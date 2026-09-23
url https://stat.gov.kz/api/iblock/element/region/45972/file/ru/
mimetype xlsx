--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -1,79 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3915" yWindow="2175" windowWidth="21600" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="4" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AA5" i="4"/>
-  <c r="Z5"/>
+  <c r="AA5" i="4" l="1"/>
+  <c r="Z5" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="29">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 *</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>Взаимная торговля  по городу Алматы</t>
   </si>
   <si>
     <t>январь 2025 *</t>
   </si>
   <si>
     <t>январь-февраль 2025 *</t>
   </si>
   <si>
@@ -113,60 +113,63 @@
     <t>январь-ноябрь 2025 *</t>
   </si>
   <si>
     <t>январь-декабрь 2025 *</t>
   </si>
   <si>
     <t>январь 2026 *</t>
   </si>
   <si>
     <t>январь-февраль 2026 *</t>
   </si>
   <si>
     <t>январь-март 2026 *</t>
   </si>
   <si>
     <t>2024 *</t>
   </si>
   <si>
     <t>январь-апрель 2026 *</t>
   </si>
   <si>
     <t>январь-май 2026 *</t>
   </si>
   <si>
     <t>январь-июнь 2026 *</t>
+  </si>
+  <si>
+    <t>январь-июль 2026 *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -408,116 +411,118 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -649,102 +654,102 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AG14"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AH14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AA2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="AG25" sqref="AG25"/>
+      <selection pane="bottomRight" activeCell="AG14" sqref="AG14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13" defaultRowHeight="13.5" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="13" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="23" width="13" style="2"/>
     <col min="24" max="24" width="16.5703125" style="2" customWidth="1"/>
     <col min="25" max="25" width="13" style="2"/>
     <col min="26" max="26" width="13.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="27" max="16384" width="13" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" s="1" customFormat="1" ht="30" customHeight="1">
+    <row r="1" spans="1:34" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="22"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
     </row>
-    <row r="3" spans="1:33" ht="5.25" customHeight="1">
+    <row r="3" spans="1:34" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="5"/>
     </row>
-    <row r="4" spans="1:33" ht="34.5" customHeight="1">
+    <row r="4" spans="1:34" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="6"/>
       <c r="B4" s="12">
         <v>2011</v>
       </c>
       <c r="C4" s="12">
         <v>2012</v>
       </c>
       <c r="D4" s="12">
         <v>2013</v>
       </c>
       <c r="E4" s="12">
         <v>2014</v>
       </c>
       <c r="F4" s="12">
         <v>2015</v>
       </c>
       <c r="G4" s="12">
         <v>2016</v>
       </c>
       <c r="H4" s="12">
         <v>2017</v>
       </c>
       <c r="I4" s="12">
         <v>2018</v>
       </c>
@@ -798,52 +803,55 @@
       </c>
       <c r="Z4" s="13" t="s">
         <v>19</v>
       </c>
       <c r="AA4" s="13" t="s">
         <v>20</v>
       </c>
       <c r="AB4" s="13" t="s">
         <v>21</v>
       </c>
       <c r="AC4" s="13" t="s">
         <v>22</v>
       </c>
       <c r="AD4" s="13" t="s">
         <v>23</v>
       </c>
       <c r="AE4" s="13" t="s">
         <v>25</v>
       </c>
       <c r="AF4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="AG4" s="13" t="s">
         <v>27</v>
       </c>
+      <c r="AH4" s="13" t="s">
+        <v>28</v>
+      </c>
     </row>
-    <row r="5" spans="1:33" ht="13.5" customHeight="1">
+    <row r="5" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B5" s="15">
         <v>6731038.099999995</v>
       </c>
       <c r="C5" s="15">
         <v>7461172.5299999788</v>
       </c>
       <c r="D5" s="15">
         <v>8732230.3831500001</v>
       </c>
       <c r="E5" s="15">
         <v>6308887.30743</v>
       </c>
       <c r="F5" s="15">
         <v>4106519.1570899999</v>
       </c>
       <c r="G5" s="15">
         <v>3995312.8898999998</v>
       </c>
       <c r="H5" s="15">
         <v>5094196.0442699995</v>
       </c>
       <c r="I5" s="15">
@@ -901,52 +909,55 @@
         <f>Z7+Z9</f>
         <v>7656925.1253699996</v>
       </c>
       <c r="AA5" s="8">
         <f>AA7+AA9</f>
         <v>8508987.6176500004</v>
       </c>
       <c r="AB5" s="8">
         <v>599188.80420000001</v>
       </c>
       <c r="AC5" s="8">
         <v>1239186.34491</v>
       </c>
       <c r="AD5" s="8">
         <v>1963705.2599800001</v>
       </c>
       <c r="AE5" s="8">
         <v>2715009.4501</v>
       </c>
       <c r="AF5" s="8">
         <v>3422492.4588200003</v>
       </c>
       <c r="AG5" s="8">
         <v>4157131.5768200001</v>
       </c>
+      <c r="AH5" s="8">
+        <v>4799785.60525</v>
+      </c>
     </row>
-    <row r="6" spans="1:33" ht="13.5" customHeight="1">
+    <row r="6" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="15">
         <v>110.84727822295322</v>
       </c>
       <c r="D6" s="15">
         <v>117.03563143781136</v>
       </c>
       <c r="E6" s="15">
         <v>72.248292024038179</v>
       </c>
       <c r="F6" s="15">
         <v>65.091020919865485</v>
       </c>
       <c r="G6" s="15">
         <v>97.291957910436153</v>
       </c>
       <c r="H6" s="15">
         <v>127.50430778895777</v>
       </c>
       <c r="I6" s="15">
@@ -1002,52 +1013,55 @@
       </c>
       <c r="Z6" s="8">
         <v>109.08329613430885</v>
       </c>
       <c r="AA6" s="8">
         <v>110.28002723575572</v>
       </c>
       <c r="AB6" s="8">
         <v>99.2</v>
       </c>
       <c r="AC6" s="8">
         <v>104.8</v>
       </c>
       <c r="AD6" s="8">
         <v>104.37507545711209</v>
       </c>
       <c r="AE6" s="8">
         <v>102.33355645443159</v>
       </c>
       <c r="AF6" s="8">
         <v>102.29543511711945</v>
       </c>
       <c r="AG6" s="8">
         <v>101.99481795967257</v>
       </c>
+      <c r="AH6" s="8">
+        <v>100.17752160957326</v>
+      </c>
     </row>
-    <row r="7" spans="1:33" ht="13.5" customHeight="1">
+    <row r="7" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="15">
         <v>727217.09999999905</v>
       </c>
       <c r="C7" s="15">
         <v>834655.16</v>
       </c>
       <c r="D7" s="15">
         <v>903848.14177999995</v>
       </c>
       <c r="E7" s="15">
         <v>1638721.14439</v>
       </c>
       <c r="F7" s="15">
         <v>544442.03370999999</v>
       </c>
       <c r="G7" s="15">
         <v>647467.98438000004</v>
       </c>
       <c r="H7" s="15">
         <v>750170.23708999995</v>
       </c>
       <c r="I7" s="15">
@@ -1103,52 +1117,55 @@
       </c>
       <c r="Z7" s="7">
         <v>2203749.6987700001</v>
       </c>
       <c r="AA7" s="7">
         <v>2439226.3836500002</v>
       </c>
       <c r="AB7" s="7">
         <v>181593.0325</v>
       </c>
       <c r="AC7" s="7">
         <v>360781.15058000002</v>
       </c>
       <c r="AD7" s="7">
         <v>532327.29304000002</v>
       </c>
       <c r="AE7" s="7">
         <v>738419.99742999999</v>
       </c>
       <c r="AF7" s="7">
         <v>920268.9</v>
       </c>
       <c r="AG7" s="8">
         <v>1127780.4570500001</v>
       </c>
+      <c r="AH7" s="8">
+        <v>1328802.21551</v>
+      </c>
     </row>
-    <row r="8" spans="1:33" ht="13.5" customHeight="1">
+    <row r="8" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="15">
         <v>114.77386326586669</v>
       </c>
       <c r="D8" s="15">
         <v>108.29000826880407</v>
       </c>
       <c r="E8" s="15">
         <v>181.3049193377521</v>
       </c>
       <c r="F8" s="15">
         <v>33.22359240764321</v>
       </c>
       <c r="G8" s="15">
         <v>118.92321758625958</v>
       </c>
       <c r="H8" s="15">
         <v>115.86213607277357</v>
       </c>
       <c r="I8" s="15">
@@ -1204,52 +1221,55 @@
       </c>
       <c r="Z8" s="8">
         <v>107.6098492602011</v>
       </c>
       <c r="AA8" s="8">
         <v>108.9711288628563</v>
       </c>
       <c r="AB8" s="8">
         <v>98.4</v>
       </c>
       <c r="AC8" s="8">
         <v>106.7</v>
       </c>
       <c r="AD8" s="20">
         <v>98.349536522008506</v>
       </c>
       <c r="AE8" s="21">
         <v>95.373962334821925</v>
       </c>
       <c r="AF8" s="21">
         <v>93.453354957134437</v>
       </c>
       <c r="AG8" s="8">
         <v>93.769907172755893</v>
       </c>
+      <c r="AH8" s="8">
+        <v>93.79683397185461</v>
+      </c>
     </row>
-    <row r="9" spans="1:33" ht="13.5" customHeight="1">
+    <row r="9" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="15">
         <v>6003820.9999999963</v>
       </c>
       <c r="C9" s="15">
         <v>6626517.3699999787</v>
       </c>
       <c r="D9" s="15">
         <v>7828382.2413699999</v>
       </c>
       <c r="E9" s="15">
         <v>4670166.16304</v>
       </c>
       <c r="F9" s="15">
         <v>3562077.1233799998</v>
       </c>
       <c r="G9" s="15">
         <v>3347844.90552</v>
       </c>
       <c r="H9" s="15">
         <v>4344025.8071799995</v>
       </c>
       <c r="I9" s="15">
@@ -1305,52 +1325,55 @@
       </c>
       <c r="Z9" s="7">
         <v>5453175.4265999999</v>
       </c>
       <c r="AA9" s="7">
         <v>6069761.2340000002</v>
       </c>
       <c r="AB9" s="7">
         <v>417595.77169999998</v>
       </c>
       <c r="AC9" s="7">
         <v>878405.19432999997</v>
       </c>
       <c r="AD9" s="7">
         <v>1431377.96694</v>
       </c>
       <c r="AE9" s="7">
         <v>1976589.45267</v>
       </c>
       <c r="AF9" s="7">
         <v>2502223.6324800001</v>
       </c>
       <c r="AG9" s="8">
         <v>3029351.1197700002</v>
       </c>
+      <c r="AH9" s="8">
+        <v>3470983.38974</v>
+      </c>
     </row>
-    <row r="10" spans="1:33" ht="13.5" customHeight="1">
+    <row r="10" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="15">
         <v>110.37166780954966</v>
       </c>
       <c r="D10" s="15">
         <v>118.13720245888415</v>
       </c>
       <c r="E10" s="15">
         <v>59.656848874342927</v>
       </c>
       <c r="F10" s="15">
         <v>76.273027533163827</v>
       </c>
       <c r="G10" s="15">
         <v>93.985750155327395</v>
       </c>
       <c r="H10" s="15">
         <v>129.75588564504511</v>
       </c>
       <c r="I10" s="15">
@@ -1406,97 +1429,100 @@
       </c>
       <c r="Z10" s="8">
         <v>109.69026068092025</v>
       </c>
       <c r="AA10" s="8">
         <v>110.81492803645369</v>
       </c>
       <c r="AB10" s="8">
         <v>99.5</v>
       </c>
       <c r="AC10" s="8">
         <v>104.1</v>
       </c>
       <c r="AD10" s="8">
         <v>106.80870595057057</v>
       </c>
       <c r="AE10" s="8">
         <v>105.20144838237862</v>
       </c>
       <c r="AF10" s="8">
         <v>105.98339305600923</v>
       </c>
       <c r="AG10" s="8">
         <v>105.43783474238653</v>
       </c>
+      <c r="AH10" s="8">
+        <v>102.85618109371302</v>
+      </c>
     </row>
-    <row r="11" spans="1:33" ht="13.5" customHeight="1">
+    <row r="11" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
     </row>
-    <row r="12" spans="1:33" ht="13.5" customHeight="1">
+    <row r="12" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="10"/>
       <c r="B12" s="11"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
     </row>
-    <row r="13" spans="1:33" ht="13.5" customHeight="1">
+    <row r="13" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="3"/>
       <c r="C13" s="3"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
     </row>
-    <row r="14" spans="1:33" ht="13.5" customHeight="1">
+    <row r="14" spans="1:34" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="Y14" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 