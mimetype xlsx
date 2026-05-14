--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -477,82 +477,82 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -823,140 +823,140 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AR23" sqref="AR23"/>
+      <selection pane="topRight" activeCell="AX26" sqref="AX26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="2" customWidth="1"/>
     <col min="10" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="2"/>
     <col min="20" max="20" width="11" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="2" customWidth="1"/>
     <col min="22" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="10.5703125" style="2" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="11.85546875" style="2" customWidth="1"/>
     <col min="33" max="37" width="9.140625" style="2"/>
     <col min="38" max="39" width="10" style="2" customWidth="1"/>
     <col min="40" max="40" width="9.85546875" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.5703125" style="2" customWidth="1"/>
     <col min="42" max="42" width="9.42578125" style="2" customWidth="1"/>
     <col min="43" max="43" width="9.140625" style="2"/>
     <col min="44" max="44" width="10.5703125" style="2" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="56" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="54"/>
-[...53 lines deleted...]
-      <c r="BD1" s="54"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+      <c r="AD1" s="56"/>
+      <c r="AE1" s="56"/>
+      <c r="AF1" s="56"/>
+      <c r="AG1" s="56"/>
+      <c r="AH1" s="56"/>
+      <c r="AI1" s="56"/>
+      <c r="AJ1" s="56"/>
+      <c r="AK1" s="56"/>
+      <c r="AL1" s="56"/>
+      <c r="AM1" s="56"/>
+      <c r="AN1" s="56"/>
+      <c r="AO1" s="56"/>
+      <c r="AP1" s="56"/>
+      <c r="AQ1" s="56"/>
+      <c r="AR1" s="56"/>
+      <c r="AS1" s="56"/>
+      <c r="AT1" s="56"/>
+      <c r="AU1" s="56"/>
+      <c r="AV1" s="56"/>
+      <c r="AW1" s="56"/>
+      <c r="AX1" s="56"/>
+      <c r="AY1" s="56"/>
+      <c r="AZ1" s="56"/>
+      <c r="BA1" s="56"/>
+      <c r="BB1" s="56"/>
+      <c r="BC1" s="56"/>
+      <c r="BD1" s="56"/>
     </row>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="20"/>
       <c r="P2" s="20"/>
       <c r="Q2" s="20"/>
       <c r="R2" s="20"/>
       <c r="S2" s="20"/>
       <c r="T2" s="20"/>
       <c r="U2" s="20"/>
       <c r="V2" s="20"/>
       <c r="W2" s="20"/>
@@ -977,121 +977,121 @@
       <c r="AL2" s="20"/>
       <c r="AM2" s="20"/>
       <c r="AN2" s="20"/>
       <c r="AO2" s="20"/>
       <c r="AP2" s="20"/>
       <c r="AQ2" s="20"/>
       <c r="AR2" s="21" t="s">
         <v>32</v>
       </c>
       <c r="AS2" s="44"/>
       <c r="AT2" s="45"/>
       <c r="AU2" s="45"/>
       <c r="AV2" s="45"/>
       <c r="AW2" s="45"/>
       <c r="AX2" s="45"/>
       <c r="AY2" s="45"/>
       <c r="AZ2" s="45"/>
       <c r="BA2" s="45"/>
       <c r="BB2" s="45"/>
       <c r="BC2" s="45"/>
       <c r="BD2" s="46" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:56" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="58" t="s">
+      <c r="A3" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="B3" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="56"/>
-[...5 lines deleted...]
-      <c r="I3" s="55" t="s">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="J3" s="56"/>
-[...10 lines deleted...]
-      <c r="U3" s="55" t="s">
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="V3" s="56"/>
-[...10 lines deleted...]
-      <c r="AG3" s="55" t="s">
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="57" t="s">
         <v>18</v>
       </c>
-      <c r="AH3" s="56"/>
-[...10 lines deleted...]
-      <c r="AS3" s="51" t="s">
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="58"/>
+      <c r="AM3" s="58"/>
+      <c r="AN3" s="58"/>
+      <c r="AO3" s="58"/>
+      <c r="AP3" s="58"/>
+      <c r="AQ3" s="58"/>
+      <c r="AR3" s="59"/>
+      <c r="AS3" s="53" t="s">
         <v>33</v>
       </c>
-      <c r="AT3" s="52"/>
-[...9 lines deleted...]
-      <c r="BD3" s="53"/>
+      <c r="AT3" s="54"/>
+      <c r="AU3" s="54"/>
+      <c r="AV3" s="54"/>
+      <c r="AW3" s="54"/>
+      <c r="AX3" s="54"/>
+      <c r="AY3" s="54"/>
+      <c r="AZ3" s="54"/>
+      <c r="BA3" s="54"/>
+      <c r="BB3" s="54"/>
+      <c r="BC3" s="54"/>
+      <c r="BD3" s="55"/>
     </row>
     <row r="4" spans="1:56" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A4" s="59"/>
+      <c r="A4" s="61"/>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1353,54 +1353,56 @@
       </c>
       <c r="AM5" s="31">
         <v>180035.5</v>
       </c>
       <c r="AN5" s="43">
         <v>214510.4</v>
       </c>
       <c r="AO5" s="31">
         <v>248414.4</v>
       </c>
       <c r="AP5" s="31">
         <v>275215.8</v>
       </c>
       <c r="AQ5" s="31">
         <v>297502.7</v>
       </c>
       <c r="AR5" s="31">
         <v>314728.09999999998</v>
       </c>
       <c r="AS5" s="31">
         <v>9809.5</v>
       </c>
       <c r="AT5" s="31">
         <v>22821.8</v>
       </c>
-      <c r="AU5" s="60">
+      <c r="AU5" s="51">
         <v>44320.800000000003</v>
       </c>
-      <c r="AV5" s="24"/>
+      <c r="AV5" s="51">
+        <v>71033.5</v>
+      </c>
       <c r="AW5" s="29"/>
       <c r="AX5" s="23"/>
       <c r="AY5" s="31"/>
       <c r="AZ5" s="43"/>
       <c r="BA5" s="31"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="4"/>
     </row>
     <row r="6" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="12">
         <v>17615.3</v>
       </c>
       <c r="C6" s="12">
         <v>22287.200000000001</v>
       </c>
       <c r="D6" s="12">
         <v>27419.4</v>
       </c>
       <c r="E6" s="12">
         <v>30578.9</v>
       </c>
@@ -1505,54 +1507,56 @@
       </c>
       <c r="AM6" s="12">
         <v>1646.2</v>
       </c>
       <c r="AN6" s="42">
         <v>2025.6</v>
       </c>
       <c r="AO6" s="12">
         <v>2565.3000000000002</v>
       </c>
       <c r="AP6" s="12">
         <v>3095.5</v>
       </c>
       <c r="AQ6" s="50">
         <v>3405.6</v>
       </c>
       <c r="AR6" s="12">
         <v>3499.1</v>
       </c>
       <c r="AS6" s="12">
         <v>122.8</v>
       </c>
       <c r="AT6" s="12">
         <v>288.2</v>
       </c>
-      <c r="AU6" s="60">
+      <c r="AU6" s="51">
         <v>611</v>
       </c>
-      <c r="AV6" s="25"/>
+      <c r="AV6" s="52">
+        <v>997</v>
+      </c>
       <c r="AW6" s="25"/>
       <c r="AX6" s="17"/>
       <c r="AY6" s="12"/>
       <c r="AZ6" s="42"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="12">
         <v>279.5</v>
       </c>
       <c r="C7" s="12">
         <v>404.7</v>
       </c>
       <c r="D7" s="12">
         <v>493</v>
       </c>
       <c r="E7" s="12">
         <v>592.70000000000005</v>
       </c>
@@ -1657,54 +1661,56 @@
       </c>
       <c r="AM7" s="12">
         <v>432.7</v>
       </c>
       <c r="AN7" s="42">
         <v>432.7</v>
       </c>
       <c r="AO7" s="12">
         <v>442.7</v>
       </c>
       <c r="AP7" s="12">
         <v>464.3</v>
       </c>
       <c r="AQ7" s="12">
         <v>478.7</v>
       </c>
       <c r="AR7" s="12">
         <v>571.29999999999995</v>
       </c>
       <c r="AS7" s="12">
         <v>22.3</v>
       </c>
       <c r="AT7" s="12">
         <v>56.5</v>
       </c>
-      <c r="AU7" s="61">
+      <c r="AU7" s="52">
         <v>100.5</v>
       </c>
-      <c r="AV7" s="26"/>
+      <c r="AV7" s="52">
+        <v>153.9</v>
+      </c>
       <c r="AW7" s="30"/>
       <c r="AX7" s="17"/>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="42"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>18522.900000000001</v>
       </c>
       <c r="C8" s="12">
         <v>22583.5</v>
       </c>
       <c r="D8" s="12">
         <v>29534</v>
       </c>
       <c r="E8" s="12">
         <v>37140.800000000003</v>
       </c>
@@ -1809,54 +1815,56 @@
       </c>
       <c r="AM8" s="12">
         <v>19515.8</v>
       </c>
       <c r="AN8" s="42">
         <v>25954.799999999999</v>
       </c>
       <c r="AO8" s="12">
         <v>33066.1</v>
       </c>
       <c r="AP8" s="12">
         <v>36798.300000000003</v>
       </c>
       <c r="AQ8" s="12">
         <v>40462.300000000003</v>
       </c>
       <c r="AR8" s="12">
         <v>44731.199999999997</v>
       </c>
       <c r="AS8" s="12">
         <v>1040</v>
       </c>
       <c r="AT8" s="12">
         <v>2479</v>
       </c>
-      <c r="AU8" s="61">
+      <c r="AU8" s="52">
         <v>4837</v>
       </c>
-      <c r="AV8" s="26"/>
+      <c r="AV8" s="52">
+        <v>7845.5</v>
+      </c>
       <c r="AW8" s="30"/>
       <c r="AX8" s="17"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="42"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="12">
         <v>32473.200000000001</v>
       </c>
       <c r="C9" s="12">
         <v>46984.2</v>
       </c>
       <c r="D9" s="12">
         <v>60295.1</v>
       </c>
       <c r="E9" s="12">
         <v>68844.800000000003</v>
       </c>
@@ -1961,54 +1969,56 @@
       </c>
       <c r="AM9" s="12">
         <v>14174.5</v>
       </c>
       <c r="AN9" s="42">
         <v>18520.5</v>
       </c>
       <c r="AO9" s="12">
         <v>21506.5</v>
       </c>
       <c r="AP9" s="12">
         <v>22555.5</v>
       </c>
       <c r="AQ9" s="12">
         <v>23497</v>
       </c>
       <c r="AR9" s="12">
         <v>24161</v>
       </c>
       <c r="AS9" s="12">
         <v>602.20000000000005</v>
       </c>
       <c r="AT9" s="12">
         <v>1396.1</v>
       </c>
-      <c r="AU9" s="61">
+      <c r="AU9" s="52">
         <v>2832.8</v>
       </c>
-      <c r="AV9" s="26"/>
+      <c r="AV9" s="52">
+        <v>4596.8</v>
+      </c>
       <c r="AW9" s="30"/>
       <c r="AX9" s="17"/>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="42"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="12">
         <v>43165.9</v>
       </c>
       <c r="C10" s="12">
         <v>55365.3</v>
       </c>
       <c r="D10" s="12">
         <v>66993.5</v>
       </c>
       <c r="E10" s="12">
         <v>75876</v>
       </c>
@@ -2113,54 +2123,56 @@
       </c>
       <c r="AM10" s="12">
         <v>19269.400000000001</v>
       </c>
       <c r="AN10" s="42">
         <v>20579.400000000001</v>
       </c>
       <c r="AO10" s="12">
         <v>21679.8</v>
       </c>
       <c r="AP10" s="12">
         <v>22826.1</v>
       </c>
       <c r="AQ10" s="12">
         <v>23838</v>
       </c>
       <c r="AR10" s="12">
         <v>24809.8</v>
       </c>
       <c r="AS10" s="12">
         <v>1196.5</v>
       </c>
       <c r="AT10" s="12">
         <v>3002.2</v>
       </c>
-      <c r="AU10" s="61">
+      <c r="AU10" s="52">
         <v>5627.7</v>
       </c>
-      <c r="AV10" s="26"/>
+      <c r="AV10" s="52">
+        <v>8984.6</v>
+      </c>
       <c r="AW10" s="30"/>
       <c r="AX10" s="17"/>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="42"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="12">
         <v>31882.7</v>
       </c>
       <c r="C11" s="12">
         <v>38674.199999999997</v>
       </c>
       <c r="D11" s="12">
         <v>44158.2</v>
       </c>
       <c r="E11" s="12">
         <v>47365.7</v>
       </c>
@@ -2265,54 +2277,56 @@
       </c>
       <c r="AM11" s="12">
         <v>23613</v>
       </c>
       <c r="AN11" s="42">
         <v>26437.9</v>
       </c>
       <c r="AO11" s="12">
         <v>28538.400000000001</v>
       </c>
       <c r="AP11" s="12">
         <v>31631.5</v>
       </c>
       <c r="AQ11" s="12">
         <v>34445.300000000003</v>
       </c>
       <c r="AR11" s="12">
         <v>36521.599999999999</v>
       </c>
       <c r="AS11" s="12">
         <v>1487.7</v>
       </c>
       <c r="AT11" s="12">
         <v>3440</v>
       </c>
-      <c r="AU11" s="61">
+      <c r="AU11" s="52">
         <v>6458.9</v>
       </c>
-      <c r="AV11" s="26"/>
+      <c r="AV11" s="52">
+        <v>10392.4</v>
+      </c>
       <c r="AW11" s="30"/>
       <c r="AX11" s="17"/>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="42"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="12">
         <v>20591.3</v>
       </c>
       <c r="C12" s="12">
         <v>25436.6</v>
       </c>
       <c r="D12" s="12">
         <v>30349.1</v>
       </c>
       <c r="E12" s="12">
         <v>35213.300000000003</v>
       </c>
@@ -2417,54 +2431,56 @@
       </c>
       <c r="AM12" s="12">
         <v>16606.400000000001</v>
       </c>
       <c r="AN12" s="42">
         <v>20710.8</v>
       </c>
       <c r="AO12" s="12">
         <v>25383.9</v>
       </c>
       <c r="AP12" s="12">
         <v>28649.200000000001</v>
       </c>
       <c r="AQ12" s="12">
         <v>32491.200000000001</v>
       </c>
       <c r="AR12" s="12">
         <v>34736.5</v>
       </c>
       <c r="AS12" s="12">
         <v>1066.8</v>
       </c>
       <c r="AT12" s="12">
         <v>2247.1999999999998</v>
       </c>
-      <c r="AU12" s="61">
+      <c r="AU12" s="52">
         <v>4232.8</v>
       </c>
-      <c r="AV12" s="26"/>
+      <c r="AV12" s="52">
+        <v>6357.3</v>
+      </c>
       <c r="AW12" s="30"/>
       <c r="AX12" s="17"/>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="42"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>1</v>
       </c>
@@ -2569,54 +2585,56 @@
       </c>
       <c r="AM13" s="12">
         <v>14207.8</v>
       </c>
       <c r="AN13" s="42">
         <v>15782.7</v>
       </c>
       <c r="AO13" s="12">
         <v>16961.599999999999</v>
       </c>
       <c r="AP13" s="12">
         <v>18073</v>
       </c>
       <c r="AQ13" s="12">
         <v>19015.900000000001</v>
       </c>
       <c r="AR13" s="12">
         <v>19704.099999999999</v>
       </c>
       <c r="AS13" s="12">
         <v>723.5</v>
       </c>
       <c r="AT13" s="12">
         <v>1708.5</v>
       </c>
-      <c r="AU13" s="61">
+      <c r="AU13" s="52">
         <v>3372.5</v>
       </c>
-      <c r="AV13" s="25"/>
+      <c r="AV13" s="52">
+        <v>5482.4</v>
+      </c>
       <c r="AW13" s="25"/>
       <c r="AX13" s="17"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="42"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="8"/>
       <c r="BC13" s="8"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="12">
         <v>27795.200000000001</v>
       </c>
       <c r="C14" s="12">
         <v>35085.199999999997</v>
       </c>
       <c r="D14" s="12">
         <v>41275.199999999997</v>
       </c>
       <c r="E14" s="12">
         <v>46764.2</v>
       </c>
@@ -2721,54 +2739,56 @@
       </c>
       <c r="AM14" s="12">
         <v>20562.2</v>
       </c>
       <c r="AN14" s="42">
         <v>25759.200000000001</v>
       </c>
       <c r="AO14" s="12">
         <v>30234.2</v>
       </c>
       <c r="AP14" s="12">
         <v>34765.300000000003</v>
       </c>
       <c r="AQ14" s="12">
         <v>38340.300000000003</v>
       </c>
       <c r="AR14" s="12">
         <v>39129.4</v>
       </c>
       <c r="AS14" s="12">
         <v>911</v>
       </c>
       <c r="AT14" s="12">
         <v>2172</v>
       </c>
-      <c r="AU14" s="61">
+      <c r="AU14" s="52">
         <v>4392</v>
       </c>
-      <c r="AV14" s="26"/>
+      <c r="AV14" s="52">
+        <v>7194</v>
+      </c>
       <c r="AW14" s="30"/>
       <c r="AX14" s="17"/>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="42"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="12">
         <v>26291.9</v>
       </c>
       <c r="C15" s="12">
         <v>33055.699999999997</v>
       </c>
       <c r="D15" s="12">
         <v>37540.6</v>
       </c>
       <c r="E15" s="12">
         <v>43954.3</v>
       </c>
@@ -2873,54 +2893,56 @@
       </c>
       <c r="AM15" s="12">
         <v>21670.6</v>
       </c>
       <c r="AN15" s="42">
         <v>23506.5</v>
       </c>
       <c r="AO15" s="12">
         <v>25817.599999999999</v>
       </c>
       <c r="AP15" s="12">
         <v>27416.3</v>
       </c>
       <c r="AQ15" s="12">
         <v>28642</v>
       </c>
       <c r="AR15" s="12">
         <v>29847.7</v>
       </c>
       <c r="AS15" s="12">
         <v>1313.5</v>
       </c>
       <c r="AT15" s="12">
         <v>2922.2</v>
       </c>
-      <c r="AU15" s="61">
+      <c r="AU15" s="52">
         <v>5697</v>
       </c>
-      <c r="AV15" s="26"/>
+      <c r="AV15" s="52">
+        <v>9057</v>
+      </c>
       <c r="AW15" s="30"/>
       <c r="AX15" s="17"/>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="42"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>1</v>
       </c>
@@ -3025,54 +3047,56 @@
       </c>
       <c r="AM16" s="12">
         <v>12217</v>
       </c>
       <c r="AN16" s="42">
         <v>15278.8</v>
       </c>
       <c r="AO16" s="12">
         <v>18521.3</v>
       </c>
       <c r="AP16" s="12">
         <v>21543.8</v>
       </c>
       <c r="AQ16" s="12">
         <v>23145.4</v>
       </c>
       <c r="AR16" s="12">
         <v>24920.9</v>
       </c>
       <c r="AS16" s="12">
         <v>600.20000000000005</v>
       </c>
       <c r="AT16" s="12">
         <v>1487.9</v>
       </c>
-      <c r="AU16" s="61">
+      <c r="AU16" s="52">
         <v>2968.1</v>
       </c>
-      <c r="AV16" s="26"/>
+      <c r="AV16" s="52">
+        <v>4819.6000000000004</v>
+      </c>
       <c r="AW16" s="30"/>
       <c r="AX16" s="17"/>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="42"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="12">
         <v>45899.9</v>
       </c>
       <c r="C17" s="12">
         <v>56288.800000000003</v>
       </c>
       <c r="D17" s="12">
         <v>64809.3</v>
       </c>
       <c r="E17" s="12">
         <v>73633.7</v>
       </c>
@@ -3177,72 +3201,75 @@
       </c>
       <c r="AM17" s="12">
         <v>16120</v>
       </c>
       <c r="AN17" s="42">
         <v>19521.5</v>
       </c>
       <c r="AO17" s="12">
         <v>23697</v>
       </c>
       <c r="AP17" s="12">
         <v>27397</v>
       </c>
       <c r="AQ17" s="12">
         <v>29741</v>
       </c>
       <c r="AR17" s="12">
         <v>32095.5</v>
       </c>
       <c r="AS17" s="12">
         <v>723</v>
       </c>
       <c r="AT17" s="12">
         <v>1622</v>
       </c>
-      <c r="AU17" s="61">
+      <c r="AU17" s="52">
         <v>3190.5</v>
       </c>
-      <c r="AV17" s="27"/>
+      <c r="AV17" s="52">
+        <v>5153</v>
+      </c>
       <c r="AW17" s="27"/>
       <c r="AX17" s="17"/>
       <c r="AY17" s="12"/>
       <c r="AZ17" s="42"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="8"/>
       <c r="BC17" s="8"/>
       <c r="BD17" s="8"/>
     </row>
     <row r="18" spans="1:56">
       <c r="AH18" s="22"/>
       <c r="AJ18" s="28"/>
       <c r="AL18" s="22"/>
       <c r="AM18" s="22"/>
       <c r="AN18" s="22"/>
       <c r="AO18" s="22"/>
       <c r="AP18" s="47"/>
       <c r="AT18" s="22"/>
+      <c r="AV18" s="22"/>
     </row>
     <row r="19" spans="1:56">
       <c r="AP19" s="49"/>
       <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:56">
       <c r="AP20" s="49"/>
       <c r="AQ20" s="48"/>
     </row>
     <row r="21" spans="1:56">
       <c r="AP21" s="49"/>
       <c r="AQ21" s="48"/>
     </row>
     <row r="22" spans="1:56">
       <c r="AP22" s="49"/>
       <c r="AQ22" s="48"/>
     </row>
     <row r="23" spans="1:56">
       <c r="AP23" s="49"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:56">
       <c r="AP24" s="49"/>
       <c r="AQ24" s="48"/>
     </row>