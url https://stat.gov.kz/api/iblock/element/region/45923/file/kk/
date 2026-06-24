--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -823,79 +823,81 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX26" sqref="AX26"/>
+      <selection pane="topRight" activeCell="AW31" sqref="AW30:AW31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="2" customWidth="1"/>
     <col min="10" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="2"/>
     <col min="20" max="20" width="11" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="2" customWidth="1"/>
     <col min="22" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="10.5703125" style="2" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="11.85546875" style="2" customWidth="1"/>
     <col min="33" max="37" width="9.140625" style="2"/>
     <col min="38" max="39" width="10" style="2" customWidth="1"/>
     <col min="40" max="40" width="9.85546875" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.5703125" style="2" customWidth="1"/>
     <col min="42" max="42" width="9.42578125" style="2" customWidth="1"/>
     <col min="43" max="43" width="9.140625" style="2"/>
     <col min="44" max="44" width="10.5703125" style="2" customWidth="1"/>
-    <col min="45" max="16384" width="9.140625" style="2"/>
+    <col min="45" max="48" width="9.140625" style="2"/>
+    <col min="49" max="49" width="8.85546875" style="2" customWidth="1"/>
+    <col min="50" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
       <c r="M1" s="56"/>
       <c r="N1" s="56"/>
       <c r="O1" s="56"/>
       <c r="P1" s="56"/>
       <c r="Q1" s="56"/>
       <c r="R1" s="56"/>
       <c r="S1" s="56"/>
       <c r="T1" s="56"/>
@@ -1359,51 +1361,53 @@
       </c>
       <c r="AO5" s="31">
         <v>248414.4</v>
       </c>
       <c r="AP5" s="31">
         <v>275215.8</v>
       </c>
       <c r="AQ5" s="31">
         <v>297502.7</v>
       </c>
       <c r="AR5" s="31">
         <v>314728.09999999998</v>
       </c>
       <c r="AS5" s="31">
         <v>9809.5</v>
       </c>
       <c r="AT5" s="31">
         <v>22821.8</v>
       </c>
       <c r="AU5" s="51">
         <v>44320.800000000003</v>
       </c>
       <c r="AV5" s="51">
         <v>71033.5</v>
       </c>
-      <c r="AW5" s="29"/>
+      <c r="AW5" s="52">
+        <v>101881</v>
+      </c>
       <c r="AX5" s="23"/>
       <c r="AY5" s="31"/>
       <c r="AZ5" s="43"/>
       <c r="BA5" s="31"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="4"/>
     </row>
     <row r="6" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="12">
         <v>17615.3</v>
       </c>
       <c r="C6" s="12">
         <v>22287.200000000001</v>
       </c>
       <c r="D6" s="12">
         <v>27419.4</v>
       </c>
       <c r="E6" s="12">
         <v>30578.9</v>
       </c>
       <c r="F6" s="12">
@@ -1513,51 +1517,53 @@
       </c>
       <c r="AO6" s="12">
         <v>2565.3000000000002</v>
       </c>
       <c r="AP6" s="12">
         <v>3095.5</v>
       </c>
       <c r="AQ6" s="50">
         <v>3405.6</v>
       </c>
       <c r="AR6" s="12">
         <v>3499.1</v>
       </c>
       <c r="AS6" s="12">
         <v>122.8</v>
       </c>
       <c r="AT6" s="12">
         <v>288.2</v>
       </c>
       <c r="AU6" s="51">
         <v>611</v>
       </c>
       <c r="AV6" s="52">
         <v>997</v>
       </c>
-      <c r="AW6" s="25"/>
+      <c r="AW6" s="52">
+        <v>1281.7</v>
+      </c>
       <c r="AX6" s="17"/>
       <c r="AY6" s="12"/>
       <c r="AZ6" s="42"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="12">
         <v>279.5</v>
       </c>
       <c r="C7" s="12">
         <v>404.7</v>
       </c>
       <c r="D7" s="12">
         <v>493</v>
       </c>
       <c r="E7" s="12">
         <v>592.70000000000005</v>
       </c>
       <c r="F7" s="12">
@@ -1667,51 +1673,53 @@
       </c>
       <c r="AO7" s="12">
         <v>442.7</v>
       </c>
       <c r="AP7" s="12">
         <v>464.3</v>
       </c>
       <c r="AQ7" s="12">
         <v>478.7</v>
       </c>
       <c r="AR7" s="12">
         <v>571.29999999999995</v>
       </c>
       <c r="AS7" s="12">
         <v>22.3</v>
       </c>
       <c r="AT7" s="12">
         <v>56.5</v>
       </c>
       <c r="AU7" s="52">
         <v>100.5</v>
       </c>
       <c r="AV7" s="52">
         <v>153.9</v>
       </c>
-      <c r="AW7" s="30"/>
+      <c r="AW7" s="52">
+        <v>233</v>
+      </c>
       <c r="AX7" s="17"/>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="42"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>18522.900000000001</v>
       </c>
       <c r="C8" s="12">
         <v>22583.5</v>
       </c>
       <c r="D8" s="12">
         <v>29534</v>
       </c>
       <c r="E8" s="12">
         <v>37140.800000000003</v>
       </c>
       <c r="F8" s="12">
@@ -1821,51 +1829,53 @@
       </c>
       <c r="AO8" s="12">
         <v>33066.1</v>
       </c>
       <c r="AP8" s="12">
         <v>36798.300000000003</v>
       </c>
       <c r="AQ8" s="12">
         <v>40462.300000000003</v>
       </c>
       <c r="AR8" s="12">
         <v>44731.199999999997</v>
       </c>
       <c r="AS8" s="12">
         <v>1040</v>
       </c>
       <c r="AT8" s="12">
         <v>2479</v>
       </c>
       <c r="AU8" s="52">
         <v>4837</v>
       </c>
       <c r="AV8" s="52">
         <v>7845.5</v>
       </c>
-      <c r="AW8" s="30"/>
+      <c r="AW8" s="52">
+        <v>11297.5</v>
+      </c>
       <c r="AX8" s="17"/>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="42"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="12">
         <v>32473.200000000001</v>
       </c>
       <c r="C9" s="12">
         <v>46984.2</v>
       </c>
       <c r="D9" s="12">
         <v>60295.1</v>
       </c>
       <c r="E9" s="12">
         <v>68844.800000000003</v>
       </c>
       <c r="F9" s="12">
@@ -1975,51 +1985,53 @@
       </c>
       <c r="AO9" s="12">
         <v>21506.5</v>
       </c>
       <c r="AP9" s="12">
         <v>22555.5</v>
       </c>
       <c r="AQ9" s="12">
         <v>23497</v>
       </c>
       <c r="AR9" s="12">
         <v>24161</v>
       </c>
       <c r="AS9" s="12">
         <v>602.20000000000005</v>
       </c>
       <c r="AT9" s="12">
         <v>1396.1</v>
       </c>
       <c r="AU9" s="52">
         <v>2832.8</v>
       </c>
       <c r="AV9" s="52">
         <v>4596.8</v>
       </c>
-      <c r="AW9" s="30"/>
+      <c r="AW9" s="52">
+        <v>6660.6</v>
+      </c>
       <c r="AX9" s="17"/>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="42"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="12">
         <v>43165.9</v>
       </c>
       <c r="C10" s="12">
         <v>55365.3</v>
       </c>
       <c r="D10" s="12">
         <v>66993.5</v>
       </c>
       <c r="E10" s="12">
         <v>75876</v>
       </c>
       <c r="F10" s="12">
@@ -2129,51 +2141,53 @@
       </c>
       <c r="AO10" s="12">
         <v>21679.8</v>
       </c>
       <c r="AP10" s="12">
         <v>22826.1</v>
       </c>
       <c r="AQ10" s="12">
         <v>23838</v>
       </c>
       <c r="AR10" s="12">
         <v>24809.8</v>
       </c>
       <c r="AS10" s="12">
         <v>1196.5</v>
       </c>
       <c r="AT10" s="12">
         <v>3002.2</v>
       </c>
       <c r="AU10" s="52">
         <v>5627.7</v>
       </c>
       <c r="AV10" s="52">
         <v>8984.6</v>
       </c>
-      <c r="AW10" s="30"/>
+      <c r="AW10" s="52">
+        <v>12963.6</v>
+      </c>
       <c r="AX10" s="17"/>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="42"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="12">
         <v>31882.7</v>
       </c>
       <c r="C11" s="12">
         <v>38674.199999999997</v>
       </c>
       <c r="D11" s="12">
         <v>44158.2</v>
       </c>
       <c r="E11" s="12">
         <v>47365.7</v>
       </c>
       <c r="F11" s="12">
@@ -2283,51 +2297,53 @@
       </c>
       <c r="AO11" s="12">
         <v>28538.400000000001</v>
       </c>
       <c r="AP11" s="12">
         <v>31631.5</v>
       </c>
       <c r="AQ11" s="12">
         <v>34445.300000000003</v>
       </c>
       <c r="AR11" s="12">
         <v>36521.599999999999</v>
       </c>
       <c r="AS11" s="12">
         <v>1487.7</v>
       </c>
       <c r="AT11" s="12">
         <v>3440</v>
       </c>
       <c r="AU11" s="52">
         <v>6458.9</v>
       </c>
       <c r="AV11" s="52">
         <v>10392.4</v>
       </c>
-      <c r="AW11" s="30"/>
+      <c r="AW11" s="52">
+        <v>14892.5</v>
+      </c>
       <c r="AX11" s="17"/>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="42"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="12">
         <v>20591.3</v>
       </c>
       <c r="C12" s="12">
         <v>25436.6</v>
       </c>
       <c r="D12" s="12">
         <v>30349.1</v>
       </c>
       <c r="E12" s="12">
         <v>35213.300000000003</v>
       </c>
       <c r="F12" s="12">
@@ -2437,51 +2453,53 @@
       </c>
       <c r="AO12" s="12">
         <v>25383.9</v>
       </c>
       <c r="AP12" s="12">
         <v>28649.200000000001</v>
       </c>
       <c r="AQ12" s="12">
         <v>32491.200000000001</v>
       </c>
       <c r="AR12" s="12">
         <v>34736.5</v>
       </c>
       <c r="AS12" s="12">
         <v>1066.8</v>
       </c>
       <c r="AT12" s="12">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU12" s="52">
         <v>4232.8</v>
       </c>
       <c r="AV12" s="52">
         <v>6357.3</v>
       </c>
-      <c r="AW12" s="30"/>
+      <c r="AW12" s="52">
+        <v>8802.9</v>
+      </c>
       <c r="AX12" s="17"/>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="42"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="12" t="s">
@@ -2591,51 +2609,53 @@
       </c>
       <c r="AO13" s="12">
         <v>16961.599999999999</v>
       </c>
       <c r="AP13" s="12">
         <v>18073</v>
       </c>
       <c r="AQ13" s="12">
         <v>19015.900000000001</v>
       </c>
       <c r="AR13" s="12">
         <v>19704.099999999999</v>
       </c>
       <c r="AS13" s="12">
         <v>723.5</v>
       </c>
       <c r="AT13" s="12">
         <v>1708.5</v>
       </c>
       <c r="AU13" s="52">
         <v>3372.5</v>
       </c>
       <c r="AV13" s="52">
         <v>5482.4</v>
       </c>
-      <c r="AW13" s="25"/>
+      <c r="AW13" s="52">
+        <v>8122</v>
+      </c>
       <c r="AX13" s="17"/>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="42"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="8"/>
       <c r="BC13" s="8"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="12">
         <v>27795.200000000001</v>
       </c>
       <c r="C14" s="12">
         <v>35085.199999999997</v>
       </c>
       <c r="D14" s="12">
         <v>41275.199999999997</v>
       </c>
       <c r="E14" s="12">
         <v>46764.2</v>
       </c>
       <c r="F14" s="12">
@@ -2745,51 +2765,53 @@
       </c>
       <c r="AO14" s="12">
         <v>30234.2</v>
       </c>
       <c r="AP14" s="12">
         <v>34765.300000000003</v>
       </c>
       <c r="AQ14" s="12">
         <v>38340.300000000003</v>
       </c>
       <c r="AR14" s="12">
         <v>39129.4</v>
       </c>
       <c r="AS14" s="12">
         <v>911</v>
       </c>
       <c r="AT14" s="12">
         <v>2172</v>
       </c>
       <c r="AU14" s="52">
         <v>4392</v>
       </c>
       <c r="AV14" s="52">
         <v>7194</v>
       </c>
-      <c r="AW14" s="30"/>
+      <c r="AW14" s="52">
+        <v>10416.1</v>
+      </c>
       <c r="AX14" s="17"/>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="42"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="12">
         <v>26291.9</v>
       </c>
       <c r="C15" s="12">
         <v>33055.699999999997</v>
       </c>
       <c r="D15" s="12">
         <v>37540.6</v>
       </c>
       <c r="E15" s="12">
         <v>43954.3</v>
       </c>
       <c r="F15" s="12">
@@ -2899,51 +2921,53 @@
       </c>
       <c r="AO15" s="12">
         <v>25817.599999999999</v>
       </c>
       <c r="AP15" s="12">
         <v>27416.3</v>
       </c>
       <c r="AQ15" s="12">
         <v>28642</v>
       </c>
       <c r="AR15" s="12">
         <v>29847.7</v>
       </c>
       <c r="AS15" s="12">
         <v>1313.5</v>
       </c>
       <c r="AT15" s="12">
         <v>2922.2</v>
       </c>
       <c r="AU15" s="52">
         <v>5697</v>
       </c>
       <c r="AV15" s="52">
         <v>9057</v>
       </c>
-      <c r="AW15" s="30"/>
+      <c r="AW15" s="52">
+        <v>12917</v>
+      </c>
       <c r="AX15" s="17"/>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="42"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="12" t="s">
@@ -3053,51 +3077,53 @@
       </c>
       <c r="AO16" s="12">
         <v>18521.3</v>
       </c>
       <c r="AP16" s="12">
         <v>21543.8</v>
       </c>
       <c r="AQ16" s="12">
         <v>23145.4</v>
       </c>
       <c r="AR16" s="12">
         <v>24920.9</v>
       </c>
       <c r="AS16" s="12">
         <v>600.20000000000005</v>
       </c>
       <c r="AT16" s="12">
         <v>1487.9</v>
       </c>
       <c r="AU16" s="52">
         <v>2968.1</v>
       </c>
       <c r="AV16" s="52">
         <v>4819.6000000000004</v>
       </c>
-      <c r="AW16" s="30"/>
+      <c r="AW16" s="52">
+        <v>6951.1</v>
+      </c>
       <c r="AX16" s="17"/>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="42"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="12">
         <v>45899.9</v>
       </c>
       <c r="C17" s="12">
         <v>56288.800000000003</v>
       </c>
       <c r="D17" s="12">
         <v>64809.3</v>
       </c>
       <c r="E17" s="12">
         <v>73633.7</v>
       </c>
       <c r="F17" s="12">
@@ -3207,69 +3233,72 @@
       </c>
       <c r="AO17" s="12">
         <v>23697</v>
       </c>
       <c r="AP17" s="12">
         <v>27397</v>
       </c>
       <c r="AQ17" s="12">
         <v>29741</v>
       </c>
       <c r="AR17" s="12">
         <v>32095.5</v>
       </c>
       <c r="AS17" s="12">
         <v>723</v>
       </c>
       <c r="AT17" s="12">
         <v>1622</v>
       </c>
       <c r="AU17" s="52">
         <v>3190.5</v>
       </c>
       <c r="AV17" s="52">
         <v>5153</v>
       </c>
-      <c r="AW17" s="27"/>
+      <c r="AW17" s="52">
+        <v>7343</v>
+      </c>
       <c r="AX17" s="17"/>
       <c r="AY17" s="12"/>
       <c r="AZ17" s="42"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="8"/>
       <c r="BC17" s="8"/>
       <c r="BD17" s="8"/>
     </row>
     <row r="18" spans="1:56">
       <c r="AH18" s="22"/>
       <c r="AJ18" s="28"/>
       <c r="AL18" s="22"/>
       <c r="AM18" s="22"/>
       <c r="AN18" s="22"/>
       <c r="AO18" s="22"/>
       <c r="AP18" s="47"/>
       <c r="AT18" s="22"/>
       <c r="AV18" s="22"/>
+      <c r="AW18" s="47"/>
     </row>
     <row r="19" spans="1:56">
       <c r="AP19" s="49"/>
       <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:56">
       <c r="AP20" s="49"/>
       <c r="AQ20" s="48"/>
     </row>
     <row r="21" spans="1:56">
       <c r="AP21" s="49"/>
       <c r="AQ21" s="48"/>
     </row>
     <row r="22" spans="1:56">
       <c r="AP22" s="49"/>
       <c r="AQ22" s="48"/>
     </row>
     <row r="23" spans="1:56">
       <c r="AP23" s="49"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:56">
       <c r="AP24" s="49"/>
       <c r="AQ24" s="48"/>
     </row>