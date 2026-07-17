--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -823,81 +823,82 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW31" sqref="AW30:AW31"/>
+      <selection pane="topRight" activeCell="AX22" sqref="AX22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="2" customWidth="1"/>
     <col min="10" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="2"/>
     <col min="20" max="20" width="11" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="2" customWidth="1"/>
     <col min="22" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="10.5703125" style="2" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="11.85546875" style="2" customWidth="1"/>
     <col min="33" max="37" width="9.140625" style="2"/>
     <col min="38" max="39" width="10" style="2" customWidth="1"/>
     <col min="40" max="40" width="9.85546875" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.5703125" style="2" customWidth="1"/>
     <col min="42" max="42" width="9.42578125" style="2" customWidth="1"/>
     <col min="43" max="43" width="9.140625" style="2"/>
     <col min="44" max="44" width="10.5703125" style="2" customWidth="1"/>
     <col min="45" max="48" width="9.140625" style="2"/>
     <col min="49" max="49" width="8.85546875" style="2" customWidth="1"/>
-    <col min="50" max="16384" width="9.140625" style="2"/>
+    <col min="50" max="50" width="9.5703125" style="2" customWidth="1"/>
+    <col min="51" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
       <c r="A1" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
       <c r="J1" s="56"/>
       <c r="K1" s="56"/>
       <c r="L1" s="56"/>
       <c r="M1" s="56"/>
       <c r="N1" s="56"/>
       <c r="O1" s="56"/>
       <c r="P1" s="56"/>
       <c r="Q1" s="56"/>
       <c r="R1" s="56"/>
       <c r="S1" s="56"/>
       <c r="T1" s="56"/>
@@ -1364,51 +1365,53 @@
       </c>
       <c r="AP5" s="31">
         <v>275215.8</v>
       </c>
       <c r="AQ5" s="31">
         <v>297502.7</v>
       </c>
       <c r="AR5" s="31">
         <v>314728.09999999998</v>
       </c>
       <c r="AS5" s="31">
         <v>9809.5</v>
       </c>
       <c r="AT5" s="31">
         <v>22821.8</v>
       </c>
       <c r="AU5" s="51">
         <v>44320.800000000003</v>
       </c>
       <c r="AV5" s="51">
         <v>71033.5</v>
       </c>
       <c r="AW5" s="52">
         <v>101881</v>
       </c>
-      <c r="AX5" s="23"/>
+      <c r="AX5" s="51">
+        <v>146805.29999999999</v>
+      </c>
       <c r="AY5" s="31"/>
       <c r="AZ5" s="43"/>
       <c r="BA5" s="31"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="4"/>
     </row>
     <row r="6" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="12">
         <v>17615.3</v>
       </c>
       <c r="C6" s="12">
         <v>22287.200000000001</v>
       </c>
       <c r="D6" s="12">
         <v>27419.4</v>
       </c>
       <c r="E6" s="12">
         <v>30578.9</v>
       </c>
       <c r="F6" s="12">
         <v>33369.9</v>
@@ -1520,51 +1523,53 @@
       </c>
       <c r="AP6" s="12">
         <v>3095.5</v>
       </c>
       <c r="AQ6" s="50">
         <v>3405.6</v>
       </c>
       <c r="AR6" s="12">
         <v>3499.1</v>
       </c>
       <c r="AS6" s="12">
         <v>122.8</v>
       </c>
       <c r="AT6" s="12">
         <v>288.2</v>
       </c>
       <c r="AU6" s="51">
         <v>611</v>
       </c>
       <c r="AV6" s="52">
         <v>997</v>
       </c>
       <c r="AW6" s="52">
         <v>1281.7</v>
       </c>
-      <c r="AX6" s="17"/>
+      <c r="AX6" s="52">
+        <v>1676.5</v>
+      </c>
       <c r="AY6" s="12"/>
       <c r="AZ6" s="42"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="12">
         <v>279.5</v>
       </c>
       <c r="C7" s="12">
         <v>404.7</v>
       </c>
       <c r="D7" s="12">
         <v>493</v>
       </c>
       <c r="E7" s="12">
         <v>592.70000000000005</v>
       </c>
       <c r="F7" s="12">
         <v>659.9</v>
@@ -1676,51 +1681,53 @@
       </c>
       <c r="AP7" s="12">
         <v>464.3</v>
       </c>
       <c r="AQ7" s="12">
         <v>478.7</v>
       </c>
       <c r="AR7" s="12">
         <v>571.29999999999995</v>
       </c>
       <c r="AS7" s="12">
         <v>22.3</v>
       </c>
       <c r="AT7" s="12">
         <v>56.5</v>
       </c>
       <c r="AU7" s="52">
         <v>100.5</v>
       </c>
       <c r="AV7" s="52">
         <v>153.9</v>
       </c>
       <c r="AW7" s="52">
         <v>233</v>
       </c>
-      <c r="AX7" s="17"/>
+      <c r="AX7" s="52">
+        <v>303</v>
+      </c>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="42"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>18522.900000000001</v>
       </c>
       <c r="C8" s="12">
         <v>22583.5</v>
       </c>
       <c r="D8" s="12">
         <v>29534</v>
       </c>
       <c r="E8" s="12">
         <v>37140.800000000003</v>
       </c>
       <c r="F8" s="12">
         <v>40902.1</v>
@@ -1832,51 +1839,53 @@
       </c>
       <c r="AP8" s="12">
         <v>36798.300000000003</v>
       </c>
       <c r="AQ8" s="12">
         <v>40462.300000000003</v>
       </c>
       <c r="AR8" s="12">
         <v>44731.199999999997</v>
       </c>
       <c r="AS8" s="12">
         <v>1040</v>
       </c>
       <c r="AT8" s="12">
         <v>2479</v>
       </c>
       <c r="AU8" s="52">
         <v>4837</v>
       </c>
       <c r="AV8" s="52">
         <v>7845.5</v>
       </c>
       <c r="AW8" s="52">
         <v>11297.5</v>
       </c>
-      <c r="AX8" s="17"/>
+      <c r="AX8" s="52">
+        <v>16096.6</v>
+      </c>
       <c r="AY8" s="12"/>
       <c r="AZ8" s="42"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="12">
         <v>32473.200000000001</v>
       </c>
       <c r="C9" s="12">
         <v>46984.2</v>
       </c>
       <c r="D9" s="12">
         <v>60295.1</v>
       </c>
       <c r="E9" s="12">
         <v>68844.800000000003</v>
       </c>
       <c r="F9" s="12">
         <v>71680</v>
@@ -1988,51 +1997,53 @@
       </c>
       <c r="AP9" s="12">
         <v>22555.5</v>
       </c>
       <c r="AQ9" s="12">
         <v>23497</v>
       </c>
       <c r="AR9" s="12">
         <v>24161</v>
       </c>
       <c r="AS9" s="12">
         <v>602.20000000000005</v>
       </c>
       <c r="AT9" s="12">
         <v>1396.1</v>
       </c>
       <c r="AU9" s="52">
         <v>2832.8</v>
       </c>
       <c r="AV9" s="52">
         <v>4596.8</v>
       </c>
       <c r="AW9" s="52">
         <v>6660.6</v>
       </c>
-      <c r="AX9" s="17"/>
+      <c r="AX9" s="52">
+        <v>9402.7999999999993</v>
+      </c>
       <c r="AY9" s="12"/>
       <c r="AZ9" s="42"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="12">
         <v>43165.9</v>
       </c>
       <c r="C10" s="12">
         <v>55365.3</v>
       </c>
       <c r="D10" s="12">
         <v>66993.5</v>
       </c>
       <c r="E10" s="12">
         <v>75876</v>
       </c>
       <c r="F10" s="12">
         <v>85246.1</v>
@@ -2144,51 +2155,53 @@
       </c>
       <c r="AP10" s="12">
         <v>22826.1</v>
       </c>
       <c r="AQ10" s="12">
         <v>23838</v>
       </c>
       <c r="AR10" s="12">
         <v>24809.8</v>
       </c>
       <c r="AS10" s="12">
         <v>1196.5</v>
       </c>
       <c r="AT10" s="12">
         <v>3002.2</v>
       </c>
       <c r="AU10" s="52">
         <v>5627.7</v>
       </c>
       <c r="AV10" s="52">
         <v>8984.6</v>
       </c>
       <c r="AW10" s="52">
         <v>12963.6</v>
       </c>
-      <c r="AX10" s="17"/>
+      <c r="AX10" s="52">
+        <v>18300.099999999999</v>
+      </c>
       <c r="AY10" s="12"/>
       <c r="AZ10" s="42"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="12">
         <v>31882.7</v>
       </c>
       <c r="C11" s="12">
         <v>38674.199999999997</v>
       </c>
       <c r="D11" s="12">
         <v>44158.2</v>
       </c>
       <c r="E11" s="12">
         <v>47365.7</v>
       </c>
       <c r="F11" s="12">
         <v>52694.6</v>
@@ -2300,51 +2313,53 @@
       </c>
       <c r="AP11" s="12">
         <v>31631.5</v>
       </c>
       <c r="AQ11" s="12">
         <v>34445.300000000003</v>
       </c>
       <c r="AR11" s="12">
         <v>36521.599999999999</v>
       </c>
       <c r="AS11" s="12">
         <v>1487.7</v>
       </c>
       <c r="AT11" s="12">
         <v>3440</v>
       </c>
       <c r="AU11" s="52">
         <v>6458.9</v>
       </c>
       <c r="AV11" s="52">
         <v>10392.4</v>
       </c>
       <c r="AW11" s="52">
         <v>14892.5</v>
       </c>
-      <c r="AX11" s="17"/>
+      <c r="AX11" s="52">
+        <v>21120.1</v>
+      </c>
       <c r="AY11" s="12"/>
       <c r="AZ11" s="42"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="12">
         <v>20591.3</v>
       </c>
       <c r="C12" s="12">
         <v>25436.6</v>
       </c>
       <c r="D12" s="12">
         <v>30349.1</v>
       </c>
       <c r="E12" s="12">
         <v>35213.300000000003</v>
       </c>
       <c r="F12" s="12">
         <v>38129.9</v>
@@ -2456,51 +2471,53 @@
       </c>
       <c r="AP12" s="12">
         <v>28649.200000000001</v>
       </c>
       <c r="AQ12" s="12">
         <v>32491.200000000001</v>
       </c>
       <c r="AR12" s="12">
         <v>34736.5</v>
       </c>
       <c r="AS12" s="12">
         <v>1066.8</v>
       </c>
       <c r="AT12" s="12">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU12" s="52">
         <v>4232.8</v>
       </c>
       <c r="AV12" s="52">
         <v>6357.3</v>
       </c>
       <c r="AW12" s="52">
         <v>8802.9</v>
       </c>
-      <c r="AX12" s="17"/>
+      <c r="AX12" s="52">
+        <v>12710.7</v>
+      </c>
       <c r="AY12" s="12"/>
       <c r="AZ12" s="42"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>1</v>
@@ -2612,51 +2629,53 @@
       </c>
       <c r="AP13" s="12">
         <v>18073</v>
       </c>
       <c r="AQ13" s="12">
         <v>19015.900000000001</v>
       </c>
       <c r="AR13" s="12">
         <v>19704.099999999999</v>
       </c>
       <c r="AS13" s="12">
         <v>723.5</v>
       </c>
       <c r="AT13" s="12">
         <v>1708.5</v>
       </c>
       <c r="AU13" s="52">
         <v>3372.5</v>
       </c>
       <c r="AV13" s="52">
         <v>5482.4</v>
       </c>
       <c r="AW13" s="52">
         <v>8122</v>
       </c>
-      <c r="AX13" s="17"/>
+      <c r="AX13" s="52">
+        <v>12727.5</v>
+      </c>
       <c r="AY13" s="12"/>
       <c r="AZ13" s="42"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="8"/>
       <c r="BC13" s="8"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="12">
         <v>27795.200000000001</v>
       </c>
       <c r="C14" s="12">
         <v>35085.199999999997</v>
       </c>
       <c r="D14" s="12">
         <v>41275.199999999997</v>
       </c>
       <c r="E14" s="12">
         <v>46764.2</v>
       </c>
       <c r="F14" s="12">
         <v>51246.2</v>
@@ -2768,51 +2787,53 @@
       </c>
       <c r="AP14" s="12">
         <v>34765.300000000003</v>
       </c>
       <c r="AQ14" s="12">
         <v>38340.300000000003</v>
       </c>
       <c r="AR14" s="12">
         <v>39129.4</v>
       </c>
       <c r="AS14" s="12">
         <v>911</v>
       </c>
       <c r="AT14" s="12">
         <v>2172</v>
       </c>
       <c r="AU14" s="52">
         <v>4392</v>
       </c>
       <c r="AV14" s="52">
         <v>7194</v>
       </c>
       <c r="AW14" s="52">
         <v>10416.1</v>
       </c>
-      <c r="AX14" s="17"/>
+      <c r="AX14" s="52">
+        <v>14831.1</v>
+      </c>
       <c r="AY14" s="12"/>
       <c r="AZ14" s="42"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="12">
         <v>26291.9</v>
       </c>
       <c r="C15" s="12">
         <v>33055.699999999997</v>
       </c>
       <c r="D15" s="12">
         <v>37540.6</v>
       </c>
       <c r="E15" s="12">
         <v>43954.3</v>
       </c>
       <c r="F15" s="12">
         <v>47846.6</v>
@@ -2924,51 +2945,53 @@
       </c>
       <c r="AP15" s="12">
         <v>27416.3</v>
       </c>
       <c r="AQ15" s="12">
         <v>28642</v>
       </c>
       <c r="AR15" s="12">
         <v>29847.7</v>
       </c>
       <c r="AS15" s="12">
         <v>1313.5</v>
       </c>
       <c r="AT15" s="12">
         <v>2922.2</v>
       </c>
       <c r="AU15" s="52">
         <v>5697</v>
       </c>
       <c r="AV15" s="52">
         <v>9057</v>
       </c>
       <c r="AW15" s="52">
         <v>12917</v>
       </c>
-      <c r="AX15" s="17"/>
+      <c r="AX15" s="52">
+        <v>19150.3</v>
+      </c>
       <c r="AY15" s="12"/>
       <c r="AZ15" s="42"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>1</v>
@@ -3080,51 +3103,53 @@
       </c>
       <c r="AP16" s="12">
         <v>21543.8</v>
       </c>
       <c r="AQ16" s="12">
         <v>23145.4</v>
       </c>
       <c r="AR16" s="12">
         <v>24920.9</v>
       </c>
       <c r="AS16" s="12">
         <v>600.20000000000005</v>
       </c>
       <c r="AT16" s="12">
         <v>1487.9</v>
       </c>
       <c r="AU16" s="52">
         <v>2968.1</v>
       </c>
       <c r="AV16" s="52">
         <v>4819.6000000000004</v>
       </c>
       <c r="AW16" s="52">
         <v>6951.1</v>
       </c>
-      <c r="AX16" s="17"/>
+      <c r="AX16" s="52">
+        <v>9870.6</v>
+      </c>
       <c r="AY16" s="12"/>
       <c r="AZ16" s="42"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="12">
         <v>45899.9</v>
       </c>
       <c r="C17" s="12">
         <v>56288.800000000003</v>
       </c>
       <c r="D17" s="12">
         <v>64809.3</v>
       </c>
       <c r="E17" s="12">
         <v>73633.7</v>
       </c>
       <c r="F17" s="12">
         <v>81692</v>
@@ -3236,69 +3261,72 @@
       </c>
       <c r="AP17" s="12">
         <v>27397</v>
       </c>
       <c r="AQ17" s="12">
         <v>29741</v>
       </c>
       <c r="AR17" s="12">
         <v>32095.5</v>
       </c>
       <c r="AS17" s="12">
         <v>723</v>
       </c>
       <c r="AT17" s="12">
         <v>1622</v>
       </c>
       <c r="AU17" s="52">
         <v>3190.5</v>
       </c>
       <c r="AV17" s="52">
         <v>5153</v>
       </c>
       <c r="AW17" s="52">
         <v>7343</v>
       </c>
-      <c r="AX17" s="17"/>
+      <c r="AX17" s="52">
+        <v>10616</v>
+      </c>
       <c r="AY17" s="12"/>
       <c r="AZ17" s="42"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="8"/>
       <c r="BC17" s="8"/>
       <c r="BD17" s="8"/>
     </row>
     <row r="18" spans="1:56">
       <c r="AH18" s="22"/>
       <c r="AJ18" s="28"/>
       <c r="AL18" s="22"/>
       <c r="AM18" s="22"/>
       <c r="AN18" s="22"/>
       <c r="AO18" s="22"/>
       <c r="AP18" s="47"/>
       <c r="AT18" s="22"/>
       <c r="AV18" s="22"/>
       <c r="AW18" s="47"/>
+      <c r="AX18" s="47"/>
     </row>
     <row r="19" spans="1:56">
       <c r="AP19" s="49"/>
       <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:56">
       <c r="AP20" s="49"/>
       <c r="AQ20" s="48"/>
     </row>
     <row r="21" spans="1:56">
       <c r="AP21" s="49"/>
       <c r="AQ21" s="48"/>
     </row>
     <row r="22" spans="1:56">
       <c r="AP22" s="49"/>
       <c r="AQ22" s="48"/>
     </row>
     <row r="23" spans="1:56">
       <c r="AP23" s="49"/>
       <c r="AQ23" s="48"/>
     </row>
     <row r="24" spans="1:56">
       <c r="AP24" s="49"/>
       <c r="AQ24" s="48"/>
     </row>