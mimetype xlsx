--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -823,51 +823,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AG1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX22" sqref="AX22"/>
+      <selection pane="topRight" activeCell="AK13" sqref="AK13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="4" width="8.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" style="2" customWidth="1"/>
     <col min="6" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="2" customWidth="1"/>
     <col min="10" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="2"/>
     <col min="20" max="20" width="11" style="2" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="2" customWidth="1"/>
     <col min="22" max="28" width="9.140625" style="2"/>
     <col min="29" max="29" width="10.5703125" style="2" customWidth="1"/>
     <col min="30" max="31" width="9.140625" style="2"/>
     <col min="32" max="32" width="11.85546875" style="2" customWidth="1"/>
     <col min="33" max="37" width="9.140625" style="2"/>
     <col min="38" max="39" width="10" style="2" customWidth="1"/>
     <col min="40" max="40" width="9.85546875" style="2" customWidth="1"/>
     <col min="41" max="41" width="9.5703125" style="2" customWidth="1"/>
     <col min="42" max="42" width="9.42578125" style="2" customWidth="1"/>
@@ -1368,51 +1368,53 @@
       </c>
       <c r="AQ5" s="31">
         <v>297502.7</v>
       </c>
       <c r="AR5" s="31">
         <v>314728.09999999998</v>
       </c>
       <c r="AS5" s="31">
         <v>9809.5</v>
       </c>
       <c r="AT5" s="31">
         <v>22821.8</v>
       </c>
       <c r="AU5" s="51">
         <v>44320.800000000003</v>
       </c>
       <c r="AV5" s="51">
         <v>71033.5</v>
       </c>
       <c r="AW5" s="52">
         <v>101881</v>
       </c>
       <c r="AX5" s="51">
         <v>146805.29999999999</v>
       </c>
-      <c r="AY5" s="31"/>
+      <c r="AY5" s="51">
+        <v>186008.2</v>
+      </c>
       <c r="AZ5" s="43"/>
       <c r="BA5" s="31"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="4"/>
     </row>
     <row r="6" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="12">
         <v>17615.3</v>
       </c>
       <c r="C6" s="12">
         <v>22287.200000000001</v>
       </c>
       <c r="D6" s="12">
         <v>27419.4</v>
       </c>
       <c r="E6" s="12">
         <v>30578.9</v>
       </c>
       <c r="F6" s="12">
         <v>33369.9</v>
       </c>
@@ -1526,51 +1528,53 @@
       </c>
       <c r="AQ6" s="50">
         <v>3405.6</v>
       </c>
       <c r="AR6" s="12">
         <v>3499.1</v>
       </c>
       <c r="AS6" s="12">
         <v>122.8</v>
       </c>
       <c r="AT6" s="12">
         <v>288.2</v>
       </c>
       <c r="AU6" s="51">
         <v>611</v>
       </c>
       <c r="AV6" s="52">
         <v>997</v>
       </c>
       <c r="AW6" s="52">
         <v>1281.7</v>
       </c>
       <c r="AX6" s="52">
         <v>1676.5</v>
       </c>
-      <c r="AY6" s="12"/>
+      <c r="AY6" s="52">
+        <v>2084.6</v>
+      </c>
       <c r="AZ6" s="42"/>
       <c r="BA6" s="12"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="12">
         <v>279.5</v>
       </c>
       <c r="C7" s="12">
         <v>404.7</v>
       </c>
       <c r="D7" s="12">
         <v>493</v>
       </c>
       <c r="E7" s="12">
         <v>592.70000000000005</v>
       </c>
       <c r="F7" s="12">
         <v>659.9</v>
       </c>
@@ -1684,51 +1688,53 @@
       </c>
       <c r="AQ7" s="12">
         <v>478.7</v>
       </c>
       <c r="AR7" s="12">
         <v>571.29999999999995</v>
       </c>
       <c r="AS7" s="12">
         <v>22.3</v>
       </c>
       <c r="AT7" s="12">
         <v>56.5</v>
       </c>
       <c r="AU7" s="52">
         <v>100.5</v>
       </c>
       <c r="AV7" s="52">
         <v>153.9</v>
       </c>
       <c r="AW7" s="52">
         <v>233</v>
       </c>
       <c r="AX7" s="52">
         <v>303</v>
       </c>
-      <c r="AY7" s="12"/>
+      <c r="AY7" s="52">
+        <v>398.9</v>
+      </c>
       <c r="AZ7" s="42"/>
       <c r="BA7" s="12"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="12">
         <v>18522.900000000001</v>
       </c>
       <c r="C8" s="12">
         <v>22583.5</v>
       </c>
       <c r="D8" s="12">
         <v>29534</v>
       </c>
       <c r="E8" s="12">
         <v>37140.800000000003</v>
       </c>
       <c r="F8" s="12">
         <v>40902.1</v>
       </c>
@@ -1842,51 +1848,53 @@
       </c>
       <c r="AQ8" s="12">
         <v>40462.300000000003</v>
       </c>
       <c r="AR8" s="12">
         <v>44731.199999999997</v>
       </c>
       <c r="AS8" s="12">
         <v>1040</v>
       </c>
       <c r="AT8" s="12">
         <v>2479</v>
       </c>
       <c r="AU8" s="52">
         <v>4837</v>
       </c>
       <c r="AV8" s="52">
         <v>7845.5</v>
       </c>
       <c r="AW8" s="52">
         <v>11297.5</v>
       </c>
       <c r="AX8" s="52">
         <v>16096.6</v>
       </c>
-      <c r="AY8" s="12"/>
+      <c r="AY8" s="52">
+        <v>20338.900000000001</v>
+      </c>
       <c r="AZ8" s="42"/>
       <c r="BA8" s="12"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="12">
         <v>32473.200000000001</v>
       </c>
       <c r="C9" s="12">
         <v>46984.2</v>
       </c>
       <c r="D9" s="12">
         <v>60295.1</v>
       </c>
       <c r="E9" s="12">
         <v>68844.800000000003</v>
       </c>
       <c r="F9" s="12">
         <v>71680</v>
       </c>
@@ -2000,51 +2008,53 @@
       </c>
       <c r="AQ9" s="12">
         <v>23497</v>
       </c>
       <c r="AR9" s="12">
         <v>24161</v>
       </c>
       <c r="AS9" s="12">
         <v>602.20000000000005</v>
       </c>
       <c r="AT9" s="12">
         <v>1396.1</v>
       </c>
       <c r="AU9" s="52">
         <v>2832.8</v>
       </c>
       <c r="AV9" s="52">
         <v>4596.8</v>
       </c>
       <c r="AW9" s="52">
         <v>6660.6</v>
       </c>
       <c r="AX9" s="52">
         <v>9402.7999999999993</v>
       </c>
-      <c r="AY9" s="12"/>
+      <c r="AY9" s="52">
+        <v>14866.5</v>
+      </c>
       <c r="AZ9" s="42"/>
       <c r="BA9" s="12"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="12">
         <v>43165.9</v>
       </c>
       <c r="C10" s="12">
         <v>55365.3</v>
       </c>
       <c r="D10" s="12">
         <v>66993.5</v>
       </c>
       <c r="E10" s="12">
         <v>75876</v>
       </c>
       <c r="F10" s="12">
         <v>85246.1</v>
       </c>
@@ -2158,51 +2168,53 @@
       </c>
       <c r="AQ10" s="12">
         <v>23838</v>
       </c>
       <c r="AR10" s="12">
         <v>24809.8</v>
       </c>
       <c r="AS10" s="12">
         <v>1196.5</v>
       </c>
       <c r="AT10" s="12">
         <v>3002.2</v>
       </c>
       <c r="AU10" s="52">
         <v>5627.7</v>
       </c>
       <c r="AV10" s="52">
         <v>8984.6</v>
       </c>
       <c r="AW10" s="52">
         <v>12963.6</v>
       </c>
       <c r="AX10" s="52">
         <v>18300.099999999999</v>
       </c>
-      <c r="AY10" s="12"/>
+      <c r="AY10" s="52">
+        <v>19780.599999999999</v>
+      </c>
       <c r="AZ10" s="42"/>
       <c r="BA10" s="12"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="12">
         <v>31882.7</v>
       </c>
       <c r="C11" s="12">
         <v>38674.199999999997</v>
       </c>
       <c r="D11" s="12">
         <v>44158.2</v>
       </c>
       <c r="E11" s="12">
         <v>47365.7</v>
       </c>
       <c r="F11" s="12">
         <v>52694.6</v>
       </c>
@@ -2316,51 +2328,53 @@
       </c>
       <c r="AQ11" s="12">
         <v>34445.300000000003</v>
       </c>
       <c r="AR11" s="12">
         <v>36521.599999999999</v>
       </c>
       <c r="AS11" s="12">
         <v>1487.7</v>
       </c>
       <c r="AT11" s="12">
         <v>3440</v>
       </c>
       <c r="AU11" s="52">
         <v>6458.9</v>
       </c>
       <c r="AV11" s="52">
         <v>10392.4</v>
       </c>
       <c r="AW11" s="52">
         <v>14892.5</v>
       </c>
       <c r="AX11" s="52">
         <v>21120.1</v>
       </c>
-      <c r="AY11" s="12"/>
+      <c r="AY11" s="52">
+        <v>24452.1</v>
+      </c>
       <c r="AZ11" s="42"/>
       <c r="BA11" s="12"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="12">
         <v>20591.3</v>
       </c>
       <c r="C12" s="12">
         <v>25436.6</v>
       </c>
       <c r="D12" s="12">
         <v>30349.1</v>
       </c>
       <c r="E12" s="12">
         <v>35213.300000000003</v>
       </c>
       <c r="F12" s="12">
         <v>38129.9</v>
       </c>
@@ -2474,51 +2488,53 @@
       </c>
       <c r="AQ12" s="12">
         <v>32491.200000000001</v>
       </c>
       <c r="AR12" s="12">
         <v>34736.5</v>
       </c>
       <c r="AS12" s="12">
         <v>1066.8</v>
       </c>
       <c r="AT12" s="12">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU12" s="52">
         <v>4232.8</v>
       </c>
       <c r="AV12" s="52">
         <v>6357.3</v>
       </c>
       <c r="AW12" s="52">
         <v>8802.9</v>
       </c>
       <c r="AX12" s="52">
         <v>12710.7</v>
       </c>
-      <c r="AY12" s="12"/>
+      <c r="AY12" s="52">
+        <v>18079.5</v>
+      </c>
       <c r="AZ12" s="42"/>
       <c r="BA12" s="12"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>1</v>
       </c>
@@ -2632,51 +2648,53 @@
       </c>
       <c r="AQ13" s="12">
         <v>19015.900000000001</v>
       </c>
       <c r="AR13" s="12">
         <v>19704.099999999999</v>
       </c>
       <c r="AS13" s="12">
         <v>723.5</v>
       </c>
       <c r="AT13" s="12">
         <v>1708.5</v>
       </c>
       <c r="AU13" s="52">
         <v>3372.5</v>
       </c>
       <c r="AV13" s="52">
         <v>5482.4</v>
       </c>
       <c r="AW13" s="52">
         <v>8122</v>
       </c>
       <c r="AX13" s="52">
         <v>12727.5</v>
       </c>
-      <c r="AY13" s="12"/>
+      <c r="AY13" s="52">
+        <v>14369.8</v>
+      </c>
       <c r="AZ13" s="42"/>
       <c r="BA13" s="12"/>
       <c r="BB13" s="8"/>
       <c r="BC13" s="8"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="12">
         <v>27795.200000000001</v>
       </c>
       <c r="C14" s="12">
         <v>35085.199999999997</v>
       </c>
       <c r="D14" s="12">
         <v>41275.199999999997</v>
       </c>
       <c r="E14" s="12">
         <v>46764.2</v>
       </c>
       <c r="F14" s="12">
         <v>51246.2</v>
       </c>
@@ -2790,51 +2808,53 @@
       </c>
       <c r="AQ14" s="12">
         <v>38340.300000000003</v>
       </c>
       <c r="AR14" s="12">
         <v>39129.4</v>
       </c>
       <c r="AS14" s="12">
         <v>911</v>
       </c>
       <c r="AT14" s="12">
         <v>2172</v>
       </c>
       <c r="AU14" s="52">
         <v>4392</v>
       </c>
       <c r="AV14" s="52">
         <v>7194</v>
       </c>
       <c r="AW14" s="52">
         <v>10416.1</v>
       </c>
       <c r="AX14" s="52">
         <v>14831.1</v>
       </c>
-      <c r="AY14" s="12"/>
+      <c r="AY14" s="52">
+        <v>20963.099999999999</v>
+      </c>
       <c r="AZ14" s="42"/>
       <c r="BA14" s="12"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="12">
         <v>26291.9</v>
       </c>
       <c r="C15" s="12">
         <v>33055.699999999997</v>
       </c>
       <c r="D15" s="12">
         <v>37540.6</v>
       </c>
       <c r="E15" s="12">
         <v>43954.3</v>
       </c>
       <c r="F15" s="12">
         <v>47846.6</v>
       </c>
@@ -2948,51 +2968,53 @@
       </c>
       <c r="AQ15" s="12">
         <v>28642</v>
       </c>
       <c r="AR15" s="12">
         <v>29847.7</v>
       </c>
       <c r="AS15" s="12">
         <v>1313.5</v>
       </c>
       <c r="AT15" s="12">
         <v>2922.2</v>
       </c>
       <c r="AU15" s="52">
         <v>5697</v>
       </c>
       <c r="AV15" s="52">
         <v>9057</v>
       </c>
       <c r="AW15" s="52">
         <v>12917</v>
       </c>
       <c r="AX15" s="52">
         <v>19150.3</v>
       </c>
-      <c r="AY15" s="12"/>
+      <c r="AY15" s="52">
+        <v>21746.6</v>
+      </c>
       <c r="AZ15" s="42"/>
       <c r="BA15" s="12"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="10" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="12" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="12" t="s">
         <v>1</v>
       </c>
@@ -3106,51 +3128,53 @@
       </c>
       <c r="AQ16" s="12">
         <v>23145.4</v>
       </c>
       <c r="AR16" s="12">
         <v>24920.9</v>
       </c>
       <c r="AS16" s="12">
         <v>600.20000000000005</v>
       </c>
       <c r="AT16" s="12">
         <v>1487.9</v>
       </c>
       <c r="AU16" s="52">
         <v>2968.1</v>
       </c>
       <c r="AV16" s="52">
         <v>4819.6000000000004</v>
       </c>
       <c r="AW16" s="52">
         <v>6951.1</v>
       </c>
       <c r="AX16" s="52">
         <v>9870.6</v>
       </c>
-      <c r="AY16" s="12"/>
+      <c r="AY16" s="52">
+        <v>12361.6</v>
+      </c>
       <c r="AZ16" s="42"/>
       <c r="BA16" s="12"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="12">
         <v>45899.9</v>
       </c>
       <c r="C17" s="12">
         <v>56288.800000000003</v>
       </c>
       <c r="D17" s="12">
         <v>64809.3</v>
       </c>
       <c r="E17" s="12">
         <v>73633.7</v>
       </c>
       <c r="F17" s="12">
         <v>81692</v>
       </c>
@@ -3264,51 +3288,53 @@
       </c>
       <c r="AQ17" s="12">
         <v>29741</v>
       </c>
       <c r="AR17" s="12">
         <v>32095.5</v>
       </c>
       <c r="AS17" s="12">
         <v>723</v>
       </c>
       <c r="AT17" s="12">
         <v>1622</v>
       </c>
       <c r="AU17" s="52">
         <v>3190.5</v>
       </c>
       <c r="AV17" s="52">
         <v>5153</v>
       </c>
       <c r="AW17" s="52">
         <v>7343</v>
       </c>
       <c r="AX17" s="52">
         <v>10616</v>
       </c>
-      <c r="AY17" s="12"/>
+      <c r="AY17" s="52">
+        <v>16566</v>
+      </c>
       <c r="AZ17" s="42"/>
       <c r="BA17" s="12"/>
       <c r="BB17" s="8"/>
       <c r="BC17" s="8"/>
       <c r="BD17" s="8"/>
     </row>
     <row r="18" spans="1:56">
       <c r="AH18" s="22"/>
       <c r="AJ18" s="28"/>
       <c r="AL18" s="22"/>
       <c r="AM18" s="22"/>
       <c r="AN18" s="22"/>
       <c r="AO18" s="22"/>
       <c r="AP18" s="47"/>
       <c r="AT18" s="22"/>
       <c r="AV18" s="22"/>
       <c r="AW18" s="47"/>
       <c r="AX18" s="47"/>
     </row>
     <row r="19" spans="1:56">
       <c r="AP19" s="49"/>
       <c r="AQ19" s="48"/>
     </row>
     <row r="20" spans="1:56">
       <c r="AP20" s="49"/>