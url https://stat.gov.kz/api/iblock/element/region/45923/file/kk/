--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
   </bookViews>
   <sheets>
-    <sheet name="сүт" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="сүт" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">сүт!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">сүт!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="77">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -119,135 +123,279 @@
     <t>Бородулиха ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы  </t>
   </si>
   <si>
     <t>Жарма ауданы</t>
   </si>
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                  Сауылған сиыр сүтi,  тонна </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>мың тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2022 жылдан</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мал шаруашылығы бойынша статистикалық көрсеткіштерді қалыптастыру әдістемесіне сәйкес қалыптастырылады.
+</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жалпы мемлекеттік статистикалық байқаулар «Мал шаруашылығының жай-күйі туралы есеп» (24-сх нысаны, кезеңділігі – жыл сайын) және «Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру» (А-008 нысаны, кезеңділігі – тоқсан сайын).</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/91/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/abay/spreadsheets/?industry=4488&amp;year=2026&amp;name=10647&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы және санақ статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Исатаева Алия Касеновна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7222 52 47 05</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>e-mail: al.isataeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Сиыр сүтін өндіру</t>
+  </si>
+  <si>
+    <t>Сиыр сүтін өндіру - бұл есепті кезеңдегі нақты сауылған шикі сиыр сүтінің мөлшері</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
       <sz val="8"/>
-      <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -360,216 +508,255 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...33 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -814,287 +1001,557 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/abay/spreadsheets/?industry=4488&amp;year=2026&amp;name=10647&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AK13" sqref="AK13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="23.28515625" style="2" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="51" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="42.28515625" style="37" customWidth="1"/>
+    <col min="2" max="2" width="120.7109375" style="37" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+    </row>
+    <row r="2" spans="1:13" s="18" customFormat="1">
+      <c r="A2" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="B2" s="17">
+        <v>143401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="18" customFormat="1">
+      <c r="A3" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="18" customFormat="1">
+      <c r="A4" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="20" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="18" customFormat="1">
+      <c r="A5" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="18" customFormat="1">
+      <c r="A6" s="21" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="18" customFormat="1">
+      <c r="A7" s="21" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="18" customFormat="1">
+      <c r="A8" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="18" customFormat="1" ht="13.5" customHeight="1">
+      <c r="A9" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="22" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="18" customFormat="1" ht="38.25">
+      <c r="A10" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="22" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="18" customFormat="1">
+      <c r="A11" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="24" t="s">
+        <v>1</v>
+      </c>
+      <c r="M11" s="25"/>
+    </row>
+    <row r="12" spans="1:13" s="18" customFormat="1">
+      <c r="A12" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="M12" s="25"/>
+    </row>
+    <row r="13" spans="1:13" s="18" customFormat="1">
+      <c r="A13" s="27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="M13" s="25"/>
+    </row>
+    <row r="14" spans="1:13" s="18" customFormat="1">
+      <c r="A14" s="27" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="M14" s="25"/>
+    </row>
+    <row r="15" spans="1:13" s="18" customFormat="1">
+      <c r="A15" s="27" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="M15" s="25"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="29">
+        <v>46279</v>
+      </c>
+      <c r="M16" s="30"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="29">
+        <v>46309</v>
+      </c>
+      <c r="M17" s="31"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="M18" s="30"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="M19" s="31"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="34" t="s">
+        <v>65</v>
+      </c>
+      <c r="M20" s="30"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="M21" s="31"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="35"/>
+      <c r="B22" s="36"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="31"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="30"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="31"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="30"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B37" sqref="B37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="105.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="38" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="38" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="38" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="38" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="38" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="39"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="40" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="39"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="39"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="2"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="2"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="2"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="43" t="s">
+        <v>76</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BD32"/>
+  <sheetViews>
+    <sheetView zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AG1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AQ18" sqref="AQ18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="16384" width="11" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="35.25" customHeight="1" thickBot="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="56"/>
-[...53 lines deleted...]
-      <c r="BD1" s="56"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
     </row>
     <row r="2" spans="1:56" s="1" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A2" s="20"/>
-[...42 lines deleted...]
-      <c r="AR2" s="21" t="s">
+      <c r="A2" s="45"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+      <c r="AE2" s="45"/>
+      <c r="AF2" s="45"/>
+      <c r="AG2" s="45"/>
+      <c r="AH2" s="45"/>
+      <c r="AI2" s="45"/>
+      <c r="AJ2" s="45"/>
+      <c r="AK2" s="45"/>
+      <c r="AL2" s="45"/>
+      <c r="AM2" s="45"/>
+      <c r="AN2" s="45"/>
+      <c r="AO2" s="45"/>
+      <c r="AP2" s="45"/>
+      <c r="AQ2" s="45"/>
+      <c r="AR2" s="46" t="s">
         <v>32</v>
       </c>
-      <c r="AS2" s="44"/>
-[...10 lines deleted...]
-      <c r="BD2" s="46" t="s">
+      <c r="AS2" s="47"/>
+      <c r="AT2" s="48"/>
+      <c r="AU2" s="48"/>
+      <c r="AV2" s="48"/>
+      <c r="AW2" s="48"/>
+      <c r="AX2" s="48"/>
+      <c r="AY2" s="48"/>
+      <c r="AZ2" s="48"/>
+      <c r="BA2" s="48"/>
+      <c r="BB2" s="48"/>
+      <c r="BC2" s="48"/>
+      <c r="BD2" s="49" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:56" ht="15" customHeight="1" thickBot="1">
-      <c r="A3" s="60" t="s">
+      <c r="A3" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="50" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="58"/>
-[...5 lines deleted...]
-      <c r="I3" s="57" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="51"/>
+      <c r="I3" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="J3" s="58"/>
-[...10 lines deleted...]
-      <c r="U3" s="57" t="s">
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="V3" s="58"/>
-[...10 lines deleted...]
-      <c r="AG3" s="57" t="s">
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="51"/>
+      <c r="AG3" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="AH3" s="58"/>
-[...9 lines deleted...]
-      <c r="AR3" s="59"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="50"/>
+      <c r="AM3" s="50"/>
+      <c r="AN3" s="50"/>
+      <c r="AO3" s="50"/>
+      <c r="AP3" s="50"/>
+      <c r="AQ3" s="50"/>
+      <c r="AR3" s="51"/>
       <c r="AS3" s="53" t="s">
         <v>33</v>
       </c>
       <c r="AT3" s="54"/>
       <c r="AU3" s="54"/>
       <c r="AV3" s="54"/>
       <c r="AW3" s="54"/>
       <c r="AX3" s="54"/>
       <c r="AY3" s="54"/>
       <c r="AZ3" s="54"/>
       <c r="BA3" s="54"/>
       <c r="BB3" s="54"/>
       <c r="BC3" s="54"/>
       <c r="BD3" s="55"/>
     </row>
     <row r="4" spans="1:56" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A4" s="61"/>
+      <c r="A4" s="42"/>
       <c r="B4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -1221,2230 +1678,2258 @@
         <v>8</v>
       </c>
       <c r="AY4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="AZ4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="BA4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="BB4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="BC4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="BD4" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="31">
+      <c r="B5" s="56">
         <v>264517.59999999998</v>
       </c>
-      <c r="C5" s="31">
+      <c r="C5" s="56">
         <v>336165.2</v>
       </c>
-      <c r="D5" s="31">
+      <c r="D5" s="56">
         <v>402867.20000000001</v>
       </c>
-      <c r="E5" s="31">
+      <c r="E5" s="56">
         <v>459964.2</v>
       </c>
-      <c r="F5" s="31">
+      <c r="F5" s="56">
         <v>503467.1</v>
       </c>
-      <c r="G5" s="31">
+      <c r="G5" s="56">
         <v>541460.4</v>
       </c>
-      <c r="H5" s="31">
+      <c r="H5" s="56">
         <v>574762.5</v>
       </c>
-      <c r="I5" s="31">
+      <c r="I5" s="56">
         <v>19652.099999999999</v>
       </c>
-      <c r="J5" s="31">
+      <c r="J5" s="56">
         <v>45288.7</v>
       </c>
-      <c r="K5" s="31">
+      <c r="K5" s="56">
         <v>84166.8</v>
       </c>
-      <c r="L5" s="32">
+      <c r="L5" s="57">
         <v>133969.9</v>
       </c>
-      <c r="M5" s="32">
+      <c r="M5" s="57">
         <v>190996.4</v>
       </c>
-      <c r="N5" s="32">
+      <c r="N5" s="57">
         <v>273247.90000000002</v>
       </c>
-      <c r="O5" s="33">
+      <c r="O5" s="58">
         <v>347425.1</v>
       </c>
-      <c r="P5" s="32">
+      <c r="P5" s="57">
         <v>416669.5</v>
       </c>
-      <c r="Q5" s="32">
+      <c r="Q5" s="57">
         <v>476624.1</v>
       </c>
-      <c r="R5" s="31">
+      <c r="R5" s="56">
         <v>521469.5</v>
       </c>
-      <c r="S5" s="34">
+      <c r="S5" s="59">
         <v>562142.19999999995</v>
       </c>
-      <c r="T5" s="33">
+      <c r="T5" s="58">
         <v>596366.6</v>
       </c>
-      <c r="U5" s="23">
+      <c r="U5" s="56">
         <v>9299.6</v>
       </c>
-      <c r="V5" s="35">
+      <c r="V5" s="60">
         <v>12628.8</v>
       </c>
-      <c r="W5" s="36">
+      <c r="W5" s="61">
         <v>42255.5</v>
       </c>
-      <c r="X5" s="37">
+      <c r="X5" s="62">
         <v>67776.3</v>
       </c>
-      <c r="Y5" s="38">
+      <c r="Y5" s="60">
         <v>97129.9</v>
       </c>
-      <c r="Z5" s="35">
+      <c r="Z5" s="60">
         <v>136880.1</v>
       </c>
-      <c r="AA5" s="31">
+      <c r="AA5" s="56">
         <v>171118.1</v>
       </c>
-      <c r="AB5" s="23">
+      <c r="AB5" s="56">
         <v>203447</v>
       </c>
-      <c r="AC5" s="23">
+      <c r="AC5" s="56">
         <v>234317.5</v>
       </c>
-      <c r="AD5" s="31">
+      <c r="AD5" s="56">
         <v>259178.4</v>
       </c>
-      <c r="AE5" s="36">
+      <c r="AE5" s="61">
         <v>279140.09999999998</v>
       </c>
-      <c r="AF5" s="23">
+      <c r="AF5" s="56">
         <v>295875.8</v>
       </c>
-      <c r="AG5" s="17">
+      <c r="AG5" s="63">
         <v>9509.7999999999993</v>
       </c>
-      <c r="AH5" s="17">
+      <c r="AH5" s="63">
         <v>22148</v>
       </c>
-      <c r="AI5" s="23">
+      <c r="AI5" s="56">
         <v>43080.5</v>
       </c>
-      <c r="AJ5" s="24">
+      <c r="AJ5" s="64">
         <v>69185</v>
       </c>
-      <c r="AK5" s="29">
+      <c r="AK5" s="65">
         <v>99211.3</v>
       </c>
-      <c r="AL5" s="23">
+      <c r="AL5" s="56">
         <v>142600.1</v>
       </c>
-      <c r="AM5" s="31">
+      <c r="AM5" s="56">
         <v>180035.5</v>
       </c>
-      <c r="AN5" s="43">
+      <c r="AN5" s="56">
         <v>214510.4</v>
       </c>
-      <c r="AO5" s="31">
+      <c r="AO5" s="56">
         <v>248414.4</v>
       </c>
-      <c r="AP5" s="31">
+      <c r="AP5" s="56">
         <v>275215.8</v>
       </c>
-      <c r="AQ5" s="31">
+      <c r="AQ5" s="56">
         <v>297502.7</v>
       </c>
-      <c r="AR5" s="31">
+      <c r="AR5" s="56">
         <v>314728.09999999998</v>
       </c>
-      <c r="AS5" s="31">
+      <c r="AS5" s="56">
         <v>9809.5</v>
       </c>
-      <c r="AT5" s="31">
+      <c r="AT5" s="56">
         <v>22821.8</v>
       </c>
-      <c r="AU5" s="51">
+      <c r="AU5" s="56">
         <v>44320.800000000003</v>
       </c>
-      <c r="AV5" s="51">
+      <c r="AV5" s="56">
         <v>71033.5</v>
       </c>
-      <c r="AW5" s="52">
+      <c r="AW5" s="63">
         <v>101881</v>
       </c>
-      <c r="AX5" s="51">
+      <c r="AX5" s="56">
         <v>146805.29999999999</v>
       </c>
-      <c r="AY5" s="51">
+      <c r="AY5" s="56">
         <v>186008.2</v>
       </c>
-      <c r="AZ5" s="43"/>
-      <c r="BA5" s="31"/>
+      <c r="AZ5" s="63">
+        <v>223158.2</v>
+      </c>
+      <c r="BA5" s="56"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="4"/>
     </row>
     <row r="6" spans="1:56" s="5" customFormat="1" ht="12.75" customHeight="1">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="63">
         <v>17615.3</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="63">
         <v>22287.200000000001</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="63">
         <v>27419.4</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="63">
         <v>30578.9</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="63">
         <v>33369.9</v>
       </c>
-      <c r="G6" s="12">
+      <c r="G6" s="63">
         <v>35717.9</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="63">
         <v>38015.9</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="63">
         <v>958</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="63">
         <v>2365.5</v>
       </c>
-      <c r="K6" s="12">
+      <c r="K6" s="63">
         <v>4398.7</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="66">
         <v>8078.6</v>
       </c>
-      <c r="M6" s="13">
+      <c r="M6" s="66">
         <v>11666.4</v>
       </c>
-      <c r="N6" s="13">
+      <c r="N6" s="66">
         <v>18004.3</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="67">
         <v>22769.599999999999</v>
       </c>
-      <c r="P6" s="13">
+      <c r="P6" s="66">
         <v>28004.5</v>
       </c>
-      <c r="Q6" s="13">
+      <c r="Q6" s="66">
         <v>31227.200000000001</v>
       </c>
-      <c r="R6" s="12">
+      <c r="R6" s="63">
         <v>34074</v>
       </c>
-      <c r="S6" s="15">
+      <c r="S6" s="68">
         <v>36469</v>
       </c>
-      <c r="T6" s="13">
+      <c r="T6" s="66">
         <v>38812.9</v>
       </c>
-      <c r="U6" s="39">
+      <c r="U6" s="69">
         <v>832.6</v>
       </c>
-      <c r="V6" s="12">
+      <c r="V6" s="63">
         <v>4140.8999999999996</v>
       </c>
-      <c r="W6" s="19">
+      <c r="W6" s="70">
         <v>3926.2</v>
       </c>
-      <c r="X6" s="16">
+      <c r="X6" s="32">
         <v>6372.1</v>
       </c>
-      <c r="Y6" s="17">
+      <c r="Y6" s="63">
         <v>6645.9</v>
       </c>
-      <c r="Z6" s="18">
+      <c r="Z6" s="69">
         <v>7025.3</v>
       </c>
-      <c r="AA6" s="12">
+      <c r="AA6" s="63">
         <v>7025.3</v>
       </c>
-      <c r="AB6" s="17">
+      <c r="AB6" s="63">
         <v>7025.4</v>
       </c>
-      <c r="AC6" s="17">
+      <c r="AC6" s="63">
         <v>7025.3</v>
       </c>
-      <c r="AD6" s="12">
+      <c r="AD6" s="63">
         <v>7025.3</v>
       </c>
-      <c r="AE6" s="19">
+      <c r="AE6" s="70">
         <v>7025.3</v>
       </c>
-      <c r="AF6" s="17">
+      <c r="AF6" s="63">
         <v>7116.4</v>
       </c>
-      <c r="AG6" s="17">
+      <c r="AG6" s="63">
         <v>122.7</v>
       </c>
-      <c r="AH6" s="17">
+      <c r="AH6" s="63">
         <v>285</v>
       </c>
-      <c r="AI6" s="17">
+      <c r="AI6" s="63">
         <v>601.6</v>
       </c>
-      <c r="AJ6" s="25">
+      <c r="AJ6" s="6">
         <v>979.7</v>
       </c>
-      <c r="AK6" s="25">
+      <c r="AK6" s="6">
         <v>1259</v>
       </c>
-      <c r="AL6" s="17">
+      <c r="AL6" s="63">
         <v>1646</v>
       </c>
-      <c r="AM6" s="12">
+      <c r="AM6" s="63">
         <v>1646.2</v>
       </c>
-      <c r="AN6" s="42">
+      <c r="AN6" s="63">
         <v>2025.6</v>
       </c>
-      <c r="AO6" s="12">
+      <c r="AO6" s="63">
         <v>2565.3000000000002</v>
       </c>
-      <c r="AP6" s="12">
+      <c r="AP6" s="63">
         <v>3095.5</v>
       </c>
-      <c r="AQ6" s="50">
+      <c r="AQ6" s="71">
         <v>3405.6</v>
       </c>
-      <c r="AR6" s="12">
+      <c r="AR6" s="63">
         <v>3499.1</v>
       </c>
-      <c r="AS6" s="12">
+      <c r="AS6" s="63">
         <v>122.8</v>
       </c>
-      <c r="AT6" s="12">
+      <c r="AT6" s="63">
         <v>288.2</v>
       </c>
-      <c r="AU6" s="51">
+      <c r="AU6" s="56">
         <v>611</v>
       </c>
-      <c r="AV6" s="52">
+      <c r="AV6" s="63">
         <v>997</v>
       </c>
-      <c r="AW6" s="52">
+      <c r="AW6" s="63">
         <v>1281.7</v>
       </c>
-      <c r="AX6" s="52">
+      <c r="AX6" s="63">
         <v>1676.5</v>
       </c>
-      <c r="AY6" s="52">
+      <c r="AY6" s="63">
         <v>2084.6</v>
       </c>
-      <c r="AZ6" s="42"/>
-      <c r="BA6" s="12"/>
+      <c r="AZ6" s="63">
+        <v>2475.6</v>
+      </c>
+      <c r="BA6" s="63"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="12">
+      <c r="B7" s="63">
         <v>279.5</v>
       </c>
-      <c r="C7" s="12">
+      <c r="C7" s="63">
         <v>404.7</v>
       </c>
-      <c r="D7" s="12">
+      <c r="D7" s="63">
         <v>493</v>
       </c>
-      <c r="E7" s="12">
+      <c r="E7" s="63">
         <v>592.70000000000005</v>
       </c>
-      <c r="F7" s="12">
+      <c r="F7" s="63">
         <v>659.9</v>
       </c>
-      <c r="G7" s="12">
+      <c r="G7" s="63">
         <v>739.5</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="63">
         <v>826.4</v>
       </c>
-      <c r="I7" s="12">
+      <c r="I7" s="63">
         <v>23.7</v>
       </c>
-      <c r="J7" s="12">
+      <c r="J7" s="63">
         <v>52.4</v>
       </c>
-      <c r="K7" s="12">
+      <c r="K7" s="63">
         <v>87.2</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="66">
         <v>137.6</v>
       </c>
-      <c r="M7" s="13">
+      <c r="M7" s="66">
         <v>231.1</v>
       </c>
-      <c r="N7" s="13">
+      <c r="N7" s="66">
         <v>283.39999999999998</v>
       </c>
-      <c r="O7" s="13">
+      <c r="O7" s="66">
         <v>409.1</v>
       </c>
-      <c r="P7" s="13">
+      <c r="P7" s="66">
         <v>498.4</v>
       </c>
-      <c r="Q7" s="13">
+      <c r="Q7" s="66">
         <v>599.1</v>
       </c>
-      <c r="R7" s="12">
+      <c r="R7" s="63">
         <v>666.7</v>
       </c>
-      <c r="S7" s="15">
+      <c r="S7" s="68">
         <v>748</v>
       </c>
-      <c r="T7" s="13">
+      <c r="T7" s="66">
         <v>837.1</v>
       </c>
-      <c r="U7" s="39">
+      <c r="U7" s="69">
         <v>27.2</v>
       </c>
-      <c r="V7" s="12">
+      <c r="V7" s="63">
         <v>13.3</v>
       </c>
-      <c r="W7" s="19">
+      <c r="W7" s="70">
         <v>104.3</v>
       </c>
-      <c r="X7" s="16">
+      <c r="X7" s="32">
         <v>165.4</v>
       </c>
-      <c r="Y7" s="17">
+      <c r="Y7" s="63">
         <v>264.10000000000002</v>
       </c>
-      <c r="Z7" s="18">
+      <c r="Z7" s="69">
         <v>334.3</v>
       </c>
-      <c r="AA7" s="12">
+      <c r="AA7" s="63">
         <v>434.6</v>
       </c>
-      <c r="AB7" s="17">
+      <c r="AB7" s="63">
         <v>434.6</v>
       </c>
-      <c r="AC7" s="17">
+      <c r="AC7" s="63">
         <v>434.6</v>
       </c>
-      <c r="AD7" s="12">
+      <c r="AD7" s="63">
         <v>434.6</v>
       </c>
-      <c r="AE7" s="19">
+      <c r="AE7" s="70">
         <v>434.6</v>
       </c>
-      <c r="AF7" s="17">
+      <c r="AF7" s="63">
         <v>527.9</v>
       </c>
-      <c r="AG7" s="17">
+      <c r="AG7" s="63">
         <v>27.2</v>
       </c>
-      <c r="AH7" s="17">
+      <c r="AH7" s="63">
         <v>58.8</v>
       </c>
-      <c r="AI7" s="17">
+      <c r="AI7" s="63">
         <v>100.4</v>
       </c>
-      <c r="AJ7" s="26">
+      <c r="AJ7" s="64">
         <v>154.4</v>
       </c>
-      <c r="AK7" s="30">
+      <c r="AK7" s="7">
         <v>253.1</v>
       </c>
-      <c r="AL7" s="17">
+      <c r="AL7" s="63">
         <v>322.39999999999998</v>
       </c>
-      <c r="AM7" s="12">
+      <c r="AM7" s="63">
         <v>432.7</v>
       </c>
-      <c r="AN7" s="42">
+      <c r="AN7" s="63">
         <v>432.7</v>
       </c>
-      <c r="AO7" s="12">
+      <c r="AO7" s="63">
         <v>442.7</v>
       </c>
-      <c r="AP7" s="12">
+      <c r="AP7" s="63">
         <v>464.3</v>
       </c>
-      <c r="AQ7" s="12">
+      <c r="AQ7" s="63">
         <v>478.7</v>
       </c>
-      <c r="AR7" s="12">
+      <c r="AR7" s="63">
         <v>571.29999999999995</v>
       </c>
-      <c r="AS7" s="12">
+      <c r="AS7" s="63">
         <v>22.3</v>
       </c>
-      <c r="AT7" s="12">
+      <c r="AT7" s="63">
         <v>56.5</v>
       </c>
-      <c r="AU7" s="52">
+      <c r="AU7" s="63">
         <v>100.5</v>
       </c>
-      <c r="AV7" s="52">
+      <c r="AV7" s="63">
         <v>153.9</v>
       </c>
-      <c r="AW7" s="52">
+      <c r="AW7" s="63">
         <v>233</v>
       </c>
-      <c r="AX7" s="52">
+      <c r="AX7" s="63">
         <v>303</v>
       </c>
-      <c r="AY7" s="52">
+      <c r="AY7" s="63">
         <v>398.9</v>
       </c>
-      <c r="AZ7" s="42"/>
-      <c r="BA7" s="12"/>
+      <c r="AZ7" s="63">
+        <v>448.4</v>
+      </c>
+      <c r="BA7" s="63"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B8" s="63">
         <v>18522.900000000001</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="63">
         <v>22583.5</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="63">
         <v>29534</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="63">
         <v>37140.800000000003</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="63">
         <v>40902.1</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="63">
         <v>44695.8</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="63">
         <v>48653.2</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="63">
         <v>1350.5</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="63">
         <v>3179.2</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="63">
         <v>6462.2</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="66">
         <v>10732.6</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="66">
         <v>14632.8</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="66">
         <v>19403.5</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O8" s="67">
         <v>23735.3</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="66">
         <v>31128.9</v>
       </c>
-      <c r="Q8" s="13">
+      <c r="Q8" s="66">
         <v>39220.699999999997</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="63">
         <v>43274.5</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S8" s="68">
         <v>47332.9</v>
       </c>
-      <c r="T8" s="13">
+      <c r="T8" s="66">
         <v>51622</v>
       </c>
-      <c r="U8" s="39">
+      <c r="U8" s="69">
         <v>1000.1</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V8" s="63">
         <v>1733.1</v>
       </c>
-      <c r="W8" s="19">
+      <c r="W8" s="70">
         <v>4625</v>
       </c>
-      <c r="X8" s="16">
+      <c r="X8" s="32">
         <v>7502.3</v>
       </c>
-      <c r="Y8" s="17">
+      <c r="Y8" s="63">
         <v>10808.4</v>
       </c>
-      <c r="Z8" s="18">
+      <c r="Z8" s="69">
         <v>15294</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA8" s="63">
         <v>18960.8</v>
       </c>
-      <c r="AB8" s="17">
+      <c r="AB8" s="63">
         <v>25213.9</v>
       </c>
-      <c r="AC8" s="17">
+      <c r="AC8" s="63">
         <v>31859.9</v>
       </c>
-      <c r="AD8" s="12">
+      <c r="AD8" s="63">
         <v>35380.800000000003</v>
       </c>
-      <c r="AE8" s="19">
+      <c r="AE8" s="70">
         <v>38809.300000000003</v>
       </c>
-      <c r="AF8" s="17">
+      <c r="AF8" s="63">
         <v>42812.6</v>
       </c>
-      <c r="AG8" s="17">
+      <c r="AG8" s="63">
         <v>1019.5</v>
       </c>
-      <c r="AH8" s="17">
+      <c r="AH8" s="63">
         <v>2413.6999999999998</v>
       </c>
-      <c r="AI8" s="17">
+      <c r="AI8" s="63">
         <v>4725.5</v>
       </c>
-      <c r="AJ8" s="26">
+      <c r="AJ8" s="64">
         <v>7671</v>
       </c>
-      <c r="AK8" s="30">
+      <c r="AK8" s="7">
         <v>11043.3</v>
       </c>
-      <c r="AL8" s="17">
+      <c r="AL8" s="63">
         <v>15588.3</v>
       </c>
-      <c r="AM8" s="12">
+      <c r="AM8" s="63">
         <v>19515.8</v>
       </c>
-      <c r="AN8" s="42">
+      <c r="AN8" s="63">
         <v>25954.799999999999</v>
       </c>
-      <c r="AO8" s="12">
+      <c r="AO8" s="63">
         <v>33066.1</v>
       </c>
-      <c r="AP8" s="12">
+      <c r="AP8" s="63">
         <v>36798.300000000003</v>
       </c>
-      <c r="AQ8" s="12">
+      <c r="AQ8" s="63">
         <v>40462.300000000003</v>
       </c>
-      <c r="AR8" s="12">
+      <c r="AR8" s="63">
         <v>44731.199999999997</v>
       </c>
-      <c r="AS8" s="12">
+      <c r="AS8" s="63">
         <v>1040</v>
       </c>
-      <c r="AT8" s="12">
+      <c r="AT8" s="63">
         <v>2479</v>
       </c>
-      <c r="AU8" s="52">
+      <c r="AU8" s="63">
         <v>4837</v>
       </c>
-      <c r="AV8" s="52">
+      <c r="AV8" s="63">
         <v>7845.5</v>
       </c>
-      <c r="AW8" s="52">
+      <c r="AW8" s="63">
         <v>11297.5</v>
       </c>
-      <c r="AX8" s="52">
+      <c r="AX8" s="63">
         <v>16096.6</v>
       </c>
-      <c r="AY8" s="52">
+      <c r="AY8" s="63">
         <v>20338.900000000001</v>
       </c>
-      <c r="AZ8" s="42"/>
-      <c r="BA8" s="12"/>
+      <c r="AZ8" s="63">
+        <v>27895.5</v>
+      </c>
+      <c r="BA8" s="63"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="12">
+      <c r="B9" s="63">
         <v>32473.200000000001</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="63">
         <v>46984.2</v>
       </c>
-      <c r="D9" s="12">
+      <c r="D9" s="63">
         <v>60295.1</v>
       </c>
-      <c r="E9" s="12">
+      <c r="E9" s="63">
         <v>68844.800000000003</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="63">
         <v>71680</v>
       </c>
-      <c r="G9" s="12">
+      <c r="G9" s="63">
         <v>75874.2</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="63">
         <v>78520</v>
       </c>
-      <c r="I9" s="12">
+      <c r="I9" s="63">
         <v>251.6</v>
       </c>
-      <c r="J9" s="12">
+      <c r="J9" s="63">
         <v>1192.4000000000001</v>
       </c>
-      <c r="K9" s="12">
+      <c r="K9" s="63">
         <v>5555.1</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="66">
         <v>13051.5</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="66">
         <v>19402.900000000001</v>
       </c>
-      <c r="N9" s="13">
+      <c r="N9" s="66">
         <v>33551.699999999997</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="67">
         <v>48643</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="66">
         <v>62486.3</v>
       </c>
-      <c r="Q9" s="13">
+      <c r="Q9" s="66">
         <v>71429.899999999994</v>
       </c>
-      <c r="R9" s="12">
+      <c r="R9" s="63">
         <v>74378.5</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S9" s="68">
         <v>78698.399999999994</v>
       </c>
-      <c r="T9" s="13">
+      <c r="T9" s="66">
         <v>81476.399999999994</v>
       </c>
-      <c r="U9" s="39">
+      <c r="U9" s="69">
         <v>562.29999999999995</v>
       </c>
-      <c r="V9" s="12">
+      <c r="V9" s="63">
         <v>979.5</v>
       </c>
-      <c r="W9" s="19">
+      <c r="W9" s="70">
         <v>2651.6</v>
       </c>
-      <c r="X9" s="16">
+      <c r="X9" s="32">
         <v>4295.5</v>
       </c>
-      <c r="Y9" s="17">
+      <c r="Y9" s="63">
         <v>6198.3</v>
       </c>
-      <c r="Z9" s="18">
+      <c r="Z9" s="69">
         <v>8800.1</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="63">
         <v>13859.5</v>
       </c>
-      <c r="AB9" s="17">
+      <c r="AB9" s="63">
         <v>18113.099999999999</v>
       </c>
-      <c r="AC9" s="17">
+      <c r="AC9" s="63">
         <v>21049.4</v>
       </c>
-      <c r="AD9" s="12">
+      <c r="AD9" s="63">
         <v>22075.4</v>
       </c>
-      <c r="AE9" s="19">
+      <c r="AE9" s="70">
         <v>22995.9</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AF9" s="63">
         <v>23647.8</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AG9" s="63">
         <v>573.6</v>
       </c>
-      <c r="AH9" s="17">
+      <c r="AH9" s="63">
         <v>1346.1</v>
       </c>
-      <c r="AI9" s="17">
+      <c r="AI9" s="63">
         <v>2707</v>
       </c>
-      <c r="AJ9" s="26">
+      <c r="AJ9" s="64">
         <v>4387</v>
       </c>
-      <c r="AK9" s="30">
+      <c r="AK9" s="7">
         <v>6352.5</v>
       </c>
-      <c r="AL9" s="17">
+      <c r="AL9" s="63">
         <v>9012.5</v>
       </c>
-      <c r="AM9" s="12">
+      <c r="AM9" s="63">
         <v>14174.5</v>
       </c>
-      <c r="AN9" s="42">
+      <c r="AN9" s="63">
         <v>18520.5</v>
       </c>
-      <c r="AO9" s="12">
+      <c r="AO9" s="63">
         <v>21506.5</v>
       </c>
-      <c r="AP9" s="12">
+      <c r="AP9" s="63">
         <v>22555.5</v>
       </c>
-      <c r="AQ9" s="12">
+      <c r="AQ9" s="63">
         <v>23497</v>
       </c>
-      <c r="AR9" s="12">
+      <c r="AR9" s="63">
         <v>24161</v>
       </c>
-      <c r="AS9" s="12">
+      <c r="AS9" s="63">
         <v>602.20000000000005</v>
       </c>
-      <c r="AT9" s="12">
+      <c r="AT9" s="63">
         <v>1396.1</v>
       </c>
-      <c r="AU9" s="52">
+      <c r="AU9" s="63">
         <v>2832.8</v>
       </c>
-      <c r="AV9" s="52">
+      <c r="AV9" s="63">
         <v>4596.8</v>
       </c>
-      <c r="AW9" s="52">
+      <c r="AW9" s="63">
         <v>6660.6</v>
       </c>
-      <c r="AX9" s="52">
+      <c r="AX9" s="63">
         <v>9402.7999999999993</v>
       </c>
-      <c r="AY9" s="52">
+      <c r="AY9" s="63">
         <v>14866.5</v>
       </c>
-      <c r="AZ9" s="42"/>
-      <c r="BA9" s="12"/>
+      <c r="AZ9" s="63">
+        <v>19499.3</v>
+      </c>
+      <c r="BA9" s="63"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="12">
+      <c r="B10" s="63">
         <v>43165.9</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="63">
         <v>55365.3</v>
       </c>
-      <c r="D10" s="12">
+      <c r="D10" s="63">
         <v>66993.5</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="63">
         <v>75876</v>
       </c>
-      <c r="F10" s="12">
+      <c r="F10" s="63">
         <v>85246.1</v>
       </c>
-      <c r="G10" s="12">
+      <c r="G10" s="63">
         <v>93635.4</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="63">
         <v>102188.2</v>
       </c>
-      <c r="I10" s="12">
+      <c r="I10" s="63">
         <v>4481.8</v>
       </c>
-      <c r="J10" s="12">
+      <c r="J10" s="63">
         <v>9473.7999999999993</v>
       </c>
-      <c r="K10" s="12">
+      <c r="K10" s="63">
         <v>15955.1</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="66">
         <v>23712.5</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="66">
         <v>33614.300000000003</v>
       </c>
-      <c r="N10" s="13">
+      <c r="N10" s="66">
         <v>45281.8</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="67">
         <v>57809.9</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="66">
         <v>69337.899999999994</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="Q10" s="66">
         <v>78299.7</v>
       </c>
-      <c r="R10" s="12">
+      <c r="R10" s="63">
         <v>87548.2</v>
       </c>
-      <c r="S10" s="15">
+      <c r="S10" s="68">
         <v>96010.2</v>
       </c>
-      <c r="T10" s="13">
+      <c r="T10" s="66">
         <v>104731.2</v>
       </c>
-      <c r="U10" s="39">
+      <c r="U10" s="69">
         <v>1144.3</v>
       </c>
-      <c r="V10" s="12">
+      <c r="V10" s="63">
         <v>1513.1</v>
       </c>
-      <c r="W10" s="19">
+      <c r="W10" s="70">
         <v>5392.4</v>
       </c>
-      <c r="X10" s="16">
+      <c r="X10" s="32">
         <v>8618.6</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y10" s="63">
         <v>12333.1</v>
       </c>
-      <c r="Z10" s="18">
+      <c r="Z10" s="69">
         <v>17339.7</v>
       </c>
-      <c r="AA10" s="12">
+      <c r="AA10" s="63">
         <v>18748.7</v>
       </c>
-      <c r="AB10" s="17">
+      <c r="AB10" s="63">
         <v>20032.7</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AC10" s="63">
         <v>21111.3</v>
       </c>
-      <c r="AD10" s="12">
+      <c r="AD10" s="63">
         <v>22235</v>
       </c>
-      <c r="AE10" s="19">
+      <c r="AE10" s="70">
         <v>23222.1</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF10" s="63">
         <v>24174.1</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AG10" s="63">
         <v>1173.3</v>
       </c>
-      <c r="AH10" s="17">
+      <c r="AH10" s="63">
         <v>2943.2</v>
       </c>
-      <c r="AI10" s="17">
+      <c r="AI10" s="63">
         <v>5517.2</v>
       </c>
-      <c r="AJ10" s="26">
+      <c r="AJ10" s="64">
         <v>8808.9</v>
       </c>
-      <c r="AK10" s="30">
+      <c r="AK10" s="7">
         <v>12710.4</v>
       </c>
-      <c r="AL10" s="17">
+      <c r="AL10" s="63">
         <v>17817.900000000001</v>
       </c>
-      <c r="AM10" s="12">
+      <c r="AM10" s="63">
         <v>19269.400000000001</v>
       </c>
-      <c r="AN10" s="42">
+      <c r="AN10" s="63">
         <v>20579.400000000001</v>
       </c>
-      <c r="AO10" s="12">
+      <c r="AO10" s="63">
         <v>21679.8</v>
       </c>
-      <c r="AP10" s="12">
+      <c r="AP10" s="63">
         <v>22826.1</v>
       </c>
-      <c r="AQ10" s="12">
+      <c r="AQ10" s="63">
         <v>23838</v>
       </c>
-      <c r="AR10" s="12">
+      <c r="AR10" s="63">
         <v>24809.8</v>
       </c>
-      <c r="AS10" s="12">
+      <c r="AS10" s="63">
         <v>1196.5</v>
       </c>
-      <c r="AT10" s="12">
+      <c r="AT10" s="63">
         <v>3002.2</v>
       </c>
-      <c r="AU10" s="52">
+      <c r="AU10" s="63">
         <v>5627.7</v>
       </c>
-      <c r="AV10" s="52">
+      <c r="AV10" s="63">
         <v>8984.6</v>
       </c>
-      <c r="AW10" s="52">
+      <c r="AW10" s="63">
         <v>12963.6</v>
       </c>
-      <c r="AX10" s="52">
+      <c r="AX10" s="63">
         <v>18300.099999999999</v>
       </c>
-      <c r="AY10" s="52">
+      <c r="AY10" s="63">
         <v>19780.599999999999</v>
       </c>
-      <c r="AZ10" s="42"/>
-      <c r="BA10" s="12"/>
+      <c r="AZ10" s="63">
+        <v>21155.7</v>
+      </c>
+      <c r="BA10" s="63"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B11" s="63">
         <v>31882.7</v>
       </c>
-      <c r="C11" s="12">
+      <c r="C11" s="63">
         <v>38674.199999999997</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="63">
         <v>44158.2</v>
       </c>
-      <c r="E11" s="12">
+      <c r="E11" s="63">
         <v>47365.7</v>
       </c>
-      <c r="F11" s="12">
+      <c r="F11" s="63">
         <v>52694.6</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G11" s="63">
         <v>57568.2</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H11" s="63">
         <v>61482</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="63">
         <v>3082.1</v>
       </c>
-      <c r="J11" s="12">
+      <c r="J11" s="63">
         <v>6985.1</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="63">
         <v>12047.9</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="66">
         <v>18354.2</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="66">
         <v>25717.5</v>
       </c>
-      <c r="N11" s="13">
+      <c r="N11" s="66">
         <v>32548.3</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="67">
         <v>39342</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="66">
         <v>45155.4</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="Q11" s="66">
         <v>49261.599999999999</v>
       </c>
-      <c r="R11" s="12">
+      <c r="R11" s="63">
         <v>54540.1</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S11" s="68">
         <v>59525.8</v>
       </c>
-      <c r="T11" s="13">
+      <c r="T11" s="66">
         <v>63326.5</v>
       </c>
-      <c r="U11" s="39">
+      <c r="U11" s="69">
         <v>1346.7</v>
       </c>
-      <c r="V11" s="12">
+      <c r="V11" s="63">
         <v>689.4</v>
       </c>
-      <c r="W11" s="19">
+      <c r="W11" s="70">
         <v>6119.1</v>
       </c>
-      <c r="X11" s="16">
+      <c r="X11" s="32">
         <v>9840.9</v>
       </c>
-      <c r="Y11" s="17">
+      <c r="Y11" s="63">
         <v>14115.5</v>
       </c>
-      <c r="Z11" s="18">
+      <c r="Z11" s="69">
         <v>19949</v>
       </c>
-      <c r="AA11" s="12">
+      <c r="AA11" s="63">
         <v>23113.5</v>
       </c>
-      <c r="AB11" s="17">
+      <c r="AB11" s="63">
         <v>25900.799999999999</v>
       </c>
-      <c r="AC11" s="17">
+      <c r="AC11" s="63">
         <v>27922.799999999999</v>
       </c>
-      <c r="AD11" s="12">
+      <c r="AD11" s="63">
         <v>31126.400000000001</v>
       </c>
-      <c r="AE11" s="19">
+      <c r="AE11" s="70">
         <v>33750.9</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AF11" s="63">
         <v>35748.400000000001</v>
       </c>
-      <c r="AG11" s="17">
+      <c r="AG11" s="63">
         <v>1375.3</v>
       </c>
-      <c r="AH11" s="17">
+      <c r="AH11" s="63">
         <v>3213.9</v>
       </c>
-      <c r="AI11" s="17">
+      <c r="AI11" s="63">
         <v>6132.7</v>
       </c>
-      <c r="AJ11" s="26">
+      <c r="AJ11" s="64">
         <v>9951.7000000000007</v>
       </c>
-      <c r="AK11" s="30">
+      <c r="AK11" s="7">
         <v>14325</v>
       </c>
-      <c r="AL11" s="17">
+      <c r="AL11" s="63">
         <v>20389.7</v>
       </c>
-      <c r="AM11" s="12">
+      <c r="AM11" s="63">
         <v>23613</v>
       </c>
-      <c r="AN11" s="42">
+      <c r="AN11" s="63">
         <v>26437.9</v>
       </c>
-      <c r="AO11" s="12">
+      <c r="AO11" s="63">
         <v>28538.400000000001</v>
       </c>
-      <c r="AP11" s="12">
+      <c r="AP11" s="63">
         <v>31631.5</v>
       </c>
-      <c r="AQ11" s="12">
+      <c r="AQ11" s="63">
         <v>34445.300000000003</v>
       </c>
-      <c r="AR11" s="12">
+      <c r="AR11" s="63">
         <v>36521.599999999999</v>
       </c>
-      <c r="AS11" s="12">
+      <c r="AS11" s="63">
         <v>1487.7</v>
       </c>
-      <c r="AT11" s="12">
+      <c r="AT11" s="63">
         <v>3440</v>
       </c>
-      <c r="AU11" s="52">
+      <c r="AU11" s="63">
         <v>6458.9</v>
       </c>
-      <c r="AV11" s="52">
+      <c r="AV11" s="63">
         <v>10392.4</v>
       </c>
-      <c r="AW11" s="52">
+      <c r="AW11" s="63">
         <v>14892.5</v>
       </c>
-      <c r="AX11" s="52">
+      <c r="AX11" s="63">
         <v>21120.1</v>
       </c>
-      <c r="AY11" s="52">
+      <c r="AY11" s="63">
         <v>24452.1</v>
       </c>
-      <c r="AZ11" s="42"/>
-      <c r="BA11" s="12"/>
+      <c r="AZ11" s="63">
+        <v>27362.1</v>
+      </c>
+      <c r="BA11" s="63"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="12">
+      <c r="B12" s="63">
         <v>20591.3</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="63">
         <v>25436.6</v>
       </c>
-      <c r="D12" s="12">
+      <c r="D12" s="63">
         <v>30349.1</v>
       </c>
-      <c r="E12" s="12">
+      <c r="E12" s="63">
         <v>35213.300000000003</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="63">
         <v>38129.9</v>
       </c>
-      <c r="G12" s="12">
+      <c r="G12" s="63">
         <v>42456.5</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="63">
         <v>45243.7</v>
       </c>
-      <c r="I12" s="12">
+      <c r="I12" s="63">
         <v>2520.4</v>
       </c>
-      <c r="J12" s="12">
+      <c r="J12" s="63">
         <v>4754.7</v>
       </c>
-      <c r="K12" s="12">
+      <c r="K12" s="63">
         <v>8348.9</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="66">
         <v>12307.9</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="66">
         <v>16187.4</v>
       </c>
-      <c r="N12" s="13">
+      <c r="N12" s="66">
         <v>22467.7</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O12" s="67">
         <v>28194.2</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="66">
         <v>33762.1</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="Q12" s="66">
         <v>39345.699999999997</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R12" s="63">
         <v>43031</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S12" s="68">
         <v>47382.6</v>
       </c>
-      <c r="T12" s="13">
+      <c r="T12" s="66">
         <v>50574.7</v>
       </c>
-      <c r="U12" s="39">
+      <c r="U12" s="69">
         <v>928.3</v>
       </c>
-      <c r="V12" s="12">
+      <c r="V12" s="63">
         <v>613.5</v>
       </c>
-      <c r="W12" s="19">
+      <c r="W12" s="70">
         <v>3580.4</v>
       </c>
-      <c r="X12" s="16">
+      <c r="X12" s="32">
         <v>5492.2</v>
       </c>
-      <c r="Y12" s="17">
+      <c r="Y12" s="63">
         <v>7700.3</v>
       </c>
-      <c r="Z12" s="18">
+      <c r="Z12" s="69">
         <v>10586.4</v>
       </c>
-      <c r="AA12" s="12">
+      <c r="AA12" s="63">
         <v>14836.8</v>
       </c>
-      <c r="AB12" s="17">
+      <c r="AB12" s="63">
         <v>18948.900000000001</v>
       </c>
-      <c r="AC12" s="17">
+      <c r="AC12" s="63">
         <v>22998</v>
       </c>
-      <c r="AD12" s="12">
+      <c r="AD12" s="63">
         <v>27044.799999999999</v>
       </c>
-      <c r="AE12" s="19">
+      <c r="AE12" s="70">
         <v>30311.1</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AF12" s="63">
         <v>32520.799999999999</v>
       </c>
-      <c r="AG12" s="17">
+      <c r="AG12" s="63">
         <v>932.9</v>
       </c>
-      <c r="AH12" s="17">
+      <c r="AH12" s="63">
         <v>1978.6</v>
       </c>
-      <c r="AI12" s="17">
+      <c r="AI12" s="63">
         <v>3639.7</v>
       </c>
-      <c r="AJ12" s="26">
+      <c r="AJ12" s="64">
         <v>5551.9</v>
       </c>
-      <c r="AK12" s="30">
+      <c r="AK12" s="7">
         <v>7761.5</v>
       </c>
-      <c r="AL12" s="17">
+      <c r="AL12" s="63">
         <v>11434.1</v>
       </c>
-      <c r="AM12" s="12">
+      <c r="AM12" s="63">
         <v>16606.400000000001</v>
       </c>
-      <c r="AN12" s="42">
+      <c r="AN12" s="63">
         <v>20710.8</v>
       </c>
-      <c r="AO12" s="12">
+      <c r="AO12" s="63">
         <v>25383.9</v>
       </c>
-      <c r="AP12" s="12">
+      <c r="AP12" s="63">
         <v>28649.200000000001</v>
       </c>
-      <c r="AQ12" s="12">
+      <c r="AQ12" s="63">
         <v>32491.200000000001</v>
       </c>
-      <c r="AR12" s="12">
+      <c r="AR12" s="63">
         <v>34736.5</v>
       </c>
-      <c r="AS12" s="12">
+      <c r="AS12" s="63">
         <v>1066.8</v>
       </c>
-      <c r="AT12" s="12">
+      <c r="AT12" s="63">
         <v>2247.1999999999998</v>
       </c>
-      <c r="AU12" s="52">
+      <c r="AU12" s="63">
         <v>4232.8</v>
       </c>
-      <c r="AV12" s="52">
+      <c r="AV12" s="63">
         <v>6357.3</v>
       </c>
-      <c r="AW12" s="52">
+      <c r="AW12" s="63">
         <v>8802.9</v>
       </c>
-      <c r="AX12" s="52">
+      <c r="AX12" s="63">
         <v>12710.7</v>
       </c>
-      <c r="AY12" s="52">
+      <c r="AY12" s="63">
         <v>18079.5</v>
       </c>
-      <c r="AZ12" s="42"/>
-      <c r="BA12" s="12"/>
+      <c r="AZ12" s="63">
+        <v>22588.2</v>
+      </c>
+      <c r="BA12" s="63"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="12" t="s">
-[...68 lines deleted...]
-      <c r="Y13" s="17">
+      <c r="B13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="I13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="J13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="K13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="M13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="N13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="O13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="P13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="R13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="S13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="T13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="U13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="V13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="W13" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="X13" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="63">
         <v>2552.1999999999998</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="Z13" s="69">
         <v>6016.7</v>
       </c>
-      <c r="AA13" s="12">
+      <c r="AA13" s="63">
         <v>6425.6</v>
       </c>
-      <c r="AB13" s="17">
+      <c r="AB13" s="63">
         <v>6798.9</v>
       </c>
-      <c r="AC13" s="17">
+      <c r="AC13" s="63">
         <v>6977.6</v>
       </c>
-      <c r="AD13" s="12">
+      <c r="AD13" s="63">
         <v>7178.1</v>
       </c>
-      <c r="AE13" s="19">
+      <c r="AE13" s="70">
         <v>7394.8</v>
       </c>
-      <c r="AF13" s="17">
+      <c r="AF13" s="63">
         <v>8088.2</v>
       </c>
-      <c r="AG13" s="17">
+      <c r="AG13" s="63">
         <v>721</v>
       </c>
-      <c r="AH13" s="17">
+      <c r="AH13" s="63">
         <v>1706</v>
       </c>
-      <c r="AI13" s="17">
+      <c r="AI13" s="63">
         <v>3370</v>
       </c>
-      <c r="AJ13" s="25">
+      <c r="AJ13" s="6">
         <v>5480</v>
       </c>
-      <c r="AK13" s="25">
+      <c r="AK13" s="6">
         <v>8032.8</v>
       </c>
-      <c r="AL13" s="17">
+      <c r="AL13" s="63">
         <v>12597.8</v>
       </c>
-      <c r="AM13" s="12">
+      <c r="AM13" s="63">
         <v>14207.8</v>
       </c>
-      <c r="AN13" s="42">
+      <c r="AN13" s="63">
         <v>15782.7</v>
       </c>
-      <c r="AO13" s="12">
+      <c r="AO13" s="63">
         <v>16961.599999999999</v>
       </c>
-      <c r="AP13" s="12">
+      <c r="AP13" s="63">
         <v>18073</v>
       </c>
-      <c r="AQ13" s="12">
+      <c r="AQ13" s="63">
         <v>19015.900000000001</v>
       </c>
-      <c r="AR13" s="12">
+      <c r="AR13" s="63">
         <v>19704.099999999999</v>
       </c>
-      <c r="AS13" s="12">
+      <c r="AS13" s="63">
         <v>723.5</v>
       </c>
-      <c r="AT13" s="12">
+      <c r="AT13" s="63">
         <v>1708.5</v>
       </c>
-      <c r="AU13" s="52">
+      <c r="AU13" s="63">
         <v>3372.5</v>
       </c>
-      <c r="AV13" s="52">
+      <c r="AV13" s="63">
         <v>5482.4</v>
       </c>
-      <c r="AW13" s="52">
+      <c r="AW13" s="63">
         <v>8122</v>
       </c>
-      <c r="AX13" s="52">
+      <c r="AX13" s="63">
         <v>12727.5</v>
       </c>
-      <c r="AY13" s="52">
+      <c r="AY13" s="63">
         <v>14369.8</v>
       </c>
-      <c r="AZ13" s="42"/>
-      <c r="BA13" s="12"/>
+      <c r="AZ13" s="63">
+        <v>15976.3</v>
+      </c>
+      <c r="BA13" s="63"/>
       <c r="BB13" s="8"/>
       <c r="BC13" s="8"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="12">
+      <c r="B14" s="63">
         <v>27795.200000000001</v>
       </c>
-      <c r="C14" s="12">
+      <c r="C14" s="63">
         <v>35085.199999999997</v>
       </c>
-      <c r="D14" s="12">
+      <c r="D14" s="63">
         <v>41275.199999999997</v>
       </c>
-      <c r="E14" s="12">
+      <c r="E14" s="63">
         <v>46764.2</v>
       </c>
-      <c r="F14" s="12">
+      <c r="F14" s="63">
         <v>51246.2</v>
       </c>
-      <c r="G14" s="12">
+      <c r="G14" s="63">
         <v>53966.2</v>
       </c>
-      <c r="H14" s="12">
+      <c r="H14" s="63">
         <v>54939.199999999997</v>
       </c>
-      <c r="I14" s="12">
+      <c r="I14" s="63">
         <v>1278</v>
       </c>
-      <c r="J14" s="12">
+      <c r="J14" s="63">
         <v>3397</v>
       </c>
-      <c r="K14" s="12">
+      <c r="K14" s="63">
         <v>6985</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="66">
         <v>12953</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="66">
         <v>19337</v>
       </c>
-      <c r="N14" s="13">
+      <c r="N14" s="66">
         <v>28042</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O14" s="67">
         <v>35334</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="66">
         <v>41754</v>
       </c>
-      <c r="Q14" s="13">
+      <c r="Q14" s="66">
         <v>47252</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R14" s="63">
         <v>51766</v>
       </c>
-      <c r="S14" s="15">
+      <c r="S14" s="68">
         <v>56280</v>
       </c>
-      <c r="T14" s="13">
+      <c r="T14" s="66">
         <v>57290</v>
       </c>
-      <c r="U14" s="39">
+      <c r="U14" s="69">
         <v>894</v>
       </c>
-      <c r="V14" s="12">
+      <c r="V14" s="63">
         <v>1196.9000000000001</v>
       </c>
-      <c r="W14" s="19">
+      <c r="W14" s="70">
         <v>4281.3</v>
       </c>
-      <c r="X14" s="16">
+      <c r="X14" s="32">
         <v>7018.1</v>
       </c>
-      <c r="Y14" s="17">
+      <c r="Y14" s="63">
         <v>10176</v>
       </c>
-      <c r="Z14" s="18">
+      <c r="Z14" s="69">
         <v>14455.7</v>
       </c>
-      <c r="AA14" s="12">
+      <c r="AA14" s="63">
         <v>20190.7</v>
       </c>
-      <c r="AB14" s="17">
+      <c r="AB14" s="63">
         <v>25285.7</v>
       </c>
-      <c r="AC14" s="17">
+      <c r="AC14" s="63">
         <v>29672.7</v>
       </c>
-      <c r="AD14" s="12">
+      <c r="AD14" s="63">
         <v>33213.1</v>
       </c>
-      <c r="AE14" s="19">
+      <c r="AE14" s="70">
         <v>36741.699999999997</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AF14" s="63">
         <v>37522.699999999997</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AG14" s="63">
         <v>894</v>
       </c>
-      <c r="AH14" s="17">
+      <c r="AH14" s="63">
         <v>2137</v>
       </c>
-      <c r="AI14" s="17">
+      <c r="AI14" s="63">
         <v>4342.8999999999996</v>
       </c>
-      <c r="AJ14" s="26">
+      <c r="AJ14" s="64">
         <v>7135.5</v>
       </c>
-      <c r="AK14" s="30">
+      <c r="AK14" s="7">
         <v>10356.6</v>
       </c>
-      <c r="AL14" s="17">
+      <c r="AL14" s="63">
         <v>14722.2</v>
       </c>
-      <c r="AM14" s="12">
+      <c r="AM14" s="63">
         <v>20562.2</v>
       </c>
-      <c r="AN14" s="42">
+      <c r="AN14" s="63">
         <v>25759.200000000001</v>
       </c>
-      <c r="AO14" s="12">
+      <c r="AO14" s="63">
         <v>30234.2</v>
       </c>
-      <c r="AP14" s="12">
+      <c r="AP14" s="63">
         <v>34765.300000000003</v>
       </c>
-      <c r="AQ14" s="12">
+      <c r="AQ14" s="63">
         <v>38340.300000000003</v>
       </c>
-      <c r="AR14" s="12">
+      <c r="AR14" s="63">
         <v>39129.4</v>
       </c>
-      <c r="AS14" s="12">
+      <c r="AS14" s="63">
         <v>911</v>
       </c>
-      <c r="AT14" s="12">
+      <c r="AT14" s="63">
         <v>2172</v>
       </c>
-      <c r="AU14" s="52">
+      <c r="AU14" s="63">
         <v>4392</v>
       </c>
-      <c r="AV14" s="52">
+      <c r="AV14" s="63">
         <v>7194</v>
       </c>
-      <c r="AW14" s="52">
+      <c r="AW14" s="63">
         <v>10416.1</v>
       </c>
-      <c r="AX14" s="52">
+      <c r="AX14" s="63">
         <v>14831.1</v>
       </c>
-      <c r="AY14" s="52">
+      <c r="AY14" s="63">
         <v>20963.099999999999</v>
       </c>
-      <c r="AZ14" s="42"/>
-      <c r="BA14" s="12"/>
+      <c r="AZ14" s="63">
+        <v>26623.7</v>
+      </c>
+      <c r="BA14" s="63"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="12">
+      <c r="B15" s="63">
         <v>26291.9</v>
       </c>
-      <c r="C15" s="12">
+      <c r="C15" s="63">
         <v>33055.699999999997</v>
       </c>
-      <c r="D15" s="12">
+      <c r="D15" s="63">
         <v>37540.6</v>
       </c>
-      <c r="E15" s="12">
+      <c r="E15" s="63">
         <v>43954.3</v>
       </c>
-      <c r="F15" s="12">
+      <c r="F15" s="63">
         <v>47846.6</v>
       </c>
-      <c r="G15" s="12">
+      <c r="G15" s="63">
         <v>50610.5</v>
       </c>
-      <c r="H15" s="12">
+      <c r="H15" s="63">
         <v>53670.5</v>
       </c>
-      <c r="I15" s="12">
+      <c r="I15" s="63">
         <v>2214.1</v>
       </c>
-      <c r="J15" s="12">
+      <c r="J15" s="63">
         <v>5197.1000000000004</v>
       </c>
-      <c r="K15" s="12">
+      <c r="K15" s="63">
         <v>8447.2000000000007</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="66">
         <v>12107.2</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="66">
         <v>16277</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="66">
         <v>26962</v>
       </c>
-      <c r="O15" s="14">
+      <c r="O15" s="67">
         <v>34067.199999999997</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="66">
         <v>38881.9</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="66">
         <v>45498.1</v>
       </c>
-      <c r="R15" s="12">
+      <c r="R15" s="63">
         <v>49635.8</v>
       </c>
-      <c r="S15" s="15">
+      <c r="S15" s="68">
         <v>52549.2</v>
       </c>
-      <c r="T15" s="13">
+      <c r="T15" s="66">
         <v>55413.1</v>
       </c>
-      <c r="U15" s="39">
+      <c r="U15" s="69">
         <v>1306.7</v>
       </c>
-      <c r="V15" s="12">
+      <c r="V15" s="63">
         <v>517.79999999999995</v>
       </c>
-      <c r="W15" s="19">
+      <c r="W15" s="70">
         <v>5686.3</v>
       </c>
-      <c r="X15" s="16">
+      <c r="X15" s="32">
         <v>8932.2000000000007</v>
       </c>
-      <c r="Y15" s="17">
+      <c r="Y15" s="63">
         <v>12589.7</v>
       </c>
-      <c r="Z15" s="18">
+      <c r="Z15" s="69">
         <v>17555.900000000001</v>
       </c>
-      <c r="AA15" s="12">
+      <c r="AA15" s="63">
         <v>20059.7</v>
       </c>
-      <c r="AB15" s="17">
+      <c r="AB15" s="63">
         <v>21830.400000000001</v>
       </c>
-      <c r="AC15" s="17">
+      <c r="AC15" s="63">
         <v>24121.8</v>
       </c>
-      <c r="AD15" s="12">
+      <c r="AD15" s="63">
         <v>25706.799999999999</v>
       </c>
-      <c r="AE15" s="19">
+      <c r="AE15" s="70">
         <v>26901.5</v>
       </c>
-      <c r="AF15" s="17">
+      <c r="AF15" s="63">
         <v>28108.5</v>
       </c>
-      <c r="AG15" s="17">
+      <c r="AG15" s="63">
         <v>1367.2</v>
       </c>
-      <c r="AH15" s="17">
+      <c r="AH15" s="63">
         <v>3008.4</v>
       </c>
-      <c r="AI15" s="17">
+      <c r="AI15" s="63">
         <v>5886.6</v>
       </c>
-      <c r="AJ15" s="26">
+      <c r="AJ15" s="64">
         <v>9269</v>
       </c>
-      <c r="AK15" s="30">
+      <c r="AK15" s="7">
         <v>13027.3</v>
       </c>
-      <c r="AL15" s="17">
+      <c r="AL15" s="63">
         <v>19090.8</v>
       </c>
-      <c r="AM15" s="12">
+      <c r="AM15" s="63">
         <v>21670.6</v>
       </c>
-      <c r="AN15" s="42">
+      <c r="AN15" s="63">
         <v>23506.5</v>
       </c>
-      <c r="AO15" s="12">
+      <c r="AO15" s="63">
         <v>25817.599999999999</v>
       </c>
-      <c r="AP15" s="12">
+      <c r="AP15" s="63">
         <v>27416.3</v>
       </c>
-      <c r="AQ15" s="12">
+      <c r="AQ15" s="63">
         <v>28642</v>
       </c>
-      <c r="AR15" s="12">
+      <c r="AR15" s="63">
         <v>29847.7</v>
       </c>
-      <c r="AS15" s="12">
+      <c r="AS15" s="63">
         <v>1313.5</v>
       </c>
-      <c r="AT15" s="12">
+      <c r="AT15" s="63">
         <v>2922.2</v>
       </c>
-      <c r="AU15" s="52">
+      <c r="AU15" s="63">
         <v>5697</v>
       </c>
-      <c r="AV15" s="52">
+      <c r="AV15" s="63">
         <v>9057</v>
       </c>
-      <c r="AW15" s="52">
+      <c r="AW15" s="63">
         <v>12917</v>
       </c>
-      <c r="AX15" s="52">
+      <c r="AX15" s="63">
         <v>19150.3</v>
       </c>
-      <c r="AY15" s="52">
+      <c r="AY15" s="63">
         <v>21746.6</v>
       </c>
-      <c r="AZ15" s="42"/>
-      <c r="BA15" s="12"/>
+      <c r="AZ15" s="63">
+        <v>23593.9</v>
+      </c>
+      <c r="BA15" s="63"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:56">
       <c r="A16" s="10" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="12" t="s">
-[...59 lines deleted...]
-      <c r="V16" s="12">
+      <c r="B16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="I16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="K16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="M16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="N16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="O16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="P16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="R16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="S16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="T16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="U16" s="63" t="s">
+        <v>1</v>
+      </c>
+      <c r="V16" s="63">
         <v>423</v>
       </c>
-      <c r="W16" s="19">
+      <c r="W16" s="70">
         <v>2266.4</v>
       </c>
-      <c r="X16" s="16">
+      <c r="X16" s="32">
         <v>4060.3</v>
       </c>
-      <c r="Y16" s="17">
+      <c r="Y16" s="63">
         <v>6126.6</v>
       </c>
-      <c r="Z16" s="18">
+      <c r="Z16" s="69">
         <v>8950.6</v>
       </c>
-      <c r="AA16" s="12">
+      <c r="AA16" s="63">
         <v>11360.9</v>
       </c>
-      <c r="AB16" s="17">
+      <c r="AB16" s="63">
         <v>14367.8</v>
       </c>
-      <c r="AC16" s="17">
+      <c r="AC16" s="63">
         <v>17591.2</v>
       </c>
-      <c r="AD16" s="12">
+      <c r="AD16" s="63">
         <v>20517.599999999999</v>
       </c>
-      <c r="AE16" s="19">
+      <c r="AE16" s="70">
         <v>22078.6</v>
       </c>
-      <c r="AF16" s="17">
+      <c r="AF16" s="63">
         <v>23800.2</v>
       </c>
-      <c r="AG16" s="17">
+      <c r="AG16" s="63">
         <v>592.20000000000005</v>
       </c>
-      <c r="AH16" s="17">
+      <c r="AH16" s="63">
         <v>1462.2</v>
       </c>
-      <c r="AI16" s="17">
+      <c r="AI16" s="63">
         <v>2923.3</v>
       </c>
-      <c r="AJ16" s="26">
+      <c r="AJ16" s="64">
         <v>4762.3</v>
       </c>
-      <c r="AK16" s="30">
+      <c r="AK16" s="7">
         <v>6876.6</v>
       </c>
-      <c r="AL16" s="17">
+      <c r="AL16" s="63">
         <v>9753.4</v>
       </c>
-      <c r="AM16" s="12">
+      <c r="AM16" s="63">
         <v>12217</v>
       </c>
-      <c r="AN16" s="42">
+      <c r="AN16" s="63">
         <v>15278.8</v>
       </c>
-      <c r="AO16" s="12">
+      <c r="AO16" s="63">
         <v>18521.3</v>
       </c>
-      <c r="AP16" s="12">
+      <c r="AP16" s="63">
         <v>21543.8</v>
       </c>
-      <c r="AQ16" s="12">
+      <c r="AQ16" s="63">
         <v>23145.4</v>
       </c>
-      <c r="AR16" s="12">
+      <c r="AR16" s="63">
         <v>24920.9</v>
       </c>
-      <c r="AS16" s="12">
+      <c r="AS16" s="63">
         <v>600.20000000000005</v>
       </c>
-      <c r="AT16" s="12">
+      <c r="AT16" s="63">
         <v>1487.9</v>
       </c>
-      <c r="AU16" s="52">
+      <c r="AU16" s="63">
         <v>2968.1</v>
       </c>
-      <c r="AV16" s="52">
+      <c r="AV16" s="63">
         <v>4819.6000000000004</v>
       </c>
-      <c r="AW16" s="52">
+      <c r="AW16" s="63">
         <v>6951.1</v>
       </c>
-      <c r="AX16" s="52">
+      <c r="AX16" s="63">
         <v>9870.6</v>
       </c>
-      <c r="AY16" s="52">
+      <c r="AY16" s="63">
         <v>12361.6</v>
       </c>
-      <c r="AZ16" s="42"/>
-      <c r="BA16" s="12"/>
+      <c r="AZ16" s="63">
+        <v>15475.6</v>
+      </c>
+      <c r="BA16" s="63"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="11" t="s">
         <v>31</v>
       </c>
-      <c r="B17" s="12">
+      <c r="B17" s="63">
         <v>45899.9</v>
       </c>
-      <c r="C17" s="12">
+      <c r="C17" s="63">
         <v>56288.800000000003</v>
       </c>
-      <c r="D17" s="12">
+      <c r="D17" s="63">
         <v>64809.3</v>
       </c>
-      <c r="E17" s="12">
+      <c r="E17" s="63">
         <v>73633.7</v>
       </c>
-      <c r="F17" s="12">
+      <c r="F17" s="63">
         <v>81692</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="63">
         <v>86196.4</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H17" s="63">
         <v>91223.6</v>
       </c>
-      <c r="I17" s="12">
+      <c r="I17" s="63">
         <v>3491.9</v>
       </c>
-      <c r="J17" s="12">
+      <c r="J17" s="63">
         <v>8691.6</v>
       </c>
-      <c r="K17" s="12">
+      <c r="K17" s="63">
         <v>15879.6</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="66">
         <v>22534.9</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="66">
         <v>33930</v>
       </c>
-      <c r="N17" s="13">
+      <c r="N17" s="66">
         <v>46703.4</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O17" s="67">
         <v>57121</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="66">
         <v>65660.3</v>
       </c>
-      <c r="Q17" s="13">
+      <c r="Q17" s="66">
         <v>74490.399999999994</v>
       </c>
-      <c r="R17" s="12">
+      <c r="R17" s="63">
         <v>82554.899999999994</v>
       </c>
-      <c r="S17" s="15">
+      <c r="S17" s="68">
         <v>87146.5</v>
       </c>
-      <c r="T17" s="13">
+      <c r="T17" s="66">
         <v>92283.1</v>
       </c>
-      <c r="U17" s="41">
+      <c r="U17" s="72">
         <v>1257.5</v>
       </c>
-      <c r="V17" s="12">
+      <c r="V17" s="63">
         <v>808.4</v>
       </c>
-      <c r="W17" s="19">
+      <c r="W17" s="70">
         <v>3622.5</v>
       </c>
-      <c r="X17" s="16">
+      <c r="X17" s="32">
         <v>5478.7</v>
       </c>
-      <c r="Y17" s="17">
+      <c r="Y17" s="63">
         <v>7619.8</v>
       </c>
-      <c r="Z17" s="18">
+      <c r="Z17" s="69">
         <v>10572.4</v>
       </c>
-      <c r="AA17" s="12">
+      <c r="AA17" s="63">
         <v>16102</v>
       </c>
-      <c r="AB17" s="17">
+      <c r="AB17" s="63">
         <v>19494.8</v>
       </c>
-      <c r="AC17" s="17">
+      <c r="AC17" s="63">
         <v>23552.9</v>
       </c>
-      <c r="AD17" s="12">
+      <c r="AD17" s="63">
         <v>27240.5</v>
       </c>
-      <c r="AE17" s="19">
+      <c r="AE17" s="70">
         <v>29474.3</v>
       </c>
-      <c r="AF17" s="17">
+      <c r="AF17" s="63">
         <v>31808.2</v>
       </c>
-      <c r="AG17" s="17">
+      <c r="AG17" s="63">
         <v>710.9</v>
       </c>
-      <c r="AH17" s="17">
+      <c r="AH17" s="63">
         <v>1595.1</v>
       </c>
-      <c r="AI17" s="17">
+      <c r="AI17" s="63">
         <v>3133.6</v>
       </c>
-      <c r="AJ17" s="27">
+      <c r="AJ17" s="8">
         <v>5033.6000000000004</v>
       </c>
-      <c r="AK17" s="27">
+      <c r="AK17" s="8">
         <v>7213.2</v>
       </c>
-      <c r="AL17" s="17">
+      <c r="AL17" s="63">
         <v>10225</v>
       </c>
-      <c r="AM17" s="12">
+      <c r="AM17" s="63">
         <v>16120</v>
       </c>
-      <c r="AN17" s="42">
+      <c r="AN17" s="63">
         <v>19521.5</v>
       </c>
-      <c r="AO17" s="12">
+      <c r="AO17" s="63">
         <v>23697</v>
       </c>
-      <c r="AP17" s="12">
+      <c r="AP17" s="63">
         <v>27397</v>
       </c>
-      <c r="AQ17" s="12">
+      <c r="AQ17" s="63">
         <v>29741</v>
       </c>
-      <c r="AR17" s="12">
+      <c r="AR17" s="63">
         <v>32095.5</v>
       </c>
-      <c r="AS17" s="12">
+      <c r="AS17" s="63">
         <v>723</v>
       </c>
-      <c r="AT17" s="12">
+      <c r="AT17" s="63">
         <v>1622</v>
       </c>
-      <c r="AU17" s="52">
+      <c r="AU17" s="63">
         <v>3190.5</v>
       </c>
-      <c r="AV17" s="52">
+      <c r="AV17" s="63">
         <v>5153</v>
       </c>
-      <c r="AW17" s="52">
+      <c r="AW17" s="63">
         <v>7343</v>
       </c>
-      <c r="AX17" s="52">
+      <c r="AX17" s="63">
         <v>10616</v>
       </c>
-      <c r="AY17" s="52">
+      <c r="AY17" s="63">
         <v>16566</v>
       </c>
-      <c r="AZ17" s="42"/>
-      <c r="BA17" s="12"/>
+      <c r="AZ17" s="63">
+        <v>20064</v>
+      </c>
+      <c r="BA17" s="63"/>
       <c r="BB17" s="8"/>
       <c r="BC17" s="8"/>
       <c r="BD17" s="8"/>
     </row>
     <row r="18" spans="1:56">
-      <c r="AH18" s="22"/>
-[...9 lines deleted...]
-      <c r="AX18" s="47"/>
+      <c r="AH18" s="12"/>
+      <c r="AJ18" s="13"/>
+      <c r="AL18" s="12"/>
+      <c r="AM18" s="12"/>
+      <c r="AN18" s="12"/>
+      <c r="AO18" s="12"/>
+      <c r="AP18" s="12"/>
+      <c r="AT18" s="12"/>
+      <c r="AV18" s="12"/>
+      <c r="AW18" s="12"/>
+      <c r="AX18" s="12"/>
     </row>
     <row r="19" spans="1:56">
-      <c r="AP19" s="49"/>
-      <c r="AQ19" s="48"/>
+      <c r="AP19" s="14"/>
+      <c r="AQ19" s="73"/>
     </row>
     <row r="20" spans="1:56">
-      <c r="AP20" s="49"/>
-      <c r="AQ20" s="48"/>
+      <c r="AP20" s="14"/>
+      <c r="AQ20" s="73"/>
     </row>
     <row r="21" spans="1:56">
-      <c r="AP21" s="49"/>
-      <c r="AQ21" s="48"/>
+      <c r="AP21" s="14"/>
+      <c r="AQ21" s="73"/>
     </row>
     <row r="22" spans="1:56">
-      <c r="AP22" s="49"/>
-      <c r="AQ22" s="48"/>
+      <c r="AP22" s="14"/>
+      <c r="AQ22" s="73"/>
     </row>
     <row r="23" spans="1:56">
-      <c r="AP23" s="49"/>
-      <c r="AQ23" s="48"/>
+      <c r="AP23" s="14"/>
+      <c r="AQ23" s="73"/>
     </row>
     <row r="24" spans="1:56">
-      <c r="AP24" s="49"/>
-      <c r="AQ24" s="48"/>
+      <c r="AP24" s="14"/>
+      <c r="AQ24" s="73"/>
     </row>
     <row r="25" spans="1:56">
-      <c r="AP25" s="49"/>
-      <c r="AQ25" s="48"/>
+      <c r="AP25" s="14"/>
+      <c r="AQ25" s="73"/>
     </row>
     <row r="26" spans="1:56">
-      <c r="AP26" s="49"/>
-      <c r="AQ26" s="48"/>
+      <c r="AP26" s="14"/>
+      <c r="AQ26" s="73"/>
     </row>
     <row r="27" spans="1:56">
-      <c r="AP27" s="49"/>
-      <c r="AQ27" s="48"/>
+      <c r="AP27" s="14"/>
+      <c r="AQ27" s="73"/>
     </row>
     <row r="28" spans="1:56">
-      <c r="AP28" s="49"/>
-      <c r="AQ28" s="48"/>
+      <c r="AP28" s="14"/>
+      <c r="AQ28" s="73"/>
     </row>
     <row r="29" spans="1:56">
-      <c r="AP29" s="49"/>
-      <c r="AQ29" s="48"/>
+      <c r="AP29" s="14"/>
+      <c r="AQ29" s="73"/>
     </row>
     <row r="30" spans="1:56">
-      <c r="AP30" s="49"/>
-      <c r="AQ30" s="48"/>
+      <c r="AP30" s="14"/>
+      <c r="AQ30" s="73"/>
     </row>
     <row r="31" spans="1:56">
-      <c r="AP31" s="49"/>
-      <c r="AQ31" s="48"/>
+      <c r="AP31" s="14"/>
+      <c r="AQ31" s="73"/>
     </row>
     <row r="32" spans="1:56">
-      <c r="AP32" s="49"/>
-      <c r="AQ32" s="49"/>
+      <c r="AP32" s="14"/>
+      <c r="AQ32" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS3:BD3"/>
     <mergeCell ref="A1:BD1"/>
     <mergeCell ref="AG3:AR3"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:T3"/>
     <mergeCell ref="U3:AF3"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.46" bottom="0.59055118110236227" header="0.36" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>сүт</vt:lpstr>
       <vt:lpstr>сүт!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>