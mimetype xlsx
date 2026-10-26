--- v5 (2026-09-16)
+++ v6 (2026-10-26)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Ет" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AL12" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="76">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
@@ -210,107 +210,107 @@
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Келесі жаңарту күні:</t>
   </si>
   <si>
     <t>Жауапты құрылымдық бөлімше</t>
   </si>
   <si>
     <t>Ауыл шаруашылығы және санақ статистика бөлімі</t>
   </si>
   <si>
     <t>Жауапты орындаушы</t>
   </si>
   <si>
-    <t>Исатаева Алия Касеновна</t>
-[...1 lines deleted...]
-  <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>+7 7222 52 47 05</t>
   </si>
   <si>
     <t>Электрондық почта</t>
-  </si>
-[...1 lines deleted...]
-    <t>e-mail: al.isataeva@aspire.gov.kz</t>
   </si>
   <si>
     <t>мың тонна</t>
   </si>
   <si>
     <t>Барлық түрдегі ет өндірісі-бұл есепті кезеңдегі тірі салмақтағы мал мен құс етінің жалпы көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы бойынша статистикалық көрсеткіштерді қалыптастыру әдістемесіне сәйкес қалыптастырылады.
 </t>
   </si>
   <si>
     <t>Жалпы мемлекеттік статистикалық байқаулар «Мал шаруашылығының жай-күйі туралы есеп» (24-сх нысаны, кезеңділігі – жыл сайын) және «Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру» (А-008 нысаны, кезеңділігі – тоқсан сайын).</t>
   </si>
   <si>
     <t>2022 жылдан</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/91/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/abay/spreadsheets/?industry=4488&amp;year=2026&amp;name=10647&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Сулейменова Алмагуль Сайрангазыевна</t>
+  </si>
+  <si>
+    <t>e-mail: alm.suleimenova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="25">
+  <fonts count="26">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -418,66 +418,71 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -562,82 +567,120 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -683,90 +726,63 @@
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
@@ -774,69 +790,106 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1109,501 +1162,501 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/abay/spreadsheets/?industry=4488&amp;year=2026&amp;name=10647&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A40" sqref="A40"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="78" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="56"/>
+    <col min="1" max="1" width="42.28515625" style="68" customWidth="1"/>
+    <col min="2" max="2" width="120.7109375" style="68" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="55"/>
-[...3 lines deleted...]
-      <c r="A2" s="57" t="s">
+      <c r="A1" s="46"/>
+      <c r="B1" s="46"/>
+    </row>
+    <row r="2" spans="1:13" s="50" customFormat="1">
+      <c r="A2" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="58">
+      <c r="B2" s="49">
         <v>14340104</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="59" customFormat="1">
-      <c r="A3" s="57" t="s">
+    <row r="3" spans="1:13" s="50" customFormat="1">
+      <c r="A3" s="48" t="s">
         <v>41</v>
       </c>
-      <c r="B3" s="60" t="s">
+      <c r="B3" s="51" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="59" customFormat="1">
-      <c r="A4" s="57" t="s">
+    <row r="4" spans="1:13" s="50" customFormat="1">
+      <c r="A4" s="48" t="s">
         <v>42</v>
       </c>
-      <c r="B4" s="61" t="s">
+      <c r="B4" s="52" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="50" customFormat="1">
+      <c r="A5" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="51" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="50" customFormat="1">
+      <c r="A6" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="51" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="50" customFormat="1">
+      <c r="A7" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="51" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="50" customFormat="1">
+      <c r="A8" s="48" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="51" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="50" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="54" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="59" customFormat="1">
-[...11 lines deleted...]
-      <c r="B6" s="60" t="s">
+    <row r="10" spans="1:13" s="50" customFormat="1" ht="38.25">
+      <c r="A10" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="54" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="50" customFormat="1">
+      <c r="A11" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="M11" s="57"/>
+    </row>
+    <row r="12" spans="1:13" s="50" customFormat="1">
+      <c r="A12" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="M12" s="57"/>
+    </row>
+    <row r="13" spans="1:13" s="50" customFormat="1">
+      <c r="A13" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="60" t="s">
         <v>70</v>
       </c>
-    </row>
-[...45 lines deleted...]
-      <c r="B12" s="67" t="s">
+      <c r="M13" s="57"/>
+    </row>
+    <row r="14" spans="1:13" s="50" customFormat="1">
+      <c r="A14" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="60" t="s">
         <v>71</v>
       </c>
-      <c r="M12" s="66"/>
-[...5 lines deleted...]
-      <c r="B13" s="69" t="s">
+      <c r="M14" s="57"/>
+    </row>
+    <row r="15" spans="1:13" s="50" customFormat="1">
+      <c r="A15" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="60" t="s">
         <v>72</v>
       </c>
-      <c r="M13" s="66"/>
-[...14 lines deleted...]
-      <c r="B15" s="69" t="s">
+      <c r="M15" s="57"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="61">
+        <v>46309</v>
+      </c>
+      <c r="M16" s="62"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="48" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="61">
+        <v>46340</v>
+      </c>
+      <c r="M17" s="63"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="64" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="62"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="75" t="s">
         <v>74</v>
       </c>
-      <c r="M15" s="66"/>
-[...32 lines deleted...]
-      <c r="B19" s="74" t="s">
+      <c r="M19" s="63"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="48" t="s">
         <v>61</v>
       </c>
-      <c r="M19" s="72"/>
-[...2 lines deleted...]
-      <c r="A20" s="57" t="s">
+      <c r="B20" s="65" t="s">
         <v>62</v>
       </c>
-      <c r="B20" s="75" t="s">
+      <c r="M20" s="62"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="M20" s="71"/>
-[...8 lines deleted...]
-      <c r="M21" s="72"/>
+      <c r="B21" s="76" t="s">
+        <v>75</v>
+      </c>
+      <c r="M21" s="63"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="76"/>
-      <c r="B22" s="77"/>
+      <c r="A22" s="66"/>
+      <c r="B22" s="67"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="72"/>
+      <c r="M23" s="63"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="71"/>
+      <c r="M24" s="62"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="72"/>
+      <c r="M25" s="63"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="71"/>
+      <c r="M26" s="62"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B13" r:id="rId1"/>
     <hyperlink ref="B14" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B12" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B6:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="95.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="6" spans="2:2">
-      <c r="B6" s="41" t="s">
+      <c r="B6" s="39" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="2:2">
-      <c r="B7" s="41" t="s">
+      <c r="B7" s="39" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="2:2">
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="39" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="2:2">
-      <c r="B9" s="41" t="s">
+      <c r="B9" s="39" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="2:2">
-      <c r="B10" s="41" t="s">
+      <c r="B10" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="2:2">
-      <c r="B11" s="42"/>
+      <c r="B11" s="40"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
-      <c r="B12" s="43" t="s">
+      <c r="B12" s="41" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="13" spans="2:2">
-      <c r="B13" s="42"/>
+      <c r="B13" s="40"/>
     </row>
     <row r="14" spans="2:2">
-      <c r="B14" s="42"/>
+      <c r="B14" s="40"/>
     </row>
     <row r="15" spans="2:2">
-      <c r="B15" s="44"/>
+      <c r="B15" s="42"/>
     </row>
     <row r="16" spans="2:2">
-      <c r="B16" s="44"/>
+      <c r="B16" s="42"/>
     </row>
     <row r="17" spans="2:2">
-      <c r="B17" s="44"/>
+      <c r="B17" s="42"/>
     </row>
     <row r="18" spans="2:2">
-      <c r="B18" s="45" t="s">
-        <v>75</v>
+      <c r="B18" s="43" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD18"/>
   <sheetViews>
-    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" sqref="A1:BD1"/>
+    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AE1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="A43" sqref="A43:A46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="7" width="8.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="8" style="5" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8" style="5" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="5" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="5" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="5"/>
     <col min="18" max="19" width="8.42578125" style="5" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="5"/>
     <col min="21" max="21" width="7" style="5" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="5" customWidth="1"/>
     <col min="23" max="24" width="8.140625" style="5" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="5" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="5" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="33" customHeight="1" thickBot="1">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="81" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="52"/>
-[...53 lines deleted...]
-      <c r="BD1" s="52"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+      <c r="N1" s="81"/>
+      <c r="O1" s="81"/>
+      <c r="P1" s="81"/>
+      <c r="Q1" s="81"/>
+      <c r="R1" s="81"/>
+      <c r="S1" s="81"/>
+      <c r="T1" s="81"/>
+      <c r="U1" s="81"/>
+      <c r="V1" s="81"/>
+      <c r="W1" s="81"/>
+      <c r="X1" s="81"/>
+      <c r="Y1" s="81"/>
+      <c r="Z1" s="81"/>
+      <c r="AA1" s="81"/>
+      <c r="AB1" s="81"/>
+      <c r="AC1" s="81"/>
+      <c r="AD1" s="81"/>
+      <c r="AE1" s="81"/>
+      <c r="AF1" s="81"/>
+      <c r="AG1" s="81"/>
+      <c r="AH1" s="81"/>
+      <c r="AI1" s="81"/>
+      <c r="AJ1" s="81"/>
+      <c r="AK1" s="81"/>
+      <c r="AL1" s="81"/>
+      <c r="AM1" s="81"/>
+      <c r="AN1" s="81"/>
+      <c r="AO1" s="81"/>
+      <c r="AP1" s="81"/>
+      <c r="AQ1" s="81"/>
+      <c r="AR1" s="81"/>
+      <c r="AS1" s="81"/>
+      <c r="AT1" s="81"/>
+      <c r="AU1" s="81"/>
+      <c r="AV1" s="81"/>
+      <c r="AW1" s="81"/>
+      <c r="AX1" s="81"/>
+      <c r="AY1" s="81"/>
+      <c r="AZ1" s="81"/>
+      <c r="BA1" s="81"/>
+      <c r="BB1" s="81"/>
+      <c r="BC1" s="81"/>
+      <c r="BD1" s="81"/>
     </row>
     <row r="2" spans="1:56" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A2" s="53" t="s">
+      <c r="A2" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="49" t="s">
+      <c r="B2" s="78" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="49"/>
-[...5 lines deleted...]
-      <c r="I2" s="48" t="s">
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="77" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="49"/>
-[...10 lines deleted...]
-      <c r="U2" s="48" t="s">
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="80"/>
+      <c r="U2" s="77" t="s">
         <v>17</v>
       </c>
-      <c r="V2" s="49"/>
-[...10 lines deleted...]
-      <c r="AG2" s="48" t="s">
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="80"/>
+      <c r="AG2" s="77" t="s">
         <v>31</v>
       </c>
-      <c r="AH2" s="49"/>
-[...10 lines deleted...]
-      <c r="AS2" s="48" t="s">
+      <c r="AH2" s="78"/>
+      <c r="AI2" s="78"/>
+      <c r="AJ2" s="78"/>
+      <c r="AK2" s="78"/>
+      <c r="AL2" s="78"/>
+      <c r="AM2" s="78"/>
+      <c r="AN2" s="78"/>
+      <c r="AO2" s="78"/>
+      <c r="AP2" s="78"/>
+      <c r="AQ2" s="78"/>
+      <c r="AR2" s="80"/>
+      <c r="AS2" s="77" t="s">
         <v>32</v>
       </c>
-      <c r="AT2" s="49"/>
-[...9 lines deleted...]
-      <c r="BD2" s="51"/>
+      <c r="AT2" s="78"/>
+      <c r="AU2" s="78"/>
+      <c r="AV2" s="78"/>
+      <c r="AW2" s="78"/>
+      <c r="AX2" s="78"/>
+      <c r="AY2" s="79"/>
+      <c r="AZ2" s="78"/>
+      <c r="BA2" s="78"/>
+      <c r="BB2" s="78"/>
+      <c r="BC2" s="78"/>
+      <c r="BD2" s="80"/>
     </row>
     <row r="3" spans="1:56" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A3" s="54"/>
+      <c r="A3" s="83"/>
       <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -1710,68 +1763,68 @@
       </c>
       <c r="AR3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AS3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AT3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AU3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AV3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AW3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AX3" s="38" t="s">
         <v>8</v>
       </c>
       <c r="AY3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="AZ3" s="39" t="s">
+      <c r="AZ3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="BA3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BB3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="BC3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="BD3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:56" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="20">
         <v>69973.67</v>
       </c>
       <c r="C4" s="20">
         <v>82910.460000000006</v>
       </c>
       <c r="D4" s="20">
         <v>96906.11</v>
       </c>
       <c r="E4" s="20">
         <v>114338.81</v>
       </c>
       <c r="F4" s="20">
         <v>126917.79</v>
       </c>
       <c r="G4" s="20">
         <v>145137.54999999999</v>
       </c>
       <c r="H4" s="21">
         <v>181941.72</v>
       </c>
       <c r="I4" s="24">
         <v>7220.75</v>
@@ -1880,60 +1933,62 @@
       </c>
       <c r="AR4" s="21">
         <v>159972.51999999999</v>
       </c>
       <c r="AS4" s="21">
         <v>6135.43</v>
       </c>
       <c r="AT4" s="21">
         <v>13854.2</v>
       </c>
       <c r="AU4" s="36">
         <v>22819.599999999999</v>
       </c>
       <c r="AV4" s="36">
         <v>32365.82</v>
       </c>
       <c r="AW4" s="36">
         <v>43291.14</v>
       </c>
       <c r="AX4" s="36">
         <v>63532.77</v>
       </c>
       <c r="AY4" s="36">
         <v>75758.899999999994</v>
       </c>
-      <c r="AZ4" s="40">
+      <c r="AZ4" s="73">
         <v>90482.46</v>
       </c>
-      <c r="BA4" s="7"/>
-      <c r="BB4" s="7"/>
+      <c r="BA4" s="74">
+        <v>107566.9</v>
+      </c>
+      <c r="BB4" s="70"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:56" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="47" t="s">
+      <c r="A5" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="10">
         <v>13389.76</v>
       </c>
       <c r="C5" s="10">
         <v>15981.47</v>
       </c>
       <c r="D5" s="10">
         <v>18831.849999999999</v>
       </c>
       <c r="E5" s="10">
         <v>21170.400000000001</v>
       </c>
       <c r="F5" s="10">
         <v>23629.97</v>
       </c>
       <c r="G5" s="10">
         <v>26425.56</v>
       </c>
       <c r="H5" s="11">
         <v>33363.72</v>
       </c>
       <c r="I5" s="28">
         <v>2036.3</v>
@@ -2042,60 +2097,62 @@
       </c>
       <c r="AR5" s="11">
         <v>11611.9</v>
       </c>
       <c r="AS5" s="11">
         <v>1087</v>
       </c>
       <c r="AT5" s="11">
         <v>2129.6</v>
       </c>
       <c r="AU5" s="37">
         <v>3215.9</v>
       </c>
       <c r="AV5" s="37">
         <v>4241.7</v>
       </c>
       <c r="AW5" s="37">
         <v>5265.7</v>
       </c>
       <c r="AX5" s="37">
         <v>6366.21</v>
       </c>
       <c r="AY5" s="37">
         <v>7278.5</v>
       </c>
-      <c r="AZ5" s="40">
+      <c r="AZ5" s="69">
         <v>8262.41</v>
       </c>
-      <c r="BA5" s="4"/>
-      <c r="BB5" s="4"/>
+      <c r="BA5" s="72">
+        <v>9250.1</v>
+      </c>
+      <c r="BB5" s="71"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:56">
-      <c r="A6" s="47" t="s">
+      <c r="A6" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="10">
         <v>63.1</v>
       </c>
       <c r="C6" s="10">
         <v>75.900000000000006</v>
       </c>
       <c r="D6" s="10">
         <v>84.4</v>
       </c>
       <c r="E6" s="10">
         <v>92.2</v>
       </c>
       <c r="F6" s="10">
         <v>95.7</v>
       </c>
       <c r="G6" s="10">
         <v>120.7</v>
       </c>
       <c r="H6" s="11">
         <v>166</v>
       </c>
       <c r="I6" s="28">
         <v>6.1</v>
@@ -2204,60 +2261,62 @@
       </c>
       <c r="AR6" s="11">
         <v>151.19999999999999</v>
       </c>
       <c r="AS6" s="11">
         <v>0.9</v>
       </c>
       <c r="AT6" s="11">
         <v>12.8</v>
       </c>
       <c r="AU6" s="37">
         <v>26.4</v>
       </c>
       <c r="AV6" s="37">
         <v>40.6</v>
       </c>
       <c r="AW6" s="37">
         <v>47.7</v>
       </c>
       <c r="AX6" s="37">
         <v>60.8</v>
       </c>
       <c r="AY6" s="37">
         <v>68.099999999999994</v>
       </c>
-      <c r="AZ6" s="40">
+      <c r="AZ6" s="69">
         <v>74.2</v>
       </c>
-      <c r="BA6" s="4"/>
-      <c r="BB6" s="4"/>
+      <c r="BA6" s="72">
+        <v>80</v>
+      </c>
+      <c r="BB6" s="71"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:56">
-      <c r="A7" s="47" t="s">
+      <c r="A7" s="45" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="10">
         <v>10721.78</v>
       </c>
       <c r="C7" s="10">
         <v>15131.88</v>
       </c>
       <c r="D7" s="10">
         <v>19991.48</v>
       </c>
       <c r="E7" s="10">
         <v>27735.08</v>
       </c>
       <c r="F7" s="10">
         <v>29646.38</v>
       </c>
       <c r="G7" s="10">
         <v>31908.68</v>
       </c>
       <c r="H7" s="11">
         <v>33234.589999999997</v>
       </c>
       <c r="I7" s="28">
         <v>798.8</v>
@@ -2366,60 +2425,62 @@
       </c>
       <c r="AR7" s="11">
         <v>34755.01</v>
       </c>
       <c r="AS7" s="11">
         <v>701.54</v>
       </c>
       <c r="AT7" s="11">
         <v>1795.43</v>
       </c>
       <c r="AU7" s="37">
         <v>3043.34</v>
       </c>
       <c r="AV7" s="37">
         <v>4589.96</v>
       </c>
       <c r="AW7" s="37">
         <v>6757.67</v>
       </c>
       <c r="AX7" s="37">
         <v>11266.48</v>
       </c>
       <c r="AY7" s="37">
         <v>16006</v>
       </c>
-      <c r="AZ7" s="40">
+      <c r="AZ7" s="69">
         <v>23159.87</v>
       </c>
-      <c r="BA7" s="4"/>
-      <c r="BB7" s="4"/>
+      <c r="BA7" s="72">
+        <v>30954.54</v>
+      </c>
+      <c r="BB7" s="71"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:56">
-      <c r="A8" s="47" t="s">
+      <c r="A8" s="45" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="10">
         <v>5181.49</v>
       </c>
       <c r="C8" s="10">
         <v>5678.59</v>
       </c>
       <c r="D8" s="10">
         <v>6383.99</v>
       </c>
       <c r="E8" s="10">
         <v>7797.49</v>
       </c>
       <c r="F8" s="10">
         <v>9140.99</v>
       </c>
       <c r="G8" s="10">
         <v>10822.59</v>
       </c>
       <c r="H8" s="11">
         <v>13358.64</v>
       </c>
       <c r="I8" s="28">
         <v>495.7</v>
@@ -2528,60 +2589,62 @@
       </c>
       <c r="AR8" s="11">
         <v>11376.47</v>
       </c>
       <c r="AS8" s="11">
         <v>494.39</v>
       </c>
       <c r="AT8" s="11">
         <v>1017.79</v>
       </c>
       <c r="AU8" s="37">
         <v>1828.79</v>
       </c>
       <c r="AV8" s="37">
         <v>2649.89</v>
       </c>
       <c r="AW8" s="37">
         <v>3545.29</v>
       </c>
       <c r="AX8" s="37">
         <v>5910.39</v>
       </c>
       <c r="AY8" s="37">
         <v>6326.89</v>
       </c>
-      <c r="AZ8" s="40">
+      <c r="AZ8" s="69">
         <v>6951.99</v>
       </c>
-      <c r="BA8" s="4"/>
-      <c r="BB8" s="4"/>
+      <c r="BA8" s="72">
+        <v>7968.61</v>
+      </c>
+      <c r="BB8" s="71"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:56">
-      <c r="A9" s="47" t="s">
+      <c r="A9" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="10">
         <v>12695.9</v>
       </c>
       <c r="C9" s="10">
         <v>13842.9</v>
       </c>
       <c r="D9" s="10">
         <v>15448.1</v>
       </c>
       <c r="E9" s="10">
         <v>17122.400000000001</v>
       </c>
       <c r="F9" s="10">
         <v>19113.2</v>
       </c>
       <c r="G9" s="10">
         <v>21652</v>
       </c>
       <c r="H9" s="11">
         <v>26942.2</v>
       </c>
       <c r="I9" s="28">
         <v>1297</v>
@@ -2690,60 +2753,62 @@
       </c>
       <c r="AR9" s="11">
         <v>17673.099999999999</v>
       </c>
       <c r="AS9" s="11">
         <v>652.70000000000005</v>
       </c>
       <c r="AT9" s="11">
         <v>1594.2</v>
       </c>
       <c r="AU9" s="37">
         <v>3081.4</v>
       </c>
       <c r="AV9" s="37">
         <v>4555.5</v>
       </c>
       <c r="AW9" s="37">
         <v>5981.2</v>
       </c>
       <c r="AX9" s="37">
         <v>9180.1</v>
       </c>
       <c r="AY9" s="37">
         <v>9854.5</v>
       </c>
-      <c r="AZ9" s="40">
+      <c r="AZ9" s="69">
         <v>10721.6</v>
       </c>
-      <c r="BA9" s="4"/>
-      <c r="BB9" s="4"/>
+      <c r="BA9" s="72">
+        <v>11767.3</v>
+      </c>
+      <c r="BB9" s="71"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:56">
-      <c r="A10" s="47" t="s">
+      <c r="A10" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="10">
         <v>3206.69</v>
       </c>
       <c r="C10" s="10">
         <v>3539.69</v>
       </c>
       <c r="D10" s="10">
         <v>3888.31</v>
       </c>
       <c r="E10" s="10">
         <v>4461.21</v>
       </c>
       <c r="F10" s="10">
         <v>5205.6099999999997</v>
       </c>
       <c r="G10" s="10">
         <v>5730.73</v>
       </c>
       <c r="H10" s="11">
         <v>8681.23</v>
       </c>
       <c r="I10" s="28">
         <v>297.89999999999998</v>
@@ -2852,60 +2917,62 @@
       </c>
       <c r="AR10" s="11">
         <v>8170.05</v>
       </c>
       <c r="AS10" s="11">
         <v>327.27</v>
       </c>
       <c r="AT10" s="11">
         <v>669.07</v>
       </c>
       <c r="AU10" s="37">
         <v>1149.47</v>
       </c>
       <c r="AV10" s="37">
         <v>1625.07</v>
       </c>
       <c r="AW10" s="37">
         <v>2079.65</v>
       </c>
       <c r="AX10" s="37">
         <v>3018.95</v>
       </c>
       <c r="AY10" s="37">
         <v>3427.65</v>
       </c>
-      <c r="AZ10" s="40">
+      <c r="AZ10" s="69">
         <v>3788.94</v>
       </c>
-      <c r="BA10" s="4"/>
-      <c r="BB10" s="4"/>
+      <c r="BA10" s="72">
+        <v>4125.3999999999996</v>
+      </c>
+      <c r="BB10" s="71"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:56">
-      <c r="A11" s="47" t="s">
+      <c r="A11" s="45" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="10">
         <v>3573.13</v>
       </c>
       <c r="C11" s="10">
         <v>4762.34</v>
       </c>
       <c r="D11" s="10">
         <v>4875.54</v>
       </c>
       <c r="E11" s="10">
         <v>5342.44</v>
       </c>
       <c r="F11" s="10">
         <v>5806.55</v>
       </c>
       <c r="G11" s="10">
         <v>6506.95</v>
       </c>
       <c r="H11" s="11">
         <v>7332.26</v>
       </c>
       <c r="I11" s="28">
         <v>423.05</v>
@@ -3014,60 +3081,62 @@
       </c>
       <c r="AR11" s="11">
         <v>4501.91</v>
       </c>
       <c r="AS11" s="11">
         <v>208.9</v>
       </c>
       <c r="AT11" s="11">
         <v>575.30999999999995</v>
       </c>
       <c r="AU11" s="37">
         <v>914.01</v>
       </c>
       <c r="AV11" s="37">
         <v>1234.3699999999999</v>
       </c>
       <c r="AW11" s="37">
         <v>1675.63</v>
       </c>
       <c r="AX11" s="37">
         <v>2337.71</v>
       </c>
       <c r="AY11" s="37">
         <v>2476.8000000000002</v>
       </c>
-      <c r="AZ11" s="40">
+      <c r="AZ11" s="69">
         <v>2758.71</v>
       </c>
-      <c r="BA11" s="4"/>
-      <c r="BB11" s="4"/>
+      <c r="BA11" s="72">
+        <v>3042.47</v>
+      </c>
+      <c r="BB11" s="71"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:56">
-      <c r="A12" s="47" t="s">
+      <c r="A12" s="45" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G12" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H12" s="23" t="s">
         <v>2</v>
       </c>
       <c r="I12" s="22" t="s">
         <v>2</v>
@@ -3177,60 +3246,62 @@
       </c>
       <c r="AR12" s="11">
         <v>25094.16</v>
       </c>
       <c r="AS12" s="11">
         <v>1307.33</v>
       </c>
       <c r="AT12" s="11">
         <v>2696.38</v>
       </c>
       <c r="AU12" s="37">
         <v>4195.46</v>
       </c>
       <c r="AV12" s="37">
         <v>5807.5</v>
       </c>
       <c r="AW12" s="37">
         <v>7724.68</v>
       </c>
       <c r="AX12" s="37">
         <v>9946.6</v>
       </c>
       <c r="AY12" s="37">
         <v>11546</v>
       </c>
-      <c r="AZ12" s="40">
+      <c r="AZ12" s="69">
         <v>13160.2</v>
       </c>
-      <c r="BA12" s="4"/>
-      <c r="BB12" s="4"/>
+      <c r="BA12" s="72">
+        <v>14626.8</v>
+      </c>
+      <c r="BB12" s="71"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:56">
-      <c r="A13" s="47" t="s">
+      <c r="A13" s="45" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="10">
         <v>6537.51</v>
       </c>
       <c r="C13" s="10">
         <v>7652.93</v>
       </c>
       <c r="D13" s="10">
         <v>9225.23</v>
       </c>
       <c r="E13" s="10">
         <v>11068.93</v>
       </c>
       <c r="F13" s="10">
         <v>13044.55</v>
       </c>
       <c r="G13" s="10">
         <v>16103.99</v>
       </c>
       <c r="H13" s="11">
         <v>21436.11</v>
       </c>
       <c r="I13" s="28">
         <v>846.8</v>
@@ -3339,60 +3410,62 @@
       </c>
       <c r="AR13" s="11">
         <v>18002.09</v>
       </c>
       <c r="AS13" s="11">
         <v>470.7</v>
       </c>
       <c r="AT13" s="11">
         <v>1243.99</v>
       </c>
       <c r="AU13" s="37">
         <v>2069.5</v>
       </c>
       <c r="AV13" s="37">
         <v>2986.3</v>
       </c>
       <c r="AW13" s="37">
         <v>3809.52</v>
       </c>
       <c r="AX13" s="37">
         <v>5485.68</v>
       </c>
       <c r="AY13" s="37">
         <v>6513.45</v>
       </c>
-      <c r="AZ13" s="40">
+      <c r="AZ13" s="69">
         <v>7842.62</v>
       </c>
-      <c r="BA13" s="4"/>
-      <c r="BB13" s="4"/>
+      <c r="BA13" s="72">
+        <v>10511.23</v>
+      </c>
+      <c r="BB13" s="71"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
-      <c r="A14" s="47" t="s">
+      <c r="A14" s="45" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="10">
         <v>4063.72</v>
       </c>
       <c r="C14" s="10">
         <v>4825.87</v>
       </c>
       <c r="D14" s="10">
         <v>5823.31</v>
       </c>
       <c r="E14" s="10">
         <v>5890.86</v>
       </c>
       <c r="F14" s="10">
         <v>6309.54</v>
       </c>
       <c r="G14" s="10">
         <v>7927.86</v>
       </c>
       <c r="H14" s="11">
         <v>11438.88</v>
       </c>
       <c r="I14" s="28">
         <v>233.81</v>
@@ -3501,60 +3574,62 @@
       </c>
       <c r="AR14" s="11">
         <v>9110.94</v>
       </c>
       <c r="AS14" s="11">
         <v>193.36</v>
       </c>
       <c r="AT14" s="11">
         <v>526.33000000000004</v>
       </c>
       <c r="AU14" s="37">
         <v>757.95</v>
       </c>
       <c r="AV14" s="37">
         <v>1075.28</v>
       </c>
       <c r="AW14" s="37">
         <v>1489.7</v>
       </c>
       <c r="AX14" s="37">
         <v>2396.9299999999998</v>
       </c>
       <c r="AY14" s="37">
         <v>3802.37</v>
       </c>
-      <c r="AZ14" s="40">
+      <c r="AZ14" s="69">
         <v>4522.82</v>
       </c>
-      <c r="BA14" s="4"/>
-      <c r="BB14" s="4"/>
+      <c r="BA14" s="72">
+        <v>4751.7</v>
+      </c>
+      <c r="BB14" s="71"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="8"/>
     </row>
     <row r="15" spans="1:56">
-      <c r="A15" s="47" t="s">
+      <c r="A15" s="45" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G15" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H15" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I15" s="10" t="s">
         <v>2</v>
@@ -3663,60 +3738,62 @@
       </c>
       <c r="AR15" s="11">
         <v>10709.7</v>
       </c>
       <c r="AS15" s="11">
         <v>364.2</v>
       </c>
       <c r="AT15" s="11">
         <v>810.2</v>
       </c>
       <c r="AU15" s="37">
         <v>1338.3</v>
       </c>
       <c r="AV15" s="37">
         <v>1871</v>
       </c>
       <c r="AW15" s="37">
         <v>2619.8000000000002</v>
       </c>
       <c r="AX15" s="37">
         <v>4021.9</v>
       </c>
       <c r="AY15" s="37">
         <v>4549.3999999999996</v>
       </c>
-      <c r="AZ15" s="40">
+      <c r="AZ15" s="69">
         <v>4928.7</v>
       </c>
-      <c r="BA15" s="4"/>
-      <c r="BB15" s="4"/>
+      <c r="BA15" s="72">
+        <v>5554.4</v>
+      </c>
+      <c r="BB15" s="71"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:56" ht="13.5" customHeight="1">
-      <c r="A16" s="47" t="s">
+      <c r="A16" s="45" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="10">
         <v>10540.8</v>
       </c>
       <c r="C16" s="10">
         <v>11418.9</v>
       </c>
       <c r="D16" s="10">
         <v>12354</v>
       </c>
       <c r="E16" s="10">
         <v>13657.7</v>
       </c>
       <c r="F16" s="10">
         <v>14925.7</v>
       </c>
       <c r="G16" s="10">
         <v>17938.400000000001</v>
       </c>
       <c r="H16" s="11">
         <v>25988.3</v>
       </c>
       <c r="I16" s="28">
         <v>785.4</v>
@@ -3825,71 +3902,74 @@
       </c>
       <c r="AR16" s="11">
         <v>8816</v>
       </c>
       <c r="AS16" s="11">
         <v>327.10000000000002</v>
       </c>
       <c r="AT16" s="11">
         <v>783.2</v>
       </c>
       <c r="AU16" s="37">
         <v>1199.0999999999999</v>
       </c>
       <c r="AV16" s="37">
         <v>1688.6</v>
       </c>
       <c r="AW16" s="37">
         <v>2294.6</v>
       </c>
       <c r="AX16" s="37">
         <v>3541</v>
       </c>
       <c r="AY16" s="37">
         <v>3909.2</v>
       </c>
-      <c r="AZ16" s="40">
+      <c r="AZ16" s="69">
         <v>4310.8</v>
       </c>
-      <c r="BA16" s="4"/>
-      <c r="BB16" s="4"/>
+      <c r="BA16" s="72">
+        <v>4934.3</v>
+      </c>
+      <c r="BB16" s="71"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="8"/>
     </row>
-    <row r="17" spans="31:50">
+    <row r="17" spans="31:53">
       <c r="AG17" s="13"/>
       <c r="AH17" s="13"/>
       <c r="AI17" s="13"/>
       <c r="AJ17" s="15"/>
       <c r="AM17" s="13"/>
       <c r="AN17" s="13"/>
       <c r="AO17" s="13"/>
       <c r="AP17" s="13"/>
       <c r="AS17" s="13"/>
       <c r="AX17" s="13"/>
-    </row>
-    <row r="18" spans="31:50">
+      <c r="BA17" s="13"/>
+    </row>
+    <row r="18" spans="31:53">
       <c r="AE18" s="13"/>
       <c r="AT18" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="A1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>