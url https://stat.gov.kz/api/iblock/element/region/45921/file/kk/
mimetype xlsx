--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -473,73 +473,73 @@
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -811,210 +811,210 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW35" sqref="AW35"/>
+      <selection pane="topRight" activeCell="AZ28" sqref="AZ27:AZ28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="7" width="8.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="8" style="5" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8" style="5" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="5" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="5" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="5"/>
     <col min="18" max="19" width="8.42578125" style="5" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="5"/>
     <col min="21" max="21" width="7" style="5" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="5" customWidth="1"/>
     <col min="23" max="24" width="8.140625" style="5" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="5" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="5" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="33" customHeight="1" thickBot="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="42"/>
-[...53 lines deleted...]
-      <c r="BD1" s="42"/>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+      <c r="O1" s="44"/>
+      <c r="P1" s="44"/>
+      <c r="Q1" s="44"/>
+      <c r="R1" s="44"/>
+      <c r="S1" s="44"/>
+      <c r="T1" s="44"/>
+      <c r="U1" s="44"/>
+      <c r="V1" s="44"/>
+      <c r="W1" s="44"/>
+      <c r="X1" s="44"/>
+      <c r="Y1" s="44"/>
+      <c r="Z1" s="44"/>
+      <c r="AA1" s="44"/>
+      <c r="AB1" s="44"/>
+      <c r="AC1" s="44"/>
+      <c r="AD1" s="44"/>
+      <c r="AE1" s="44"/>
+      <c r="AF1" s="44"/>
+      <c r="AG1" s="44"/>
+      <c r="AH1" s="44"/>
+      <c r="AI1" s="44"/>
+      <c r="AJ1" s="44"/>
+      <c r="AK1" s="44"/>
+      <c r="AL1" s="44"/>
+      <c r="AM1" s="44"/>
+      <c r="AN1" s="44"/>
+      <c r="AO1" s="44"/>
+      <c r="AP1" s="44"/>
+      <c r="AQ1" s="44"/>
+      <c r="AR1" s="44"/>
+      <c r="AS1" s="44"/>
+      <c r="AT1" s="44"/>
+      <c r="AU1" s="44"/>
+      <c r="AV1" s="44"/>
+      <c r="AW1" s="44"/>
+      <c r="AX1" s="44"/>
+      <c r="AY1" s="44"/>
+      <c r="AZ1" s="44"/>
+      <c r="BA1" s="44"/>
+      <c r="BB1" s="44"/>
+      <c r="BC1" s="44"/>
+      <c r="BD1" s="44"/>
     </row>
     <row r="2" spans="1:56" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A2" s="43" t="s">
+      <c r="A2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="40" t="s">
+      <c r="B2" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="40"/>
-[...5 lines deleted...]
-      <c r="I2" s="39" t="s">
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="40"/>
-[...10 lines deleted...]
-      <c r="U2" s="39" t="s">
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="43"/>
+      <c r="U2" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="V2" s="40"/>
-[...10 lines deleted...]
-      <c r="AG2" s="39" t="s">
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
+      <c r="Z2" s="42"/>
+      <c r="AA2" s="42"/>
+      <c r="AB2" s="42"/>
+      <c r="AC2" s="42"/>
+      <c r="AD2" s="42"/>
+      <c r="AE2" s="42"/>
+      <c r="AF2" s="43"/>
+      <c r="AG2" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="AH2" s="40"/>
-[...10 lines deleted...]
-      <c r="AS2" s="39" t="s">
+      <c r="AH2" s="42"/>
+      <c r="AI2" s="42"/>
+      <c r="AJ2" s="42"/>
+      <c r="AK2" s="42"/>
+      <c r="AL2" s="42"/>
+      <c r="AM2" s="42"/>
+      <c r="AN2" s="42"/>
+      <c r="AO2" s="42"/>
+      <c r="AP2" s="42"/>
+      <c r="AQ2" s="42"/>
+      <c r="AR2" s="43"/>
+      <c r="AS2" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="AT2" s="40"/>
-[...9 lines deleted...]
-      <c r="BD2" s="41"/>
+      <c r="AT2" s="42"/>
+      <c r="AU2" s="42"/>
+      <c r="AV2" s="42"/>
+      <c r="AW2" s="42"/>
+      <c r="AX2" s="42"/>
+      <c r="AY2" s="42"/>
+      <c r="AZ2" s="42"/>
+      <c r="BA2" s="42"/>
+      <c r="BB2" s="42"/>
+      <c r="BC2" s="42"/>
+      <c r="BD2" s="43"/>
     </row>
     <row r="3" spans="1:56" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A3" s="44"/>
+      <c r="A3" s="46"/>
       <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -1276,54 +1276,56 @@
       </c>
       <c r="AM4" s="24">
         <v>71920.899999999994</v>
       </c>
       <c r="AN4" s="38">
         <v>84915.7</v>
       </c>
       <c r="AO4" s="24">
         <v>100973.3</v>
       </c>
       <c r="AP4" s="24">
         <v>112464.63</v>
       </c>
       <c r="AQ4" s="24">
         <v>126001.4</v>
       </c>
       <c r="AR4" s="24">
         <v>159972.51999999999</v>
       </c>
       <c r="AS4" s="24">
         <v>6135.43</v>
       </c>
       <c r="AT4" s="24">
         <v>13854.2</v>
       </c>
-      <c r="AU4" s="45">
+      <c r="AU4" s="39">
         <v>22819.599999999999</v>
       </c>
-      <c r="AV4" s="19"/>
+      <c r="AV4" s="39">
+        <v>32365.82</v>
+      </c>
       <c r="AW4" s="21"/>
       <c r="AX4" s="17"/>
       <c r="AY4" s="24"/>
       <c r="AZ4" s="38"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:56" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13">
         <v>13389.76</v>
       </c>
       <c r="C5" s="13">
         <v>15981.47</v>
       </c>
       <c r="D5" s="13">
         <v>18831.849999999999</v>
       </c>
       <c r="E5" s="13">
         <v>21170.400000000001</v>
       </c>
@@ -1428,54 +1430,56 @@
       </c>
       <c r="AM5" s="14">
         <v>6423</v>
       </c>
       <c r="AN5" s="37">
         <v>7359.4</v>
       </c>
       <c r="AO5" s="14">
         <v>8138.7</v>
       </c>
       <c r="AP5" s="14">
         <v>9203.1</v>
       </c>
       <c r="AQ5" s="14">
         <v>10171.5</v>
       </c>
       <c r="AR5" s="14">
         <v>11611.9</v>
       </c>
       <c r="AS5" s="14">
         <v>1087</v>
       </c>
       <c r="AT5" s="14">
         <v>2129.6</v>
       </c>
-      <c r="AU5" s="46">
+      <c r="AU5" s="40">
         <v>3215.9</v>
       </c>
-      <c r="AV5" s="20"/>
+      <c r="AV5" s="40">
+        <v>4241.7</v>
+      </c>
       <c r="AW5" s="20"/>
       <c r="AX5" s="15"/>
       <c r="AY5" s="14"/>
       <c r="AZ5" s="37"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="13">
         <v>63.1</v>
       </c>
       <c r="C6" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="D6" s="13">
         <v>84.4</v>
       </c>
       <c r="E6" s="13">
         <v>92.2</v>
       </c>
@@ -1580,54 +1584,56 @@
       </c>
       <c r="AM6" s="14">
         <v>65.099999999999994</v>
       </c>
       <c r="AN6" s="37">
         <v>71.900000000000006</v>
       </c>
       <c r="AO6" s="14">
         <v>78.599999999999994</v>
       </c>
       <c r="AP6" s="14">
         <v>80.7</v>
       </c>
       <c r="AQ6" s="14">
         <v>91</v>
       </c>
       <c r="AR6" s="14">
         <v>151.19999999999999</v>
       </c>
       <c r="AS6" s="14">
         <v>0.9</v>
       </c>
       <c r="AT6" s="14">
         <v>12.8</v>
       </c>
-      <c r="AU6" s="46">
+      <c r="AU6" s="40">
         <v>26.4</v>
       </c>
-      <c r="AV6" s="19"/>
+      <c r="AV6" s="40">
+        <v>40.6</v>
+      </c>
       <c r="AW6" s="22"/>
       <c r="AX6" s="15"/>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="37"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>10721.78</v>
       </c>
       <c r="C7" s="13">
         <v>15131.88</v>
       </c>
       <c r="D7" s="13">
         <v>19991.48</v>
       </c>
       <c r="E7" s="13">
         <v>27735.08</v>
       </c>
@@ -1732,54 +1738,56 @@
       </c>
       <c r="AM7" s="14">
         <v>15493.55</v>
       </c>
       <c r="AN7" s="37">
         <v>21419.9</v>
       </c>
       <c r="AO7" s="14">
         <v>28911.200000000001</v>
       </c>
       <c r="AP7" s="14">
         <v>31457.07</v>
       </c>
       <c r="AQ7" s="14">
         <v>33249.03</v>
       </c>
       <c r="AR7" s="14">
         <v>34755.01</v>
       </c>
       <c r="AS7" s="14">
         <v>701.54</v>
       </c>
       <c r="AT7" s="14">
         <v>1795.43</v>
       </c>
-      <c r="AU7" s="46">
+      <c r="AU7" s="40">
         <v>3043.34</v>
       </c>
-      <c r="AV7" s="19"/>
+      <c r="AV7" s="40">
+        <v>4589.96</v>
+      </c>
       <c r="AW7" s="22"/>
       <c r="AX7" s="15"/>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="37"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13">
         <v>5181.49</v>
       </c>
       <c r="C8" s="13">
         <v>5678.59</v>
       </c>
       <c r="D8" s="13">
         <v>6383.99</v>
       </c>
       <c r="E8" s="13">
         <v>7797.49</v>
       </c>
@@ -1884,54 +1892,56 @@
       </c>
       <c r="AM8" s="14">
         <v>5970.95</v>
       </c>
       <c r="AN8" s="37">
         <v>6478.3</v>
       </c>
       <c r="AO8" s="14">
         <v>7389.1</v>
       </c>
       <c r="AP8" s="14">
         <v>8227.5499999999993</v>
       </c>
       <c r="AQ8" s="14">
         <v>9269.4500000000007</v>
       </c>
       <c r="AR8" s="14">
         <v>11376.47</v>
       </c>
       <c r="AS8" s="14">
         <v>494.39</v>
       </c>
       <c r="AT8" s="14">
         <v>1017.79</v>
       </c>
-      <c r="AU8" s="46">
+      <c r="AU8" s="40">
         <v>1828.79</v>
       </c>
-      <c r="AV8" s="19"/>
+      <c r="AV8" s="40">
+        <v>2649.89</v>
+      </c>
       <c r="AW8" s="22"/>
       <c r="AX8" s="15"/>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="37"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="13">
         <v>12695.9</v>
       </c>
       <c r="C9" s="13">
         <v>13842.9</v>
       </c>
       <c r="D9" s="13">
         <v>15448.1</v>
       </c>
       <c r="E9" s="13">
         <v>17122.400000000001</v>
       </c>
@@ -2036,54 +2046,56 @@
       </c>
       <c r="AM9" s="14">
         <v>9654</v>
       </c>
       <c r="AN9" s="37">
         <v>10467</v>
       </c>
       <c r="AO9" s="14">
         <v>11491.8</v>
       </c>
       <c r="AP9" s="14">
         <v>12732.3</v>
       </c>
       <c r="AQ9" s="14">
         <v>14361.4</v>
       </c>
       <c r="AR9" s="14">
         <v>17673.099999999999</v>
       </c>
       <c r="AS9" s="14">
         <v>652.70000000000005</v>
       </c>
       <c r="AT9" s="14">
         <v>1594.2</v>
       </c>
-      <c r="AU9" s="46">
+      <c r="AU9" s="40">
         <v>3081.4</v>
       </c>
-      <c r="AV9" s="19"/>
+      <c r="AV9" s="40">
+        <v>4555.5</v>
+      </c>
       <c r="AW9" s="22"/>
       <c r="AX9" s="15"/>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="37"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="13">
         <v>3206.69</v>
       </c>
       <c r="C10" s="13">
         <v>3539.69</v>
       </c>
       <c r="D10" s="13">
         <v>3888.31</v>
       </c>
       <c r="E10" s="13">
         <v>4461.21</v>
       </c>
@@ -2188,54 +2200,56 @@
       </c>
       <c r="AM10" s="14">
         <v>3346.7</v>
       </c>
       <c r="AN10" s="37">
         <v>3710.7</v>
       </c>
       <c r="AO10" s="14">
         <v>4032.4</v>
       </c>
       <c r="AP10" s="14">
         <v>4511.33</v>
       </c>
       <c r="AQ10" s="14">
         <v>4948.16</v>
       </c>
       <c r="AR10" s="14">
         <v>8170.05</v>
       </c>
       <c r="AS10" s="14">
         <v>327.27</v>
       </c>
       <c r="AT10" s="14">
         <v>669.07</v>
       </c>
-      <c r="AU10" s="46">
+      <c r="AU10" s="40">
         <v>1149.47</v>
       </c>
-      <c r="AV10" s="19"/>
+      <c r="AV10" s="40">
+        <v>1625.07</v>
+      </c>
       <c r="AW10" s="22"/>
       <c r="AX10" s="15"/>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="37"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="13">
         <v>3573.13</v>
       </c>
       <c r="C11" s="13">
         <v>4762.34</v>
       </c>
       <c r="D11" s="13">
         <v>4875.54</v>
       </c>
       <c r="E11" s="13">
         <v>5342.44</v>
       </c>
@@ -2340,54 +2354,56 @@
       </c>
       <c r="AM11" s="14">
         <v>2465.3200000000002</v>
       </c>
       <c r="AN11" s="37">
         <v>2619.4</v>
       </c>
       <c r="AO11" s="14">
         <v>2878.9</v>
       </c>
       <c r="AP11" s="14">
         <v>3224.97</v>
       </c>
       <c r="AQ11" s="14">
         <v>3776.77</v>
       </c>
       <c r="AR11" s="14">
         <v>4501.91</v>
       </c>
       <c r="AS11" s="14">
         <v>208.9</v>
       </c>
       <c r="AT11" s="14">
         <v>575.30999999999995</v>
       </c>
-      <c r="AU11" s="46">
+      <c r="AU11" s="40">
         <v>914.01</v>
       </c>
-      <c r="AV11" s="19"/>
+      <c r="AV11" s="40">
+        <v>1234.3699999999999</v>
+      </c>
       <c r="AW11" s="22"/>
       <c r="AX11" s="15"/>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="37"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>2</v>
       </c>
@@ -2493,54 +2509,56 @@
       </c>
       <c r="AM12" s="14">
         <v>10854.65</v>
       </c>
       <c r="AN12" s="37">
         <v>12476.1</v>
       </c>
       <c r="AO12" s="14">
         <v>14028.3</v>
       </c>
       <c r="AP12" s="14">
         <v>15616.63</v>
       </c>
       <c r="AQ12" s="14">
         <v>17188.61</v>
       </c>
       <c r="AR12" s="14">
         <v>25094.16</v>
       </c>
       <c r="AS12" s="14">
         <v>1307.33</v>
       </c>
       <c r="AT12" s="14">
         <v>2696.38</v>
       </c>
-      <c r="AU12" s="46">
+      <c r="AU12" s="40">
         <v>4195.46</v>
       </c>
-      <c r="AV12" s="20"/>
+      <c r="AV12" s="40">
+        <v>5807.5</v>
+      </c>
       <c r="AW12" s="20"/>
       <c r="AX12" s="15"/>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="37"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="13">
         <v>6537.51</v>
       </c>
       <c r="C13" s="13">
         <v>7652.93</v>
       </c>
       <c r="D13" s="13">
         <v>9225.23</v>
       </c>
       <c r="E13" s="13">
         <v>11068.93</v>
       </c>
@@ -2645,54 +2663,56 @@
       </c>
       <c r="AM13" s="14">
         <v>6156.52</v>
       </c>
       <c r="AN13" s="37">
         <v>7418</v>
       </c>
       <c r="AO13" s="14">
         <v>9950.6</v>
       </c>
       <c r="AP13" s="14">
         <v>11698.2</v>
       </c>
       <c r="AQ13" s="14">
         <v>14097.7</v>
       </c>
       <c r="AR13" s="14">
         <v>18002.09</v>
       </c>
       <c r="AS13" s="14">
         <v>470.7</v>
       </c>
       <c r="AT13" s="14">
         <v>1243.99</v>
       </c>
-      <c r="AU13" s="46">
+      <c r="AU13" s="40">
         <v>2069.5</v>
       </c>
-      <c r="AV13" s="19"/>
+      <c r="AV13" s="40">
+        <v>2986.3</v>
+      </c>
       <c r="AW13" s="22"/>
       <c r="AX13" s="15"/>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="37"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13">
         <v>4063.72</v>
       </c>
       <c r="C14" s="13">
         <v>4825.87</v>
       </c>
       <c r="D14" s="13">
         <v>5823.31</v>
       </c>
       <c r="E14" s="13">
         <v>5890.86</v>
       </c>
@@ -2797,54 +2817,56 @@
       </c>
       <c r="AM14" s="14">
         <v>3328.22</v>
       </c>
       <c r="AN14" s="37">
         <v>3983.5</v>
       </c>
       <c r="AO14" s="14">
         <v>4098.5</v>
       </c>
       <c r="AP14" s="14">
         <v>4660.75</v>
       </c>
       <c r="AQ14" s="14">
         <v>5261.23</v>
       </c>
       <c r="AR14" s="14">
         <v>9110.94</v>
       </c>
       <c r="AS14" s="14">
         <v>193.36</v>
       </c>
       <c r="AT14" s="14">
         <v>526.33000000000004</v>
       </c>
-      <c r="AU14" s="46">
+      <c r="AU14" s="40">
         <v>757.95</v>
       </c>
-      <c r="AV14" s="19"/>
+      <c r="AV14" s="40">
+        <v>1075.28</v>
+      </c>
       <c r="AW14" s="22"/>
       <c r="AX14" s="15"/>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="37"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="8"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>2</v>
       </c>
@@ -2949,54 +2971,56 @@
       </c>
       <c r="AM15" s="14">
         <v>4415.5</v>
       </c>
       <c r="AN15" s="37">
         <v>4777.5</v>
       </c>
       <c r="AO15" s="14">
         <v>5333.8</v>
       </c>
       <c r="AP15" s="14">
         <v>5933.1</v>
       </c>
       <c r="AQ15" s="14">
         <v>7252.9</v>
       </c>
       <c r="AR15" s="14">
         <v>10709.7</v>
       </c>
       <c r="AS15" s="14">
         <v>364.2</v>
       </c>
       <c r="AT15" s="14">
         <v>810.2</v>
       </c>
-      <c r="AU15" s="46">
+      <c r="AU15" s="40">
         <v>1338.3</v>
       </c>
-      <c r="AV15" s="19"/>
+      <c r="AV15" s="40">
+        <v>1871</v>
+      </c>
       <c r="AW15" s="22"/>
       <c r="AX15" s="15"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="37"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:56" ht="13.5" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="13">
         <v>10540.8</v>
       </c>
       <c r="C16" s="13">
         <v>11418.9</v>
       </c>
       <c r="D16" s="13">
         <v>12354</v>
       </c>
       <c r="E16" s="13">
         <v>13657.7</v>
       </c>
@@ -3101,54 +3125,56 @@
       </c>
       <c r="AM16" s="14">
         <v>3747.4</v>
       </c>
       <c r="AN16" s="37">
         <v>4134.1000000000004</v>
       </c>
       <c r="AO16" s="14">
         <v>4641.3999999999996</v>
       </c>
       <c r="AP16" s="14">
         <v>5118.8999999999996</v>
       </c>
       <c r="AQ16" s="14">
         <v>6333.6</v>
       </c>
       <c r="AR16" s="14">
         <v>8816</v>
       </c>
       <c r="AS16" s="14">
         <v>327.10000000000002</v>
       </c>
       <c r="AT16" s="14">
         <v>783.2</v>
       </c>
-      <c r="AU16" s="46">
+      <c r="AU16" s="40">
         <v>1199.0999999999999</v>
       </c>
-      <c r="AV16" s="19"/>
+      <c r="AV16" s="40">
+        <v>1688.6</v>
+      </c>
       <c r="AW16" s="22"/>
       <c r="AX16" s="15"/>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="37"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="8"/>
     </row>
     <row r="17" spans="31:46">
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="18"/>
       <c r="AM17" s="16"/>
       <c r="AN17" s="16"/>
       <c r="AO17" s="16"/>
       <c r="AP17" s="16"/>
       <c r="AS17" s="16"/>
     </row>
     <row r="18" spans="31:46">
       <c r="AE18" s="16"/>
       <c r="AT18" s="16"/>
     </row>
   </sheetData>