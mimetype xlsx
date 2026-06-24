--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -811,51 +811,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ28" sqref="AZ27:AZ28"/>
+      <selection pane="topRight" activeCell="AR26" sqref="AR26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="7" width="8.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="8" style="5" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8" style="5" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="5" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="5" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="5"/>
     <col min="18" max="19" width="8.42578125" style="5" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="5"/>
     <col min="21" max="21" width="7" style="5" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="5" customWidth="1"/>
     <col min="23" max="24" width="8.140625" style="5" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="5" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="5" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="5"/>
@@ -1137,51 +1137,51 @@
       <c r="AW3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AX3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AY3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AZ3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="BA3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BB3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="BC3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="BD3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:56" s="3" customFormat="1" ht="12.75" customHeight="1">
+    <row r="4" spans="1:56" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="23">
         <v>69973.67</v>
       </c>
       <c r="C4" s="23">
         <v>82910.460000000006</v>
       </c>
       <c r="D4" s="23">
         <v>96906.11</v>
       </c>
       <c r="E4" s="23">
         <v>114338.81</v>
       </c>
       <c r="F4" s="23">
         <v>126917.79</v>
       </c>
       <c r="G4" s="23">
         <v>145137.54999999999</v>
       </c>
       <c r="H4" s="24">
         <v>181941.72</v>
       </c>
       <c r="I4" s="27">
@@ -1282,51 +1282,53 @@
       </c>
       <c r="AO4" s="24">
         <v>100973.3</v>
       </c>
       <c r="AP4" s="24">
         <v>112464.63</v>
       </c>
       <c r="AQ4" s="24">
         <v>126001.4</v>
       </c>
       <c r="AR4" s="24">
         <v>159972.51999999999</v>
       </c>
       <c r="AS4" s="24">
         <v>6135.43</v>
       </c>
       <c r="AT4" s="24">
         <v>13854.2</v>
       </c>
       <c r="AU4" s="39">
         <v>22819.599999999999</v>
       </c>
       <c r="AV4" s="39">
         <v>32365.82</v>
       </c>
-      <c r="AW4" s="21"/>
+      <c r="AW4" s="39">
+        <v>43291.14</v>
+      </c>
       <c r="AX4" s="17"/>
       <c r="AY4" s="24"/>
       <c r="AZ4" s="38"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:56" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13">
         <v>13389.76</v>
       </c>
       <c r="C5" s="13">
         <v>15981.47</v>
       </c>
       <c r="D5" s="13">
         <v>18831.849999999999</v>
       </c>
       <c r="E5" s="13">
         <v>21170.400000000001</v>
       </c>
       <c r="F5" s="13">
@@ -1436,51 +1438,53 @@
       </c>
       <c r="AO5" s="14">
         <v>8138.7</v>
       </c>
       <c r="AP5" s="14">
         <v>9203.1</v>
       </c>
       <c r="AQ5" s="14">
         <v>10171.5</v>
       </c>
       <c r="AR5" s="14">
         <v>11611.9</v>
       </c>
       <c r="AS5" s="14">
         <v>1087</v>
       </c>
       <c r="AT5" s="14">
         <v>2129.6</v>
       </c>
       <c r="AU5" s="40">
         <v>3215.9</v>
       </c>
       <c r="AV5" s="40">
         <v>4241.7</v>
       </c>
-      <c r="AW5" s="20"/>
+      <c r="AW5" s="40">
+        <v>5265.7</v>
+      </c>
       <c r="AX5" s="15"/>
       <c r="AY5" s="14"/>
       <c r="AZ5" s="37"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="13">
         <v>63.1</v>
       </c>
       <c r="C6" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="D6" s="13">
         <v>84.4</v>
       </c>
       <c r="E6" s="13">
         <v>92.2</v>
       </c>
       <c r="F6" s="13">
@@ -1590,51 +1594,53 @@
       </c>
       <c r="AO6" s="14">
         <v>78.599999999999994</v>
       </c>
       <c r="AP6" s="14">
         <v>80.7</v>
       </c>
       <c r="AQ6" s="14">
         <v>91</v>
       </c>
       <c r="AR6" s="14">
         <v>151.19999999999999</v>
       </c>
       <c r="AS6" s="14">
         <v>0.9</v>
       </c>
       <c r="AT6" s="14">
         <v>12.8</v>
       </c>
       <c r="AU6" s="40">
         <v>26.4</v>
       </c>
       <c r="AV6" s="40">
         <v>40.6</v>
       </c>
-      <c r="AW6" s="22"/>
+      <c r="AW6" s="40">
+        <v>47.7</v>
+      </c>
       <c r="AX6" s="15"/>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="37"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>10721.78</v>
       </c>
       <c r="C7" s="13">
         <v>15131.88</v>
       </c>
       <c r="D7" s="13">
         <v>19991.48</v>
       </c>
       <c r="E7" s="13">
         <v>27735.08</v>
       </c>
       <c r="F7" s="13">
@@ -1744,51 +1750,53 @@
       </c>
       <c r="AO7" s="14">
         <v>28911.200000000001</v>
       </c>
       <c r="AP7" s="14">
         <v>31457.07</v>
       </c>
       <c r="AQ7" s="14">
         <v>33249.03</v>
       </c>
       <c r="AR7" s="14">
         <v>34755.01</v>
       </c>
       <c r="AS7" s="14">
         <v>701.54</v>
       </c>
       <c r="AT7" s="14">
         <v>1795.43</v>
       </c>
       <c r="AU7" s="40">
         <v>3043.34</v>
       </c>
       <c r="AV7" s="40">
         <v>4589.96</v>
       </c>
-      <c r="AW7" s="22"/>
+      <c r="AW7" s="40">
+        <v>6757.67</v>
+      </c>
       <c r="AX7" s="15"/>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="37"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13">
         <v>5181.49</v>
       </c>
       <c r="C8" s="13">
         <v>5678.59</v>
       </c>
       <c r="D8" s="13">
         <v>6383.99</v>
       </c>
       <c r="E8" s="13">
         <v>7797.49</v>
       </c>
       <c r="F8" s="13">
@@ -1898,51 +1906,53 @@
       </c>
       <c r="AO8" s="14">
         <v>7389.1</v>
       </c>
       <c r="AP8" s="14">
         <v>8227.5499999999993</v>
       </c>
       <c r="AQ8" s="14">
         <v>9269.4500000000007</v>
       </c>
       <c r="AR8" s="14">
         <v>11376.47</v>
       </c>
       <c r="AS8" s="14">
         <v>494.39</v>
       </c>
       <c r="AT8" s="14">
         <v>1017.79</v>
       </c>
       <c r="AU8" s="40">
         <v>1828.79</v>
       </c>
       <c r="AV8" s="40">
         <v>2649.89</v>
       </c>
-      <c r="AW8" s="22"/>
+      <c r="AW8" s="40">
+        <v>3545.29</v>
+      </c>
       <c r="AX8" s="15"/>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="37"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="13">
         <v>12695.9</v>
       </c>
       <c r="C9" s="13">
         <v>13842.9</v>
       </c>
       <c r="D9" s="13">
         <v>15448.1</v>
       </c>
       <c r="E9" s="13">
         <v>17122.400000000001</v>
       </c>
       <c r="F9" s="13">
@@ -2052,51 +2062,53 @@
       </c>
       <c r="AO9" s="14">
         <v>11491.8</v>
       </c>
       <c r="AP9" s="14">
         <v>12732.3</v>
       </c>
       <c r="AQ9" s="14">
         <v>14361.4</v>
       </c>
       <c r="AR9" s="14">
         <v>17673.099999999999</v>
       </c>
       <c r="AS9" s="14">
         <v>652.70000000000005</v>
       </c>
       <c r="AT9" s="14">
         <v>1594.2</v>
       </c>
       <c r="AU9" s="40">
         <v>3081.4</v>
       </c>
       <c r="AV9" s="40">
         <v>4555.5</v>
       </c>
-      <c r="AW9" s="22"/>
+      <c r="AW9" s="40">
+        <v>5981.2</v>
+      </c>
       <c r="AX9" s="15"/>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="37"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="13">
         <v>3206.69</v>
       </c>
       <c r="C10" s="13">
         <v>3539.69</v>
       </c>
       <c r="D10" s="13">
         <v>3888.31</v>
       </c>
       <c r="E10" s="13">
         <v>4461.21</v>
       </c>
       <c r="F10" s="13">
@@ -2206,51 +2218,53 @@
       </c>
       <c r="AO10" s="14">
         <v>4032.4</v>
       </c>
       <c r="AP10" s="14">
         <v>4511.33</v>
       </c>
       <c r="AQ10" s="14">
         <v>4948.16</v>
       </c>
       <c r="AR10" s="14">
         <v>8170.05</v>
       </c>
       <c r="AS10" s="14">
         <v>327.27</v>
       </c>
       <c r="AT10" s="14">
         <v>669.07</v>
       </c>
       <c r="AU10" s="40">
         <v>1149.47</v>
       </c>
       <c r="AV10" s="40">
         <v>1625.07</v>
       </c>
-      <c r="AW10" s="22"/>
+      <c r="AW10" s="40">
+        <v>2079.65</v>
+      </c>
       <c r="AX10" s="15"/>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="37"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="13">
         <v>3573.13</v>
       </c>
       <c r="C11" s="13">
         <v>4762.34</v>
       </c>
       <c r="D11" s="13">
         <v>4875.54</v>
       </c>
       <c r="E11" s="13">
         <v>5342.44</v>
       </c>
       <c r="F11" s="13">
@@ -2360,51 +2374,53 @@
       </c>
       <c r="AO11" s="14">
         <v>2878.9</v>
       </c>
       <c r="AP11" s="14">
         <v>3224.97</v>
       </c>
       <c r="AQ11" s="14">
         <v>3776.77</v>
       </c>
       <c r="AR11" s="14">
         <v>4501.91</v>
       </c>
       <c r="AS11" s="14">
         <v>208.9</v>
       </c>
       <c r="AT11" s="14">
         <v>575.30999999999995</v>
       </c>
       <c r="AU11" s="40">
         <v>914.01</v>
       </c>
       <c r="AV11" s="40">
         <v>1234.3699999999999</v>
       </c>
-      <c r="AW11" s="22"/>
+      <c r="AW11" s="40">
+        <v>1675.63</v>
+      </c>
       <c r="AX11" s="15"/>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="37"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="25" t="s">
@@ -2515,51 +2531,53 @@
       </c>
       <c r="AO12" s="14">
         <v>14028.3</v>
       </c>
       <c r="AP12" s="14">
         <v>15616.63</v>
       </c>
       <c r="AQ12" s="14">
         <v>17188.61</v>
       </c>
       <c r="AR12" s="14">
         <v>25094.16</v>
       </c>
       <c r="AS12" s="14">
         <v>1307.33</v>
       </c>
       <c r="AT12" s="14">
         <v>2696.38</v>
       </c>
       <c r="AU12" s="40">
         <v>4195.46</v>
       </c>
       <c r="AV12" s="40">
         <v>5807.5</v>
       </c>
-      <c r="AW12" s="20"/>
+      <c r="AW12" s="40">
+        <v>7724.68</v>
+      </c>
       <c r="AX12" s="15"/>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="37"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="13">
         <v>6537.51</v>
       </c>
       <c r="C13" s="13">
         <v>7652.93</v>
       </c>
       <c r="D13" s="13">
         <v>9225.23</v>
       </c>
       <c r="E13" s="13">
         <v>11068.93</v>
       </c>
       <c r="F13" s="13">
@@ -2669,51 +2687,53 @@
       </c>
       <c r="AO13" s="14">
         <v>9950.6</v>
       </c>
       <c r="AP13" s="14">
         <v>11698.2</v>
       </c>
       <c r="AQ13" s="14">
         <v>14097.7</v>
       </c>
       <c r="AR13" s="14">
         <v>18002.09</v>
       </c>
       <c r="AS13" s="14">
         <v>470.7</v>
       </c>
       <c r="AT13" s="14">
         <v>1243.99</v>
       </c>
       <c r="AU13" s="40">
         <v>2069.5</v>
       </c>
       <c r="AV13" s="40">
         <v>2986.3</v>
       </c>
-      <c r="AW13" s="22"/>
+      <c r="AW13" s="40">
+        <v>3809.52</v>
+      </c>
       <c r="AX13" s="15"/>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="37"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13">
         <v>4063.72</v>
       </c>
       <c r="C14" s="13">
         <v>4825.87</v>
       </c>
       <c r="D14" s="13">
         <v>5823.31</v>
       </c>
       <c r="E14" s="13">
         <v>5890.86</v>
       </c>
       <c r="F14" s="13">
@@ -2823,51 +2843,53 @@
       </c>
       <c r="AO14" s="14">
         <v>4098.5</v>
       </c>
       <c r="AP14" s="14">
         <v>4660.75</v>
       </c>
       <c r="AQ14" s="14">
         <v>5261.23</v>
       </c>
       <c r="AR14" s="14">
         <v>9110.94</v>
       </c>
       <c r="AS14" s="14">
         <v>193.36</v>
       </c>
       <c r="AT14" s="14">
         <v>526.33000000000004</v>
       </c>
       <c r="AU14" s="40">
         <v>757.95</v>
       </c>
       <c r="AV14" s="40">
         <v>1075.28</v>
       </c>
-      <c r="AW14" s="22"/>
+      <c r="AW14" s="40">
+        <v>1489.7</v>
+      </c>
       <c r="AX14" s="15"/>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="37"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="8"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="13" t="s">
@@ -2977,51 +2999,53 @@
       </c>
       <c r="AO15" s="14">
         <v>5333.8</v>
       </c>
       <c r="AP15" s="14">
         <v>5933.1</v>
       </c>
       <c r="AQ15" s="14">
         <v>7252.9</v>
       </c>
       <c r="AR15" s="14">
         <v>10709.7</v>
       </c>
       <c r="AS15" s="14">
         <v>364.2</v>
       </c>
       <c r="AT15" s="14">
         <v>810.2</v>
       </c>
       <c r="AU15" s="40">
         <v>1338.3</v>
       </c>
       <c r="AV15" s="40">
         <v>1871</v>
       </c>
-      <c r="AW15" s="22"/>
+      <c r="AW15" s="40">
+        <v>2619.8000000000002</v>
+      </c>
       <c r="AX15" s="15"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="37"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:56" ht="13.5" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="13">
         <v>10540.8</v>
       </c>
       <c r="C16" s="13">
         <v>11418.9</v>
       </c>
       <c r="D16" s="13">
         <v>12354</v>
       </c>
       <c r="E16" s="13">
         <v>13657.7</v>
       </c>
       <c r="F16" s="13">
@@ -3131,51 +3155,53 @@
       </c>
       <c r="AO16" s="14">
         <v>4641.3999999999996</v>
       </c>
       <c r="AP16" s="14">
         <v>5118.8999999999996</v>
       </c>
       <c r="AQ16" s="14">
         <v>6333.6</v>
       </c>
       <c r="AR16" s="14">
         <v>8816</v>
       </c>
       <c r="AS16" s="14">
         <v>327.10000000000002</v>
       </c>
       <c r="AT16" s="14">
         <v>783.2</v>
       </c>
       <c r="AU16" s="40">
         <v>1199.0999999999999</v>
       </c>
       <c r="AV16" s="40">
         <v>1688.6</v>
       </c>
-      <c r="AW16" s="22"/>
+      <c r="AW16" s="40">
+        <v>2294.6</v>
+      </c>
       <c r="AX16" s="15"/>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="37"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="8"/>
     </row>
     <row r="17" spans="31:46">
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="18"/>
       <c r="AM17" s="16"/>
       <c r="AN17" s="16"/>
       <c r="AO17" s="16"/>
       <c r="AP17" s="16"/>
       <c r="AS17" s="16"/>
     </row>
     <row r="18" spans="31:46">
       <c r="AE18" s="16"/>
       <c r="AT18" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">