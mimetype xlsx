--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -811,51 +811,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AR26" sqref="AR26"/>
+      <selection pane="topRight" activeCell="AZ31" sqref="AZ31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="7" width="8.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="8" style="5" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8" style="5" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="5" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="5" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="5"/>
     <col min="18" max="19" width="8.42578125" style="5" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="5"/>
     <col min="21" max="21" width="7" style="5" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="5" customWidth="1"/>
     <col min="23" max="24" width="8.140625" style="5" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="5" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="5" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="5"/>
@@ -1285,51 +1285,53 @@
       </c>
       <c r="AP4" s="24">
         <v>112464.63</v>
       </c>
       <c r="AQ4" s="24">
         <v>126001.4</v>
       </c>
       <c r="AR4" s="24">
         <v>159972.51999999999</v>
       </c>
       <c r="AS4" s="24">
         <v>6135.43</v>
       </c>
       <c r="AT4" s="24">
         <v>13854.2</v>
       </c>
       <c r="AU4" s="39">
         <v>22819.599999999999</v>
       </c>
       <c r="AV4" s="39">
         <v>32365.82</v>
       </c>
       <c r="AW4" s="39">
         <v>43291.14</v>
       </c>
-      <c r="AX4" s="17"/>
+      <c r="AX4" s="39">
+        <v>63532.77</v>
+      </c>
       <c r="AY4" s="24"/>
       <c r="AZ4" s="38"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:56" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13">
         <v>13389.76</v>
       </c>
       <c r="C5" s="13">
         <v>15981.47</v>
       </c>
       <c r="D5" s="13">
         <v>18831.849999999999</v>
       </c>
       <c r="E5" s="13">
         <v>21170.400000000001</v>
       </c>
       <c r="F5" s="13">
         <v>23629.97</v>
@@ -1441,51 +1443,53 @@
       </c>
       <c r="AP5" s="14">
         <v>9203.1</v>
       </c>
       <c r="AQ5" s="14">
         <v>10171.5</v>
       </c>
       <c r="AR5" s="14">
         <v>11611.9</v>
       </c>
       <c r="AS5" s="14">
         <v>1087</v>
       </c>
       <c r="AT5" s="14">
         <v>2129.6</v>
       </c>
       <c r="AU5" s="40">
         <v>3215.9</v>
       </c>
       <c r="AV5" s="40">
         <v>4241.7</v>
       </c>
       <c r="AW5" s="40">
         <v>5265.7</v>
       </c>
-      <c r="AX5" s="15"/>
+      <c r="AX5" s="40">
+        <v>6366.21</v>
+      </c>
       <c r="AY5" s="14"/>
       <c r="AZ5" s="37"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="13">
         <v>63.1</v>
       </c>
       <c r="C6" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="D6" s="13">
         <v>84.4</v>
       </c>
       <c r="E6" s="13">
         <v>92.2</v>
       </c>
       <c r="F6" s="13">
         <v>95.7</v>
@@ -1597,51 +1601,53 @@
       </c>
       <c r="AP6" s="14">
         <v>80.7</v>
       </c>
       <c r="AQ6" s="14">
         <v>91</v>
       </c>
       <c r="AR6" s="14">
         <v>151.19999999999999</v>
       </c>
       <c r="AS6" s="14">
         <v>0.9</v>
       </c>
       <c r="AT6" s="14">
         <v>12.8</v>
       </c>
       <c r="AU6" s="40">
         <v>26.4</v>
       </c>
       <c r="AV6" s="40">
         <v>40.6</v>
       </c>
       <c r="AW6" s="40">
         <v>47.7</v>
       </c>
-      <c r="AX6" s="15"/>
+      <c r="AX6" s="40">
+        <v>60.8</v>
+      </c>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="37"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>10721.78</v>
       </c>
       <c r="C7" s="13">
         <v>15131.88</v>
       </c>
       <c r="D7" s="13">
         <v>19991.48</v>
       </c>
       <c r="E7" s="13">
         <v>27735.08</v>
       </c>
       <c r="F7" s="13">
         <v>29646.38</v>
@@ -1753,51 +1759,53 @@
       </c>
       <c r="AP7" s="14">
         <v>31457.07</v>
       </c>
       <c r="AQ7" s="14">
         <v>33249.03</v>
       </c>
       <c r="AR7" s="14">
         <v>34755.01</v>
       </c>
       <c r="AS7" s="14">
         <v>701.54</v>
       </c>
       <c r="AT7" s="14">
         <v>1795.43</v>
       </c>
       <c r="AU7" s="40">
         <v>3043.34</v>
       </c>
       <c r="AV7" s="40">
         <v>4589.96</v>
       </c>
       <c r="AW7" s="40">
         <v>6757.67</v>
       </c>
-      <c r="AX7" s="15"/>
+      <c r="AX7" s="40">
+        <v>11266.48</v>
+      </c>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="37"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13">
         <v>5181.49</v>
       </c>
       <c r="C8" s="13">
         <v>5678.59</v>
       </c>
       <c r="D8" s="13">
         <v>6383.99</v>
       </c>
       <c r="E8" s="13">
         <v>7797.49</v>
       </c>
       <c r="F8" s="13">
         <v>9140.99</v>
@@ -1909,51 +1917,53 @@
       </c>
       <c r="AP8" s="14">
         <v>8227.5499999999993</v>
       </c>
       <c r="AQ8" s="14">
         <v>9269.4500000000007</v>
       </c>
       <c r="AR8" s="14">
         <v>11376.47</v>
       </c>
       <c r="AS8" s="14">
         <v>494.39</v>
       </c>
       <c r="AT8" s="14">
         <v>1017.79</v>
       </c>
       <c r="AU8" s="40">
         <v>1828.79</v>
       </c>
       <c r="AV8" s="40">
         <v>2649.89</v>
       </c>
       <c r="AW8" s="40">
         <v>3545.29</v>
       </c>
-      <c r="AX8" s="15"/>
+      <c r="AX8" s="40">
+        <v>5910.39</v>
+      </c>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="37"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="13">
         <v>12695.9</v>
       </c>
       <c r="C9" s="13">
         <v>13842.9</v>
       </c>
       <c r="D9" s="13">
         <v>15448.1</v>
       </c>
       <c r="E9" s="13">
         <v>17122.400000000001</v>
       </c>
       <c r="F9" s="13">
         <v>19113.2</v>
@@ -2065,51 +2075,53 @@
       </c>
       <c r="AP9" s="14">
         <v>12732.3</v>
       </c>
       <c r="AQ9" s="14">
         <v>14361.4</v>
       </c>
       <c r="AR9" s="14">
         <v>17673.099999999999</v>
       </c>
       <c r="AS9" s="14">
         <v>652.70000000000005</v>
       </c>
       <c r="AT9" s="14">
         <v>1594.2</v>
       </c>
       <c r="AU9" s="40">
         <v>3081.4</v>
       </c>
       <c r="AV9" s="40">
         <v>4555.5</v>
       </c>
       <c r="AW9" s="40">
         <v>5981.2</v>
       </c>
-      <c r="AX9" s="15"/>
+      <c r="AX9" s="40">
+        <v>9180.1</v>
+      </c>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="37"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="13">
         <v>3206.69</v>
       </c>
       <c r="C10" s="13">
         <v>3539.69</v>
       </c>
       <c r="D10" s="13">
         <v>3888.31</v>
       </c>
       <c r="E10" s="13">
         <v>4461.21</v>
       </c>
       <c r="F10" s="13">
         <v>5205.6099999999997</v>
@@ -2221,51 +2233,53 @@
       </c>
       <c r="AP10" s="14">
         <v>4511.33</v>
       </c>
       <c r="AQ10" s="14">
         <v>4948.16</v>
       </c>
       <c r="AR10" s="14">
         <v>8170.05</v>
       </c>
       <c r="AS10" s="14">
         <v>327.27</v>
       </c>
       <c r="AT10" s="14">
         <v>669.07</v>
       </c>
       <c r="AU10" s="40">
         <v>1149.47</v>
       </c>
       <c r="AV10" s="40">
         <v>1625.07</v>
       </c>
       <c r="AW10" s="40">
         <v>2079.65</v>
       </c>
-      <c r="AX10" s="15"/>
+      <c r="AX10" s="40">
+        <v>3018.95</v>
+      </c>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="37"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="13">
         <v>3573.13</v>
       </c>
       <c r="C11" s="13">
         <v>4762.34</v>
       </c>
       <c r="D11" s="13">
         <v>4875.54</v>
       </c>
       <c r="E11" s="13">
         <v>5342.44</v>
       </c>
       <c r="F11" s="13">
         <v>5806.55</v>
@@ -2377,51 +2391,53 @@
       </c>
       <c r="AP11" s="14">
         <v>3224.97</v>
       </c>
       <c r="AQ11" s="14">
         <v>3776.77</v>
       </c>
       <c r="AR11" s="14">
         <v>4501.91</v>
       </c>
       <c r="AS11" s="14">
         <v>208.9</v>
       </c>
       <c r="AT11" s="14">
         <v>575.30999999999995</v>
       </c>
       <c r="AU11" s="40">
         <v>914.01</v>
       </c>
       <c r="AV11" s="40">
         <v>1234.3699999999999</v>
       </c>
       <c r="AW11" s="40">
         <v>1675.63</v>
       </c>
-      <c r="AX11" s="15"/>
+      <c r="AX11" s="40">
+        <v>2337.71</v>
+      </c>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="37"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>2</v>
@@ -2534,51 +2550,53 @@
       </c>
       <c r="AP12" s="14">
         <v>15616.63</v>
       </c>
       <c r="AQ12" s="14">
         <v>17188.61</v>
       </c>
       <c r="AR12" s="14">
         <v>25094.16</v>
       </c>
       <c r="AS12" s="14">
         <v>1307.33</v>
       </c>
       <c r="AT12" s="14">
         <v>2696.38</v>
       </c>
       <c r="AU12" s="40">
         <v>4195.46</v>
       </c>
       <c r="AV12" s="40">
         <v>5807.5</v>
       </c>
       <c r="AW12" s="40">
         <v>7724.68</v>
       </c>
-      <c r="AX12" s="15"/>
+      <c r="AX12" s="40">
+        <v>9946.6</v>
+      </c>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="37"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="13">
         <v>6537.51</v>
       </c>
       <c r="C13" s="13">
         <v>7652.93</v>
       </c>
       <c r="D13" s="13">
         <v>9225.23</v>
       </c>
       <c r="E13" s="13">
         <v>11068.93</v>
       </c>
       <c r="F13" s="13">
         <v>13044.55</v>
@@ -2690,51 +2708,53 @@
       </c>
       <c r="AP13" s="14">
         <v>11698.2</v>
       </c>
       <c r="AQ13" s="14">
         <v>14097.7</v>
       </c>
       <c r="AR13" s="14">
         <v>18002.09</v>
       </c>
       <c r="AS13" s="14">
         <v>470.7</v>
       </c>
       <c r="AT13" s="14">
         <v>1243.99</v>
       </c>
       <c r="AU13" s="40">
         <v>2069.5</v>
       </c>
       <c r="AV13" s="40">
         <v>2986.3</v>
       </c>
       <c r="AW13" s="40">
         <v>3809.52</v>
       </c>
-      <c r="AX13" s="15"/>
+      <c r="AX13" s="40">
+        <v>5485.68</v>
+      </c>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="37"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13">
         <v>4063.72</v>
       </c>
       <c r="C14" s="13">
         <v>4825.87</v>
       </c>
       <c r="D14" s="13">
         <v>5823.31</v>
       </c>
       <c r="E14" s="13">
         <v>5890.86</v>
       </c>
       <c r="F14" s="13">
         <v>6309.54</v>
@@ -2846,51 +2866,53 @@
       </c>
       <c r="AP14" s="14">
         <v>4660.75</v>
       </c>
       <c r="AQ14" s="14">
         <v>5261.23</v>
       </c>
       <c r="AR14" s="14">
         <v>9110.94</v>
       </c>
       <c r="AS14" s="14">
         <v>193.36</v>
       </c>
       <c r="AT14" s="14">
         <v>526.33000000000004</v>
       </c>
       <c r="AU14" s="40">
         <v>757.95</v>
       </c>
       <c r="AV14" s="40">
         <v>1075.28</v>
       </c>
       <c r="AW14" s="40">
         <v>1489.7</v>
       </c>
-      <c r="AX14" s="15"/>
+      <c r="AX14" s="40">
+        <v>2396.9299999999998</v>
+      </c>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="37"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="8"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>2</v>
@@ -3002,51 +3024,53 @@
       </c>
       <c r="AP15" s="14">
         <v>5933.1</v>
       </c>
       <c r="AQ15" s="14">
         <v>7252.9</v>
       </c>
       <c r="AR15" s="14">
         <v>10709.7</v>
       </c>
       <c r="AS15" s="14">
         <v>364.2</v>
       </c>
       <c r="AT15" s="14">
         <v>810.2</v>
       </c>
       <c r="AU15" s="40">
         <v>1338.3</v>
       </c>
       <c r="AV15" s="40">
         <v>1871</v>
       </c>
       <c r="AW15" s="40">
         <v>2619.8000000000002</v>
       </c>
-      <c r="AX15" s="15"/>
+      <c r="AX15" s="40">
+        <v>4021.9</v>
+      </c>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="37"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:56" ht="13.5" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="13">
         <v>10540.8</v>
       </c>
       <c r="C16" s="13">
         <v>11418.9</v>
       </c>
       <c r="D16" s="13">
         <v>12354</v>
       </c>
       <c r="E16" s="13">
         <v>13657.7</v>
       </c>
       <c r="F16" s="13">
         <v>14925.7</v>
@@ -3158,70 +3182,73 @@
       </c>
       <c r="AP16" s="14">
         <v>5118.8999999999996</v>
       </c>
       <c r="AQ16" s="14">
         <v>6333.6</v>
       </c>
       <c r="AR16" s="14">
         <v>8816</v>
       </c>
       <c r="AS16" s="14">
         <v>327.10000000000002</v>
       </c>
       <c r="AT16" s="14">
         <v>783.2</v>
       </c>
       <c r="AU16" s="40">
         <v>1199.0999999999999</v>
       </c>
       <c r="AV16" s="40">
         <v>1688.6</v>
       </c>
       <c r="AW16" s="40">
         <v>2294.6</v>
       </c>
-      <c r="AX16" s="15"/>
+      <c r="AX16" s="40">
+        <v>3541</v>
+      </c>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="37"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="8"/>
     </row>
-    <row r="17" spans="31:46">
+    <row r="17" spans="31:50">
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="18"/>
       <c r="AM17" s="16"/>
       <c r="AN17" s="16"/>
       <c r="AO17" s="16"/>
       <c r="AP17" s="16"/>
       <c r="AS17" s="16"/>
+      <c r="AX17" s="16"/>
     </row>
-    <row r="18" spans="31:46">
+    <row r="18" spans="31:50">
       <c r="AE18" s="16"/>
       <c r="AT18" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="A1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>