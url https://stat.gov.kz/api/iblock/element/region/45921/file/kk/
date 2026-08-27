--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -228,51 +228,51 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -378,56 +378,65 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -495,50 +504,59 @@
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -811,51 +829,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AI1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ31" sqref="AZ31"/>
+      <selection pane="topRight" activeCell="AY18" sqref="AY18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="7" width="8.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="8" style="5" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8" style="5" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="5" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="5" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="5"/>
     <col min="18" max="19" width="8.42578125" style="5" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="5"/>
     <col min="21" max="21" width="7" style="5" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="5" customWidth="1"/>
     <col min="23" max="24" width="8.140625" style="5" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="5" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="5" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="5"/>
@@ -962,51 +980,51 @@
       <c r="AD2" s="42"/>
       <c r="AE2" s="42"/>
       <c r="AF2" s="43"/>
       <c r="AG2" s="41" t="s">
         <v>31</v>
       </c>
       <c r="AH2" s="42"/>
       <c r="AI2" s="42"/>
       <c r="AJ2" s="42"/>
       <c r="AK2" s="42"/>
       <c r="AL2" s="42"/>
       <c r="AM2" s="42"/>
       <c r="AN2" s="42"/>
       <c r="AO2" s="42"/>
       <c r="AP2" s="42"/>
       <c r="AQ2" s="42"/>
       <c r="AR2" s="43"/>
       <c r="AS2" s="41" t="s">
         <v>32</v>
       </c>
       <c r="AT2" s="42"/>
       <c r="AU2" s="42"/>
       <c r="AV2" s="42"/>
       <c r="AW2" s="42"/>
       <c r="AX2" s="42"/>
-      <c r="AY2" s="42"/>
+      <c r="AY2" s="49"/>
       <c r="AZ2" s="42"/>
       <c r="BA2" s="42"/>
       <c r="BB2" s="42"/>
       <c r="BC2" s="42"/>
       <c r="BD2" s="43"/>
     </row>
     <row r="3" spans="1:56" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
       <c r="A3" s="46"/>
       <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>13</v>
@@ -1115,57 +1133,57 @@
       </c>
       <c r="AP3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AQ3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AR3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AS3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AT3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AU3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AV3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AW3" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AX3" s="6" t="s">
+      <c r="AX3" s="47" t="s">
         <v>8</v>
       </c>
       <c r="AY3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="AZ3" s="6" t="s">
+      <c r="AZ3" s="48" t="s">
         <v>10</v>
       </c>
       <c r="BA3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BB3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="BC3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="BD3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:56" s="3" customFormat="1" ht="19.5" customHeight="1">
       <c r="A4" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="23">
         <v>69973.67</v>
       </c>
       <c r="C4" s="23">
         <v>82910.460000000006</v>
       </c>
@@ -1288,51 +1306,53 @@
       </c>
       <c r="AQ4" s="24">
         <v>126001.4</v>
       </c>
       <c r="AR4" s="24">
         <v>159972.51999999999</v>
       </c>
       <c r="AS4" s="24">
         <v>6135.43</v>
       </c>
       <c r="AT4" s="24">
         <v>13854.2</v>
       </c>
       <c r="AU4" s="39">
         <v>22819.599999999999</v>
       </c>
       <c r="AV4" s="39">
         <v>32365.82</v>
       </c>
       <c r="AW4" s="39">
         <v>43291.14</v>
       </c>
       <c r="AX4" s="39">
         <v>63532.77</v>
       </c>
-      <c r="AY4" s="24"/>
+      <c r="AY4" s="39">
+        <v>75758.899999999994</v>
+      </c>
       <c r="AZ4" s="38"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:56" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="13">
         <v>13389.76</v>
       </c>
       <c r="C5" s="13">
         <v>15981.47</v>
       </c>
       <c r="D5" s="13">
         <v>18831.849999999999</v>
       </c>
       <c r="E5" s="13">
         <v>21170.400000000001</v>
       </c>
       <c r="F5" s="13">
         <v>23629.97</v>
       </c>
@@ -1446,51 +1466,53 @@
       </c>
       <c r="AQ5" s="14">
         <v>10171.5</v>
       </c>
       <c r="AR5" s="14">
         <v>11611.9</v>
       </c>
       <c r="AS5" s="14">
         <v>1087</v>
       </c>
       <c r="AT5" s="14">
         <v>2129.6</v>
       </c>
       <c r="AU5" s="40">
         <v>3215.9</v>
       </c>
       <c r="AV5" s="40">
         <v>4241.7</v>
       </c>
       <c r="AW5" s="40">
         <v>5265.7</v>
       </c>
       <c r="AX5" s="40">
         <v>6366.21</v>
       </c>
-      <c r="AY5" s="14"/>
+      <c r="AY5" s="40">
+        <v>7278.5</v>
+      </c>
       <c r="AZ5" s="37"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:56">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="13">
         <v>63.1</v>
       </c>
       <c r="C6" s="13">
         <v>75.900000000000006</v>
       </c>
       <c r="D6" s="13">
         <v>84.4</v>
       </c>
       <c r="E6" s="13">
         <v>92.2</v>
       </c>
       <c r="F6" s="13">
         <v>95.7</v>
       </c>
@@ -1604,51 +1626,53 @@
       </c>
       <c r="AQ6" s="14">
         <v>91</v>
       </c>
       <c r="AR6" s="14">
         <v>151.19999999999999</v>
       </c>
       <c r="AS6" s="14">
         <v>0.9</v>
       </c>
       <c r="AT6" s="14">
         <v>12.8</v>
       </c>
       <c r="AU6" s="40">
         <v>26.4</v>
       </c>
       <c r="AV6" s="40">
         <v>40.6</v>
       </c>
       <c r="AW6" s="40">
         <v>47.7</v>
       </c>
       <c r="AX6" s="40">
         <v>60.8</v>
       </c>
-      <c r="AY6" s="14"/>
+      <c r="AY6" s="40">
+        <v>68.099999999999994</v>
+      </c>
       <c r="AZ6" s="37"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:56">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>10721.78</v>
       </c>
       <c r="C7" s="13">
         <v>15131.88</v>
       </c>
       <c r="D7" s="13">
         <v>19991.48</v>
       </c>
       <c r="E7" s="13">
         <v>27735.08</v>
       </c>
       <c r="F7" s="13">
         <v>29646.38</v>
       </c>
@@ -1762,51 +1786,53 @@
       </c>
       <c r="AQ7" s="14">
         <v>33249.03</v>
       </c>
       <c r="AR7" s="14">
         <v>34755.01</v>
       </c>
       <c r="AS7" s="14">
         <v>701.54</v>
       </c>
       <c r="AT7" s="14">
         <v>1795.43</v>
       </c>
       <c r="AU7" s="40">
         <v>3043.34</v>
       </c>
       <c r="AV7" s="40">
         <v>4589.96</v>
       </c>
       <c r="AW7" s="40">
         <v>6757.67</v>
       </c>
       <c r="AX7" s="40">
         <v>11266.48</v>
       </c>
-      <c r="AY7" s="14"/>
+      <c r="AY7" s="40">
+        <v>16006</v>
+      </c>
       <c r="AZ7" s="37"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:56">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13">
         <v>5181.49</v>
       </c>
       <c r="C8" s="13">
         <v>5678.59</v>
       </c>
       <c r="D8" s="13">
         <v>6383.99</v>
       </c>
       <c r="E8" s="13">
         <v>7797.49</v>
       </c>
       <c r="F8" s="13">
         <v>9140.99</v>
       </c>
@@ -1920,51 +1946,53 @@
       </c>
       <c r="AQ8" s="14">
         <v>9269.4500000000007</v>
       </c>
       <c r="AR8" s="14">
         <v>11376.47</v>
       </c>
       <c r="AS8" s="14">
         <v>494.39</v>
       </c>
       <c r="AT8" s="14">
         <v>1017.79</v>
       </c>
       <c r="AU8" s="40">
         <v>1828.79</v>
       </c>
       <c r="AV8" s="40">
         <v>2649.89</v>
       </c>
       <c r="AW8" s="40">
         <v>3545.29</v>
       </c>
       <c r="AX8" s="40">
         <v>5910.39</v>
       </c>
-      <c r="AY8" s="14"/>
+      <c r="AY8" s="40">
+        <v>6326.89</v>
+      </c>
       <c r="AZ8" s="37"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:56">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="13">
         <v>12695.9</v>
       </c>
       <c r="C9" s="13">
         <v>13842.9</v>
       </c>
       <c r="D9" s="13">
         <v>15448.1</v>
       </c>
       <c r="E9" s="13">
         <v>17122.400000000001</v>
       </c>
       <c r="F9" s="13">
         <v>19113.2</v>
       </c>
@@ -2078,51 +2106,53 @@
       </c>
       <c r="AQ9" s="14">
         <v>14361.4</v>
       </c>
       <c r="AR9" s="14">
         <v>17673.099999999999</v>
       </c>
       <c r="AS9" s="14">
         <v>652.70000000000005</v>
       </c>
       <c r="AT9" s="14">
         <v>1594.2</v>
       </c>
       <c r="AU9" s="40">
         <v>3081.4</v>
       </c>
       <c r="AV9" s="40">
         <v>4555.5</v>
       </c>
       <c r="AW9" s="40">
         <v>5981.2</v>
       </c>
       <c r="AX9" s="40">
         <v>9180.1</v>
       </c>
-      <c r="AY9" s="14"/>
+      <c r="AY9" s="40">
+        <v>9854.5</v>
+      </c>
       <c r="AZ9" s="37"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:56">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="13">
         <v>3206.69</v>
       </c>
       <c r="C10" s="13">
         <v>3539.69</v>
       </c>
       <c r="D10" s="13">
         <v>3888.31</v>
       </c>
       <c r="E10" s="13">
         <v>4461.21</v>
       </c>
       <c r="F10" s="13">
         <v>5205.6099999999997</v>
       </c>
@@ -2236,51 +2266,53 @@
       </c>
       <c r="AQ10" s="14">
         <v>4948.16</v>
       </c>
       <c r="AR10" s="14">
         <v>8170.05</v>
       </c>
       <c r="AS10" s="14">
         <v>327.27</v>
       </c>
       <c r="AT10" s="14">
         <v>669.07</v>
       </c>
       <c r="AU10" s="40">
         <v>1149.47</v>
       </c>
       <c r="AV10" s="40">
         <v>1625.07</v>
       </c>
       <c r="AW10" s="40">
         <v>2079.65</v>
       </c>
       <c r="AX10" s="40">
         <v>3018.95</v>
       </c>
-      <c r="AY10" s="14"/>
+      <c r="AY10" s="40">
+        <v>3427.65</v>
+      </c>
       <c r="AZ10" s="37"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:56">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="13">
         <v>3573.13</v>
       </c>
       <c r="C11" s="13">
         <v>4762.34</v>
       </c>
       <c r="D11" s="13">
         <v>4875.54</v>
       </c>
       <c r="E11" s="13">
         <v>5342.44</v>
       </c>
       <c r="F11" s="13">
         <v>5806.55</v>
       </c>
@@ -2394,51 +2426,53 @@
       </c>
       <c r="AQ11" s="14">
         <v>3776.77</v>
       </c>
       <c r="AR11" s="14">
         <v>4501.91</v>
       </c>
       <c r="AS11" s="14">
         <v>208.9</v>
       </c>
       <c r="AT11" s="14">
         <v>575.30999999999995</v>
       </c>
       <c r="AU11" s="40">
         <v>914.01</v>
       </c>
       <c r="AV11" s="40">
         <v>1234.3699999999999</v>
       </c>
       <c r="AW11" s="40">
         <v>1675.63</v>
       </c>
       <c r="AX11" s="40">
         <v>2337.71</v>
       </c>
-      <c r="AY11" s="14"/>
+      <c r="AY11" s="40">
+        <v>2476.8000000000002</v>
+      </c>
       <c r="AZ11" s="37"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="25" t="s">
         <v>2</v>
       </c>
@@ -2553,51 +2587,53 @@
       </c>
       <c r="AQ12" s="14">
         <v>17188.61</v>
       </c>
       <c r="AR12" s="14">
         <v>25094.16</v>
       </c>
       <c r="AS12" s="14">
         <v>1307.33</v>
       </c>
       <c r="AT12" s="14">
         <v>2696.38</v>
       </c>
       <c r="AU12" s="40">
         <v>4195.46</v>
       </c>
       <c r="AV12" s="40">
         <v>5807.5</v>
       </c>
       <c r="AW12" s="40">
         <v>7724.68</v>
       </c>
       <c r="AX12" s="40">
         <v>9946.6</v>
       </c>
-      <c r="AY12" s="14"/>
+      <c r="AY12" s="40">
+        <v>11546</v>
+      </c>
       <c r="AZ12" s="37"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:56">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="13">
         <v>6537.51</v>
       </c>
       <c r="C13" s="13">
         <v>7652.93</v>
       </c>
       <c r="D13" s="13">
         <v>9225.23</v>
       </c>
       <c r="E13" s="13">
         <v>11068.93</v>
       </c>
       <c r="F13" s="13">
         <v>13044.55</v>
       </c>
@@ -2711,51 +2747,53 @@
       </c>
       <c r="AQ13" s="14">
         <v>14097.7</v>
       </c>
       <c r="AR13" s="14">
         <v>18002.09</v>
       </c>
       <c r="AS13" s="14">
         <v>470.7</v>
       </c>
       <c r="AT13" s="14">
         <v>1243.99</v>
       </c>
       <c r="AU13" s="40">
         <v>2069.5</v>
       </c>
       <c r="AV13" s="40">
         <v>2986.3</v>
       </c>
       <c r="AW13" s="40">
         <v>3809.52</v>
       </c>
       <c r="AX13" s="40">
         <v>5485.68</v>
       </c>
-      <c r="AY13" s="14"/>
+      <c r="AY13" s="40">
+        <v>6513.45</v>
+      </c>
       <c r="AZ13" s="37"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="13">
         <v>4063.72</v>
       </c>
       <c r="C14" s="13">
         <v>4825.87</v>
       </c>
       <c r="D14" s="13">
         <v>5823.31</v>
       </c>
       <c r="E14" s="13">
         <v>5890.86</v>
       </c>
       <c r="F14" s="13">
         <v>6309.54</v>
       </c>
@@ -2869,51 +2907,53 @@
       </c>
       <c r="AQ14" s="14">
         <v>5261.23</v>
       </c>
       <c r="AR14" s="14">
         <v>9110.94</v>
       </c>
       <c r="AS14" s="14">
         <v>193.36</v>
       </c>
       <c r="AT14" s="14">
         <v>526.33000000000004</v>
       </c>
       <c r="AU14" s="40">
         <v>757.95</v>
       </c>
       <c r="AV14" s="40">
         <v>1075.28</v>
       </c>
       <c r="AW14" s="40">
         <v>1489.7</v>
       </c>
       <c r="AX14" s="40">
         <v>2396.9299999999998</v>
       </c>
-      <c r="AY14" s="14"/>
+      <c r="AY14" s="40">
+        <v>3802.37</v>
+      </c>
       <c r="AZ14" s="37"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="8"/>
     </row>
     <row r="15" spans="1:56">
       <c r="A15" s="10" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>2</v>
       </c>
@@ -3027,51 +3067,53 @@
       </c>
       <c r="AQ15" s="14">
         <v>7252.9</v>
       </c>
       <c r="AR15" s="14">
         <v>10709.7</v>
       </c>
       <c r="AS15" s="14">
         <v>364.2</v>
       </c>
       <c r="AT15" s="14">
         <v>810.2</v>
       </c>
       <c r="AU15" s="40">
         <v>1338.3</v>
       </c>
       <c r="AV15" s="40">
         <v>1871</v>
       </c>
       <c r="AW15" s="40">
         <v>2619.8000000000002</v>
       </c>
       <c r="AX15" s="40">
         <v>4021.9</v>
       </c>
-      <c r="AY15" s="14"/>
+      <c r="AY15" s="40">
+        <v>4549.3999999999996</v>
+      </c>
       <c r="AZ15" s="37"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:56" ht="13.5" customHeight="1">
       <c r="A16" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="13">
         <v>10540.8</v>
       </c>
       <c r="C16" s="13">
         <v>11418.9</v>
       </c>
       <c r="D16" s="13">
         <v>12354</v>
       </c>
       <c r="E16" s="13">
         <v>13657.7</v>
       </c>
       <c r="F16" s="13">
         <v>14925.7</v>
       </c>
@@ -3185,51 +3227,53 @@
       </c>
       <c r="AQ16" s="14">
         <v>6333.6</v>
       </c>
       <c r="AR16" s="14">
         <v>8816</v>
       </c>
       <c r="AS16" s="14">
         <v>327.10000000000002</v>
       </c>
       <c r="AT16" s="14">
         <v>783.2</v>
       </c>
       <c r="AU16" s="40">
         <v>1199.0999999999999</v>
       </c>
       <c r="AV16" s="40">
         <v>1688.6</v>
       </c>
       <c r="AW16" s="40">
         <v>2294.6</v>
       </c>
       <c r="AX16" s="40">
         <v>3541</v>
       </c>
-      <c r="AY16" s="14"/>
+      <c r="AY16" s="40">
+        <v>3909.2</v>
+      </c>
       <c r="AZ16" s="37"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="8"/>
     </row>
     <row r="17" spans="31:50">
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="18"/>
       <c r="AM17" s="16"/>
       <c r="AN17" s="16"/>
       <c r="AO17" s="16"/>
       <c r="AP17" s="16"/>
       <c r="AS17" s="16"/>
       <c r="AX17" s="16"/>
     </row>
     <row r="18" spans="31:50">
       <c r="AE18" s="16"/>
       <c r="AT18" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>