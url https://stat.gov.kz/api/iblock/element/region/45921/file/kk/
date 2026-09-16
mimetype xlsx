--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -1,71 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
   </bookViews>
   <sheets>
-    <sheet name="Ет" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Ет" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">Ет!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Ет!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AL12" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="76">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
@@ -123,63 +127,190 @@
     <t>Бородулиха ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Жаңасемей ауданы  </t>
   </si>
   <si>
     <t>Жарма ауданы</t>
   </si>
   <si>
     <t>Көкпекті ауданы</t>
   </si>
   <si>
     <t>Мақаншы ауданы</t>
   </si>
   <si>
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                          Мал мен құстың барлық түрлерінің тірідей салмақта шаруашылықта сойылғаны немесе союға өткізілгені,  тонна </t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Барлық түрдегі ет өндірісі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Ауыл шаруашылығы және санақ статистика бөлімі</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Исатаева Алия Касеновна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7222 52 47 05</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>e-mail: al.isataeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>мың тонна</t>
+  </si>
+  <si>
+    <t>Барлық түрдегі ет өндірісі-бұл есепті кезеңдегі тірі салмақтағы мал мен құс етінің жалпы көлемі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мал шаруашылығы бойынша статистикалық көрсеткіштерді қалыптастыру әдістемесіне сәйкес қалыптастырылады.
+</t>
+  </si>
+  <si>
+    <t>Жалпы мемлекеттік статистикалық байқаулар «Мал шаруашылығының жай-күйі туралы есеп» (24-сх нысаны, кезеңділігі – жыл сайын) және «Дара кәсіпкерлер, шаруа немесе фермер қожалықтарында және жұртшылық шаруашылықтарында мал шаруашылығы өнімдерін өндіру» (А-008 нысаны, кезеңділігі – тоқсан сайын).</t>
+  </si>
+  <si>
+    <t>2022 жылдан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/116/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/91/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/abay/spreadsheets/?industry=4488&amp;year=2026&amp;name=10647&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.00"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -212,144 +343,187 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...29 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -387,79 +561,97 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -473,109 +665,191 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -820,219 +1094,516 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/abay/spreadsheets/?industry=4488&amp;year=2026&amp;name=10647&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/91/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="78" customWidth="1"/>
+    <col min="2" max="2" width="120.7109375" style="78" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="56"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:13" s="59" customFormat="1">
+      <c r="A2" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="58">
+        <v>14340104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="59" customFormat="1">
+      <c r="A3" s="57" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="60" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="59" customFormat="1">
+      <c r="A4" s="57" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="61" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="59" customFormat="1">
+      <c r="A5" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="60" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="59" customFormat="1">
+      <c r="A6" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="60" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="59" customFormat="1">
+      <c r="A7" s="62" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="60" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="59" customFormat="1">
+      <c r="A8" s="57" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" s="60" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="59" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B9" s="63" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="59" customFormat="1" ht="38.25">
+      <c r="A10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="59" customFormat="1">
+      <c r="A11" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="65" t="s">
+        <v>2</v>
+      </c>
+      <c r="M11" s="66"/>
+    </row>
+    <row r="12" spans="1:13" s="59" customFormat="1">
+      <c r="A12" s="64" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="67" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" s="66"/>
+    </row>
+    <row r="13" spans="1:13" s="59" customFormat="1">
+      <c r="A13" s="68" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="69" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" s="66"/>
+    </row>
+    <row r="14" spans="1:13" s="59" customFormat="1">
+      <c r="A14" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="B14" s="69" t="s">
+        <v>73</v>
+      </c>
+      <c r="M14" s="66"/>
+    </row>
+    <row r="15" spans="1:13" s="59" customFormat="1">
+      <c r="A15" s="68" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>74</v>
+      </c>
+      <c r="M15" s="66"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="70">
+        <v>46279</v>
+      </c>
+      <c r="M16" s="71"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="70">
+        <v>46309</v>
+      </c>
+      <c r="M17" s="72"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="73" t="s">
+        <v>59</v>
+      </c>
+      <c r="M18" s="71"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="57" t="s">
+        <v>60</v>
+      </c>
+      <c r="B19" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" s="72"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="75" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="71"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="57" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" s="72"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="76"/>
+      <c r="B22" s="77"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="72"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="71"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="72"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="71"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="95.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="41" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="41" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="41" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="41" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="41" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="42"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="43" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="42"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="42"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="44"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="44"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="44"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="45" t="s">
+        <v>75</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BD18"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AY18" sqref="AY18"/>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" sqref="A1:BD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="5" customWidth="1"/>
     <col min="2" max="4" width="7.85546875" style="5" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="5"/>
     <col min="6" max="7" width="8.140625" style="5" customWidth="1"/>
     <col min="8" max="8" width="8" style="5" customWidth="1"/>
     <col min="9" max="9" width="7.7109375" style="5" customWidth="1"/>
     <col min="10" max="10" width="8.5703125" style="5" customWidth="1"/>
     <col min="11" max="11" width="8" style="5" customWidth="1"/>
     <col min="12" max="12" width="8.140625" style="5" customWidth="1"/>
     <col min="13" max="13" width="7.7109375" style="5" customWidth="1"/>
     <col min="14" max="14" width="8.42578125" style="5" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" style="5" customWidth="1"/>
     <col min="16" max="17" width="9.140625" style="5"/>
     <col min="18" max="19" width="8.42578125" style="5" customWidth="1"/>
     <col min="20" max="20" width="9.140625" style="5"/>
     <col min="21" max="21" width="7" style="5" customWidth="1"/>
     <col min="22" max="22" width="8.42578125" style="5" customWidth="1"/>
     <col min="23" max="24" width="8.140625" style="5" customWidth="1"/>
     <col min="25" max="25" width="8.28515625" style="5" customWidth="1"/>
     <col min="26" max="26" width="8.5703125" style="5" customWidth="1"/>
     <col min="27" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:56" s="1" customFormat="1" ht="33" customHeight="1" thickBot="1">
-      <c r="A1" s="44" t="s">
+      <c r="A1" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="44"/>
-[...53 lines deleted...]
-      <c r="BD1" s="44"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
+      <c r="AE1" s="52"/>
+      <c r="AF1" s="52"/>
+      <c r="AG1" s="52"/>
+      <c r="AH1" s="52"/>
+      <c r="AI1" s="52"/>
+      <c r="AJ1" s="52"/>
+      <c r="AK1" s="52"/>
+      <c r="AL1" s="52"/>
+      <c r="AM1" s="52"/>
+      <c r="AN1" s="52"/>
+      <c r="AO1" s="52"/>
+      <c r="AP1" s="52"/>
+      <c r="AQ1" s="52"/>
+      <c r="AR1" s="52"/>
+      <c r="AS1" s="52"/>
+      <c r="AT1" s="52"/>
+      <c r="AU1" s="52"/>
+      <c r="AV1" s="52"/>
+      <c r="AW1" s="52"/>
+      <c r="AX1" s="52"/>
+      <c r="AY1" s="52"/>
+      <c r="AZ1" s="52"/>
+      <c r="BA1" s="52"/>
+      <c r="BB1" s="52"/>
+      <c r="BC1" s="52"/>
+      <c r="BD1" s="52"/>
     </row>
     <row r="2" spans="1:56" s="2" customFormat="1" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="42"/>
-[...5 lines deleted...]
-      <c r="I2" s="41" t="s">
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="J2" s="42"/>
-[...10 lines deleted...]
-      <c r="U2" s="41" t="s">
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="49"/>
+      <c r="S2" s="49"/>
+      <c r="T2" s="51"/>
+      <c r="U2" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="V2" s="42"/>
-[...10 lines deleted...]
-      <c r="AG2" s="41" t="s">
+      <c r="V2" s="49"/>
+      <c r="W2" s="49"/>
+      <c r="X2" s="49"/>
+      <c r="Y2" s="49"/>
+      <c r="Z2" s="49"/>
+      <c r="AA2" s="49"/>
+      <c r="AB2" s="49"/>
+      <c r="AC2" s="49"/>
+      <c r="AD2" s="49"/>
+      <c r="AE2" s="49"/>
+      <c r="AF2" s="51"/>
+      <c r="AG2" s="48" t="s">
         <v>31</v>
       </c>
-      <c r="AH2" s="42"/>
-[...10 lines deleted...]
-      <c r="AS2" s="41" t="s">
+      <c r="AH2" s="49"/>
+      <c r="AI2" s="49"/>
+      <c r="AJ2" s="49"/>
+      <c r="AK2" s="49"/>
+      <c r="AL2" s="49"/>
+      <c r="AM2" s="49"/>
+      <c r="AN2" s="49"/>
+      <c r="AO2" s="49"/>
+      <c r="AP2" s="49"/>
+      <c r="AQ2" s="49"/>
+      <c r="AR2" s="51"/>
+      <c r="AS2" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="AT2" s="42"/>
-[...9 lines deleted...]
-      <c r="BD2" s="43"/>
+      <c r="AT2" s="49"/>
+      <c r="AU2" s="49"/>
+      <c r="AV2" s="49"/>
+      <c r="AW2" s="49"/>
+      <c r="AX2" s="49"/>
+      <c r="AY2" s="50"/>
+      <c r="AZ2" s="49"/>
+      <c r="BA2" s="49"/>
+      <c r="BB2" s="49"/>
+      <c r="BC2" s="49"/>
+      <c r="BD2" s="51"/>
     </row>
     <row r="3" spans="1:56" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="A3" s="46"/>
+      <c r="A3" s="54"/>
       <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -1088,2249 +1659,2277 @@
       </c>
       <c r="AA3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AB3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AC3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="AD3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AE3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AF3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AG3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AH3" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="AI3" s="12" t="s">
+      <c r="AI3" s="9" t="s">
         <v>5</v>
       </c>
       <c r="AJ3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AK3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AL3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AM3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AN3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="AO3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="AP3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="AQ3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="AR3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="AS3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AT3" s="6" t="s">
         <v>4</v>
       </c>
       <c r="AU3" s="6" t="s">
         <v>5</v>
       </c>
       <c r="AV3" s="6" t="s">
         <v>6</v>
       </c>
       <c r="AW3" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="AX3" s="47" t="s">
+      <c r="AX3" s="38" t="s">
         <v>8</v>
       </c>
       <c r="AY3" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="AZ3" s="48" t="s">
+      <c r="AZ3" s="39" t="s">
         <v>10</v>
       </c>
       <c r="BA3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BB3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="BC3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="BD3" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:56" s="3" customFormat="1" ht="19.5" customHeight="1">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="23">
+      <c r="B4" s="20">
         <v>69973.67</v>
       </c>
-      <c r="C4" s="23">
+      <c r="C4" s="20">
         <v>82910.460000000006</v>
       </c>
-      <c r="D4" s="23">
+      <c r="D4" s="20">
         <v>96906.11</v>
       </c>
-      <c r="E4" s="23">
+      <c r="E4" s="20">
         <v>114338.81</v>
       </c>
-      <c r="F4" s="23">
+      <c r="F4" s="20">
         <v>126917.79</v>
       </c>
-      <c r="G4" s="23">
+      <c r="G4" s="20">
         <v>145137.54999999999</v>
       </c>
-      <c r="H4" s="24">
+      <c r="H4" s="21">
         <v>181941.72</v>
       </c>
-      <c r="I4" s="27">
+      <c r="I4" s="24">
         <v>7220.75</v>
       </c>
-      <c r="J4" s="27">
+      <c r="J4" s="24">
         <v>16621.5</v>
       </c>
-      <c r="K4" s="24">
+      <c r="K4" s="21">
         <v>27489.08</v>
       </c>
-      <c r="L4" s="28">
+      <c r="L4" s="25">
         <v>38470.97</v>
       </c>
-      <c r="M4" s="28">
+      <c r="M4" s="25">
         <v>50427.77</v>
       </c>
-      <c r="N4" s="28">
+      <c r="N4" s="25">
         <v>72966.789999999994</v>
       </c>
-      <c r="O4" s="24">
+      <c r="O4" s="21">
         <v>86253.01</v>
       </c>
-      <c r="P4" s="28">
+      <c r="P4" s="25">
         <v>100093.63</v>
       </c>
-      <c r="Q4" s="28">
+      <c r="Q4" s="25">
         <v>117666.7</v>
       </c>
-      <c r="R4" s="24">
+      <c r="R4" s="21">
         <v>130566.67</v>
       </c>
-      <c r="S4" s="29">
+      <c r="S4" s="26">
         <v>148616.45000000001</v>
       </c>
-      <c r="T4" s="30">
+      <c r="T4" s="27">
         <v>186376.44</v>
       </c>
-      <c r="U4" s="34">
+      <c r="U4" s="31">
         <v>5339.26</v>
       </c>
-      <c r="V4" s="34">
+      <c r="V4" s="31">
         <v>12628.84</v>
       </c>
-      <c r="W4" s="35">
+      <c r="W4" s="32">
         <v>21154.1</v>
       </c>
-      <c r="X4" s="28">
+      <c r="X4" s="25">
         <v>29931.9</v>
       </c>
-      <c r="Y4" s="35">
+      <c r="Y4" s="32">
         <v>39222.31</v>
       </c>
-      <c r="Z4" s="24">
+      <c r="Z4" s="21">
         <v>57487.76</v>
       </c>
-      <c r="AA4" s="24">
+      <c r="AA4" s="21">
         <v>68229.27</v>
       </c>
-      <c r="AB4" s="17">
+      <c r="AB4" s="14">
         <v>80663.850000000006</v>
       </c>
-      <c r="AC4" s="17">
+      <c r="AC4" s="14">
         <v>96127.82</v>
       </c>
-      <c r="AD4" s="24">
+      <c r="AD4" s="21">
         <v>106920.39</v>
       </c>
-      <c r="AE4" s="17">
+      <c r="AE4" s="14">
         <v>119924.98</v>
       </c>
-      <c r="AF4" s="17">
+      <c r="AF4" s="14">
         <v>152814.23000000001</v>
       </c>
-      <c r="AG4" s="17">
+      <c r="AG4" s="14">
         <v>5738.35</v>
       </c>
-      <c r="AH4" s="17">
+      <c r="AH4" s="14">
         <v>12914.72</v>
       </c>
-      <c r="AI4" s="14">
+      <c r="AI4" s="11">
         <v>21636.48</v>
       </c>
-      <c r="AJ4" s="19">
+      <c r="AJ4" s="16">
         <v>30948.400000000001</v>
       </c>
-      <c r="AK4" s="21">
+      <c r="AK4" s="18">
         <v>41264.400000000001</v>
       </c>
-      <c r="AL4" s="17">
+      <c r="AL4" s="14">
         <v>60459.01</v>
       </c>
-      <c r="AM4" s="24">
+      <c r="AM4" s="21">
         <v>71920.899999999994</v>
       </c>
-      <c r="AN4" s="38">
+      <c r="AN4" s="35">
         <v>84915.7</v>
       </c>
-      <c r="AO4" s="24">
+      <c r="AO4" s="21">
         <v>100973.3</v>
       </c>
-      <c r="AP4" s="24">
+      <c r="AP4" s="21">
         <v>112464.63</v>
       </c>
-      <c r="AQ4" s="24">
+      <c r="AQ4" s="21">
         <v>126001.4</v>
       </c>
-      <c r="AR4" s="24">
+      <c r="AR4" s="21">
         <v>159972.51999999999</v>
       </c>
-      <c r="AS4" s="24">
+      <c r="AS4" s="21">
         <v>6135.43</v>
       </c>
-      <c r="AT4" s="24">
+      <c r="AT4" s="21">
         <v>13854.2</v>
       </c>
-      <c r="AU4" s="39">
+      <c r="AU4" s="36">
         <v>22819.599999999999</v>
       </c>
-      <c r="AV4" s="39">
+      <c r="AV4" s="36">
         <v>32365.82</v>
       </c>
-      <c r="AW4" s="39">
+      <c r="AW4" s="36">
         <v>43291.14</v>
       </c>
-      <c r="AX4" s="39">
+      <c r="AX4" s="36">
         <v>63532.77</v>
       </c>
-      <c r="AY4" s="39">
+      <c r="AY4" s="36">
         <v>75758.899999999994</v>
       </c>
-      <c r="AZ4" s="38"/>
+      <c r="AZ4" s="40">
+        <v>90482.46</v>
+      </c>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:56" s="3" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="10">
         <v>13389.76</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="10">
         <v>15981.47</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="10">
         <v>18831.849999999999</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="10">
         <v>21170.400000000001</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="10">
         <v>23629.97</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="10">
         <v>26425.56</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="11">
         <v>33363.72</v>
       </c>
-      <c r="I5" s="31">
+      <c r="I5" s="28">
         <v>2036.3</v>
       </c>
-      <c r="J5" s="31">
+      <c r="J5" s="28">
         <v>4096.2</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="11">
         <v>6292.02</v>
       </c>
-      <c r="L5" s="32">
+      <c r="L5" s="29">
         <v>8684.3700000000008</v>
       </c>
-      <c r="M5" s="32">
+      <c r="M5" s="29">
         <v>11215.72</v>
       </c>
-      <c r="N5" s="32">
+      <c r="N5" s="29">
         <v>13877.7</v>
       </c>
-      <c r="O5" s="14">
+      <c r="O5" s="11">
         <v>16451.09</v>
       </c>
-      <c r="P5" s="32">
+      <c r="P5" s="29">
         <v>18919.03</v>
       </c>
-      <c r="Q5" s="32">
+      <c r="Q5" s="29">
         <v>21296.9</v>
       </c>
-      <c r="R5" s="14">
+      <c r="R5" s="11">
         <v>23708.25</v>
       </c>
-      <c r="S5" s="33">
+      <c r="S5" s="30">
         <v>26368.21</v>
       </c>
-      <c r="T5" s="26">
+      <c r="T5" s="23">
         <v>33564.980000000003</v>
       </c>
-      <c r="U5" s="15">
+      <c r="U5" s="12">
         <v>1927.02</v>
       </c>
-      <c r="V5" s="15">
+      <c r="V5" s="12">
         <v>4140.8999999999996</v>
       </c>
-      <c r="W5" s="14">
+      <c r="W5" s="11">
         <v>6681.8</v>
       </c>
-      <c r="X5" s="32">
+      <c r="X5" s="29">
         <v>9106.4</v>
       </c>
-      <c r="Y5" s="14">
+      <c r="Y5" s="11">
         <v>5394.91</v>
       </c>
-      <c r="Z5" s="14">
+      <c r="Z5" s="11">
         <v>6334.8</v>
       </c>
-      <c r="AA5" s="14">
+      <c r="AA5" s="11">
         <v>7198.8</v>
       </c>
-      <c r="AB5" s="15">
+      <c r="AB5" s="12">
         <v>8041.37</v>
       </c>
-      <c r="AC5" s="15">
+      <c r="AC5" s="12">
         <v>8920</v>
       </c>
-      <c r="AD5" s="14">
+      <c r="AD5" s="11">
         <v>9858.4</v>
       </c>
-      <c r="AE5" s="15">
+      <c r="AE5" s="12">
         <v>10739.2</v>
       </c>
-      <c r="AF5" s="15">
+      <c r="AF5" s="12">
         <v>12104.8</v>
       </c>
-      <c r="AG5" s="15">
+      <c r="AG5" s="12">
         <v>901.3</v>
       </c>
-      <c r="AH5" s="15">
+      <c r="AH5" s="12">
         <v>1688.2</v>
       </c>
-      <c r="AI5" s="14">
+      <c r="AI5" s="11">
         <v>2629.7</v>
       </c>
-      <c r="AJ5" s="20">
+      <c r="AJ5" s="17">
         <v>3561.7</v>
       </c>
-      <c r="AK5" s="20">
+      <c r="AK5" s="17">
         <v>4550.3999999999996</v>
       </c>
-      <c r="AL5" s="15">
+      <c r="AL5" s="12">
         <v>5535.7</v>
       </c>
-      <c r="AM5" s="14">
+      <c r="AM5" s="11">
         <v>6423</v>
       </c>
-      <c r="AN5" s="37">
+      <c r="AN5" s="34">
         <v>7359.4</v>
       </c>
-      <c r="AO5" s="14">
+      <c r="AO5" s="11">
         <v>8138.7</v>
       </c>
-      <c r="AP5" s="14">
+      <c r="AP5" s="11">
         <v>9203.1</v>
       </c>
-      <c r="AQ5" s="14">
+      <c r="AQ5" s="11">
         <v>10171.5</v>
       </c>
-      <c r="AR5" s="14">
+      <c r="AR5" s="11">
         <v>11611.9</v>
       </c>
-      <c r="AS5" s="14">
+      <c r="AS5" s="11">
         <v>1087</v>
       </c>
-      <c r="AT5" s="14">
+      <c r="AT5" s="11">
         <v>2129.6</v>
       </c>
-      <c r="AU5" s="40">
+      <c r="AU5" s="37">
         <v>3215.9</v>
       </c>
-      <c r="AV5" s="40">
+      <c r="AV5" s="37">
         <v>4241.7</v>
       </c>
-      <c r="AW5" s="40">
+      <c r="AW5" s="37">
         <v>5265.7</v>
       </c>
-      <c r="AX5" s="40">
+      <c r="AX5" s="37">
         <v>6366.21</v>
       </c>
-      <c r="AY5" s="40">
+      <c r="AY5" s="37">
         <v>7278.5</v>
       </c>
-      <c r="AZ5" s="37"/>
+      <c r="AZ5" s="40">
+        <v>8262.41</v>
+      </c>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:56">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="10">
         <v>63.1</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="10">
         <v>75.900000000000006</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="10">
         <v>84.4</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="10">
         <v>92.2</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="10">
         <v>95.7</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="10">
         <v>120.7</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="11">
         <v>166</v>
       </c>
-      <c r="I6" s="31">
+      <c r="I6" s="28">
         <v>6.1</v>
       </c>
-      <c r="J6" s="31">
+      <c r="J6" s="28">
         <v>23.2</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="11">
         <v>36.1</v>
       </c>
-      <c r="L6" s="32">
+      <c r="L6" s="29">
         <v>50.1</v>
       </c>
-      <c r="M6" s="32">
+      <c r="M6" s="29">
         <v>55.8</v>
       </c>
-      <c r="N6" s="32">
+      <c r="N6" s="29">
         <v>64.2</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="11">
         <v>77.2</v>
       </c>
-      <c r="P6" s="32">
+      <c r="P6" s="29">
         <v>85.7</v>
       </c>
-      <c r="Q6" s="32">
+      <c r="Q6" s="29">
         <v>93.6</v>
       </c>
-      <c r="R6" s="14">
+      <c r="R6" s="11">
         <v>97</v>
       </c>
-      <c r="S6" s="33">
+      <c r="S6" s="30">
         <v>122.8</v>
       </c>
-      <c r="T6" s="26">
+      <c r="T6" s="23">
         <v>169</v>
       </c>
-      <c r="U6" s="15">
-[...2 lines deleted...]
-      <c r="V6" s="15">
+      <c r="U6" s="12">
+        <v>2</v>
+      </c>
+      <c r="V6" s="12">
         <v>13.3</v>
       </c>
-      <c r="W6" s="14">
+      <c r="W6" s="11">
         <v>26.4</v>
       </c>
-      <c r="X6" s="32">
+      <c r="X6" s="29">
         <v>39.5</v>
       </c>
-      <c r="Y6" s="14">
+      <c r="Y6" s="11">
         <v>45.7</v>
       </c>
-      <c r="Z6" s="14">
+      <c r="Z6" s="11">
         <v>57.8</v>
       </c>
-      <c r="AA6" s="14">
+      <c r="AA6" s="11">
         <v>64</v>
       </c>
-      <c r="AB6" s="15">
+      <c r="AB6" s="12">
         <v>70.8</v>
       </c>
-      <c r="AC6" s="15">
+      <c r="AC6" s="12">
         <v>77.3</v>
       </c>
-      <c r="AD6" s="14">
+      <c r="AD6" s="11">
         <v>78.7</v>
       </c>
-      <c r="AE6" s="15">
+      <c r="AE6" s="12">
         <v>87.1</v>
       </c>
-      <c r="AF6" s="15">
+      <c r="AF6" s="12">
         <v>149.19999999999999</v>
       </c>
-      <c r="AG6" s="15">
+      <c r="AG6" s="12">
         <v>0.8</v>
       </c>
-      <c r="AH6" s="15">
+      <c r="AH6" s="12">
         <v>12.4</v>
       </c>
-      <c r="AI6" s="14">
+      <c r="AI6" s="11">
         <v>25.5</v>
       </c>
-      <c r="AJ6" s="19">
+      <c r="AJ6" s="16">
         <v>39.4</v>
       </c>
-      <c r="AK6" s="22">
+      <c r="AK6" s="19">
         <v>45.9</v>
       </c>
-      <c r="AL6" s="15">
+      <c r="AL6" s="12">
         <v>58.4</v>
       </c>
-      <c r="AM6" s="14">
+      <c r="AM6" s="11">
         <v>65.099999999999994</v>
       </c>
-      <c r="AN6" s="37">
+      <c r="AN6" s="34">
         <v>71.900000000000006</v>
       </c>
-      <c r="AO6" s="14">
+      <c r="AO6" s="11">
         <v>78.599999999999994</v>
       </c>
-      <c r="AP6" s="14">
+      <c r="AP6" s="11">
         <v>80.7</v>
       </c>
-      <c r="AQ6" s="14">
+      <c r="AQ6" s="11">
         <v>91</v>
       </c>
-      <c r="AR6" s="14">
+      <c r="AR6" s="11">
         <v>151.19999999999999</v>
       </c>
-      <c r="AS6" s="14">
+      <c r="AS6" s="11">
         <v>0.9</v>
       </c>
-      <c r="AT6" s="14">
+      <c r="AT6" s="11">
         <v>12.8</v>
       </c>
-      <c r="AU6" s="40">
+      <c r="AU6" s="37">
         <v>26.4</v>
       </c>
-      <c r="AV6" s="40">
+      <c r="AV6" s="37">
         <v>40.6</v>
       </c>
-      <c r="AW6" s="40">
+      <c r="AW6" s="37">
         <v>47.7</v>
       </c>
-      <c r="AX6" s="40">
+      <c r="AX6" s="37">
         <v>60.8</v>
       </c>
-      <c r="AY6" s="40">
+      <c r="AY6" s="37">
         <v>68.099999999999994</v>
       </c>
-      <c r="AZ6" s="37"/>
+      <c r="AZ6" s="40">
+        <v>74.2</v>
+      </c>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:56">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="10">
         <v>10721.78</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="10">
         <v>15131.88</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="10">
         <v>19991.48</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="10">
         <v>27735.08</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="10">
         <v>29646.38</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="10">
         <v>31908.68</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="11">
         <v>33234.589999999997</v>
       </c>
-      <c r="I7" s="31">
+      <c r="I7" s="28">
         <v>798.8</v>
       </c>
-      <c r="J7" s="31">
+      <c r="J7" s="28">
         <v>1704.46</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="11">
         <v>3573.34</v>
       </c>
-      <c r="L7" s="32">
+      <c r="L7" s="29">
         <v>5049.04</v>
       </c>
-      <c r="M7" s="32">
+      <c r="M7" s="29">
         <v>7222.64</v>
       </c>
-      <c r="N7" s="32">
+      <c r="N7" s="29">
         <v>11117.74</v>
       </c>
-      <c r="O7" s="14">
+      <c r="O7" s="11">
         <v>15696.94</v>
       </c>
-      <c r="P7" s="32">
+      <c r="P7" s="29">
         <v>20736.34</v>
       </c>
-      <c r="Q7" s="32">
+      <c r="Q7" s="29">
         <v>28715.200000000001</v>
       </c>
-      <c r="R7" s="14">
+      <c r="R7" s="11">
         <v>31044.07</v>
       </c>
-      <c r="S7" s="33">
+      <c r="S7" s="30">
         <v>33310.57</v>
       </c>
-      <c r="T7" s="26">
+      <c r="T7" s="23">
         <v>34636.57</v>
       </c>
-      <c r="U7" s="15">
+      <c r="U7" s="12">
         <v>683.46</v>
       </c>
-      <c r="V7" s="15">
+      <c r="V7" s="12">
         <v>1733.1</v>
       </c>
-      <c r="W7" s="14">
+      <c r="W7" s="11">
         <v>2858.3</v>
       </c>
-      <c r="X7" s="32">
+      <c r="X7" s="29">
         <v>4290.2</v>
       </c>
-      <c r="Y7" s="14">
+      <c r="Y7" s="11">
         <v>6102.47</v>
       </c>
-      <c r="Z7" s="14">
+      <c r="Z7" s="11">
         <v>10028.6</v>
       </c>
-      <c r="AA7" s="14">
+      <c r="AA7" s="11">
         <v>14202.68</v>
       </c>
-      <c r="AB7" s="15">
+      <c r="AB7" s="12">
         <v>19740.919999999998</v>
       </c>
-      <c r="AC7" s="15">
+      <c r="AC7" s="12">
         <v>26705.5</v>
       </c>
-      <c r="AD7" s="14">
+      <c r="AD7" s="11">
         <v>29083.89</v>
       </c>
-      <c r="AE7" s="15">
+      <c r="AE7" s="12">
         <v>30777.4</v>
       </c>
-      <c r="AF7" s="15">
+      <c r="AF7" s="12">
         <v>32078.28</v>
       </c>
-      <c r="AG7" s="15">
+      <c r="AG7" s="12">
         <v>690.6</v>
       </c>
-      <c r="AH7" s="15">
+      <c r="AH7" s="12">
         <v>1742.89</v>
       </c>
-      <c r="AI7" s="14">
+      <c r="AI7" s="11">
         <v>2982.1</v>
       </c>
-      <c r="AJ7" s="19">
+      <c r="AJ7" s="16">
         <v>4474.3</v>
       </c>
-      <c r="AK7" s="22">
+      <c r="AK7" s="19">
         <v>6548.2</v>
       </c>
-      <c r="AL7" s="15">
+      <c r="AL7" s="12">
         <v>11023.25</v>
       </c>
-      <c r="AM7" s="14">
+      <c r="AM7" s="11">
         <v>15493.55</v>
       </c>
-      <c r="AN7" s="37">
+      <c r="AN7" s="34">
         <v>21419.9</v>
       </c>
-      <c r="AO7" s="14">
+      <c r="AO7" s="11">
         <v>28911.200000000001</v>
       </c>
-      <c r="AP7" s="14">
+      <c r="AP7" s="11">
         <v>31457.07</v>
       </c>
-      <c r="AQ7" s="14">
+      <c r="AQ7" s="11">
         <v>33249.03</v>
       </c>
-      <c r="AR7" s="14">
+      <c r="AR7" s="11">
         <v>34755.01</v>
       </c>
-      <c r="AS7" s="14">
+      <c r="AS7" s="11">
         <v>701.54</v>
       </c>
-      <c r="AT7" s="14">
+      <c r="AT7" s="11">
         <v>1795.43</v>
       </c>
-      <c r="AU7" s="40">
+      <c r="AU7" s="37">
         <v>3043.34</v>
       </c>
-      <c r="AV7" s="40">
+      <c r="AV7" s="37">
         <v>4589.96</v>
       </c>
-      <c r="AW7" s="40">
+      <c r="AW7" s="37">
         <v>6757.67</v>
       </c>
-      <c r="AX7" s="40">
+      <c r="AX7" s="37">
         <v>11266.48</v>
       </c>
-      <c r="AY7" s="40">
+      <c r="AY7" s="37">
         <v>16006</v>
       </c>
-      <c r="AZ7" s="37"/>
+      <c r="AZ7" s="40">
+        <v>23159.87</v>
+      </c>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:56">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="47" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="10">
         <v>5181.49</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="10">
         <v>5678.59</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="10">
         <v>6383.99</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="10">
         <v>7797.49</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="10">
         <v>9140.99</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="10">
         <v>10822.59</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="11">
         <v>13358.64</v>
       </c>
-      <c r="I8" s="31">
+      <c r="I8" s="28">
         <v>495.7</v>
       </c>
-      <c r="J8" s="31">
+      <c r="J8" s="28">
         <v>1311.63</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="11">
         <v>1852.9</v>
       </c>
-      <c r="L8" s="32">
+      <c r="L8" s="29">
         <v>2671.93</v>
       </c>
-      <c r="M8" s="32">
+      <c r="M8" s="29">
         <v>3430.36</v>
       </c>
-      <c r="N8" s="32">
+      <c r="N8" s="29">
         <v>5458.36</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O8" s="11">
         <v>5993.76</v>
       </c>
-      <c r="P8" s="32">
+      <c r="P8" s="29">
         <v>6748.36</v>
       </c>
-      <c r="Q8" s="32">
+      <c r="Q8" s="29">
         <v>8193.2000000000007</v>
       </c>
-      <c r="R8" s="14">
+      <c r="R8" s="11">
         <v>9535.3799999999992</v>
       </c>
-      <c r="S8" s="33">
+      <c r="S8" s="30">
         <v>11212.38</v>
       </c>
-      <c r="T8" s="26">
+      <c r="T8" s="23">
         <v>15050.28</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U8" s="12">
         <v>456.5</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V8" s="12">
         <v>979.5</v>
       </c>
-      <c r="W8" s="14">
+      <c r="W8" s="11">
         <v>1758.3</v>
       </c>
-      <c r="X8" s="32">
+      <c r="X8" s="29">
         <v>2469.5</v>
       </c>
-      <c r="Y8" s="14">
+      <c r="Y8" s="11">
         <v>3241.9</v>
       </c>
-      <c r="Z8" s="14">
+      <c r="Z8" s="11">
         <v>5242.1000000000004</v>
       </c>
-      <c r="AA8" s="14">
+      <c r="AA8" s="11">
         <v>5582.9</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB8" s="12">
         <v>6067.68</v>
       </c>
-      <c r="AC8" s="15">
+      <c r="AC8" s="12">
         <v>6962.38</v>
       </c>
-      <c r="AD8" s="14">
+      <c r="AD8" s="11">
         <v>7754.66</v>
       </c>
-      <c r="AE8" s="15">
+      <c r="AE8" s="12">
         <v>8757.66</v>
       </c>
-      <c r="AF8" s="15">
+      <c r="AF8" s="12">
         <v>10701.36</v>
       </c>
-      <c r="AG8" s="15">
+      <c r="AG8" s="12">
         <v>496.3</v>
       </c>
-      <c r="AH8" s="15">
+      <c r="AH8" s="12">
         <v>1020.1</v>
       </c>
-      <c r="AI8" s="14">
+      <c r="AI8" s="11">
         <v>1790.5</v>
       </c>
-      <c r="AJ8" s="19">
+      <c r="AJ8" s="16">
         <v>2586</v>
       </c>
-      <c r="AK8" s="22">
+      <c r="AK8" s="19">
         <v>3441.6</v>
       </c>
-      <c r="AL8" s="15">
+      <c r="AL8" s="12">
         <v>5616.75</v>
       </c>
-      <c r="AM8" s="14">
+      <c r="AM8" s="11">
         <v>5970.95</v>
       </c>
-      <c r="AN8" s="37">
+      <c r="AN8" s="34">
         <v>6478.3</v>
       </c>
-      <c r="AO8" s="14">
+      <c r="AO8" s="11">
         <v>7389.1</v>
       </c>
-      <c r="AP8" s="14">
+      <c r="AP8" s="11">
         <v>8227.5499999999993</v>
       </c>
-      <c r="AQ8" s="14">
+      <c r="AQ8" s="11">
         <v>9269.4500000000007</v>
       </c>
-      <c r="AR8" s="14">
+      <c r="AR8" s="11">
         <v>11376.47</v>
       </c>
-      <c r="AS8" s="14">
+      <c r="AS8" s="11">
         <v>494.39</v>
       </c>
-      <c r="AT8" s="14">
+      <c r="AT8" s="11">
         <v>1017.79</v>
       </c>
-      <c r="AU8" s="40">
+      <c r="AU8" s="37">
         <v>1828.79</v>
       </c>
-      <c r="AV8" s="40">
+      <c r="AV8" s="37">
         <v>2649.89</v>
       </c>
-      <c r="AW8" s="40">
+      <c r="AW8" s="37">
         <v>3545.29</v>
       </c>
-      <c r="AX8" s="40">
+      <c r="AX8" s="37">
         <v>5910.39</v>
       </c>
-      <c r="AY8" s="40">
+      <c r="AY8" s="37">
         <v>6326.89</v>
       </c>
-      <c r="AZ8" s="37"/>
+      <c r="AZ8" s="40">
+        <v>6951.99</v>
+      </c>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:56">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="47" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="10">
         <v>12695.9</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="10">
         <v>13842.9</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="10">
         <v>15448.1</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="10">
         <v>17122.400000000001</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="10">
         <v>19113.2</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="10">
         <v>21652</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="11">
         <v>26942.2</v>
       </c>
-      <c r="I9" s="31">
+      <c r="I9" s="28">
         <v>1297</v>
       </c>
-      <c r="J9" s="31">
+      <c r="J9" s="28">
         <v>3312.3</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="11">
         <v>5464.2</v>
       </c>
-      <c r="L9" s="32">
+      <c r="L9" s="29">
         <v>7592.9</v>
       </c>
-      <c r="M9" s="32">
+      <c r="M9" s="29">
         <v>9423.9</v>
       </c>
-      <c r="N9" s="32">
+      <c r="N9" s="29">
         <v>13370.6</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="11">
         <v>14595.2</v>
       </c>
-      <c r="P9" s="32">
+      <c r="P9" s="29">
         <v>16247.2</v>
       </c>
-      <c r="Q9" s="32">
+      <c r="Q9" s="29">
         <v>17924</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="11">
         <v>20002.099999999999</v>
       </c>
-      <c r="S9" s="33">
+      <c r="S9" s="30">
         <v>22660.9</v>
       </c>
-      <c r="T9" s="26">
+      <c r="T9" s="23">
         <v>28216.2</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U9" s="12">
         <v>620.4</v>
       </c>
-      <c r="V9" s="15">
+      <c r="V9" s="12">
         <v>1513.1</v>
       </c>
-      <c r="W9" s="14">
+      <c r="W9" s="11">
         <v>2943.4</v>
       </c>
-      <c r="X9" s="32">
+      <c r="X9" s="29">
         <v>4359.7</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="Y9" s="11">
         <v>5687.6</v>
       </c>
-      <c r="Z9" s="14">
+      <c r="Z9" s="11">
         <v>8761.5</v>
       </c>
-      <c r="AA9" s="14">
+      <c r="AA9" s="11">
         <v>9403.4</v>
       </c>
-      <c r="AB9" s="15">
+      <c r="AB9" s="12">
         <v>10200.200000000001</v>
       </c>
-      <c r="AC9" s="15">
+      <c r="AC9" s="12">
         <v>11206.9</v>
       </c>
-      <c r="AD9" s="14">
+      <c r="AD9" s="11">
         <v>12422.6</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AE9" s="12">
         <v>14020.2</v>
       </c>
-      <c r="AF9" s="15">
+      <c r="AF9" s="12">
         <v>17243.400000000001</v>
       </c>
-      <c r="AG9" s="15">
+      <c r="AG9" s="12">
         <v>639.1</v>
       </c>
-      <c r="AH9" s="15">
+      <c r="AH9" s="12">
         <v>1556.8</v>
       </c>
-      <c r="AI9" s="14">
+      <c r="AI9" s="11">
         <v>3014.6</v>
       </c>
-      <c r="AJ9" s="19">
+      <c r="AJ9" s="16">
         <v>4459.6000000000004</v>
       </c>
-      <c r="AK9" s="22">
+      <c r="AK9" s="19">
         <v>5857</v>
       </c>
-      <c r="AL9" s="15">
+      <c r="AL9" s="12">
         <v>8993</v>
       </c>
-      <c r="AM9" s="14">
+      <c r="AM9" s="11">
         <v>9654</v>
       </c>
-      <c r="AN9" s="37">
+      <c r="AN9" s="34">
         <v>10467</v>
       </c>
-      <c r="AO9" s="14">
+      <c r="AO9" s="11">
         <v>11491.8</v>
       </c>
-      <c r="AP9" s="14">
+      <c r="AP9" s="11">
         <v>12732.3</v>
       </c>
-      <c r="AQ9" s="14">
+      <c r="AQ9" s="11">
         <v>14361.4</v>
       </c>
-      <c r="AR9" s="14">
+      <c r="AR9" s="11">
         <v>17673.099999999999</v>
       </c>
-      <c r="AS9" s="14">
+      <c r="AS9" s="11">
         <v>652.70000000000005</v>
       </c>
-      <c r="AT9" s="14">
+      <c r="AT9" s="11">
         <v>1594.2</v>
       </c>
-      <c r="AU9" s="40">
+      <c r="AU9" s="37">
         <v>3081.4</v>
       </c>
-      <c r="AV9" s="40">
+      <c r="AV9" s="37">
         <v>4555.5</v>
       </c>
-      <c r="AW9" s="40">
+      <c r="AW9" s="37">
         <v>5981.2</v>
       </c>
-      <c r="AX9" s="40">
+      <c r="AX9" s="37">
         <v>9180.1</v>
       </c>
-      <c r="AY9" s="40">
+      <c r="AY9" s="37">
         <v>9854.5</v>
       </c>
-      <c r="AZ9" s="37"/>
+      <c r="AZ9" s="40">
+        <v>10721.6</v>
+      </c>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:56">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="47" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="10">
         <v>3206.69</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="10">
         <v>3539.69</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="10">
         <v>3888.31</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="10">
         <v>4461.21</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="10">
         <v>5205.6099999999997</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="10">
         <v>5730.73</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="11">
         <v>8681.23</v>
       </c>
-      <c r="I10" s="31">
+      <c r="I10" s="28">
         <v>297.89999999999998</v>
       </c>
-      <c r="J10" s="31">
+      <c r="J10" s="28">
         <v>616.4</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="11">
         <v>987.14</v>
       </c>
-      <c r="L10" s="32">
+      <c r="L10" s="29">
         <v>1394.64</v>
       </c>
-      <c r="M10" s="32">
+      <c r="M10" s="29">
         <v>1838.14</v>
       </c>
-      <c r="N10" s="32">
+      <c r="N10" s="29">
         <v>3375.95</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="11">
         <v>3708.8</v>
       </c>
-      <c r="P10" s="32">
+      <c r="P10" s="29">
         <v>4078.1</v>
       </c>
-      <c r="Q10" s="32">
+      <c r="Q10" s="29">
         <v>4524</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="11">
         <v>5205.3100000000004</v>
       </c>
-      <c r="S10" s="33">
+      <c r="S10" s="30">
         <v>5730.77</v>
       </c>
-      <c r="T10" s="26">
+      <c r="T10" s="23">
         <v>8680.82</v>
       </c>
-      <c r="U10" s="15">
+      <c r="U10" s="12">
         <v>304.07</v>
       </c>
-      <c r="V10" s="15">
+      <c r="V10" s="12">
         <v>689.4</v>
       </c>
-      <c r="W10" s="14">
+      <c r="W10" s="11">
         <v>1124</v>
       </c>
-      <c r="X10" s="32">
+      <c r="X10" s="29">
         <v>1572.4</v>
       </c>
-      <c r="Y10" s="14">
+      <c r="Y10" s="11">
         <v>2009.68</v>
       </c>
-      <c r="Z10" s="14">
+      <c r="Z10" s="11">
         <v>2913.4</v>
       </c>
-      <c r="AA10" s="14">
+      <c r="AA10" s="11">
         <v>3292.99</v>
       </c>
-      <c r="AB10" s="15">
+      <c r="AB10" s="12">
         <v>3637.75</v>
       </c>
-      <c r="AC10" s="15">
+      <c r="AC10" s="12">
         <v>3966.1</v>
       </c>
-      <c r="AD10" s="14">
+      <c r="AD10" s="11">
         <v>4406.01</v>
       </c>
-      <c r="AE10" s="15">
+      <c r="AE10" s="12">
         <v>4835.76</v>
       </c>
-      <c r="AF10" s="15">
+      <c r="AF10" s="12">
         <v>8094.17</v>
       </c>
-      <c r="AG10" s="15">
+      <c r="AG10" s="12">
         <v>307.5</v>
       </c>
-      <c r="AH10" s="15">
+      <c r="AH10" s="12">
         <v>650.20000000000005</v>
       </c>
-      <c r="AI10" s="14">
+      <c r="AI10" s="11">
         <v>1128.5999999999999</v>
       </c>
-      <c r="AJ10" s="19">
+      <c r="AJ10" s="16">
         <v>1593.7</v>
       </c>
-      <c r="AK10" s="22">
+      <c r="AK10" s="19">
         <v>2038.7</v>
       </c>
-      <c r="AL10" s="15">
+      <c r="AL10" s="12">
         <v>2962</v>
       </c>
-      <c r="AM10" s="14">
+      <c r="AM10" s="11">
         <v>3346.7</v>
       </c>
-      <c r="AN10" s="37">
+      <c r="AN10" s="34">
         <v>3710.7</v>
       </c>
-      <c r="AO10" s="14">
+      <c r="AO10" s="11">
         <v>4032.4</v>
       </c>
-      <c r="AP10" s="14">
+      <c r="AP10" s="11">
         <v>4511.33</v>
       </c>
-      <c r="AQ10" s="14">
+      <c r="AQ10" s="11">
         <v>4948.16</v>
       </c>
-      <c r="AR10" s="14">
+      <c r="AR10" s="11">
         <v>8170.05</v>
       </c>
-      <c r="AS10" s="14">
+      <c r="AS10" s="11">
         <v>327.27</v>
       </c>
-      <c r="AT10" s="14">
+      <c r="AT10" s="11">
         <v>669.07</v>
       </c>
-      <c r="AU10" s="40">
+      <c r="AU10" s="37">
         <v>1149.47</v>
       </c>
-      <c r="AV10" s="40">
+      <c r="AV10" s="37">
         <v>1625.07</v>
       </c>
-      <c r="AW10" s="40">
+      <c r="AW10" s="37">
         <v>2079.65</v>
       </c>
-      <c r="AX10" s="40">
+      <c r="AX10" s="37">
         <v>3018.95</v>
       </c>
-      <c r="AY10" s="40">
+      <c r="AY10" s="37">
         <v>3427.65</v>
       </c>
-      <c r="AZ10" s="37"/>
+      <c r="AZ10" s="40">
+        <v>3788.94</v>
+      </c>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:56">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="10">
         <v>3573.13</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="10">
         <v>4762.34</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="10">
         <v>4875.54</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="10">
         <v>5342.44</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="10">
         <v>5806.55</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="10">
         <v>6506.95</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="11">
         <v>7332.26</v>
       </c>
-      <c r="I11" s="31">
+      <c r="I11" s="28">
         <v>423.05</v>
       </c>
-      <c r="J11" s="31">
+      <c r="J11" s="28">
         <v>1112.67</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="11">
         <v>1868.58</v>
       </c>
-      <c r="L11" s="32">
+      <c r="L11" s="29">
         <v>2740.78</v>
       </c>
-      <c r="M11" s="32">
+      <c r="M11" s="29">
         <v>3042.71</v>
       </c>
-      <c r="N11" s="32">
+      <c r="N11" s="29">
         <v>3677.55</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="11">
         <v>4870.6899999999996</v>
       </c>
-      <c r="P11" s="32">
+      <c r="P11" s="29">
         <v>4995.51</v>
       </c>
-      <c r="Q11" s="32">
+      <c r="Q11" s="29">
         <v>5467.3</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="11">
         <v>5961.89</v>
       </c>
-      <c r="S11" s="33">
+      <c r="S11" s="30">
         <v>6678.51</v>
       </c>
-      <c r="T11" s="26">
+      <c r="T11" s="23">
         <v>7509.37</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U11" s="12">
         <v>217.92</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V11" s="12">
         <v>613.5</v>
       </c>
-      <c r="W11" s="14">
+      <c r="W11" s="11">
         <v>939.7</v>
       </c>
-      <c r="X11" s="32">
+      <c r="X11" s="29">
         <v>1237.0999999999999</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="11">
         <v>1606.92</v>
       </c>
-      <c r="Z11" s="14">
+      <c r="Z11" s="11">
         <v>2255.3000000000002</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="AA11" s="11">
         <v>2371.06</v>
       </c>
-      <c r="AB11" s="15">
+      <c r="AB11" s="12">
         <v>2536.52</v>
       </c>
-      <c r="AC11" s="15">
+      <c r="AC11" s="12">
         <v>2803.98</v>
       </c>
-      <c r="AD11" s="14">
+      <c r="AD11" s="11">
         <v>3172.5</v>
       </c>
-      <c r="AE11" s="15">
+      <c r="AE11" s="12">
         <v>3739.49</v>
       </c>
-      <c r="AF11" s="15">
+      <c r="AF11" s="12">
         <v>4464.24</v>
       </c>
-      <c r="AG11" s="15">
+      <c r="AG11" s="12">
         <v>207.2</v>
       </c>
-      <c r="AH11" s="15">
+      <c r="AH11" s="12">
         <v>578.35</v>
       </c>
-      <c r="AI11" s="14">
+      <c r="AI11" s="11">
         <v>943.4</v>
       </c>
-      <c r="AJ11" s="19">
+      <c r="AJ11" s="16">
         <v>1228.9000000000001</v>
       </c>
-      <c r="AK11" s="22">
+      <c r="AK11" s="19">
         <v>1683.5</v>
       </c>
-      <c r="AL11" s="15">
+      <c r="AL11" s="12">
         <v>2341.88</v>
       </c>
-      <c r="AM11" s="14">
+      <c r="AM11" s="11">
         <v>2465.3200000000002</v>
       </c>
-      <c r="AN11" s="37">
+      <c r="AN11" s="34">
         <v>2619.4</v>
       </c>
-      <c r="AO11" s="14">
+      <c r="AO11" s="11">
         <v>2878.9</v>
       </c>
-      <c r="AP11" s="14">
+      <c r="AP11" s="11">
         <v>3224.97</v>
       </c>
-      <c r="AQ11" s="14">
+      <c r="AQ11" s="11">
         <v>3776.77</v>
       </c>
-      <c r="AR11" s="14">
+      <c r="AR11" s="11">
         <v>4501.91</v>
       </c>
-      <c r="AS11" s="14">
+      <c r="AS11" s="11">
         <v>208.9</v>
       </c>
-      <c r="AT11" s="14">
+      <c r="AT11" s="11">
         <v>575.30999999999995</v>
       </c>
-      <c r="AU11" s="40">
+      <c r="AU11" s="37">
         <v>914.01</v>
       </c>
-      <c r="AV11" s="40">
+      <c r="AV11" s="37">
         <v>1234.3699999999999</v>
       </c>
-      <c r="AW11" s="40">
+      <c r="AW11" s="37">
         <v>1675.63</v>
       </c>
-      <c r="AX11" s="40">
+      <c r="AX11" s="37">
         <v>2337.71</v>
       </c>
-      <c r="AY11" s="40">
+      <c r="AY11" s="37">
         <v>2476.8000000000002</v>
       </c>
-      <c r="AZ11" s="37"/>
+      <c r="AZ11" s="40">
+        <v>2758.71</v>
+      </c>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:56">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="25" t="s">
-[...68 lines deleted...]
-      <c r="Y12" s="14">
+      <c r="B12" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="F12" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G12" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="H12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="I12" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="J12" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="K12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="L12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="M12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="N12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="O12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="P12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="R12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="S12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="T12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="U12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="V12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="W12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="X12" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="Y12" s="11">
         <v>5894.13</v>
       </c>
-      <c r="Z12" s="14">
+      <c r="Z12" s="11">
         <v>7699.5</v>
       </c>
-      <c r="AA12" s="14">
+      <c r="AA12" s="11">
         <v>9071.7199999999993</v>
       </c>
-      <c r="AB12" s="15">
+      <c r="AB12" s="12">
         <v>10631.02</v>
       </c>
-      <c r="AC12" s="15">
+      <c r="AC12" s="12">
         <v>11973.09</v>
       </c>
-      <c r="AD12" s="14">
+      <c r="AD12" s="11">
         <v>13337.49</v>
       </c>
-      <c r="AE12" s="15">
+      <c r="AE12" s="12">
         <v>14868.3</v>
       </c>
-      <c r="AF12" s="15">
+      <c r="AF12" s="12">
         <v>22648.11</v>
       </c>
-      <c r="AG12" s="15">
+      <c r="AG12" s="12">
         <v>1194.5999999999999</v>
       </c>
-      <c r="AH12" s="15">
+      <c r="AH12" s="12">
         <v>2409.54</v>
       </c>
-      <c r="AI12" s="14">
+      <c r="AI12" s="11">
         <v>3897.8</v>
       </c>
-      <c r="AJ12" s="20">
+      <c r="AJ12" s="17">
         <v>5656.1</v>
       </c>
-      <c r="AK12" s="20">
+      <c r="AK12" s="17">
         <v>7321.9</v>
       </c>
-      <c r="AL12" s="15">
+      <c r="AL12" s="12">
         <f>Z12+AI12</f>
         <v>11597.3</v>
       </c>
-      <c r="AM12" s="14">
+      <c r="AM12" s="11">
         <v>10854.65</v>
       </c>
-      <c r="AN12" s="37">
+      <c r="AN12" s="34">
         <v>12476.1</v>
       </c>
-      <c r="AO12" s="14">
+      <c r="AO12" s="11">
         <v>14028.3</v>
       </c>
-      <c r="AP12" s="14">
+      <c r="AP12" s="11">
         <v>15616.63</v>
       </c>
-      <c r="AQ12" s="14">
+      <c r="AQ12" s="11">
         <v>17188.61</v>
       </c>
-      <c r="AR12" s="14">
+      <c r="AR12" s="11">
         <v>25094.16</v>
       </c>
-      <c r="AS12" s="14">
+      <c r="AS12" s="11">
         <v>1307.33</v>
       </c>
-      <c r="AT12" s="14">
+      <c r="AT12" s="11">
         <v>2696.38</v>
       </c>
-      <c r="AU12" s="40">
+      <c r="AU12" s="37">
         <v>4195.46</v>
       </c>
-      <c r="AV12" s="40">
+      <c r="AV12" s="37">
         <v>5807.5</v>
       </c>
-      <c r="AW12" s="40">
+      <c r="AW12" s="37">
         <v>7724.68</v>
       </c>
-      <c r="AX12" s="40">
+      <c r="AX12" s="37">
         <v>9946.6</v>
       </c>
-      <c r="AY12" s="40">
+      <c r="AY12" s="37">
         <v>11546</v>
       </c>
-      <c r="AZ12" s="37"/>
+      <c r="AZ12" s="40">
+        <v>13160.2</v>
+      </c>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:56">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="10">
         <v>6537.51</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="10">
         <v>7652.93</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="10">
         <v>9225.23</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="10">
         <v>11068.93</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="10">
         <v>13044.55</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="10">
         <v>16103.99</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="11">
         <v>21436.11</v>
       </c>
-      <c r="I13" s="31">
+      <c r="I13" s="28">
         <v>846.8</v>
       </c>
-      <c r="J13" s="31">
+      <c r="J13" s="28">
         <v>1846.38</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="11">
         <v>2686.12</v>
       </c>
-      <c r="L13" s="32">
+      <c r="L13" s="29">
         <v>3479.18</v>
       </c>
-      <c r="M13" s="32">
+      <c r="M13" s="29">
         <v>4764.84</v>
       </c>
-      <c r="N13" s="32">
+      <c r="N13" s="29">
         <v>6616.25</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="11">
         <v>7772.56</v>
       </c>
-      <c r="P13" s="32">
+      <c r="P13" s="29">
         <v>9223.0499999999993</v>
       </c>
-      <c r="Q13" s="32">
+      <c r="Q13" s="29">
         <v>11009.9</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="11">
         <v>12965.73</v>
       </c>
-      <c r="S13" s="33">
+      <c r="S13" s="30">
         <v>15706.77</v>
       </c>
-      <c r="T13" s="26">
+      <c r="T13" s="23">
         <v>21038.31</v>
       </c>
-      <c r="U13" s="15">
+      <c r="U13" s="12">
         <v>444.86</v>
       </c>
-      <c r="V13" s="15">
+      <c r="V13" s="12">
         <v>1196.9000000000001</v>
       </c>
-      <c r="W13" s="14">
+      <c r="W13" s="11">
         <v>1975.5</v>
       </c>
-      <c r="X13" s="32">
+      <c r="X13" s="29">
         <v>2791.7</v>
       </c>
-      <c r="Y13" s="14">
+      <c r="Y13" s="11">
         <v>3507.52</v>
       </c>
-      <c r="Z13" s="14">
+      <c r="Z13" s="11">
         <v>5065.8</v>
       </c>
-      <c r="AA13" s="14">
+      <c r="AA13" s="11">
         <v>6039.17</v>
       </c>
-      <c r="AB13" s="15">
+      <c r="AB13" s="12">
         <v>7250.71</v>
       </c>
-      <c r="AC13" s="15">
+      <c r="AC13" s="12">
         <v>9867.41</v>
       </c>
-      <c r="AD13" s="14">
+      <c r="AD13" s="11">
         <v>11551.96</v>
       </c>
-      <c r="AE13" s="15">
+      <c r="AE13" s="12">
         <v>13775.8</v>
       </c>
-      <c r="AF13" s="15">
+      <c r="AF13" s="12">
         <v>17511.400000000001</v>
       </c>
-      <c r="AG13" s="15">
+      <c r="AG13" s="12">
         <v>435.2</v>
       </c>
-      <c r="AH13" s="15">
+      <c r="AH13" s="12">
         <v>1176.6400000000001</v>
       </c>
-      <c r="AI13" s="14">
+      <c r="AI13" s="11">
         <v>1976.9</v>
       </c>
-      <c r="AJ13" s="19">
+      <c r="AJ13" s="16">
         <v>2821.3</v>
       </c>
-      <c r="AK13" s="22">
+      <c r="AK13" s="19">
         <v>3562</v>
       </c>
-      <c r="AL13" s="15">
+      <c r="AL13" s="12">
         <v>5175.82</v>
       </c>
-      <c r="AM13" s="14">
+      <c r="AM13" s="11">
         <v>6156.52</v>
       </c>
-      <c r="AN13" s="37">
+      <c r="AN13" s="34">
         <v>7418</v>
       </c>
-      <c r="AO13" s="14">
+      <c r="AO13" s="11">
         <v>9950.6</v>
       </c>
-      <c r="AP13" s="14">
+      <c r="AP13" s="11">
         <v>11698.2</v>
       </c>
-      <c r="AQ13" s="14">
+      <c r="AQ13" s="11">
         <v>14097.7</v>
       </c>
-      <c r="AR13" s="14">
+      <c r="AR13" s="11">
         <v>18002.09</v>
       </c>
-      <c r="AS13" s="14">
+      <c r="AS13" s="11">
         <v>470.7</v>
       </c>
-      <c r="AT13" s="14">
+      <c r="AT13" s="11">
         <v>1243.99</v>
       </c>
-      <c r="AU13" s="40">
+      <c r="AU13" s="37">
         <v>2069.5</v>
       </c>
-      <c r="AV13" s="40">
+      <c r="AV13" s="37">
         <v>2986.3</v>
       </c>
-      <c r="AW13" s="40">
+      <c r="AW13" s="37">
         <v>3809.52</v>
       </c>
-      <c r="AX13" s="40">
+      <c r="AX13" s="37">
         <v>5485.68</v>
       </c>
-      <c r="AY13" s="40">
+      <c r="AY13" s="37">
         <v>6513.45</v>
       </c>
-      <c r="AZ13" s="37"/>
+      <c r="AZ13" s="40">
+        <v>7842.62</v>
+      </c>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:56">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="10">
         <v>4063.72</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="10">
         <v>4825.87</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="10">
         <v>5823.31</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="10">
         <v>5890.86</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="10">
         <v>6309.54</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="10">
         <v>7927.86</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="11">
         <v>11438.88</v>
       </c>
-      <c r="I14" s="31">
+      <c r="I14" s="28">
         <v>233.81</v>
       </c>
-      <c r="J14" s="31">
+      <c r="J14" s="28">
         <v>1163.26</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="11">
         <v>1949.28</v>
       </c>
-      <c r="L14" s="32">
+      <c r="L14" s="29">
         <v>2364.7399999999998</v>
       </c>
-      <c r="M14" s="32">
+      <c r="M14" s="29">
         <v>2822.96</v>
       </c>
-      <c r="N14" s="32">
+      <c r="N14" s="29">
         <v>4197.9399999999996</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O14" s="11">
         <v>4982.88</v>
       </c>
-      <c r="P14" s="32">
+      <c r="P14" s="29">
         <v>5965.95</v>
       </c>
-      <c r="Q14" s="32">
+      <c r="Q14" s="29">
         <v>6038.1</v>
       </c>
-      <c r="R14" s="14">
+      <c r="R14" s="11">
         <v>6360.44</v>
       </c>
-      <c r="S14" s="33">
+      <c r="S14" s="30">
         <v>8001.04</v>
       </c>
-      <c r="T14" s="26">
+      <c r="T14" s="23">
         <v>10882.91</v>
       </c>
-      <c r="U14" s="15">
+      <c r="U14" s="12">
         <v>192.04</v>
       </c>
-      <c r="V14" s="15">
+      <c r="V14" s="12">
         <v>517.79999999999995</v>
       </c>
-      <c r="W14" s="14">
+      <c r="W14" s="11">
         <v>740.1</v>
       </c>
-      <c r="X14" s="32">
+      <c r="X14" s="29">
         <v>1047.0999999999999</v>
       </c>
-      <c r="Y14" s="14">
+      <c r="Y14" s="11">
         <v>1450.28</v>
       </c>
-      <c r="Z14" s="14">
+      <c r="Z14" s="11">
         <v>2305.6</v>
       </c>
-      <c r="AA14" s="14">
+      <c r="AA14" s="11">
         <v>3318.24</v>
       </c>
-      <c r="AB14" s="15">
+      <c r="AB14" s="12">
         <v>3981.5</v>
       </c>
-      <c r="AC14" s="15">
+      <c r="AC14" s="12">
         <v>4095.87</v>
       </c>
-      <c r="AD14" s="14">
+      <c r="AD14" s="11">
         <v>4657.82</v>
       </c>
-      <c r="AE14" s="15">
+      <c r="AE14" s="12">
         <v>5247.64</v>
       </c>
-      <c r="AF14" s="15">
+      <c r="AF14" s="12">
         <v>9040.31</v>
       </c>
-      <c r="AG14" s="15">
+      <c r="AG14" s="12">
         <v>188.4</v>
       </c>
-      <c r="AH14" s="15">
+      <c r="AH14" s="12">
         <v>515.20000000000005</v>
       </c>
-      <c r="AI14" s="14">
+      <c r="AI14" s="11">
         <v>764</v>
       </c>
-      <c r="AJ14" s="19">
+      <c r="AJ14" s="16">
         <v>1068.9000000000001</v>
       </c>
-      <c r="AK14" s="22">
+      <c r="AK14" s="19">
         <v>1467.4</v>
       </c>
-      <c r="AL14" s="15">
+      <c r="AL14" s="12">
         <v>2332.63</v>
       </c>
-      <c r="AM14" s="14">
+      <c r="AM14" s="11">
         <v>3328.22</v>
       </c>
-      <c r="AN14" s="37">
+      <c r="AN14" s="34">
         <v>3983.5</v>
       </c>
-      <c r="AO14" s="14">
+      <c r="AO14" s="11">
         <v>4098.5</v>
       </c>
-      <c r="AP14" s="14">
+      <c r="AP14" s="11">
         <v>4660.75</v>
       </c>
-      <c r="AQ14" s="14">
+      <c r="AQ14" s="11">
         <v>5261.23</v>
       </c>
-      <c r="AR14" s="14">
+      <c r="AR14" s="11">
         <v>9110.94</v>
       </c>
-      <c r="AS14" s="14">
+      <c r="AS14" s="11">
         <v>193.36</v>
       </c>
-      <c r="AT14" s="14">
+      <c r="AT14" s="11">
         <v>526.33000000000004</v>
       </c>
-      <c r="AU14" s="40">
+      <c r="AU14" s="37">
         <v>757.95</v>
       </c>
-      <c r="AV14" s="40">
+      <c r="AV14" s="37">
         <v>1075.28</v>
       </c>
-      <c r="AW14" s="40">
+      <c r="AW14" s="37">
         <v>1489.7</v>
       </c>
-      <c r="AX14" s="40">
+      <c r="AX14" s="37">
         <v>2396.9299999999998</v>
       </c>
-      <c r="AY14" s="40">
+      <c r="AY14" s="37">
         <v>3802.37</v>
       </c>
-      <c r="AZ14" s="37"/>
+      <c r="AZ14" s="40">
+        <v>4522.82</v>
+      </c>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="8"/>
     </row>
     <row r="15" spans="1:56">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="13" t="s">
-[...59 lines deleted...]
-      <c r="V15" s="15">
+      <c r="B15" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="G15" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="H15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="I15" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="J15" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="K15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="L15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="M15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="N15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="O15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="P15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="Q15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="R15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="S15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="T15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="U15" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="V15" s="12">
         <v>423</v>
       </c>
-      <c r="W15" s="14">
+      <c r="W15" s="11">
         <v>912</v>
       </c>
-      <c r="X15" s="32">
+      <c r="X15" s="29">
         <v>1399.4</v>
       </c>
-      <c r="Y15" s="14">
+      <c r="Y15" s="11">
         <v>2127.6999999999998</v>
       </c>
-      <c r="Z15" s="14">
+      <c r="Z15" s="11">
         <v>3462.9</v>
       </c>
-      <c r="AA15" s="14">
+      <c r="AA15" s="11">
         <v>3963</v>
       </c>
-      <c r="AB15" s="15">
+      <c r="AB15" s="12">
         <v>4420.7</v>
       </c>
-      <c r="AC15" s="15">
+      <c r="AC15" s="12">
         <v>4972.1000000000004</v>
       </c>
-      <c r="AD15" s="14">
+      <c r="AD15" s="11">
         <v>5552.2</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AE15" s="12">
         <v>6829.9</v>
       </c>
-      <c r="AF15" s="15">
+      <c r="AF15" s="12">
         <v>10058.1</v>
       </c>
-      <c r="AG15" s="15">
+      <c r="AG15" s="12">
         <v>354.9</v>
       </c>
-      <c r="AH15" s="15">
+      <c r="AH15" s="12">
         <v>792</v>
       </c>
-      <c r="AI15" s="14">
+      <c r="AI15" s="11">
         <v>1306.0999999999999</v>
       </c>
-      <c r="AJ15" s="19">
+      <c r="AJ15" s="16">
         <v>1826.1</v>
       </c>
-      <c r="AK15" s="22">
+      <c r="AK15" s="19">
         <v>2570.3000000000002</v>
       </c>
-      <c r="AL15" s="15">
+      <c r="AL15" s="12">
         <v>3914</v>
       </c>
-      <c r="AM15" s="14">
+      <c r="AM15" s="11">
         <v>4415.5</v>
       </c>
-      <c r="AN15" s="37">
+      <c r="AN15" s="34">
         <v>4777.5</v>
       </c>
-      <c r="AO15" s="14">
+      <c r="AO15" s="11">
         <v>5333.8</v>
       </c>
-      <c r="AP15" s="14">
+      <c r="AP15" s="11">
         <v>5933.1</v>
       </c>
-      <c r="AQ15" s="14">
+      <c r="AQ15" s="11">
         <v>7252.9</v>
       </c>
-      <c r="AR15" s="14">
+      <c r="AR15" s="11">
         <v>10709.7</v>
       </c>
-      <c r="AS15" s="14">
+      <c r="AS15" s="11">
         <v>364.2</v>
       </c>
-      <c r="AT15" s="14">
+      <c r="AT15" s="11">
         <v>810.2</v>
       </c>
-      <c r="AU15" s="40">
+      <c r="AU15" s="37">
         <v>1338.3</v>
       </c>
-      <c r="AV15" s="40">
+      <c r="AV15" s="37">
         <v>1871</v>
       </c>
-      <c r="AW15" s="40">
+      <c r="AW15" s="37">
         <v>2619.8000000000002</v>
       </c>
-      <c r="AX15" s="40">
+      <c r="AX15" s="37">
         <v>4021.9</v>
       </c>
-      <c r="AY15" s="40">
+      <c r="AY15" s="37">
         <v>4549.3999999999996</v>
       </c>
-      <c r="AZ15" s="37"/>
+      <c r="AZ15" s="40">
+        <v>4928.7</v>
+      </c>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:56" ht="13.5" customHeight="1">
-      <c r="A16" s="11" t="s">
+      <c r="A16" s="47" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="10">
         <v>10540.8</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="10">
         <v>11418.9</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="10">
         <v>12354</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="10">
         <v>13657.7</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="10">
         <v>14925.7</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="10">
         <v>17938.400000000001</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="11">
         <v>25988.3</v>
       </c>
-      <c r="I16" s="31">
+      <c r="I16" s="28">
         <v>785.4</v>
       </c>
-      <c r="J16" s="31">
+      <c r="J16" s="28">
         <v>1435.2</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="11">
         <v>2779.6</v>
       </c>
-      <c r="L16" s="32">
+      <c r="L16" s="29">
         <v>4443.7</v>
       </c>
-      <c r="M16" s="32">
+      <c r="M16" s="29">
         <v>6611.2</v>
       </c>
-      <c r="N16" s="32">
+      <c r="N16" s="29">
         <v>11211</v>
       </c>
-      <c r="O16" s="14">
+      <c r="O16" s="11">
         <v>12104.2</v>
       </c>
-      <c r="P16" s="32">
+      <c r="P16" s="29">
         <v>13095</v>
       </c>
-      <c r="Q16" s="32">
+      <c r="Q16" s="29">
         <v>14405</v>
       </c>
-      <c r="R16" s="14">
+      <c r="R16" s="11">
         <v>15687</v>
       </c>
-      <c r="S16" s="33">
+      <c r="S16" s="30">
         <v>18824.900000000001</v>
       </c>
-      <c r="T16" s="26">
+      <c r="T16" s="23">
         <v>26628.1</v>
       </c>
-      <c r="U16" s="15">
+      <c r="U16" s="12">
         <v>491</v>
       </c>
-      <c r="V16" s="36">
+      <c r="V16" s="33">
         <v>808.4</v>
       </c>
-      <c r="W16" s="14">
+      <c r="W16" s="11">
         <v>1194.5999999999999</v>
       </c>
-      <c r="X16" s="32">
+      <c r="X16" s="29">
         <v>1618.9</v>
       </c>
-      <c r="Y16" s="14">
+      <c r="Y16" s="11">
         <v>2153.6</v>
       </c>
-      <c r="Z16" s="14">
+      <c r="Z16" s="11">
         <v>3360.4</v>
       </c>
-      <c r="AA16" s="14">
+      <c r="AA16" s="11">
         <v>3721.3</v>
       </c>
-      <c r="AB16" s="15">
+      <c r="AB16" s="12">
         <v>4085</v>
       </c>
-      <c r="AC16" s="15">
+      <c r="AC16" s="12">
         <v>4577.2</v>
       </c>
-      <c r="AD16" s="14">
+      <c r="AD16" s="11">
         <v>5044.2</v>
       </c>
-      <c r="AE16" s="15">
+      <c r="AE16" s="12">
         <v>6246.6</v>
       </c>
-      <c r="AF16" s="15">
+      <c r="AF16" s="12">
         <v>8720.7999999999993</v>
       </c>
-      <c r="AG16" s="15">
+      <c r="AG16" s="12">
         <v>322.5</v>
       </c>
-      <c r="AH16" s="15">
+      <c r="AH16" s="12">
         <v>772.4</v>
       </c>
-      <c r="AI16" s="14">
+      <c r="AI16" s="11">
         <v>1177.3</v>
       </c>
-      <c r="AJ16" s="19">
+      <c r="AJ16" s="16">
         <v>1632.5</v>
       </c>
-      <c r="AK16" s="22">
+      <c r="AK16" s="19">
         <v>2177.5</v>
       </c>
-      <c r="AL16" s="15">
+      <c r="AL16" s="12">
         <v>3384.3</v>
       </c>
-      <c r="AM16" s="14">
+      <c r="AM16" s="11">
         <v>3747.4</v>
       </c>
-      <c r="AN16" s="37">
+      <c r="AN16" s="34">
         <v>4134.1000000000004</v>
       </c>
-      <c r="AO16" s="14">
+      <c r="AO16" s="11">
         <v>4641.3999999999996</v>
       </c>
-      <c r="AP16" s="14">
+      <c r="AP16" s="11">
         <v>5118.8999999999996</v>
       </c>
-      <c r="AQ16" s="14">
+      <c r="AQ16" s="11">
         <v>6333.6</v>
       </c>
-      <c r="AR16" s="14">
+      <c r="AR16" s="11">
         <v>8816</v>
       </c>
-      <c r="AS16" s="14">
+      <c r="AS16" s="11">
         <v>327.10000000000002</v>
       </c>
-      <c r="AT16" s="14">
+      <c r="AT16" s="11">
         <v>783.2</v>
       </c>
-      <c r="AU16" s="40">
+      <c r="AU16" s="37">
         <v>1199.0999999999999</v>
       </c>
-      <c r="AV16" s="40">
+      <c r="AV16" s="37">
         <v>1688.6</v>
       </c>
-      <c r="AW16" s="40">
+      <c r="AW16" s="37">
         <v>2294.6</v>
       </c>
-      <c r="AX16" s="40">
+      <c r="AX16" s="37">
         <v>3541</v>
       </c>
-      <c r="AY16" s="40">
+      <c r="AY16" s="37">
         <v>3909.2</v>
       </c>
-      <c r="AZ16" s="37"/>
+      <c r="AZ16" s="40">
+        <v>4310.8</v>
+      </c>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="8"/>
     </row>
     <row r="17" spans="31:50">
-      <c r="AG17" s="16"/>
-[...8 lines deleted...]
-      <c r="AX17" s="16"/>
+      <c r="AG17" s="13"/>
+      <c r="AH17" s="13"/>
+      <c r="AI17" s="13"/>
+      <c r="AJ17" s="15"/>
+      <c r="AM17" s="13"/>
+      <c r="AN17" s="13"/>
+      <c r="AO17" s="13"/>
+      <c r="AP17" s="13"/>
+      <c r="AS17" s="13"/>
+      <c r="AX17" s="13"/>
     </row>
     <row r="18" spans="31:50">
-      <c r="AE18" s="16"/>
-      <c r="AT18" s="16"/>
+      <c r="AE18" s="13"/>
+      <c r="AT18" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="A1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
     <mergeCell ref="B2:H2"/>
   </mergeCells>
   <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.42" right="0.85" top="0.51" bottom="0.59055118110236227" header="0.41" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>Ет</vt:lpstr>
       <vt:lpstr>Ет!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>