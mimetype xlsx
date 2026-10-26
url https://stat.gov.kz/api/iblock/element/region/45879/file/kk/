--- v5 (2026-09-16)
+++ v6 (2026-10-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="түйе" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">түйе!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="34">
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
@@ -128,83 +128,88 @@
     <t>Үржар ауданы</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>Айдын басына</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                Түйе саны, бас                                                        </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -328,51 +333,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -428,50 +433,59 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -743,52 +757,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BE64"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="Q44" sqref="Q44"/>
+      <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AX24" sqref="AX24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.7109375" style="13" customWidth="1"/>
     <col min="2" max="5" width="8.85546875" style="13" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="10.28515625" style="3" customWidth="1"/>
     <col min="8" max="18" width="9.140625" style="3"/>
     <col min="19" max="19" width="10.140625" style="3" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" s="1" customFormat="1" ht="21" customHeight="1">
       <c r="A1" s="41" t="s">
         <v>33</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
@@ -1235,51 +1249,53 @@
       </c>
       <c r="AS5" s="21">
         <v>554</v>
       </c>
       <c r="AT5" s="21">
         <v>554</v>
       </c>
       <c r="AU5" s="26">
         <v>557</v>
       </c>
       <c r="AV5" s="21">
         <v>585</v>
       </c>
       <c r="AW5" s="21">
         <v>585</v>
       </c>
       <c r="AX5" s="21">
         <v>607</v>
       </c>
       <c r="AY5" s="21">
         <v>607</v>
       </c>
       <c r="AZ5" s="21">
         <v>607</v>
       </c>
-      <c r="BA5" s="27"/>
+      <c r="BA5" s="48">
+        <v>576</v>
+      </c>
       <c r="BB5" s="27"/>
       <c r="BC5" s="27"/>
     </row>
     <row r="6" spans="1:57" s="6" customFormat="1">
       <c r="A6" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="20">
         <v>14</v>
       </c>
       <c r="C6" s="20">
         <v>14</v>
       </c>
       <c r="D6" s="20">
         <v>14</v>
       </c>
       <c r="E6" s="20">
         <v>14</v>
       </c>
       <c r="F6" s="20">
         <v>14</v>
       </c>
       <c r="G6" s="20">
         <v>14</v>
       </c>
@@ -1396,51 +1412,53 @@
       </c>
       <c r="AS6" s="20">
         <v>6</v>
       </c>
       <c r="AT6" s="20">
         <v>6</v>
       </c>
       <c r="AU6" s="20">
         <v>6</v>
       </c>
       <c r="AV6" s="20">
         <v>6</v>
       </c>
       <c r="AW6" s="20">
         <v>6</v>
       </c>
       <c r="AX6" s="20">
         <v>6</v>
       </c>
       <c r="AY6" s="20">
         <v>6</v>
       </c>
       <c r="AZ6" s="20">
         <v>6</v>
       </c>
-      <c r="BA6" s="32"/>
+      <c r="BA6" s="46">
+        <v>6</v>
+      </c>
       <c r="BB6" s="32"/>
       <c r="BC6" s="32"/>
     </row>
     <row r="7" spans="1:57" s="7" customFormat="1">
       <c r="A7" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="20" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="20" t="s">
         <v>13</v>
       </c>
@@ -1549,51 +1567,53 @@
       </c>
       <c r="AS7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AT7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AU7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AV7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AW7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AX7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AY7" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AZ7" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="BA7" s="32"/>
+      <c r="BA7" s="47" t="s">
+        <v>13</v>
+      </c>
       <c r="BB7" s="32"/>
       <c r="BC7" s="32"/>
     </row>
     <row r="8" spans="1:57" s="7" customFormat="1">
       <c r="A8" s="19" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="20">
         <v>181</v>
       </c>
       <c r="C8" s="20">
         <v>181</v>
       </c>
       <c r="D8" s="20">
         <v>181</v>
       </c>
       <c r="E8" s="20">
         <v>181</v>
       </c>
       <c r="F8" s="20">
         <v>181</v>
       </c>
       <c r="G8" s="20">
         <v>168</v>
       </c>
@@ -1710,51 +1730,53 @@
       </c>
       <c r="AS8" s="20">
         <v>199</v>
       </c>
       <c r="AT8" s="20">
         <v>199</v>
       </c>
       <c r="AU8" s="20">
         <v>199</v>
       </c>
       <c r="AV8" s="20">
         <v>224</v>
       </c>
       <c r="AW8" s="20">
         <v>224</v>
       </c>
       <c r="AX8" s="20">
         <v>221</v>
       </c>
       <c r="AY8" s="20">
         <v>221</v>
       </c>
       <c r="AZ8" s="20">
         <v>221</v>
       </c>
-      <c r="BA8" s="32"/>
+      <c r="BA8" s="46">
+        <v>190</v>
+      </c>
       <c r="BB8" s="32"/>
       <c r="BC8" s="32"/>
     </row>
     <row r="9" spans="1:57" s="7" customFormat="1">
       <c r="A9" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="20">
         <v>31</v>
       </c>
       <c r="C9" s="20">
         <v>31</v>
       </c>
       <c r="D9" s="20">
         <v>31</v>
       </c>
       <c r="E9" s="20">
         <v>31</v>
       </c>
       <c r="F9" s="20">
         <v>31</v>
       </c>
       <c r="G9" s="20">
         <v>31</v>
       </c>
@@ -1871,51 +1893,53 @@
       </c>
       <c r="AS9" s="20">
         <v>57</v>
       </c>
       <c r="AT9" s="20">
         <v>57</v>
       </c>
       <c r="AU9" s="20">
         <v>57</v>
       </c>
       <c r="AV9" s="20">
         <v>57</v>
       </c>
       <c r="AW9" s="20">
         <v>57</v>
       </c>
       <c r="AX9" s="20">
         <v>82</v>
       </c>
       <c r="AY9" s="20">
         <v>82</v>
       </c>
       <c r="AZ9" s="20">
         <v>82</v>
       </c>
-      <c r="BA9" s="32"/>
+      <c r="BA9" s="46">
+        <v>82</v>
+      </c>
       <c r="BB9" s="32"/>
       <c r="BC9" s="32"/>
     </row>
     <row r="10" spans="1:57" s="7" customFormat="1">
       <c r="A10" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="20">
         <v>117</v>
       </c>
       <c r="C10" s="20">
         <v>117</v>
       </c>
       <c r="D10" s="20">
         <v>117</v>
       </c>
       <c r="E10" s="20">
         <v>117</v>
       </c>
       <c r="F10" s="20">
         <v>117</v>
       </c>
       <c r="G10" s="20">
         <v>117</v>
       </c>
@@ -2032,51 +2056,53 @@
       </c>
       <c r="AS10" s="20">
         <v>188</v>
       </c>
       <c r="AT10" s="20">
         <v>188</v>
       </c>
       <c r="AU10" s="20">
         <v>188</v>
       </c>
       <c r="AV10" s="20">
         <v>188</v>
       </c>
       <c r="AW10" s="20">
         <v>188</v>
       </c>
       <c r="AX10" s="20">
         <v>195</v>
       </c>
       <c r="AY10" s="20">
         <v>195</v>
       </c>
       <c r="AZ10" s="20">
         <v>195</v>
       </c>
-      <c r="BA10" s="32"/>
+      <c r="BA10" s="46">
+        <v>195</v>
+      </c>
       <c r="BB10" s="32"/>
       <c r="BC10" s="32"/>
     </row>
     <row r="11" spans="1:57" s="7" customFormat="1">
       <c r="A11" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="20" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="20" t="s">
         <v>13</v>
       </c>
@@ -2191,51 +2217,53 @@
       </c>
       <c r="AS11" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AT11" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AU11" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AV11" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AW11" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AX11" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AY11" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AZ11" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="BA11" s="32"/>
+      <c r="BA11" s="47" t="s">
+        <v>13</v>
+      </c>
       <c r="BB11" s="32"/>
       <c r="BC11" s="32"/>
     </row>
     <row r="12" spans="1:57" s="7" customFormat="1">
       <c r="A12" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="20" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="20" t="s">
         <v>13</v>
       </c>
@@ -2350,51 +2378,53 @@
       </c>
       <c r="AS12" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AT12" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AU12" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AV12" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AW12" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AX12" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AY12" s="33" t="s">
         <v>13</v>
       </c>
       <c r="AZ12" s="33" t="s">
         <v>13</v>
       </c>
-      <c r="BA12" s="32"/>
+      <c r="BA12" s="47" t="s">
+        <v>13</v>
+      </c>
       <c r="BB12" s="32"/>
       <c r="BC12" s="32"/>
     </row>
     <row r="13" spans="1:57" s="7" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="20"/>
       <c r="I13" s="20"/>
       <c r="J13" s="20"/>
       <c r="K13" s="20"/>
       <c r="L13" s="28"/>
       <c r="M13" s="28"/>
       <c r="N13" s="28"/>
       <c r="O13" s="28"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="33" t="s">
         <v>13</v>
       </c>
@@ -2481,51 +2511,53 @@
       </c>
       <c r="AS13" s="20">
         <v>21</v>
       </c>
       <c r="AT13" s="20">
         <v>21</v>
       </c>
       <c r="AU13" s="20">
         <v>21</v>
       </c>
       <c r="AV13" s="20">
         <v>21</v>
       </c>
       <c r="AW13" s="20">
         <v>21</v>
       </c>
       <c r="AX13" s="20">
         <v>15</v>
       </c>
       <c r="AY13" s="20">
         <v>15</v>
       </c>
       <c r="AZ13" s="20">
         <v>15</v>
       </c>
-      <c r="BA13" s="32"/>
+      <c r="BA13" s="46">
+        <v>15</v>
+      </c>
       <c r="BB13" s="32"/>
       <c r="BC13" s="32"/>
     </row>
     <row r="14" spans="1:57" s="7" customFormat="1">
       <c r="A14" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="20">
         <v>30</v>
       </c>
       <c r="C14" s="20">
         <v>30</v>
       </c>
       <c r="D14" s="20">
         <v>30</v>
       </c>
       <c r="E14" s="20">
         <v>30</v>
       </c>
       <c r="F14" s="20">
         <v>30</v>
       </c>
       <c r="G14" s="20">
         <v>30</v>
       </c>
@@ -2640,51 +2672,53 @@
       </c>
       <c r="AS14" s="20">
         <v>21</v>
       </c>
       <c r="AT14" s="20">
         <v>21</v>
       </c>
       <c r="AU14" s="20">
         <v>21</v>
       </c>
       <c r="AV14" s="20">
         <v>21</v>
       </c>
       <c r="AW14" s="20">
         <v>21</v>
       </c>
       <c r="AX14" s="20">
         <v>19</v>
       </c>
       <c r="AY14" s="20">
         <v>19</v>
       </c>
       <c r="AZ14" s="20">
         <v>19</v>
       </c>
-      <c r="BA14" s="32"/>
+      <c r="BA14" s="46">
+        <v>19</v>
+      </c>
       <c r="BB14" s="32"/>
       <c r="BC14" s="32"/>
     </row>
     <row r="15" spans="1:57" s="7" customFormat="1">
       <c r="A15" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="20">
         <v>24</v>
       </c>
       <c r="C15" s="20">
         <v>24</v>
       </c>
       <c r="D15" s="20">
         <v>24</v>
       </c>
       <c r="E15" s="20">
         <v>24</v>
       </c>
       <c r="F15" s="20">
         <v>24</v>
       </c>
       <c r="G15" s="20">
         <v>24</v>
       </c>
@@ -2801,51 +2835,53 @@
       </c>
       <c r="AS15" s="20">
         <v>6</v>
       </c>
       <c r="AT15" s="20">
         <v>6</v>
       </c>
       <c r="AU15" s="20">
         <v>6</v>
       </c>
       <c r="AV15" s="20">
         <v>6</v>
       </c>
       <c r="AW15" s="20">
         <v>6</v>
       </c>
       <c r="AX15" s="20">
         <v>9</v>
       </c>
       <c r="AY15" s="20">
         <v>9</v>
       </c>
       <c r="AZ15" s="20">
         <v>9</v>
       </c>
-      <c r="BA15" s="32"/>
+      <c r="BA15" s="46">
+        <v>9</v>
+      </c>
       <c r="BB15" s="32"/>
       <c r="BC15" s="32"/>
     </row>
     <row r="16" spans="1:57" s="7" customFormat="1">
       <c r="A16" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="20" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="20" t="s">
         <v>13</v>
       </c>
@@ -2962,51 +2998,53 @@
       </c>
       <c r="AS16" s="20">
         <v>24</v>
       </c>
       <c r="AT16" s="20">
         <v>24</v>
       </c>
       <c r="AU16" s="20">
         <v>27</v>
       </c>
       <c r="AV16" s="20">
         <v>30</v>
       </c>
       <c r="AW16" s="20">
         <v>30</v>
       </c>
       <c r="AX16" s="20">
         <v>25</v>
       </c>
       <c r="AY16" s="20">
         <v>25</v>
       </c>
       <c r="AZ16" s="20">
         <v>25</v>
       </c>
-      <c r="BA16" s="32"/>
+      <c r="BA16" s="46">
+        <v>25</v>
+      </c>
       <c r="BB16" s="32"/>
       <c r="BC16" s="32"/>
     </row>
     <row r="17" spans="1:55" s="7" customFormat="1">
       <c r="A17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="20">
         <v>57</v>
       </c>
       <c r="C17" s="20">
         <v>57</v>
       </c>
       <c r="D17" s="20">
         <v>57</v>
       </c>
       <c r="E17" s="20">
         <v>57</v>
       </c>
       <c r="F17" s="20">
         <v>57</v>
       </c>
       <c r="G17" s="20">
         <v>57</v>
       </c>
@@ -3123,51 +3161,53 @@
       </c>
       <c r="AS17" s="20">
         <v>32</v>
       </c>
       <c r="AT17" s="20">
         <v>32</v>
       </c>
       <c r="AU17" s="20">
         <v>32</v>
       </c>
       <c r="AV17" s="20">
         <v>32</v>
       </c>
       <c r="AW17" s="20">
         <v>32</v>
       </c>
       <c r="AX17" s="20">
         <v>35</v>
       </c>
       <c r="AY17" s="20">
         <v>35</v>
       </c>
       <c r="AZ17" s="20">
         <v>35</v>
       </c>
-      <c r="BA17" s="32"/>
+      <c r="BA17" s="46">
+        <v>35</v>
+      </c>
       <c r="BB17" s="32"/>
       <c r="BC17" s="32"/>
     </row>
     <row r="18" spans="1:55" s="7" customFormat="1">
       <c r="A18" s="8"/>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="V18" s="10"/>
       <c r="W18" s="9"/>
       <c r="X18" s="11"/>
       <c r="Y18" s="11"/>
       <c r="Z18" s="11"/>
       <c r="AA18" s="11"/>
       <c r="AB18" s="11"/>
       <c r="AC18" s="11"/>
       <c r="AD18" s="11"/>
       <c r="AE18" s="11"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="12"/>
       <c r="AH18" s="12"/>
       <c r="AI18" s="37"/>