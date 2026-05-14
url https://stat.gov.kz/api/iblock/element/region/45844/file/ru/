--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="628" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="39">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -743,117 +743,117 @@
     <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_tabsv2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1130,195 +1130,198 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AW100"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AA6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AO19" sqref="AO19"/>
+      <selection pane="bottomRight" activeCell="AR57" sqref="AR57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="1" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.5703125" style="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="1"/>
     <col min="31" max="32" width="9.5703125" style="1" customWidth="1"/>
     <col min="33" max="34" width="10.85546875" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="10.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" customWidth="1"/>
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="38" max="39" width="9.140625" style="1"/>
+    <col min="40" max="40" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="42" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" ht="21" customHeight="1">
-      <c r="A2" s="99" t="s">
+      <c r="A2" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="99"/>
-[...42 lines deleted...]
-      <c r="AS2" s="99"/>
+      <c r="B2" s="95"/>
+      <c r="C2" s="95"/>
+      <c r="D2" s="95"/>
+      <c r="E2" s="95"/>
+      <c r="F2" s="95"/>
+      <c r="G2" s="95"/>
+      <c r="H2" s="95"/>
+      <c r="I2" s="95"/>
+      <c r="J2" s="95"/>
+      <c r="K2" s="95"/>
+      <c r="L2" s="95"/>
+      <c r="M2" s="95"/>
+      <c r="N2" s="95"/>
+      <c r="O2" s="95"/>
+      <c r="P2" s="95"/>
+      <c r="Q2" s="95"/>
+      <c r="R2" s="95"/>
+      <c r="S2" s="95"/>
+      <c r="T2" s="95"/>
+      <c r="U2" s="95"/>
+      <c r="V2" s="95"/>
+      <c r="W2" s="95"/>
+      <c r="X2" s="95"/>
+      <c r="Y2" s="95"/>
+      <c r="Z2" s="95"/>
+      <c r="AA2" s="95"/>
+      <c r="AB2" s="95"/>
+      <c r="AC2" s="95"/>
+      <c r="AD2" s="95"/>
+      <c r="AE2" s="95"/>
+      <c r="AF2" s="95"/>
+      <c r="AG2" s="95"/>
+      <c r="AH2" s="95"/>
+      <c r="AI2" s="95"/>
+      <c r="AJ2" s="95"/>
+      <c r="AK2" s="95"/>
+      <c r="AL2" s="95"/>
+      <c r="AM2" s="95"/>
+      <c r="AN2" s="95"/>
+      <c r="AO2" s="95"/>
+      <c r="AP2" s="95"/>
+      <c r="AQ2" s="95"/>
+      <c r="AR2" s="95"/>
+      <c r="AS2" s="95"/>
     </row>
     <row r="3" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K3" s="95"/>
-[...2 lines deleted...]
-      <c r="N3" s="95"/>
+      <c r="K3" s="102"/>
+      <c r="L3" s="102"/>
+      <c r="M3" s="102"/>
+      <c r="N3" s="102"/>
       <c r="AW3" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:49" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="100"/>
-      <c r="B4" s="102" t="s">
+      <c r="A4" s="110"/>
+      <c r="B4" s="111" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="103"/>
-[...10 lines deleted...]
-      <c r="N4" s="96" t="s">
+      <c r="C4" s="112"/>
+      <c r="D4" s="112"/>
+      <c r="E4" s="112"/>
+      <c r="F4" s="112"/>
+      <c r="G4" s="112"/>
+      <c r="H4" s="112"/>
+      <c r="I4" s="112"/>
+      <c r="J4" s="112"/>
+      <c r="K4" s="112"/>
+      <c r="L4" s="112"/>
+      <c r="M4" s="113"/>
+      <c r="N4" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="O4" s="97"/>
-[...1 lines deleted...]
-      <c r="Q4" s="98"/>
+      <c r="O4" s="91"/>
+      <c r="P4" s="91"/>
+      <c r="Q4" s="92"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
       <c r="U4" s="93"/>
       <c r="V4" s="93"/>
       <c r="W4" s="93"/>
       <c r="X4" s="93"/>
       <c r="Y4" s="94"/>
-      <c r="Z4" s="96" t="s">
+      <c r="Z4" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="AA4" s="97"/>
-[...1 lines deleted...]
-      <c r="AC4" s="98"/>
+      <c r="AA4" s="91"/>
+      <c r="AB4" s="91"/>
+      <c r="AC4" s="92"/>
       <c r="AD4" s="93"/>
       <c r="AE4" s="93"/>
       <c r="AF4" s="93"/>
       <c r="AG4" s="93"/>
       <c r="AH4" s="93"/>
       <c r="AI4" s="93"/>
       <c r="AJ4" s="93"/>
       <c r="AK4" s="94"/>
-      <c r="AL4" s="96" t="s">
+      <c r="AL4" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="97"/>
-[...1 lines deleted...]
-      <c r="AO4" s="98"/>
+      <c r="AM4" s="91"/>
+      <c r="AN4" s="91"/>
+      <c r="AO4" s="92"/>
       <c r="AP4" s="93"/>
       <c r="AQ4" s="93"/>
       <c r="AR4" s="93"/>
       <c r="AS4" s="93"/>
       <c r="AT4" s="93"/>
       <c r="AU4" s="93"/>
       <c r="AV4" s="93"/>
       <c r="AW4" s="94"/>
     </row>
     <row r="5" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="101"/>
+      <c r="A5" s="108"/>
       <c r="B5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -1535,57 +1538,59 @@
       </c>
       <c r="AE6" s="51">
         <v>118728.2</v>
       </c>
       <c r="AF6" s="51">
         <v>165215.29999999999</v>
       </c>
       <c r="AG6" s="75">
         <v>221355.3</v>
       </c>
       <c r="AH6" s="75">
         <v>340106.2</v>
       </c>
       <c r="AI6" s="75">
         <v>405003</v>
       </c>
       <c r="AJ6" s="75">
         <v>515886.1</v>
       </c>
       <c r="AK6" s="75">
         <v>584692.69999999995</v>
       </c>
       <c r="AL6" s="51">
         <v>12104.2</v>
       </c>
-      <c r="AM6" s="51">
+      <c r="AM6" s="61">
         <v>28333.7</v>
       </c>
       <c r="AN6" s="61">
         <v>50963.8</v>
       </c>
-      <c r="AO6" s="49"/>
+      <c r="AO6" s="61">
+        <v>77350.600000000006</v>
+      </c>
       <c r="AP6" s="51"/>
       <c r="AQ6" s="51"/>
       <c r="AR6" s="51"/>
       <c r="AS6" s="75"/>
       <c r="AT6" s="75"/>
       <c r="AU6" s="75"/>
       <c r="AV6" s="61"/>
       <c r="AW6" s="61"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="11">
         <v>1869.17</v>
       </c>
       <c r="C7" s="12">
         <v>3857.4700000000003</v>
       </c>
       <c r="D7" s="13">
         <v>6183.5603150900006</v>
       </c>
       <c r="E7" s="14">
         <v>9195.5</v>
       </c>
@@ -1666,57 +1671,59 @@
       </c>
       <c r="AE7" s="52">
         <v>5555.5</v>
       </c>
       <c r="AF7" s="52">
         <v>7218</v>
       </c>
       <c r="AG7" s="76">
         <v>9167.7000000000007</v>
       </c>
       <c r="AH7" s="76">
         <v>24573.9</v>
       </c>
       <c r="AI7" s="76">
         <v>33796.699999999997</v>
       </c>
       <c r="AJ7" s="76">
         <v>35396.699999999997</v>
       </c>
       <c r="AK7" s="76">
         <v>37140.9</v>
       </c>
       <c r="AL7" s="52">
         <v>1218.4000000000001</v>
       </c>
-      <c r="AM7" s="52">
+      <c r="AM7" s="63">
         <v>2425.4</v>
       </c>
       <c r="AN7" s="66">
         <v>3793.8</v>
       </c>
-      <c r="AO7" s="54"/>
+      <c r="AO7" s="66">
+        <v>5147.8999999999996</v>
+      </c>
       <c r="AP7" s="52"/>
       <c r="AQ7" s="52"/>
       <c r="AR7" s="52"/>
       <c r="AS7" s="76"/>
       <c r="AT7" s="76"/>
       <c r="AU7" s="76"/>
       <c r="AV7" s="63"/>
       <c r="AW7" s="63"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>12.41</v>
       </c>
       <c r="C8" s="12">
         <v>34.71</v>
       </c>
       <c r="D8" s="13">
         <v>59.38801024</v>
       </c>
       <c r="E8" s="14">
         <v>91.7</v>
       </c>
@@ -1797,57 +1804,59 @@
       </c>
       <c r="AE8" s="52">
         <v>191.6</v>
       </c>
       <c r="AF8" s="52">
         <v>272</v>
       </c>
       <c r="AG8" s="76">
         <v>325.60000000000002</v>
       </c>
       <c r="AH8" s="76">
         <v>563.70000000000005</v>
       </c>
       <c r="AI8" s="76">
         <v>679.7</v>
       </c>
       <c r="AJ8" s="76">
         <v>709.1</v>
       </c>
       <c r="AK8" s="76">
         <v>1025.5999999999999</v>
       </c>
       <c r="AL8" s="52">
         <v>10.8</v>
       </c>
-      <c r="AM8" s="52">
+      <c r="AM8" s="63">
         <v>45</v>
       </c>
       <c r="AN8" s="66">
         <v>86.2</v>
       </c>
-      <c r="AO8" s="56"/>
+      <c r="AO8" s="66">
+        <v>135.5</v>
+      </c>
       <c r="AP8" s="52"/>
       <c r="AQ8" s="52"/>
       <c r="AR8" s="52"/>
       <c r="AS8" s="76"/>
       <c r="AT8" s="76"/>
       <c r="AU8" s="76"/>
       <c r="AV8" s="63"/>
       <c r="AW8" s="63"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="11">
         <v>893.13</v>
       </c>
       <c r="C9" s="12">
         <v>2063.33</v>
       </c>
       <c r="D9" s="13">
         <v>4389.81358292</v>
       </c>
       <c r="E9" s="14">
         <v>6917.26</v>
       </c>
@@ -1928,57 +1937,59 @@
       </c>
       <c r="AE9" s="52">
         <v>18036.599999999999</v>
       </c>
       <c r="AF9" s="52">
         <v>24533.7</v>
       </c>
       <c r="AG9" s="76">
         <v>33996.199999999997</v>
       </c>
       <c r="AH9" s="76">
         <v>46474.5</v>
       </c>
       <c r="AI9" s="76">
         <v>51377.9</v>
       </c>
       <c r="AJ9" s="76">
         <v>55307.5</v>
       </c>
       <c r="AK9" s="76">
         <v>59035</v>
       </c>
       <c r="AL9" s="52">
         <v>1455.1</v>
       </c>
-      <c r="AM9" s="52">
+      <c r="AM9" s="63">
         <v>3721.3</v>
       </c>
       <c r="AN9" s="66">
         <v>6709</v>
       </c>
-      <c r="AO9" s="56"/>
+      <c r="AO9" s="66">
+        <v>10551.9</v>
+      </c>
       <c r="AP9" s="52"/>
       <c r="AQ9" s="52"/>
       <c r="AR9" s="52"/>
       <c r="AS9" s="76"/>
       <c r="AT9" s="76"/>
       <c r="AU9" s="76"/>
       <c r="AV9" s="63"/>
       <c r="AW9" s="63"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>916.51</v>
       </c>
       <c r="C10" s="12">
         <v>1787.21</v>
       </c>
       <c r="D10" s="13">
         <v>3515.1931817</v>
       </c>
       <c r="E10" s="14">
         <v>5881.9</v>
       </c>
@@ -2059,57 +2070,59 @@
       </c>
       <c r="AE10" s="52">
         <v>10016.799999999999</v>
       </c>
       <c r="AF10" s="52">
         <v>15258.1</v>
       </c>
       <c r="AG10" s="76">
         <v>20474.5</v>
       </c>
       <c r="AH10" s="76">
         <v>26867.9</v>
       </c>
       <c r="AI10" s="76">
         <v>31900.6</v>
       </c>
       <c r="AJ10" s="76">
         <v>34068.199999999997</v>
       </c>
       <c r="AK10" s="76">
         <v>38088.5</v>
       </c>
       <c r="AL10" s="52">
         <v>1001.3</v>
       </c>
-      <c r="AM10" s="52">
+      <c r="AM10" s="63">
         <v>2162.9</v>
       </c>
       <c r="AN10" s="66">
         <v>4116.1000000000004</v>
       </c>
-      <c r="AO10" s="56"/>
+      <c r="AO10" s="66">
+        <v>6316.8</v>
+      </c>
       <c r="AP10" s="52"/>
       <c r="AQ10" s="52"/>
       <c r="AR10" s="52"/>
       <c r="AS10" s="76"/>
       <c r="AT10" s="76"/>
       <c r="AU10" s="76"/>
       <c r="AV10" s="63"/>
       <c r="AW10" s="63"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="11">
         <v>371.08</v>
       </c>
       <c r="C11" s="12">
         <v>3089.7799999999997</v>
       </c>
       <c r="D11" s="13">
         <v>6465.6686853000001</v>
       </c>
       <c r="E11" s="14">
         <v>12122.3</v>
       </c>
@@ -2190,57 +2203,59 @@
       </c>
       <c r="AE11" s="52">
         <v>16448.2</v>
       </c>
       <c r="AF11" s="52">
         <v>18118.5</v>
       </c>
       <c r="AG11" s="76">
         <v>19990.8</v>
       </c>
       <c r="AH11" s="76">
         <v>22431</v>
       </c>
       <c r="AI11" s="76">
         <v>25085.200000000001</v>
       </c>
       <c r="AJ11" s="76">
         <v>27975.9</v>
       </c>
       <c r="AK11" s="76">
         <v>33522.9</v>
       </c>
       <c r="AL11" s="52">
         <v>1419.7</v>
       </c>
-      <c r="AM11" s="52">
+      <c r="AM11" s="63">
         <v>3541.2</v>
       </c>
       <c r="AN11" s="66">
         <v>6976.2</v>
       </c>
-      <c r="AO11" s="56"/>
+      <c r="AO11" s="66">
+        <v>10768</v>
+      </c>
       <c r="AP11" s="52"/>
       <c r="AQ11" s="52"/>
       <c r="AR11" s="52"/>
       <c r="AS11" s="76"/>
       <c r="AT11" s="76"/>
       <c r="AU11" s="76"/>
       <c r="AV11" s="63"/>
       <c r="AW11" s="63"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="11">
         <v>1949.05</v>
       </c>
       <c r="C12" s="12">
         <v>3255.75</v>
       </c>
       <c r="D12" s="13">
         <v>5079.7235734000005</v>
       </c>
       <c r="E12" s="14">
         <v>6515.2</v>
       </c>
@@ -2321,57 +2336,59 @@
       </c>
       <c r="AE12" s="52">
         <v>10744.1</v>
       </c>
       <c r="AF12" s="52">
         <v>14401.1</v>
       </c>
       <c r="AG12" s="76">
         <v>17987.900000000001</v>
       </c>
       <c r="AH12" s="76">
         <v>26447.599999999999</v>
       </c>
       <c r="AI12" s="76">
         <v>31705.9</v>
       </c>
       <c r="AJ12" s="76">
         <v>38009</v>
       </c>
       <c r="AK12" s="76">
         <v>44826.8</v>
       </c>
       <c r="AL12" s="52">
         <v>1081.5</v>
       </c>
-      <c r="AM12" s="52">
+      <c r="AM12" s="63">
         <v>2393</v>
       </c>
       <c r="AN12" s="66">
         <v>4503.3</v>
       </c>
-      <c r="AO12" s="56"/>
+      <c r="AO12" s="66">
+        <v>6975.6</v>
+      </c>
       <c r="AP12" s="52"/>
       <c r="AQ12" s="52"/>
       <c r="AR12" s="52"/>
       <c r="AS12" s="76"/>
       <c r="AT12" s="76"/>
       <c r="AU12" s="76"/>
       <c r="AV12" s="63"/>
       <c r="AW12" s="63"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="22">
         <v>1215.1099999999999</v>
       </c>
       <c r="C13" s="12">
         <v>2509.5100000000002</v>
       </c>
       <c r="D13" s="13">
         <v>4406.8100000000004</v>
       </c>
       <c r="E13" s="14">
         <v>6488.9</v>
       </c>
@@ -2452,57 +2469,59 @@
       </c>
       <c r="AE13" s="52">
         <v>6820.8</v>
       </c>
       <c r="AF13" s="52">
         <v>12099</v>
       </c>
       <c r="AG13" s="76">
         <v>23509.599999999999</v>
       </c>
       <c r="AH13" s="76">
         <v>46026.400000000001</v>
       </c>
       <c r="AI13" s="76">
         <v>50900</v>
       </c>
       <c r="AJ13" s="76">
         <v>94619</v>
       </c>
       <c r="AK13" s="76">
         <v>99473.1</v>
       </c>
       <c r="AL13" s="52">
         <v>667.5</v>
       </c>
-      <c r="AM13" s="52">
+      <c r="AM13" s="63">
         <v>1673.4</v>
       </c>
       <c r="AN13" s="66">
         <v>3089.1</v>
       </c>
-      <c r="AO13" s="56"/>
+      <c r="AO13" s="66">
+        <v>4503.1000000000004</v>
+      </c>
       <c r="AP13" s="52"/>
       <c r="AQ13" s="52"/>
       <c r="AR13" s="52"/>
       <c r="AS13" s="76"/>
       <c r="AT13" s="76"/>
       <c r="AU13" s="76"/>
       <c r="AV13" s="63"/>
       <c r="AW13" s="63"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="28" t="s">
         <v>23</v>
       </c>
@@ -2583,57 +2602,59 @@
       </c>
       <c r="AE14" s="51">
         <v>13276.7</v>
       </c>
       <c r="AF14" s="51">
         <v>16681.900000000001</v>
       </c>
       <c r="AG14" s="75">
         <v>20047.900000000001</v>
       </c>
       <c r="AH14" s="75">
         <v>25335.200000000001</v>
       </c>
       <c r="AI14" s="75">
         <v>30862.3</v>
       </c>
       <c r="AJ14" s="75">
         <v>34368.199999999997</v>
       </c>
       <c r="AK14" s="75">
         <v>46205.9</v>
       </c>
       <c r="AL14" s="51">
         <v>1736.6</v>
       </c>
-      <c r="AM14" s="51">
+      <c r="AM14" s="61">
         <v>3730.7</v>
       </c>
       <c r="AN14" s="61">
         <v>6218.9</v>
       </c>
-      <c r="AO14" s="79"/>
+      <c r="AO14" s="61">
+        <v>9019.1</v>
+      </c>
       <c r="AP14" s="51"/>
       <c r="AQ14" s="51"/>
       <c r="AR14" s="51"/>
       <c r="AS14" s="75"/>
       <c r="AT14" s="75"/>
       <c r="AU14" s="75"/>
       <c r="AV14" s="61"/>
       <c r="AW14" s="61"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11">
         <v>1028.0999999999999</v>
       </c>
       <c r="C15" s="12">
         <v>2512.6</v>
       </c>
       <c r="D15" s="13">
         <v>4428.8</v>
       </c>
       <c r="E15" s="14">
         <v>7059</v>
       </c>
@@ -2714,57 +2735,59 @@
       </c>
       <c r="AE15" s="51">
         <v>11205</v>
       </c>
       <c r="AF15" s="51">
         <v>16327.7</v>
       </c>
       <c r="AG15" s="75">
         <v>21795</v>
       </c>
       <c r="AH15" s="75">
         <v>31028.9</v>
       </c>
       <c r="AI15" s="75">
         <v>37681.4</v>
       </c>
       <c r="AJ15" s="75">
         <v>44636.800000000003</v>
       </c>
       <c r="AK15" s="75">
         <v>51514.8</v>
       </c>
       <c r="AL15" s="51">
         <v>1063.3</v>
       </c>
-      <c r="AM15" s="51">
+      <c r="AM15" s="61">
         <v>2786.7</v>
       </c>
       <c r="AN15" s="61">
         <v>5044.5</v>
       </c>
-      <c r="AO15" s="56"/>
+      <c r="AO15" s="61">
+        <v>7744.2</v>
+      </c>
       <c r="AP15" s="51"/>
       <c r="AQ15" s="51"/>
       <c r="AR15" s="51"/>
       <c r="AS15" s="75"/>
       <c r="AT15" s="75"/>
       <c r="AU15" s="75"/>
       <c r="AV15" s="61"/>
       <c r="AW15" s="61"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="11">
         <v>1040.01</v>
       </c>
       <c r="C16" s="12">
         <v>2733.31</v>
       </c>
       <c r="D16" s="13">
         <v>4522.2975631999998</v>
       </c>
       <c r="E16" s="14">
         <v>6142.2</v>
       </c>
@@ -2845,57 +2868,59 @@
       </c>
       <c r="AE16" s="52">
         <v>10369.1</v>
       </c>
       <c r="AF16" s="52">
         <v>12909.7</v>
       </c>
       <c r="AG16" s="76">
         <v>14908.1</v>
       </c>
       <c r="AH16" s="76">
         <v>20881.2</v>
       </c>
       <c r="AI16" s="76">
         <v>23246.1</v>
       </c>
       <c r="AJ16" s="76">
         <v>32612.9</v>
       </c>
       <c r="AK16" s="76">
         <v>39598.400000000001</v>
       </c>
       <c r="AL16" s="52">
         <v>854.6</v>
       </c>
-      <c r="AM16" s="52">
+      <c r="AM16" s="63">
         <v>2095.9</v>
       </c>
       <c r="AN16" s="66">
         <v>3785.5</v>
       </c>
-      <c r="AO16" s="56"/>
+      <c r="AO16" s="66">
+        <v>6137</v>
+      </c>
       <c r="AP16" s="52"/>
       <c r="AQ16" s="52"/>
       <c r="AR16" s="52"/>
       <c r="AS16" s="76"/>
       <c r="AT16" s="76"/>
       <c r="AU16" s="76"/>
       <c r="AV16" s="63"/>
       <c r="AW16" s="63"/>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>23</v>
       </c>
@@ -2976,57 +3001,59 @@
       </c>
       <c r="AE17" s="52">
         <v>8119.9</v>
       </c>
       <c r="AF17" s="52">
         <v>12459.1</v>
       </c>
       <c r="AG17" s="76">
         <v>16969.900000000001</v>
       </c>
       <c r="AH17" s="76">
         <v>25321.3</v>
       </c>
       <c r="AI17" s="76">
         <v>32030</v>
       </c>
       <c r="AJ17" s="76">
         <v>43479.4</v>
       </c>
       <c r="AK17" s="76">
         <v>51994.3</v>
       </c>
       <c r="AL17" s="52">
         <v>794.7</v>
       </c>
-      <c r="AM17" s="52">
+      <c r="AM17" s="63">
         <v>1845.7</v>
       </c>
       <c r="AN17" s="66">
         <v>3323.4</v>
       </c>
-      <c r="AO17" s="53"/>
+      <c r="AO17" s="63">
+        <v>5014.8</v>
+      </c>
       <c r="AP17" s="52"/>
       <c r="AQ17" s="52"/>
       <c r="AR17" s="52"/>
       <c r="AS17" s="76"/>
       <c r="AT17" s="76"/>
       <c r="AU17" s="76"/>
       <c r="AV17" s="63"/>
       <c r="AW17" s="63"/>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="22">
         <v>1770.91</v>
       </c>
       <c r="C18" s="12">
         <v>4010.1099999999997</v>
       </c>
       <c r="D18" s="13">
         <v>7646.4104031999996</v>
       </c>
       <c r="E18" s="14">
         <v>11473.7</v>
       </c>
@@ -3107,224 +3134,226 @@
       </c>
       <c r="AE18" s="52">
         <v>7943.9</v>
       </c>
       <c r="AF18" s="52">
         <v>14936.5</v>
       </c>
       <c r="AG18" s="76">
         <v>22182.1</v>
       </c>
       <c r="AH18" s="76">
         <v>44154.5</v>
       </c>
       <c r="AI18" s="76">
         <v>55737.2</v>
       </c>
       <c r="AJ18" s="76">
         <v>74703.399999999994</v>
       </c>
       <c r="AK18" s="76">
         <v>82266.5</v>
       </c>
       <c r="AL18" s="52">
         <v>800.7</v>
       </c>
-      <c r="AM18" s="52">
+      <c r="AM18" s="63">
         <v>1912.5</v>
       </c>
       <c r="AN18" s="66">
         <v>3317.8</v>
       </c>
-      <c r="AO18" s="56"/>
+      <c r="AO18" s="63">
+        <v>5036.7</v>
+      </c>
       <c r="AP18" s="52"/>
       <c r="AQ18" s="52"/>
       <c r="AR18" s="52"/>
       <c r="AS18" s="76"/>
       <c r="AT18" s="76"/>
       <c r="AU18" s="76"/>
       <c r="AV18" s="63"/>
       <c r="AW18" s="63"/>
     </row>
     <row r="19" spans="1:49">
       <c r="Y19" s="70"/>
       <c r="AB19" s="70"/>
       <c r="AC19" s="70"/>
       <c r="AE19" s="74"/>
       <c r="AH19" s="21"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="9"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="9"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
     </row>
     <row r="21" spans="1:49">
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
     </row>
     <row r="22" spans="1:49" ht="21" customHeight="1">
-      <c r="A22" s="99" t="s">
+      <c r="A22" s="95" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="99"/>
-[...42 lines deleted...]
-      <c r="AS22" s="99"/>
+      <c r="B22" s="95"/>
+      <c r="C22" s="95"/>
+      <c r="D22" s="95"/>
+      <c r="E22" s="95"/>
+      <c r="F22" s="95"/>
+      <c r="G22" s="95"/>
+      <c r="H22" s="95"/>
+      <c r="I22" s="95"/>
+      <c r="J22" s="95"/>
+      <c r="K22" s="95"/>
+      <c r="L22" s="95"/>
+      <c r="M22" s="95"/>
+      <c r="N22" s="95"/>
+      <c r="O22" s="95"/>
+      <c r="P22" s="95"/>
+      <c r="Q22" s="95"/>
+      <c r="R22" s="95"/>
+      <c r="S22" s="95"/>
+      <c r="T22" s="95"/>
+      <c r="U22" s="95"/>
+      <c r="V22" s="95"/>
+      <c r="W22" s="95"/>
+      <c r="X22" s="95"/>
+      <c r="Y22" s="95"/>
+      <c r="Z22" s="95"/>
+      <c r="AA22" s="95"/>
+      <c r="AB22" s="95"/>
+      <c r="AC22" s="95"/>
+      <c r="AD22" s="95"/>
+      <c r="AE22" s="95"/>
+      <c r="AF22" s="95"/>
+      <c r="AG22" s="95"/>
+      <c r="AH22" s="95"/>
+      <c r="AI22" s="95"/>
+      <c r="AJ22" s="95"/>
+      <c r="AK22" s="95"/>
+      <c r="AL22" s="95"/>
+      <c r="AM22" s="95"/>
+      <c r="AN22" s="95"/>
+      <c r="AO22" s="95"/>
+      <c r="AP22" s="95"/>
+      <c r="AQ22" s="95"/>
+      <c r="AR22" s="95"/>
+      <c r="AS22" s="95"/>
     </row>
     <row r="23" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K23" s="95"/>
-[...6 lines deleted...]
-      <c r="X23" s="95"/>
+      <c r="K23" s="102"/>
+      <c r="L23" s="102"/>
+      <c r="M23" s="102"/>
+      <c r="N23" s="102"/>
+      <c r="U23" s="102"/>
+      <c r="V23" s="102"/>
+      <c r="W23" s="102"/>
+      <c r="X23" s="102"/>
       <c r="AW23" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A24" s="105"/>
-      <c r="B24" s="107" t="s">
+      <c r="A24" s="107"/>
+      <c r="B24" s="104" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="108"/>
-[...10 lines deleted...]
-      <c r="N24" s="90" t="s">
+      <c r="C24" s="105"/>
+      <c r="D24" s="105"/>
+      <c r="E24" s="105"/>
+      <c r="F24" s="105"/>
+      <c r="G24" s="105"/>
+      <c r="H24" s="105"/>
+      <c r="I24" s="105"/>
+      <c r="J24" s="105"/>
+      <c r="K24" s="105"/>
+      <c r="L24" s="105"/>
+      <c r="M24" s="105"/>
+      <c r="N24" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="O24" s="91"/>
-[...1 lines deleted...]
-      <c r="Q24" s="92"/>
+      <c r="O24" s="100"/>
+      <c r="P24" s="100"/>
+      <c r="Q24" s="101"/>
       <c r="R24" s="93"/>
       <c r="S24" s="93"/>
       <c r="T24" s="93"/>
       <c r="U24" s="93"/>
       <c r="V24" s="93"/>
       <c r="W24" s="93"/>
       <c r="X24" s="93"/>
       <c r="Y24" s="94"/>
-      <c r="Z24" s="90" t="s">
+      <c r="Z24" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="AA24" s="91"/>
-[...1 lines deleted...]
-      <c r="AC24" s="92"/>
+      <c r="AA24" s="100"/>
+      <c r="AB24" s="100"/>
+      <c r="AC24" s="101"/>
       <c r="AD24" s="93"/>
       <c r="AE24" s="93"/>
       <c r="AF24" s="93"/>
       <c r="AG24" s="93"/>
       <c r="AH24" s="93"/>
       <c r="AI24" s="93"/>
       <c r="AJ24" s="93"/>
       <c r="AK24" s="94"/>
-      <c r="AL24" s="96" t="s">
+      <c r="AL24" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="AM24" s="97"/>
-[...1 lines deleted...]
-      <c r="AO24" s="98"/>
+      <c r="AM24" s="91"/>
+      <c r="AN24" s="91"/>
+      <c r="AO24" s="92"/>
       <c r="AP24" s="93"/>
       <c r="AQ24" s="93"/>
       <c r="AR24" s="93"/>
       <c r="AS24" s="93"/>
       <c r="AT24" s="93"/>
       <c r="AU24" s="93"/>
       <c r="AV24" s="93"/>
       <c r="AW24" s="94"/>
     </row>
     <row r="25" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A25" s="106"/>
+      <c r="A25" s="114"/>
       <c r="B25" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J25" s="2" t="s">
@@ -3547,51 +3576,53 @@
       </c>
       <c r="AG26" s="75">
         <v>220795</v>
       </c>
       <c r="AH26" s="75">
         <v>339475.8</v>
       </c>
       <c r="AI26" s="75">
         <v>404302.5</v>
       </c>
       <c r="AJ26" s="75">
         <v>515115.7</v>
       </c>
       <c r="AK26" s="75">
         <v>583852.19999999995</v>
       </c>
       <c r="AL26" s="51">
         <v>12034.1</v>
       </c>
       <c r="AM26" s="51">
         <v>28193.599999999999</v>
       </c>
       <c r="AN26" s="61">
         <v>50576.6</v>
       </c>
-      <c r="AO26" s="49"/>
+      <c r="AO26" s="61">
+        <v>76551</v>
+      </c>
       <c r="AP26" s="51"/>
       <c r="AQ26" s="51"/>
       <c r="AR26" s="51"/>
       <c r="AS26" s="75"/>
       <c r="AT26" s="75"/>
       <c r="AU26" s="75"/>
       <c r="AV26" s="61"/>
       <c r="AW26" s="61"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="27">
         <v>1864.7</v>
       </c>
       <c r="C27" s="27">
         <v>3853</v>
       </c>
       <c r="D27" s="27">
         <v>6179.1</v>
       </c>
       <c r="E27" s="27">
         <v>9191</v>
       </c>
@@ -3678,51 +3709,53 @@
       </c>
       <c r="AG27" s="76">
         <v>9053.7000000000007</v>
       </c>
       <c r="AH27" s="76">
         <v>24445.5</v>
       </c>
       <c r="AI27" s="76">
         <v>33654</v>
       </c>
       <c r="AJ27" s="76">
         <v>35239.800000000003</v>
       </c>
       <c r="AK27" s="76">
         <v>36969.699999999997</v>
       </c>
       <c r="AL27" s="52">
         <v>1204</v>
       </c>
       <c r="AM27" s="52">
         <v>2396.8000000000002</v>
       </c>
       <c r="AN27" s="63">
         <v>3723.2</v>
       </c>
-      <c r="AO27" s="54"/>
+      <c r="AO27" s="63">
+        <v>5037.8999999999996</v>
+      </c>
       <c r="AP27" s="52"/>
       <c r="AQ27" s="52"/>
       <c r="AR27" s="52"/>
       <c r="AS27" s="76"/>
       <c r="AT27" s="76"/>
       <c r="AU27" s="76"/>
       <c r="AV27" s="63"/>
       <c r="AW27" s="63"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="5">
         <v>12.41</v>
       </c>
       <c r="C28" s="5">
         <v>34.71</v>
       </c>
       <c r="D28" s="5">
         <v>59.38801024</v>
       </c>
       <c r="E28" s="5">
         <v>91.7</v>
       </c>
@@ -3809,51 +3842,53 @@
       </c>
       <c r="AG28" s="76">
         <v>325.60000000000002</v>
       </c>
       <c r="AH28" s="76">
         <v>563.70000000000005</v>
       </c>
       <c r="AI28" s="76">
         <v>679.7</v>
       </c>
       <c r="AJ28" s="76">
         <v>709.1</v>
       </c>
       <c r="AK28" s="76">
         <v>1025.5999999999999</v>
       </c>
       <c r="AL28" s="52">
         <v>10.8</v>
       </c>
       <c r="AM28" s="52">
         <v>45</v>
       </c>
       <c r="AN28" s="63">
         <v>86.2</v>
       </c>
-      <c r="AO28" s="56"/>
+      <c r="AO28" s="63">
+        <v>135.5</v>
+      </c>
       <c r="AP28" s="52"/>
       <c r="AQ28" s="52"/>
       <c r="AR28" s="52"/>
       <c r="AS28" s="76"/>
       <c r="AT28" s="76"/>
       <c r="AU28" s="76"/>
       <c r="AV28" s="63"/>
       <c r="AW28" s="63"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="5">
         <v>893.13</v>
       </c>
       <c r="C29" s="5">
         <v>2063.33</v>
       </c>
       <c r="D29" s="5">
         <v>4389.81358292</v>
       </c>
       <c r="E29" s="5">
         <v>6917.26</v>
       </c>
@@ -3940,51 +3975,53 @@
       </c>
       <c r="AG29" s="76">
         <v>33996.199999999997</v>
       </c>
       <c r="AH29" s="76">
         <v>46474.5</v>
       </c>
       <c r="AI29" s="76">
         <v>51377.9</v>
       </c>
       <c r="AJ29" s="76">
         <v>55307.5</v>
       </c>
       <c r="AK29" s="76">
         <v>59035</v>
       </c>
       <c r="AL29" s="52">
         <v>1455.1</v>
       </c>
       <c r="AM29" s="52">
         <v>3721.3</v>
       </c>
       <c r="AN29" s="63">
         <v>6709</v>
       </c>
-      <c r="AO29" s="56"/>
+      <c r="AO29" s="63">
+        <v>10551.9</v>
+      </c>
       <c r="AP29" s="52"/>
       <c r="AQ29" s="52"/>
       <c r="AR29" s="52"/>
       <c r="AS29" s="76"/>
       <c r="AT29" s="76"/>
       <c r="AU29" s="76"/>
       <c r="AV29" s="63"/>
       <c r="AW29" s="63"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="5">
         <v>916.51</v>
       </c>
       <c r="C30" s="5">
         <v>1787.21</v>
       </c>
       <c r="D30" s="5">
         <v>3515.1931817</v>
       </c>
       <c r="E30" s="5">
         <v>5881.9</v>
       </c>
@@ -4071,51 +4108,53 @@
       </c>
       <c r="AG30" s="76">
         <v>20432.900000000001</v>
       </c>
       <c r="AH30" s="76">
         <v>26821.200000000001</v>
       </c>
       <c r="AI30" s="76">
         <v>31848.6</v>
       </c>
       <c r="AJ30" s="76">
         <v>34011.1</v>
       </c>
       <c r="AK30" s="76">
         <v>38026.199999999997</v>
       </c>
       <c r="AL30" s="52">
         <v>996.2</v>
       </c>
       <c r="AM30" s="52">
         <v>2152.5</v>
       </c>
       <c r="AN30" s="63">
         <v>4100.3999999999996</v>
       </c>
-      <c r="AO30" s="56"/>
+      <c r="AO30" s="63">
+        <v>6300.9</v>
+      </c>
       <c r="AP30" s="52"/>
       <c r="AQ30" s="52"/>
       <c r="AR30" s="52"/>
       <c r="AS30" s="76"/>
       <c r="AT30" s="76"/>
       <c r="AU30" s="76"/>
       <c r="AV30" s="63"/>
       <c r="AW30" s="63"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="5">
         <v>371.08</v>
       </c>
       <c r="C31" s="5">
         <v>3089.7799999999997</v>
       </c>
       <c r="D31" s="5">
         <v>6465.6686853000001</v>
       </c>
       <c r="E31" s="5">
         <v>12122.3</v>
       </c>
@@ -4202,51 +4241,53 @@
       </c>
       <c r="AG31" s="76">
         <v>19990.8</v>
       </c>
       <c r="AH31" s="76">
         <v>22431</v>
       </c>
       <c r="AI31" s="76">
         <v>25085.200000000001</v>
       </c>
       <c r="AJ31" s="76">
         <v>27975.9</v>
       </c>
       <c r="AK31" s="76">
         <v>33522.9</v>
       </c>
       <c r="AL31" s="52">
         <v>1419.7</v>
       </c>
       <c r="AM31" s="52">
         <v>3541.2</v>
       </c>
       <c r="AN31" s="63">
         <v>6976.2</v>
       </c>
-      <c r="AO31" s="56"/>
+      <c r="AO31" s="63">
+        <v>10768</v>
+      </c>
       <c r="AP31" s="52"/>
       <c r="AQ31" s="52"/>
       <c r="AR31" s="52"/>
       <c r="AS31" s="76"/>
       <c r="AT31" s="76"/>
       <c r="AU31" s="76"/>
       <c r="AV31" s="63"/>
       <c r="AW31" s="63"/>
     </row>
     <row r="32" spans="1:49">
       <c r="A32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="5">
         <v>1900</v>
       </c>
       <c r="C32" s="5">
         <v>3153.1</v>
       </c>
       <c r="D32" s="5">
         <v>4947.1000000000004</v>
       </c>
       <c r="E32" s="5">
         <v>6440.2</v>
       </c>
@@ -4333,51 +4374,53 @@
       </c>
       <c r="AG32" s="76">
         <v>17797.8</v>
       </c>
       <c r="AH32" s="76">
         <v>26233.7</v>
       </c>
       <c r="AI32" s="76">
         <v>31468.1</v>
       </c>
       <c r="AJ32" s="76">
         <v>37747.1</v>
       </c>
       <c r="AK32" s="76">
         <v>44541.2</v>
       </c>
       <c r="AL32" s="52">
         <v>1057.7</v>
       </c>
       <c r="AM32" s="52">
         <v>2345.4</v>
       </c>
       <c r="AN32" s="63">
         <v>4359.5</v>
       </c>
-      <c r="AO32" s="56"/>
+      <c r="AO32" s="63">
+        <v>6776.6</v>
+      </c>
       <c r="AP32" s="52"/>
       <c r="AQ32" s="52"/>
       <c r="AR32" s="52"/>
       <c r="AS32" s="76"/>
       <c r="AT32" s="76"/>
       <c r="AU32" s="76"/>
       <c r="AV32" s="63"/>
       <c r="AW32" s="63"/>
     </row>
     <row r="33" spans="1:49">
       <c r="A33" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="5">
         <v>1215.1099999999999</v>
       </c>
       <c r="C33" s="5">
         <v>2509.5100000000002</v>
       </c>
       <c r="D33" s="5">
         <v>4406.8100000000004</v>
       </c>
       <c r="E33" s="5">
         <v>6399.8</v>
       </c>
@@ -4464,51 +4507,53 @@
       </c>
       <c r="AG33" s="76">
         <v>23301.5</v>
       </c>
       <c r="AH33" s="76">
         <v>45792.4</v>
       </c>
       <c r="AI33" s="76">
         <v>50640.1</v>
       </c>
       <c r="AJ33" s="76">
         <v>94333.1</v>
       </c>
       <c r="AK33" s="76">
         <v>99161.3</v>
       </c>
       <c r="AL33" s="52">
         <v>641.6</v>
       </c>
       <c r="AM33" s="52">
         <v>1621.6</v>
       </c>
       <c r="AN33" s="63">
         <v>2936.8</v>
       </c>
-      <c r="AO33" s="56"/>
+      <c r="AO33" s="63">
+        <v>4260.7</v>
+      </c>
       <c r="AP33" s="52"/>
       <c r="AQ33" s="52"/>
       <c r="AR33" s="52"/>
       <c r="AS33" s="76"/>
       <c r="AT33" s="76"/>
       <c r="AU33" s="76"/>
       <c r="AV33" s="63"/>
       <c r="AW33" s="63"/>
     </row>
     <row r="34" spans="1:49">
       <c r="A34" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E34" s="28" t="s">
         <v>23</v>
       </c>
@@ -4595,51 +4640,53 @@
       </c>
       <c r="AG34" s="75">
         <v>20041.599999999999</v>
       </c>
       <c r="AH34" s="75">
         <v>25328.1</v>
       </c>
       <c r="AI34" s="75">
         <v>30854.400000000001</v>
       </c>
       <c r="AJ34" s="75">
         <v>34359.599999999999</v>
       </c>
       <c r="AK34" s="75">
         <v>46196.5</v>
       </c>
       <c r="AL34" s="51">
         <v>1735.8</v>
       </c>
       <c r="AM34" s="51">
         <v>3729.2</v>
       </c>
       <c r="AN34" s="61">
         <v>6216.6</v>
       </c>
-      <c r="AO34" s="79"/>
+      <c r="AO34" s="61">
+        <v>9013.9</v>
+      </c>
       <c r="AP34" s="51"/>
       <c r="AQ34" s="51"/>
       <c r="AR34" s="51"/>
       <c r="AS34" s="75"/>
       <c r="AT34" s="75"/>
       <c r="AU34" s="75"/>
       <c r="AV34" s="61"/>
       <c r="AW34" s="61"/>
     </row>
     <row r="35" spans="1:49">
       <c r="A35" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="5">
         <v>1028.0999999999999</v>
       </c>
       <c r="C35" s="5">
         <v>2512.6</v>
       </c>
       <c r="D35" s="5">
         <v>4428.8</v>
       </c>
       <c r="E35" s="5">
         <v>7059</v>
       </c>
@@ -4726,51 +4773,53 @@
       </c>
       <c r="AG35" s="75">
         <v>21795</v>
       </c>
       <c r="AH35" s="75">
         <v>31028.9</v>
       </c>
       <c r="AI35" s="75">
         <v>37681.4</v>
       </c>
       <c r="AJ35" s="75">
         <v>44636.800000000003</v>
       </c>
       <c r="AK35" s="75">
         <v>51514.8</v>
       </c>
       <c r="AL35" s="51">
         <v>1063.3</v>
       </c>
       <c r="AM35" s="51">
         <v>2786.7</v>
       </c>
       <c r="AN35" s="61">
         <v>5044.5</v>
       </c>
-      <c r="AO35" s="56"/>
+      <c r="AO35" s="61">
+        <v>7744.2</v>
+      </c>
       <c r="AP35" s="51"/>
       <c r="AQ35" s="51"/>
       <c r="AR35" s="51"/>
       <c r="AS35" s="75"/>
       <c r="AT35" s="75"/>
       <c r="AU35" s="75"/>
       <c r="AV35" s="61"/>
       <c r="AW35" s="61"/>
     </row>
     <row r="36" spans="1:49">
       <c r="A36" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="14">
         <v>1040.01</v>
       </c>
       <c r="C36" s="5">
         <v>2733.31</v>
       </c>
       <c r="D36" s="5">
         <v>4522.2975631999998</v>
       </c>
       <c r="E36" s="5">
         <v>6142.2</v>
       </c>
@@ -4857,51 +4906,53 @@
       </c>
       <c r="AG36" s="76">
         <v>14907.9</v>
       </c>
       <c r="AH36" s="76">
         <v>20881</v>
       </c>
       <c r="AI36" s="76">
         <v>23245.9</v>
       </c>
       <c r="AJ36" s="76">
         <v>32612.9</v>
       </c>
       <c r="AK36" s="76">
         <v>39598.199999999997</v>
       </c>
       <c r="AL36" s="52">
         <v>854.5</v>
       </c>
       <c r="AM36" s="52">
         <v>2095.6999999999998</v>
       </c>
       <c r="AN36" s="63">
         <v>3783</v>
       </c>
-      <c r="AO36" s="56"/>
+      <c r="AO36" s="63">
+        <v>5909.9</v>
+      </c>
       <c r="AP36" s="52"/>
       <c r="AQ36" s="52"/>
       <c r="AR36" s="52"/>
       <c r="AS36" s="76"/>
       <c r="AT36" s="76"/>
       <c r="AU36" s="76"/>
       <c r="AV36" s="63"/>
       <c r="AW36" s="63"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
@@ -4962,51 +5013,53 @@
       </c>
       <c r="AG37" s="76">
         <v>16969.900000000001</v>
       </c>
       <c r="AH37" s="76">
         <v>25321.3</v>
       </c>
       <c r="AI37" s="76">
         <v>32030</v>
       </c>
       <c r="AJ37" s="76">
         <v>43479.4</v>
       </c>
       <c r="AK37" s="76">
         <v>51994.3</v>
       </c>
       <c r="AL37" s="52">
         <v>794.7</v>
       </c>
       <c r="AM37" s="52">
         <v>1845.7</v>
       </c>
       <c r="AN37" s="63">
         <v>3323.4</v>
       </c>
-      <c r="AO37" s="53"/>
+      <c r="AO37" s="63">
+        <v>5014.8</v>
+      </c>
       <c r="AP37" s="52"/>
       <c r="AQ37" s="52"/>
       <c r="AR37" s="52"/>
       <c r="AS37" s="76"/>
       <c r="AT37" s="76"/>
       <c r="AU37" s="76"/>
       <c r="AV37" s="63"/>
       <c r="AW37" s="63"/>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="14">
         <v>1770.91</v>
       </c>
       <c r="C38" s="5">
         <v>4010.1099999999997</v>
       </c>
       <c r="D38" s="5">
         <v>7646.4104031999996</v>
       </c>
       <c r="E38" s="5">
         <v>11473.7</v>
       </c>
@@ -5093,205 +5146,207 @@
       </c>
       <c r="AG38" s="76">
         <v>22182.1</v>
       </c>
       <c r="AH38" s="76">
         <v>44154.5</v>
       </c>
       <c r="AI38" s="76">
         <v>55737.2</v>
       </c>
       <c r="AJ38" s="76">
         <v>74703.399999999994</v>
       </c>
       <c r="AK38" s="76">
         <v>82266.5</v>
       </c>
       <c r="AL38" s="52">
         <v>800.7</v>
       </c>
       <c r="AM38" s="52">
         <v>1912.5</v>
       </c>
       <c r="AN38" s="63">
         <v>3317.8</v>
       </c>
-      <c r="AO38" s="56"/>
+      <c r="AO38" s="63">
+        <v>5036.7</v>
+      </c>
       <c r="AP38" s="52"/>
       <c r="AQ38" s="52"/>
       <c r="AR38" s="52"/>
       <c r="AS38" s="76"/>
       <c r="AT38" s="76"/>
       <c r="AU38" s="76"/>
       <c r="AV38" s="63"/>
       <c r="AW38" s="63"/>
     </row>
     <row r="39" spans="1:49">
       <c r="AB39" s="70"/>
       <c r="AC39" s="70"/>
       <c r="AH39" s="21"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="9"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="O40" s="21"/>
       <c r="P40" s="21"/>
     </row>
     <row r="44" spans="1:49" ht="21" customHeight="1">
-      <c r="A44" s="99" t="s">
+      <c r="A44" s="95" t="s">
         <v>37</v>
       </c>
-      <c r="B44" s="99"/>
-[...43 lines deleted...]
-      <c r="AT44" s="99"/>
+      <c r="B44" s="95"/>
+      <c r="C44" s="95"/>
+      <c r="D44" s="95"/>
+      <c r="E44" s="95"/>
+      <c r="F44" s="95"/>
+      <c r="G44" s="95"/>
+      <c r="H44" s="95"/>
+      <c r="I44" s="95"/>
+      <c r="J44" s="95"/>
+      <c r="K44" s="95"/>
+      <c r="L44" s="95"/>
+      <c r="M44" s="95"/>
+      <c r="N44" s="95"/>
+      <c r="O44" s="95"/>
+      <c r="P44" s="95"/>
+      <c r="Q44" s="95"/>
+      <c r="R44" s="95"/>
+      <c r="S44" s="95"/>
+      <c r="T44" s="95"/>
+      <c r="U44" s="95"/>
+      <c r="V44" s="95"/>
+      <c r="W44" s="95"/>
+      <c r="X44" s="95"/>
+      <c r="Y44" s="95"/>
+      <c r="Z44" s="95"/>
+      <c r="AA44" s="95"/>
+      <c r="AB44" s="95"/>
+      <c r="AC44" s="95"/>
+      <c r="AD44" s="95"/>
+      <c r="AE44" s="95"/>
+      <c r="AF44" s="95"/>
+      <c r="AG44" s="95"/>
+      <c r="AH44" s="95"/>
+      <c r="AI44" s="95"/>
+      <c r="AJ44" s="95"/>
+      <c r="AK44" s="95"/>
+      <c r="AL44" s="95"/>
+      <c r="AM44" s="95"/>
+      <c r="AN44" s="95"/>
+      <c r="AO44" s="95"/>
+      <c r="AP44" s="95"/>
+      <c r="AQ44" s="95"/>
+      <c r="AR44" s="95"/>
+      <c r="AS44" s="95"/>
+      <c r="AT44" s="95"/>
     </row>
     <row r="45" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K45" s="114"/>
-[...1 lines deleted...]
-      <c r="M45" s="114"/>
+      <c r="K45" s="109"/>
+      <c r="L45" s="109"/>
+      <c r="M45" s="109"/>
       <c r="AG45" s="89"/>
       <c r="AH45" s="89"/>
       <c r="AI45" s="89"/>
       <c r="AJ45" s="89"/>
       <c r="AW45" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A46" s="105"/>
-      <c r="B46" s="107" t="s">
+      <c r="A46" s="107"/>
+      <c r="B46" s="104" t="s">
         <v>13</v>
       </c>
-      <c r="C46" s="108"/>
-[...10 lines deleted...]
-      <c r="N46" s="90" t="s">
+      <c r="C46" s="105"/>
+      <c r="D46" s="105"/>
+      <c r="E46" s="105"/>
+      <c r="F46" s="105"/>
+      <c r="G46" s="105"/>
+      <c r="H46" s="105"/>
+      <c r="I46" s="105"/>
+      <c r="J46" s="105"/>
+      <c r="K46" s="105"/>
+      <c r="L46" s="105"/>
+      <c r="M46" s="105"/>
+      <c r="N46" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="O46" s="91"/>
-[...1 lines deleted...]
-      <c r="Q46" s="92"/>
+      <c r="O46" s="100"/>
+      <c r="P46" s="100"/>
+      <c r="Q46" s="101"/>
       <c r="R46" s="93"/>
       <c r="S46" s="93"/>
       <c r="T46" s="93"/>
       <c r="U46" s="93"/>
       <c r="V46" s="93"/>
       <c r="W46" s="93"/>
       <c r="X46" s="93"/>
       <c r="Y46" s="94"/>
-      <c r="Z46" s="90" t="s">
+      <c r="Z46" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="AA46" s="91"/>
-[...1 lines deleted...]
-      <c r="AC46" s="92"/>
+      <c r="AA46" s="100"/>
+      <c r="AB46" s="100"/>
+      <c r="AC46" s="101"/>
       <c r="AD46" s="93"/>
       <c r="AE46" s="93"/>
       <c r="AF46" s="93"/>
       <c r="AG46" s="93"/>
       <c r="AH46" s="93"/>
       <c r="AI46" s="93"/>
       <c r="AJ46" s="93"/>
       <c r="AK46" s="94"/>
-      <c r="AL46" s="96" t="s">
+      <c r="AL46" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="AM46" s="97"/>
-[...1 lines deleted...]
-      <c r="AO46" s="98"/>
+      <c r="AM46" s="91"/>
+      <c r="AN46" s="91"/>
+      <c r="AO46" s="92"/>
       <c r="AP46" s="93"/>
       <c r="AQ46" s="93"/>
       <c r="AR46" s="93"/>
       <c r="AS46" s="93"/>
       <c r="AT46" s="93"/>
       <c r="AU46" s="93"/>
       <c r="AV46" s="93"/>
       <c r="AW46" s="94"/>
     </row>
     <row r="47" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A47" s="101"/>
+      <c r="A47" s="108"/>
       <c r="B47" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J47" s="2" t="s">
@@ -5514,51 +5569,53 @@
       </c>
       <c r="AG48" s="80">
         <v>45457.2</v>
       </c>
       <c r="AH48" s="80">
         <v>129665.7</v>
       </c>
       <c r="AI48" s="86">
         <v>168117.3</v>
       </c>
       <c r="AJ48" s="86">
         <v>249886.3</v>
       </c>
       <c r="AK48" s="80">
         <v>258895.3</v>
       </c>
       <c r="AL48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN48" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO48" s="49"/>
+      <c r="AO48" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP48" s="51"/>
       <c r="AQ48" s="51"/>
       <c r="AR48" s="51"/>
       <c r="AS48" s="75"/>
       <c r="AT48" s="75"/>
       <c r="AU48" s="75"/>
       <c r="AV48" s="61"/>
       <c r="AW48" s="61"/>
     </row>
     <row r="49" spans="1:49">
       <c r="A49" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>23</v>
       </c>
@@ -5645,51 +5702,53 @@
       </c>
       <c r="AG49" s="81">
         <v>1673</v>
       </c>
       <c r="AH49" s="81">
         <v>16034.9</v>
       </c>
       <c r="AI49" s="5">
         <v>23854.400000000001</v>
       </c>
       <c r="AJ49" s="5">
         <v>24241.9</v>
       </c>
       <c r="AK49" s="81">
         <v>24162.2</v>
       </c>
       <c r="AL49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN49" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO49" s="54"/>
+      <c r="AO49" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP49" s="52"/>
       <c r="AQ49" s="52"/>
       <c r="AR49" s="52"/>
       <c r="AS49" s="76"/>
       <c r="AT49" s="76"/>
       <c r="AU49" s="76"/>
       <c r="AV49" s="63"/>
       <c r="AW49" s="63"/>
     </row>
     <row r="50" spans="1:49">
       <c r="A50" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>23</v>
       </c>
@@ -5776,51 +5835,53 @@
       </c>
       <c r="AG50" s="81">
         <v>69.3</v>
       </c>
       <c r="AH50" s="81">
         <v>294.89999999999998</v>
       </c>
       <c r="AI50" s="5">
         <v>397.7</v>
       </c>
       <c r="AJ50" s="5">
         <v>404.8</v>
       </c>
       <c r="AK50" s="81">
         <v>578.79999999999995</v>
       </c>
       <c r="AL50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN50" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO50" s="56"/>
+      <c r="AO50" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP50" s="52"/>
       <c r="AQ50" s="52"/>
       <c r="AR50" s="52"/>
       <c r="AS50" s="76"/>
       <c r="AT50" s="76"/>
       <c r="AU50" s="76"/>
       <c r="AV50" s="63"/>
       <c r="AW50" s="63"/>
     </row>
     <row r="51" spans="1:49">
       <c r="A51" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>23</v>
       </c>
@@ -5907,51 +5968,53 @@
       </c>
       <c r="AG51" s="81">
         <v>11.7</v>
       </c>
       <c r="AH51" s="81">
         <v>238.5</v>
       </c>
       <c r="AI51" s="5">
         <v>348</v>
       </c>
       <c r="AJ51" s="5">
         <v>351.6</v>
       </c>
       <c r="AK51" s="81">
         <v>280.2</v>
       </c>
       <c r="AL51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN51" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO51" s="56"/>
+      <c r="AO51" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP51" s="52"/>
       <c r="AQ51" s="52"/>
       <c r="AR51" s="52"/>
       <c r="AS51" s="76"/>
       <c r="AT51" s="76"/>
       <c r="AU51" s="76"/>
       <c r="AV51" s="63"/>
       <c r="AW51" s="63"/>
     </row>
     <row r="52" spans="1:49">
       <c r="A52" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>23</v>
       </c>
@@ -6038,51 +6101,53 @@
       </c>
       <c r="AG52" s="81">
         <v>5443.9</v>
       </c>
       <c r="AH52" s="81">
         <v>9258.7999999999993</v>
       </c>
       <c r="AI52" s="5">
         <v>12624.4</v>
       </c>
       <c r="AJ52" s="5">
         <v>12773.1</v>
       </c>
       <c r="AK52" s="81">
         <v>13139.4</v>
       </c>
       <c r="AL52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN52" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO52" s="56"/>
+      <c r="AO52" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP52" s="52"/>
       <c r="AQ52" s="52"/>
       <c r="AR52" s="52"/>
       <c r="AS52" s="76"/>
       <c r="AT52" s="76"/>
       <c r="AU52" s="76"/>
       <c r="AV52" s="63"/>
       <c r="AW52" s="63"/>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E53" s="19" t="s">
         <v>23</v>
       </c>
@@ -6169,51 +6234,53 @@
       </c>
       <c r="AG53" s="81">
         <v>662.7</v>
       </c>
       <c r="AH53" s="81">
         <v>1291.2</v>
       </c>
       <c r="AI53" s="5">
         <v>1792.1</v>
       </c>
       <c r="AJ53" s="5">
         <v>1797.8</v>
       </c>
       <c r="AK53" s="81">
         <v>1793.9</v>
       </c>
       <c r="AL53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN53" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO53" s="56"/>
+      <c r="AO53" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP53" s="52"/>
       <c r="AQ53" s="52"/>
       <c r="AR53" s="52"/>
       <c r="AS53" s="76"/>
       <c r="AT53" s="76"/>
       <c r="AU53" s="76"/>
       <c r="AV53" s="63"/>
       <c r="AW53" s="63"/>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E54" s="19" t="s">
         <v>23</v>
       </c>
@@ -6300,51 +6367,53 @@
       </c>
       <c r="AG54" s="81">
         <v>4218.6000000000004</v>
       </c>
       <c r="AH54" s="81">
         <v>11420.6</v>
       </c>
       <c r="AI54" s="5">
         <v>14815.2</v>
       </c>
       <c r="AJ54" s="5">
         <v>19397.7</v>
       </c>
       <c r="AK54" s="81">
         <v>20298.099999999999</v>
       </c>
       <c r="AL54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN54" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO54" s="56"/>
+      <c r="AO54" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP54" s="52"/>
       <c r="AQ54" s="52"/>
       <c r="AR54" s="52"/>
       <c r="AS54" s="76"/>
       <c r="AT54" s="76"/>
       <c r="AU54" s="76"/>
       <c r="AV54" s="63"/>
       <c r="AW54" s="63"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E55" s="19" t="s">
         <v>23</v>
       </c>
@@ -6431,51 +6500,53 @@
       </c>
       <c r="AG55" s="81">
         <v>12670.2</v>
       </c>
       <c r="AH55" s="81">
         <v>32925.300000000003</v>
       </c>
       <c r="AI55" s="5">
         <v>35980.800000000003</v>
       </c>
       <c r="AJ55" s="5">
         <v>77198.899999999994</v>
       </c>
       <c r="AK55" s="81">
         <v>79859.899999999994</v>
       </c>
       <c r="AL55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN55" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO55" s="56"/>
+      <c r="AO55" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP55" s="52"/>
       <c r="AQ55" s="52"/>
       <c r="AR55" s="52"/>
       <c r="AS55" s="76"/>
       <c r="AT55" s="76"/>
       <c r="AU55" s="76"/>
       <c r="AV55" s="63"/>
       <c r="AW55" s="63"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E56" s="28" t="s">
         <v>23</v>
       </c>
@@ -6562,51 +6633,53 @@
       </c>
       <c r="AG56" s="81">
         <v>1905.5</v>
       </c>
       <c r="AH56" s="81">
         <v>5008.7</v>
       </c>
       <c r="AI56" s="5">
         <v>8246.1</v>
       </c>
       <c r="AJ56" s="5">
         <v>9468.5</v>
       </c>
       <c r="AK56" s="81">
         <v>9070.9</v>
       </c>
       <c r="AL56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN56" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO56" s="79"/>
+      <c r="AO56" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP56" s="51"/>
       <c r="AQ56" s="51"/>
       <c r="AR56" s="51"/>
       <c r="AS56" s="75"/>
       <c r="AT56" s="75"/>
       <c r="AU56" s="75"/>
       <c r="AV56" s="61"/>
       <c r="AW56" s="61"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E57" s="19" t="s">
         <v>23</v>
       </c>
@@ -6693,51 +6766,53 @@
       </c>
       <c r="AG57" s="81">
         <v>3286.8</v>
       </c>
       <c r="AH57" s="81">
         <v>7302.2</v>
       </c>
       <c r="AI57" s="5">
         <v>9577.7999999999993</v>
       </c>
       <c r="AJ57" s="5">
         <v>11340.5</v>
       </c>
       <c r="AK57" s="81">
         <v>11733.3</v>
       </c>
       <c r="AL57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN57" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO57" s="56"/>
+      <c r="AO57" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP57" s="51"/>
       <c r="AQ57" s="51"/>
       <c r="AR57" s="51"/>
       <c r="AS57" s="75"/>
       <c r="AT57" s="75"/>
       <c r="AU57" s="75"/>
       <c r="AV57" s="61"/>
       <c r="AW57" s="61"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E58" s="19" t="s">
         <v>23</v>
       </c>
@@ -6824,51 +6899,53 @@
       </c>
       <c r="AG58" s="81">
         <v>735.9</v>
       </c>
       <c r="AH58" s="81">
         <v>5595.9</v>
       </c>
       <c r="AI58" s="5">
         <v>6550.8</v>
       </c>
       <c r="AJ58" s="5">
         <v>14439.9</v>
       </c>
       <c r="AK58" s="81">
         <v>14801.1</v>
       </c>
       <c r="AL58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN58" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO58" s="56"/>
+      <c r="AO58" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP58" s="52"/>
       <c r="AQ58" s="52"/>
       <c r="AR58" s="52"/>
       <c r="AS58" s="76"/>
       <c r="AT58" s="76"/>
       <c r="AU58" s="76"/>
       <c r="AV58" s="63"/>
       <c r="AW58" s="63"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>23</v>
       </c>
@@ -6955,51 +7032,53 @@
       </c>
       <c r="AG59" s="81">
         <v>5445.7</v>
       </c>
       <c r="AH59" s="81">
         <v>11599.2</v>
       </c>
       <c r="AI59" s="5">
         <v>16086</v>
       </c>
       <c r="AJ59" s="5">
         <v>24708.799999999999</v>
       </c>
       <c r="AK59" s="81">
         <v>26915.9</v>
       </c>
       <c r="AL59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN59" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO59" s="53"/>
+      <c r="AO59" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP59" s="52"/>
       <c r="AQ59" s="52"/>
       <c r="AR59" s="52"/>
       <c r="AS59" s="76"/>
       <c r="AT59" s="76"/>
       <c r="AU59" s="76"/>
       <c r="AV59" s="63"/>
       <c r="AW59" s="63"/>
     </row>
     <row r="60" spans="1:49">
       <c r="A60" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E60" s="19" t="s">
         <v>23</v>
       </c>
@@ -7086,206 +7165,208 @@
       </c>
       <c r="AG60" s="81">
         <v>9333.9</v>
       </c>
       <c r="AH60" s="81">
         <v>28695.5</v>
       </c>
       <c r="AI60" s="5">
         <v>37844</v>
       </c>
       <c r="AJ60" s="5">
         <v>53762.8</v>
       </c>
       <c r="AK60" s="81">
         <v>56261.599999999999</v>
       </c>
       <c r="AL60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN60" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AO60" s="56"/>
+      <c r="AO60" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AP60" s="52"/>
       <c r="AQ60" s="52"/>
       <c r="AR60" s="52"/>
       <c r="AS60" s="76"/>
       <c r="AT60" s="76"/>
       <c r="AU60" s="76"/>
       <c r="AV60" s="63"/>
       <c r="AW60" s="63"/>
     </row>
     <row r="61" spans="1:49">
       <c r="AH61" s="21"/>
       <c r="AJ61" s="21"/>
     </row>
     <row r="62" spans="1:49">
       <c r="A62" s="9"/>
       <c r="B62" s="15"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="16"/>
       <c r="I62" s="16"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
     </row>
     <row r="64" spans="1:49" ht="21" customHeight="1">
-      <c r="A64" s="99" t="s">
+      <c r="A64" s="95" t="s">
         <v>38</v>
       </c>
-      <c r="B64" s="99"/>
-[...46 lines deleted...]
-      <c r="AW64" s="99"/>
+      <c r="B64" s="95"/>
+      <c r="C64" s="95"/>
+      <c r="D64" s="95"/>
+      <c r="E64" s="95"/>
+      <c r="F64" s="95"/>
+      <c r="G64" s="95"/>
+      <c r="H64" s="95"/>
+      <c r="I64" s="95"/>
+      <c r="J64" s="95"/>
+      <c r="K64" s="95"/>
+      <c r="L64" s="95"/>
+      <c r="M64" s="95"/>
+      <c r="N64" s="95"/>
+      <c r="O64" s="95"/>
+      <c r="P64" s="95"/>
+      <c r="Q64" s="95"/>
+      <c r="R64" s="95"/>
+      <c r="S64" s="95"/>
+      <c r="T64" s="95"/>
+      <c r="U64" s="95"/>
+      <c r="V64" s="95"/>
+      <c r="W64" s="95"/>
+      <c r="X64" s="95"/>
+      <c r="Y64" s="95"/>
+      <c r="Z64" s="95"/>
+      <c r="AA64" s="95"/>
+      <c r="AB64" s="95"/>
+      <c r="AC64" s="95"/>
+      <c r="AD64" s="95"/>
+      <c r="AE64" s="95"/>
+      <c r="AF64" s="95"/>
+      <c r="AG64" s="95"/>
+      <c r="AH64" s="95"/>
+      <c r="AI64" s="95"/>
+      <c r="AJ64" s="95"/>
+      <c r="AK64" s="95"/>
+      <c r="AL64" s="95"/>
+      <c r="AM64" s="95"/>
+      <c r="AN64" s="95"/>
+      <c r="AO64" s="95"/>
+      <c r="AP64" s="95"/>
+      <c r="AQ64" s="95"/>
+      <c r="AR64" s="95"/>
+      <c r="AS64" s="95"/>
+      <c r="AT64" s="95"/>
+      <c r="AU64" s="95"/>
+      <c r="AV64" s="95"/>
+      <c r="AW64" s="95"/>
     </row>
     <row r="65" spans="1:49" ht="18.75" customHeight="1" thickBot="1">
-      <c r="K65" s="112"/>
-[...6 lines deleted...]
-      <c r="AK65" s="95"/>
+      <c r="K65" s="103"/>
+      <c r="L65" s="103"/>
+      <c r="M65" s="103"/>
+      <c r="N65" s="102"/>
+      <c r="AH65" s="102"/>
+      <c r="AI65" s="102"/>
+      <c r="AJ65" s="102"/>
+      <c r="AK65" s="102"/>
       <c r="AW65" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A66" s="105"/>
-      <c r="B66" s="107" t="s">
+      <c r="A66" s="107"/>
+      <c r="B66" s="104" t="s">
         <v>13</v>
       </c>
-      <c r="C66" s="108"/>
-[...10 lines deleted...]
-      <c r="N66" s="109" t="s">
+      <c r="C66" s="105"/>
+      <c r="D66" s="105"/>
+      <c r="E66" s="105"/>
+      <c r="F66" s="105"/>
+      <c r="G66" s="105"/>
+      <c r="H66" s="105"/>
+      <c r="I66" s="105"/>
+      <c r="J66" s="105"/>
+      <c r="K66" s="105"/>
+      <c r="L66" s="105"/>
+      <c r="M66" s="106"/>
+      <c r="N66" s="96" t="s">
         <v>22</v>
       </c>
-      <c r="O66" s="110"/>
-[...10 lines deleted...]
-      <c r="Z66" s="90" t="s">
+      <c r="O66" s="97"/>
+      <c r="P66" s="97"/>
+      <c r="Q66" s="97"/>
+      <c r="R66" s="98"/>
+      <c r="S66" s="98"/>
+      <c r="T66" s="98"/>
+      <c r="U66" s="98"/>
+      <c r="V66" s="98"/>
+      <c r="W66" s="98"/>
+      <c r="X66" s="98"/>
+      <c r="Y66" s="98"/>
+      <c r="Z66" s="99" t="s">
         <v>33</v>
       </c>
-      <c r="AA66" s="91"/>
-[...1 lines deleted...]
-      <c r="AC66" s="91"/>
+      <c r="AA66" s="100"/>
+      <c r="AB66" s="100"/>
+      <c r="AC66" s="100"/>
       <c r="AD66" s="93"/>
       <c r="AE66" s="93"/>
       <c r="AF66" s="93"/>
       <c r="AG66" s="93"/>
       <c r="AH66" s="93"/>
       <c r="AI66" s="93"/>
       <c r="AJ66" s="93"/>
       <c r="AK66" s="94"/>
-      <c r="AL66" s="96" t="s">
+      <c r="AL66" s="90" t="s">
         <v>34</v>
       </c>
-      <c r="AM66" s="97"/>
-[...1 lines deleted...]
-      <c r="AO66" s="98"/>
+      <c r="AM66" s="91"/>
+      <c r="AN66" s="91"/>
+      <c r="AO66" s="92"/>
       <c r="AP66" s="93"/>
       <c r="AQ66" s="93"/>
       <c r="AR66" s="93"/>
       <c r="AS66" s="93"/>
       <c r="AT66" s="93"/>
       <c r="AU66" s="93"/>
       <c r="AV66" s="93"/>
       <c r="AW66" s="94"/>
     </row>
     <row r="67" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A67" s="101"/>
+      <c r="A67" s="108"/>
       <c r="B67" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J67" s="3" t="s">
@@ -7508,51 +7589,53 @@
       </c>
       <c r="AG68" s="75">
         <v>175264.6</v>
       </c>
       <c r="AH68" s="85">
         <v>209678.7</v>
       </c>
       <c r="AI68" s="87">
         <v>236022.1</v>
       </c>
       <c r="AJ68" s="87">
         <v>265012</v>
       </c>
       <c r="AK68" s="87">
         <v>324736</v>
       </c>
       <c r="AL68" s="51">
         <v>12033.5</v>
       </c>
       <c r="AM68" s="51">
         <v>28192.2</v>
       </c>
       <c r="AN68" s="61">
         <v>50574.1</v>
       </c>
-      <c r="AO68" s="49"/>
+      <c r="AO68" s="61">
+        <v>76547.199999999997</v>
+      </c>
       <c r="AP68" s="51"/>
       <c r="AQ68" s="51"/>
       <c r="AR68" s="51"/>
       <c r="AS68" s="75"/>
       <c r="AT68" s="75"/>
       <c r="AU68" s="75"/>
       <c r="AV68" s="61"/>
       <c r="AW68" s="61"/>
     </row>
     <row r="69" spans="1:49">
       <c r="A69" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="5">
         <v>1864.7</v>
       </c>
       <c r="C69" s="5">
         <v>3853</v>
       </c>
       <c r="D69" s="5">
         <v>6179.1</v>
       </c>
       <c r="E69" s="5">
         <v>9191</v>
       </c>
@@ -7639,51 +7722,53 @@
       </c>
       <c r="AG69" s="5">
         <v>7378.3</v>
       </c>
       <c r="AH69" s="84">
         <v>8397.2999999999993</v>
       </c>
       <c r="AI69" s="75">
         <v>9785</v>
       </c>
       <c r="AJ69" s="75">
         <v>10982.6</v>
       </c>
       <c r="AK69" s="75">
         <v>12792.2</v>
       </c>
       <c r="AL69" s="53">
         <v>1204</v>
       </c>
       <c r="AM69" s="53">
         <v>2396.8000000000002</v>
       </c>
       <c r="AN69" s="63">
         <v>3723</v>
       </c>
-      <c r="AO69" s="54"/>
+      <c r="AO69" s="63">
+        <v>5037.8</v>
+      </c>
       <c r="AP69" s="52"/>
       <c r="AQ69" s="52"/>
       <c r="AR69" s="52"/>
       <c r="AS69" s="76"/>
       <c r="AT69" s="76"/>
       <c r="AU69" s="76"/>
       <c r="AV69" s="63"/>
       <c r="AW69" s="63"/>
     </row>
     <row r="70" spans="1:49">
       <c r="A70" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="5">
         <v>12.41</v>
       </c>
       <c r="C70" s="5">
         <v>34.71</v>
       </c>
       <c r="D70" s="5">
         <v>59.38801024</v>
       </c>
       <c r="E70" s="5">
         <v>91.7</v>
       </c>
@@ -7770,51 +7855,53 @@
       </c>
       <c r="AG70" s="5">
         <v>256.2</v>
       </c>
       <c r="AH70" s="81">
         <v>268.7</v>
       </c>
       <c r="AI70" s="5">
         <v>281.7</v>
       </c>
       <c r="AJ70" s="5">
         <v>304</v>
       </c>
       <c r="AK70" s="5">
         <v>446.5</v>
       </c>
       <c r="AL70" s="53">
         <v>10.8</v>
       </c>
       <c r="AM70" s="53">
         <v>44.9</v>
       </c>
       <c r="AN70" s="63">
         <v>86.2</v>
       </c>
-      <c r="AO70" s="56"/>
+      <c r="AO70" s="63">
+        <v>135.5</v>
+      </c>
       <c r="AP70" s="52"/>
       <c r="AQ70" s="52"/>
       <c r="AR70" s="52"/>
       <c r="AS70" s="76"/>
       <c r="AT70" s="76"/>
       <c r="AU70" s="76"/>
       <c r="AV70" s="63"/>
       <c r="AW70" s="63"/>
     </row>
     <row r="71" spans="1:49">
       <c r="A71" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="5">
         <v>893.13</v>
       </c>
       <c r="C71" s="5">
         <v>2063.33</v>
       </c>
       <c r="D71" s="5">
         <v>4389.81358292</v>
       </c>
       <c r="E71" s="5">
         <v>6917.26</v>
       </c>
@@ -7901,51 +7988,53 @@
       </c>
       <c r="AG71" s="5">
         <v>33972.800000000003</v>
       </c>
       <c r="AH71" s="81">
         <v>46218.2</v>
       </c>
       <c r="AI71" s="5">
         <v>51009.7</v>
       </c>
       <c r="AJ71" s="5">
         <v>54933.7</v>
       </c>
       <c r="AK71" s="5">
         <v>58732.5</v>
       </c>
       <c r="AL71" s="53">
         <v>1455.1</v>
       </c>
       <c r="AM71" s="53">
         <v>3721.1</v>
       </c>
       <c r="AN71" s="63">
         <v>6708.7</v>
       </c>
-      <c r="AO71" s="56"/>
+      <c r="AO71" s="63">
+        <v>10551.4</v>
+      </c>
       <c r="AP71" s="52"/>
       <c r="AQ71" s="52"/>
       <c r="AR71" s="52"/>
       <c r="AS71" s="76"/>
       <c r="AT71" s="76"/>
       <c r="AU71" s="76"/>
       <c r="AV71" s="63"/>
       <c r="AW71" s="63"/>
     </row>
     <row r="72" spans="1:49">
       <c r="A72" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="5">
         <v>916.51</v>
       </c>
       <c r="C72" s="5">
         <v>1787.21</v>
       </c>
       <c r="D72" s="5">
         <v>3515.1931817</v>
       </c>
       <c r="E72" s="5">
         <v>5881.9</v>
       </c>
@@ -8032,51 +8121,53 @@
       </c>
       <c r="AG72" s="5">
         <v>14981.6</v>
       </c>
       <c r="AH72" s="81">
         <v>17552.2</v>
       </c>
       <c r="AI72" s="5">
         <v>19211.400000000001</v>
       </c>
       <c r="AJ72" s="5">
         <v>21224</v>
       </c>
       <c r="AK72" s="5">
         <v>24872.6</v>
       </c>
       <c r="AL72" s="53">
         <v>996.1</v>
       </c>
       <c r="AM72" s="53">
         <v>2152.4</v>
       </c>
       <c r="AN72" s="63">
         <v>4100.2</v>
       </c>
-      <c r="AO72" s="56"/>
+      <c r="AO72" s="63">
+        <v>6300.6</v>
+      </c>
       <c r="AP72" s="52"/>
       <c r="AQ72" s="52"/>
       <c r="AR72" s="52"/>
       <c r="AS72" s="76"/>
       <c r="AT72" s="76"/>
       <c r="AU72" s="76"/>
       <c r="AV72" s="63"/>
       <c r="AW72" s="63"/>
     </row>
     <row r="73" spans="1:49">
       <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="5">
         <v>371.08</v>
       </c>
       <c r="C73" s="5">
         <v>3089.7799999999997</v>
       </c>
       <c r="D73" s="5">
         <v>6465.6686853000001</v>
       </c>
       <c r="E73" s="5">
         <v>12122.3</v>
       </c>
@@ -8163,51 +8254,53 @@
       </c>
       <c r="AG73" s="5">
         <v>19323.099999999999</v>
       </c>
       <c r="AH73" s="81">
         <v>21133.599999999999</v>
       </c>
       <c r="AI73" s="5">
         <v>23285.599999999999</v>
       </c>
       <c r="AJ73" s="5">
         <v>26169.1</v>
       </c>
       <c r="AK73" s="5">
         <v>31719.7</v>
       </c>
       <c r="AL73" s="53">
         <v>1419.7</v>
       </c>
       <c r="AM73" s="53">
         <v>3541</v>
       </c>
       <c r="AN73" s="63">
         <v>6975.8</v>
       </c>
-      <c r="AO73" s="56"/>
+      <c r="AO73" s="63">
+        <v>10767.4</v>
+      </c>
       <c r="AP73" s="52"/>
       <c r="AQ73" s="52"/>
       <c r="AR73" s="52"/>
       <c r="AS73" s="76"/>
       <c r="AT73" s="76"/>
       <c r="AU73" s="76"/>
       <c r="AV73" s="63"/>
       <c r="AW73" s="63"/>
     </row>
     <row r="74" spans="1:49">
       <c r="A74" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="5">
         <v>1898.8</v>
       </c>
       <c r="C74" s="5">
         <v>3150.5</v>
       </c>
       <c r="D74" s="5">
         <v>4942.3999999999996</v>
       </c>
       <c r="E74" s="5">
         <v>6433</v>
       </c>
@@ -8294,51 +8387,53 @@
       </c>
       <c r="AG74" s="5">
         <v>13573.7</v>
       </c>
       <c r="AH74" s="81">
         <v>14804</v>
       </c>
       <c r="AI74" s="5">
         <v>16640.7</v>
       </c>
       <c r="AJ74" s="5">
         <v>18334.2</v>
       </c>
       <c r="AK74" s="5">
         <v>24227.4</v>
       </c>
       <c r="AL74" s="53">
         <v>1057.7</v>
       </c>
       <c r="AM74" s="53">
         <v>2345.3000000000002</v>
       </c>
       <c r="AN74" s="63">
         <v>4359.3</v>
       </c>
-      <c r="AO74" s="56"/>
+      <c r="AO74" s="63">
+        <v>6776.2</v>
+      </c>
       <c r="AP74" s="52"/>
       <c r="AQ74" s="52"/>
       <c r="AR74" s="52"/>
       <c r="AS74" s="76"/>
       <c r="AT74" s="76"/>
       <c r="AU74" s="76"/>
       <c r="AV74" s="63"/>
       <c r="AW74" s="63"/>
     </row>
     <row r="75" spans="1:49">
       <c r="A75" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="5">
         <v>1215.1099999999999</v>
       </c>
       <c r="C75" s="5">
         <v>2509.5100000000002</v>
       </c>
       <c r="D75" s="5">
         <v>4406.8100000000004</v>
       </c>
       <c r="E75" s="5">
         <v>6399.8</v>
       </c>
@@ -8425,51 +8520,53 @@
       </c>
       <c r="AG75" s="5">
         <v>10621.9</v>
       </c>
       <c r="AH75" s="81">
         <v>12847.3</v>
       </c>
       <c r="AI75" s="5">
         <v>14636.5</v>
       </c>
       <c r="AJ75" s="5">
         <v>17090</v>
       </c>
       <c r="AK75" s="5">
         <v>19256.900000000001</v>
       </c>
       <c r="AL75" s="53">
         <v>641.5</v>
       </c>
       <c r="AM75" s="53">
         <v>1621.5</v>
       </c>
       <c r="AN75" s="63">
         <v>2936.6</v>
       </c>
-      <c r="AO75" s="56"/>
+      <c r="AO75" s="63">
+        <v>4260.5</v>
+      </c>
       <c r="AP75" s="52"/>
       <c r="AQ75" s="52"/>
       <c r="AR75" s="52"/>
       <c r="AS75" s="76"/>
       <c r="AT75" s="76"/>
       <c r="AU75" s="76"/>
       <c r="AV75" s="63"/>
       <c r="AW75" s="63"/>
     </row>
     <row r="76" spans="1:49">
       <c r="A76" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E76" s="28" t="s">
         <v>23</v>
       </c>
@@ -8556,51 +8653,53 @@
       </c>
       <c r="AG76" s="5">
         <v>18130.5</v>
       </c>
       <c r="AH76" s="81">
         <v>20311.900000000001</v>
       </c>
       <c r="AI76" s="5">
         <v>22597.4</v>
       </c>
       <c r="AJ76" s="5">
         <v>24878.5</v>
       </c>
       <c r="AK76" s="5">
         <v>37112.400000000001</v>
       </c>
       <c r="AL76" s="53">
         <v>1735.7</v>
       </c>
       <c r="AM76" s="53">
         <v>3729</v>
       </c>
       <c r="AN76" s="61">
         <v>6216.3</v>
       </c>
-      <c r="AO76" s="79"/>
+      <c r="AO76" s="61">
+        <v>9013.4</v>
+      </c>
       <c r="AP76" s="51"/>
       <c r="AQ76" s="51"/>
       <c r="AR76" s="51"/>
       <c r="AS76" s="75"/>
       <c r="AT76" s="75"/>
       <c r="AU76" s="75"/>
       <c r="AV76" s="61"/>
       <c r="AW76" s="61"/>
     </row>
     <row r="77" spans="1:49">
       <c r="A77" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="5">
         <v>1028.0999999999999</v>
       </c>
       <c r="C77" s="5">
         <v>2512.6</v>
       </c>
       <c r="D77" s="5">
         <v>4428.8</v>
       </c>
       <c r="E77" s="5">
         <v>7059</v>
       </c>
@@ -8687,51 +8786,53 @@
       </c>
       <c r="AG77" s="5">
         <v>18500.8</v>
       </c>
       <c r="AH77" s="81">
         <v>23715.1</v>
       </c>
       <c r="AI77" s="5">
         <v>28088.5</v>
       </c>
       <c r="AJ77" s="5">
         <v>33277.800000000003</v>
       </c>
       <c r="AK77" s="5">
         <v>39762.699999999997</v>
       </c>
       <c r="AL77" s="53">
         <v>1063.3</v>
       </c>
       <c r="AM77" s="53">
         <v>2786.5</v>
       </c>
       <c r="AN77" s="61">
         <v>5044.3</v>
       </c>
-      <c r="AO77" s="56"/>
+      <c r="AO77" s="61">
+        <v>7743.8</v>
+      </c>
       <c r="AP77" s="51"/>
       <c r="AQ77" s="51"/>
       <c r="AR77" s="51"/>
       <c r="AS77" s="75"/>
       <c r="AT77" s="75"/>
       <c r="AU77" s="75"/>
       <c r="AV77" s="61"/>
       <c r="AW77" s="61"/>
     </row>
     <row r="78" spans="1:49">
       <c r="A78" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B78" s="14">
         <v>1040.01</v>
       </c>
       <c r="C78" s="5">
         <v>2733.31</v>
       </c>
       <c r="D78" s="5">
         <v>4522.2975631999998</v>
       </c>
       <c r="E78" s="5">
         <v>6142.2</v>
       </c>
@@ -8818,51 +8919,53 @@
       </c>
       <c r="AG78" s="5">
         <v>14167.7</v>
       </c>
       <c r="AH78" s="81">
         <v>15278.03</v>
       </c>
       <c r="AI78" s="5">
         <v>16686.7</v>
       </c>
       <c r="AJ78" s="5">
         <v>18160.099999999999</v>
       </c>
       <c r="AK78" s="5">
         <v>24783.8</v>
       </c>
       <c r="AL78" s="53">
         <v>854.4</v>
       </c>
       <c r="AM78" s="53">
         <v>2095.6</v>
       </c>
       <c r="AN78" s="63">
         <v>3782.8</v>
       </c>
-      <c r="AO78" s="56"/>
+      <c r="AO78" s="63">
+        <v>5909.6</v>
+      </c>
       <c r="AP78" s="52"/>
       <c r="AQ78" s="52"/>
       <c r="AR78" s="52"/>
       <c r="AS78" s="76"/>
       <c r="AT78" s="76"/>
       <c r="AU78" s="76"/>
       <c r="AV78" s="63"/>
       <c r="AW78" s="63"/>
     </row>
     <row r="79" spans="1:49">
       <c r="A79" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E79" s="19" t="s">
         <v>23</v>
       </c>
@@ -8949,51 +9052,53 @@
       </c>
       <c r="AG79" s="5">
         <v>11518.3</v>
       </c>
       <c r="AH79" s="81">
         <v>13712.3</v>
       </c>
       <c r="AI79" s="5">
         <v>15930.7</v>
       </c>
       <c r="AJ79" s="5">
         <v>18751.7</v>
       </c>
       <c r="AK79" s="5">
         <v>25059.1</v>
       </c>
       <c r="AL79" s="53">
         <v>794.6</v>
       </c>
       <c r="AM79" s="53">
         <v>1845.6</v>
       </c>
       <c r="AN79" s="63">
         <v>3323.2</v>
       </c>
-      <c r="AO79" s="53"/>
+      <c r="AO79" s="63">
+        <v>5014.6000000000004</v>
+      </c>
       <c r="AP79" s="52"/>
       <c r="AQ79" s="52"/>
       <c r="AR79" s="52"/>
       <c r="AS79" s="76"/>
       <c r="AT79" s="76"/>
       <c r="AU79" s="76"/>
       <c r="AV79" s="63"/>
       <c r="AW79" s="63"/>
     </row>
     <row r="80" spans="1:49">
       <c r="A80" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="14">
         <v>1770.91</v>
       </c>
       <c r="C80" s="5">
         <v>4010.1099999999997</v>
       </c>
       <c r="D80" s="5">
         <v>7646.4104031999996</v>
       </c>
       <c r="E80" s="5">
         <v>11473.7</v>
       </c>
@@ -9080,51 +9185,53 @@
       </c>
       <c r="AG80" s="5">
         <v>12839.7</v>
       </c>
       <c r="AH80" s="81">
         <v>15440.1</v>
       </c>
       <c r="AI80" s="5">
         <v>17868.2</v>
       </c>
       <c r="AJ80" s="5">
         <v>20906.3</v>
       </c>
       <c r="AK80" s="5">
         <v>25970.2</v>
       </c>
       <c r="AL80" s="53">
         <v>800.6</v>
       </c>
       <c r="AM80" s="53">
         <v>1912.5</v>
       </c>
       <c r="AN80" s="63">
         <v>3317.6</v>
       </c>
-      <c r="AO80" s="56"/>
+      <c r="AO80" s="63">
+        <v>5036.3999999999996</v>
+      </c>
       <c r="AP80" s="52"/>
       <c r="AQ80" s="52"/>
       <c r="AR80" s="52"/>
       <c r="AS80" s="76"/>
       <c r="AT80" s="76"/>
       <c r="AU80" s="76"/>
       <c r="AV80" s="63"/>
       <c r="AW80" s="63"/>
     </row>
     <row r="81" spans="2:40">
       <c r="AB81" s="70"/>
       <c r="AC81" s="70"/>
       <c r="AH81" s="21"/>
       <c r="AN81" s="70"/>
     </row>
     <row r="86" spans="2:40">
       <c r="B86" s="21"/>
       <c r="C86" s="21"/>
       <c r="D86" s="21"/>
       <c r="E86" s="21"/>
       <c r="F86" s="21"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
@@ -9308,80 +9415,80 @@
       <c r="F99" s="21"/>
       <c r="G99" s="21"/>
       <c r="H99" s="21"/>
       <c r="I99" s="21"/>
       <c r="J99" s="21"/>
       <c r="K99" s="21"/>
       <c r="L99" s="21"/>
       <c r="M99" s="21"/>
     </row>
     <row r="100" spans="2:13">
       <c r="B100" s="21"/>
       <c r="C100" s="21"/>
       <c r="D100" s="21"/>
       <c r="E100" s="21"/>
       <c r="F100" s="21"/>
       <c r="G100" s="21"/>
       <c r="H100" s="21"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
       <c r="K100" s="21"/>
       <c r="L100" s="21"/>
       <c r="M100" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="Z24:AK24"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N24:Y24"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="U23:X23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL24:AW24"/>
     <mergeCell ref="AL46:AW46"/>
     <mergeCell ref="AL66:AW66"/>
     <mergeCell ref="A22:AS22"/>
     <mergeCell ref="A44:AT44"/>
     <mergeCell ref="A64:AW64"/>
     <mergeCell ref="N66:Y66"/>
     <mergeCell ref="N46:Y46"/>
     <mergeCell ref="AH65:AK65"/>
     <mergeCell ref="K65:N65"/>
     <mergeCell ref="Z46:AK46"/>
     <mergeCell ref="B66:M66"/>
     <mergeCell ref="Z66:AK66"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="K45:M45"/>
-    <mergeCell ref="Z24:AK24"/>
-[...12 lines deleted...]
-    <mergeCell ref="AL24:AW24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">