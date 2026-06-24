--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="641" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="654" uniqueCount="39">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -743,117 +743,117 @@
     <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_tabsv2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1130,198 +1130,199 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AW100"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AA6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AR57" sqref="AR57"/>
+      <selection pane="bottomRight" activeCell="AW23" sqref="AW23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="1" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.5703125" style="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="1"/>
     <col min="31" max="32" width="9.5703125" style="1" customWidth="1"/>
     <col min="33" max="34" width="10.85546875" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="10.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" customWidth="1"/>
     <col min="38" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
-    <col min="41" max="41" width="10.5703125" style="1" bestFit="1" customWidth="1"/>
-    <col min="42" max="16384" width="9.140625" style="1"/>
+    <col min="41" max="41" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="12" style="1" bestFit="1" customWidth="1"/>
+    <col min="43" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" ht="21" customHeight="1">
-      <c r="A2" s="95" t="s">
+      <c r="A2" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="95"/>
-[...42 lines deleted...]
-      <c r="AS2" s="95"/>
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="99"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="99"/>
+      <c r="M2" s="99"/>
+      <c r="N2" s="99"/>
+      <c r="O2" s="99"/>
+      <c r="P2" s="99"/>
+      <c r="Q2" s="99"/>
+      <c r="R2" s="99"/>
+      <c r="S2" s="99"/>
+      <c r="T2" s="99"/>
+      <c r="U2" s="99"/>
+      <c r="V2" s="99"/>
+      <c r="W2" s="99"/>
+      <c r="X2" s="99"/>
+      <c r="Y2" s="99"/>
+      <c r="Z2" s="99"/>
+      <c r="AA2" s="99"/>
+      <c r="AB2" s="99"/>
+      <c r="AC2" s="99"/>
+      <c r="AD2" s="99"/>
+      <c r="AE2" s="99"/>
+      <c r="AF2" s="99"/>
+      <c r="AG2" s="99"/>
+      <c r="AH2" s="99"/>
+      <c r="AI2" s="99"/>
+      <c r="AJ2" s="99"/>
+      <c r="AK2" s="99"/>
+      <c r="AL2" s="99"/>
+      <c r="AM2" s="99"/>
+      <c r="AN2" s="99"/>
+      <c r="AO2" s="99"/>
+      <c r="AP2" s="99"/>
+      <c r="AQ2" s="99"/>
+      <c r="AR2" s="99"/>
+      <c r="AS2" s="99"/>
     </row>
     <row r="3" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K3" s="102"/>
-[...2 lines deleted...]
-      <c r="N3" s="102"/>
+      <c r="K3" s="95"/>
+      <c r="L3" s="95"/>
+      <c r="M3" s="95"/>
+      <c r="N3" s="95"/>
       <c r="AW3" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:49" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="110"/>
-      <c r="B4" s="111" t="s">
+      <c r="A4" s="100"/>
+      <c r="B4" s="102" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="112"/>
-[...10 lines deleted...]
-      <c r="N4" s="90" t="s">
+      <c r="C4" s="103"/>
+      <c r="D4" s="103"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="103"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="103"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="104"/>
+      <c r="N4" s="96" t="s">
         <v>22</v>
       </c>
-      <c r="O4" s="91"/>
-[...1 lines deleted...]
-      <c r="Q4" s="92"/>
+      <c r="O4" s="97"/>
+      <c r="P4" s="97"/>
+      <c r="Q4" s="98"/>
       <c r="R4" s="93"/>
       <c r="S4" s="93"/>
       <c r="T4" s="93"/>
       <c r="U4" s="93"/>
       <c r="V4" s="93"/>
       <c r="W4" s="93"/>
       <c r="X4" s="93"/>
       <c r="Y4" s="94"/>
-      <c r="Z4" s="90" t="s">
+      <c r="Z4" s="96" t="s">
         <v>33</v>
       </c>
-      <c r="AA4" s="91"/>
-[...1 lines deleted...]
-      <c r="AC4" s="92"/>
+      <c r="AA4" s="97"/>
+      <c r="AB4" s="97"/>
+      <c r="AC4" s="98"/>
       <c r="AD4" s="93"/>
       <c r="AE4" s="93"/>
       <c r="AF4" s="93"/>
       <c r="AG4" s="93"/>
       <c r="AH4" s="93"/>
       <c r="AI4" s="93"/>
       <c r="AJ4" s="93"/>
       <c r="AK4" s="94"/>
-      <c r="AL4" s="90" t="s">
+      <c r="AL4" s="96" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="91"/>
-[...1 lines deleted...]
-      <c r="AO4" s="92"/>
+      <c r="AM4" s="97"/>
+      <c r="AN4" s="97"/>
+      <c r="AO4" s="98"/>
       <c r="AP4" s="93"/>
       <c r="AQ4" s="93"/>
       <c r="AR4" s="93"/>
       <c r="AS4" s="93"/>
       <c r="AT4" s="93"/>
       <c r="AU4" s="93"/>
       <c r="AV4" s="93"/>
       <c r="AW4" s="94"/>
     </row>
     <row r="5" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="108"/>
+      <c r="A5" s="101"/>
       <c r="B5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -1547,51 +1548,53 @@
       </c>
       <c r="AH6" s="75">
         <v>340106.2</v>
       </c>
       <c r="AI6" s="75">
         <v>405003</v>
       </c>
       <c r="AJ6" s="75">
         <v>515886.1</v>
       </c>
       <c r="AK6" s="75">
         <v>584692.69999999995</v>
       </c>
       <c r="AL6" s="51">
         <v>12104.2</v>
       </c>
       <c r="AM6" s="61">
         <v>28333.7</v>
       </c>
       <c r="AN6" s="61">
         <v>50963.8</v>
       </c>
       <c r="AO6" s="61">
         <v>77350.600000000006</v>
       </c>
-      <c r="AP6" s="51"/>
+      <c r="AP6" s="61">
+        <v>107130.8</v>
+      </c>
       <c r="AQ6" s="51"/>
       <c r="AR6" s="51"/>
       <c r="AS6" s="75"/>
       <c r="AT6" s="75"/>
       <c r="AU6" s="75"/>
       <c r="AV6" s="61"/>
       <c r="AW6" s="61"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="11">
         <v>1869.17</v>
       </c>
       <c r="C7" s="12">
         <v>3857.4700000000003</v>
       </c>
       <c r="D7" s="13">
         <v>6183.5603150900006</v>
       </c>
       <c r="E7" s="14">
         <v>9195.5</v>
       </c>
       <c r="F7" s="5">
@@ -1680,51 +1683,53 @@
       </c>
       <c r="AH7" s="76">
         <v>24573.9</v>
       </c>
       <c r="AI7" s="76">
         <v>33796.699999999997</v>
       </c>
       <c r="AJ7" s="76">
         <v>35396.699999999997</v>
       </c>
       <c r="AK7" s="76">
         <v>37140.9</v>
       </c>
       <c r="AL7" s="52">
         <v>1218.4000000000001</v>
       </c>
       <c r="AM7" s="63">
         <v>2425.4</v>
       </c>
       <c r="AN7" s="66">
         <v>3793.8</v>
       </c>
       <c r="AO7" s="66">
         <v>5147.8999999999996</v>
       </c>
-      <c r="AP7" s="52"/>
+      <c r="AP7" s="66">
+        <v>6419.1</v>
+      </c>
       <c r="AQ7" s="52"/>
       <c r="AR7" s="52"/>
       <c r="AS7" s="76"/>
       <c r="AT7" s="76"/>
       <c r="AU7" s="76"/>
       <c r="AV7" s="63"/>
       <c r="AW7" s="63"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>12.41</v>
       </c>
       <c r="C8" s="12">
         <v>34.71</v>
       </c>
       <c r="D8" s="13">
         <v>59.38801024</v>
       </c>
       <c r="E8" s="14">
         <v>91.7</v>
       </c>
       <c r="F8" s="5">
@@ -1813,51 +1818,53 @@
       </c>
       <c r="AH8" s="76">
         <v>563.70000000000005</v>
       </c>
       <c r="AI8" s="76">
         <v>679.7</v>
       </c>
       <c r="AJ8" s="76">
         <v>709.1</v>
       </c>
       <c r="AK8" s="76">
         <v>1025.5999999999999</v>
       </c>
       <c r="AL8" s="52">
         <v>10.8</v>
       </c>
       <c r="AM8" s="63">
         <v>45</v>
       </c>
       <c r="AN8" s="66">
         <v>86.2</v>
       </c>
       <c r="AO8" s="66">
         <v>135.5</v>
       </c>
-      <c r="AP8" s="52"/>
+      <c r="AP8" s="66">
+        <v>184</v>
+      </c>
       <c r="AQ8" s="52"/>
       <c r="AR8" s="52"/>
       <c r="AS8" s="76"/>
       <c r="AT8" s="76"/>
       <c r="AU8" s="76"/>
       <c r="AV8" s="63"/>
       <c r="AW8" s="63"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="11">
         <v>893.13</v>
       </c>
       <c r="C9" s="12">
         <v>2063.33</v>
       </c>
       <c r="D9" s="13">
         <v>4389.81358292</v>
       </c>
       <c r="E9" s="14">
         <v>6917.26</v>
       </c>
       <c r="F9" s="5">
@@ -1946,51 +1953,53 @@
       </c>
       <c r="AH9" s="76">
         <v>46474.5</v>
       </c>
       <c r="AI9" s="76">
         <v>51377.9</v>
       </c>
       <c r="AJ9" s="76">
         <v>55307.5</v>
       </c>
       <c r="AK9" s="76">
         <v>59035</v>
       </c>
       <c r="AL9" s="52">
         <v>1455.1</v>
       </c>
       <c r="AM9" s="63">
         <v>3721.3</v>
       </c>
       <c r="AN9" s="66">
         <v>6709</v>
       </c>
       <c r="AO9" s="66">
         <v>10551.9</v>
       </c>
-      <c r="AP9" s="52"/>
+      <c r="AP9" s="66">
+        <v>15570.2</v>
+      </c>
       <c r="AQ9" s="52"/>
       <c r="AR9" s="52"/>
       <c r="AS9" s="76"/>
       <c r="AT9" s="76"/>
       <c r="AU9" s="76"/>
       <c r="AV9" s="63"/>
       <c r="AW9" s="63"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>916.51</v>
       </c>
       <c r="C10" s="12">
         <v>1787.21</v>
       </c>
       <c r="D10" s="13">
         <v>3515.1931817</v>
       </c>
       <c r="E10" s="14">
         <v>5881.9</v>
       </c>
       <c r="F10" s="5">
@@ -2079,51 +2088,53 @@
       </c>
       <c r="AH10" s="76">
         <v>26867.9</v>
       </c>
       <c r="AI10" s="76">
         <v>31900.6</v>
       </c>
       <c r="AJ10" s="76">
         <v>34068.199999999997</v>
       </c>
       <c r="AK10" s="76">
         <v>38088.5</v>
       </c>
       <c r="AL10" s="52">
         <v>1001.3</v>
       </c>
       <c r="AM10" s="63">
         <v>2162.9</v>
       </c>
       <c r="AN10" s="66">
         <v>4116.1000000000004</v>
       </c>
       <c r="AO10" s="66">
         <v>6316.8</v>
       </c>
-      <c r="AP10" s="52"/>
+      <c r="AP10" s="66">
+        <v>8735.2000000000007</v>
+      </c>
       <c r="AQ10" s="52"/>
       <c r="AR10" s="52"/>
       <c r="AS10" s="76"/>
       <c r="AT10" s="76"/>
       <c r="AU10" s="76"/>
       <c r="AV10" s="63"/>
       <c r="AW10" s="63"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="11">
         <v>371.08</v>
       </c>
       <c r="C11" s="12">
         <v>3089.7799999999997</v>
       </c>
       <c r="D11" s="13">
         <v>6465.6686853000001</v>
       </c>
       <c r="E11" s="14">
         <v>12122.3</v>
       </c>
       <c r="F11" s="5">
@@ -2212,51 +2223,53 @@
       </c>
       <c r="AH11" s="76">
         <v>22431</v>
       </c>
       <c r="AI11" s="76">
         <v>25085.200000000001</v>
       </c>
       <c r="AJ11" s="76">
         <v>27975.9</v>
       </c>
       <c r="AK11" s="76">
         <v>33522.9</v>
       </c>
       <c r="AL11" s="52">
         <v>1419.7</v>
       </c>
       <c r="AM11" s="63">
         <v>3541.2</v>
       </c>
       <c r="AN11" s="66">
         <v>6976.2</v>
       </c>
       <c r="AO11" s="66">
         <v>10768</v>
       </c>
-      <c r="AP11" s="52"/>
+      <c r="AP11" s="66">
+        <v>14707.7</v>
+      </c>
       <c r="AQ11" s="52"/>
       <c r="AR11" s="52"/>
       <c r="AS11" s="76"/>
       <c r="AT11" s="76"/>
       <c r="AU11" s="76"/>
       <c r="AV11" s="63"/>
       <c r="AW11" s="63"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="11">
         <v>1949.05</v>
       </c>
       <c r="C12" s="12">
         <v>3255.75</v>
       </c>
       <c r="D12" s="13">
         <v>5079.7235734000005</v>
       </c>
       <c r="E12" s="14">
         <v>6515.2</v>
       </c>
       <c r="F12" s="5">
@@ -2345,51 +2358,53 @@
       </c>
       <c r="AH12" s="76">
         <v>26447.599999999999</v>
       </c>
       <c r="AI12" s="76">
         <v>31705.9</v>
       </c>
       <c r="AJ12" s="76">
         <v>38009</v>
       </c>
       <c r="AK12" s="76">
         <v>44826.8</v>
       </c>
       <c r="AL12" s="52">
         <v>1081.5</v>
       </c>
       <c r="AM12" s="63">
         <v>2393</v>
       </c>
       <c r="AN12" s="66">
         <v>4503.3</v>
       </c>
       <c r="AO12" s="66">
         <v>6975.6</v>
       </c>
-      <c r="AP12" s="52"/>
+      <c r="AP12" s="66">
+        <v>9543.7999999999993</v>
+      </c>
       <c r="AQ12" s="52"/>
       <c r="AR12" s="52"/>
       <c r="AS12" s="76"/>
       <c r="AT12" s="76"/>
       <c r="AU12" s="76"/>
       <c r="AV12" s="63"/>
       <c r="AW12" s="63"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="22">
         <v>1215.1099999999999</v>
       </c>
       <c r="C13" s="12">
         <v>2509.5100000000002</v>
       </c>
       <c r="D13" s="13">
         <v>4406.8100000000004</v>
       </c>
       <c r="E13" s="14">
         <v>6488.9</v>
       </c>
       <c r="F13" s="5">
@@ -2478,51 +2493,53 @@
       </c>
       <c r="AH13" s="76">
         <v>46026.400000000001</v>
       </c>
       <c r="AI13" s="76">
         <v>50900</v>
       </c>
       <c r="AJ13" s="76">
         <v>94619</v>
       </c>
       <c r="AK13" s="76">
         <v>99473.1</v>
       </c>
       <c r="AL13" s="52">
         <v>667.5</v>
       </c>
       <c r="AM13" s="63">
         <v>1673.4</v>
       </c>
       <c r="AN13" s="66">
         <v>3089.1</v>
       </c>
       <c r="AO13" s="66">
         <v>4503.1000000000004</v>
       </c>
-      <c r="AP13" s="52"/>
+      <c r="AP13" s="66">
+        <v>6197.9</v>
+      </c>
       <c r="AQ13" s="52"/>
       <c r="AR13" s="52"/>
       <c r="AS13" s="76"/>
       <c r="AT13" s="76"/>
       <c r="AU13" s="76"/>
       <c r="AV13" s="63"/>
       <c r="AW13" s="63"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="28" t="s">
@@ -2611,51 +2628,53 @@
       </c>
       <c r="AH14" s="75">
         <v>25335.200000000001</v>
       </c>
       <c r="AI14" s="75">
         <v>30862.3</v>
       </c>
       <c r="AJ14" s="75">
         <v>34368.199999999997</v>
       </c>
       <c r="AK14" s="75">
         <v>46205.9</v>
       </c>
       <c r="AL14" s="51">
         <v>1736.6</v>
       </c>
       <c r="AM14" s="61">
         <v>3730.7</v>
       </c>
       <c r="AN14" s="61">
         <v>6218.9</v>
       </c>
       <c r="AO14" s="61">
         <v>9019.1</v>
       </c>
-      <c r="AP14" s="51"/>
+      <c r="AP14" s="61">
+        <v>12528.5</v>
+      </c>
       <c r="AQ14" s="51"/>
       <c r="AR14" s="51"/>
       <c r="AS14" s="75"/>
       <c r="AT14" s="75"/>
       <c r="AU14" s="75"/>
       <c r="AV14" s="61"/>
       <c r="AW14" s="61"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11">
         <v>1028.0999999999999</v>
       </c>
       <c r="C15" s="12">
         <v>2512.6</v>
       </c>
       <c r="D15" s="13">
         <v>4428.8</v>
       </c>
       <c r="E15" s="14">
         <v>7059</v>
       </c>
       <c r="F15" s="5">
@@ -2744,51 +2763,53 @@
       </c>
       <c r="AH15" s="75">
         <v>31028.9</v>
       </c>
       <c r="AI15" s="75">
         <v>37681.4</v>
       </c>
       <c r="AJ15" s="75">
         <v>44636.800000000003</v>
       </c>
       <c r="AK15" s="75">
         <v>51514.8</v>
       </c>
       <c r="AL15" s="51">
         <v>1063.3</v>
       </c>
       <c r="AM15" s="61">
         <v>2786.7</v>
       </c>
       <c r="AN15" s="61">
         <v>5044.5</v>
       </c>
       <c r="AO15" s="61">
         <v>7744.2</v>
       </c>
-      <c r="AP15" s="51"/>
+      <c r="AP15" s="61">
+        <v>10404.200000000001</v>
+      </c>
       <c r="AQ15" s="51"/>
       <c r="AR15" s="51"/>
       <c r="AS15" s="75"/>
       <c r="AT15" s="75"/>
       <c r="AU15" s="75"/>
       <c r="AV15" s="61"/>
       <c r="AW15" s="61"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="11">
         <v>1040.01</v>
       </c>
       <c r="C16" s="12">
         <v>2733.31</v>
       </c>
       <c r="D16" s="13">
         <v>4522.2975631999998</v>
       </c>
       <c r="E16" s="14">
         <v>6142.2</v>
       </c>
       <c r="F16" s="5">
@@ -2877,51 +2898,53 @@
       </c>
       <c r="AH16" s="76">
         <v>20881.2</v>
       </c>
       <c r="AI16" s="76">
         <v>23246.1</v>
       </c>
       <c r="AJ16" s="76">
         <v>32612.9</v>
       </c>
       <c r="AK16" s="76">
         <v>39598.400000000001</v>
       </c>
       <c r="AL16" s="52">
         <v>854.6</v>
       </c>
       <c r="AM16" s="63">
         <v>2095.9</v>
       </c>
       <c r="AN16" s="66">
         <v>3785.5</v>
       </c>
       <c r="AO16" s="66">
         <v>6137</v>
       </c>
-      <c r="AP16" s="52"/>
+      <c r="AP16" s="66">
+        <v>8659.5</v>
+      </c>
       <c r="AQ16" s="52"/>
       <c r="AR16" s="52"/>
       <c r="AS16" s="76"/>
       <c r="AT16" s="76"/>
       <c r="AU16" s="76"/>
       <c r="AV16" s="63"/>
       <c r="AW16" s="63"/>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="11" t="s">
@@ -3010,51 +3033,53 @@
       </c>
       <c r="AH17" s="76">
         <v>25321.3</v>
       </c>
       <c r="AI17" s="76">
         <v>32030</v>
       </c>
       <c r="AJ17" s="76">
         <v>43479.4</v>
       </c>
       <c r="AK17" s="76">
         <v>51994.3</v>
       </c>
       <c r="AL17" s="52">
         <v>794.7</v>
       </c>
       <c r="AM17" s="63">
         <v>1845.7</v>
       </c>
       <c r="AN17" s="66">
         <v>3323.4</v>
       </c>
       <c r="AO17" s="63">
         <v>5014.8</v>
       </c>
-      <c r="AP17" s="52"/>
+      <c r="AP17" s="63">
+        <v>7163.2</v>
+      </c>
       <c r="AQ17" s="52"/>
       <c r="AR17" s="52"/>
       <c r="AS17" s="76"/>
       <c r="AT17" s="76"/>
       <c r="AU17" s="76"/>
       <c r="AV17" s="63"/>
       <c r="AW17" s="63"/>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="22">
         <v>1770.91</v>
       </c>
       <c r="C18" s="12">
         <v>4010.1099999999997</v>
       </c>
       <c r="D18" s="13">
         <v>7646.4104031999996</v>
       </c>
       <c r="E18" s="14">
         <v>11473.7</v>
       </c>
       <c r="F18" s="5">
@@ -3143,217 +3168,220 @@
       </c>
       <c r="AH18" s="76">
         <v>44154.5</v>
       </c>
       <c r="AI18" s="76">
         <v>55737.2</v>
       </c>
       <c r="AJ18" s="76">
         <v>74703.399999999994</v>
       </c>
       <c r="AK18" s="76">
         <v>82266.5</v>
       </c>
       <c r="AL18" s="52">
         <v>800.7</v>
       </c>
       <c r="AM18" s="63">
         <v>1912.5</v>
       </c>
       <c r="AN18" s="66">
         <v>3317.8</v>
       </c>
       <c r="AO18" s="63">
         <v>5036.7</v>
       </c>
-      <c r="AP18" s="52"/>
+      <c r="AP18" s="63">
+        <v>7017.5</v>
+      </c>
       <c r="AQ18" s="52"/>
       <c r="AR18" s="52"/>
       <c r="AS18" s="76"/>
       <c r="AT18" s="76"/>
       <c r="AU18" s="76"/>
       <c r="AV18" s="63"/>
       <c r="AW18" s="63"/>
     </row>
     <row r="19" spans="1:49">
       <c r="Y19" s="70"/>
       <c r="AB19" s="70"/>
       <c r="AC19" s="70"/>
       <c r="AE19" s="74"/>
       <c r="AH19" s="21"/>
+      <c r="AP19" s="70"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="9"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="9"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
     </row>
     <row r="21" spans="1:49">
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
     </row>
     <row r="22" spans="1:49" ht="21" customHeight="1">
-      <c r="A22" s="95" t="s">
+      <c r="A22" s="99" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="95"/>
-[...42 lines deleted...]
-      <c r="AS22" s="95"/>
+      <c r="B22" s="99"/>
+      <c r="C22" s="99"/>
+      <c r="D22" s="99"/>
+      <c r="E22" s="99"/>
+      <c r="F22" s="99"/>
+      <c r="G22" s="99"/>
+      <c r="H22" s="99"/>
+      <c r="I22" s="99"/>
+      <c r="J22" s="99"/>
+      <c r="K22" s="99"/>
+      <c r="L22" s="99"/>
+      <c r="M22" s="99"/>
+      <c r="N22" s="99"/>
+      <c r="O22" s="99"/>
+      <c r="P22" s="99"/>
+      <c r="Q22" s="99"/>
+      <c r="R22" s="99"/>
+      <c r="S22" s="99"/>
+      <c r="T22" s="99"/>
+      <c r="U22" s="99"/>
+      <c r="V22" s="99"/>
+      <c r="W22" s="99"/>
+      <c r="X22" s="99"/>
+      <c r="Y22" s="99"/>
+      <c r="Z22" s="99"/>
+      <c r="AA22" s="99"/>
+      <c r="AB22" s="99"/>
+      <c r="AC22" s="99"/>
+      <c r="AD22" s="99"/>
+      <c r="AE22" s="99"/>
+      <c r="AF22" s="99"/>
+      <c r="AG22" s="99"/>
+      <c r="AH22" s="99"/>
+      <c r="AI22" s="99"/>
+      <c r="AJ22" s="99"/>
+      <c r="AK22" s="99"/>
+      <c r="AL22" s="99"/>
+      <c r="AM22" s="99"/>
+      <c r="AN22" s="99"/>
+      <c r="AO22" s="99"/>
+      <c r="AP22" s="99"/>
+      <c r="AQ22" s="99"/>
+      <c r="AR22" s="99"/>
+      <c r="AS22" s="99"/>
     </row>
     <row r="23" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K23" s="102"/>
-[...6 lines deleted...]
-      <c r="X23" s="102"/>
+      <c r="K23" s="95"/>
+      <c r="L23" s="95"/>
+      <c r="M23" s="95"/>
+      <c r="N23" s="95"/>
+      <c r="U23" s="95"/>
+      <c r="V23" s="95"/>
+      <c r="W23" s="95"/>
+      <c r="X23" s="95"/>
       <c r="AW23" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A24" s="107"/>
-      <c r="B24" s="104" t="s">
+      <c r="A24" s="105"/>
+      <c r="B24" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="105"/>
-[...10 lines deleted...]
-      <c r="N24" s="99" t="s">
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="108"/>
+      <c r="F24" s="108"/>
+      <c r="G24" s="108"/>
+      <c r="H24" s="108"/>
+      <c r="I24" s="108"/>
+      <c r="J24" s="108"/>
+      <c r="K24" s="108"/>
+      <c r="L24" s="108"/>
+      <c r="M24" s="108"/>
+      <c r="N24" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="O24" s="100"/>
-[...1 lines deleted...]
-      <c r="Q24" s="101"/>
+      <c r="O24" s="91"/>
+      <c r="P24" s="91"/>
+      <c r="Q24" s="92"/>
       <c r="R24" s="93"/>
       <c r="S24" s="93"/>
       <c r="T24" s="93"/>
       <c r="U24" s="93"/>
       <c r="V24" s="93"/>
       <c r="W24" s="93"/>
       <c r="X24" s="93"/>
       <c r="Y24" s="94"/>
-      <c r="Z24" s="99" t="s">
+      <c r="Z24" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="AA24" s="100"/>
-[...1 lines deleted...]
-      <c r="AC24" s="101"/>
+      <c r="AA24" s="91"/>
+      <c r="AB24" s="91"/>
+      <c r="AC24" s="92"/>
       <c r="AD24" s="93"/>
       <c r="AE24" s="93"/>
       <c r="AF24" s="93"/>
       <c r="AG24" s="93"/>
       <c r="AH24" s="93"/>
       <c r="AI24" s="93"/>
       <c r="AJ24" s="93"/>
       <c r="AK24" s="94"/>
-      <c r="AL24" s="90" t="s">
+      <c r="AL24" s="96" t="s">
         <v>34</v>
       </c>
-      <c r="AM24" s="91"/>
-[...1 lines deleted...]
-      <c r="AO24" s="92"/>
+      <c r="AM24" s="97"/>
+      <c r="AN24" s="97"/>
+      <c r="AO24" s="98"/>
       <c r="AP24" s="93"/>
       <c r="AQ24" s="93"/>
       <c r="AR24" s="93"/>
       <c r="AS24" s="93"/>
       <c r="AT24" s="93"/>
       <c r="AU24" s="93"/>
       <c r="AV24" s="93"/>
       <c r="AW24" s="94"/>
     </row>
     <row r="25" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A25" s="114"/>
+      <c r="A25" s="106"/>
       <c r="B25" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J25" s="2" t="s">
@@ -3579,51 +3607,53 @@
       </c>
       <c r="AH26" s="75">
         <v>339475.8</v>
       </c>
       <c r="AI26" s="75">
         <v>404302.5</v>
       </c>
       <c r="AJ26" s="75">
         <v>515115.7</v>
       </c>
       <c r="AK26" s="75">
         <v>583852.19999999995</v>
       </c>
       <c r="AL26" s="51">
         <v>12034.1</v>
       </c>
       <c r="AM26" s="51">
         <v>28193.599999999999</v>
       </c>
       <c r="AN26" s="61">
         <v>50576.6</v>
       </c>
       <c r="AO26" s="61">
         <v>76551</v>
       </c>
-      <c r="AP26" s="51"/>
+      <c r="AP26" s="61">
+        <v>106131.2</v>
+      </c>
       <c r="AQ26" s="51"/>
       <c r="AR26" s="51"/>
       <c r="AS26" s="75"/>
       <c r="AT26" s="75"/>
       <c r="AU26" s="75"/>
       <c r="AV26" s="61"/>
       <c r="AW26" s="61"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="27">
         <v>1864.7</v>
       </c>
       <c r="C27" s="27">
         <v>3853</v>
       </c>
       <c r="D27" s="27">
         <v>6179.1</v>
       </c>
       <c r="E27" s="27">
         <v>9191</v>
       </c>
       <c r="F27" s="27">
@@ -3712,51 +3742,53 @@
       </c>
       <c r="AH27" s="76">
         <v>24445.5</v>
       </c>
       <c r="AI27" s="76">
         <v>33654</v>
       </c>
       <c r="AJ27" s="76">
         <v>35239.800000000003</v>
       </c>
       <c r="AK27" s="76">
         <v>36969.699999999997</v>
       </c>
       <c r="AL27" s="52">
         <v>1204</v>
       </c>
       <c r="AM27" s="52">
         <v>2396.8000000000002</v>
       </c>
       <c r="AN27" s="63">
         <v>3723.2</v>
       </c>
       <c r="AO27" s="63">
         <v>5037.8999999999996</v>
       </c>
-      <c r="AP27" s="52"/>
+      <c r="AP27" s="63">
+        <v>6284.8</v>
+      </c>
       <c r="AQ27" s="52"/>
       <c r="AR27" s="52"/>
       <c r="AS27" s="76"/>
       <c r="AT27" s="76"/>
       <c r="AU27" s="76"/>
       <c r="AV27" s="63"/>
       <c r="AW27" s="63"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="5">
         <v>12.41</v>
       </c>
       <c r="C28" s="5">
         <v>34.71</v>
       </c>
       <c r="D28" s="5">
         <v>59.38801024</v>
       </c>
       <c r="E28" s="5">
         <v>91.7</v>
       </c>
       <c r="F28" s="5">
@@ -3845,51 +3877,53 @@
       </c>
       <c r="AH28" s="76">
         <v>563.70000000000005</v>
       </c>
       <c r="AI28" s="76">
         <v>679.7</v>
       </c>
       <c r="AJ28" s="76">
         <v>709.1</v>
       </c>
       <c r="AK28" s="76">
         <v>1025.5999999999999</v>
       </c>
       <c r="AL28" s="52">
         <v>10.8</v>
       </c>
       <c r="AM28" s="52">
         <v>45</v>
       </c>
       <c r="AN28" s="63">
         <v>86.2</v>
       </c>
       <c r="AO28" s="63">
         <v>135.5</v>
       </c>
-      <c r="AP28" s="52"/>
+      <c r="AP28" s="63">
+        <v>184</v>
+      </c>
       <c r="AQ28" s="52"/>
       <c r="AR28" s="52"/>
       <c r="AS28" s="76"/>
       <c r="AT28" s="76"/>
       <c r="AU28" s="76"/>
       <c r="AV28" s="63"/>
       <c r="AW28" s="63"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="5">
         <v>893.13</v>
       </c>
       <c r="C29" s="5">
         <v>2063.33</v>
       </c>
       <c r="D29" s="5">
         <v>4389.81358292</v>
       </c>
       <c r="E29" s="5">
         <v>6917.26</v>
       </c>
       <c r="F29" s="5">
@@ -3978,51 +4012,53 @@
       </c>
       <c r="AH29" s="76">
         <v>46474.5</v>
       </c>
       <c r="AI29" s="76">
         <v>51377.9</v>
       </c>
       <c r="AJ29" s="76">
         <v>55307.5</v>
       </c>
       <c r="AK29" s="76">
         <v>59035</v>
       </c>
       <c r="AL29" s="52">
         <v>1455.1</v>
       </c>
       <c r="AM29" s="52">
         <v>3721.3</v>
       </c>
       <c r="AN29" s="63">
         <v>6709</v>
       </c>
       <c r="AO29" s="63">
         <v>10551.9</v>
       </c>
-      <c r="AP29" s="52"/>
+      <c r="AP29" s="63">
+        <v>15570.2</v>
+      </c>
       <c r="AQ29" s="52"/>
       <c r="AR29" s="52"/>
       <c r="AS29" s="76"/>
       <c r="AT29" s="76"/>
       <c r="AU29" s="76"/>
       <c r="AV29" s="63"/>
       <c r="AW29" s="63"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="5">
         <v>916.51</v>
       </c>
       <c r="C30" s="5">
         <v>1787.21</v>
       </c>
       <c r="D30" s="5">
         <v>3515.1931817</v>
       </c>
       <c r="E30" s="5">
         <v>5881.9</v>
       </c>
       <c r="F30" s="5">
@@ -4111,51 +4147,53 @@
       </c>
       <c r="AH30" s="76">
         <v>26821.200000000001</v>
       </c>
       <c r="AI30" s="76">
         <v>31848.6</v>
       </c>
       <c r="AJ30" s="76">
         <v>34011.1</v>
       </c>
       <c r="AK30" s="76">
         <v>38026.199999999997</v>
       </c>
       <c r="AL30" s="52">
         <v>996.2</v>
       </c>
       <c r="AM30" s="52">
         <v>2152.5</v>
       </c>
       <c r="AN30" s="63">
         <v>4100.3999999999996</v>
       </c>
       <c r="AO30" s="63">
         <v>6300.9</v>
       </c>
-      <c r="AP30" s="52"/>
+      <c r="AP30" s="63">
+        <v>8719</v>
+      </c>
       <c r="AQ30" s="52"/>
       <c r="AR30" s="52"/>
       <c r="AS30" s="76"/>
       <c r="AT30" s="76"/>
       <c r="AU30" s="76"/>
       <c r="AV30" s="63"/>
       <c r="AW30" s="63"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="5">
         <v>371.08</v>
       </c>
       <c r="C31" s="5">
         <v>3089.7799999999997</v>
       </c>
       <c r="D31" s="5">
         <v>6465.6686853000001</v>
       </c>
       <c r="E31" s="5">
         <v>12122.3</v>
       </c>
       <c r="F31" s="5">
@@ -4244,51 +4282,53 @@
       </c>
       <c r="AH31" s="76">
         <v>22431</v>
       </c>
       <c r="AI31" s="76">
         <v>25085.200000000001</v>
       </c>
       <c r="AJ31" s="76">
         <v>27975.9</v>
       </c>
       <c r="AK31" s="76">
         <v>33522.9</v>
       </c>
       <c r="AL31" s="52">
         <v>1419.7</v>
       </c>
       <c r="AM31" s="52">
         <v>3541.2</v>
       </c>
       <c r="AN31" s="63">
         <v>6976.2</v>
       </c>
       <c r="AO31" s="63">
         <v>10768</v>
       </c>
-      <c r="AP31" s="52"/>
+      <c r="AP31" s="63">
+        <v>14707.7</v>
+      </c>
       <c r="AQ31" s="52"/>
       <c r="AR31" s="52"/>
       <c r="AS31" s="76"/>
       <c r="AT31" s="76"/>
       <c r="AU31" s="76"/>
       <c r="AV31" s="63"/>
       <c r="AW31" s="63"/>
     </row>
     <row r="32" spans="1:49">
       <c r="A32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="5">
         <v>1900</v>
       </c>
       <c r="C32" s="5">
         <v>3153.1</v>
       </c>
       <c r="D32" s="5">
         <v>4947.1000000000004</v>
       </c>
       <c r="E32" s="5">
         <v>6440.2</v>
       </c>
       <c r="F32" s="5">
@@ -4377,51 +4417,53 @@
       </c>
       <c r="AH32" s="76">
         <v>26233.7</v>
       </c>
       <c r="AI32" s="76">
         <v>31468.1</v>
       </c>
       <c r="AJ32" s="76">
         <v>37747.1</v>
       </c>
       <c r="AK32" s="76">
         <v>44541.2</v>
       </c>
       <c r="AL32" s="52">
         <v>1057.7</v>
       </c>
       <c r="AM32" s="52">
         <v>2345.4</v>
       </c>
       <c r="AN32" s="63">
         <v>4359.5</v>
       </c>
       <c r="AO32" s="63">
         <v>6776.6</v>
       </c>
-      <c r="AP32" s="52"/>
+      <c r="AP32" s="63">
+        <v>9296</v>
+      </c>
       <c r="AQ32" s="52"/>
       <c r="AR32" s="52"/>
       <c r="AS32" s="76"/>
       <c r="AT32" s="76"/>
       <c r="AU32" s="76"/>
       <c r="AV32" s="63"/>
       <c r="AW32" s="63"/>
     </row>
     <row r="33" spans="1:49">
       <c r="A33" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="5">
         <v>1215.1099999999999</v>
       </c>
       <c r="C33" s="5">
         <v>2509.5100000000002</v>
       </c>
       <c r="D33" s="5">
         <v>4406.8100000000004</v>
       </c>
       <c r="E33" s="5">
         <v>6399.8</v>
       </c>
       <c r="F33" s="5">
@@ -4510,51 +4552,53 @@
       </c>
       <c r="AH33" s="76">
         <v>45792.4</v>
       </c>
       <c r="AI33" s="76">
         <v>50640.1</v>
       </c>
       <c r="AJ33" s="76">
         <v>94333.1</v>
       </c>
       <c r="AK33" s="76">
         <v>99161.3</v>
       </c>
       <c r="AL33" s="52">
         <v>641.6</v>
       </c>
       <c r="AM33" s="52">
         <v>1621.6</v>
       </c>
       <c r="AN33" s="63">
         <v>2936.8</v>
       </c>
       <c r="AO33" s="63">
         <v>4260.7</v>
       </c>
-      <c r="AP33" s="52"/>
+      <c r="AP33" s="63">
+        <v>5895.1</v>
+      </c>
       <c r="AQ33" s="52"/>
       <c r="AR33" s="52"/>
       <c r="AS33" s="76"/>
       <c r="AT33" s="76"/>
       <c r="AU33" s="76"/>
       <c r="AV33" s="63"/>
       <c r="AW33" s="63"/>
     </row>
     <row r="34" spans="1:49">
       <c r="A34" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="28" t="s">
@@ -4643,51 +4687,53 @@
       </c>
       <c r="AH34" s="75">
         <v>25328.1</v>
       </c>
       <c r="AI34" s="75">
         <v>30854.400000000001</v>
       </c>
       <c r="AJ34" s="75">
         <v>34359.599999999999</v>
       </c>
       <c r="AK34" s="75">
         <v>46196.5</v>
       </c>
       <c r="AL34" s="51">
         <v>1735.8</v>
       </c>
       <c r="AM34" s="51">
         <v>3729.2</v>
       </c>
       <c r="AN34" s="61">
         <v>6216.6</v>
       </c>
       <c r="AO34" s="61">
         <v>9013.9</v>
       </c>
-      <c r="AP34" s="51"/>
+      <c r="AP34" s="61">
+        <v>12522.4</v>
+      </c>
       <c r="AQ34" s="51"/>
       <c r="AR34" s="51"/>
       <c r="AS34" s="75"/>
       <c r="AT34" s="75"/>
       <c r="AU34" s="75"/>
       <c r="AV34" s="61"/>
       <c r="AW34" s="61"/>
     </row>
     <row r="35" spans="1:49">
       <c r="A35" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="5">
         <v>1028.0999999999999</v>
       </c>
       <c r="C35" s="5">
         <v>2512.6</v>
       </c>
       <c r="D35" s="5">
         <v>4428.8</v>
       </c>
       <c r="E35" s="5">
         <v>7059</v>
       </c>
       <c r="F35" s="5">
@@ -4776,51 +4822,53 @@
       </c>
       <c r="AH35" s="75">
         <v>31028.9</v>
       </c>
       <c r="AI35" s="75">
         <v>37681.4</v>
       </c>
       <c r="AJ35" s="75">
         <v>44636.800000000003</v>
       </c>
       <c r="AK35" s="75">
         <v>51514.8</v>
       </c>
       <c r="AL35" s="51">
         <v>1063.3</v>
       </c>
       <c r="AM35" s="51">
         <v>2786.7</v>
       </c>
       <c r="AN35" s="61">
         <v>5044.5</v>
       </c>
       <c r="AO35" s="61">
         <v>7744.2</v>
       </c>
-      <c r="AP35" s="51"/>
+      <c r="AP35" s="61">
+        <v>10404.200000000001</v>
+      </c>
       <c r="AQ35" s="51"/>
       <c r="AR35" s="51"/>
       <c r="AS35" s="75"/>
       <c r="AT35" s="75"/>
       <c r="AU35" s="75"/>
       <c r="AV35" s="61"/>
       <c r="AW35" s="61"/>
     </row>
     <row r="36" spans="1:49">
       <c r="A36" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="14">
         <v>1040.01</v>
       </c>
       <c r="C36" s="5">
         <v>2733.31</v>
       </c>
       <c r="D36" s="5">
         <v>4522.2975631999998</v>
       </c>
       <c r="E36" s="5">
         <v>6142.2</v>
       </c>
       <c r="F36" s="5">
@@ -4909,51 +4957,53 @@
       </c>
       <c r="AH36" s="76">
         <v>20881</v>
       </c>
       <c r="AI36" s="76">
         <v>23245.9</v>
       </c>
       <c r="AJ36" s="76">
         <v>32612.9</v>
       </c>
       <c r="AK36" s="76">
         <v>39598.199999999997</v>
       </c>
       <c r="AL36" s="52">
         <v>854.5</v>
       </c>
       <c r="AM36" s="52">
         <v>2095.6999999999998</v>
       </c>
       <c r="AN36" s="63">
         <v>3783</v>
       </c>
       <c r="AO36" s="63">
         <v>5909.9</v>
       </c>
-      <c r="AP36" s="52"/>
+      <c r="AP36" s="63">
+        <v>8367.1</v>
+      </c>
       <c r="AQ36" s="52"/>
       <c r="AR36" s="52"/>
       <c r="AS36" s="76"/>
       <c r="AT36" s="76"/>
       <c r="AU36" s="76"/>
       <c r="AV36" s="63"/>
       <c r="AW36" s="63"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="53"/>
@@ -5016,51 +5066,53 @@
       </c>
       <c r="AH37" s="76">
         <v>25321.3</v>
       </c>
       <c r="AI37" s="76">
         <v>32030</v>
       </c>
       <c r="AJ37" s="76">
         <v>43479.4</v>
       </c>
       <c r="AK37" s="76">
         <v>51994.3</v>
       </c>
       <c r="AL37" s="52">
         <v>794.7</v>
       </c>
       <c r="AM37" s="52">
         <v>1845.7</v>
       </c>
       <c r="AN37" s="63">
         <v>3323.4</v>
       </c>
       <c r="AO37" s="63">
         <v>5014.8</v>
       </c>
-      <c r="AP37" s="52"/>
+      <c r="AP37" s="63">
+        <v>7163.2</v>
+      </c>
       <c r="AQ37" s="52"/>
       <c r="AR37" s="52"/>
       <c r="AS37" s="76"/>
       <c r="AT37" s="76"/>
       <c r="AU37" s="76"/>
       <c r="AV37" s="63"/>
       <c r="AW37" s="63"/>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="14">
         <v>1770.91</v>
       </c>
       <c r="C38" s="5">
         <v>4010.1099999999997</v>
       </c>
       <c r="D38" s="5">
         <v>7646.4104031999996</v>
       </c>
       <c r="E38" s="5">
         <v>11473.7</v>
       </c>
       <c r="F38" s="5">
@@ -5149,204 +5201,206 @@
       </c>
       <c r="AH38" s="76">
         <v>44154.5</v>
       </c>
       <c r="AI38" s="76">
         <v>55737.2</v>
       </c>
       <c r="AJ38" s="76">
         <v>74703.399999999994</v>
       </c>
       <c r="AK38" s="76">
         <v>82266.5</v>
       </c>
       <c r="AL38" s="52">
         <v>800.7</v>
       </c>
       <c r="AM38" s="52">
         <v>1912.5</v>
       </c>
       <c r="AN38" s="63">
         <v>3317.8</v>
       </c>
       <c r="AO38" s="63">
         <v>5036.7</v>
       </c>
-      <c r="AP38" s="52"/>
+      <c r="AP38" s="63">
+        <v>7017.5</v>
+      </c>
       <c r="AQ38" s="52"/>
       <c r="AR38" s="52"/>
       <c r="AS38" s="76"/>
       <c r="AT38" s="76"/>
       <c r="AU38" s="76"/>
       <c r="AV38" s="63"/>
       <c r="AW38" s="63"/>
     </row>
     <row r="39" spans="1:49">
       <c r="AB39" s="70"/>
       <c r="AC39" s="70"/>
       <c r="AH39" s="21"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="9"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="O40" s="21"/>
       <c r="P40" s="21"/>
     </row>
     <row r="44" spans="1:49" ht="21" customHeight="1">
-      <c r="A44" s="95" t="s">
+      <c r="A44" s="99" t="s">
         <v>37</v>
       </c>
-      <c r="B44" s="95"/>
-[...43 lines deleted...]
-      <c r="AT44" s="95"/>
+      <c r="B44" s="99"/>
+      <c r="C44" s="99"/>
+      <c r="D44" s="99"/>
+      <c r="E44" s="99"/>
+      <c r="F44" s="99"/>
+      <c r="G44" s="99"/>
+      <c r="H44" s="99"/>
+      <c r="I44" s="99"/>
+      <c r="J44" s="99"/>
+      <c r="K44" s="99"/>
+      <c r="L44" s="99"/>
+      <c r="M44" s="99"/>
+      <c r="N44" s="99"/>
+      <c r="O44" s="99"/>
+      <c r="P44" s="99"/>
+      <c r="Q44" s="99"/>
+      <c r="R44" s="99"/>
+      <c r="S44" s="99"/>
+      <c r="T44" s="99"/>
+      <c r="U44" s="99"/>
+      <c r="V44" s="99"/>
+      <c r="W44" s="99"/>
+      <c r="X44" s="99"/>
+      <c r="Y44" s="99"/>
+      <c r="Z44" s="99"/>
+      <c r="AA44" s="99"/>
+      <c r="AB44" s="99"/>
+      <c r="AC44" s="99"/>
+      <c r="AD44" s="99"/>
+      <c r="AE44" s="99"/>
+      <c r="AF44" s="99"/>
+      <c r="AG44" s="99"/>
+      <c r="AH44" s="99"/>
+      <c r="AI44" s="99"/>
+      <c r="AJ44" s="99"/>
+      <c r="AK44" s="99"/>
+      <c r="AL44" s="99"/>
+      <c r="AM44" s="99"/>
+      <c r="AN44" s="99"/>
+      <c r="AO44" s="99"/>
+      <c r="AP44" s="99"/>
+      <c r="AQ44" s="99"/>
+      <c r="AR44" s="99"/>
+      <c r="AS44" s="99"/>
+      <c r="AT44" s="99"/>
     </row>
     <row r="45" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K45" s="109"/>
-[...1 lines deleted...]
-      <c r="M45" s="109"/>
+      <c r="K45" s="114"/>
+      <c r="L45" s="114"/>
+      <c r="M45" s="114"/>
       <c r="AG45" s="89"/>
       <c r="AH45" s="89"/>
       <c r="AI45" s="89"/>
       <c r="AJ45" s="89"/>
       <c r="AW45" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A46" s="107"/>
-      <c r="B46" s="104" t="s">
+      <c r="A46" s="105"/>
+      <c r="B46" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="C46" s="105"/>
-[...10 lines deleted...]
-      <c r="N46" s="99" t="s">
+      <c r="C46" s="108"/>
+      <c r="D46" s="108"/>
+      <c r="E46" s="108"/>
+      <c r="F46" s="108"/>
+      <c r="G46" s="108"/>
+      <c r="H46" s="108"/>
+      <c r="I46" s="108"/>
+      <c r="J46" s="108"/>
+      <c r="K46" s="108"/>
+      <c r="L46" s="108"/>
+      <c r="M46" s="108"/>
+      <c r="N46" s="90" t="s">
         <v>22</v>
       </c>
-      <c r="O46" s="100"/>
-[...1 lines deleted...]
-      <c r="Q46" s="101"/>
+      <c r="O46" s="91"/>
+      <c r="P46" s="91"/>
+      <c r="Q46" s="92"/>
       <c r="R46" s="93"/>
       <c r="S46" s="93"/>
       <c r="T46" s="93"/>
       <c r="U46" s="93"/>
       <c r="V46" s="93"/>
       <c r="W46" s="93"/>
       <c r="X46" s="93"/>
       <c r="Y46" s="94"/>
-      <c r="Z46" s="99" t="s">
+      <c r="Z46" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="AA46" s="100"/>
-[...1 lines deleted...]
-      <c r="AC46" s="101"/>
+      <c r="AA46" s="91"/>
+      <c r="AB46" s="91"/>
+      <c r="AC46" s="92"/>
       <c r="AD46" s="93"/>
       <c r="AE46" s="93"/>
       <c r="AF46" s="93"/>
       <c r="AG46" s="93"/>
       <c r="AH46" s="93"/>
       <c r="AI46" s="93"/>
       <c r="AJ46" s="93"/>
       <c r="AK46" s="94"/>
-      <c r="AL46" s="90" t="s">
+      <c r="AL46" s="96" t="s">
         <v>34</v>
       </c>
-      <c r="AM46" s="91"/>
-[...1 lines deleted...]
-      <c r="AO46" s="92"/>
+      <c r="AM46" s="97"/>
+      <c r="AN46" s="97"/>
+      <c r="AO46" s="98"/>
       <c r="AP46" s="93"/>
       <c r="AQ46" s="93"/>
       <c r="AR46" s="93"/>
       <c r="AS46" s="93"/>
       <c r="AT46" s="93"/>
       <c r="AU46" s="93"/>
       <c r="AV46" s="93"/>
       <c r="AW46" s="94"/>
     </row>
     <row r="47" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A47" s="108"/>
+      <c r="A47" s="101"/>
       <c r="B47" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J47" s="2" t="s">
@@ -5572,51 +5626,53 @@
       </c>
       <c r="AH48" s="80">
         <v>129665.7</v>
       </c>
       <c r="AI48" s="86">
         <v>168117.3</v>
       </c>
       <c r="AJ48" s="86">
         <v>249886.3</v>
       </c>
       <c r="AK48" s="80">
         <v>258895.3</v>
       </c>
       <c r="AL48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO48" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP48" s="51"/>
+      <c r="AP48" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ48" s="51"/>
       <c r="AR48" s="51"/>
       <c r="AS48" s="75"/>
       <c r="AT48" s="75"/>
       <c r="AU48" s="75"/>
       <c r="AV48" s="61"/>
       <c r="AW48" s="61"/>
     </row>
     <row r="49" spans="1:49">
       <c r="A49" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="19" t="s">
@@ -5705,51 +5761,53 @@
       </c>
       <c r="AH49" s="81">
         <v>16034.9</v>
       </c>
       <c r="AI49" s="5">
         <v>23854.400000000001</v>
       </c>
       <c r="AJ49" s="5">
         <v>24241.9</v>
       </c>
       <c r="AK49" s="81">
         <v>24162.2</v>
       </c>
       <c r="AL49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO49" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP49" s="52"/>
+      <c r="AP49" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ49" s="52"/>
       <c r="AR49" s="52"/>
       <c r="AS49" s="76"/>
       <c r="AT49" s="76"/>
       <c r="AU49" s="76"/>
       <c r="AV49" s="63"/>
       <c r="AW49" s="63"/>
     </row>
     <row r="50" spans="1:49">
       <c r="A50" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="19" t="s">
@@ -5838,51 +5896,53 @@
       </c>
       <c r="AH50" s="81">
         <v>294.89999999999998</v>
       </c>
       <c r="AI50" s="5">
         <v>397.7</v>
       </c>
       <c r="AJ50" s="5">
         <v>404.8</v>
       </c>
       <c r="AK50" s="81">
         <v>578.79999999999995</v>
       </c>
       <c r="AL50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO50" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP50" s="52"/>
+      <c r="AP50" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ50" s="52"/>
       <c r="AR50" s="52"/>
       <c r="AS50" s="76"/>
       <c r="AT50" s="76"/>
       <c r="AU50" s="76"/>
       <c r="AV50" s="63"/>
       <c r="AW50" s="63"/>
     </row>
     <row r="51" spans="1:49">
       <c r="A51" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="19" t="s">
@@ -5971,51 +6031,53 @@
       </c>
       <c r="AH51" s="81">
         <v>238.5</v>
       </c>
       <c r="AI51" s="5">
         <v>348</v>
       </c>
       <c r="AJ51" s="5">
         <v>351.6</v>
       </c>
       <c r="AK51" s="81">
         <v>280.2</v>
       </c>
       <c r="AL51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO51" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP51" s="52"/>
+      <c r="AP51" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ51" s="52"/>
       <c r="AR51" s="52"/>
       <c r="AS51" s="76"/>
       <c r="AT51" s="76"/>
       <c r="AU51" s="76"/>
       <c r="AV51" s="63"/>
       <c r="AW51" s="63"/>
     </row>
     <row r="52" spans="1:49">
       <c r="A52" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="19" t="s">
@@ -6104,51 +6166,53 @@
       </c>
       <c r="AH52" s="81">
         <v>9258.7999999999993</v>
       </c>
       <c r="AI52" s="5">
         <v>12624.4</v>
       </c>
       <c r="AJ52" s="5">
         <v>12773.1</v>
       </c>
       <c r="AK52" s="81">
         <v>13139.4</v>
       </c>
       <c r="AL52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO52" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP52" s="52"/>
+      <c r="AP52" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ52" s="52"/>
       <c r="AR52" s="52"/>
       <c r="AS52" s="76"/>
       <c r="AT52" s="76"/>
       <c r="AU52" s="76"/>
       <c r="AV52" s="63"/>
       <c r="AW52" s="63"/>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="19" t="s">
@@ -6237,51 +6301,53 @@
       </c>
       <c r="AH53" s="81">
         <v>1291.2</v>
       </c>
       <c r="AI53" s="5">
         <v>1792.1</v>
       </c>
       <c r="AJ53" s="5">
         <v>1797.8</v>
       </c>
       <c r="AK53" s="81">
         <v>1793.9</v>
       </c>
       <c r="AL53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO53" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP53" s="52"/>
+      <c r="AP53" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ53" s="52"/>
       <c r="AR53" s="52"/>
       <c r="AS53" s="76"/>
       <c r="AT53" s="76"/>
       <c r="AU53" s="76"/>
       <c r="AV53" s="63"/>
       <c r="AW53" s="63"/>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="19" t="s">
@@ -6370,51 +6436,53 @@
       </c>
       <c r="AH54" s="81">
         <v>11420.6</v>
       </c>
       <c r="AI54" s="5">
         <v>14815.2</v>
       </c>
       <c r="AJ54" s="5">
         <v>19397.7</v>
       </c>
       <c r="AK54" s="81">
         <v>20298.099999999999</v>
       </c>
       <c r="AL54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO54" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP54" s="52"/>
+      <c r="AP54" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ54" s="52"/>
       <c r="AR54" s="52"/>
       <c r="AS54" s="76"/>
       <c r="AT54" s="76"/>
       <c r="AU54" s="76"/>
       <c r="AV54" s="63"/>
       <c r="AW54" s="63"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="19" t="s">
@@ -6503,51 +6571,53 @@
       </c>
       <c r="AH55" s="81">
         <v>32925.300000000003</v>
       </c>
       <c r="AI55" s="5">
         <v>35980.800000000003</v>
       </c>
       <c r="AJ55" s="5">
         <v>77198.899999999994</v>
       </c>
       <c r="AK55" s="81">
         <v>79859.899999999994</v>
       </c>
       <c r="AL55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO55" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP55" s="52"/>
+      <c r="AP55" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ55" s="52"/>
       <c r="AR55" s="52"/>
       <c r="AS55" s="76"/>
       <c r="AT55" s="76"/>
       <c r="AU55" s="76"/>
       <c r="AV55" s="63"/>
       <c r="AW55" s="63"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="28" t="s">
@@ -6636,51 +6706,53 @@
       </c>
       <c r="AH56" s="81">
         <v>5008.7</v>
       </c>
       <c r="AI56" s="5">
         <v>8246.1</v>
       </c>
       <c r="AJ56" s="5">
         <v>9468.5</v>
       </c>
       <c r="AK56" s="81">
         <v>9070.9</v>
       </c>
       <c r="AL56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO56" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP56" s="51"/>
+      <c r="AP56" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ56" s="51"/>
       <c r="AR56" s="51"/>
       <c r="AS56" s="75"/>
       <c r="AT56" s="75"/>
       <c r="AU56" s="75"/>
       <c r="AV56" s="61"/>
       <c r="AW56" s="61"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="19" t="s">
@@ -6769,51 +6841,53 @@
       </c>
       <c r="AH57" s="81">
         <v>7302.2</v>
       </c>
       <c r="AI57" s="5">
         <v>9577.7999999999993</v>
       </c>
       <c r="AJ57" s="5">
         <v>11340.5</v>
       </c>
       <c r="AK57" s="81">
         <v>11733.3</v>
       </c>
       <c r="AL57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO57" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP57" s="51"/>
+      <c r="AP57" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ57" s="51"/>
       <c r="AR57" s="51"/>
       <c r="AS57" s="75"/>
       <c r="AT57" s="75"/>
       <c r="AU57" s="75"/>
       <c r="AV57" s="61"/>
       <c r="AW57" s="61"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="19" t="s">
@@ -6902,51 +6976,53 @@
       </c>
       <c r="AH58" s="81">
         <v>5595.9</v>
       </c>
       <c r="AI58" s="5">
         <v>6550.8</v>
       </c>
       <c r="AJ58" s="5">
         <v>14439.9</v>
       </c>
       <c r="AK58" s="81">
         <v>14801.1</v>
       </c>
       <c r="AL58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO58" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP58" s="52"/>
+      <c r="AP58" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ58" s="52"/>
       <c r="AR58" s="52"/>
       <c r="AS58" s="76"/>
       <c r="AT58" s="76"/>
       <c r="AU58" s="76"/>
       <c r="AV58" s="63"/>
       <c r="AW58" s="63"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="19" t="s">
@@ -7035,51 +7111,53 @@
       </c>
       <c r="AH59" s="81">
         <v>11599.2</v>
       </c>
       <c r="AI59" s="5">
         <v>16086</v>
       </c>
       <c r="AJ59" s="5">
         <v>24708.799999999999</v>
       </c>
       <c r="AK59" s="81">
         <v>26915.9</v>
       </c>
       <c r="AL59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO59" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP59" s="52"/>
+      <c r="AP59" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ59" s="52"/>
       <c r="AR59" s="52"/>
       <c r="AS59" s="76"/>
       <c r="AT59" s="76"/>
       <c r="AU59" s="76"/>
       <c r="AV59" s="63"/>
       <c r="AW59" s="63"/>
     </row>
     <row r="60" spans="1:49">
       <c r="A60" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="19" t="s">
@@ -7168,205 +7246,207 @@
       </c>
       <c r="AH60" s="81">
         <v>28695.5</v>
       </c>
       <c r="AI60" s="5">
         <v>37844</v>
       </c>
       <c r="AJ60" s="5">
         <v>53762.8</v>
       </c>
       <c r="AK60" s="81">
         <v>56261.599999999999</v>
       </c>
       <c r="AL60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO60" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AP60" s="52"/>
+      <c r="AP60" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AQ60" s="52"/>
       <c r="AR60" s="52"/>
       <c r="AS60" s="76"/>
       <c r="AT60" s="76"/>
       <c r="AU60" s="76"/>
       <c r="AV60" s="63"/>
       <c r="AW60" s="63"/>
     </row>
     <row r="61" spans="1:49">
       <c r="AH61" s="21"/>
       <c r="AJ61" s="21"/>
     </row>
     <row r="62" spans="1:49">
       <c r="A62" s="9"/>
       <c r="B62" s="15"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="16"/>
       <c r="I62" s="16"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
     </row>
     <row r="64" spans="1:49" ht="21" customHeight="1">
-      <c r="A64" s="95" t="s">
+      <c r="A64" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="B64" s="95"/>
-[...46 lines deleted...]
-      <c r="AW64" s="95"/>
+      <c r="B64" s="99"/>
+      <c r="C64" s="99"/>
+      <c r="D64" s="99"/>
+      <c r="E64" s="99"/>
+      <c r="F64" s="99"/>
+      <c r="G64" s="99"/>
+      <c r="H64" s="99"/>
+      <c r="I64" s="99"/>
+      <c r="J64" s="99"/>
+      <c r="K64" s="99"/>
+      <c r="L64" s="99"/>
+      <c r="M64" s="99"/>
+      <c r="N64" s="99"/>
+      <c r="O64" s="99"/>
+      <c r="P64" s="99"/>
+      <c r="Q64" s="99"/>
+      <c r="R64" s="99"/>
+      <c r="S64" s="99"/>
+      <c r="T64" s="99"/>
+      <c r="U64" s="99"/>
+      <c r="V64" s="99"/>
+      <c r="W64" s="99"/>
+      <c r="X64" s="99"/>
+      <c r="Y64" s="99"/>
+      <c r="Z64" s="99"/>
+      <c r="AA64" s="99"/>
+      <c r="AB64" s="99"/>
+      <c r="AC64" s="99"/>
+      <c r="AD64" s="99"/>
+      <c r="AE64" s="99"/>
+      <c r="AF64" s="99"/>
+      <c r="AG64" s="99"/>
+      <c r="AH64" s="99"/>
+      <c r="AI64" s="99"/>
+      <c r="AJ64" s="99"/>
+      <c r="AK64" s="99"/>
+      <c r="AL64" s="99"/>
+      <c r="AM64" s="99"/>
+      <c r="AN64" s="99"/>
+      <c r="AO64" s="99"/>
+      <c r="AP64" s="99"/>
+      <c r="AQ64" s="99"/>
+      <c r="AR64" s="99"/>
+      <c r="AS64" s="99"/>
+      <c r="AT64" s="99"/>
+      <c r="AU64" s="99"/>
+      <c r="AV64" s="99"/>
+      <c r="AW64" s="99"/>
     </row>
     <row r="65" spans="1:49" ht="18.75" customHeight="1" thickBot="1">
-      <c r="K65" s="103"/>
-[...6 lines deleted...]
-      <c r="AK65" s="102"/>
+      <c r="K65" s="112"/>
+      <c r="L65" s="112"/>
+      <c r="M65" s="112"/>
+      <c r="N65" s="95"/>
+      <c r="AH65" s="95"/>
+      <c r="AI65" s="95"/>
+      <c r="AJ65" s="95"/>
+      <c r="AK65" s="95"/>
       <c r="AW65" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A66" s="107"/>
-      <c r="B66" s="104" t="s">
+      <c r="A66" s="105"/>
+      <c r="B66" s="107" t="s">
         <v>13</v>
       </c>
-      <c r="C66" s="105"/>
-[...10 lines deleted...]
-      <c r="N66" s="96" t="s">
+      <c r="C66" s="108"/>
+      <c r="D66" s="108"/>
+      <c r="E66" s="108"/>
+      <c r="F66" s="108"/>
+      <c r="G66" s="108"/>
+      <c r="H66" s="108"/>
+      <c r="I66" s="108"/>
+      <c r="J66" s="108"/>
+      <c r="K66" s="108"/>
+      <c r="L66" s="108"/>
+      <c r="M66" s="113"/>
+      <c r="N66" s="109" t="s">
         <v>22</v>
       </c>
-      <c r="O66" s="97"/>
-[...10 lines deleted...]
-      <c r="Z66" s="99" t="s">
+      <c r="O66" s="110"/>
+      <c r="P66" s="110"/>
+      <c r="Q66" s="110"/>
+      <c r="R66" s="111"/>
+      <c r="S66" s="111"/>
+      <c r="T66" s="111"/>
+      <c r="U66" s="111"/>
+      <c r="V66" s="111"/>
+      <c r="W66" s="111"/>
+      <c r="X66" s="111"/>
+      <c r="Y66" s="111"/>
+      <c r="Z66" s="90" t="s">
         <v>33</v>
       </c>
-      <c r="AA66" s="100"/>
-[...1 lines deleted...]
-      <c r="AC66" s="100"/>
+      <c r="AA66" s="91"/>
+      <c r="AB66" s="91"/>
+      <c r="AC66" s="91"/>
       <c r="AD66" s="93"/>
       <c r="AE66" s="93"/>
       <c r="AF66" s="93"/>
       <c r="AG66" s="93"/>
       <c r="AH66" s="93"/>
       <c r="AI66" s="93"/>
       <c r="AJ66" s="93"/>
       <c r="AK66" s="94"/>
-      <c r="AL66" s="90" t="s">
+      <c r="AL66" s="96" t="s">
         <v>34</v>
       </c>
-      <c r="AM66" s="91"/>
-[...1 lines deleted...]
-      <c r="AO66" s="92"/>
+      <c r="AM66" s="97"/>
+      <c r="AN66" s="97"/>
+      <c r="AO66" s="98"/>
       <c r="AP66" s="93"/>
       <c r="AQ66" s="93"/>
       <c r="AR66" s="93"/>
       <c r="AS66" s="93"/>
       <c r="AT66" s="93"/>
       <c r="AU66" s="93"/>
       <c r="AV66" s="93"/>
       <c r="AW66" s="94"/>
     </row>
     <row r="67" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A67" s="108"/>
+      <c r="A67" s="101"/>
       <c r="B67" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J67" s="3" t="s">
@@ -7592,51 +7672,53 @@
       </c>
       <c r="AH68" s="85">
         <v>209678.7</v>
       </c>
       <c r="AI68" s="87">
         <v>236022.1</v>
       </c>
       <c r="AJ68" s="87">
         <v>265012</v>
       </c>
       <c r="AK68" s="87">
         <v>324736</v>
       </c>
       <c r="AL68" s="51">
         <v>12033.5</v>
       </c>
       <c r="AM68" s="51">
         <v>28192.2</v>
       </c>
       <c r="AN68" s="61">
         <v>50574.1</v>
       </c>
       <c r="AO68" s="61">
         <v>76547.199999999997</v>
       </c>
-      <c r="AP68" s="51"/>
+      <c r="AP68" s="61">
+        <v>106125.9</v>
+      </c>
       <c r="AQ68" s="51"/>
       <c r="AR68" s="51"/>
       <c r="AS68" s="75"/>
       <c r="AT68" s="75"/>
       <c r="AU68" s="75"/>
       <c r="AV68" s="61"/>
       <c r="AW68" s="61"/>
     </row>
     <row r="69" spans="1:49">
       <c r="A69" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="5">
         <v>1864.7</v>
       </c>
       <c r="C69" s="5">
         <v>3853</v>
       </c>
       <c r="D69" s="5">
         <v>6179.1</v>
       </c>
       <c r="E69" s="5">
         <v>9191</v>
       </c>
       <c r="F69" s="5">
@@ -7725,51 +7807,53 @@
       </c>
       <c r="AH69" s="84">
         <v>8397.2999999999993</v>
       </c>
       <c r="AI69" s="75">
         <v>9785</v>
       </c>
       <c r="AJ69" s="75">
         <v>10982.6</v>
       </c>
       <c r="AK69" s="75">
         <v>12792.2</v>
       </c>
       <c r="AL69" s="53">
         <v>1204</v>
       </c>
       <c r="AM69" s="53">
         <v>2396.8000000000002</v>
       </c>
       <c r="AN69" s="63">
         <v>3723</v>
       </c>
       <c r="AO69" s="63">
         <v>5037.8</v>
       </c>
-      <c r="AP69" s="52"/>
+      <c r="AP69" s="63">
+        <v>8284.7000000000007</v>
+      </c>
       <c r="AQ69" s="52"/>
       <c r="AR69" s="52"/>
       <c r="AS69" s="76"/>
       <c r="AT69" s="76"/>
       <c r="AU69" s="76"/>
       <c r="AV69" s="63"/>
       <c r="AW69" s="63"/>
     </row>
     <row r="70" spans="1:49">
       <c r="A70" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="5">
         <v>12.41</v>
       </c>
       <c r="C70" s="5">
         <v>34.71</v>
       </c>
       <c r="D70" s="5">
         <v>59.38801024</v>
       </c>
       <c r="E70" s="5">
         <v>91.7</v>
       </c>
       <c r="F70" s="5">
@@ -7858,51 +7942,53 @@
       </c>
       <c r="AH70" s="81">
         <v>268.7</v>
       </c>
       <c r="AI70" s="5">
         <v>281.7</v>
       </c>
       <c r="AJ70" s="5">
         <v>304</v>
       </c>
       <c r="AK70" s="5">
         <v>446.5</v>
       </c>
       <c r="AL70" s="53">
         <v>10.8</v>
       </c>
       <c r="AM70" s="53">
         <v>44.9</v>
       </c>
       <c r="AN70" s="63">
         <v>86.2</v>
       </c>
       <c r="AO70" s="63">
         <v>135.5</v>
       </c>
-      <c r="AP70" s="52"/>
+      <c r="AP70" s="63">
+        <v>184</v>
+      </c>
       <c r="AQ70" s="52"/>
       <c r="AR70" s="52"/>
       <c r="AS70" s="76"/>
       <c r="AT70" s="76"/>
       <c r="AU70" s="76"/>
       <c r="AV70" s="63"/>
       <c r="AW70" s="63"/>
     </row>
     <row r="71" spans="1:49">
       <c r="A71" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="5">
         <v>893.13</v>
       </c>
       <c r="C71" s="5">
         <v>2063.33</v>
       </c>
       <c r="D71" s="5">
         <v>4389.81358292</v>
       </c>
       <c r="E71" s="5">
         <v>6917.26</v>
       </c>
       <c r="F71" s="5">
@@ -7991,51 +8077,53 @@
       </c>
       <c r="AH71" s="81">
         <v>46218.2</v>
       </c>
       <c r="AI71" s="5">
         <v>51009.7</v>
       </c>
       <c r="AJ71" s="5">
         <v>54933.7</v>
       </c>
       <c r="AK71" s="5">
         <v>58732.5</v>
       </c>
       <c r="AL71" s="53">
         <v>1455.1</v>
       </c>
       <c r="AM71" s="53">
         <v>3721.1</v>
       </c>
       <c r="AN71" s="63">
         <v>6708.7</v>
       </c>
       <c r="AO71" s="63">
         <v>10551.4</v>
       </c>
-      <c r="AP71" s="52"/>
+      <c r="AP71" s="63">
+        <v>15569.4</v>
+      </c>
       <c r="AQ71" s="52"/>
       <c r="AR71" s="52"/>
       <c r="AS71" s="76"/>
       <c r="AT71" s="76"/>
       <c r="AU71" s="76"/>
       <c r="AV71" s="63"/>
       <c r="AW71" s="63"/>
     </row>
     <row r="72" spans="1:49">
       <c r="A72" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="5">
         <v>916.51</v>
       </c>
       <c r="C72" s="5">
         <v>1787.21</v>
       </c>
       <c r="D72" s="5">
         <v>3515.1931817</v>
       </c>
       <c r="E72" s="5">
         <v>5881.9</v>
       </c>
       <c r="F72" s="5">
@@ -8124,51 +8212,53 @@
       </c>
       <c r="AH72" s="81">
         <v>17552.2</v>
       </c>
       <c r="AI72" s="5">
         <v>19211.400000000001</v>
       </c>
       <c r="AJ72" s="5">
         <v>21224</v>
       </c>
       <c r="AK72" s="5">
         <v>24872.6</v>
       </c>
       <c r="AL72" s="53">
         <v>996.1</v>
       </c>
       <c r="AM72" s="53">
         <v>2152.4</v>
       </c>
       <c r="AN72" s="63">
         <v>4100.2</v>
       </c>
       <c r="AO72" s="63">
         <v>6300.6</v>
       </c>
-      <c r="AP72" s="52"/>
+      <c r="AP72" s="63">
+        <v>8718.6</v>
+      </c>
       <c r="AQ72" s="52"/>
       <c r="AR72" s="52"/>
       <c r="AS72" s="76"/>
       <c r="AT72" s="76"/>
       <c r="AU72" s="76"/>
       <c r="AV72" s="63"/>
       <c r="AW72" s="63"/>
     </row>
     <row r="73" spans="1:49">
       <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="5">
         <v>371.08</v>
       </c>
       <c r="C73" s="5">
         <v>3089.7799999999997</v>
       </c>
       <c r="D73" s="5">
         <v>6465.6686853000001</v>
       </c>
       <c r="E73" s="5">
         <v>12122.3</v>
       </c>
       <c r="F73" s="5">
@@ -8257,51 +8347,53 @@
       </c>
       <c r="AH73" s="81">
         <v>21133.599999999999</v>
       </c>
       <c r="AI73" s="5">
         <v>23285.599999999999</v>
       </c>
       <c r="AJ73" s="5">
         <v>26169.1</v>
       </c>
       <c r="AK73" s="5">
         <v>31719.7</v>
       </c>
       <c r="AL73" s="53">
         <v>1419.7</v>
       </c>
       <c r="AM73" s="53">
         <v>3541</v>
       </c>
       <c r="AN73" s="63">
         <v>6975.8</v>
       </c>
       <c r="AO73" s="63">
         <v>10767.4</v>
       </c>
-      <c r="AP73" s="52"/>
+      <c r="AP73" s="63">
+        <v>14706.9</v>
+      </c>
       <c r="AQ73" s="52"/>
       <c r="AR73" s="52"/>
       <c r="AS73" s="76"/>
       <c r="AT73" s="76"/>
       <c r="AU73" s="76"/>
       <c r="AV73" s="63"/>
       <c r="AW73" s="63"/>
     </row>
     <row r="74" spans="1:49">
       <c r="A74" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="5">
         <v>1898.8</v>
       </c>
       <c r="C74" s="5">
         <v>3150.5</v>
       </c>
       <c r="D74" s="5">
         <v>4942.3999999999996</v>
       </c>
       <c r="E74" s="5">
         <v>6433</v>
       </c>
       <c r="F74" s="5">
@@ -8390,51 +8482,53 @@
       </c>
       <c r="AH74" s="81">
         <v>14804</v>
       </c>
       <c r="AI74" s="5">
         <v>16640.7</v>
       </c>
       <c r="AJ74" s="5">
         <v>18334.2</v>
       </c>
       <c r="AK74" s="5">
         <v>24227.4</v>
       </c>
       <c r="AL74" s="53">
         <v>1057.7</v>
       </c>
       <c r="AM74" s="53">
         <v>2345.3000000000002</v>
       </c>
       <c r="AN74" s="63">
         <v>4359.3</v>
       </c>
       <c r="AO74" s="63">
         <v>6776.2</v>
       </c>
-      <c r="AP74" s="52"/>
+      <c r="AP74" s="63">
+        <v>9295.5</v>
+      </c>
       <c r="AQ74" s="52"/>
       <c r="AR74" s="52"/>
       <c r="AS74" s="76"/>
       <c r="AT74" s="76"/>
       <c r="AU74" s="76"/>
       <c r="AV74" s="63"/>
       <c r="AW74" s="63"/>
     </row>
     <row r="75" spans="1:49">
       <c r="A75" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="5">
         <v>1215.1099999999999</v>
       </c>
       <c r="C75" s="5">
         <v>2509.5100000000002</v>
       </c>
       <c r="D75" s="5">
         <v>4406.8100000000004</v>
       </c>
       <c r="E75" s="5">
         <v>6399.8</v>
       </c>
       <c r="F75" s="5">
@@ -8523,51 +8617,53 @@
       </c>
       <c r="AH75" s="81">
         <v>12847.3</v>
       </c>
       <c r="AI75" s="5">
         <v>14636.5</v>
       </c>
       <c r="AJ75" s="5">
         <v>17090</v>
       </c>
       <c r="AK75" s="5">
         <v>19256.900000000001</v>
       </c>
       <c r="AL75" s="53">
         <v>641.5</v>
       </c>
       <c r="AM75" s="53">
         <v>1621.5</v>
       </c>
       <c r="AN75" s="63">
         <v>2936.6</v>
       </c>
       <c r="AO75" s="63">
         <v>4260.5</v>
       </c>
-      <c r="AP75" s="52"/>
+      <c r="AP75" s="63">
+        <v>5894.8</v>
+      </c>
       <c r="AQ75" s="52"/>
       <c r="AR75" s="52"/>
       <c r="AS75" s="76"/>
       <c r="AT75" s="76"/>
       <c r="AU75" s="76"/>
       <c r="AV75" s="63"/>
       <c r="AW75" s="63"/>
     </row>
     <row r="76" spans="1:49">
       <c r="A76" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="28" t="s">
@@ -8656,51 +8752,53 @@
       </c>
       <c r="AH76" s="81">
         <v>20311.900000000001</v>
       </c>
       <c r="AI76" s="5">
         <v>22597.4</v>
       </c>
       <c r="AJ76" s="5">
         <v>24878.5</v>
       </c>
       <c r="AK76" s="5">
         <v>37112.400000000001</v>
       </c>
       <c r="AL76" s="53">
         <v>1735.7</v>
       </c>
       <c r="AM76" s="53">
         <v>3729</v>
       </c>
       <c r="AN76" s="61">
         <v>6216.3</v>
       </c>
       <c r="AO76" s="61">
         <v>9013.4</v>
       </c>
-      <c r="AP76" s="51"/>
+      <c r="AP76" s="61">
+        <v>12521.7</v>
+      </c>
       <c r="AQ76" s="51"/>
       <c r="AR76" s="51"/>
       <c r="AS76" s="75"/>
       <c r="AT76" s="75"/>
       <c r="AU76" s="75"/>
       <c r="AV76" s="61"/>
       <c r="AW76" s="61"/>
     </row>
     <row r="77" spans="1:49">
       <c r="A77" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="5">
         <v>1028.0999999999999</v>
       </c>
       <c r="C77" s="5">
         <v>2512.6</v>
       </c>
       <c r="D77" s="5">
         <v>4428.8</v>
       </c>
       <c r="E77" s="5">
         <v>7059</v>
       </c>
       <c r="F77" s="5">
@@ -8789,51 +8887,53 @@
       </c>
       <c r="AH77" s="81">
         <v>23715.1</v>
       </c>
       <c r="AI77" s="5">
         <v>28088.5</v>
       </c>
       <c r="AJ77" s="5">
         <v>33277.800000000003</v>
       </c>
       <c r="AK77" s="5">
         <v>39762.699999999997</v>
       </c>
       <c r="AL77" s="53">
         <v>1063.3</v>
       </c>
       <c r="AM77" s="53">
         <v>2786.5</v>
       </c>
       <c r="AN77" s="61">
         <v>5044.3</v>
       </c>
       <c r="AO77" s="61">
         <v>7743.8</v>
       </c>
-      <c r="AP77" s="51"/>
+      <c r="AP77" s="61">
+        <v>10403.6</v>
+      </c>
       <c r="AQ77" s="51"/>
       <c r="AR77" s="51"/>
       <c r="AS77" s="75"/>
       <c r="AT77" s="75"/>
       <c r="AU77" s="75"/>
       <c r="AV77" s="61"/>
       <c r="AW77" s="61"/>
     </row>
     <row r="78" spans="1:49">
       <c r="A78" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B78" s="14">
         <v>1040.01</v>
       </c>
       <c r="C78" s="5">
         <v>2733.31</v>
       </c>
       <c r="D78" s="5">
         <v>4522.2975631999998</v>
       </c>
       <c r="E78" s="5">
         <v>6142.2</v>
       </c>
       <c r="F78" s="5">
@@ -8922,51 +9022,53 @@
       </c>
       <c r="AH78" s="81">
         <v>15278.03</v>
       </c>
       <c r="AI78" s="5">
         <v>16686.7</v>
       </c>
       <c r="AJ78" s="5">
         <v>18160.099999999999</v>
       </c>
       <c r="AK78" s="5">
         <v>24783.8</v>
       </c>
       <c r="AL78" s="53">
         <v>854.4</v>
       </c>
       <c r="AM78" s="53">
         <v>2095.6</v>
       </c>
       <c r="AN78" s="63">
         <v>3782.8</v>
       </c>
       <c r="AO78" s="63">
         <v>5909.6</v>
       </c>
-      <c r="AP78" s="52"/>
+      <c r="AP78" s="63">
+        <v>8366.7000000000007</v>
+      </c>
       <c r="AQ78" s="52"/>
       <c r="AR78" s="52"/>
       <c r="AS78" s="76"/>
       <c r="AT78" s="76"/>
       <c r="AU78" s="76"/>
       <c r="AV78" s="63"/>
       <c r="AW78" s="63"/>
     </row>
     <row r="79" spans="1:49">
       <c r="A79" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="19" t="s">
@@ -9055,51 +9157,53 @@
       </c>
       <c r="AH79" s="81">
         <v>13712.3</v>
       </c>
       <c r="AI79" s="5">
         <v>15930.7</v>
       </c>
       <c r="AJ79" s="5">
         <v>18751.7</v>
       </c>
       <c r="AK79" s="5">
         <v>25059.1</v>
       </c>
       <c r="AL79" s="53">
         <v>794.6</v>
       </c>
       <c r="AM79" s="53">
         <v>1845.6</v>
       </c>
       <c r="AN79" s="63">
         <v>3323.2</v>
       </c>
       <c r="AO79" s="63">
         <v>5014.6000000000004</v>
       </c>
-      <c r="AP79" s="52"/>
+      <c r="AP79" s="63">
+        <v>7162.9</v>
+      </c>
       <c r="AQ79" s="52"/>
       <c r="AR79" s="52"/>
       <c r="AS79" s="76"/>
       <c r="AT79" s="76"/>
       <c r="AU79" s="76"/>
       <c r="AV79" s="63"/>
       <c r="AW79" s="63"/>
     </row>
     <row r="80" spans="1:49">
       <c r="A80" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="14">
         <v>1770.91</v>
       </c>
       <c r="C80" s="5">
         <v>4010.1099999999997</v>
       </c>
       <c r="D80" s="5">
         <v>7646.4104031999996</v>
       </c>
       <c r="E80" s="5">
         <v>11473.7</v>
       </c>
       <c r="F80" s="5">
@@ -9188,51 +9292,53 @@
       </c>
       <c r="AH80" s="81">
         <v>15440.1</v>
       </c>
       <c r="AI80" s="5">
         <v>17868.2</v>
       </c>
       <c r="AJ80" s="5">
         <v>20906.3</v>
       </c>
       <c r="AK80" s="5">
         <v>25970.2</v>
       </c>
       <c r="AL80" s="53">
         <v>800.6</v>
       </c>
       <c r="AM80" s="53">
         <v>1912.5</v>
       </c>
       <c r="AN80" s="63">
         <v>3317.6</v>
       </c>
       <c r="AO80" s="63">
         <v>5036.3999999999996</v>
       </c>
-      <c r="AP80" s="52"/>
+      <c r="AP80" s="63">
+        <v>7017.1</v>
+      </c>
       <c r="AQ80" s="52"/>
       <c r="AR80" s="52"/>
       <c r="AS80" s="76"/>
       <c r="AT80" s="76"/>
       <c r="AU80" s="76"/>
       <c r="AV80" s="63"/>
       <c r="AW80" s="63"/>
     </row>
     <row r="81" spans="2:40">
       <c r="AB81" s="70"/>
       <c r="AC81" s="70"/>
       <c r="AH81" s="21"/>
       <c r="AN81" s="70"/>
     </row>
     <row r="86" spans="2:40">
       <c r="B86" s="21"/>
       <c r="C86" s="21"/>
       <c r="D86" s="21"/>
       <c r="E86" s="21"/>
       <c r="F86" s="21"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
@@ -9415,80 +9521,80 @@
       <c r="F99" s="21"/>
       <c r="G99" s="21"/>
       <c r="H99" s="21"/>
       <c r="I99" s="21"/>
       <c r="J99" s="21"/>
       <c r="K99" s="21"/>
       <c r="L99" s="21"/>
       <c r="M99" s="21"/>
     </row>
     <row r="100" spans="2:13">
       <c r="B100" s="21"/>
       <c r="C100" s="21"/>
       <c r="D100" s="21"/>
       <c r="E100" s="21"/>
       <c r="F100" s="21"/>
       <c r="G100" s="21"/>
       <c r="H100" s="21"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
       <c r="K100" s="21"/>
       <c r="L100" s="21"/>
       <c r="M100" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="30">
-    <mergeCell ref="Z24:AK24"/>
-[...12 lines deleted...]
-    <mergeCell ref="AL24:AW24"/>
     <mergeCell ref="AL46:AW46"/>
     <mergeCell ref="AL66:AW66"/>
     <mergeCell ref="A22:AS22"/>
     <mergeCell ref="A44:AT44"/>
     <mergeCell ref="A64:AW64"/>
     <mergeCell ref="N66:Y66"/>
     <mergeCell ref="N46:Y46"/>
     <mergeCell ref="AH65:AK65"/>
     <mergeCell ref="K65:N65"/>
     <mergeCell ref="Z46:AK46"/>
     <mergeCell ref="B66:M66"/>
     <mergeCell ref="Z66:AK66"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="K45:M45"/>
+    <mergeCell ref="Z24:AK24"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N24:Y24"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="U23:X23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL24:AW24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">