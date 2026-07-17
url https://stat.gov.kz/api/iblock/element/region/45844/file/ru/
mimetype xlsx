--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="654" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="667" uniqueCount="39">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -568,51 +568,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -812,50 +812,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_tabsv2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1130,78 +1131,79 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AW100"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AA6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AW23" sqref="AW23"/>
+      <selection pane="bottomRight" activeCell="AO82" sqref="AO82:AO83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="1" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.5703125" style="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="1"/>
     <col min="31" max="32" width="9.5703125" style="1" customWidth="1"/>
     <col min="33" max="34" width="10.85546875" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="10.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" customWidth="1"/>
     <col min="38" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
-    <col min="42" max="42" width="12" style="1" bestFit="1" customWidth="1"/>
-    <col min="43" max="16384" width="9.140625" style="1"/>
+    <col min="42" max="42" width="9.28515625" style="1" customWidth="1"/>
+    <col min="43" max="43" width="9.42578125" style="1" customWidth="1"/>
+    <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" ht="21" customHeight="1">
       <c r="A2" s="99" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="99"/>
       <c r="C2" s="99"/>
       <c r="D2" s="99"/>
       <c r="E2" s="99"/>
       <c r="F2" s="99"/>
       <c r="G2" s="99"/>
       <c r="H2" s="99"/>
       <c r="I2" s="99"/>
       <c r="J2" s="99"/>
       <c r="K2" s="99"/>
       <c r="L2" s="99"/>
       <c r="M2" s="99"/>
       <c r="N2" s="99"/>
       <c r="O2" s="99"/>
       <c r="P2" s="99"/>
       <c r="Q2" s="99"/>
       <c r="R2" s="99"/>
       <c r="S2" s="99"/>
       <c r="T2" s="99"/>
@@ -1551,51 +1553,53 @@
       </c>
       <c r="AI6" s="75">
         <v>405003</v>
       </c>
       <c r="AJ6" s="75">
         <v>515886.1</v>
       </c>
       <c r="AK6" s="75">
         <v>584692.69999999995</v>
       </c>
       <c r="AL6" s="51">
         <v>12104.2</v>
       </c>
       <c r="AM6" s="61">
         <v>28333.7</v>
       </c>
       <c r="AN6" s="61">
         <v>50963.8</v>
       </c>
       <c r="AO6" s="61">
         <v>77350.600000000006</v>
       </c>
       <c r="AP6" s="61">
         <v>107130.8</v>
       </c>
-      <c r="AQ6" s="51"/>
+      <c r="AQ6" s="84">
+        <v>158686.20000000001</v>
+      </c>
       <c r="AR6" s="51"/>
       <c r="AS6" s="75"/>
       <c r="AT6" s="75"/>
       <c r="AU6" s="75"/>
       <c r="AV6" s="61"/>
       <c r="AW6" s="61"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="11">
         <v>1869.17</v>
       </c>
       <c r="C7" s="12">
         <v>3857.4700000000003</v>
       </c>
       <c r="D7" s="13">
         <v>6183.5603150900006</v>
       </c>
       <c r="E7" s="14">
         <v>9195.5</v>
       </c>
       <c r="F7" s="5">
         <v>12090.3</v>
@@ -1686,51 +1690,53 @@
       </c>
       <c r="AI7" s="76">
         <v>33796.699999999997</v>
       </c>
       <c r="AJ7" s="76">
         <v>35396.699999999997</v>
       </c>
       <c r="AK7" s="76">
         <v>37140.9</v>
       </c>
       <c r="AL7" s="52">
         <v>1218.4000000000001</v>
       </c>
       <c r="AM7" s="63">
         <v>2425.4</v>
       </c>
       <c r="AN7" s="66">
         <v>3793.8</v>
       </c>
       <c r="AO7" s="66">
         <v>5147.8999999999996</v>
       </c>
       <c r="AP7" s="66">
         <v>6419.1</v>
       </c>
-      <c r="AQ7" s="52"/>
+      <c r="AQ7" s="81">
+        <v>7860.1</v>
+      </c>
       <c r="AR7" s="52"/>
       <c r="AS7" s="76"/>
       <c r="AT7" s="76"/>
       <c r="AU7" s="76"/>
       <c r="AV7" s="63"/>
       <c r="AW7" s="63"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>12.41</v>
       </c>
       <c r="C8" s="12">
         <v>34.71</v>
       </c>
       <c r="D8" s="13">
         <v>59.38801024</v>
       </c>
       <c r="E8" s="14">
         <v>91.7</v>
       </c>
       <c r="F8" s="5">
         <v>128.69999999999999</v>
@@ -1821,51 +1827,53 @@
       </c>
       <c r="AI8" s="76">
         <v>679.7</v>
       </c>
       <c r="AJ8" s="76">
         <v>709.1</v>
       </c>
       <c r="AK8" s="76">
         <v>1025.5999999999999</v>
       </c>
       <c r="AL8" s="52">
         <v>10.8</v>
       </c>
       <c r="AM8" s="63">
         <v>45</v>
       </c>
       <c r="AN8" s="66">
         <v>86.2</v>
       </c>
       <c r="AO8" s="66">
         <v>135.5</v>
       </c>
       <c r="AP8" s="66">
         <v>184</v>
       </c>
-      <c r="AQ8" s="52"/>
+      <c r="AQ8" s="81">
+        <v>235.4</v>
+      </c>
       <c r="AR8" s="52"/>
       <c r="AS8" s="76"/>
       <c r="AT8" s="76"/>
       <c r="AU8" s="76"/>
       <c r="AV8" s="63"/>
       <c r="AW8" s="63"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="11">
         <v>893.13</v>
       </c>
       <c r="C9" s="12">
         <v>2063.33</v>
       </c>
       <c r="D9" s="13">
         <v>4389.81358292</v>
       </c>
       <c r="E9" s="14">
         <v>6917.26</v>
       </c>
       <c r="F9" s="5">
         <v>9772.2000000000007</v>
@@ -1956,51 +1964,53 @@
       </c>
       <c r="AI9" s="76">
         <v>51377.9</v>
       </c>
       <c r="AJ9" s="76">
         <v>55307.5</v>
       </c>
       <c r="AK9" s="76">
         <v>59035</v>
       </c>
       <c r="AL9" s="52">
         <v>1455.1</v>
       </c>
       <c r="AM9" s="63">
         <v>3721.3</v>
       </c>
       <c r="AN9" s="66">
         <v>6709</v>
       </c>
       <c r="AO9" s="66">
         <v>10551.9</v>
       </c>
       <c r="AP9" s="66">
         <v>15570.2</v>
       </c>
-      <c r="AQ9" s="52"/>
+      <c r="AQ9" s="81">
+        <v>24845.3</v>
+      </c>
       <c r="AR9" s="52"/>
       <c r="AS9" s="76"/>
       <c r="AT9" s="76"/>
       <c r="AU9" s="76"/>
       <c r="AV9" s="63"/>
       <c r="AW9" s="63"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>916.51</v>
       </c>
       <c r="C10" s="12">
         <v>1787.21</v>
       </c>
       <c r="D10" s="13">
         <v>3515.1931817</v>
       </c>
       <c r="E10" s="14">
         <v>5881.9</v>
       </c>
       <c r="F10" s="5">
         <v>8395.2000000000007</v>
@@ -2091,51 +2101,53 @@
       </c>
       <c r="AI10" s="76">
         <v>31900.6</v>
       </c>
       <c r="AJ10" s="76">
         <v>34068.199999999997</v>
       </c>
       <c r="AK10" s="76">
         <v>38088.5</v>
       </c>
       <c r="AL10" s="52">
         <v>1001.3</v>
       </c>
       <c r="AM10" s="63">
         <v>2162.9</v>
       </c>
       <c r="AN10" s="66">
         <v>4116.1000000000004</v>
       </c>
       <c r="AO10" s="66">
         <v>6316.8</v>
       </c>
       <c r="AP10" s="66">
         <v>8735.2000000000007</v>
       </c>
-      <c r="AQ10" s="52"/>
+      <c r="AQ10" s="81">
+        <v>14001.6</v>
+      </c>
       <c r="AR10" s="52"/>
       <c r="AS10" s="76"/>
       <c r="AT10" s="76"/>
       <c r="AU10" s="76"/>
       <c r="AV10" s="63"/>
       <c r="AW10" s="63"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="11">
         <v>371.08</v>
       </c>
       <c r="C11" s="12">
         <v>3089.7799999999997</v>
       </c>
       <c r="D11" s="13">
         <v>6465.6686853000001</v>
       </c>
       <c r="E11" s="14">
         <v>12122.3</v>
       </c>
       <c r="F11" s="5">
         <v>16416</v>
@@ -2226,51 +2238,53 @@
       </c>
       <c r="AI11" s="76">
         <v>25085.200000000001</v>
       </c>
       <c r="AJ11" s="76">
         <v>27975.9</v>
       </c>
       <c r="AK11" s="76">
         <v>33522.9</v>
       </c>
       <c r="AL11" s="52">
         <v>1419.7</v>
       </c>
       <c r="AM11" s="63">
         <v>3541.2</v>
       </c>
       <c r="AN11" s="66">
         <v>6976.2</v>
       </c>
       <c r="AO11" s="66">
         <v>10768</v>
       </c>
       <c r="AP11" s="66">
         <v>14707.7</v>
       </c>
-      <c r="AQ11" s="52"/>
+      <c r="AQ11" s="81">
+        <v>22213.1</v>
+      </c>
       <c r="AR11" s="52"/>
       <c r="AS11" s="76"/>
       <c r="AT11" s="76"/>
       <c r="AU11" s="76"/>
       <c r="AV11" s="63"/>
       <c r="AW11" s="63"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="11">
         <v>1949.05</v>
       </c>
       <c r="C12" s="12">
         <v>3255.75</v>
       </c>
       <c r="D12" s="13">
         <v>5079.7235734000005</v>
       </c>
       <c r="E12" s="14">
         <v>6515.2</v>
       </c>
       <c r="F12" s="5">
         <v>8916.2000000000007</v>
@@ -2361,51 +2375,53 @@
       </c>
       <c r="AI12" s="76">
         <v>31705.9</v>
       </c>
       <c r="AJ12" s="76">
         <v>38009</v>
       </c>
       <c r="AK12" s="76">
         <v>44826.8</v>
       </c>
       <c r="AL12" s="52">
         <v>1081.5</v>
       </c>
       <c r="AM12" s="63">
         <v>2393</v>
       </c>
       <c r="AN12" s="66">
         <v>4503.3</v>
       </c>
       <c r="AO12" s="66">
         <v>6975.6</v>
       </c>
       <c r="AP12" s="66">
         <v>9543.7999999999993</v>
       </c>
-      <c r="AQ12" s="52"/>
+      <c r="AQ12" s="81">
+        <v>13529.4</v>
+      </c>
       <c r="AR12" s="52"/>
       <c r="AS12" s="76"/>
       <c r="AT12" s="76"/>
       <c r="AU12" s="76"/>
       <c r="AV12" s="63"/>
       <c r="AW12" s="63"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="22">
         <v>1215.1099999999999</v>
       </c>
       <c r="C13" s="12">
         <v>2509.5100000000002</v>
       </c>
       <c r="D13" s="13">
         <v>4406.8100000000004</v>
       </c>
       <c r="E13" s="14">
         <v>6488.9</v>
       </c>
       <c r="F13" s="5">
         <v>8281.7000000000007</v>
@@ -2496,51 +2512,53 @@
       </c>
       <c r="AI13" s="76">
         <v>50900</v>
       </c>
       <c r="AJ13" s="76">
         <v>94619</v>
       </c>
       <c r="AK13" s="76">
         <v>99473.1</v>
       </c>
       <c r="AL13" s="52">
         <v>667.5</v>
       </c>
       <c r="AM13" s="63">
         <v>1673.4</v>
       </c>
       <c r="AN13" s="66">
         <v>3089.1</v>
       </c>
       <c r="AO13" s="66">
         <v>4503.1000000000004</v>
       </c>
       <c r="AP13" s="66">
         <v>6197.9</v>
       </c>
-      <c r="AQ13" s="52"/>
+      <c r="AQ13" s="81">
+        <v>8839</v>
+      </c>
       <c r="AR13" s="52"/>
       <c r="AS13" s="76"/>
       <c r="AT13" s="76"/>
       <c r="AU13" s="76"/>
       <c r="AV13" s="63"/>
       <c r="AW13" s="63"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="28" t="s">
         <v>23</v>
@@ -2631,51 +2649,53 @@
       </c>
       <c r="AI14" s="75">
         <v>30862.3</v>
       </c>
       <c r="AJ14" s="75">
         <v>34368.199999999997</v>
       </c>
       <c r="AK14" s="75">
         <v>46205.9</v>
       </c>
       <c r="AL14" s="51">
         <v>1736.6</v>
       </c>
       <c r="AM14" s="61">
         <v>3730.7</v>
       </c>
       <c r="AN14" s="61">
         <v>6218.9</v>
       </c>
       <c r="AO14" s="61">
         <v>9019.1</v>
       </c>
       <c r="AP14" s="61">
         <v>12528.5</v>
       </c>
-      <c r="AQ14" s="51"/>
+      <c r="AQ14" s="84">
+        <v>17542.400000000001</v>
+      </c>
       <c r="AR14" s="51"/>
       <c r="AS14" s="75"/>
       <c r="AT14" s="75"/>
       <c r="AU14" s="75"/>
       <c r="AV14" s="61"/>
       <c r="AW14" s="61"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11">
         <v>1028.0999999999999</v>
       </c>
       <c r="C15" s="12">
         <v>2512.6</v>
       </c>
       <c r="D15" s="13">
         <v>4428.8</v>
       </c>
       <c r="E15" s="14">
         <v>7059</v>
       </c>
       <c r="F15" s="5">
         <v>10309.200000000001</v>
@@ -2766,51 +2786,53 @@
       </c>
       <c r="AI15" s="75">
         <v>37681.4</v>
       </c>
       <c r="AJ15" s="75">
         <v>44636.800000000003</v>
       </c>
       <c r="AK15" s="75">
         <v>51514.8</v>
       </c>
       <c r="AL15" s="51">
         <v>1063.3</v>
       </c>
       <c r="AM15" s="61">
         <v>2786.7</v>
       </c>
       <c r="AN15" s="61">
         <v>5044.5</v>
       </c>
       <c r="AO15" s="61">
         <v>7744.2</v>
       </c>
       <c r="AP15" s="61">
         <v>10404.200000000001</v>
       </c>
-      <c r="AQ15" s="51"/>
+      <c r="AQ15" s="84">
+        <v>15068.5</v>
+      </c>
       <c r="AR15" s="51"/>
       <c r="AS15" s="75"/>
       <c r="AT15" s="75"/>
       <c r="AU15" s="75"/>
       <c r="AV15" s="61"/>
       <c r="AW15" s="61"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="11">
         <v>1040.01</v>
       </c>
       <c r="C16" s="12">
         <v>2733.31</v>
       </c>
       <c r="D16" s="13">
         <v>4522.2975631999998</v>
       </c>
       <c r="E16" s="14">
         <v>6142.2</v>
       </c>
       <c r="F16" s="5">
         <v>8005.9</v>
@@ -2901,51 +2923,53 @@
       </c>
       <c r="AI16" s="76">
         <v>23246.1</v>
       </c>
       <c r="AJ16" s="76">
         <v>32612.9</v>
       </c>
       <c r="AK16" s="76">
         <v>39598.400000000001</v>
       </c>
       <c r="AL16" s="52">
         <v>854.6</v>
       </c>
       <c r="AM16" s="63">
         <v>2095.9</v>
       </c>
       <c r="AN16" s="66">
         <v>3785.5</v>
       </c>
       <c r="AO16" s="66">
         <v>6137</v>
       </c>
       <c r="AP16" s="66">
         <v>8659.5</v>
       </c>
-      <c r="AQ16" s="52"/>
+      <c r="AQ16" s="84">
+        <v>13157.3</v>
+      </c>
       <c r="AR16" s="52"/>
       <c r="AS16" s="76"/>
       <c r="AT16" s="76"/>
       <c r="AU16" s="76"/>
       <c r="AV16" s="63"/>
       <c r="AW16" s="63"/>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>23</v>
@@ -3036,51 +3060,53 @@
       </c>
       <c r="AI17" s="76">
         <v>32030</v>
       </c>
       <c r="AJ17" s="76">
         <v>43479.4</v>
       </c>
       <c r="AK17" s="76">
         <v>51994.3</v>
       </c>
       <c r="AL17" s="52">
         <v>794.7</v>
       </c>
       <c r="AM17" s="63">
         <v>1845.7</v>
       </c>
       <c r="AN17" s="66">
         <v>3323.4</v>
       </c>
       <c r="AO17" s="63">
         <v>5014.8</v>
       </c>
       <c r="AP17" s="63">
         <v>7163.2</v>
       </c>
-      <c r="AQ17" s="52"/>
+      <c r="AQ17" s="81">
+        <v>10773</v>
+      </c>
       <c r="AR17" s="52"/>
       <c r="AS17" s="76"/>
       <c r="AT17" s="76"/>
       <c r="AU17" s="76"/>
       <c r="AV17" s="63"/>
       <c r="AW17" s="63"/>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="22">
         <v>1770.91</v>
       </c>
       <c r="C18" s="12">
         <v>4010.1099999999997</v>
       </c>
       <c r="D18" s="13">
         <v>7646.4104031999996</v>
       </c>
       <c r="E18" s="14">
         <v>11473.7</v>
       </c>
       <c r="F18" s="5">
         <v>17245.599999999999</v>
@@ -3171,51 +3197,53 @@
       </c>
       <c r="AI18" s="76">
         <v>55737.2</v>
       </c>
       <c r="AJ18" s="76">
         <v>74703.399999999994</v>
       </c>
       <c r="AK18" s="76">
         <v>82266.5</v>
       </c>
       <c r="AL18" s="52">
         <v>800.7</v>
       </c>
       <c r="AM18" s="63">
         <v>1912.5</v>
       </c>
       <c r="AN18" s="66">
         <v>3317.8</v>
       </c>
       <c r="AO18" s="63">
         <v>5036.7</v>
       </c>
       <c r="AP18" s="63">
         <v>7017.5</v>
       </c>
-      <c r="AQ18" s="52"/>
+      <c r="AQ18" s="115">
+        <v>10621.1</v>
+      </c>
       <c r="AR18" s="52"/>
       <c r="AS18" s="76"/>
       <c r="AT18" s="76"/>
       <c r="AU18" s="76"/>
       <c r="AV18" s="63"/>
       <c r="AW18" s="63"/>
     </row>
     <row r="19" spans="1:49">
       <c r="Y19" s="70"/>
       <c r="AB19" s="70"/>
       <c r="AC19" s="70"/>
       <c r="AE19" s="74"/>
       <c r="AH19" s="21"/>
       <c r="AP19" s="70"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="9"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
@@ -3610,51 +3638,53 @@
       </c>
       <c r="AI26" s="75">
         <v>404302.5</v>
       </c>
       <c r="AJ26" s="75">
         <v>515115.7</v>
       </c>
       <c r="AK26" s="75">
         <v>583852.19999999995</v>
       </c>
       <c r="AL26" s="51">
         <v>12034.1</v>
       </c>
       <c r="AM26" s="51">
         <v>28193.599999999999</v>
       </c>
       <c r="AN26" s="61">
         <v>50576.6</v>
       </c>
       <c r="AO26" s="61">
         <v>76551</v>
       </c>
       <c r="AP26" s="61">
         <v>106131.2</v>
       </c>
-      <c r="AQ26" s="51"/>
+      <c r="AQ26" s="61">
+        <v>157486.79999999999</v>
+      </c>
       <c r="AR26" s="51"/>
       <c r="AS26" s="75"/>
       <c r="AT26" s="75"/>
       <c r="AU26" s="75"/>
       <c r="AV26" s="61"/>
       <c r="AW26" s="61"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="27">
         <v>1864.7</v>
       </c>
       <c r="C27" s="27">
         <v>3853</v>
       </c>
       <c r="D27" s="27">
         <v>6179.1</v>
       </c>
       <c r="E27" s="27">
         <v>9191</v>
       </c>
       <c r="F27" s="27">
         <v>12085.1</v>
@@ -3745,51 +3775,53 @@
       </c>
       <c r="AI27" s="76">
         <v>33654</v>
       </c>
       <c r="AJ27" s="76">
         <v>35239.800000000003</v>
       </c>
       <c r="AK27" s="76">
         <v>36969.699999999997</v>
       </c>
       <c r="AL27" s="52">
         <v>1204</v>
       </c>
       <c r="AM27" s="52">
         <v>2396.8000000000002</v>
       </c>
       <c r="AN27" s="63">
         <v>3723.2</v>
       </c>
       <c r="AO27" s="63">
         <v>5037.8999999999996</v>
       </c>
       <c r="AP27" s="63">
         <v>6284.8</v>
       </c>
-      <c r="AQ27" s="52"/>
+      <c r="AQ27" s="63">
+        <v>7701.3</v>
+      </c>
       <c r="AR27" s="52"/>
       <c r="AS27" s="76"/>
       <c r="AT27" s="76"/>
       <c r="AU27" s="76"/>
       <c r="AV27" s="63"/>
       <c r="AW27" s="63"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="5">
         <v>12.41</v>
       </c>
       <c r="C28" s="5">
         <v>34.71</v>
       </c>
       <c r="D28" s="5">
         <v>59.38801024</v>
       </c>
       <c r="E28" s="5">
         <v>91.7</v>
       </c>
       <c r="F28" s="5">
         <v>128.69999999999999</v>
@@ -3880,51 +3912,53 @@
       </c>
       <c r="AI28" s="76">
         <v>679.7</v>
       </c>
       <c r="AJ28" s="76">
         <v>709.1</v>
       </c>
       <c r="AK28" s="76">
         <v>1025.5999999999999</v>
       </c>
       <c r="AL28" s="52">
         <v>10.8</v>
       </c>
       <c r="AM28" s="52">
         <v>45</v>
       </c>
       <c r="AN28" s="63">
         <v>86.2</v>
       </c>
       <c r="AO28" s="63">
         <v>135.5</v>
       </c>
       <c r="AP28" s="63">
         <v>184</v>
       </c>
-      <c r="AQ28" s="52"/>
+      <c r="AQ28" s="63">
+        <v>235.4</v>
+      </c>
       <c r="AR28" s="52"/>
       <c r="AS28" s="76"/>
       <c r="AT28" s="76"/>
       <c r="AU28" s="76"/>
       <c r="AV28" s="63"/>
       <c r="AW28" s="63"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="5">
         <v>893.13</v>
       </c>
       <c r="C29" s="5">
         <v>2063.33</v>
       </c>
       <c r="D29" s="5">
         <v>4389.81358292</v>
       </c>
       <c r="E29" s="5">
         <v>6917.26</v>
       </c>
       <c r="F29" s="5">
         <v>9772.2000000000007</v>
@@ -4015,51 +4049,53 @@
       </c>
       <c r="AI29" s="76">
         <v>51377.9</v>
       </c>
       <c r="AJ29" s="76">
         <v>55307.5</v>
       </c>
       <c r="AK29" s="76">
         <v>59035</v>
       </c>
       <c r="AL29" s="52">
         <v>1455.1</v>
       </c>
       <c r="AM29" s="52">
         <v>3721.3</v>
       </c>
       <c r="AN29" s="63">
         <v>6709</v>
       </c>
       <c r="AO29" s="63">
         <v>10551.9</v>
       </c>
       <c r="AP29" s="63">
         <v>15570.2</v>
       </c>
-      <c r="AQ29" s="52"/>
+      <c r="AQ29" s="66">
+        <v>24845.3</v>
+      </c>
       <c r="AR29" s="52"/>
       <c r="AS29" s="76"/>
       <c r="AT29" s="76"/>
       <c r="AU29" s="76"/>
       <c r="AV29" s="63"/>
       <c r="AW29" s="63"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="5">
         <v>916.51</v>
       </c>
       <c r="C30" s="5">
         <v>1787.21</v>
       </c>
       <c r="D30" s="5">
         <v>3515.1931817</v>
       </c>
       <c r="E30" s="5">
         <v>5881.9</v>
       </c>
       <c r="F30" s="5">
         <v>8395.2000000000007</v>
@@ -4150,51 +4186,53 @@
       </c>
       <c r="AI30" s="76">
         <v>31848.6</v>
       </c>
       <c r="AJ30" s="76">
         <v>34011.1</v>
       </c>
       <c r="AK30" s="76">
         <v>38026.199999999997</v>
       </c>
       <c r="AL30" s="52">
         <v>996.2</v>
       </c>
       <c r="AM30" s="52">
         <v>2152.5</v>
       </c>
       <c r="AN30" s="63">
         <v>4100.3999999999996</v>
       </c>
       <c r="AO30" s="63">
         <v>6300.9</v>
       </c>
       <c r="AP30" s="63">
         <v>8719</v>
       </c>
-      <c r="AQ30" s="52"/>
+      <c r="AQ30" s="66">
+        <v>13985.2</v>
+      </c>
       <c r="AR30" s="52"/>
       <c r="AS30" s="76"/>
       <c r="AT30" s="76"/>
       <c r="AU30" s="76"/>
       <c r="AV30" s="63"/>
       <c r="AW30" s="63"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="5">
         <v>371.08</v>
       </c>
       <c r="C31" s="5">
         <v>3089.7799999999997</v>
       </c>
       <c r="D31" s="5">
         <v>6465.6686853000001</v>
       </c>
       <c r="E31" s="5">
         <v>12122.3</v>
       </c>
       <c r="F31" s="5">
         <v>16416</v>
@@ -4285,51 +4323,53 @@
       </c>
       <c r="AI31" s="76">
         <v>25085.200000000001</v>
       </c>
       <c r="AJ31" s="76">
         <v>27975.9</v>
       </c>
       <c r="AK31" s="76">
         <v>33522.9</v>
       </c>
       <c r="AL31" s="52">
         <v>1419.7</v>
       </c>
       <c r="AM31" s="52">
         <v>3541.2</v>
       </c>
       <c r="AN31" s="63">
         <v>6976.2</v>
       </c>
       <c r="AO31" s="63">
         <v>10768</v>
       </c>
       <c r="AP31" s="63">
         <v>14707.7</v>
       </c>
-      <c r="AQ31" s="52"/>
+      <c r="AQ31" s="66">
+        <v>22213.1</v>
+      </c>
       <c r="AR31" s="52"/>
       <c r="AS31" s="76"/>
       <c r="AT31" s="76"/>
       <c r="AU31" s="76"/>
       <c r="AV31" s="63"/>
       <c r="AW31" s="63"/>
     </row>
     <row r="32" spans="1:49">
       <c r="A32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="5">
         <v>1900</v>
       </c>
       <c r="C32" s="5">
         <v>3153.1</v>
       </c>
       <c r="D32" s="5">
         <v>4947.1000000000004</v>
       </c>
       <c r="E32" s="5">
         <v>6440.2</v>
       </c>
       <c r="F32" s="5">
         <v>8847.7999999999993</v>
@@ -4420,51 +4460,53 @@
       </c>
       <c r="AI32" s="76">
         <v>31468.1</v>
       </c>
       <c r="AJ32" s="76">
         <v>37747.1</v>
       </c>
       <c r="AK32" s="76">
         <v>44541.2</v>
       </c>
       <c r="AL32" s="52">
         <v>1057.7</v>
       </c>
       <c r="AM32" s="52">
         <v>2345.4</v>
       </c>
       <c r="AN32" s="63">
         <v>4359.5</v>
       </c>
       <c r="AO32" s="63">
         <v>6776.6</v>
       </c>
       <c r="AP32" s="63">
         <v>9296</v>
       </c>
-      <c r="AQ32" s="52"/>
+      <c r="AQ32" s="66">
+        <v>13232.7</v>
+      </c>
       <c r="AR32" s="52"/>
       <c r="AS32" s="76"/>
       <c r="AT32" s="76"/>
       <c r="AU32" s="76"/>
       <c r="AV32" s="63"/>
       <c r="AW32" s="63"/>
     </row>
     <row r="33" spans="1:49">
       <c r="A33" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="5">
         <v>1215.1099999999999</v>
       </c>
       <c r="C33" s="5">
         <v>2509.5100000000002</v>
       </c>
       <c r="D33" s="5">
         <v>4406.8100000000004</v>
       </c>
       <c r="E33" s="5">
         <v>6399.8</v>
       </c>
       <c r="F33" s="5">
         <v>8144.5</v>
@@ -4555,51 +4597,53 @@
       </c>
       <c r="AI33" s="76">
         <v>50640.1</v>
       </c>
       <c r="AJ33" s="76">
         <v>94333.1</v>
       </c>
       <c r="AK33" s="76">
         <v>99161.3</v>
       </c>
       <c r="AL33" s="52">
         <v>641.6</v>
       </c>
       <c r="AM33" s="52">
         <v>1621.6</v>
       </c>
       <c r="AN33" s="63">
         <v>2936.8</v>
       </c>
       <c r="AO33" s="63">
         <v>4260.7</v>
       </c>
       <c r="AP33" s="63">
         <v>5895.1</v>
       </c>
-      <c r="AQ33" s="52"/>
+      <c r="AQ33" s="66">
+        <v>8475.7999999999993</v>
+      </c>
       <c r="AR33" s="52"/>
       <c r="AS33" s="76"/>
       <c r="AT33" s="76"/>
       <c r="AU33" s="76"/>
       <c r="AV33" s="63"/>
       <c r="AW33" s="63"/>
     </row>
     <row r="34" spans="1:49">
       <c r="A34" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="28" t="s">
         <v>23</v>
@@ -4690,51 +4734,53 @@
       </c>
       <c r="AI34" s="75">
         <v>30854.400000000001</v>
       </c>
       <c r="AJ34" s="75">
         <v>34359.599999999999</v>
       </c>
       <c r="AK34" s="75">
         <v>46196.5</v>
       </c>
       <c r="AL34" s="51">
         <v>1735.8</v>
       </c>
       <c r="AM34" s="51">
         <v>3729.2</v>
       </c>
       <c r="AN34" s="61">
         <v>6216.6</v>
       </c>
       <c r="AO34" s="61">
         <v>9013.9</v>
       </c>
       <c r="AP34" s="61">
         <v>12522.4</v>
       </c>
-      <c r="AQ34" s="51"/>
+      <c r="AQ34" s="61">
+        <v>17535.400000000001</v>
+      </c>
       <c r="AR34" s="51"/>
       <c r="AS34" s="75"/>
       <c r="AT34" s="75"/>
       <c r="AU34" s="75"/>
       <c r="AV34" s="61"/>
       <c r="AW34" s="61"/>
     </row>
     <row r="35" spans="1:49">
       <c r="A35" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="5">
         <v>1028.0999999999999</v>
       </c>
       <c r="C35" s="5">
         <v>2512.6</v>
       </c>
       <c r="D35" s="5">
         <v>4428.8</v>
       </c>
       <c r="E35" s="5">
         <v>7059</v>
       </c>
       <c r="F35" s="5">
         <v>10309.200000000001</v>
@@ -4825,51 +4871,53 @@
       </c>
       <c r="AI35" s="75">
         <v>37681.4</v>
       </c>
       <c r="AJ35" s="75">
         <v>44636.800000000003</v>
       </c>
       <c r="AK35" s="75">
         <v>51514.8</v>
       </c>
       <c r="AL35" s="51">
         <v>1063.3</v>
       </c>
       <c r="AM35" s="51">
         <v>2786.7</v>
       </c>
       <c r="AN35" s="61">
         <v>5044.5</v>
       </c>
       <c r="AO35" s="61">
         <v>7744.2</v>
       </c>
       <c r="AP35" s="61">
         <v>10404.200000000001</v>
       </c>
-      <c r="AQ35" s="51"/>
+      <c r="AQ35" s="61">
+        <v>15068.8</v>
+      </c>
       <c r="AR35" s="51"/>
       <c r="AS35" s="75"/>
       <c r="AT35" s="75"/>
       <c r="AU35" s="75"/>
       <c r="AV35" s="61"/>
       <c r="AW35" s="61"/>
     </row>
     <row r="36" spans="1:49">
       <c r="A36" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="14">
         <v>1040.01</v>
       </c>
       <c r="C36" s="5">
         <v>2733.31</v>
       </c>
       <c r="D36" s="5">
         <v>4522.2975631999998</v>
       </c>
       <c r="E36" s="5">
         <v>6142.2</v>
       </c>
       <c r="F36" s="5">
         <v>8005.9</v>
@@ -4960,51 +5008,53 @@
       </c>
       <c r="AI36" s="76">
         <v>23245.9</v>
       </c>
       <c r="AJ36" s="76">
         <v>32612.9</v>
       </c>
       <c r="AK36" s="76">
         <v>39598.199999999997</v>
       </c>
       <c r="AL36" s="52">
         <v>854.5</v>
       </c>
       <c r="AM36" s="52">
         <v>2095.6999999999998</v>
       </c>
       <c r="AN36" s="63">
         <v>3783</v>
       </c>
       <c r="AO36" s="63">
         <v>5909.9</v>
       </c>
       <c r="AP36" s="63">
         <v>8367.1</v>
       </c>
-      <c r="AQ36" s="52"/>
+      <c r="AQ36" s="66">
+        <v>12799.7</v>
+      </c>
       <c r="AR36" s="52"/>
       <c r="AS36" s="76"/>
       <c r="AT36" s="76"/>
       <c r="AU36" s="76"/>
       <c r="AV36" s="63"/>
       <c r="AW36" s="63"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="53"/>
       <c r="O37" s="53">
@@ -5069,51 +5119,53 @@
       </c>
       <c r="AI37" s="76">
         <v>32030</v>
       </c>
       <c r="AJ37" s="76">
         <v>43479.4</v>
       </c>
       <c r="AK37" s="76">
         <v>51994.3</v>
       </c>
       <c r="AL37" s="52">
         <v>794.7</v>
       </c>
       <c r="AM37" s="52">
         <v>1845.7</v>
       </c>
       <c r="AN37" s="63">
         <v>3323.4</v>
       </c>
       <c r="AO37" s="63">
         <v>5014.8</v>
       </c>
       <c r="AP37" s="63">
         <v>7163.2</v>
       </c>
-      <c r="AQ37" s="52"/>
+      <c r="AQ37" s="63">
+        <v>10773</v>
+      </c>
       <c r="AR37" s="52"/>
       <c r="AS37" s="76"/>
       <c r="AT37" s="76"/>
       <c r="AU37" s="76"/>
       <c r="AV37" s="63"/>
       <c r="AW37" s="63"/>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="14">
         <v>1770.91</v>
       </c>
       <c r="C38" s="5">
         <v>4010.1099999999997</v>
       </c>
       <c r="D38" s="5">
         <v>7646.4104031999996</v>
       </c>
       <c r="E38" s="5">
         <v>11473.7</v>
       </c>
       <c r="F38" s="5">
         <v>17245.599999999999</v>
@@ -5204,51 +5256,53 @@
       </c>
       <c r="AI38" s="76">
         <v>55737.2</v>
       </c>
       <c r="AJ38" s="76">
         <v>74703.399999999994</v>
       </c>
       <c r="AK38" s="76">
         <v>82266.5</v>
       </c>
       <c r="AL38" s="52">
         <v>800.7</v>
       </c>
       <c r="AM38" s="52">
         <v>1912.5</v>
       </c>
       <c r="AN38" s="63">
         <v>3317.8</v>
       </c>
       <c r="AO38" s="63">
         <v>5036.7</v>
       </c>
       <c r="AP38" s="63">
         <v>7017.5</v>
       </c>
-      <c r="AQ38" s="52"/>
+      <c r="AQ38" s="63">
+        <v>10621.1</v>
+      </c>
       <c r="AR38" s="52"/>
       <c r="AS38" s="76"/>
       <c r="AT38" s="76"/>
       <c r="AU38" s="76"/>
       <c r="AV38" s="63"/>
       <c r="AW38" s="63"/>
     </row>
     <row r="39" spans="1:49">
       <c r="AB39" s="70"/>
       <c r="AC39" s="70"/>
       <c r="AH39" s="21"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="9"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
@@ -5629,51 +5683,53 @@
       </c>
       <c r="AI48" s="86">
         <v>168117.3</v>
       </c>
       <c r="AJ48" s="86">
         <v>249886.3</v>
       </c>
       <c r="AK48" s="80">
         <v>258895.3</v>
       </c>
       <c r="AL48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP48" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ48" s="51"/>
+      <c r="AQ48" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR48" s="51"/>
       <c r="AS48" s="75"/>
       <c r="AT48" s="75"/>
       <c r="AU48" s="75"/>
       <c r="AV48" s="61"/>
       <c r="AW48" s="61"/>
     </row>
     <row r="49" spans="1:49">
       <c r="A49" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>23</v>
@@ -5764,51 +5820,53 @@
       </c>
       <c r="AI49" s="5">
         <v>23854.400000000001</v>
       </c>
       <c r="AJ49" s="5">
         <v>24241.9</v>
       </c>
       <c r="AK49" s="81">
         <v>24162.2</v>
       </c>
       <c r="AL49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP49" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ49" s="52"/>
+      <c r="AQ49" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR49" s="52"/>
       <c r="AS49" s="76"/>
       <c r="AT49" s="76"/>
       <c r="AU49" s="76"/>
       <c r="AV49" s="63"/>
       <c r="AW49" s="63"/>
     </row>
     <row r="50" spans="1:49">
       <c r="A50" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>23</v>
@@ -5899,51 +5957,53 @@
       </c>
       <c r="AI50" s="5">
         <v>397.7</v>
       </c>
       <c r="AJ50" s="5">
         <v>404.8</v>
       </c>
       <c r="AK50" s="81">
         <v>578.79999999999995</v>
       </c>
       <c r="AL50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP50" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ50" s="52"/>
+      <c r="AQ50" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR50" s="52"/>
       <c r="AS50" s="76"/>
       <c r="AT50" s="76"/>
       <c r="AU50" s="76"/>
       <c r="AV50" s="63"/>
       <c r="AW50" s="63"/>
     </row>
     <row r="51" spans="1:49">
       <c r="A51" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>23</v>
@@ -6034,51 +6094,53 @@
       </c>
       <c r="AI51" s="5">
         <v>348</v>
       </c>
       <c r="AJ51" s="5">
         <v>351.6</v>
       </c>
       <c r="AK51" s="81">
         <v>280.2</v>
       </c>
       <c r="AL51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP51" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ51" s="52"/>
+      <c r="AQ51" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR51" s="52"/>
       <c r="AS51" s="76"/>
       <c r="AT51" s="76"/>
       <c r="AU51" s="76"/>
       <c r="AV51" s="63"/>
       <c r="AW51" s="63"/>
     </row>
     <row r="52" spans="1:49">
       <c r="A52" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="19" t="s">
         <v>23</v>
@@ -6169,51 +6231,53 @@
       </c>
       <c r="AI52" s="5">
         <v>12624.4</v>
       </c>
       <c r="AJ52" s="5">
         <v>12773.1</v>
       </c>
       <c r="AK52" s="81">
         <v>13139.4</v>
       </c>
       <c r="AL52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP52" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ52" s="52"/>
+      <c r="AQ52" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR52" s="52"/>
       <c r="AS52" s="76"/>
       <c r="AT52" s="76"/>
       <c r="AU52" s="76"/>
       <c r="AV52" s="63"/>
       <c r="AW52" s="63"/>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="19" t="s">
         <v>23</v>
@@ -6304,51 +6368,53 @@
       </c>
       <c r="AI53" s="5">
         <v>1792.1</v>
       </c>
       <c r="AJ53" s="5">
         <v>1797.8</v>
       </c>
       <c r="AK53" s="81">
         <v>1793.9</v>
       </c>
       <c r="AL53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP53" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ53" s="52"/>
+      <c r="AQ53" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR53" s="52"/>
       <c r="AS53" s="76"/>
       <c r="AT53" s="76"/>
       <c r="AU53" s="76"/>
       <c r="AV53" s="63"/>
       <c r="AW53" s="63"/>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="19" t="s">
         <v>23</v>
@@ -6439,51 +6505,53 @@
       </c>
       <c r="AI54" s="5">
         <v>14815.2</v>
       </c>
       <c r="AJ54" s="5">
         <v>19397.7</v>
       </c>
       <c r="AK54" s="81">
         <v>20298.099999999999</v>
       </c>
       <c r="AL54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP54" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ54" s="52"/>
+      <c r="AQ54" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR54" s="52"/>
       <c r="AS54" s="76"/>
       <c r="AT54" s="76"/>
       <c r="AU54" s="76"/>
       <c r="AV54" s="63"/>
       <c r="AW54" s="63"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="19" t="s">
         <v>23</v>
@@ -6574,51 +6642,53 @@
       </c>
       <c r="AI55" s="5">
         <v>35980.800000000003</v>
       </c>
       <c r="AJ55" s="5">
         <v>77198.899999999994</v>
       </c>
       <c r="AK55" s="81">
         <v>79859.899999999994</v>
       </c>
       <c r="AL55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP55" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ55" s="52"/>
+      <c r="AQ55" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR55" s="52"/>
       <c r="AS55" s="76"/>
       <c r="AT55" s="76"/>
       <c r="AU55" s="76"/>
       <c r="AV55" s="63"/>
       <c r="AW55" s="63"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="28" t="s">
         <v>23</v>
@@ -6709,51 +6779,53 @@
       </c>
       <c r="AI56" s="5">
         <v>8246.1</v>
       </c>
       <c r="AJ56" s="5">
         <v>9468.5</v>
       </c>
       <c r="AK56" s="81">
         <v>9070.9</v>
       </c>
       <c r="AL56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP56" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ56" s="51"/>
+      <c r="AQ56" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR56" s="51"/>
       <c r="AS56" s="75"/>
       <c r="AT56" s="75"/>
       <c r="AU56" s="75"/>
       <c r="AV56" s="61"/>
       <c r="AW56" s="61"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="19" t="s">
         <v>23</v>
@@ -6844,51 +6916,53 @@
       </c>
       <c r="AI57" s="5">
         <v>9577.7999999999993</v>
       </c>
       <c r="AJ57" s="5">
         <v>11340.5</v>
       </c>
       <c r="AK57" s="81">
         <v>11733.3</v>
       </c>
       <c r="AL57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP57" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ57" s="51"/>
+      <c r="AQ57" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR57" s="51"/>
       <c r="AS57" s="75"/>
       <c r="AT57" s="75"/>
       <c r="AU57" s="75"/>
       <c r="AV57" s="61"/>
       <c r="AW57" s="61"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="19" t="s">
         <v>23</v>
@@ -6979,51 +7053,53 @@
       </c>
       <c r="AI58" s="5">
         <v>6550.8</v>
       </c>
       <c r="AJ58" s="5">
         <v>14439.9</v>
       </c>
       <c r="AK58" s="81">
         <v>14801.1</v>
       </c>
       <c r="AL58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP58" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ58" s="52"/>
+      <c r="AQ58" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR58" s="52"/>
       <c r="AS58" s="76"/>
       <c r="AT58" s="76"/>
       <c r="AU58" s="76"/>
       <c r="AV58" s="63"/>
       <c r="AW58" s="63"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="19" t="s">
         <v>23</v>
@@ -7114,51 +7190,53 @@
       </c>
       <c r="AI59" s="5">
         <v>16086</v>
       </c>
       <c r="AJ59" s="5">
         <v>24708.799999999999</v>
       </c>
       <c r="AK59" s="81">
         <v>26915.9</v>
       </c>
       <c r="AL59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP59" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ59" s="52"/>
+      <c r="AQ59" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR59" s="52"/>
       <c r="AS59" s="76"/>
       <c r="AT59" s="76"/>
       <c r="AU59" s="76"/>
       <c r="AV59" s="63"/>
       <c r="AW59" s="63"/>
     </row>
     <row r="60" spans="1:49">
       <c r="A60" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="19" t="s">
         <v>23</v>
@@ -7249,51 +7327,53 @@
       </c>
       <c r="AI60" s="5">
         <v>37844</v>
       </c>
       <c r="AJ60" s="5">
         <v>53762.8</v>
       </c>
       <c r="AK60" s="81">
         <v>56261.599999999999</v>
       </c>
       <c r="AL60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP60" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AQ60" s="52"/>
+      <c r="AQ60" s="24" t="s">
+        <v>23</v>
+      </c>
       <c r="AR60" s="52"/>
       <c r="AS60" s="76"/>
       <c r="AT60" s="76"/>
       <c r="AU60" s="76"/>
       <c r="AV60" s="63"/>
       <c r="AW60" s="63"/>
     </row>
     <row r="61" spans="1:49">
       <c r="AH61" s="21"/>
       <c r="AJ61" s="21"/>
     </row>
     <row r="62" spans="1:49">
       <c r="A62" s="9"/>
       <c r="B62" s="15"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="16"/>
       <c r="I62" s="16"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
@@ -7675,51 +7755,53 @@
       </c>
       <c r="AI68" s="87">
         <v>236022.1</v>
       </c>
       <c r="AJ68" s="87">
         <v>265012</v>
       </c>
       <c r="AK68" s="87">
         <v>324736</v>
       </c>
       <c r="AL68" s="51">
         <v>12033.5</v>
       </c>
       <c r="AM68" s="51">
         <v>28192.2</v>
       </c>
       <c r="AN68" s="61">
         <v>50574.1</v>
       </c>
       <c r="AO68" s="61">
         <v>76547.199999999997</v>
       </c>
       <c r="AP68" s="61">
         <v>106125.9</v>
       </c>
-      <c r="AQ68" s="51"/>
+      <c r="AQ68" s="61">
+        <v>157458.4</v>
+      </c>
       <c r="AR68" s="51"/>
       <c r="AS68" s="75"/>
       <c r="AT68" s="75"/>
       <c r="AU68" s="75"/>
       <c r="AV68" s="61"/>
       <c r="AW68" s="61"/>
     </row>
     <row r="69" spans="1:49">
       <c r="A69" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="5">
         <v>1864.7</v>
       </c>
       <c r="C69" s="5">
         <v>3853</v>
       </c>
       <c r="D69" s="5">
         <v>6179.1</v>
       </c>
       <c r="E69" s="5">
         <v>9191</v>
       </c>
       <c r="F69" s="5">
         <v>12085.1</v>
@@ -7810,51 +7892,53 @@
       </c>
       <c r="AI69" s="75">
         <v>9785</v>
       </c>
       <c r="AJ69" s="75">
         <v>10982.6</v>
       </c>
       <c r="AK69" s="75">
         <v>12792.2</v>
       </c>
       <c r="AL69" s="53">
         <v>1204</v>
       </c>
       <c r="AM69" s="53">
         <v>2396.8000000000002</v>
       </c>
       <c r="AN69" s="63">
         <v>3723</v>
       </c>
       <c r="AO69" s="63">
         <v>5037.8</v>
       </c>
       <c r="AP69" s="63">
         <v>8284.7000000000007</v>
       </c>
-      <c r="AQ69" s="52"/>
+      <c r="AQ69" s="63">
+        <v>7700.6</v>
+      </c>
       <c r="AR69" s="52"/>
       <c r="AS69" s="76"/>
       <c r="AT69" s="76"/>
       <c r="AU69" s="76"/>
       <c r="AV69" s="63"/>
       <c r="AW69" s="63"/>
     </row>
     <row r="70" spans="1:49">
       <c r="A70" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="5">
         <v>12.41</v>
       </c>
       <c r="C70" s="5">
         <v>34.71</v>
       </c>
       <c r="D70" s="5">
         <v>59.38801024</v>
       </c>
       <c r="E70" s="5">
         <v>91.7</v>
       </c>
       <c r="F70" s="5">
         <v>128.69999999999999</v>
@@ -7945,51 +8029,53 @@
       </c>
       <c r="AI70" s="5">
         <v>281.7</v>
       </c>
       <c r="AJ70" s="5">
         <v>304</v>
       </c>
       <c r="AK70" s="5">
         <v>446.5</v>
       </c>
       <c r="AL70" s="53">
         <v>10.8</v>
       </c>
       <c r="AM70" s="53">
         <v>44.9</v>
       </c>
       <c r="AN70" s="63">
         <v>86.2</v>
       </c>
       <c r="AO70" s="63">
         <v>135.5</v>
       </c>
       <c r="AP70" s="63">
         <v>184</v>
       </c>
-      <c r="AQ70" s="52"/>
+      <c r="AQ70" s="63">
+        <v>235.4</v>
+      </c>
       <c r="AR70" s="52"/>
       <c r="AS70" s="76"/>
       <c r="AT70" s="76"/>
       <c r="AU70" s="76"/>
       <c r="AV70" s="63"/>
       <c r="AW70" s="63"/>
     </row>
     <row r="71" spans="1:49">
       <c r="A71" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="5">
         <v>893.13</v>
       </c>
       <c r="C71" s="5">
         <v>2063.33</v>
       </c>
       <c r="D71" s="5">
         <v>4389.81358292</v>
       </c>
       <c r="E71" s="5">
         <v>6917.26</v>
       </c>
       <c r="F71" s="5">
         <v>9772.2000000000007</v>
@@ -8080,51 +8166,53 @@
       </c>
       <c r="AI71" s="5">
         <v>51009.7</v>
       </c>
       <c r="AJ71" s="5">
         <v>54933.7</v>
       </c>
       <c r="AK71" s="5">
         <v>58732.5</v>
       </c>
       <c r="AL71" s="53">
         <v>1455.1</v>
       </c>
       <c r="AM71" s="53">
         <v>3721.1</v>
       </c>
       <c r="AN71" s="63">
         <v>6708.7</v>
       </c>
       <c r="AO71" s="63">
         <v>10551.4</v>
       </c>
       <c r="AP71" s="63">
         <v>15569.4</v>
       </c>
-      <c r="AQ71" s="52"/>
+      <c r="AQ71" s="63">
+        <v>24840.3</v>
+      </c>
       <c r="AR71" s="52"/>
       <c r="AS71" s="76"/>
       <c r="AT71" s="76"/>
       <c r="AU71" s="76"/>
       <c r="AV71" s="63"/>
       <c r="AW71" s="63"/>
     </row>
     <row r="72" spans="1:49">
       <c r="A72" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="5">
         <v>916.51</v>
       </c>
       <c r="C72" s="5">
         <v>1787.21</v>
       </c>
       <c r="D72" s="5">
         <v>3515.1931817</v>
       </c>
       <c r="E72" s="5">
         <v>5881.9</v>
       </c>
       <c r="F72" s="5">
         <v>8395.2000000000007</v>
@@ -8215,51 +8303,53 @@
       </c>
       <c r="AI72" s="5">
         <v>19211.400000000001</v>
       </c>
       <c r="AJ72" s="5">
         <v>21224</v>
       </c>
       <c r="AK72" s="5">
         <v>24872.6</v>
       </c>
       <c r="AL72" s="53">
         <v>996.1</v>
       </c>
       <c r="AM72" s="53">
         <v>2152.4</v>
       </c>
       <c r="AN72" s="63">
         <v>4100.2</v>
       </c>
       <c r="AO72" s="63">
         <v>6300.6</v>
       </c>
       <c r="AP72" s="63">
         <v>8718.6</v>
       </c>
-      <c r="AQ72" s="52"/>
+      <c r="AQ72" s="63">
+        <v>13982.4</v>
+      </c>
       <c r="AR72" s="52"/>
       <c r="AS72" s="76"/>
       <c r="AT72" s="76"/>
       <c r="AU72" s="76"/>
       <c r="AV72" s="63"/>
       <c r="AW72" s="63"/>
     </row>
     <row r="73" spans="1:49">
       <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="5">
         <v>371.08</v>
       </c>
       <c r="C73" s="5">
         <v>3089.7799999999997</v>
       </c>
       <c r="D73" s="5">
         <v>6465.6686853000001</v>
       </c>
       <c r="E73" s="5">
         <v>12122.3</v>
       </c>
       <c r="F73" s="5">
         <v>16416</v>
@@ -8350,51 +8440,53 @@
       </c>
       <c r="AI73" s="5">
         <v>23285.599999999999</v>
       </c>
       <c r="AJ73" s="5">
         <v>26169.1</v>
       </c>
       <c r="AK73" s="5">
         <v>31719.7</v>
       </c>
       <c r="AL73" s="53">
         <v>1419.7</v>
       </c>
       <c r="AM73" s="53">
         <v>3541</v>
       </c>
       <c r="AN73" s="63">
         <v>6975.8</v>
       </c>
       <c r="AO73" s="63">
         <v>10767.4</v>
       </c>
       <c r="AP73" s="63">
         <v>14706.9</v>
       </c>
-      <c r="AQ73" s="52"/>
+      <c r="AQ73" s="63">
+        <v>22209</v>
+      </c>
       <c r="AR73" s="52"/>
       <c r="AS73" s="76"/>
       <c r="AT73" s="76"/>
       <c r="AU73" s="76"/>
       <c r="AV73" s="63"/>
       <c r="AW73" s="63"/>
     </row>
     <row r="74" spans="1:49">
       <c r="A74" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="5">
         <v>1898.8</v>
       </c>
       <c r="C74" s="5">
         <v>3150.5</v>
       </c>
       <c r="D74" s="5">
         <v>4942.3999999999996</v>
       </c>
       <c r="E74" s="5">
         <v>6433</v>
       </c>
       <c r="F74" s="5">
         <v>8839.5</v>
@@ -8485,51 +8577,53 @@
       </c>
       <c r="AI74" s="5">
         <v>16640.7</v>
       </c>
       <c r="AJ74" s="5">
         <v>18334.2</v>
       </c>
       <c r="AK74" s="5">
         <v>24227.4</v>
       </c>
       <c r="AL74" s="53">
         <v>1057.7</v>
       </c>
       <c r="AM74" s="53">
         <v>2345.3000000000002</v>
       </c>
       <c r="AN74" s="63">
         <v>4359.3</v>
       </c>
       <c r="AO74" s="63">
         <v>6776.2</v>
       </c>
       <c r="AP74" s="63">
         <v>9295.5</v>
       </c>
-      <c r="AQ74" s="52"/>
+      <c r="AQ74" s="63">
+        <v>13230.5</v>
+      </c>
       <c r="AR74" s="52"/>
       <c r="AS74" s="76"/>
       <c r="AT74" s="76"/>
       <c r="AU74" s="76"/>
       <c r="AV74" s="63"/>
       <c r="AW74" s="63"/>
     </row>
     <row r="75" spans="1:49">
       <c r="A75" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="5">
         <v>1215.1099999999999</v>
       </c>
       <c r="C75" s="5">
         <v>2509.5100000000002</v>
       </c>
       <c r="D75" s="5">
         <v>4406.8100000000004</v>
       </c>
       <c r="E75" s="5">
         <v>6399.8</v>
       </c>
       <c r="F75" s="5">
         <v>8144.5</v>
@@ -8620,51 +8714,53 @@
       </c>
       <c r="AI75" s="5">
         <v>14636.5</v>
       </c>
       <c r="AJ75" s="5">
         <v>17090</v>
       </c>
       <c r="AK75" s="5">
         <v>19256.900000000001</v>
       </c>
       <c r="AL75" s="53">
         <v>641.5</v>
       </c>
       <c r="AM75" s="53">
         <v>1621.5</v>
       </c>
       <c r="AN75" s="63">
         <v>2936.6</v>
       </c>
       <c r="AO75" s="63">
         <v>4260.5</v>
       </c>
       <c r="AP75" s="63">
         <v>5894.8</v>
       </c>
-      <c r="AQ75" s="52"/>
+      <c r="AQ75" s="63">
+        <v>8474.2999999999993</v>
+      </c>
       <c r="AR75" s="52"/>
       <c r="AS75" s="76"/>
       <c r="AT75" s="76"/>
       <c r="AU75" s="76"/>
       <c r="AV75" s="63"/>
       <c r="AW75" s="63"/>
     </row>
     <row r="76" spans="1:49">
       <c r="A76" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="28" t="s">
         <v>23</v>
@@ -8755,51 +8851,53 @@
       </c>
       <c r="AI76" s="5">
         <v>22597.4</v>
       </c>
       <c r="AJ76" s="5">
         <v>24878.5</v>
       </c>
       <c r="AK76" s="5">
         <v>37112.400000000001</v>
       </c>
       <c r="AL76" s="53">
         <v>1735.7</v>
       </c>
       <c r="AM76" s="53">
         <v>3729</v>
       </c>
       <c r="AN76" s="61">
         <v>6216.3</v>
       </c>
       <c r="AO76" s="61">
         <v>9013.4</v>
       </c>
       <c r="AP76" s="61">
         <v>12521.7</v>
       </c>
-      <c r="AQ76" s="51"/>
+      <c r="AQ76" s="61">
+        <v>17532.5</v>
+      </c>
       <c r="AR76" s="51"/>
       <c r="AS76" s="75"/>
       <c r="AT76" s="75"/>
       <c r="AU76" s="75"/>
       <c r="AV76" s="61"/>
       <c r="AW76" s="61"/>
     </row>
     <row r="77" spans="1:49">
       <c r="A77" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="5">
         <v>1028.0999999999999</v>
       </c>
       <c r="C77" s="5">
         <v>2512.6</v>
       </c>
       <c r="D77" s="5">
         <v>4428.8</v>
       </c>
       <c r="E77" s="5">
         <v>7059</v>
       </c>
       <c r="F77" s="5">
         <v>10309.200000000001</v>
@@ -8890,51 +8988,53 @@
       </c>
       <c r="AI77" s="5">
         <v>28088.5</v>
       </c>
       <c r="AJ77" s="5">
         <v>33277.800000000003</v>
       </c>
       <c r="AK77" s="5">
         <v>39762.699999999997</v>
       </c>
       <c r="AL77" s="53">
         <v>1063.3</v>
       </c>
       <c r="AM77" s="53">
         <v>2786.5</v>
       </c>
       <c r="AN77" s="61">
         <v>5044.3</v>
       </c>
       <c r="AO77" s="61">
         <v>7743.8</v>
       </c>
       <c r="AP77" s="61">
         <v>10403.6</v>
       </c>
-      <c r="AQ77" s="51"/>
+      <c r="AQ77" s="61">
+        <v>15065.9</v>
+      </c>
       <c r="AR77" s="51"/>
       <c r="AS77" s="75"/>
       <c r="AT77" s="75"/>
       <c r="AU77" s="75"/>
       <c r="AV77" s="61"/>
       <c r="AW77" s="61"/>
     </row>
     <row r="78" spans="1:49">
       <c r="A78" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B78" s="14">
         <v>1040.01</v>
       </c>
       <c r="C78" s="5">
         <v>2733.31</v>
       </c>
       <c r="D78" s="5">
         <v>4522.2975631999998</v>
       </c>
       <c r="E78" s="5">
         <v>6142.2</v>
       </c>
       <c r="F78" s="5">
         <v>8005.9</v>
@@ -9025,51 +9125,53 @@
       </c>
       <c r="AI78" s="5">
         <v>16686.7</v>
       </c>
       <c r="AJ78" s="5">
         <v>18160.099999999999</v>
       </c>
       <c r="AK78" s="5">
         <v>24783.8</v>
       </c>
       <c r="AL78" s="53">
         <v>854.4</v>
       </c>
       <c r="AM78" s="53">
         <v>2095.6</v>
       </c>
       <c r="AN78" s="63">
         <v>3782.8</v>
       </c>
       <c r="AO78" s="63">
         <v>5909.6</v>
       </c>
       <c r="AP78" s="63">
         <v>8366.7000000000007</v>
       </c>
-      <c r="AQ78" s="52"/>
+      <c r="AQ78" s="63">
+        <v>12797.3</v>
+      </c>
       <c r="AR78" s="52"/>
       <c r="AS78" s="76"/>
       <c r="AT78" s="76"/>
       <c r="AU78" s="76"/>
       <c r="AV78" s="63"/>
       <c r="AW78" s="63"/>
     </row>
     <row r="79" spans="1:49">
       <c r="A79" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="19" t="s">
         <v>23</v>
@@ -9160,51 +9262,53 @@
       </c>
       <c r="AI79" s="5">
         <v>15930.7</v>
       </c>
       <c r="AJ79" s="5">
         <v>18751.7</v>
       </c>
       <c r="AK79" s="5">
         <v>25059.1</v>
       </c>
       <c r="AL79" s="53">
         <v>794.6</v>
       </c>
       <c r="AM79" s="53">
         <v>1845.6</v>
       </c>
       <c r="AN79" s="63">
         <v>3323.2</v>
       </c>
       <c r="AO79" s="63">
         <v>5014.6000000000004</v>
       </c>
       <c r="AP79" s="63">
         <v>7162.9</v>
       </c>
-      <c r="AQ79" s="52"/>
+      <c r="AQ79" s="63">
+        <v>10771</v>
+      </c>
       <c r="AR79" s="52"/>
       <c r="AS79" s="76"/>
       <c r="AT79" s="76"/>
       <c r="AU79" s="76"/>
       <c r="AV79" s="63"/>
       <c r="AW79" s="63"/>
     </row>
     <row r="80" spans="1:49">
       <c r="A80" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="14">
         <v>1770.91</v>
       </c>
       <c r="C80" s="5">
         <v>4010.1099999999997</v>
       </c>
       <c r="D80" s="5">
         <v>7646.4104031999996</v>
       </c>
       <c r="E80" s="5">
         <v>11473.7</v>
       </c>
       <c r="F80" s="5">
         <v>17245.599999999999</v>
@@ -9295,205 +9399,208 @@
       </c>
       <c r="AI80" s="5">
         <v>17868.2</v>
       </c>
       <c r="AJ80" s="5">
         <v>20906.3</v>
       </c>
       <c r="AK80" s="5">
         <v>25970.2</v>
       </c>
       <c r="AL80" s="53">
         <v>800.6</v>
       </c>
       <c r="AM80" s="53">
         <v>1912.5</v>
       </c>
       <c r="AN80" s="63">
         <v>3317.6</v>
       </c>
       <c r="AO80" s="63">
         <v>5036.3999999999996</v>
       </c>
       <c r="AP80" s="63">
         <v>7017.1</v>
       </c>
-      <c r="AQ80" s="52"/>
+      <c r="AQ80" s="63">
+        <v>10619.2</v>
+      </c>
       <c r="AR80" s="52"/>
       <c r="AS80" s="76"/>
       <c r="AT80" s="76"/>
       <c r="AU80" s="76"/>
       <c r="AV80" s="63"/>
       <c r="AW80" s="63"/>
     </row>
-    <row r="81" spans="2:40">
+    <row r="81" spans="2:43">
       <c r="AB81" s="70"/>
       <c r="AC81" s="70"/>
       <c r="AH81" s="21"/>
       <c r="AN81" s="70"/>
+      <c r="AQ81" s="70"/>
     </row>
-    <row r="86" spans="2:40">
+    <row r="86" spans="2:43">
       <c r="B86" s="21"/>
       <c r="C86" s="21"/>
       <c r="D86" s="21"/>
       <c r="E86" s="21"/>
       <c r="F86" s="21"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="21"/>
       <c r="M86" s="21"/>
     </row>
-    <row r="87" spans="2:40">
+    <row r="87" spans="2:43">
       <c r="B87" s="21"/>
       <c r="C87" s="21"/>
       <c r="D87" s="21"/>
       <c r="E87" s="21"/>
       <c r="F87" s="21"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="21"/>
       <c r="M87" s="21"/>
     </row>
-    <row r="88" spans="2:40">
+    <row r="88" spans="2:43">
       <c r="B88" s="21"/>
       <c r="C88" s="21"/>
       <c r="D88" s="21"/>
       <c r="E88" s="21"/>
       <c r="F88" s="21"/>
       <c r="G88" s="21"/>
       <c r="H88" s="21"/>
       <c r="I88" s="21"/>
       <c r="J88" s="21"/>
       <c r="K88" s="21"/>
       <c r="L88" s="21"/>
       <c r="M88" s="21"/>
     </row>
-    <row r="89" spans="2:40">
+    <row r="89" spans="2:43">
       <c r="B89" s="21"/>
       <c r="C89" s="21"/>
       <c r="D89" s="21"/>
       <c r="E89" s="21"/>
       <c r="F89" s="21"/>
       <c r="G89" s="21"/>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
       <c r="K89" s="21"/>
       <c r="L89" s="21"/>
       <c r="M89" s="21"/>
     </row>
-    <row r="90" spans="2:40">
+    <row r="90" spans="2:43">
       <c r="B90" s="21"/>
       <c r="C90" s="21"/>
       <c r="D90" s="21"/>
       <c r="E90" s="21"/>
       <c r="F90" s="21"/>
       <c r="G90" s="21"/>
       <c r="H90" s="21"/>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="21"/>
       <c r="L90" s="21"/>
       <c r="M90" s="21"/>
     </row>
-    <row r="91" spans="2:40">
+    <row r="91" spans="2:43">
       <c r="B91" s="21"/>
       <c r="C91" s="21"/>
       <c r="D91" s="21"/>
       <c r="E91" s="21"/>
       <c r="F91" s="21"/>
       <c r="G91" s="21"/>
       <c r="H91" s="21"/>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
       <c r="K91" s="21"/>
       <c r="L91" s="21"/>
       <c r="M91" s="21"/>
     </row>
-    <row r="92" spans="2:40">
+    <row r="92" spans="2:43">
       <c r="B92" s="21"/>
       <c r="C92" s="21"/>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
       <c r="F92" s="21"/>
       <c r="G92" s="21"/>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="21"/>
       <c r="M92" s="21"/>
     </row>
-    <row r="93" spans="2:40">
+    <row r="93" spans="2:43">
       <c r="B93" s="21"/>
       <c r="C93" s="21"/>
       <c r="D93" s="21"/>
       <c r="E93" s="21"/>
       <c r="F93" s="21"/>
       <c r="G93" s="21"/>
       <c r="H93" s="21"/>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
       <c r="K93" s="21"/>
       <c r="L93" s="21"/>
       <c r="M93" s="21"/>
     </row>
-    <row r="94" spans="2:40">
+    <row r="94" spans="2:43">
       <c r="B94" s="21"/>
       <c r="C94" s="21"/>
       <c r="D94" s="21"/>
       <c r="E94" s="21"/>
       <c r="F94" s="21"/>
       <c r="G94" s="21"/>
       <c r="H94" s="21"/>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
       <c r="K94" s="21"/>
       <c r="L94" s="21"/>
       <c r="M94" s="21"/>
     </row>
-    <row r="95" spans="2:40">
+    <row r="95" spans="2:43">
       <c r="B95" s="21"/>
       <c r="C95" s="21"/>
       <c r="D95" s="21"/>
       <c r="E95" s="21"/>
       <c r="F95" s="21"/>
       <c r="G95" s="21"/>
       <c r="H95" s="21"/>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="21"/>
       <c r="L95" s="21"/>
       <c r="M95" s="21"/>
     </row>
-    <row r="96" spans="2:40">
+    <row r="96" spans="2:43">
       <c r="B96" s="21"/>
       <c r="C96" s="21"/>
       <c r="D96" s="21"/>
       <c r="E96" s="21"/>
       <c r="F96" s="21"/>
       <c r="G96" s="21"/>
       <c r="H96" s="21"/>
       <c r="I96" s="21"/>
       <c r="J96" s="21"/>
       <c r="K96" s="21"/>
       <c r="L96" s="21"/>
       <c r="M96" s="21"/>
     </row>
     <row r="97" spans="2:13">
       <c r="B97" s="21"/>
       <c r="C97" s="21"/>
       <c r="D97" s="21"/>
       <c r="E97" s="21"/>
       <c r="F97" s="21"/>
       <c r="G97" s="21"/>
       <c r="H97" s="21"/>
       <c r="I97" s="21"/>
       <c r="J97" s="21"/>
       <c r="K97" s="21"/>
       <c r="L97" s="21"/>