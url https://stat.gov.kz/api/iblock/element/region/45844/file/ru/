--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -140,99 +140,104 @@
     <t>2026 год</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                        Валовый выпуск  продукции (услуг) сельского, лесного и рыбного хозяйства по периодам года</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                          Валовый выпуск продукции (услуг) сельского хозяйства по периодам года</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                   Валовая продукция растениеводства по периодам года</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                    Валовая продукция животноводства по периодам года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
@@ -568,51 +573,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -743,120 +748,121 @@
     <xf numFmtId="166" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_tabsv2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1131,200 +1137,200 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:AW100"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="AA6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AO82" sqref="AO82:AO83"/>
+      <selection pane="bottomRight" activeCell="AT15" sqref="AT15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="13" width="10" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.5703125" style="1" customWidth="1"/>
     <col min="15" max="17" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="9.28515625" style="1" customWidth="1"/>
     <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
     <col min="21" max="22" width="10" style="1" customWidth="1"/>
     <col min="23" max="23" width="9.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="10.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.5703125" style="1" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="1"/>
     <col min="31" max="32" width="9.5703125" style="1" customWidth="1"/>
     <col min="33" max="34" width="10.85546875" style="1" customWidth="1"/>
     <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
     <col min="36" max="36" width="10.7109375" style="1" customWidth="1"/>
     <col min="37" max="37" width="9.7109375" style="1" customWidth="1"/>
     <col min="38" max="39" width="9.140625" style="1"/>
     <col min="40" max="40" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="41" max="41" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="9.28515625" style="1" customWidth="1"/>
     <col min="43" max="43" width="9.42578125" style="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:49" ht="21" customHeight="1">
-      <c r="A2" s="99" t="s">
+      <c r="A2" s="96" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="99"/>
-[...42 lines deleted...]
-      <c r="AS2" s="99"/>
+      <c r="B2" s="96"/>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="96"/>
+      <c r="I2" s="96"/>
+      <c r="J2" s="96"/>
+      <c r="K2" s="96"/>
+      <c r="L2" s="96"/>
+      <c r="M2" s="96"/>
+      <c r="N2" s="96"/>
+      <c r="O2" s="96"/>
+      <c r="P2" s="96"/>
+      <c r="Q2" s="96"/>
+      <c r="R2" s="96"/>
+      <c r="S2" s="96"/>
+      <c r="T2" s="96"/>
+      <c r="U2" s="96"/>
+      <c r="V2" s="96"/>
+      <c r="W2" s="96"/>
+      <c r="X2" s="96"/>
+      <c r="Y2" s="96"/>
+      <c r="Z2" s="96"/>
+      <c r="AA2" s="96"/>
+      <c r="AB2" s="96"/>
+      <c r="AC2" s="96"/>
+      <c r="AD2" s="96"/>
+      <c r="AE2" s="96"/>
+      <c r="AF2" s="96"/>
+      <c r="AG2" s="96"/>
+      <c r="AH2" s="96"/>
+      <c r="AI2" s="96"/>
+      <c r="AJ2" s="96"/>
+      <c r="AK2" s="96"/>
+      <c r="AL2" s="96"/>
+      <c r="AM2" s="96"/>
+      <c r="AN2" s="96"/>
+      <c r="AO2" s="96"/>
+      <c r="AP2" s="96"/>
+      <c r="AQ2" s="96"/>
+      <c r="AR2" s="96"/>
+      <c r="AS2" s="96"/>
     </row>
     <row r="3" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K3" s="95"/>
-[...2 lines deleted...]
-      <c r="N3" s="95"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103"/>
       <c r="AW3" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:49" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="100"/>
-      <c r="B4" s="102" t="s">
+      <c r="A4" s="111"/>
+      <c r="B4" s="112" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="103"/>
-[...10 lines deleted...]
-      <c r="N4" s="96" t="s">
+      <c r="C4" s="113"/>
+      <c r="D4" s="113"/>
+      <c r="E4" s="113"/>
+      <c r="F4" s="113"/>
+      <c r="G4" s="113"/>
+      <c r="H4" s="113"/>
+      <c r="I4" s="113"/>
+      <c r="J4" s="113"/>
+      <c r="K4" s="113"/>
+      <c r="L4" s="113"/>
+      <c r="M4" s="114"/>
+      <c r="N4" s="91" t="s">
         <v>22</v>
       </c>
-      <c r="O4" s="97"/>
-[...10 lines deleted...]
-      <c r="Z4" s="96" t="s">
+      <c r="O4" s="92"/>
+      <c r="P4" s="92"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="94"/>
+      <c r="S4" s="94"/>
+      <c r="T4" s="94"/>
+      <c r="U4" s="94"/>
+      <c r="V4" s="94"/>
+      <c r="W4" s="94"/>
+      <c r="X4" s="94"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="91" t="s">
         <v>33</v>
       </c>
-      <c r="AA4" s="97"/>
-[...10 lines deleted...]
-      <c r="AL4" s="96" t="s">
+      <c r="AA4" s="92"/>
+      <c r="AB4" s="92"/>
+      <c r="AC4" s="93"/>
+      <c r="AD4" s="94"/>
+      <c r="AE4" s="94"/>
+      <c r="AF4" s="94"/>
+      <c r="AG4" s="94"/>
+      <c r="AH4" s="94"/>
+      <c r="AI4" s="94"/>
+      <c r="AJ4" s="94"/>
+      <c r="AK4" s="95"/>
+      <c r="AL4" s="91" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="97"/>
-[...9 lines deleted...]
-      <c r="AW4" s="94"/>
+      <c r="AM4" s="92"/>
+      <c r="AN4" s="92"/>
+      <c r="AO4" s="93"/>
+      <c r="AP4" s="94"/>
+      <c r="AQ4" s="94"/>
+      <c r="AR4" s="94"/>
+      <c r="AS4" s="94"/>
+      <c r="AT4" s="94"/>
+      <c r="AU4" s="94"/>
+      <c r="AV4" s="94"/>
+      <c r="AW4" s="95"/>
     </row>
     <row r="5" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A5" s="101"/>
+      <c r="A5" s="109"/>
       <c r="B5" s="23" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="23" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="23" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="23" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="23" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="23" t="s">
@@ -1556,51 +1562,53 @@
       </c>
       <c r="AJ6" s="75">
         <v>515886.1</v>
       </c>
       <c r="AK6" s="75">
         <v>584692.69999999995</v>
       </c>
       <c r="AL6" s="51">
         <v>12104.2</v>
       </c>
       <c r="AM6" s="61">
         <v>28333.7</v>
       </c>
       <c r="AN6" s="61">
         <v>50963.8</v>
       </c>
       <c r="AO6" s="61">
         <v>77350.600000000006</v>
       </c>
       <c r="AP6" s="61">
         <v>107130.8</v>
       </c>
       <c r="AQ6" s="84">
         <v>158686.20000000001</v>
       </c>
-      <c r="AR6" s="51"/>
+      <c r="AR6" s="61">
+        <v>214751.4</v>
+      </c>
       <c r="AS6" s="75"/>
       <c r="AT6" s="75"/>
       <c r="AU6" s="75"/>
       <c r="AV6" s="61"/>
       <c r="AW6" s="61"/>
     </row>
     <row r="7" spans="1:49">
       <c r="A7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="11">
         <v>1869.17</v>
       </c>
       <c r="C7" s="12">
         <v>3857.4700000000003</v>
       </c>
       <c r="D7" s="13">
         <v>6183.5603150900006</v>
       </c>
       <c r="E7" s="14">
         <v>9195.5</v>
       </c>
       <c r="F7" s="5">
         <v>12090.3</v>
       </c>
@@ -1693,51 +1701,53 @@
       </c>
       <c r="AJ7" s="76">
         <v>35396.699999999997</v>
       </c>
       <c r="AK7" s="76">
         <v>37140.9</v>
       </c>
       <c r="AL7" s="52">
         <v>1218.4000000000001</v>
       </c>
       <c r="AM7" s="63">
         <v>2425.4</v>
       </c>
       <c r="AN7" s="66">
         <v>3793.8</v>
       </c>
       <c r="AO7" s="66">
         <v>5147.8999999999996</v>
       </c>
       <c r="AP7" s="66">
         <v>6419.1</v>
       </c>
       <c r="AQ7" s="81">
         <v>7860.1</v>
       </c>
-      <c r="AR7" s="52"/>
+      <c r="AR7" s="66">
+        <v>10089</v>
+      </c>
       <c r="AS7" s="76"/>
       <c r="AT7" s="76"/>
       <c r="AU7" s="76"/>
       <c r="AV7" s="63"/>
       <c r="AW7" s="63"/>
     </row>
     <row r="8" spans="1:49">
       <c r="A8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="11">
         <v>12.41</v>
       </c>
       <c r="C8" s="12">
         <v>34.71</v>
       </c>
       <c r="D8" s="13">
         <v>59.38801024</v>
       </c>
       <c r="E8" s="14">
         <v>91.7</v>
       </c>
       <c r="F8" s="5">
         <v>128.69999999999999</v>
       </c>
@@ -1830,51 +1840,53 @@
       </c>
       <c r="AJ8" s="76">
         <v>709.1</v>
       </c>
       <c r="AK8" s="76">
         <v>1025.5999999999999</v>
       </c>
       <c r="AL8" s="52">
         <v>10.8</v>
       </c>
       <c r="AM8" s="63">
         <v>45</v>
       </c>
       <c r="AN8" s="66">
         <v>86.2</v>
       </c>
       <c r="AO8" s="66">
         <v>135.5</v>
       </c>
       <c r="AP8" s="66">
         <v>184</v>
       </c>
       <c r="AQ8" s="81">
         <v>235.4</v>
       </c>
-      <c r="AR8" s="52"/>
+      <c r="AR8" s="66">
+        <v>319</v>
+      </c>
       <c r="AS8" s="76"/>
       <c r="AT8" s="76"/>
       <c r="AU8" s="76"/>
       <c r="AV8" s="63"/>
       <c r="AW8" s="63"/>
     </row>
     <row r="9" spans="1:49">
       <c r="A9" s="10" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="11">
         <v>893.13</v>
       </c>
       <c r="C9" s="12">
         <v>2063.33</v>
       </c>
       <c r="D9" s="13">
         <v>4389.81358292</v>
       </c>
       <c r="E9" s="14">
         <v>6917.26</v>
       </c>
       <c r="F9" s="5">
         <v>9772.2000000000007</v>
       </c>
@@ -1967,51 +1979,53 @@
       </c>
       <c r="AJ9" s="76">
         <v>55307.5</v>
       </c>
       <c r="AK9" s="76">
         <v>59035</v>
       </c>
       <c r="AL9" s="52">
         <v>1455.1</v>
       </c>
       <c r="AM9" s="63">
         <v>3721.3</v>
       </c>
       <c r="AN9" s="66">
         <v>6709</v>
       </c>
       <c r="AO9" s="66">
         <v>10551.9</v>
       </c>
       <c r="AP9" s="66">
         <v>15570.2</v>
       </c>
       <c r="AQ9" s="81">
         <v>24845.3</v>
       </c>
-      <c r="AR9" s="52"/>
+      <c r="AR9" s="66">
+        <v>34353.199999999997</v>
+      </c>
       <c r="AS9" s="76"/>
       <c r="AT9" s="76"/>
       <c r="AU9" s="76"/>
       <c r="AV9" s="63"/>
       <c r="AW9" s="63"/>
     </row>
     <row r="10" spans="1:49">
       <c r="A10" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="11">
         <v>916.51</v>
       </c>
       <c r="C10" s="12">
         <v>1787.21</v>
       </c>
       <c r="D10" s="13">
         <v>3515.1931817</v>
       </c>
       <c r="E10" s="14">
         <v>5881.9</v>
       </c>
       <c r="F10" s="5">
         <v>8395.2000000000007</v>
       </c>
@@ -2104,51 +2118,53 @@
       </c>
       <c r="AJ10" s="76">
         <v>34068.199999999997</v>
       </c>
       <c r="AK10" s="76">
         <v>38088.5</v>
       </c>
       <c r="AL10" s="52">
         <v>1001.3</v>
       </c>
       <c r="AM10" s="63">
         <v>2162.9</v>
       </c>
       <c r="AN10" s="66">
         <v>4116.1000000000004</v>
       </c>
       <c r="AO10" s="66">
         <v>6316.8</v>
       </c>
       <c r="AP10" s="66">
         <v>8735.2000000000007</v>
       </c>
       <c r="AQ10" s="81">
         <v>14001.6</v>
       </c>
-      <c r="AR10" s="52"/>
+      <c r="AR10" s="66">
+        <v>20031.2</v>
+      </c>
       <c r="AS10" s="76"/>
       <c r="AT10" s="76"/>
       <c r="AU10" s="76"/>
       <c r="AV10" s="63"/>
       <c r="AW10" s="63"/>
     </row>
     <row r="11" spans="1:49">
       <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="11">
         <v>371.08</v>
       </c>
       <c r="C11" s="12">
         <v>3089.7799999999997</v>
       </c>
       <c r="D11" s="13">
         <v>6465.6686853000001</v>
       </c>
       <c r="E11" s="14">
         <v>12122.3</v>
       </c>
       <c r="F11" s="5">
         <v>16416</v>
       </c>
@@ -2241,51 +2257,53 @@
       </c>
       <c r="AJ11" s="76">
         <v>27975.9</v>
       </c>
       <c r="AK11" s="76">
         <v>33522.9</v>
       </c>
       <c r="AL11" s="52">
         <v>1419.7</v>
       </c>
       <c r="AM11" s="63">
         <v>3541.2</v>
       </c>
       <c r="AN11" s="66">
         <v>6976.2</v>
       </c>
       <c r="AO11" s="66">
         <v>10768</v>
       </c>
       <c r="AP11" s="66">
         <v>14707.7</v>
       </c>
       <c r="AQ11" s="81">
         <v>22213.1</v>
       </c>
-      <c r="AR11" s="52"/>
+      <c r="AR11" s="66">
+        <v>24304</v>
+      </c>
       <c r="AS11" s="76"/>
       <c r="AT11" s="76"/>
       <c r="AU11" s="76"/>
       <c r="AV11" s="63"/>
       <c r="AW11" s="63"/>
     </row>
     <row r="12" spans="1:49">
       <c r="A12" s="10" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="11">
         <v>1949.05</v>
       </c>
       <c r="C12" s="12">
         <v>3255.75</v>
       </c>
       <c r="D12" s="13">
         <v>5079.7235734000005</v>
       </c>
       <c r="E12" s="14">
         <v>6515.2</v>
       </c>
       <c r="F12" s="5">
         <v>8916.2000000000007</v>
       </c>
@@ -2378,51 +2396,53 @@
       </c>
       <c r="AJ12" s="76">
         <v>38009</v>
       </c>
       <c r="AK12" s="76">
         <v>44826.8</v>
       </c>
       <c r="AL12" s="52">
         <v>1081.5</v>
       </c>
       <c r="AM12" s="63">
         <v>2393</v>
       </c>
       <c r="AN12" s="66">
         <v>4503.3</v>
       </c>
       <c r="AO12" s="66">
         <v>6975.6</v>
       </c>
       <c r="AP12" s="66">
         <v>9543.7999999999993</v>
       </c>
       <c r="AQ12" s="81">
         <v>13529.4</v>
       </c>
-      <c r="AR12" s="52"/>
+      <c r="AR12" s="66">
+        <v>17272.400000000001</v>
+      </c>
       <c r="AS12" s="76"/>
       <c r="AT12" s="76"/>
       <c r="AU12" s="76"/>
       <c r="AV12" s="63"/>
       <c r="AW12" s="63"/>
     </row>
     <row r="13" spans="1:49">
       <c r="A13" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="22">
         <v>1215.1099999999999</v>
       </c>
       <c r="C13" s="12">
         <v>2509.5100000000002</v>
       </c>
       <c r="D13" s="13">
         <v>4406.8100000000004</v>
       </c>
       <c r="E13" s="14">
         <v>6488.9</v>
       </c>
       <c r="F13" s="5">
         <v>8281.7000000000007</v>
       </c>
@@ -2515,51 +2535,53 @@
       </c>
       <c r="AJ13" s="76">
         <v>94619</v>
       </c>
       <c r="AK13" s="76">
         <v>99473.1</v>
       </c>
       <c r="AL13" s="52">
         <v>667.5</v>
       </c>
       <c r="AM13" s="63">
         <v>1673.4</v>
       </c>
       <c r="AN13" s="66">
         <v>3089.1</v>
       </c>
       <c r="AO13" s="66">
         <v>4503.1000000000004</v>
       </c>
       <c r="AP13" s="66">
         <v>6197.9</v>
       </c>
       <c r="AQ13" s="81">
         <v>8839</v>
       </c>
-      <c r="AR13" s="52"/>
+      <c r="AR13" s="66">
+        <v>14620.6</v>
+      </c>
       <c r="AS13" s="76"/>
       <c r="AT13" s="76"/>
       <c r="AU13" s="76"/>
       <c r="AV13" s="63"/>
       <c r="AW13" s="63"/>
     </row>
     <row r="14" spans="1:49">
       <c r="A14" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F14" s="28" t="s">
         <v>23</v>
       </c>
@@ -2652,51 +2674,53 @@
       </c>
       <c r="AJ14" s="75">
         <v>34368.199999999997</v>
       </c>
       <c r="AK14" s="75">
         <v>46205.9</v>
       </c>
       <c r="AL14" s="51">
         <v>1736.6</v>
       </c>
       <c r="AM14" s="61">
         <v>3730.7</v>
       </c>
       <c r="AN14" s="61">
         <v>6218.9</v>
       </c>
       <c r="AO14" s="61">
         <v>9019.1</v>
       </c>
       <c r="AP14" s="61">
         <v>12528.5</v>
       </c>
       <c r="AQ14" s="84">
         <v>17542.400000000001</v>
       </c>
-      <c r="AR14" s="51"/>
+      <c r="AR14" s="61">
+        <v>21077.9</v>
+      </c>
       <c r="AS14" s="75"/>
       <c r="AT14" s="75"/>
       <c r="AU14" s="75"/>
       <c r="AV14" s="61"/>
       <c r="AW14" s="61"/>
     </row>
     <row r="15" spans="1:49">
       <c r="A15" s="10" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="11">
         <v>1028.0999999999999</v>
       </c>
       <c r="C15" s="12">
         <v>2512.6</v>
       </c>
       <c r="D15" s="13">
         <v>4428.8</v>
       </c>
       <c r="E15" s="14">
         <v>7059</v>
       </c>
       <c r="F15" s="5">
         <v>10309.200000000001</v>
       </c>
@@ -2789,51 +2813,53 @@
       </c>
       <c r="AJ15" s="75">
         <v>44636.800000000003</v>
       </c>
       <c r="AK15" s="75">
         <v>51514.8</v>
       </c>
       <c r="AL15" s="51">
         <v>1063.3</v>
       </c>
       <c r="AM15" s="61">
         <v>2786.7</v>
       </c>
       <c r="AN15" s="61">
         <v>5044.5</v>
       </c>
       <c r="AO15" s="61">
         <v>7744.2</v>
       </c>
       <c r="AP15" s="61">
         <v>10404.200000000001</v>
       </c>
       <c r="AQ15" s="84">
         <v>15068.5</v>
       </c>
-      <c r="AR15" s="51"/>
+      <c r="AR15" s="61">
+        <v>21118.7</v>
+      </c>
       <c r="AS15" s="75"/>
       <c r="AT15" s="75"/>
       <c r="AU15" s="75"/>
       <c r="AV15" s="61"/>
       <c r="AW15" s="61"/>
     </row>
     <row r="16" spans="1:49">
       <c r="A16" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="11">
         <v>1040.01</v>
       </c>
       <c r="C16" s="12">
         <v>2733.31</v>
       </c>
       <c r="D16" s="13">
         <v>4522.2975631999998</v>
       </c>
       <c r="E16" s="14">
         <v>6142.2</v>
       </c>
       <c r="F16" s="5">
         <v>8005.9</v>
       </c>
@@ -2926,51 +2952,53 @@
       </c>
       <c r="AJ16" s="76">
         <v>32612.9</v>
       </c>
       <c r="AK16" s="76">
         <v>39598.400000000001</v>
       </c>
       <c r="AL16" s="52">
         <v>854.6</v>
       </c>
       <c r="AM16" s="63">
         <v>2095.9</v>
       </c>
       <c r="AN16" s="66">
         <v>3785.5</v>
       </c>
       <c r="AO16" s="66">
         <v>6137</v>
       </c>
       <c r="AP16" s="66">
         <v>8659.5</v>
       </c>
       <c r="AQ16" s="84">
         <v>13157.3</v>
       </c>
-      <c r="AR16" s="52"/>
+      <c r="AR16" s="61">
+        <v>17132</v>
+      </c>
       <c r="AS16" s="76"/>
       <c r="AT16" s="76"/>
       <c r="AU16" s="76"/>
       <c r="AV16" s="63"/>
       <c r="AW16" s="63"/>
     </row>
     <row r="17" spans="1:49">
       <c r="A17" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>23</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>23</v>
       </c>
@@ -3063,51 +3091,53 @@
       </c>
       <c r="AJ17" s="76">
         <v>43479.4</v>
       </c>
       <c r="AK17" s="76">
         <v>51994.3</v>
       </c>
       <c r="AL17" s="52">
         <v>794.7</v>
       </c>
       <c r="AM17" s="63">
         <v>1845.7</v>
       </c>
       <c r="AN17" s="66">
         <v>3323.4</v>
       </c>
       <c r="AO17" s="63">
         <v>5014.8</v>
       </c>
       <c r="AP17" s="63">
         <v>7163.2</v>
       </c>
       <c r="AQ17" s="81">
         <v>10773</v>
       </c>
-      <c r="AR17" s="52"/>
+      <c r="AR17" s="66">
+        <v>15470.7</v>
+      </c>
       <c r="AS17" s="76"/>
       <c r="AT17" s="76"/>
       <c r="AU17" s="76"/>
       <c r="AV17" s="63"/>
       <c r="AW17" s="63"/>
     </row>
     <row r="18" spans="1:49">
       <c r="A18" s="37" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="22">
         <v>1770.91</v>
       </c>
       <c r="C18" s="12">
         <v>4010.1099999999997</v>
       </c>
       <c r="D18" s="13">
         <v>7646.4104031999996</v>
       </c>
       <c r="E18" s="14">
         <v>11473.7</v>
       </c>
       <c r="F18" s="5">
         <v>17245.599999999999</v>
       </c>
@@ -3197,219 +3227,221 @@
       </c>
       <c r="AI18" s="76">
         <v>55737.2</v>
       </c>
       <c r="AJ18" s="76">
         <v>74703.399999999994</v>
       </c>
       <c r="AK18" s="76">
         <v>82266.5</v>
       </c>
       <c r="AL18" s="52">
         <v>800.7</v>
       </c>
       <c r="AM18" s="63">
         <v>1912.5</v>
       </c>
       <c r="AN18" s="66">
         <v>3317.8</v>
       </c>
       <c r="AO18" s="63">
         <v>5036.7</v>
       </c>
       <c r="AP18" s="63">
         <v>7017.5</v>
       </c>
-      <c r="AQ18" s="115">
+      <c r="AQ18" s="90">
         <v>10621.1</v>
       </c>
-      <c r="AR18" s="52"/>
+      <c r="AR18" s="63">
+        <v>18962.7</v>
+      </c>
       <c r="AS18" s="76"/>
       <c r="AT18" s="76"/>
       <c r="AU18" s="76"/>
       <c r="AV18" s="63"/>
       <c r="AW18" s="63"/>
     </row>
     <row r="19" spans="1:49">
       <c r="Y19" s="70"/>
       <c r="AB19" s="70"/>
       <c r="AC19" s="70"/>
       <c r="AE19" s="74"/>
       <c r="AH19" s="21"/>
       <c r="AP19" s="70"/>
     </row>
     <row r="20" spans="1:49">
       <c r="A20" s="9"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="9"/>
       <c r="P20" s="21"/>
       <c r="Q20" s="9"/>
       <c r="R20" s="9"/>
       <c r="S20" s="9"/>
       <c r="T20" s="9"/>
       <c r="U20" s="9"/>
     </row>
     <row r="21" spans="1:49">
       <c r="Q21" s="9"/>
       <c r="R21" s="9"/>
       <c r="S21" s="9"/>
       <c r="T21" s="9"/>
       <c r="U21" s="9"/>
     </row>
     <row r="22" spans="1:49" ht="21" customHeight="1">
-      <c r="A22" s="99" t="s">
+      <c r="A22" s="96" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="99"/>
-[...42 lines deleted...]
-      <c r="AS22" s="99"/>
+      <c r="B22" s="96"/>
+      <c r="C22" s="96"/>
+      <c r="D22" s="96"/>
+      <c r="E22" s="96"/>
+      <c r="F22" s="96"/>
+      <c r="G22" s="96"/>
+      <c r="H22" s="96"/>
+      <c r="I22" s="96"/>
+      <c r="J22" s="96"/>
+      <c r="K22" s="96"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="96"/>
+      <c r="N22" s="96"/>
+      <c r="O22" s="96"/>
+      <c r="P22" s="96"/>
+      <c r="Q22" s="96"/>
+      <c r="R22" s="96"/>
+      <c r="S22" s="96"/>
+      <c r="T22" s="96"/>
+      <c r="U22" s="96"/>
+      <c r="V22" s="96"/>
+      <c r="W22" s="96"/>
+      <c r="X22" s="96"/>
+      <c r="Y22" s="96"/>
+      <c r="Z22" s="96"/>
+      <c r="AA22" s="96"/>
+      <c r="AB22" s="96"/>
+      <c r="AC22" s="96"/>
+      <c r="AD22" s="96"/>
+      <c r="AE22" s="96"/>
+      <c r="AF22" s="96"/>
+      <c r="AG22" s="96"/>
+      <c r="AH22" s="96"/>
+      <c r="AI22" s="96"/>
+      <c r="AJ22" s="96"/>
+      <c r="AK22" s="96"/>
+      <c r="AL22" s="96"/>
+      <c r="AM22" s="96"/>
+      <c r="AN22" s="96"/>
+      <c r="AO22" s="96"/>
+      <c r="AP22" s="96"/>
+      <c r="AQ22" s="96"/>
+      <c r="AR22" s="96"/>
+      <c r="AS22" s="96"/>
     </row>
     <row r="23" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K23" s="95"/>
-[...6 lines deleted...]
-      <c r="X23" s="95"/>
+      <c r="K23" s="103"/>
+      <c r="L23" s="103"/>
+      <c r="M23" s="103"/>
+      <c r="N23" s="103"/>
+      <c r="U23" s="103"/>
+      <c r="V23" s="103"/>
+      <c r="W23" s="103"/>
+      <c r="X23" s="103"/>
       <c r="AW23" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A24" s="105"/>
-      <c r="B24" s="107" t="s">
+      <c r="A24" s="108"/>
+      <c r="B24" s="105" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="108"/>
-[...10 lines deleted...]
-      <c r="N24" s="90" t="s">
+      <c r="C24" s="106"/>
+      <c r="D24" s="106"/>
+      <c r="E24" s="106"/>
+      <c r="F24" s="106"/>
+      <c r="G24" s="106"/>
+      <c r="H24" s="106"/>
+      <c r="I24" s="106"/>
+      <c r="J24" s="106"/>
+      <c r="K24" s="106"/>
+      <c r="L24" s="106"/>
+      <c r="M24" s="106"/>
+      <c r="N24" s="100" t="s">
         <v>22</v>
       </c>
-      <c r="O24" s="91"/>
-[...10 lines deleted...]
-      <c r="Z24" s="90" t="s">
+      <c r="O24" s="101"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="102"/>
+      <c r="R24" s="94"/>
+      <c r="S24" s="94"/>
+      <c r="T24" s="94"/>
+      <c r="U24" s="94"/>
+      <c r="V24" s="94"/>
+      <c r="W24" s="94"/>
+      <c r="X24" s="94"/>
+      <c r="Y24" s="95"/>
+      <c r="Z24" s="100" t="s">
         <v>33</v>
       </c>
-      <c r="AA24" s="91"/>
-[...10 lines deleted...]
-      <c r="AL24" s="96" t="s">
+      <c r="AA24" s="101"/>
+      <c r="AB24" s="101"/>
+      <c r="AC24" s="102"/>
+      <c r="AD24" s="94"/>
+      <c r="AE24" s="94"/>
+      <c r="AF24" s="94"/>
+      <c r="AG24" s="94"/>
+      <c r="AH24" s="94"/>
+      <c r="AI24" s="94"/>
+      <c r="AJ24" s="94"/>
+      <c r="AK24" s="95"/>
+      <c r="AL24" s="91" t="s">
         <v>34</v>
       </c>
-      <c r="AM24" s="97"/>
-[...9 lines deleted...]
-      <c r="AW24" s="94"/>
+      <c r="AM24" s="92"/>
+      <c r="AN24" s="92"/>
+      <c r="AO24" s="93"/>
+      <c r="AP24" s="94"/>
+      <c r="AQ24" s="94"/>
+      <c r="AR24" s="94"/>
+      <c r="AS24" s="94"/>
+      <c r="AT24" s="94"/>
+      <c r="AU24" s="94"/>
+      <c r="AV24" s="94"/>
+      <c r="AW24" s="95"/>
     </row>
     <row r="25" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A25" s="106"/>
+      <c r="A25" s="115"/>
       <c r="B25" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J25" s="2" t="s">
@@ -3641,51 +3673,53 @@
       </c>
       <c r="AJ26" s="75">
         <v>515115.7</v>
       </c>
       <c r="AK26" s="75">
         <v>583852.19999999995</v>
       </c>
       <c r="AL26" s="51">
         <v>12034.1</v>
       </c>
       <c r="AM26" s="51">
         <v>28193.599999999999</v>
       </c>
       <c r="AN26" s="61">
         <v>50576.6</v>
       </c>
       <c r="AO26" s="61">
         <v>76551</v>
       </c>
       <c r="AP26" s="61">
         <v>106131.2</v>
       </c>
       <c r="AQ26" s="61">
         <v>157486.79999999999</v>
       </c>
-      <c r="AR26" s="51"/>
+      <c r="AR26" s="61">
+        <v>213352.1</v>
+      </c>
       <c r="AS26" s="75"/>
       <c r="AT26" s="75"/>
       <c r="AU26" s="75"/>
       <c r="AV26" s="61"/>
       <c r="AW26" s="61"/>
     </row>
     <row r="27" spans="1:49">
       <c r="A27" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="27">
         <v>1864.7</v>
       </c>
       <c r="C27" s="27">
         <v>3853</v>
       </c>
       <c r="D27" s="27">
         <v>6179.1</v>
       </c>
       <c r="E27" s="27">
         <v>9191</v>
       </c>
       <c r="F27" s="27">
         <v>12085.1</v>
       </c>
@@ -3778,51 +3812,53 @@
       </c>
       <c r="AJ27" s="76">
         <v>35239.800000000003</v>
       </c>
       <c r="AK27" s="76">
         <v>36969.699999999997</v>
       </c>
       <c r="AL27" s="52">
         <v>1204</v>
       </c>
       <c r="AM27" s="52">
         <v>2396.8000000000002</v>
       </c>
       <c r="AN27" s="63">
         <v>3723.2</v>
       </c>
       <c r="AO27" s="63">
         <v>5037.8999999999996</v>
       </c>
       <c r="AP27" s="63">
         <v>6284.8</v>
       </c>
       <c r="AQ27" s="63">
         <v>7701.3</v>
       </c>
-      <c r="AR27" s="52"/>
+      <c r="AR27" s="63">
+        <v>9906</v>
+      </c>
       <c r="AS27" s="76"/>
       <c r="AT27" s="76"/>
       <c r="AU27" s="76"/>
       <c r="AV27" s="63"/>
       <c r="AW27" s="63"/>
     </row>
     <row r="28" spans="1:49">
       <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="5">
         <v>12.41</v>
       </c>
       <c r="C28" s="5">
         <v>34.71</v>
       </c>
       <c r="D28" s="5">
         <v>59.38801024</v>
       </c>
       <c r="E28" s="5">
         <v>91.7</v>
       </c>
       <c r="F28" s="5">
         <v>128.69999999999999</v>
       </c>
@@ -3915,51 +3951,53 @@
       </c>
       <c r="AJ28" s="76">
         <v>709.1</v>
       </c>
       <c r="AK28" s="76">
         <v>1025.5999999999999</v>
       </c>
       <c r="AL28" s="52">
         <v>10.8</v>
       </c>
       <c r="AM28" s="52">
         <v>45</v>
       </c>
       <c r="AN28" s="63">
         <v>86.2</v>
       </c>
       <c r="AO28" s="63">
         <v>135.5</v>
       </c>
       <c r="AP28" s="63">
         <v>184</v>
       </c>
       <c r="AQ28" s="63">
         <v>235.4</v>
       </c>
-      <c r="AR28" s="52"/>
+      <c r="AR28" s="63">
+        <v>319</v>
+      </c>
       <c r="AS28" s="76"/>
       <c r="AT28" s="76"/>
       <c r="AU28" s="76"/>
       <c r="AV28" s="63"/>
       <c r="AW28" s="63"/>
     </row>
     <row r="29" spans="1:49">
       <c r="A29" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B29" s="5">
         <v>893.13</v>
       </c>
       <c r="C29" s="5">
         <v>2063.33</v>
       </c>
       <c r="D29" s="5">
         <v>4389.81358292</v>
       </c>
       <c r="E29" s="5">
         <v>6917.26</v>
       </c>
       <c r="F29" s="5">
         <v>9772.2000000000007</v>
       </c>
@@ -4052,51 +4090,53 @@
       </c>
       <c r="AJ29" s="76">
         <v>55307.5</v>
       </c>
       <c r="AK29" s="76">
         <v>59035</v>
       </c>
       <c r="AL29" s="52">
         <v>1455.1</v>
       </c>
       <c r="AM29" s="52">
         <v>3721.3</v>
       </c>
       <c r="AN29" s="63">
         <v>6709</v>
       </c>
       <c r="AO29" s="63">
         <v>10551.9</v>
       </c>
       <c r="AP29" s="63">
         <v>15570.2</v>
       </c>
       <c r="AQ29" s="66">
         <v>24845.3</v>
       </c>
-      <c r="AR29" s="52"/>
+      <c r="AR29" s="66">
+        <v>34353.199999999997</v>
+      </c>
       <c r="AS29" s="76"/>
       <c r="AT29" s="76"/>
       <c r="AU29" s="76"/>
       <c r="AV29" s="63"/>
       <c r="AW29" s="63"/>
     </row>
     <row r="30" spans="1:49">
       <c r="A30" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="5">
         <v>916.51</v>
       </c>
       <c r="C30" s="5">
         <v>1787.21</v>
       </c>
       <c r="D30" s="5">
         <v>3515.1931817</v>
       </c>
       <c r="E30" s="5">
         <v>5881.9</v>
       </c>
       <c r="F30" s="5">
         <v>8395.2000000000007</v>
       </c>
@@ -4189,51 +4229,53 @@
       </c>
       <c r="AJ30" s="76">
         <v>34011.1</v>
       </c>
       <c r="AK30" s="76">
         <v>38026.199999999997</v>
       </c>
       <c r="AL30" s="52">
         <v>996.2</v>
       </c>
       <c r="AM30" s="52">
         <v>2152.5</v>
       </c>
       <c r="AN30" s="63">
         <v>4100.3999999999996</v>
       </c>
       <c r="AO30" s="63">
         <v>6300.9</v>
       </c>
       <c r="AP30" s="63">
         <v>8719</v>
       </c>
       <c r="AQ30" s="66">
         <v>13985.2</v>
       </c>
-      <c r="AR30" s="52"/>
+      <c r="AR30" s="66">
+        <v>20014.599999999999</v>
+      </c>
       <c r="AS30" s="76"/>
       <c r="AT30" s="76"/>
       <c r="AU30" s="76"/>
       <c r="AV30" s="63"/>
       <c r="AW30" s="63"/>
     </row>
     <row r="31" spans="1:49">
       <c r="A31" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="5">
         <v>371.08</v>
       </c>
       <c r="C31" s="5">
         <v>3089.7799999999997</v>
       </c>
       <c r="D31" s="5">
         <v>6465.6686853000001</v>
       </c>
       <c r="E31" s="5">
         <v>12122.3</v>
       </c>
       <c r="F31" s="5">
         <v>16416</v>
       </c>
@@ -4326,51 +4368,53 @@
       </c>
       <c r="AJ31" s="76">
         <v>27975.9</v>
       </c>
       <c r="AK31" s="76">
         <v>33522.9</v>
       </c>
       <c r="AL31" s="52">
         <v>1419.7</v>
       </c>
       <c r="AM31" s="52">
         <v>3541.2</v>
       </c>
       <c r="AN31" s="63">
         <v>6976.2</v>
       </c>
       <c r="AO31" s="63">
         <v>10768</v>
       </c>
       <c r="AP31" s="63">
         <v>14707.7</v>
       </c>
       <c r="AQ31" s="66">
         <v>22213.1</v>
       </c>
-      <c r="AR31" s="52"/>
+      <c r="AR31" s="66">
+        <v>24304</v>
+      </c>
       <c r="AS31" s="76"/>
       <c r="AT31" s="76"/>
       <c r="AU31" s="76"/>
       <c r="AV31" s="63"/>
       <c r="AW31" s="63"/>
     </row>
     <row r="32" spans="1:49">
       <c r="A32" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="5">
         <v>1900</v>
       </c>
       <c r="C32" s="5">
         <v>3153.1</v>
       </c>
       <c r="D32" s="5">
         <v>4947.1000000000004</v>
       </c>
       <c r="E32" s="5">
         <v>6440.2</v>
       </c>
       <c r="F32" s="5">
         <v>8847.7999999999993</v>
       </c>
@@ -4463,51 +4507,53 @@
       </c>
       <c r="AJ32" s="76">
         <v>37747.1</v>
       </c>
       <c r="AK32" s="76">
         <v>44541.2</v>
       </c>
       <c r="AL32" s="52">
         <v>1057.7</v>
       </c>
       <c r="AM32" s="52">
         <v>2345.4</v>
       </c>
       <c r="AN32" s="63">
         <v>4359.5</v>
       </c>
       <c r="AO32" s="63">
         <v>6776.6</v>
       </c>
       <c r="AP32" s="63">
         <v>9296</v>
       </c>
       <c r="AQ32" s="66">
         <v>13232.7</v>
       </c>
-      <c r="AR32" s="52"/>
+      <c r="AR32" s="66">
+        <v>16926.900000000001</v>
+      </c>
       <c r="AS32" s="76"/>
       <c r="AT32" s="76"/>
       <c r="AU32" s="76"/>
       <c r="AV32" s="63"/>
       <c r="AW32" s="63"/>
     </row>
     <row r="33" spans="1:49">
       <c r="A33" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="5">
         <v>1215.1099999999999</v>
       </c>
       <c r="C33" s="5">
         <v>2509.5100000000002</v>
       </c>
       <c r="D33" s="5">
         <v>4406.8100000000004</v>
       </c>
       <c r="E33" s="5">
         <v>6399.8</v>
       </c>
       <c r="F33" s="5">
         <v>8144.5</v>
       </c>
@@ -4600,51 +4646,53 @@
       </c>
       <c r="AJ33" s="76">
         <v>94333.1</v>
       </c>
       <c r="AK33" s="76">
         <v>99161.3</v>
       </c>
       <c r="AL33" s="52">
         <v>641.6</v>
       </c>
       <c r="AM33" s="52">
         <v>1621.6</v>
       </c>
       <c r="AN33" s="63">
         <v>2936.8</v>
       </c>
       <c r="AO33" s="63">
         <v>4260.7</v>
       </c>
       <c r="AP33" s="63">
         <v>5895.1</v>
       </c>
       <c r="AQ33" s="66">
         <v>8475.7999999999993</v>
       </c>
-      <c r="AR33" s="52"/>
+      <c r="AR33" s="66">
+        <v>14197</v>
+      </c>
       <c r="AS33" s="76"/>
       <c r="AT33" s="76"/>
       <c r="AU33" s="76"/>
       <c r="AV33" s="63"/>
       <c r="AW33" s="63"/>
     </row>
     <row r="34" spans="1:49">
       <c r="A34" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F34" s="28" t="s">
         <v>23</v>
       </c>
@@ -4737,51 +4785,53 @@
       </c>
       <c r="AJ34" s="75">
         <v>34359.599999999999</v>
       </c>
       <c r="AK34" s="75">
         <v>46196.5</v>
       </c>
       <c r="AL34" s="51">
         <v>1735.8</v>
       </c>
       <c r="AM34" s="51">
         <v>3729.2</v>
       </c>
       <c r="AN34" s="61">
         <v>6216.6</v>
       </c>
       <c r="AO34" s="61">
         <v>9013.9</v>
       </c>
       <c r="AP34" s="61">
         <v>12522.4</v>
       </c>
       <c r="AQ34" s="61">
         <v>17535.400000000001</v>
       </c>
-      <c r="AR34" s="51"/>
+      <c r="AR34" s="61">
+        <v>21070.1</v>
+      </c>
       <c r="AS34" s="75"/>
       <c r="AT34" s="75"/>
       <c r="AU34" s="75"/>
       <c r="AV34" s="61"/>
       <c r="AW34" s="61"/>
     </row>
     <row r="35" spans="1:49">
       <c r="A35" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B35" s="5">
         <v>1028.0999999999999</v>
       </c>
       <c r="C35" s="5">
         <v>2512.6</v>
       </c>
       <c r="D35" s="5">
         <v>4428.8</v>
       </c>
       <c r="E35" s="5">
         <v>7059</v>
       </c>
       <c r="F35" s="5">
         <v>10309.200000000001</v>
       </c>
@@ -4874,51 +4924,53 @@
       </c>
       <c r="AJ35" s="75">
         <v>44636.800000000003</v>
       </c>
       <c r="AK35" s="75">
         <v>51514.8</v>
       </c>
       <c r="AL35" s="51">
         <v>1063.3</v>
       </c>
       <c r="AM35" s="51">
         <v>2786.7</v>
       </c>
       <c r="AN35" s="61">
         <v>5044.5</v>
       </c>
       <c r="AO35" s="61">
         <v>7744.2</v>
       </c>
       <c r="AP35" s="61">
         <v>10404.200000000001</v>
       </c>
       <c r="AQ35" s="61">
         <v>15068.8</v>
       </c>
-      <c r="AR35" s="51"/>
+      <c r="AR35" s="61">
+        <v>21118.7</v>
+      </c>
       <c r="AS35" s="75"/>
       <c r="AT35" s="75"/>
       <c r="AU35" s="75"/>
       <c r="AV35" s="61"/>
       <c r="AW35" s="61"/>
     </row>
     <row r="36" spans="1:49">
       <c r="A36" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B36" s="14">
         <v>1040.01</v>
       </c>
       <c r="C36" s="5">
         <v>2733.31</v>
       </c>
       <c r="D36" s="5">
         <v>4522.2975631999998</v>
       </c>
       <c r="E36" s="5">
         <v>6142.2</v>
       </c>
       <c r="F36" s="5">
         <v>8005.9</v>
       </c>
@@ -5011,51 +5063,53 @@
       </c>
       <c r="AJ36" s="76">
         <v>32612.9</v>
       </c>
       <c r="AK36" s="76">
         <v>39598.199999999997</v>
       </c>
       <c r="AL36" s="52">
         <v>854.5</v>
       </c>
       <c r="AM36" s="52">
         <v>2095.6999999999998</v>
       </c>
       <c r="AN36" s="63">
         <v>3783</v>
       </c>
       <c r="AO36" s="63">
         <v>5909.9</v>
       </c>
       <c r="AP36" s="63">
         <v>8367.1</v>
       </c>
       <c r="AQ36" s="66">
         <v>12799.7</v>
       </c>
-      <c r="AR36" s="52"/>
+      <c r="AR36" s="66">
+        <v>16709.2</v>
+      </c>
       <c r="AS36" s="76"/>
       <c r="AT36" s="76"/>
       <c r="AU36" s="76"/>
       <c r="AV36" s="63"/>
       <c r="AW36" s="63"/>
     </row>
     <row r="37" spans="1:49">
       <c r="A37" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="14"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
       <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="53"/>
       <c r="O37" s="53">
         <v>1606.0601995000002</v>
@@ -5122,51 +5176,53 @@
       </c>
       <c r="AJ37" s="76">
         <v>43479.4</v>
       </c>
       <c r="AK37" s="76">
         <v>51994.3</v>
       </c>
       <c r="AL37" s="52">
         <v>794.7</v>
       </c>
       <c r="AM37" s="52">
         <v>1845.7</v>
       </c>
       <c r="AN37" s="63">
         <v>3323.4</v>
       </c>
       <c r="AO37" s="63">
         <v>5014.8</v>
       </c>
       <c r="AP37" s="63">
         <v>7163.2</v>
       </c>
       <c r="AQ37" s="63">
         <v>10773</v>
       </c>
-      <c r="AR37" s="52"/>
+      <c r="AR37" s="63">
+        <v>15470.7</v>
+      </c>
       <c r="AS37" s="76"/>
       <c r="AT37" s="76"/>
       <c r="AU37" s="76"/>
       <c r="AV37" s="63"/>
       <c r="AW37" s="63"/>
     </row>
     <row r="38" spans="1:49">
       <c r="A38" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B38" s="14">
         <v>1770.91</v>
       </c>
       <c r="C38" s="5">
         <v>4010.1099999999997</v>
       </c>
       <c r="D38" s="5">
         <v>7646.4104031999996</v>
       </c>
       <c r="E38" s="5">
         <v>11473.7</v>
       </c>
       <c r="F38" s="5">
         <v>17245.599999999999</v>
       </c>
@@ -5259,202 +5315,204 @@
       </c>
       <c r="AJ38" s="76">
         <v>74703.399999999994</v>
       </c>
       <c r="AK38" s="76">
         <v>82266.5</v>
       </c>
       <c r="AL38" s="52">
         <v>800.7</v>
       </c>
       <c r="AM38" s="52">
         <v>1912.5</v>
       </c>
       <c r="AN38" s="63">
         <v>3317.8</v>
       </c>
       <c r="AO38" s="63">
         <v>5036.7</v>
       </c>
       <c r="AP38" s="63">
         <v>7017.5</v>
       </c>
       <c r="AQ38" s="63">
         <v>10621.1</v>
       </c>
-      <c r="AR38" s="52"/>
+      <c r="AR38" s="63">
+        <v>18962.7</v>
+      </c>
       <c r="AS38" s="76"/>
       <c r="AT38" s="76"/>
       <c r="AU38" s="76"/>
       <c r="AV38" s="63"/>
       <c r="AW38" s="63"/>
     </row>
     <row r="39" spans="1:49">
       <c r="AB39" s="70"/>
       <c r="AC39" s="70"/>
       <c r="AH39" s="21"/>
     </row>
     <row r="40" spans="1:49">
       <c r="A40" s="9"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="O40" s="21"/>
       <c r="P40" s="21"/>
     </row>
     <row r="44" spans="1:49" ht="21" customHeight="1">
-      <c r="A44" s="99" t="s">
+      <c r="A44" s="96" t="s">
         <v>37</v>
       </c>
-      <c r="B44" s="99"/>
-[...43 lines deleted...]
-      <c r="AT44" s="99"/>
+      <c r="B44" s="96"/>
+      <c r="C44" s="96"/>
+      <c r="D44" s="96"/>
+      <c r="E44" s="96"/>
+      <c r="F44" s="96"/>
+      <c r="G44" s="96"/>
+      <c r="H44" s="96"/>
+      <c r="I44" s="96"/>
+      <c r="J44" s="96"/>
+      <c r="K44" s="96"/>
+      <c r="L44" s="96"/>
+      <c r="M44" s="96"/>
+      <c r="N44" s="96"/>
+      <c r="O44" s="96"/>
+      <c r="P44" s="96"/>
+      <c r="Q44" s="96"/>
+      <c r="R44" s="96"/>
+      <c r="S44" s="96"/>
+      <c r="T44" s="96"/>
+      <c r="U44" s="96"/>
+      <c r="V44" s="96"/>
+      <c r="W44" s="96"/>
+      <c r="X44" s="96"/>
+      <c r="Y44" s="96"/>
+      <c r="Z44" s="96"/>
+      <c r="AA44" s="96"/>
+      <c r="AB44" s="96"/>
+      <c r="AC44" s="96"/>
+      <c r="AD44" s="96"/>
+      <c r="AE44" s="96"/>
+      <c r="AF44" s="96"/>
+      <c r="AG44" s="96"/>
+      <c r="AH44" s="96"/>
+      <c r="AI44" s="96"/>
+      <c r="AJ44" s="96"/>
+      <c r="AK44" s="96"/>
+      <c r="AL44" s="96"/>
+      <c r="AM44" s="96"/>
+      <c r="AN44" s="96"/>
+      <c r="AO44" s="96"/>
+      <c r="AP44" s="96"/>
+      <c r="AQ44" s="96"/>
+      <c r="AR44" s="96"/>
+      <c r="AS44" s="96"/>
+      <c r="AT44" s="96"/>
     </row>
     <row r="45" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-      <c r="K45" s="114"/>
-[...1 lines deleted...]
-      <c r="M45" s="114"/>
+      <c r="K45" s="110"/>
+      <c r="L45" s="110"/>
+      <c r="M45" s="110"/>
       <c r="AG45" s="89"/>
       <c r="AH45" s="89"/>
       <c r="AI45" s="89"/>
       <c r="AJ45" s="89"/>
       <c r="AW45" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A46" s="105"/>
-      <c r="B46" s="107" t="s">
+      <c r="A46" s="108"/>
+      <c r="B46" s="105" t="s">
         <v>13</v>
       </c>
-      <c r="C46" s="108"/>
-[...10 lines deleted...]
-      <c r="N46" s="90" t="s">
+      <c r="C46" s="106"/>
+      <c r="D46" s="106"/>
+      <c r="E46" s="106"/>
+      <c r="F46" s="106"/>
+      <c r="G46" s="106"/>
+      <c r="H46" s="106"/>
+      <c r="I46" s="106"/>
+      <c r="J46" s="106"/>
+      <c r="K46" s="106"/>
+      <c r="L46" s="106"/>
+      <c r="M46" s="106"/>
+      <c r="N46" s="100" t="s">
         <v>22</v>
       </c>
-      <c r="O46" s="91"/>
-[...10 lines deleted...]
-      <c r="Z46" s="90" t="s">
+      <c r="O46" s="101"/>
+      <c r="P46" s="101"/>
+      <c r="Q46" s="102"/>
+      <c r="R46" s="94"/>
+      <c r="S46" s="94"/>
+      <c r="T46" s="94"/>
+      <c r="U46" s="94"/>
+      <c r="V46" s="94"/>
+      <c r="W46" s="94"/>
+      <c r="X46" s="94"/>
+      <c r="Y46" s="95"/>
+      <c r="Z46" s="100" t="s">
         <v>33</v>
       </c>
-      <c r="AA46" s="91"/>
-[...10 lines deleted...]
-      <c r="AL46" s="96" t="s">
+      <c r="AA46" s="101"/>
+      <c r="AB46" s="101"/>
+      <c r="AC46" s="102"/>
+      <c r="AD46" s="94"/>
+      <c r="AE46" s="94"/>
+      <c r="AF46" s="94"/>
+      <c r="AG46" s="94"/>
+      <c r="AH46" s="94"/>
+      <c r="AI46" s="94"/>
+      <c r="AJ46" s="94"/>
+      <c r="AK46" s="95"/>
+      <c r="AL46" s="91" t="s">
         <v>34</v>
       </c>
-      <c r="AM46" s="97"/>
-[...9 lines deleted...]
-      <c r="AW46" s="94"/>
+      <c r="AM46" s="92"/>
+      <c r="AN46" s="92"/>
+      <c r="AO46" s="93"/>
+      <c r="AP46" s="94"/>
+      <c r="AQ46" s="94"/>
+      <c r="AR46" s="94"/>
+      <c r="AS46" s="94"/>
+      <c r="AT46" s="94"/>
+      <c r="AU46" s="94"/>
+      <c r="AV46" s="94"/>
+      <c r="AW46" s="95"/>
     </row>
     <row r="47" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A47" s="101"/>
+      <c r="A47" s="109"/>
       <c r="B47" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>8</v>
       </c>
       <c r="J47" s="2" t="s">
@@ -5686,51 +5744,53 @@
       </c>
       <c r="AJ48" s="86">
         <v>249886.3</v>
       </c>
       <c r="AK48" s="80">
         <v>258895.3</v>
       </c>
       <c r="AL48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP48" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ48" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR48" s="51"/>
+      <c r="AR48" s="80">
+        <v>19556.2</v>
+      </c>
       <c r="AS48" s="75"/>
       <c r="AT48" s="75"/>
       <c r="AU48" s="75"/>
       <c r="AV48" s="61"/>
       <c r="AW48" s="61"/>
     </row>
     <row r="49" spans="1:49">
       <c r="A49" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E49" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F49" s="19" t="s">
         <v>23</v>
       </c>
@@ -5823,51 +5883,53 @@
       </c>
       <c r="AJ49" s="5">
         <v>24241.9</v>
       </c>
       <c r="AK49" s="81">
         <v>24162.2</v>
       </c>
       <c r="AL49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP49" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ49" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR49" s="52"/>
+      <c r="AR49" s="81">
+        <v>1030.7</v>
+      </c>
       <c r="AS49" s="76"/>
       <c r="AT49" s="76"/>
       <c r="AU49" s="76"/>
       <c r="AV49" s="63"/>
       <c r="AW49" s="63"/>
     </row>
     <row r="50" spans="1:49">
       <c r="A50" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E50" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F50" s="19" t="s">
         <v>23</v>
       </c>
@@ -5960,51 +6022,53 @@
       </c>
       <c r="AJ50" s="5">
         <v>404.8</v>
       </c>
       <c r="AK50" s="81">
         <v>578.79999999999995</v>
       </c>
       <c r="AL50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP50" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ50" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR50" s="52"/>
+      <c r="AR50" s="81">
+        <v>26.6</v>
+      </c>
       <c r="AS50" s="76"/>
       <c r="AT50" s="76"/>
       <c r="AU50" s="76"/>
       <c r="AV50" s="63"/>
       <c r="AW50" s="63"/>
     </row>
     <row r="51" spans="1:49">
       <c r="A51" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E51" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F51" s="19" t="s">
         <v>23</v>
       </c>
@@ -6097,51 +6161,53 @@
       </c>
       <c r="AJ51" s="5">
         <v>351.6</v>
       </c>
       <c r="AK51" s="81">
         <v>280.2</v>
       </c>
       <c r="AL51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP51" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ51" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR51" s="52"/>
+      <c r="AR51" s="81">
+        <v>5.5</v>
+      </c>
       <c r="AS51" s="76"/>
       <c r="AT51" s="76"/>
       <c r="AU51" s="76"/>
       <c r="AV51" s="63"/>
       <c r="AW51" s="63"/>
     </row>
     <row r="52" spans="1:49">
       <c r="A52" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E52" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F52" s="19" t="s">
         <v>23</v>
       </c>
@@ -6234,51 +6300,53 @@
       </c>
       <c r="AJ52" s="5">
         <v>12773.1</v>
       </c>
       <c r="AK52" s="81">
         <v>13139.4</v>
       </c>
       <c r="AL52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP52" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ52" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR52" s="52"/>
+      <c r="AR52" s="81">
+        <v>2868.1</v>
+      </c>
       <c r="AS52" s="76"/>
       <c r="AT52" s="76"/>
       <c r="AU52" s="76"/>
       <c r="AV52" s="63"/>
       <c r="AW52" s="63"/>
     </row>
     <row r="53" spans="1:49">
       <c r="A53" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E53" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F53" s="19" t="s">
         <v>23</v>
       </c>
@@ -6371,51 +6439,53 @@
       </c>
       <c r="AJ53" s="5">
         <v>1797.8</v>
       </c>
       <c r="AK53" s="81">
         <v>1793.9</v>
       </c>
       <c r="AL53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP53" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ53" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR53" s="52"/>
+      <c r="AR53" s="81">
+        <v>345.4</v>
+      </c>
       <c r="AS53" s="76"/>
       <c r="AT53" s="76"/>
       <c r="AU53" s="76"/>
       <c r="AV53" s="63"/>
       <c r="AW53" s="63"/>
     </row>
     <row r="54" spans="1:49">
       <c r="A54" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E54" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F54" s="19" t="s">
         <v>23</v>
       </c>
@@ -6508,51 +6578,53 @@
       </c>
       <c r="AJ54" s="5">
         <v>19397.7</v>
       </c>
       <c r="AK54" s="81">
         <v>20298.099999999999</v>
       </c>
       <c r="AL54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP54" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ54" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR54" s="52"/>
+      <c r="AR54" s="81">
+        <v>1773.8</v>
+      </c>
       <c r="AS54" s="76"/>
       <c r="AT54" s="76"/>
       <c r="AU54" s="76"/>
       <c r="AV54" s="63"/>
       <c r="AW54" s="63"/>
     </row>
     <row r="55" spans="1:49">
       <c r="A55" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E55" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F55" s="19" t="s">
         <v>23</v>
       </c>
@@ -6645,51 +6717,53 @@
       </c>
       <c r="AJ55" s="5">
         <v>77198.899999999994</v>
       </c>
       <c r="AK55" s="81">
         <v>79859.899999999994</v>
       </c>
       <c r="AL55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP55" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ55" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR55" s="52"/>
+      <c r="AR55" s="81">
+        <v>3309.9</v>
+      </c>
       <c r="AS55" s="76"/>
       <c r="AT55" s="76"/>
       <c r="AU55" s="76"/>
       <c r="AV55" s="63"/>
       <c r="AW55" s="63"/>
     </row>
     <row r="56" spans="1:49">
       <c r="A56" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E56" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F56" s="28" t="s">
         <v>23</v>
       </c>
@@ -6782,51 +6856,53 @@
       </c>
       <c r="AJ56" s="5">
         <v>9468.5</v>
       </c>
       <c r="AK56" s="81">
         <v>9070.9</v>
       </c>
       <c r="AL56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP56" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ56" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR56" s="51"/>
+      <c r="AR56" s="81">
+        <v>718.3</v>
+      </c>
       <c r="AS56" s="75"/>
       <c r="AT56" s="75"/>
       <c r="AU56" s="75"/>
       <c r="AV56" s="61"/>
       <c r="AW56" s="61"/>
     </row>
     <row r="57" spans="1:49">
       <c r="A57" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E57" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F57" s="19" t="s">
         <v>23</v>
       </c>
@@ -6919,51 +6995,53 @@
       </c>
       <c r="AJ57" s="5">
         <v>11340.5</v>
       </c>
       <c r="AK57" s="81">
         <v>11733.3</v>
       </c>
       <c r="AL57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP57" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ57" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR57" s="51"/>
+      <c r="AR57" s="81">
+        <v>1640.5</v>
+      </c>
       <c r="AS57" s="75"/>
       <c r="AT57" s="75"/>
       <c r="AU57" s="75"/>
       <c r="AV57" s="61"/>
       <c r="AW57" s="61"/>
     </row>
     <row r="58" spans="1:49">
       <c r="A58" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="C58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E58" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F58" s="19" t="s">
         <v>23</v>
       </c>
@@ -7056,51 +7134,53 @@
       </c>
       <c r="AJ58" s="5">
         <v>14439.9</v>
       </c>
       <c r="AK58" s="81">
         <v>14801.1</v>
       </c>
       <c r="AL58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP58" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ58" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR58" s="52"/>
+      <c r="AR58" s="81">
+        <v>289.2</v>
+      </c>
       <c r="AS58" s="76"/>
       <c r="AT58" s="76"/>
       <c r="AU58" s="76"/>
       <c r="AV58" s="63"/>
       <c r="AW58" s="63"/>
     </row>
     <row r="59" spans="1:49">
       <c r="A59" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B59" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E59" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F59" s="19" t="s">
         <v>23</v>
       </c>
@@ -7193,51 +7273,53 @@
       </c>
       <c r="AJ59" s="5">
         <v>24708.799999999999</v>
       </c>
       <c r="AK59" s="81">
         <v>26915.9</v>
       </c>
       <c r="AL59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP59" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ59" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR59" s="52"/>
+      <c r="AR59" s="81">
+        <v>2583.1999999999998</v>
+      </c>
       <c r="AS59" s="76"/>
       <c r="AT59" s="76"/>
       <c r="AU59" s="76"/>
       <c r="AV59" s="63"/>
       <c r="AW59" s="63"/>
     </row>
     <row r="60" spans="1:49">
       <c r="A60" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B60" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E60" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F60" s="19" t="s">
         <v>23</v>
       </c>
@@ -7330,203 +7412,205 @@
       </c>
       <c r="AJ60" s="5">
         <v>53762.8</v>
       </c>
       <c r="AK60" s="81">
         <v>56261.599999999999</v>
       </c>
       <c r="AL60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AM60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AN60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AO60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AP60" s="24" t="s">
         <v>23</v>
       </c>
       <c r="AQ60" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="AR60" s="52"/>
+      <c r="AR60" s="81">
+        <v>4965</v>
+      </c>
       <c r="AS60" s="76"/>
       <c r="AT60" s="76"/>
       <c r="AU60" s="76"/>
       <c r="AV60" s="63"/>
       <c r="AW60" s="63"/>
     </row>
     <row r="61" spans="1:49">
       <c r="AH61" s="21"/>
       <c r="AJ61" s="21"/>
     </row>
     <row r="62" spans="1:49">
       <c r="A62" s="9"/>
       <c r="B62" s="15"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="16"/>
       <c r="I62" s="16"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
     </row>
     <row r="64" spans="1:49" ht="21" customHeight="1">
-      <c r="A64" s="99" t="s">
+      <c r="A64" s="96" t="s">
         <v>38</v>
       </c>
-      <c r="B64" s="99"/>
-[...46 lines deleted...]
-      <c r="AW64" s="99"/>
+      <c r="B64" s="96"/>
+      <c r="C64" s="96"/>
+      <c r="D64" s="96"/>
+      <c r="E64" s="96"/>
+      <c r="F64" s="96"/>
+      <c r="G64" s="96"/>
+      <c r="H64" s="96"/>
+      <c r="I64" s="96"/>
+      <c r="J64" s="96"/>
+      <c r="K64" s="96"/>
+      <c r="L64" s="96"/>
+      <c r="M64" s="96"/>
+      <c r="N64" s="96"/>
+      <c r="O64" s="96"/>
+      <c r="P64" s="96"/>
+      <c r="Q64" s="96"/>
+      <c r="R64" s="96"/>
+      <c r="S64" s="96"/>
+      <c r="T64" s="96"/>
+      <c r="U64" s="96"/>
+      <c r="V64" s="96"/>
+      <c r="W64" s="96"/>
+      <c r="X64" s="96"/>
+      <c r="Y64" s="96"/>
+      <c r="Z64" s="96"/>
+      <c r="AA64" s="96"/>
+      <c r="AB64" s="96"/>
+      <c r="AC64" s="96"/>
+      <c r="AD64" s="96"/>
+      <c r="AE64" s="96"/>
+      <c r="AF64" s="96"/>
+      <c r="AG64" s="96"/>
+      <c r="AH64" s="96"/>
+      <c r="AI64" s="96"/>
+      <c r="AJ64" s="96"/>
+      <c r="AK64" s="96"/>
+      <c r="AL64" s="96"/>
+      <c r="AM64" s="96"/>
+      <c r="AN64" s="96"/>
+      <c r="AO64" s="96"/>
+      <c r="AP64" s="96"/>
+      <c r="AQ64" s="96"/>
+      <c r="AR64" s="96"/>
+      <c r="AS64" s="96"/>
+      <c r="AT64" s="96"/>
+      <c r="AU64" s="96"/>
+      <c r="AV64" s="96"/>
+      <c r="AW64" s="96"/>
     </row>
     <row r="65" spans="1:49" ht="18.75" customHeight="1" thickBot="1">
-      <c r="K65" s="112"/>
-[...6 lines deleted...]
-      <c r="AK65" s="95"/>
+      <c r="K65" s="104"/>
+      <c r="L65" s="104"/>
+      <c r="M65" s="104"/>
+      <c r="N65" s="103"/>
+      <c r="AH65" s="103"/>
+      <c r="AI65" s="103"/>
+      <c r="AJ65" s="103"/>
+      <c r="AK65" s="103"/>
       <c r="AW65" s="88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A66" s="105"/>
-      <c r="B66" s="107" t="s">
+      <c r="A66" s="108"/>
+      <c r="B66" s="105" t="s">
         <v>13</v>
       </c>
-      <c r="C66" s="108"/>
-[...10 lines deleted...]
-      <c r="N66" s="109" t="s">
+      <c r="C66" s="106"/>
+      <c r="D66" s="106"/>
+      <c r="E66" s="106"/>
+      <c r="F66" s="106"/>
+      <c r="G66" s="106"/>
+      <c r="H66" s="106"/>
+      <c r="I66" s="106"/>
+      <c r="J66" s="106"/>
+      <c r="K66" s="106"/>
+      <c r="L66" s="106"/>
+      <c r="M66" s="107"/>
+      <c r="N66" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="O66" s="110"/>
-[...10 lines deleted...]
-      <c r="Z66" s="90" t="s">
+      <c r="O66" s="98"/>
+      <c r="P66" s="98"/>
+      <c r="Q66" s="98"/>
+      <c r="R66" s="99"/>
+      <c r="S66" s="99"/>
+      <c r="T66" s="99"/>
+      <c r="U66" s="99"/>
+      <c r="V66" s="99"/>
+      <c r="W66" s="99"/>
+      <c r="X66" s="99"/>
+      <c r="Y66" s="99"/>
+      <c r="Z66" s="100" t="s">
         <v>33</v>
       </c>
-      <c r="AA66" s="91"/>
-[...10 lines deleted...]
-      <c r="AL66" s="96" t="s">
+      <c r="AA66" s="101"/>
+      <c r="AB66" s="101"/>
+      <c r="AC66" s="101"/>
+      <c r="AD66" s="94"/>
+      <c r="AE66" s="94"/>
+      <c r="AF66" s="94"/>
+      <c r="AG66" s="94"/>
+      <c r="AH66" s="94"/>
+      <c r="AI66" s="94"/>
+      <c r="AJ66" s="94"/>
+      <c r="AK66" s="95"/>
+      <c r="AL66" s="91" t="s">
         <v>34</v>
       </c>
-      <c r="AM66" s="97"/>
-[...9 lines deleted...]
-      <c r="AW66" s="94"/>
+      <c r="AM66" s="92"/>
+      <c r="AN66" s="92"/>
+      <c r="AO66" s="93"/>
+      <c r="AP66" s="94"/>
+      <c r="AQ66" s="94"/>
+      <c r="AR66" s="94"/>
+      <c r="AS66" s="94"/>
+      <c r="AT66" s="94"/>
+      <c r="AU66" s="94"/>
+      <c r="AV66" s="94"/>
+      <c r="AW66" s="95"/>
     </row>
     <row r="67" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-      <c r="A67" s="101"/>
+      <c r="A67" s="109"/>
       <c r="B67" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E67" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F67" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H67" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I67" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J67" s="3" t="s">
@@ -7758,51 +7842,53 @@
       </c>
       <c r="AJ68" s="87">
         <v>265012</v>
       </c>
       <c r="AK68" s="87">
         <v>324736</v>
       </c>
       <c r="AL68" s="51">
         <v>12033.5</v>
       </c>
       <c r="AM68" s="51">
         <v>28192.2</v>
       </c>
       <c r="AN68" s="61">
         <v>50574.1</v>
       </c>
       <c r="AO68" s="61">
         <v>76547.199999999997</v>
       </c>
       <c r="AP68" s="61">
         <v>106125.9</v>
       </c>
       <c r="AQ68" s="61">
         <v>157458.4</v>
       </c>
-      <c r="AR68" s="51"/>
+      <c r="AR68" s="61">
+        <v>193742.2</v>
+      </c>
       <c r="AS68" s="75"/>
       <c r="AT68" s="75"/>
       <c r="AU68" s="75"/>
       <c r="AV68" s="61"/>
       <c r="AW68" s="61"/>
     </row>
     <row r="69" spans="1:49">
       <c r="A69" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B69" s="5">
         <v>1864.7</v>
       </c>
       <c r="C69" s="5">
         <v>3853</v>
       </c>
       <c r="D69" s="5">
         <v>6179.1</v>
       </c>
       <c r="E69" s="5">
         <v>9191</v>
       </c>
       <c r="F69" s="5">
         <v>12085.1</v>
       </c>
@@ -7895,51 +7981,53 @@
       </c>
       <c r="AJ69" s="75">
         <v>10982.6</v>
       </c>
       <c r="AK69" s="75">
         <v>12792.2</v>
       </c>
       <c r="AL69" s="53">
         <v>1204</v>
       </c>
       <c r="AM69" s="53">
         <v>2396.8000000000002</v>
       </c>
       <c r="AN69" s="63">
         <v>3723</v>
       </c>
       <c r="AO69" s="63">
         <v>5037.8</v>
       </c>
       <c r="AP69" s="63">
         <v>8284.7000000000007</v>
       </c>
       <c r="AQ69" s="63">
         <v>7700.6</v>
       </c>
-      <c r="AR69" s="52"/>
+      <c r="AR69" s="63">
+        <v>8872.9</v>
+      </c>
       <c r="AS69" s="76"/>
       <c r="AT69" s="76"/>
       <c r="AU69" s="76"/>
       <c r="AV69" s="63"/>
       <c r="AW69" s="63"/>
     </row>
     <row r="70" spans="1:49">
       <c r="A70" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B70" s="5">
         <v>12.41</v>
       </c>
       <c r="C70" s="5">
         <v>34.71</v>
       </c>
       <c r="D70" s="5">
         <v>59.38801024</v>
       </c>
       <c r="E70" s="5">
         <v>91.7</v>
       </c>
       <c r="F70" s="5">
         <v>128.69999999999999</v>
       </c>
@@ -8032,51 +8120,53 @@
       </c>
       <c r="AJ70" s="5">
         <v>304</v>
       </c>
       <c r="AK70" s="5">
         <v>446.5</v>
       </c>
       <c r="AL70" s="53">
         <v>10.8</v>
       </c>
       <c r="AM70" s="53">
         <v>44.9</v>
       </c>
       <c r="AN70" s="63">
         <v>86.2</v>
       </c>
       <c r="AO70" s="63">
         <v>135.5</v>
       </c>
       <c r="AP70" s="63">
         <v>184</v>
       </c>
       <c r="AQ70" s="63">
         <v>235.4</v>
       </c>
-      <c r="AR70" s="52"/>
+      <c r="AR70" s="63">
+        <v>292.3</v>
+      </c>
       <c r="AS70" s="76"/>
       <c r="AT70" s="76"/>
       <c r="AU70" s="76"/>
       <c r="AV70" s="63"/>
       <c r="AW70" s="63"/>
     </row>
     <row r="71" spans="1:49">
       <c r="A71" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B71" s="5">
         <v>893.13</v>
       </c>
       <c r="C71" s="5">
         <v>2063.33</v>
       </c>
       <c r="D71" s="5">
         <v>4389.81358292</v>
       </c>
       <c r="E71" s="5">
         <v>6917.26</v>
       </c>
       <c r="F71" s="5">
         <v>9772.2000000000007</v>
       </c>
@@ -8169,51 +8259,53 @@
       </c>
       <c r="AJ71" s="5">
         <v>54933.7</v>
       </c>
       <c r="AK71" s="5">
         <v>58732.5</v>
       </c>
       <c r="AL71" s="53">
         <v>1455.1</v>
       </c>
       <c r="AM71" s="53">
         <v>3721.1</v>
       </c>
       <c r="AN71" s="63">
         <v>6708.7</v>
       </c>
       <c r="AO71" s="63">
         <v>10551.4</v>
       </c>
       <c r="AP71" s="63">
         <v>15569.4</v>
       </c>
       <c r="AQ71" s="63">
         <v>24840.3</v>
       </c>
-      <c r="AR71" s="52"/>
+      <c r="AR71" s="63">
+        <v>34338.5</v>
+      </c>
       <c r="AS71" s="76"/>
       <c r="AT71" s="76"/>
       <c r="AU71" s="76"/>
       <c r="AV71" s="63"/>
       <c r="AW71" s="63"/>
     </row>
     <row r="72" spans="1:49">
       <c r="A72" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="5">
         <v>916.51</v>
       </c>
       <c r="C72" s="5">
         <v>1787.21</v>
       </c>
       <c r="D72" s="5">
         <v>3515.1931817</v>
       </c>
       <c r="E72" s="5">
         <v>5881.9</v>
       </c>
       <c r="F72" s="5">
         <v>8395.2000000000007</v>
       </c>
@@ -8306,51 +8398,53 @@
       </c>
       <c r="AJ72" s="5">
         <v>21224</v>
       </c>
       <c r="AK72" s="5">
         <v>24872.6</v>
       </c>
       <c r="AL72" s="53">
         <v>996.1</v>
       </c>
       <c r="AM72" s="53">
         <v>2152.4</v>
       </c>
       <c r="AN72" s="63">
         <v>4100.2</v>
       </c>
       <c r="AO72" s="63">
         <v>6300.6</v>
       </c>
       <c r="AP72" s="63">
         <v>8718.6</v>
       </c>
       <c r="AQ72" s="63">
         <v>13982.4</v>
       </c>
-      <c r="AR72" s="52"/>
+      <c r="AR72" s="63">
+        <v>17141</v>
+      </c>
       <c r="AS72" s="76"/>
       <c r="AT72" s="76"/>
       <c r="AU72" s="76"/>
       <c r="AV72" s="63"/>
       <c r="AW72" s="63"/>
     </row>
     <row r="73" spans="1:49">
       <c r="A73" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B73" s="5">
         <v>371.08</v>
       </c>
       <c r="C73" s="5">
         <v>3089.7799999999997</v>
       </c>
       <c r="D73" s="5">
         <v>6465.6686853000001</v>
       </c>
       <c r="E73" s="5">
         <v>12122.3</v>
       </c>
       <c r="F73" s="5">
         <v>16416</v>
       </c>
@@ -8443,51 +8537,53 @@
       </c>
       <c r="AJ73" s="5">
         <v>26169.1</v>
       </c>
       <c r="AK73" s="5">
         <v>31719.7</v>
       </c>
       <c r="AL73" s="53">
         <v>1419.7</v>
       </c>
       <c r="AM73" s="53">
         <v>3541</v>
       </c>
       <c r="AN73" s="63">
         <v>6975.8</v>
       </c>
       <c r="AO73" s="63">
         <v>10767.4</v>
       </c>
       <c r="AP73" s="63">
         <v>14706.9</v>
       </c>
       <c r="AQ73" s="63">
         <v>22209</v>
       </c>
-      <c r="AR73" s="52"/>
+      <c r="AR73" s="63">
+        <v>23953.5</v>
+      </c>
       <c r="AS73" s="76"/>
       <c r="AT73" s="76"/>
       <c r="AU73" s="76"/>
       <c r="AV73" s="63"/>
       <c r="AW73" s="63"/>
     </row>
     <row r="74" spans="1:49">
       <c r="A74" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B74" s="5">
         <v>1898.8</v>
       </c>
       <c r="C74" s="5">
         <v>3150.5</v>
       </c>
       <c r="D74" s="5">
         <v>4942.3999999999996</v>
       </c>
       <c r="E74" s="5">
         <v>6433</v>
       </c>
       <c r="F74" s="5">
         <v>8839.5</v>
       </c>
@@ -8580,51 +8676,53 @@
       </c>
       <c r="AJ74" s="5">
         <v>18334.2</v>
       </c>
       <c r="AK74" s="5">
         <v>24227.4</v>
       </c>
       <c r="AL74" s="53">
         <v>1057.7</v>
       </c>
       <c r="AM74" s="53">
         <v>2345.3000000000002</v>
       </c>
       <c r="AN74" s="63">
         <v>4359.3</v>
       </c>
       <c r="AO74" s="63">
         <v>6776.2</v>
       </c>
       <c r="AP74" s="63">
         <v>9295.5</v>
       </c>
       <c r="AQ74" s="63">
         <v>13230.5</v>
       </c>
-      <c r="AR74" s="52"/>
+      <c r="AR74" s="63">
+        <v>15149.2</v>
+      </c>
       <c r="AS74" s="76"/>
       <c r="AT74" s="76"/>
       <c r="AU74" s="76"/>
       <c r="AV74" s="63"/>
       <c r="AW74" s="63"/>
     </row>
     <row r="75" spans="1:49">
       <c r="A75" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="5">
         <v>1215.1099999999999</v>
       </c>
       <c r="C75" s="5">
         <v>2509.5100000000002</v>
       </c>
       <c r="D75" s="5">
         <v>4406.8100000000004</v>
       </c>
       <c r="E75" s="5">
         <v>6399.8</v>
       </c>
       <c r="F75" s="5">
         <v>8144.5</v>
       </c>
@@ -8717,51 +8815,53 @@
       </c>
       <c r="AJ75" s="5">
         <v>17090</v>
       </c>
       <c r="AK75" s="5">
         <v>19256.900000000001</v>
       </c>
       <c r="AL75" s="53">
         <v>641.5</v>
       </c>
       <c r="AM75" s="53">
         <v>1621.5</v>
       </c>
       <c r="AN75" s="63">
         <v>2936.6</v>
       </c>
       <c r="AO75" s="63">
         <v>4260.5</v>
       </c>
       <c r="AP75" s="63">
         <v>5894.8</v>
       </c>
       <c r="AQ75" s="63">
         <v>8474.2999999999993</v>
       </c>
-      <c r="AR75" s="52"/>
+      <c r="AR75" s="63">
+        <v>10883.2</v>
+      </c>
       <c r="AS75" s="76"/>
       <c r="AT75" s="76"/>
       <c r="AU75" s="76"/>
       <c r="AV75" s="63"/>
       <c r="AW75" s="63"/>
     </row>
     <row r="76" spans="1:49">
       <c r="A76" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="C76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="D76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="E76" s="28" t="s">
         <v>23</v>
       </c>
       <c r="F76" s="28" t="s">
         <v>23</v>
       </c>
@@ -8854,51 +8954,53 @@
       </c>
       <c r="AJ76" s="5">
         <v>24878.5</v>
       </c>
       <c r="AK76" s="5">
         <v>37112.400000000001</v>
       </c>
       <c r="AL76" s="53">
         <v>1735.7</v>
       </c>
       <c r="AM76" s="53">
         <v>3729</v>
       </c>
       <c r="AN76" s="61">
         <v>6216.3</v>
       </c>
       <c r="AO76" s="61">
         <v>9013.4</v>
       </c>
       <c r="AP76" s="61">
         <v>12521.7</v>
       </c>
       <c r="AQ76" s="61">
         <v>17532.5</v>
       </c>
-      <c r="AR76" s="51"/>
+      <c r="AR76" s="61">
+        <v>20347.400000000001</v>
+      </c>
       <c r="AS76" s="75"/>
       <c r="AT76" s="75"/>
       <c r="AU76" s="75"/>
       <c r="AV76" s="61"/>
       <c r="AW76" s="61"/>
     </row>
     <row r="77" spans="1:49">
       <c r="A77" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B77" s="5">
         <v>1028.0999999999999</v>
       </c>
       <c r="C77" s="5">
         <v>2512.6</v>
       </c>
       <c r="D77" s="5">
         <v>4428.8</v>
       </c>
       <c r="E77" s="5">
         <v>7059</v>
       </c>
       <c r="F77" s="5">
         <v>10309.200000000001</v>
       </c>
@@ -8991,51 +9093,53 @@
       </c>
       <c r="AJ77" s="5">
         <v>33277.800000000003</v>
       </c>
       <c r="AK77" s="5">
         <v>39762.699999999997</v>
       </c>
       <c r="AL77" s="53">
         <v>1063.3</v>
       </c>
       <c r="AM77" s="53">
         <v>2786.5</v>
       </c>
       <c r="AN77" s="61">
         <v>5044.3</v>
       </c>
       <c r="AO77" s="61">
         <v>7743.8</v>
       </c>
       <c r="AP77" s="61">
         <v>10403.6</v>
       </c>
       <c r="AQ77" s="61">
         <v>15065.9</v>
       </c>
-      <c r="AR77" s="51"/>
+      <c r="AR77" s="61">
+        <v>19472.900000000001</v>
+      </c>
       <c r="AS77" s="75"/>
       <c r="AT77" s="75"/>
       <c r="AU77" s="75"/>
       <c r="AV77" s="61"/>
       <c r="AW77" s="61"/>
     </row>
     <row r="78" spans="1:49">
       <c r="A78" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B78" s="14">
         <v>1040.01</v>
       </c>
       <c r="C78" s="5">
         <v>2733.31</v>
       </c>
       <c r="D78" s="5">
         <v>4522.2975631999998</v>
       </c>
       <c r="E78" s="5">
         <v>6142.2</v>
       </c>
       <c r="F78" s="5">
         <v>8005.9</v>
       </c>
@@ -9128,51 +9232,53 @@
       </c>
       <c r="AJ78" s="5">
         <v>18160.099999999999</v>
       </c>
       <c r="AK78" s="5">
         <v>24783.8</v>
       </c>
       <c r="AL78" s="53">
         <v>854.4</v>
       </c>
       <c r="AM78" s="53">
         <v>2095.6</v>
       </c>
       <c r="AN78" s="63">
         <v>3782.8</v>
       </c>
       <c r="AO78" s="63">
         <v>5909.6</v>
       </c>
       <c r="AP78" s="63">
         <v>8366.7000000000007</v>
       </c>
       <c r="AQ78" s="63">
         <v>12797.3</v>
       </c>
-      <c r="AR78" s="52"/>
+      <c r="AR78" s="63">
+        <v>16415.900000000001</v>
+      </c>
       <c r="AS78" s="76"/>
       <c r="AT78" s="76"/>
       <c r="AU78" s="76"/>
       <c r="AV78" s="63"/>
       <c r="AW78" s="63"/>
     </row>
     <row r="79" spans="1:49">
       <c r="A79" s="36" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="29" t="s">
         <v>23</v>
       </c>
       <c r="C79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="E79" s="19" t="s">
         <v>23</v>
       </c>
       <c r="F79" s="19" t="s">
         <v>23</v>
       </c>
@@ -9265,51 +9371,53 @@
       </c>
       <c r="AJ79" s="5">
         <v>18751.7</v>
       </c>
       <c r="AK79" s="5">
         <v>25059.1</v>
       </c>
       <c r="AL79" s="53">
         <v>794.6</v>
       </c>
       <c r="AM79" s="53">
         <v>1845.6</v>
       </c>
       <c r="AN79" s="63">
         <v>3323.2</v>
       </c>
       <c r="AO79" s="63">
         <v>5014.6000000000004</v>
       </c>
       <c r="AP79" s="63">
         <v>7162.9</v>
       </c>
       <c r="AQ79" s="63">
         <v>10771</v>
       </c>
-      <c r="AR79" s="52"/>
+      <c r="AR79" s="63">
+        <v>12883.5</v>
+      </c>
       <c r="AS79" s="76"/>
       <c r="AT79" s="76"/>
       <c r="AU79" s="76"/>
       <c r="AV79" s="63"/>
       <c r="AW79" s="63"/>
     </row>
     <row r="80" spans="1:49">
       <c r="A80" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B80" s="14">
         <v>1770.91</v>
       </c>
       <c r="C80" s="5">
         <v>4010.1099999999997</v>
       </c>
       <c r="D80" s="5">
         <v>7646.4104031999996</v>
       </c>
       <c r="E80" s="5">
         <v>11473.7</v>
       </c>
       <c r="F80" s="5">
         <v>17245.599999999999</v>
       </c>
@@ -9402,205 +9510,208 @@
       </c>
       <c r="AJ80" s="5">
         <v>20906.3</v>
       </c>
       <c r="AK80" s="5">
         <v>25970.2</v>
       </c>
       <c r="AL80" s="53">
         <v>800.6</v>
       </c>
       <c r="AM80" s="53">
         <v>1912.5</v>
       </c>
       <c r="AN80" s="63">
         <v>3317.6</v>
       </c>
       <c r="AO80" s="63">
         <v>5036.3999999999996</v>
       </c>
       <c r="AP80" s="63">
         <v>7017.1</v>
       </c>
       <c r="AQ80" s="63">
         <v>10619.2</v>
       </c>
-      <c r="AR80" s="52"/>
+      <c r="AR80" s="63">
+        <v>13991.9</v>
+      </c>
       <c r="AS80" s="76"/>
       <c r="AT80" s="76"/>
       <c r="AU80" s="76"/>
       <c r="AV80" s="63"/>
       <c r="AW80" s="63"/>
     </row>
-    <row r="81" spans="2:43">
+    <row r="81" spans="2:44">
       <c r="AB81" s="70"/>
       <c r="AC81" s="70"/>
       <c r="AH81" s="21"/>
       <c r="AN81" s="70"/>
       <c r="AQ81" s="70"/>
+      <c r="AR81" s="116"/>
     </row>
-    <row r="86" spans="2:43">
+    <row r="86" spans="2:44">
       <c r="B86" s="21"/>
       <c r="C86" s="21"/>
       <c r="D86" s="21"/>
       <c r="E86" s="21"/>
       <c r="F86" s="21"/>
       <c r="G86" s="21"/>
       <c r="H86" s="21"/>
       <c r="I86" s="21"/>
       <c r="J86" s="21"/>
       <c r="K86" s="21"/>
       <c r="L86" s="21"/>
       <c r="M86" s="21"/>
     </row>
-    <row r="87" spans="2:43">
+    <row r="87" spans="2:44">
       <c r="B87" s="21"/>
       <c r="C87" s="21"/>
       <c r="D87" s="21"/>
       <c r="E87" s="21"/>
       <c r="F87" s="21"/>
       <c r="G87" s="21"/>
       <c r="H87" s="21"/>
       <c r="I87" s="21"/>
       <c r="J87" s="21"/>
       <c r="K87" s="21"/>
       <c r="L87" s="21"/>
       <c r="M87" s="21"/>
     </row>
-    <row r="88" spans="2:43">
+    <row r="88" spans="2:44">
       <c r="B88" s="21"/>
       <c r="C88" s="21"/>
       <c r="D88" s="21"/>
       <c r="E88" s="21"/>
       <c r="F88" s="21"/>
       <c r="G88" s="21"/>
       <c r="H88" s="21"/>
       <c r="I88" s="21"/>
       <c r="J88" s="21"/>
       <c r="K88" s="21"/>
       <c r="L88" s="21"/>
       <c r="M88" s="21"/>
     </row>
-    <row r="89" spans="2:43">
+    <row r="89" spans="2:44">
       <c r="B89" s="21"/>
       <c r="C89" s="21"/>
       <c r="D89" s="21"/>
       <c r="E89" s="21"/>
       <c r="F89" s="21"/>
       <c r="G89" s="21"/>
       <c r="H89" s="21"/>
       <c r="I89" s="21"/>
       <c r="J89" s="21"/>
       <c r="K89" s="21"/>
       <c r="L89" s="21"/>
       <c r="M89" s="21"/>
     </row>
-    <row r="90" spans="2:43">
+    <row r="90" spans="2:44">
       <c r="B90" s="21"/>
       <c r="C90" s="21"/>
       <c r="D90" s="21"/>
       <c r="E90" s="21"/>
       <c r="F90" s="21"/>
       <c r="G90" s="21"/>
       <c r="H90" s="21"/>
       <c r="I90" s="21"/>
       <c r="J90" s="21"/>
       <c r="K90" s="21"/>
       <c r="L90" s="21"/>
       <c r="M90" s="21"/>
     </row>
-    <row r="91" spans="2:43">
+    <row r="91" spans="2:44">
       <c r="B91" s="21"/>
       <c r="C91" s="21"/>
       <c r="D91" s="21"/>
       <c r="E91" s="21"/>
       <c r="F91" s="21"/>
       <c r="G91" s="21"/>
       <c r="H91" s="21"/>
       <c r="I91" s="21"/>
       <c r="J91" s="21"/>
       <c r="K91" s="21"/>
       <c r="L91" s="21"/>
       <c r="M91" s="21"/>
     </row>
-    <row r="92" spans="2:43">
+    <row r="92" spans="2:44">
       <c r="B92" s="21"/>
       <c r="C92" s="21"/>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
       <c r="F92" s="21"/>
       <c r="G92" s="21"/>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="21"/>
       <c r="M92" s="21"/>
     </row>
-    <row r="93" spans="2:43">
+    <row r="93" spans="2:44">
       <c r="B93" s="21"/>
       <c r="C93" s="21"/>
       <c r="D93" s="21"/>
       <c r="E93" s="21"/>
       <c r="F93" s="21"/>
       <c r="G93" s="21"/>
       <c r="H93" s="21"/>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
       <c r="K93" s="21"/>
       <c r="L93" s="21"/>
       <c r="M93" s="21"/>
     </row>
-    <row r="94" spans="2:43">
+    <row r="94" spans="2:44">
       <c r="B94" s="21"/>
       <c r="C94" s="21"/>
       <c r="D94" s="21"/>
       <c r="E94" s="21"/>
       <c r="F94" s="21"/>
       <c r="G94" s="21"/>
       <c r="H94" s="21"/>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
       <c r="K94" s="21"/>
       <c r="L94" s="21"/>
       <c r="M94" s="21"/>
     </row>
-    <row r="95" spans="2:43">
+    <row r="95" spans="2:44">
       <c r="B95" s="21"/>
       <c r="C95" s="21"/>
       <c r="D95" s="21"/>
       <c r="E95" s="21"/>
       <c r="F95" s="21"/>
       <c r="G95" s="21"/>
       <c r="H95" s="21"/>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="21"/>
       <c r="L95" s="21"/>
       <c r="M95" s="21"/>
     </row>
-    <row r="96" spans="2:43">
+    <row r="96" spans="2:44">
       <c r="B96" s="21"/>
       <c r="C96" s="21"/>
       <c r="D96" s="21"/>
       <c r="E96" s="21"/>
       <c r="F96" s="21"/>
       <c r="G96" s="21"/>
       <c r="H96" s="21"/>
       <c r="I96" s="21"/>
       <c r="J96" s="21"/>
       <c r="K96" s="21"/>
       <c r="L96" s="21"/>
       <c r="M96" s="21"/>
     </row>
     <row r="97" spans="2:13">
       <c r="B97" s="21"/>
       <c r="C97" s="21"/>
       <c r="D97" s="21"/>
       <c r="E97" s="21"/>
       <c r="F97" s="21"/>
       <c r="G97" s="21"/>
       <c r="H97" s="21"/>
       <c r="I97" s="21"/>
       <c r="J97" s="21"/>
       <c r="K97" s="21"/>
       <c r="L97" s="21"/>
@@ -9628,80 +9739,80 @@
       <c r="F99" s="21"/>
       <c r="G99" s="21"/>
       <c r="H99" s="21"/>
       <c r="I99" s="21"/>
       <c r="J99" s="21"/>
       <c r="K99" s="21"/>
       <c r="L99" s="21"/>
       <c r="M99" s="21"/>
     </row>
     <row r="100" spans="2:13">
       <c r="B100" s="21"/>
       <c r="C100" s="21"/>
       <c r="D100" s="21"/>
       <c r="E100" s="21"/>
       <c r="F100" s="21"/>
       <c r="G100" s="21"/>
       <c r="H100" s="21"/>
       <c r="I100" s="21"/>
       <c r="J100" s="21"/>
       <c r="K100" s="21"/>
       <c r="L100" s="21"/>
       <c r="M100" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="Z24:AK24"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N24:Y24"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="U23:X23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL24:AW24"/>
     <mergeCell ref="AL46:AW46"/>
     <mergeCell ref="AL66:AW66"/>
     <mergeCell ref="A22:AS22"/>
     <mergeCell ref="A44:AT44"/>
     <mergeCell ref="A64:AW64"/>
     <mergeCell ref="N66:Y66"/>
     <mergeCell ref="N46:Y46"/>
     <mergeCell ref="AH65:AK65"/>
     <mergeCell ref="K65:N65"/>
     <mergeCell ref="Z46:AK46"/>
     <mergeCell ref="B66:M66"/>
     <mergeCell ref="Z66:AK66"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="K45:M45"/>
-    <mergeCell ref="Z24:AK24"/>
-[...12 lines deleted...]
-    <mergeCell ref="AL24:AW24"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">