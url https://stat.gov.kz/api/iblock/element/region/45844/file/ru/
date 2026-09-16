--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4140" yWindow="540" windowWidth="17955" windowHeight="11085" tabRatio="838"/>
   </bookViews>
   <sheets>
-    <sheet name="Валовый выпуск по периодам" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Валовый выпуск по периодам" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="667" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="724" uniqueCount="82">
   <si>
     <t>в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
     <t>январь-июнь</t>
   </si>
   <si>
     <t>январь-июль</t>
   </si>
   <si>
@@ -129,184 +133,568 @@
   </si>
   <si>
     <t xml:space="preserve">Жанасемейский </t>
   </si>
   <si>
     <t xml:space="preserve">январь-июнь </t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                        Валовый выпуск  продукции (услуг) сельского, лесного и рыбного хозяйства по периодам года</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                          Валовый выпуск продукции (услуг) сельского хозяйства по периодам года</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                   Валовая продукция растениеводства по периодам года</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                    Валовая продукция животноводства по периодам года</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2023 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>В действующих ценах, млн. тенге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Формируется согласно Методике расчета валового выпуска продукции (услуг) сельского, лесного и рыбного хозяйства .
+</t>
+  </si>
+  <si>
+    <t>Валовый выпуск  продукции (услуг) сельского, лесного и рыбного хозяйства по периодам года</t>
+  </si>
+  <si>
+    <t>Валовый выпуск  продукции (услуг) сельского, лесного и рыбного хозяйства</t>
+  </si>
+  <si>
+    <t>Отдел статистики сельского хозяйства и переписей</t>
+  </si>
+  <si>
+    <t>+7 7222 52 47 05</t>
+  </si>
+  <si>
+    <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства – общая стоимость продукции и услуг, созданных в отраслях аграрного сектора, как для реализации, так и для собственного потребления. Он формируется из валового выпуска продукции (услуг) сельского хозяйства, стоимости произведенной продукции (услуг) в охотничьем хозяйстве, лесоводстве и лесозаготовках, рыболовстве и рыбоводстве</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Исатаева Алия Касеновна </t>
+  </si>
+  <si>
+    <t>e-mail: al.isataeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Показатели валового выпуска и индекса физического объема в течение отчетного года формируются ежемесячно и ежеквартально по оперативным данным, а в мае года, следующего за отчетным годом, осуществляется годовой расчет на основе окончательных годовых данных.  </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/abay/spreadsheets/?industry=1485&amp;year=2025&amp;name=12839&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701188?keyword=</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="4">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0;[Red]#,##0"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="14"/>
-      <name val="Roboto"/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="56"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="56"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="60"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="52"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...10 lines deleted...]
-      <charset val="204"/>
+      <charset val="1"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="55"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="62"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="28">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
-[...7 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -400,59 +788,50 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...7 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
@@ -566,322 +945,980 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="30"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="62"/>
+      </top>
+      <bottom style="double">
+        <color indexed="62"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="52"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="251">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="10" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="10" borderId="28" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="10" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="30" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="23" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="25" borderId="34" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="35" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="3" xfId="31" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="30" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="4" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="22" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="26" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...169 lines deleted...]
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="251">
+    <cellStyle name="20% - Акцент1 2" xfId="4"/>
+    <cellStyle name="20% - Акцент2 2" xfId="5"/>
+    <cellStyle name="20% - Акцент3 2" xfId="6"/>
+    <cellStyle name="20% - Акцент4 2" xfId="7"/>
+    <cellStyle name="20% - Акцент5 2" xfId="8"/>
+    <cellStyle name="20% - Акцент6 2" xfId="9"/>
+    <cellStyle name="40% - Акцент1 2" xfId="10"/>
+    <cellStyle name="40% - Акцент2 2" xfId="11"/>
+    <cellStyle name="40% - Акцент3 2" xfId="12"/>
+    <cellStyle name="40% - Акцент4 2" xfId="13"/>
+    <cellStyle name="40% - Акцент5 2" xfId="14"/>
+    <cellStyle name="40% - Акцент6 2" xfId="15"/>
+    <cellStyle name="60% - Акцент1 2" xfId="16"/>
+    <cellStyle name="60% - Акцент2 2" xfId="17"/>
+    <cellStyle name="60% - Акцент3 2" xfId="18"/>
+    <cellStyle name="60% - Акцент4 2" xfId="19"/>
+    <cellStyle name="60% - Акцент5 2" xfId="20"/>
+    <cellStyle name="60% - Акцент6 2" xfId="21"/>
+    <cellStyle name="Акцент1 2" xfId="22"/>
+    <cellStyle name="Акцент2 2" xfId="23"/>
+    <cellStyle name="Акцент3 2" xfId="24"/>
+    <cellStyle name="Акцент4 2" xfId="25"/>
+    <cellStyle name="Акцент5 2" xfId="26"/>
+    <cellStyle name="Акцент6 2" xfId="27"/>
+    <cellStyle name="Ввод  2" xfId="28"/>
+    <cellStyle name="Вывод 2" xfId="29"/>
+    <cellStyle name="Вычисление 2" xfId="30"/>
+    <cellStyle name="Гиперссылка" xfId="31" builtinId="8"/>
+    <cellStyle name="Денежный 2" xfId="32"/>
+    <cellStyle name="Заголовок 1 2" xfId="33"/>
+    <cellStyle name="Заголовок 2 2" xfId="34"/>
+    <cellStyle name="Заголовок 3 2" xfId="35"/>
+    <cellStyle name="Заголовок 4 2" xfId="36"/>
+    <cellStyle name="Итог 2" xfId="37"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="38"/>
+    <cellStyle name="Название 2" xfId="39"/>
+    <cellStyle name="Нейтральный 2" xfId="40"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="41"/>
+    <cellStyle name="Обычный 2 11" xfId="42"/>
+    <cellStyle name="Обычный 2 12" xfId="43"/>
+    <cellStyle name="Обычный 2 13" xfId="44"/>
+    <cellStyle name="Обычный 2 14" xfId="45"/>
+    <cellStyle name="Обычный 2 15" xfId="46"/>
+    <cellStyle name="Обычный 2 16" xfId="47"/>
+    <cellStyle name="Обычный 2 17" xfId="48"/>
+    <cellStyle name="Обычный 2 17 2" xfId="49"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="50"/>
+    <cellStyle name="Обычный 2 17 2_КРС" xfId="51"/>
+    <cellStyle name="Обычный 2 18" xfId="52"/>
+    <cellStyle name="Обычный 2 19" xfId="53"/>
+    <cellStyle name="Обычный 2 19 2" xfId="54"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="55"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="56"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="57"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="58"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="59"/>
+    <cellStyle name="Обычный 2 19 2 2 2_КРС" xfId="60"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="61"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="62"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="63"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="64"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="65"/>
+    <cellStyle name="Обычный 2 19 2_КРС" xfId="66"/>
+    <cellStyle name="Обычный 2 19 3" xfId="67"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="68"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="69"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="70"/>
+    <cellStyle name="Обычный 2 19 3_КРС" xfId="71"/>
+    <cellStyle name="Обычный 2 19 4" xfId="72"/>
+    <cellStyle name="Обычный 2 19 5" xfId="73"/>
+    <cellStyle name="Обычный 2 2" xfId="74"/>
+    <cellStyle name="Обычный 2 2 2" xfId="75"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="76"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="77"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="78"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="79"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="80"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="81"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="82"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="83"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="84"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_КРС" xfId="85"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="86"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_КРС" xfId="87"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="88"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="89"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_КРС" xfId="90"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="91"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="92"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="93"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_КРС" xfId="94"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="95"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_КРС" xfId="96"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="97"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="98"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="99"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_КРС" xfId="101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_КРС" xfId="103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="105"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_КРС" xfId="106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="107"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="111"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_КРС" xfId="112"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_КРС" xfId="114"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_КРС" xfId="117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="118"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="120"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_КРС" xfId="121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="122"/>
+    <cellStyle name="Обычный 2 2 2 2 2_КРС" xfId="123"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="124"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="125"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="126"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="127"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="128"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_КРС" xfId="129"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="130"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="131"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="132"/>
+    <cellStyle name="Обычный 2 2 2 2 3_КРС" xfId="133"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="134"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="135"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="136"/>
+    <cellStyle name="Обычный 2 2 2 2 4_КРС" xfId="137"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="138"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="139"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="140"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="141"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="142"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="143"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="144"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_КРС" xfId="145"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="146"/>
+    <cellStyle name="Обычный 2 2 2 4 2_КРС" xfId="147"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="148"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="149"/>
+    <cellStyle name="Обычный 2 2 2 4 3_КРС" xfId="150"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="151"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="152"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="153"/>
+    <cellStyle name="Обычный 2 2 2 5 2_КРС" xfId="154"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="155"/>
+    <cellStyle name="Обычный 2 2 2_КРС" xfId="156"/>
+    <cellStyle name="Обычный 2 2 3" xfId="157"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="158"/>
+    <cellStyle name="Обычный 2 2 3_КРС" xfId="159"/>
+    <cellStyle name="Обычный 2 2 4" xfId="160"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="161"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="162"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="163"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="164"/>
+    <cellStyle name="Обычный 2 2 4 2 2_КРС" xfId="165"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="166"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="167"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="168"/>
+    <cellStyle name="Обычный 2 2 4_КРС" xfId="169"/>
+    <cellStyle name="Обычный 2 2 5" xfId="170"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="171"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="172"/>
+    <cellStyle name="Обычный 2 2 5_КРС" xfId="173"/>
+    <cellStyle name="Обычный 2 2 6" xfId="174"/>
+    <cellStyle name="Обычный 2 2 7" xfId="175"/>
+    <cellStyle name="Обычный 2 2_КРС" xfId="176"/>
+    <cellStyle name="Обычный 2 20" xfId="177"/>
+    <cellStyle name="Обычный 2 20 2" xfId="178"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="179"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="180"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="181"/>
+    <cellStyle name="Обычный 2 20 2_КРС" xfId="182"/>
+    <cellStyle name="Обычный 2 20 3" xfId="183"/>
+    <cellStyle name="Обычный 2 20 4" xfId="184"/>
+    <cellStyle name="Обычный 2 21" xfId="185"/>
+    <cellStyle name="Обычный 2 21 2" xfId="186"/>
+    <cellStyle name="Обычный 2 21 3" xfId="187"/>
+    <cellStyle name="Обычный 2 22" xfId="188"/>
+    <cellStyle name="Обычный 2 23" xfId="189"/>
+    <cellStyle name="Обычный 2 24" xfId="190"/>
+    <cellStyle name="Обычный 2 3" xfId="191"/>
+    <cellStyle name="Обычный 2 3 2" xfId="192"/>
+    <cellStyle name="Обычный 2 4" xfId="193"/>
+    <cellStyle name="Обычный 2 4 2" xfId="194"/>
+    <cellStyle name="Обычный 2 5" xfId="195"/>
+    <cellStyle name="Обычный 2 5 2" xfId="196"/>
+    <cellStyle name="Обычный 2 6" xfId="197"/>
+    <cellStyle name="Обычный 2 7" xfId="198"/>
+    <cellStyle name="Обычный 2 8" xfId="199"/>
+    <cellStyle name="Обычный 2 9" xfId="200"/>
+    <cellStyle name="Обычный 2_КРС" xfId="201"/>
+    <cellStyle name="Обычный 3" xfId="202"/>
+    <cellStyle name="Обычный 3 10" xfId="203"/>
+    <cellStyle name="Обычный 3 11" xfId="204"/>
+    <cellStyle name="Обычный 3 12" xfId="205"/>
+    <cellStyle name="Обычный 3 13" xfId="206"/>
+    <cellStyle name="Обычный 3 13 2" xfId="207"/>
+    <cellStyle name="Обычный 3 13 3" xfId="208"/>
+    <cellStyle name="Обычный 3 14" xfId="209"/>
+    <cellStyle name="Обычный 3 14 2" xfId="210"/>
+    <cellStyle name="Обычный 3 14 3" xfId="211"/>
+    <cellStyle name="Обычный 3 15" xfId="212"/>
+    <cellStyle name="Обычный 3 2" xfId="213"/>
+    <cellStyle name="Обычный 3 3" xfId="214"/>
+    <cellStyle name="Обычный 3 4" xfId="215"/>
+    <cellStyle name="Обычный 3 5" xfId="216"/>
+    <cellStyle name="Обычный 3 6" xfId="217"/>
+    <cellStyle name="Обычный 3 7" xfId="218"/>
+    <cellStyle name="Обычный 3 8" xfId="219"/>
+    <cellStyle name="Обычный 3 9" xfId="220"/>
+    <cellStyle name="Обычный 3_Val 2010 10" xfId="221"/>
+    <cellStyle name="Обычный 4" xfId="222"/>
+    <cellStyle name="Обычный 4 10" xfId="223"/>
+    <cellStyle name="Обычный 4 2" xfId="224"/>
+    <cellStyle name="Обычный 4 3" xfId="225"/>
+    <cellStyle name="Обычный 4 4" xfId="226"/>
+    <cellStyle name="Обычный 4 5" xfId="227"/>
+    <cellStyle name="Обычный 4 6" xfId="228"/>
+    <cellStyle name="Обычный 4 7" xfId="229"/>
+    <cellStyle name="Обычный 4 8" xfId="230"/>
+    <cellStyle name="Обычный 4 9" xfId="231"/>
+    <cellStyle name="Обычный 4 9 2" xfId="232"/>
+    <cellStyle name="Обычный 4 9 3" xfId="233"/>
+    <cellStyle name="Обычный 5" xfId="234"/>
+    <cellStyle name="Обычный 5 2" xfId="235"/>
+    <cellStyle name="Обычный 5 3" xfId="236"/>
+    <cellStyle name="Обычный 5 4" xfId="237"/>
+    <cellStyle name="Обычный 5 5" xfId="238"/>
+    <cellStyle name="Обычный 6" xfId="239"/>
+    <cellStyle name="Обычный 6 2" xfId="240"/>
+    <cellStyle name="Обычный 6 3" xfId="241"/>
+    <cellStyle name="Обычный 7" xfId="242"/>
+    <cellStyle name="Обычный 7 2" xfId="243"/>
     <cellStyle name="Обычный_tabsv2" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
+    <cellStyle name="Плохой 2" xfId="244"/>
+    <cellStyle name="Пояснение 2" xfId="245"/>
+    <cellStyle name="Примечание 2" xfId="246"/>
+    <cellStyle name="Связанная ячейка 2" xfId="247"/>
+    <cellStyle name="Текст предупреждения 2" xfId="248"/>
+    <cellStyle name="Финансовый 2" xfId="249"/>
+    <cellStyle name="Хороший 2" xfId="250"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1126,8713 +2163,9844 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701188?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/abay/spreadsheets/?industry=1485&amp;year=2025&amp;name=12839&amp;period=year&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kalieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:AW100"/>
+  <dimension ref="A1:AS26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="AA6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="1" topLeftCell="C2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AT15" sqref="AT15"/>
+      <selection pane="bottomRight" activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" style="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="44" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="5" style="1" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="110.140625" style="1" customWidth="1"/>
+    <col min="4" max="6" width="9.140625" style="1"/>
+    <col min="7" max="14" width="10" style="1" customWidth="1"/>
+    <col min="15" max="15" width="9.5703125" style="1" customWidth="1"/>
+    <col min="16" max="18" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="9.28515625" style="1" customWidth="1"/>
+    <col min="20" max="20" width="8.85546875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="10.85546875" style="1" customWidth="1"/>
+    <col min="22" max="23" width="10" style="1" customWidth="1"/>
+    <col min="24" max="24" width="9.7109375" style="1" customWidth="1"/>
+    <col min="25" max="25" width="10.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="10.5703125" style="1" customWidth="1"/>
+    <col min="27" max="31" width="9.140625" style="1"/>
+    <col min="32" max="33" width="9.5703125" style="1" customWidth="1"/>
+    <col min="34" max="35" width="10.85546875" style="1" customWidth="1"/>
+    <col min="36" max="36" width="9.85546875" style="1" customWidth="1"/>
+    <col min="37" max="37" width="10.7109375" style="1" customWidth="1"/>
+    <col min="38" max="38" width="9.7109375" style="1" customWidth="1"/>
+    <col min="39" max="40" width="9.140625" style="1"/>
+    <col min="41" max="41" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="43" max="43" width="9.28515625" style="1" customWidth="1"/>
+    <col min="44" max="44" width="9.42578125" style="1" customWidth="1"/>
+    <col min="45" max="45" width="9.140625" style="1"/>
+    <col min="46" max="46" width="11.28515625" style="1" customWidth="1"/>
+    <col min="47" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:49" ht="21" customHeight="1">
-      <c r="A2" s="96" t="s">
+    <row r="1" spans="1:45">
+      <c r="A1" s="25"/>
+      <c r="AC1" s="2"/>
+      <c r="AD1" s="2"/>
+      <c r="AI1" s="3"/>
+      <c r="AO1" s="2"/>
+      <c r="AR1" s="2"/>
+      <c r="AS1" s="2"/>
+    </row>
+    <row r="2" spans="1:45">
+      <c r="B2" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="5">
+        <v>141101</v>
+      </c>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
+      <c r="N2" s="6"/>
+    </row>
+    <row r="3" spans="1:45">
+      <c r="B3" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D3" s="6"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+      <c r="J3" s="6"/>
+      <c r="K3" s="6"/>
+      <c r="L3" s="6"/>
+      <c r="M3" s="6"/>
+      <c r="N3" s="6"/>
+    </row>
+    <row r="4" spans="1:45">
+      <c r="B4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+      <c r="J4" s="6"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+      <c r="M4" s="6"/>
+      <c r="N4" s="6"/>
+    </row>
+    <row r="5" spans="1:45">
+      <c r="B5" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+    </row>
+    <row r="6" spans="1:45">
+      <c r="B6" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="D6" s="6"/>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+      <c r="J6" s="6"/>
+      <c r="K6" s="6"/>
+      <c r="L6" s="6"/>
+      <c r="M6" s="6"/>
+      <c r="N6" s="6"/>
+    </row>
+    <row r="7" spans="1:45" ht="52.5" customHeight="1">
+      <c r="B7" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7" s="6"/>
+      <c r="E7" s="6"/>
+      <c r="F7" s="6"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+      <c r="J7" s="6"/>
+      <c r="K7" s="6"/>
+      <c r="L7" s="6"/>
+      <c r="M7" s="6"/>
+      <c r="N7" s="6"/>
+    </row>
+    <row r="8" spans="1:45">
+      <c r="B8" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="6"/>
+    </row>
+    <row r="9" spans="1:45" ht="11.25" customHeight="1">
+      <c r="B9" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="6"/>
+    </row>
+    <row r="10" spans="1:45" ht="39.75" customHeight="1">
+      <c r="B10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+    </row>
+    <row r="11" spans="1:45">
+      <c r="B11" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6"/>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="6"/>
+      <c r="J11" s="6"/>
+      <c r="K11" s="6"/>
+      <c r="L11" s="6"/>
+      <c r="M11" s="6"/>
+      <c r="N11" s="11"/>
+    </row>
+    <row r="12" spans="1:45">
+      <c r="B12" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="6"/>
+      <c r="N12" s="11"/>
+    </row>
+    <row r="13" spans="1:45">
+      <c r="B13" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="6"/>
+      <c r="N13" s="11"/>
+    </row>
+    <row r="14" spans="1:45">
+      <c r="B14" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="11"/>
+    </row>
+    <row r="15" spans="1:45">
+      <c r="B15" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="11"/>
+    </row>
+    <row r="16" spans="1:45">
+      <c r="B16" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" s="16">
+        <v>45914</v>
+      </c>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+      <c r="M16" s="17"/>
+      <c r="N16" s="18"/>
+    </row>
+    <row r="17" spans="2:14">
+      <c r="B17" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="16">
+        <v>46309</v>
+      </c>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="17"/>
+      <c r="N17" s="19"/>
+    </row>
+    <row r="18" spans="2:14">
+      <c r="B18" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" s="17"/>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+      <c r="I18" s="17"/>
+      <c r="J18" s="17"/>
+      <c r="K18" s="17"/>
+      <c r="L18" s="17"/>
+      <c r="M18" s="17"/>
+      <c r="N18" s="18"/>
+    </row>
+    <row r="19" spans="2:14">
+      <c r="B19" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="17"/>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+      <c r="I19" s="17"/>
+      <c r="J19" s="17"/>
+      <c r="K19" s="17"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="19"/>
+    </row>
+    <row r="20" spans="2:14">
+      <c r="B20" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="17"/>
+      <c r="I20" s="17"/>
+      <c r="J20" s="17"/>
+      <c r="K20" s="17"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="17"/>
+      <c r="N20" s="18"/>
+    </row>
+    <row r="21" spans="2:14">
+      <c r="B21" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="D21" s="17"/>
+      <c r="E21" s="17"/>
+      <c r="F21" s="17"/>
+      <c r="G21" s="17"/>
+      <c r="H21" s="17"/>
+      <c r="I21" s="17"/>
+      <c r="J21" s="17"/>
+      <c r="K21" s="17"/>
+      <c r="L21" s="17"/>
+      <c r="M21" s="17"/>
+      <c r="N21" s="19"/>
+    </row>
+    <row r="22" spans="2:14">
+      <c r="B22" s="23"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="17"/>
+      <c r="K22" s="17"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="17"/>
+      <c r="N22" s="17"/>
+    </row>
+    <row r="23" spans="2:14">
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="17"/>
+      <c r="J23" s="17"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="19"/>
+    </row>
+    <row r="24" spans="2:14">
+      <c r="B24" s="17"/>
+      <c r="C24" s="17"/>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="17"/>
+      <c r="H24" s="17"/>
+      <c r="I24" s="17"/>
+      <c r="J24" s="17"/>
+      <c r="K24" s="17"/>
+      <c r="L24" s="17"/>
+      <c r="M24" s="17"/>
+      <c r="N24" s="18"/>
+    </row>
+    <row r="25" spans="2:14">
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+      <c r="M25" s="17"/>
+      <c r="N25" s="19"/>
+    </row>
+    <row r="26" spans="2:14">
+      <c r="B26" s="17"/>
+      <c r="C26" s="17"/>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="17"/>
+      <c r="H26" s="17"/>
+      <c r="I26" s="17"/>
+      <c r="J26" s="17"/>
+      <c r="K26" s="17"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="17"/>
+      <c r="N26" s="18"/>
+    </row>
+  </sheetData>
+  <phoneticPr fontId="0" type="noConversion"/>
+  <hyperlinks>
+    <hyperlink ref="C21" r:id="rId1" display="ai.kalieva@aspire.gov.kz"/>
+    <hyperlink ref="C14" r:id="rId2"/>
+    <hyperlink ref="C15" r:id="rId3"/>
+    <hyperlink ref="C12" r:id="rId4"/>
+    <hyperlink ref="C13" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId6"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="17"/>
+    <col min="2" max="2" width="100.7109375" style="17" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="26" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="26" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="26" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="26" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="27" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="28" t="s">
+        <v>68</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:AW80"/>
+  <sheetViews>
+    <sheetView topLeftCell="Z31" workbookViewId="0">
+      <selection activeCell="AS49" sqref="AS49"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="18.85546875" style="17" customWidth="1"/>
+    <col min="2" max="33" width="9.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="10.140625" style="17" bestFit="1" customWidth="1"/>
+    <col min="35" max="45" width="9.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="46" max="16384" width="9.140625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:49">
+      <c r="A2" s="102" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="96"/>
-[...42 lines deleted...]
-      <c r="AS2" s="96"/>
+      <c r="B2" s="102"/>
+      <c r="C2" s="102"/>
+      <c r="D2" s="102"/>
+      <c r="E2" s="102"/>
+      <c r="F2" s="102"/>
+      <c r="G2" s="102"/>
+      <c r="H2" s="102"/>
+      <c r="I2" s="102"/>
+      <c r="J2" s="102"/>
+      <c r="K2" s="102"/>
+      <c r="L2" s="102"/>
+      <c r="M2" s="102"/>
+      <c r="N2" s="102"/>
+      <c r="O2" s="102"/>
+      <c r="P2" s="102"/>
+      <c r="Q2" s="102"/>
+      <c r="R2" s="102"/>
+      <c r="S2" s="102"/>
+      <c r="T2" s="102"/>
+      <c r="U2" s="102"/>
+      <c r="V2" s="102"/>
+      <c r="W2" s="102"/>
+      <c r="X2" s="102"/>
+      <c r="Y2" s="102"/>
+      <c r="Z2" s="102"/>
+      <c r="AA2" s="102"/>
+      <c r="AB2" s="102"/>
+      <c r="AC2" s="102"/>
+      <c r="AD2" s="102"/>
+      <c r="AE2" s="102"/>
+      <c r="AF2" s="102"/>
+      <c r="AG2" s="102"/>
+      <c r="AH2" s="102"/>
+      <c r="AI2" s="102"/>
+      <c r="AJ2" s="102"/>
+      <c r="AK2" s="102"/>
+      <c r="AL2" s="102"/>
+      <c r="AM2" s="102"/>
+      <c r="AN2" s="102"/>
+      <c r="AO2" s="102"/>
+      <c r="AP2" s="102"/>
+      <c r="AQ2" s="102"/>
+      <c r="AR2" s="102"/>
+      <c r="AS2" s="102"/>
+      <c r="AT2" s="1"/>
+      <c r="AU2" s="1"/>
+      <c r="AV2" s="1"/>
+      <c r="AW2" s="1"/>
     </row>
-    <row r="3" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
+    <row r="3" spans="1:49" ht="13.5" thickBot="1">
+      <c r="A3" s="1"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
       <c r="K3" s="103"/>
       <c r="L3" s="103"/>
       <c r="M3" s="103"/>
       <c r="N3" s="103"/>
-      <c r="AW3" s="88" t="s">
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1"/>
+      <c r="AB3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+      <c r="AE3" s="1"/>
+      <c r="AF3" s="1"/>
+      <c r="AG3" s="1"/>
+      <c r="AH3" s="1"/>
+      <c r="AI3" s="1"/>
+      <c r="AJ3" s="1"/>
+      <c r="AK3" s="1"/>
+      <c r="AL3" s="1"/>
+      <c r="AM3" s="1"/>
+      <c r="AN3" s="1"/>
+      <c r="AO3" s="1"/>
+      <c r="AP3" s="1"/>
+      <c r="AQ3" s="1"/>
+      <c r="AR3" s="1"/>
+      <c r="AS3" s="1"/>
+      <c r="AT3" s="1"/>
+      <c r="AU3" s="1"/>
+      <c r="AV3" s="1"/>
+      <c r="AW3" s="29" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:49" ht="27.75" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B4" s="112" t="s">
+    <row r="4" spans="1:49" ht="13.5" thickBot="1">
+      <c r="A4" s="104"/>
+      <c r="B4" s="106" t="s">
         <v>13</v>
       </c>
-      <c r="C4" s="113"/>
-[...10 lines deleted...]
-      <c r="N4" s="91" t="s">
+      <c r="C4" s="107"/>
+      <c r="D4" s="107"/>
+      <c r="E4" s="107"/>
+      <c r="F4" s="107"/>
+      <c r="G4" s="107"/>
+      <c r="H4" s="107"/>
+      <c r="I4" s="107"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="107"/>
+      <c r="L4" s="107"/>
+      <c r="M4" s="108"/>
+      <c r="N4" s="109" t="s">
         <v>22</v>
       </c>
-      <c r="O4" s="92"/>
-[...10 lines deleted...]
-      <c r="Z4" s="91" t="s">
+      <c r="O4" s="110"/>
+      <c r="P4" s="110"/>
+      <c r="Q4" s="111"/>
+      <c r="R4" s="112"/>
+      <c r="S4" s="112"/>
+      <c r="T4" s="112"/>
+      <c r="U4" s="112"/>
+      <c r="V4" s="112"/>
+      <c r="W4" s="112"/>
+      <c r="X4" s="112"/>
+      <c r="Y4" s="113"/>
+      <c r="Z4" s="109" t="s">
         <v>33</v>
       </c>
-      <c r="AA4" s="92"/>
-[...10 lines deleted...]
-      <c r="AL4" s="91" t="s">
+      <c r="AA4" s="110"/>
+      <c r="AB4" s="110"/>
+      <c r="AC4" s="111"/>
+      <c r="AD4" s="112"/>
+      <c r="AE4" s="112"/>
+      <c r="AF4" s="112"/>
+      <c r="AG4" s="112"/>
+      <c r="AH4" s="112"/>
+      <c r="AI4" s="112"/>
+      <c r="AJ4" s="112"/>
+      <c r="AK4" s="113"/>
+      <c r="AL4" s="109" t="s">
         <v>34</v>
       </c>
-      <c r="AM4" s="92"/>
-[...9 lines deleted...]
-      <c r="AW4" s="95"/>
+      <c r="AM4" s="110"/>
+      <c r="AN4" s="110"/>
+      <c r="AO4" s="111"/>
+      <c r="AP4" s="112"/>
+      <c r="AQ4" s="112"/>
+      <c r="AR4" s="112"/>
+      <c r="AS4" s="112"/>
+      <c r="AT4" s="112"/>
+      <c r="AU4" s="112"/>
+      <c r="AV4" s="112"/>
+      <c r="AW4" s="113"/>
     </row>
-    <row r="5" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B5" s="23" t="s">
+    <row r="5" spans="1:49" ht="26.25" thickBot="1">
+      <c r="A5" s="105"/>
+      <c r="B5" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="23" t="s">
+      <c r="C5" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="23" t="s">
+      <c r="D5" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="E5" s="23" t="s">
+      <c r="E5" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="F5" s="23" t="s">
+      <c r="F5" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="23" t="s">
+      <c r="G5" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="H5" s="23" t="s">
+      <c r="H5" s="31" t="s">
         <v>7</v>
       </c>
-      <c r="I5" s="23" t="s">
+      <c r="I5" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="J5" s="23" t="s">
+      <c r="J5" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="K5" s="23" t="s">
+      <c r="K5" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="L5" s="23" t="s">
+      <c r="L5" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="43" t="s">
+      <c r="M5" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="N5" s="32" t="s">
+      <c r="N5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="O5" s="33" t="s">
+      <c r="O5" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="P5" s="33" t="s">
+      <c r="P5" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="Q5" s="33" t="s">
+      <c r="Q5" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="R5" s="33" t="s">
+      <c r="R5" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="S5" s="33" t="s">
+      <c r="S5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="T5" s="34" t="s">
+      <c r="T5" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="U5" s="34" t="s">
+      <c r="U5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="V5" s="34" t="s">
+      <c r="V5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="34" t="s">
+      <c r="W5" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="X5" s="34" t="s">
+      <c r="X5" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="Y5" s="34" t="s">
+      <c r="Y5" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="Z5" s="32" t="s">
+      <c r="Z5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AA5" s="33" t="s">
+      <c r="AA5" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="AB5" s="33" t="s">
+      <c r="AB5" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="AC5" s="33" t="s">
+      <c r="AC5" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="AD5" s="33" t="s">
+      <c r="AD5" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="AE5" s="33" t="s">
+      <c r="AE5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AF5" s="34" t="s">
+      <c r="AF5" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AG5" s="34" t="s">
+      <c r="AG5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AH5" s="34" t="s">
+      <c r="AH5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AI5" s="34" t="s">
+      <c r="AI5" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AJ5" s="34" t="s">
+      <c r="AJ5" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AK5" s="34" t="s">
+      <c r="AK5" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="AL5" s="32" t="s">
+      <c r="AL5" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AM5" s="33" t="s">
+      <c r="AM5" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="AN5" s="33" t="s">
+      <c r="AN5" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="AO5" s="33" t="s">
+      <c r="AO5" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="AP5" s="33" t="s">
+      <c r="AP5" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="AQ5" s="33" t="s">
+      <c r="AQ5" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AR5" s="34" t="s">
+      <c r="AR5" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AS5" s="34" t="s">
+      <c r="AS5" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AT5" s="34" t="s">
+      <c r="AT5" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AU5" s="34" t="s">
+      <c r="AU5" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AV5" s="34" t="s">
+      <c r="AV5" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AW5" s="34" t="s">
+      <c r="AW5" s="35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:49">
-      <c r="A6" s="4" t="s">
+      <c r="A6" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B6" s="37">
         <v>11065.5</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C6" s="37">
         <v>25853.8</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D6" s="37">
         <v>46697.7</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E6" s="37">
         <v>71887.7</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F6" s="37">
         <v>99561</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="37">
         <v>143980.79999999999</v>
       </c>
-      <c r="H6" s="6" t="s">
+      <c r="H6" s="38" t="s">
         <v>24</v>
       </c>
-      <c r="I6" s="7">
+      <c r="I6" s="39">
         <v>244230.5</v>
       </c>
-      <c r="J6" s="5">
+      <c r="J6" s="37">
         <v>347919.8</v>
       </c>
-      <c r="K6" s="5">
+      <c r="K6" s="37">
         <v>416426.47280693962</v>
       </c>
-      <c r="L6" s="5">
+      <c r="L6" s="37">
         <v>486225.34661299712</v>
       </c>
-      <c r="M6" s="12">
+      <c r="M6" s="40">
         <v>535722.4</v>
       </c>
-      <c r="N6" s="47">
+      <c r="N6" s="41">
         <v>12963.2</v>
       </c>
-      <c r="O6" s="48">
+      <c r="O6" s="42">
         <v>30641.4</v>
       </c>
-      <c r="P6" s="48">
+      <c r="P6" s="42">
         <v>54993.2</v>
       </c>
-      <c r="Q6" s="49">
+      <c r="Q6" s="43">
         <v>82251.3</v>
       </c>
-      <c r="R6" s="50">
+      <c r="R6" s="44">
         <v>113123.5</v>
       </c>
-      <c r="S6" s="51">
+      <c r="S6" s="45">
         <v>99138.6</v>
       </c>
-      <c r="T6" s="51">
+      <c r="T6" s="45">
         <v>137477.6</v>
       </c>
-      <c r="U6" s="51">
+      <c r="U6" s="45">
         <v>185399.9</v>
       </c>
-      <c r="V6" s="51">
+      <c r="V6" s="45">
         <v>278768.59999999998</v>
       </c>
-      <c r="W6" s="51">
+      <c r="W6" s="45">
         <v>336545.3</v>
       </c>
-      <c r="X6" s="51">
+      <c r="X6" s="45">
         <v>415381.8</v>
       </c>
-      <c r="Y6" s="51">
+      <c r="Y6" s="45">
         <v>454016.8</v>
       </c>
-      <c r="Z6" s="51">
+      <c r="Z6" s="45">
         <v>8778.2000000000007</v>
       </c>
-      <c r="AA6" s="77">
+      <c r="AA6" s="46">
         <v>20355.2</v>
       </c>
-      <c r="AB6" s="51">
+      <c r="AB6" s="45">
         <v>37348.9</v>
       </c>
-      <c r="AC6" s="49">
+      <c r="AC6" s="43">
         <v>57096.5</v>
       </c>
-      <c r="AD6" s="51">
+      <c r="AD6" s="45">
         <v>79768.3</v>
       </c>
-      <c r="AE6" s="51">
+      <c r="AE6" s="45">
         <v>118728.2</v>
       </c>
-      <c r="AF6" s="51">
+      <c r="AF6" s="45">
         <v>165215.29999999999</v>
       </c>
-      <c r="AG6" s="75">
+      <c r="AG6" s="47">
         <v>221355.3</v>
       </c>
-      <c r="AH6" s="75">
+      <c r="AH6" s="47">
         <v>340106.2</v>
       </c>
-      <c r="AI6" s="75">
+      <c r="AI6" s="47">
         <v>405003</v>
       </c>
-      <c r="AJ6" s="75">
+      <c r="AJ6" s="47">
         <v>515886.1</v>
       </c>
-      <c r="AK6" s="75">
+      <c r="AK6" s="47">
         <v>584692.69999999995</v>
       </c>
-      <c r="AL6" s="51">
+      <c r="AL6" s="45">
         <v>12104.2</v>
       </c>
-      <c r="AM6" s="61">
+      <c r="AM6" s="45">
         <v>28333.7</v>
       </c>
-      <c r="AN6" s="61">
+      <c r="AN6" s="45">
         <v>50963.8</v>
       </c>
-      <c r="AO6" s="61">
+      <c r="AO6" s="45">
         <v>77350.600000000006</v>
       </c>
-      <c r="AP6" s="61">
+      <c r="AP6" s="45">
         <v>107130.8</v>
       </c>
-      <c r="AQ6" s="84">
+      <c r="AQ6" s="47">
         <v>158686.20000000001</v>
       </c>
-      <c r="AR6" s="61">
+      <c r="AR6" s="45">
         <v>214751.4</v>
       </c>
-      <c r="AS6" s="75"/>
-[...3 lines deleted...]
-      <c r="AW6" s="61"/>
+      <c r="AS6" s="48">
+        <v>281298.09999999998</v>
+      </c>
+      <c r="AT6" s="47"/>
+      <c r="AU6" s="47"/>
+      <c r="AV6" s="45"/>
+      <c r="AW6" s="45"/>
     </row>
     <row r="7" spans="1:49">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="11">
+      <c r="B7" s="50">
         <v>1869.17</v>
       </c>
-      <c r="C7" s="12">
+      <c r="C7" s="40">
         <v>3857.4700000000003</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="51">
         <v>6183.5603150900006</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="52">
         <v>9195.5</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F7" s="37">
         <v>12090.3</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G7" s="37">
         <v>15872.6</v>
       </c>
-      <c r="H7" s="7">
+      <c r="H7" s="39">
         <v>21486.7</v>
       </c>
-      <c r="I7" s="7">
+      <c r="I7" s="39">
         <v>27980.2</v>
       </c>
-      <c r="J7" s="5">
+      <c r="J7" s="37">
         <v>44407.199999999997</v>
       </c>
-      <c r="K7" s="5">
+      <c r="K7" s="37">
         <v>56094.62025735627</v>
       </c>
-      <c r="L7" s="5">
+      <c r="L7" s="37">
         <v>59196.2</v>
       </c>
-      <c r="M7" s="12">
+      <c r="M7" s="40">
         <v>67023.7</v>
       </c>
-      <c r="N7" s="52">
+      <c r="N7" s="53">
         <v>1732.5865132000004</v>
       </c>
-      <c r="O7" s="53">
+      <c r="O7" s="54">
         <v>3854.8</v>
       </c>
-      <c r="P7" s="53">
+      <c r="P7" s="54">
         <v>6582</v>
       </c>
-      <c r="Q7" s="54">
+      <c r="Q7" s="55">
         <v>10078.6</v>
       </c>
-      <c r="R7" s="55">
+      <c r="R7" s="56">
         <v>10893.58730109</v>
       </c>
-      <c r="S7" s="52">
+      <c r="S7" s="53">
         <v>11074.7</v>
       </c>
-      <c r="T7" s="55">
+      <c r="T7" s="56">
         <v>12848</v>
       </c>
-      <c r="U7" s="55">
+      <c r="U7" s="56">
         <v>14613.3</v>
       </c>
-      <c r="V7" s="52">
+      <c r="V7" s="53">
         <v>30199.1</v>
       </c>
-      <c r="W7" s="52">
+      <c r="W7" s="53">
         <v>37631.9</v>
       </c>
-      <c r="X7" s="52">
+      <c r="X7" s="53">
         <v>38775.599999999999</v>
       </c>
-      <c r="Y7" s="52">
+      <c r="Y7" s="53">
         <v>37415.1</v>
       </c>
-      <c r="Z7" s="52">
+      <c r="Z7" s="53">
         <v>769.1</v>
       </c>
-      <c r="AA7" s="78">
+      <c r="AA7" s="57">
         <v>1481.8</v>
       </c>
-      <c r="AB7" s="52">
+      <c r="AB7" s="53">
         <v>2445.4</v>
       </c>
-      <c r="AC7" s="54">
+      <c r="AC7" s="55">
         <v>3454.1</v>
       </c>
-      <c r="AD7" s="52">
+      <c r="AD7" s="53">
         <v>4477.6000000000004</v>
       </c>
-      <c r="AE7" s="52">
+      <c r="AE7" s="53">
         <v>5555.5</v>
       </c>
-      <c r="AF7" s="52">
+      <c r="AF7" s="53">
         <v>7218</v>
       </c>
-      <c r="AG7" s="76">
+      <c r="AG7" s="58">
         <v>9167.7000000000007</v>
       </c>
-      <c r="AH7" s="76">
+      <c r="AH7" s="58">
         <v>24573.9</v>
       </c>
-      <c r="AI7" s="76">
+      <c r="AI7" s="58">
         <v>33796.699999999997</v>
       </c>
-      <c r="AJ7" s="76">
+      <c r="AJ7" s="58">
         <v>35396.699999999997</v>
       </c>
-      <c r="AK7" s="76">
+      <c r="AK7" s="58">
         <v>37140.9</v>
       </c>
-      <c r="AL7" s="52">
+      <c r="AL7" s="53">
         <v>1218.4000000000001</v>
       </c>
-      <c r="AM7" s="63">
+      <c r="AM7" s="53">
         <v>2425.4</v>
       </c>
-      <c r="AN7" s="66">
+      <c r="AN7" s="54">
         <v>3793.8</v>
       </c>
-      <c r="AO7" s="66">
+      <c r="AO7" s="54">
         <v>5147.8999999999996</v>
       </c>
-      <c r="AP7" s="66">
+      <c r="AP7" s="54">
         <v>6419.1</v>
       </c>
-      <c r="AQ7" s="81">
+      <c r="AQ7" s="37">
         <v>7860.1</v>
       </c>
-      <c r="AR7" s="66">
+      <c r="AR7" s="54">
         <v>10089</v>
       </c>
-      <c r="AS7" s="76"/>
-[...3 lines deleted...]
-      <c r="AW7" s="63"/>
+      <c r="AS7" s="51">
+        <v>13275.9</v>
+      </c>
+      <c r="AT7" s="58"/>
+      <c r="AU7" s="58"/>
+      <c r="AV7" s="53"/>
+      <c r="AW7" s="53"/>
     </row>
     <row r="8" spans="1:49">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="49" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="11">
+      <c r="B8" s="50">
         <v>12.41</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="40">
         <v>34.71</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="51">
         <v>59.38801024</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="52">
         <v>91.7</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F8" s="37">
         <v>128.69999999999999</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G8" s="37">
         <v>157.9</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H8" s="39">
         <v>242.3</v>
       </c>
-      <c r="I8" s="7">
+      <c r="I8" s="39">
         <v>320.16000000000003</v>
       </c>
-      <c r="J8" s="5">
+      <c r="J8" s="37">
         <v>771.8</v>
       </c>
-      <c r="K8" s="5">
+      <c r="K8" s="37">
         <v>998.71843479002439</v>
       </c>
-      <c r="L8" s="5">
+      <c r="L8" s="37">
         <v>1061.0657984400243</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="40">
         <v>1133.9606212310243</v>
       </c>
-      <c r="N8" s="52">
+      <c r="N8" s="53">
         <v>15.59245057864851</v>
       </c>
-      <c r="O8" s="53">
+      <c r="O8" s="54">
         <v>45.161282291297013</v>
       </c>
-      <c r="P8" s="53">
+      <c r="P8" s="54">
         <v>72.490216069945518</v>
       </c>
-      <c r="Q8" s="56">
+      <c r="Q8" s="59">
         <v>110.87167824859404</v>
       </c>
-      <c r="R8" s="55">
+      <c r="R8" s="56">
         <v>156.56267254859404</v>
       </c>
-      <c r="S8" s="52">
+      <c r="S8" s="53">
         <v>182.2</v>
       </c>
-      <c r="T8" s="55">
+      <c r="T8" s="56">
         <v>251.7</v>
       </c>
-      <c r="U8" s="55">
+      <c r="U8" s="56">
         <v>299.8</v>
       </c>
-      <c r="V8" s="52">
+      <c r="V8" s="53">
         <v>524.1</v>
       </c>
-      <c r="W8" s="52">
+      <c r="W8" s="53">
         <v>613.29999999999995</v>
       </c>
-      <c r="X8" s="52">
+      <c r="X8" s="53">
         <v>628.4</v>
       </c>
-      <c r="Y8" s="52">
+      <c r="Y8" s="53">
         <v>899.7</v>
       </c>
-      <c r="Z8" s="52">
+      <c r="Z8" s="53">
         <v>11</v>
       </c>
-      <c r="AA8" s="78">
+      <c r="AA8" s="57">
         <v>35.200000000000003</v>
       </c>
-      <c r="AB8" s="52">
+      <c r="AB8" s="53">
         <v>65.7</v>
       </c>
-      <c r="AC8" s="56">
+      <c r="AC8" s="59">
         <v>103.3</v>
       </c>
-      <c r="AD8" s="52">
+      <c r="AD8" s="53">
         <v>150.30000000000001</v>
       </c>
-      <c r="AE8" s="52">
+      <c r="AE8" s="53">
         <v>191.6</v>
       </c>
-      <c r="AF8" s="52">
+      <c r="AF8" s="53">
         <v>272</v>
       </c>
-      <c r="AG8" s="76">
+      <c r="AG8" s="58">
         <v>325.60000000000002</v>
       </c>
-      <c r="AH8" s="76">
+      <c r="AH8" s="58">
         <v>563.70000000000005</v>
       </c>
-      <c r="AI8" s="76">
+      <c r="AI8" s="58">
         <v>679.7</v>
       </c>
-      <c r="AJ8" s="76">
+      <c r="AJ8" s="58">
         <v>709.1</v>
       </c>
-      <c r="AK8" s="76">
+      <c r="AK8" s="58">
         <v>1025.5999999999999</v>
       </c>
-      <c r="AL8" s="52">
+      <c r="AL8" s="53">
         <v>10.8</v>
       </c>
-      <c r="AM8" s="63">
+      <c r="AM8" s="53">
         <v>45</v>
       </c>
-      <c r="AN8" s="66">
+      <c r="AN8" s="54">
         <v>86.2</v>
       </c>
-      <c r="AO8" s="66">
+      <c r="AO8" s="54">
         <v>135.5</v>
       </c>
-      <c r="AP8" s="66">
+      <c r="AP8" s="54">
         <v>184</v>
       </c>
-      <c r="AQ8" s="81">
+      <c r="AQ8" s="37">
         <v>235.4</v>
       </c>
-      <c r="AR8" s="66">
+      <c r="AR8" s="54">
         <v>319</v>
       </c>
-      <c r="AS8" s="76"/>
-[...3 lines deleted...]
-      <c r="AW8" s="63"/>
+      <c r="AS8" s="51">
+        <v>386.5</v>
+      </c>
+      <c r="AT8" s="58"/>
+      <c r="AU8" s="58"/>
+      <c r="AV8" s="53"/>
+      <c r="AW8" s="53"/>
     </row>
     <row r="9" spans="1:49">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="49" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="11">
+      <c r="B9" s="50">
         <v>893.13</v>
       </c>
-      <c r="C9" s="12">
+      <c r="C9" s="40">
         <v>2063.33</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="51">
         <v>4389.81358292</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="52">
         <v>6917.26</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F9" s="37">
         <v>9772.2000000000007</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G9" s="37">
         <v>14562.5</v>
       </c>
-      <c r="H9" s="7">
+      <c r="H9" s="39">
         <v>20952</v>
       </c>
-      <c r="I9" s="7">
+      <c r="I9" s="39">
         <v>27628.1</v>
       </c>
-      <c r="J9" s="5">
+      <c r="J9" s="37">
         <v>38588.699999999997</v>
       </c>
-      <c r="K9" s="5">
+      <c r="K9" s="37">
         <v>43266.09857721992</v>
       </c>
-      <c r="L9" s="5">
+      <c r="L9" s="37">
         <v>46438.979468027865</v>
       </c>
-      <c r="M9" s="12">
+      <c r="M9" s="40">
         <v>48766.279387551862</v>
       </c>
-      <c r="N9" s="52">
+      <c r="N9" s="53">
         <v>1103.7899344</v>
       </c>
-      <c r="O9" s="53">
+      <c r="O9" s="54">
         <v>2583.1804356000002</v>
       </c>
-      <c r="P9" s="53">
+      <c r="P9" s="54">
         <v>5499.1405582999996</v>
       </c>
-      <c r="Q9" s="56">
+      <c r="Q9" s="59">
         <v>8167.0396123199998</v>
       </c>
-      <c r="R9" s="55">
+      <c r="R9" s="56">
         <v>11554.55346517</v>
       </c>
-      <c r="S9" s="52">
+      <c r="S9" s="53">
         <v>14324.1</v>
       </c>
-      <c r="T9" s="55">
+      <c r="T9" s="56">
         <v>21178.9</v>
       </c>
-      <c r="U9" s="55">
+      <c r="U9" s="56">
         <v>29630.1</v>
       </c>
-      <c r="V9" s="52">
+      <c r="V9" s="53">
         <v>39830.800000000003</v>
       </c>
-      <c r="W9" s="52">
+      <c r="W9" s="53">
         <v>44776.9</v>
       </c>
-      <c r="X9" s="52">
+      <c r="X9" s="53">
         <v>47518.3</v>
       </c>
-      <c r="Y9" s="52">
+      <c r="Y9" s="53">
         <v>50027.1</v>
       </c>
-      <c r="Z9" s="52">
+      <c r="Z9" s="53">
         <v>1051.4000000000001</v>
       </c>
-      <c r="AA9" s="78">
+      <c r="AA9" s="57">
         <v>2623.5</v>
       </c>
-      <c r="AB9" s="52">
+      <c r="AB9" s="53">
         <v>4794</v>
       </c>
-      <c r="AC9" s="56">
+      <c r="AC9" s="59">
         <v>7532.2</v>
       </c>
-      <c r="AD9" s="52">
+      <c r="AD9" s="53">
         <v>11171.6</v>
       </c>
-      <c r="AE9" s="52">
+      <c r="AE9" s="53">
         <v>18036.599999999999</v>
       </c>
-      <c r="AF9" s="52">
+      <c r="AF9" s="53">
         <v>24533.7</v>
       </c>
-      <c r="AG9" s="76">
+      <c r="AG9" s="58">
         <v>33996.199999999997</v>
       </c>
-      <c r="AH9" s="76">
+      <c r="AH9" s="58">
         <v>46474.5</v>
       </c>
-      <c r="AI9" s="76">
+      <c r="AI9" s="58">
         <v>51377.9</v>
       </c>
-      <c r="AJ9" s="76">
+      <c r="AJ9" s="58">
         <v>55307.5</v>
       </c>
-      <c r="AK9" s="76">
+      <c r="AK9" s="58">
         <v>59035</v>
       </c>
-      <c r="AL9" s="52">
+      <c r="AL9" s="53">
         <v>1455.1</v>
       </c>
-      <c r="AM9" s="63">
+      <c r="AM9" s="53">
         <v>3721.3</v>
       </c>
-      <c r="AN9" s="66">
+      <c r="AN9" s="54">
         <v>6709</v>
       </c>
-      <c r="AO9" s="66">
+      <c r="AO9" s="54">
         <v>10551.9</v>
       </c>
-      <c r="AP9" s="66">
+      <c r="AP9" s="54">
         <v>15570.2</v>
       </c>
-      <c r="AQ9" s="81">
+      <c r="AQ9" s="37">
         <v>24845.3</v>
       </c>
-      <c r="AR9" s="66">
+      <c r="AR9" s="54">
         <v>34353.199999999997</v>
       </c>
-      <c r="AS9" s="76"/>
-[...3 lines deleted...]
-      <c r="AW9" s="63"/>
+      <c r="AS9" s="51">
+        <v>49194.6</v>
+      </c>
+      <c r="AT9" s="58"/>
+      <c r="AU9" s="58"/>
+      <c r="AV9" s="53"/>
+      <c r="AW9" s="53"/>
     </row>
     <row r="10" spans="1:49">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="11">
+      <c r="B10" s="50">
         <v>916.51</v>
       </c>
-      <c r="C10" s="12">
+      <c r="C10" s="40">
         <v>1787.21</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="51">
         <v>3515.1931817</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="52">
         <v>5881.9</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F10" s="37">
         <v>8395.2000000000007</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G10" s="37">
         <v>14331.2</v>
       </c>
-      <c r="H10" s="7">
+      <c r="H10" s="39">
         <v>20535.599999999999</v>
       </c>
-      <c r="I10" s="7">
+      <c r="I10" s="39">
         <v>26382.27</v>
       </c>
-      <c r="J10" s="5">
+      <c r="J10" s="37">
         <v>33137.4</v>
       </c>
-      <c r="K10" s="5">
+      <c r="K10" s="37">
         <v>36880.257630642598</v>
       </c>
-      <c r="L10" s="5">
+      <c r="L10" s="37">
         <v>39476.199999999997</v>
       </c>
-      <c r="M10" s="12">
+      <c r="M10" s="40">
         <v>45057.569389385404</v>
       </c>
-      <c r="N10" s="52">
+      <c r="N10" s="53">
         <v>541.4032916000001</v>
       </c>
-      <c r="O10" s="53">
+      <c r="O10" s="54">
         <v>1626.9266288000001</v>
       </c>
-      <c r="P10" s="53">
+      <c r="P10" s="54">
         <v>3503.004653</v>
       </c>
-      <c r="Q10" s="56">
+      <c r="Q10" s="59">
         <v>6514.4</v>
       </c>
-      <c r="R10" s="55">
+      <c r="R10" s="56">
         <v>9260.5117271999989</v>
       </c>
-      <c r="S10" s="52">
+      <c r="S10" s="53">
         <v>8079.3</v>
       </c>
-      <c r="T10" s="55">
+      <c r="T10" s="56">
         <v>12385.7</v>
       </c>
-      <c r="U10" s="55">
+      <c r="U10" s="56">
         <v>15239.8</v>
       </c>
-      <c r="V10" s="52">
+      <c r="V10" s="53">
         <v>19820.8</v>
       </c>
-      <c r="W10" s="52">
+      <c r="W10" s="53">
         <v>23058.799999999999</v>
       </c>
-      <c r="X10" s="52">
+      <c r="X10" s="53">
         <v>24393.8</v>
       </c>
-      <c r="Y10" s="52">
+      <c r="Y10" s="53">
         <v>26641</v>
       </c>
-      <c r="Z10" s="52">
+      <c r="Z10" s="53">
         <v>725</v>
       </c>
-      <c r="AA10" s="78">
+      <c r="AA10" s="57">
         <v>1558.3</v>
       </c>
-      <c r="AB10" s="52">
+      <c r="AB10" s="53">
         <v>2925.9</v>
       </c>
-      <c r="AC10" s="56">
+      <c r="AC10" s="59">
         <v>4489</v>
       </c>
-      <c r="AD10" s="52">
+      <c r="AD10" s="53">
         <v>6276.8</v>
       </c>
-      <c r="AE10" s="52">
+      <c r="AE10" s="53">
         <v>10016.799999999999</v>
       </c>
-      <c r="AF10" s="52">
+      <c r="AF10" s="53">
         <v>15258.1</v>
       </c>
-      <c r="AG10" s="76">
+      <c r="AG10" s="58">
         <v>20474.5</v>
       </c>
-      <c r="AH10" s="76">
+      <c r="AH10" s="58">
         <v>26867.9</v>
       </c>
-      <c r="AI10" s="76">
+      <c r="AI10" s="58">
         <v>31900.6</v>
       </c>
-      <c r="AJ10" s="76">
+      <c r="AJ10" s="58">
         <v>34068.199999999997</v>
       </c>
-      <c r="AK10" s="76">
+      <c r="AK10" s="58">
         <v>38088.5</v>
       </c>
-      <c r="AL10" s="52">
+      <c r="AL10" s="53">
         <v>1001.3</v>
       </c>
-      <c r="AM10" s="63">
+      <c r="AM10" s="53">
         <v>2162.9</v>
       </c>
-      <c r="AN10" s="66">
+      <c r="AN10" s="54">
         <v>4116.1000000000004</v>
       </c>
-      <c r="AO10" s="66">
+      <c r="AO10" s="54">
         <v>6316.8</v>
       </c>
-      <c r="AP10" s="66">
+      <c r="AP10" s="54">
         <v>8735.2000000000007</v>
       </c>
-      <c r="AQ10" s="81">
+      <c r="AQ10" s="37">
         <v>14001.6</v>
       </c>
-      <c r="AR10" s="66">
+      <c r="AR10" s="54">
         <v>20031.2</v>
       </c>
-      <c r="AS10" s="76"/>
-[...3 lines deleted...]
-      <c r="AW10" s="63"/>
+      <c r="AS10" s="51">
+        <v>26205.599999999999</v>
+      </c>
+      <c r="AT10" s="58"/>
+      <c r="AU10" s="58"/>
+      <c r="AV10" s="53"/>
+      <c r="AW10" s="53"/>
     </row>
     <row r="11" spans="1:49">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="11">
+      <c r="B11" s="50">
         <v>371.08</v>
       </c>
-      <c r="C11" s="12">
+      <c r="C11" s="40">
         <v>3089.7799999999997</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="51">
         <v>6465.6686853000001</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="52">
         <v>12122.3</v>
       </c>
-      <c r="F11" s="5">
+      <c r="F11" s="37">
         <v>16416</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="37">
         <v>22813.9</v>
       </c>
-      <c r="H11" s="7">
+      <c r="H11" s="39">
         <v>28419.4</v>
       </c>
-      <c r="I11" s="7">
+      <c r="I11" s="39">
         <v>33735.550000000003</v>
       </c>
-      <c r="J11" s="5">
+      <c r="J11" s="37">
         <v>40515.5</v>
       </c>
-      <c r="K11" s="5">
+      <c r="K11" s="37">
         <v>45727.887890076068</v>
       </c>
-      <c r="L11" s="5">
+      <c r="L11" s="37">
         <v>50388.397315876071</v>
       </c>
-      <c r="M11" s="12">
+      <c r="M11" s="40">
         <v>57448.246912076072</v>
       </c>
-      <c r="N11" s="52">
+      <c r="N11" s="53">
         <v>2457.6267063</v>
       </c>
-      <c r="O11" s="53">
+      <c r="O11" s="54">
         <v>5827.1086138999999</v>
       </c>
-      <c r="P11" s="53">
+      <c r="P11" s="54">
         <v>9575.7133485000013</v>
       </c>
-      <c r="Q11" s="56">
+      <c r="Q11" s="59">
         <v>13931.282990300002</v>
       </c>
-      <c r="R11" s="55">
+      <c r="R11" s="56">
         <v>18472.639167300003</v>
       </c>
-      <c r="S11" s="52">
+      <c r="S11" s="53">
         <v>13561.8</v>
       </c>
-      <c r="T11" s="55">
+      <c r="T11" s="56">
         <v>15925.6</v>
       </c>
-      <c r="U11" s="55">
+      <c r="U11" s="56">
         <v>18036.5</v>
       </c>
-      <c r="V11" s="52">
+      <c r="V11" s="53">
         <v>20770.599999999999</v>
       </c>
-      <c r="W11" s="52">
+      <c r="W11" s="53">
         <v>23503</v>
       </c>
-      <c r="X11" s="52">
+      <c r="X11" s="53">
         <v>25484.2</v>
       </c>
-      <c r="Y11" s="52">
+      <c r="Y11" s="53">
         <v>29106.400000000001</v>
       </c>
-      <c r="Z11" s="52">
+      <c r="Z11" s="53">
         <v>1032.0999999999999</v>
       </c>
-      <c r="AA11" s="78">
+      <c r="AA11" s="57">
         <v>2562</v>
       </c>
-      <c r="AB11" s="52">
+      <c r="AB11" s="53">
         <v>5039.3</v>
       </c>
-      <c r="AC11" s="56">
+      <c r="AC11" s="59">
         <v>7804.6</v>
       </c>
-      <c r="AD11" s="52">
+      <c r="AD11" s="53">
         <v>10807.1</v>
       </c>
-      <c r="AE11" s="52">
+      <c r="AE11" s="53">
         <v>16448.2</v>
       </c>
-      <c r="AF11" s="52">
+      <c r="AF11" s="53">
         <v>18118.5</v>
       </c>
-      <c r="AG11" s="76">
+      <c r="AG11" s="58">
         <v>19990.8</v>
       </c>
-      <c r="AH11" s="76">
+      <c r="AH11" s="58">
         <v>22431</v>
       </c>
-      <c r="AI11" s="76">
+      <c r="AI11" s="58">
         <v>25085.200000000001</v>
       </c>
-      <c r="AJ11" s="76">
+      <c r="AJ11" s="58">
         <v>27975.9</v>
       </c>
-      <c r="AK11" s="76">
+      <c r="AK11" s="58">
         <v>33522.9</v>
       </c>
-      <c r="AL11" s="52">
+      <c r="AL11" s="53">
         <v>1419.7</v>
       </c>
-      <c r="AM11" s="63">
+      <c r="AM11" s="53">
         <v>3541.2</v>
       </c>
-      <c r="AN11" s="66">
+      <c r="AN11" s="54">
         <v>6976.2</v>
       </c>
-      <c r="AO11" s="66">
+      <c r="AO11" s="54">
         <v>10768</v>
       </c>
-      <c r="AP11" s="66">
+      <c r="AP11" s="54">
         <v>14707.7</v>
       </c>
-      <c r="AQ11" s="81">
+      <c r="AQ11" s="37">
         <v>22213.1</v>
       </c>
-      <c r="AR11" s="66">
+      <c r="AR11" s="54">
         <v>24304</v>
       </c>
-      <c r="AS11" s="76"/>
-[...3 lines deleted...]
-      <c r="AW11" s="63"/>
+      <c r="AS11" s="51">
+        <v>26662.400000000001</v>
+      </c>
+      <c r="AT11" s="58"/>
+      <c r="AU11" s="58"/>
+      <c r="AV11" s="53"/>
+      <c r="AW11" s="53"/>
     </row>
     <row r="12" spans="1:49">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="11">
+      <c r="B12" s="50">
         <v>1949.05</v>
       </c>
-      <c r="C12" s="12">
+      <c r="C12" s="40">
         <v>3255.75</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="51">
         <v>5079.7235734000005</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="52">
         <v>6515.2</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F12" s="37">
         <v>8916.2000000000007</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="37">
         <v>12145.1</v>
       </c>
-      <c r="H12" s="7">
+      <c r="H12" s="39">
         <v>16435.5</v>
       </c>
-      <c r="I12" s="7">
+      <c r="I12" s="39">
         <v>20478.18</v>
       </c>
-      <c r="J12" s="5">
+      <c r="J12" s="37">
         <v>26966.400000000001</v>
       </c>
-      <c r="K12" s="5">
+      <c r="K12" s="37">
         <v>33167.333332759699</v>
       </c>
-      <c r="L12" s="5">
+      <c r="L12" s="37">
         <v>37984.199999999997</v>
       </c>
-      <c r="M12" s="12">
+      <c r="M12" s="40">
         <v>41981.582116580772</v>
       </c>
-      <c r="N12" s="52">
+      <c r="N12" s="53">
         <v>1188.7883062666667</v>
       </c>
-      <c r="O12" s="53">
+      <c r="O12" s="54">
         <v>2742.9873800333335</v>
       </c>
-      <c r="P12" s="53">
+      <c r="P12" s="54">
         <v>4723.7602019333335</v>
       </c>
-      <c r="Q12" s="56">
+      <c r="Q12" s="59">
         <v>7229.1</v>
       </c>
-      <c r="R12" s="55">
+      <c r="R12" s="56">
         <v>10284</v>
       </c>
-      <c r="S12" s="52">
+      <c r="S12" s="53">
         <v>9564.5</v>
       </c>
-      <c r="T12" s="55">
+      <c r="T12" s="56">
         <v>11700.5</v>
       </c>
-      <c r="U12" s="55">
+      <c r="U12" s="56">
         <v>13793.2</v>
       </c>
-      <c r="V12" s="52">
+      <c r="V12" s="53">
         <v>18203.599999999999</v>
       </c>
-      <c r="W12" s="52">
+      <c r="W12" s="53">
         <v>21810</v>
       </c>
-      <c r="X12" s="52">
+      <c r="X12" s="53">
         <v>28155.599999999999</v>
       </c>
-      <c r="Y12" s="52">
+      <c r="Y12" s="53">
         <v>32682</v>
       </c>
-      <c r="Z12" s="52">
+      <c r="Z12" s="53">
         <v>804.9</v>
       </c>
-      <c r="AA12" s="78">
+      <c r="AA12" s="57">
         <v>1817.6</v>
       </c>
-      <c r="AB12" s="52">
+      <c r="AB12" s="53">
         <v>3436.1</v>
       </c>
-      <c r="AC12" s="56">
+      <c r="AC12" s="59">
         <v>5384</v>
       </c>
-      <c r="AD12" s="52">
+      <c r="AD12" s="53">
         <v>7498.1</v>
       </c>
-      <c r="AE12" s="52">
+      <c r="AE12" s="53">
         <v>10744.1</v>
       </c>
-      <c r="AF12" s="52">
+      <c r="AF12" s="53">
         <v>14401.1</v>
       </c>
-      <c r="AG12" s="76">
+      <c r="AG12" s="58">
         <v>17987.900000000001</v>
       </c>
-      <c r="AH12" s="76">
+      <c r="AH12" s="58">
         <v>26447.599999999999</v>
       </c>
-      <c r="AI12" s="76">
+      <c r="AI12" s="58">
         <v>31705.9</v>
       </c>
-      <c r="AJ12" s="76">
+      <c r="AJ12" s="58">
         <v>38009</v>
       </c>
-      <c r="AK12" s="76">
+      <c r="AK12" s="58">
         <v>44826.8</v>
       </c>
-      <c r="AL12" s="52">
+      <c r="AL12" s="53">
         <v>1081.5</v>
       </c>
-      <c r="AM12" s="63">
+      <c r="AM12" s="53">
         <v>2393</v>
       </c>
-      <c r="AN12" s="66">
+      <c r="AN12" s="54">
         <v>4503.3</v>
       </c>
-      <c r="AO12" s="66">
+      <c r="AO12" s="54">
         <v>6975.6</v>
       </c>
-      <c r="AP12" s="66">
+      <c r="AP12" s="54">
         <v>9543.7999999999993</v>
       </c>
-      <c r="AQ12" s="81">
+      <c r="AQ12" s="37">
         <v>13529.4</v>
       </c>
-      <c r="AR12" s="66">
+      <c r="AR12" s="54">
         <v>17272.400000000001</v>
       </c>
-      <c r="AS12" s="76"/>
-[...3 lines deleted...]
-      <c r="AW12" s="63"/>
+      <c r="AS12" s="51">
+        <v>20980.799999999999</v>
+      </c>
+      <c r="AT12" s="58"/>
+      <c r="AU12" s="58"/>
+      <c r="AV12" s="53"/>
+      <c r="AW12" s="53"/>
     </row>
     <row r="13" spans="1:49">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="49" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="22">
+      <c r="B13" s="50">
         <v>1215.1099999999999</v>
       </c>
-      <c r="C13" s="12">
+      <c r="C13" s="40">
         <v>2509.5100000000002</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="51">
         <v>4406.8100000000004</v>
       </c>
-      <c r="E13" s="14">
+      <c r="E13" s="52">
         <v>6488.9</v>
       </c>
-      <c r="F13" s="5">
+      <c r="F13" s="37">
         <v>8281.7000000000007</v>
       </c>
-      <c r="G13" s="5">
+      <c r="G13" s="37">
         <v>10572.7</v>
       </c>
-      <c r="H13" s="7">
+      <c r="H13" s="39">
         <v>14073.1</v>
       </c>
-      <c r="I13" s="7">
+      <c r="I13" s="39">
         <v>18660.53</v>
       </c>
-      <c r="J13" s="5">
+      <c r="J13" s="37">
         <v>30403.599999999999</v>
       </c>
-      <c r="K13" s="5">
+      <c r="K13" s="37">
         <v>40154.389625656913</v>
       </c>
-      <c r="L13" s="5">
+      <c r="L13" s="37">
         <v>63296.800000000003</v>
       </c>
-      <c r="M13" s="12">
+      <c r="M13" s="40">
         <v>69818.398470823086</v>
       </c>
-      <c r="N13" s="52">
+      <c r="N13" s="53">
         <v>1430.6175579000001</v>
       </c>
-      <c r="O13" s="53">
+      <c r="O13" s="54">
         <v>3047.7056722799998</v>
       </c>
-      <c r="P13" s="53">
+      <c r="P13" s="54">
         <v>5332.8527857999998</v>
       </c>
-      <c r="Q13" s="56">
+      <c r="Q13" s="59">
         <v>7800.9</v>
       </c>
-      <c r="R13" s="55">
+      <c r="R13" s="56">
         <v>9758.5072040300001</v>
       </c>
-      <c r="S13" s="52">
+      <c r="S13" s="53">
         <v>5756.7</v>
       </c>
-      <c r="T13" s="55">
+      <c r="T13" s="56">
         <v>8401.5</v>
       </c>
-      <c r="U13" s="55">
+      <c r="U13" s="56">
         <v>20970.8</v>
       </c>
-      <c r="V13" s="52">
+      <c r="V13" s="53">
         <v>40133.300000000003</v>
       </c>
-      <c r="W13" s="52">
+      <c r="W13" s="53">
         <v>44892.6</v>
       </c>
-      <c r="X13" s="52">
+      <c r="X13" s="53">
         <v>74440.5</v>
       </c>
-      <c r="Y13" s="52">
+      <c r="Y13" s="53">
         <v>79642.3</v>
       </c>
-      <c r="Z13" s="52">
+      <c r="Z13" s="53">
         <v>540.79999999999995</v>
       </c>
-      <c r="AA13" s="78">
+      <c r="AA13" s="57">
         <v>1311.8</v>
       </c>
-      <c r="AB13" s="52">
+      <c r="AB13" s="53">
         <v>2356.9</v>
       </c>
-      <c r="AC13" s="56">
+      <c r="AC13" s="59">
         <v>3386.1</v>
       </c>
-      <c r="AD13" s="52">
+      <c r="AD13" s="53">
         <v>4735.3</v>
       </c>
-      <c r="AE13" s="52">
+      <c r="AE13" s="53">
         <v>6820.8</v>
       </c>
-      <c r="AF13" s="52">
+      <c r="AF13" s="53">
         <v>12099</v>
       </c>
-      <c r="AG13" s="76">
+      <c r="AG13" s="58">
         <v>23509.599999999999</v>
       </c>
-      <c r="AH13" s="76">
+      <c r="AH13" s="58">
         <v>46026.400000000001</v>
       </c>
-      <c r="AI13" s="76">
+      <c r="AI13" s="58">
         <v>50900</v>
       </c>
-      <c r="AJ13" s="76">
+      <c r="AJ13" s="58">
         <v>94619</v>
       </c>
-      <c r="AK13" s="76">
+      <c r="AK13" s="58">
         <v>99473.1</v>
       </c>
-      <c r="AL13" s="52">
+      <c r="AL13" s="53">
         <v>667.5</v>
       </c>
-      <c r="AM13" s="63">
+      <c r="AM13" s="53">
         <v>1673.4</v>
       </c>
-      <c r="AN13" s="66">
+      <c r="AN13" s="54">
         <v>3089.1</v>
       </c>
-      <c r="AO13" s="66">
+      <c r="AO13" s="54">
         <v>4503.1000000000004</v>
       </c>
-      <c r="AP13" s="66">
+      <c r="AP13" s="54">
         <v>6197.9</v>
       </c>
-      <c r="AQ13" s="81">
+      <c r="AQ13" s="37">
         <v>8839</v>
       </c>
-      <c r="AR13" s="66">
+      <c r="AR13" s="54">
         <v>14620.6</v>
       </c>
-      <c r="AS13" s="76"/>
-[...3 lines deleted...]
-      <c r="AW13" s="63"/>
+      <c r="AS13" s="51">
+        <v>23533.3</v>
+      </c>
+      <c r="AT13" s="58"/>
+      <c r="AU13" s="58"/>
+      <c r="AV13" s="53"/>
+      <c r="AW13" s="53"/>
     </row>
     <row r="14" spans="1:49">
-      <c r="A14" s="26" t="s">
+      <c r="A14" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="28" t="s">
-[...47 lines deleted...]
-      <c r="R14" s="55">
+      <c r="B14" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="J14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="L14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="M14" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="N14" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="O14" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="P14" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q14" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="R14" s="56">
         <v>2430.5762894099998</v>
       </c>
-      <c r="S14" s="52">
+      <c r="S14" s="53">
         <v>4827.1000000000004</v>
       </c>
-      <c r="T14" s="55">
+      <c r="T14" s="56">
         <v>7098.2</v>
       </c>
-      <c r="U14" s="55">
+      <c r="U14" s="56">
         <v>9753.7000000000007</v>
       </c>
-      <c r="V14" s="51">
+      <c r="V14" s="45">
         <v>13113.3</v>
       </c>
-      <c r="W14" s="51">
+      <c r="W14" s="45">
         <v>18502.599999999999</v>
       </c>
-      <c r="X14" s="51">
+      <c r="X14" s="45">
         <v>22953.599999999999</v>
       </c>
-      <c r="Y14" s="51">
+      <c r="Y14" s="45">
         <v>27911.599999999999</v>
       </c>
-      <c r="Z14" s="51">
+      <c r="Z14" s="45">
         <v>1222.7</v>
       </c>
-      <c r="AA14" s="77">
+      <c r="AA14" s="46">
         <v>2621.1999999999998</v>
       </c>
-      <c r="AB14" s="51">
+      <c r="AB14" s="45">
         <v>4650.8999999999996</v>
       </c>
-      <c r="AC14" s="79">
+      <c r="AC14" s="62">
         <v>7073</v>
       </c>
-      <c r="AD14" s="51">
+      <c r="AD14" s="45">
         <v>9597.7000000000007</v>
       </c>
-      <c r="AE14" s="51">
+      <c r="AE14" s="45">
         <v>13276.7</v>
       </c>
-      <c r="AF14" s="51">
+      <c r="AF14" s="45">
         <v>16681.900000000001</v>
       </c>
-      <c r="AG14" s="75">
+      <c r="AG14" s="47">
         <v>20047.900000000001</v>
       </c>
-      <c r="AH14" s="75">
+      <c r="AH14" s="47">
         <v>25335.200000000001</v>
       </c>
-      <c r="AI14" s="75">
+      <c r="AI14" s="47">
         <v>30862.3</v>
       </c>
-      <c r="AJ14" s="75">
+      <c r="AJ14" s="47">
         <v>34368.199999999997</v>
       </c>
-      <c r="AK14" s="75">
+      <c r="AK14" s="47">
         <v>46205.9</v>
       </c>
-      <c r="AL14" s="51">
+      <c r="AL14" s="45">
         <v>1736.6</v>
       </c>
-      <c r="AM14" s="61">
+      <c r="AM14" s="45">
         <v>3730.7</v>
       </c>
-      <c r="AN14" s="61">
+      <c r="AN14" s="45">
         <v>6218.9</v>
       </c>
-      <c r="AO14" s="61">
+      <c r="AO14" s="45">
         <v>9019.1</v>
       </c>
-      <c r="AP14" s="61">
+      <c r="AP14" s="45">
         <v>12528.5</v>
       </c>
-      <c r="AQ14" s="84">
+      <c r="AQ14" s="47">
         <v>17542.400000000001</v>
       </c>
-      <c r="AR14" s="61">
+      <c r="AR14" s="45">
         <v>21077.9</v>
       </c>
-      <c r="AS14" s="75"/>
-[...3 lines deleted...]
-      <c r="AW14" s="61"/>
+      <c r="AS14" s="48">
+        <v>24563.4</v>
+      </c>
+      <c r="AT14" s="47"/>
+      <c r="AU14" s="47"/>
+      <c r="AV14" s="45"/>
+      <c r="AW14" s="45"/>
     </row>
     <row r="15" spans="1:49">
-      <c r="A15" s="10" t="s">
+      <c r="A15" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="11">
+      <c r="B15" s="50">
         <v>1028.0999999999999</v>
       </c>
-      <c r="C15" s="12">
+      <c r="C15" s="40">
         <v>2512.6</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="51">
         <v>4428.8</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="52">
         <v>7059</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F15" s="37">
         <v>10309.200000000001</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G15" s="37">
         <v>14893.6</v>
       </c>
-      <c r="H15" s="7">
+      <c r="H15" s="39">
         <v>20546.8</v>
       </c>
-      <c r="I15" s="7">
+      <c r="I15" s="39">
         <v>27038.76</v>
       </c>
-      <c r="J15" s="5">
+      <c r="J15" s="37">
         <v>33914.5</v>
       </c>
-      <c r="K15" s="5">
+      <c r="K15" s="37">
         <v>39731.718845632757</v>
       </c>
-      <c r="L15" s="5">
+      <c r="L15" s="37">
         <v>44025.204030653142</v>
       </c>
-      <c r="M15" s="12">
+      <c r="M15" s="40">
         <v>49403.317044013522</v>
       </c>
-      <c r="N15" s="52">
+      <c r="N15" s="53">
         <v>1265.0674189000001</v>
       </c>
-      <c r="O15" s="53">
+      <c r="O15" s="54">
         <v>3062.5783713000001</v>
       </c>
-      <c r="P15" s="53">
+      <c r="P15" s="54">
         <v>5531.5432340999996</v>
       </c>
-      <c r="Q15" s="56">
+      <c r="Q15" s="59">
         <v>8336.2000000000007</v>
       </c>
-      <c r="R15" s="55">
+      <c r="R15" s="56">
         <v>11776.706783443331</v>
       </c>
-      <c r="S15" s="52">
+      <c r="S15" s="53">
         <v>9544.2999999999993</v>
       </c>
-      <c r="T15" s="55">
+      <c r="T15" s="56">
         <v>15435.2</v>
       </c>
-      <c r="U15" s="55">
+      <c r="U15" s="56">
         <v>20020.8</v>
       </c>
-      <c r="V15" s="51">
+      <c r="V15" s="45">
         <v>27550.9</v>
       </c>
-      <c r="W15" s="51">
+      <c r="W15" s="45">
         <v>33108.699999999997</v>
       </c>
-      <c r="X15" s="51">
+      <c r="X15" s="45">
         <v>37394.5</v>
       </c>
-      <c r="Y15" s="51">
+      <c r="Y15" s="45">
         <v>41526.9</v>
       </c>
-      <c r="Z15" s="51">
+      <c r="Z15" s="45">
         <v>751</v>
       </c>
-      <c r="AA15" s="77">
+      <c r="AA15" s="46">
         <v>1942.3</v>
       </c>
-      <c r="AB15" s="51">
+      <c r="AB15" s="45">
         <v>3622.7</v>
       </c>
-      <c r="AC15" s="56">
+      <c r="AC15" s="59">
         <v>5581.7</v>
       </c>
-      <c r="AD15" s="51">
+      <c r="AD15" s="45">
         <v>7611.9</v>
       </c>
-      <c r="AE15" s="51">
+      <c r="AE15" s="45">
         <v>11205</v>
       </c>
-      <c r="AF15" s="51">
+      <c r="AF15" s="45">
         <v>16327.7</v>
       </c>
-      <c r="AG15" s="75">
+      <c r="AG15" s="47">
         <v>21795</v>
       </c>
-      <c r="AH15" s="75">
+      <c r="AH15" s="47">
         <v>31028.9</v>
       </c>
-      <c r="AI15" s="75">
+      <c r="AI15" s="47">
         <v>37681.4</v>
       </c>
-      <c r="AJ15" s="75">
+      <c r="AJ15" s="47">
         <v>44636.800000000003</v>
       </c>
-      <c r="AK15" s="75">
+      <c r="AK15" s="47">
         <v>51514.8</v>
       </c>
-      <c r="AL15" s="51">
+      <c r="AL15" s="45">
         <v>1063.3</v>
       </c>
-      <c r="AM15" s="61">
+      <c r="AM15" s="45">
         <v>2786.7</v>
       </c>
-      <c r="AN15" s="61">
+      <c r="AN15" s="45">
         <v>5044.5</v>
       </c>
-      <c r="AO15" s="61">
+      <c r="AO15" s="45">
         <v>7744.2</v>
       </c>
-      <c r="AP15" s="61">
+      <c r="AP15" s="45">
         <v>10404.200000000001</v>
       </c>
-      <c r="AQ15" s="84">
+      <c r="AQ15" s="47">
         <v>15068.5</v>
       </c>
-      <c r="AR15" s="61">
+      <c r="AR15" s="45">
         <v>21118.7</v>
       </c>
-      <c r="AS15" s="75"/>
-[...3 lines deleted...]
-      <c r="AW15" s="61"/>
+      <c r="AS15" s="48">
+        <v>27580.3</v>
+      </c>
+      <c r="AT15" s="47"/>
+      <c r="AU15" s="47"/>
+      <c r="AV15" s="45"/>
+      <c r="AW15" s="45"/>
     </row>
     <row r="16" spans="1:49">
-      <c r="A16" s="10" t="s">
+      <c r="A16" s="49" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="11">
+      <c r="B16" s="50">
         <v>1040.01</v>
       </c>
-      <c r="C16" s="12">
+      <c r="C16" s="40">
         <v>2733.31</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="51">
         <v>4522.2975631999998</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="52">
         <v>6142.2</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F16" s="37">
         <v>8005.9</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G16" s="37">
         <v>12807.5</v>
       </c>
-      <c r="H16" s="7">
+      <c r="H16" s="39">
         <v>16651.599999999999</v>
       </c>
-      <c r="I16" s="7">
+      <c r="I16" s="39">
         <v>20134.73</v>
       </c>
-      <c r="J16" s="5">
+      <c r="J16" s="37">
         <v>26452.1</v>
       </c>
-      <c r="K16" s="5">
+      <c r="K16" s="37">
         <v>29818.511433834705</v>
       </c>
-      <c r="L16" s="5">
+      <c r="L16" s="37">
         <v>37170.699999999997</v>
       </c>
-      <c r="M16" s="12">
+      <c r="M16" s="40">
         <v>40084.471336391383</v>
       </c>
-      <c r="N16" s="52">
+      <c r="N16" s="53">
         <v>1132.1154397733333</v>
       </c>
-      <c r="O16" s="53">
+      <c r="O16" s="54">
         <v>3196.5496431066667</v>
       </c>
-      <c r="P16" s="53">
+      <c r="P16" s="54">
         <v>5458.7270213066668</v>
       </c>
-      <c r="Q16" s="56">
+      <c r="Q16" s="59">
         <v>7335.9</v>
       </c>
-      <c r="R16" s="55">
+      <c r="R16" s="56">
         <v>9601.2594991400019</v>
       </c>
-      <c r="S16" s="52">
+      <c r="S16" s="53">
         <v>8758.2000000000007</v>
       </c>
-      <c r="T16" s="55">
+      <c r="T16" s="56">
         <v>11358.4</v>
       </c>
-      <c r="U16" s="55">
+      <c r="U16" s="56">
         <v>14466.5</v>
       </c>
-      <c r="V16" s="52">
+      <c r="V16" s="53">
         <v>19409.599999999999</v>
       </c>
-      <c r="W16" s="52">
+      <c r="W16" s="53">
         <v>23041.3</v>
       </c>
-      <c r="X16" s="52">
+      <c r="X16" s="53">
         <v>30691.8</v>
       </c>
-      <c r="Y16" s="52">
+      <c r="Y16" s="53">
         <v>35178.699999999997</v>
       </c>
-      <c r="Z16" s="52">
+      <c r="Z16" s="53">
         <v>689.8</v>
       </c>
-      <c r="AA16" s="78">
+      <c r="AA16" s="57">
         <v>1656.6</v>
       </c>
-      <c r="AB16" s="52">
+      <c r="AB16" s="53">
         <v>3093.2</v>
       </c>
-      <c r="AC16" s="56">
+      <c r="AC16" s="59">
         <v>4821.7</v>
       </c>
-      <c r="AD16" s="52">
+      <c r="AD16" s="53">
         <v>6818.6</v>
       </c>
-      <c r="AE16" s="52">
+      <c r="AE16" s="53">
         <v>10369.1</v>
       </c>
-      <c r="AF16" s="52">
+      <c r="AF16" s="53">
         <v>12909.7</v>
       </c>
-      <c r="AG16" s="76">
+      <c r="AG16" s="58">
         <v>14908.1</v>
       </c>
-      <c r="AH16" s="76">
+      <c r="AH16" s="58">
         <v>20881.2</v>
       </c>
-      <c r="AI16" s="76">
+      <c r="AI16" s="58">
         <v>23246.1</v>
       </c>
-      <c r="AJ16" s="76">
+      <c r="AJ16" s="58">
         <v>32612.9</v>
       </c>
-      <c r="AK16" s="76">
+      <c r="AK16" s="58">
         <v>39598.400000000001</v>
       </c>
-      <c r="AL16" s="52">
+      <c r="AL16" s="53">
         <v>854.6</v>
       </c>
-      <c r="AM16" s="63">
+      <c r="AM16" s="53">
         <v>2095.9</v>
       </c>
-      <c r="AN16" s="66">
+      <c r="AN16" s="54">
         <v>3785.5</v>
       </c>
-      <c r="AO16" s="66">
+      <c r="AO16" s="54">
         <v>6137</v>
       </c>
-      <c r="AP16" s="66">
+      <c r="AP16" s="54">
         <v>8659.5</v>
       </c>
-      <c r="AQ16" s="84">
+      <c r="AQ16" s="47">
         <v>13157.3</v>
       </c>
-      <c r="AR16" s="61">
+      <c r="AR16" s="45">
         <v>17132</v>
       </c>
-      <c r="AS16" s="76"/>
-[...3 lines deleted...]
-      <c r="AW16" s="63"/>
+      <c r="AS16" s="48">
+        <v>19718.8</v>
+      </c>
+      <c r="AT16" s="58"/>
+      <c r="AU16" s="58"/>
+      <c r="AV16" s="53"/>
+      <c r="AW16" s="53"/>
     </row>
     <row r="17" spans="1:49">
-      <c r="A17" s="36" t="s">
+      <c r="A17" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="B17" s="22" t="s">
-[...38 lines deleted...]
-      <c r="O17" s="53">
+      <c r="B17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="D17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="I17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="J17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="K17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="L17" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="M17" s="64" t="s">
+        <v>23</v>
+      </c>
+      <c r="N17" s="59" t="s">
+        <v>23</v>
+      </c>
+      <c r="O17" s="54">
         <v>1609.0601995000002</v>
       </c>
-      <c r="P17" s="53">
+      <c r="P17" s="54">
         <v>3527.7962419000005</v>
       </c>
-      <c r="Q17" s="53">
+      <c r="Q17" s="54">
         <v>5441.1427779000005</v>
       </c>
-      <c r="R17" s="52">
+      <c r="R17" s="53">
         <v>8152.0868054000002</v>
       </c>
-      <c r="S17" s="52">
+      <c r="S17" s="53">
         <v>6382.6</v>
       </c>
-      <c r="T17" s="52">
+      <c r="T17" s="53">
         <v>10554</v>
       </c>
-      <c r="U17" s="52">
+      <c r="U17" s="53">
         <v>11189.2</v>
       </c>
-      <c r="V17" s="52">
+      <c r="V17" s="53">
         <v>15544.9</v>
       </c>
-      <c r="W17" s="52">
+      <c r="W17" s="53">
         <v>24733</v>
       </c>
-      <c r="X17" s="52">
+      <c r="X17" s="53">
         <v>30108.2</v>
       </c>
-      <c r="Y17" s="52">
+      <c r="Y17" s="53">
         <v>34827.599999999999</v>
       </c>
-      <c r="Z17" s="52">
+      <c r="Z17" s="53">
         <v>579.6</v>
       </c>
-      <c r="AA17" s="78">
+      <c r="AA17" s="57">
         <v>1335.3</v>
       </c>
-      <c r="AB17" s="52">
+      <c r="AB17" s="53">
         <v>2439</v>
       </c>
-      <c r="AC17" s="53">
+      <c r="AC17" s="54">
         <v>3716</v>
       </c>
-      <c r="AD17" s="52">
+      <c r="AD17" s="53">
         <v>5375.7</v>
       </c>
-      <c r="AE17" s="52">
+      <c r="AE17" s="53">
         <v>8119.9</v>
       </c>
-      <c r="AF17" s="52">
+      <c r="AF17" s="53">
         <v>12459.1</v>
       </c>
-      <c r="AG17" s="76">
+      <c r="AG17" s="58">
         <v>16969.900000000001</v>
       </c>
-      <c r="AH17" s="76">
+      <c r="AH17" s="58">
         <v>25321.3</v>
       </c>
-      <c r="AI17" s="76">
+      <c r="AI17" s="58">
         <v>32030</v>
       </c>
-      <c r="AJ17" s="76">
+      <c r="AJ17" s="58">
         <v>43479.4</v>
       </c>
-      <c r="AK17" s="76">
+      <c r="AK17" s="58">
         <v>51994.3</v>
       </c>
-      <c r="AL17" s="52">
+      <c r="AL17" s="53">
         <v>794.7</v>
       </c>
-      <c r="AM17" s="63">
+      <c r="AM17" s="53">
         <v>1845.7</v>
       </c>
-      <c r="AN17" s="66">
+      <c r="AN17" s="54">
         <v>3323.4</v>
       </c>
-      <c r="AO17" s="63">
+      <c r="AO17" s="53">
         <v>5014.8</v>
       </c>
-      <c r="AP17" s="63">
+      <c r="AP17" s="53">
         <v>7163.2</v>
       </c>
-      <c r="AQ17" s="81">
+      <c r="AQ17" s="37">
         <v>10773</v>
       </c>
-      <c r="AR17" s="66">
+      <c r="AR17" s="54">
         <v>15470.7</v>
       </c>
-      <c r="AS17" s="76"/>
-[...3 lines deleted...]
-      <c r="AW17" s="63"/>
+      <c r="AS17" s="51">
+        <v>20553.2</v>
+      </c>
+      <c r="AT17" s="58"/>
+      <c r="AU17" s="58"/>
+      <c r="AV17" s="53"/>
+      <c r="AW17" s="53"/>
     </row>
     <row r="18" spans="1:49">
-      <c r="A18" s="37" t="s">
+      <c r="A18" s="49" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="22">
+      <c r="B18" s="50">
         <v>1770.91</v>
       </c>
-      <c r="C18" s="12">
+      <c r="C18" s="40">
         <v>4010.1099999999997</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="51">
         <v>7646.4104031999996</v>
       </c>
-      <c r="E18" s="14">
+      <c r="E18" s="52">
         <v>11473.7</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F18" s="37">
         <v>17245.599999999999</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="37">
         <v>25823.8</v>
       </c>
-      <c r="H18" s="7">
+      <c r="H18" s="39">
         <v>33414.6</v>
       </c>
-      <c r="I18" s="7">
+      <c r="I18" s="39">
         <v>41871.97</v>
       </c>
-      <c r="J18" s="5">
+      <c r="J18" s="37">
         <v>72762.600000000006</v>
       </c>
-      <c r="K18" s="5">
+      <c r="K18" s="37">
         <v>90586.936778970659</v>
       </c>
-      <c r="L18" s="5">
+      <c r="L18" s="37">
         <v>107187.6</v>
       </c>
-      <c r="M18" s="12">
+      <c r="M18" s="40">
         <v>115004.91686098065</v>
       </c>
-      <c r="N18" s="52">
+      <c r="N18" s="53">
         <v>2095.6358089000005</v>
       </c>
-      <c r="O18" s="53">
+      <c r="O18" s="54">
         <v>3045.3072053000001</v>
       </c>
-      <c r="P18" s="53">
+      <c r="P18" s="54">
         <v>5186.2194671000007</v>
       </c>
-      <c r="Q18" s="56">
+      <c r="Q18" s="59">
         <v>7305.9</v>
       </c>
-      <c r="R18" s="55">
+      <c r="R18" s="56">
         <v>10782.5366651</v>
       </c>
-      <c r="S18" s="52">
+      <c r="S18" s="53">
         <v>7083.1</v>
       </c>
-      <c r="T18" s="55">
+      <c r="T18" s="56">
         <v>10339.9</v>
       </c>
-      <c r="U18" s="55">
+      <c r="U18" s="56">
         <v>17386.2</v>
       </c>
-      <c r="V18" s="52">
+      <c r="V18" s="53">
         <v>33667.4</v>
       </c>
-      <c r="W18" s="52">
+      <c r="W18" s="53">
         <v>40873.199999999997</v>
       </c>
-      <c r="X18" s="52">
+      <c r="X18" s="53">
         <v>54837.3</v>
       </c>
-      <c r="Y18" s="52">
+      <c r="Y18" s="53">
         <v>58158.5</v>
       </c>
-      <c r="Z18" s="52">
+      <c r="Z18" s="53">
         <v>600.79999999999995</v>
       </c>
-      <c r="AA18" s="78">
+      <c r="AA18" s="57">
         <v>1409.6</v>
       </c>
-      <c r="AB18" s="52">
+      <c r="AB18" s="53">
         <v>2479.8000000000002</v>
       </c>
-      <c r="AC18" s="56">
+      <c r="AC18" s="59">
         <v>3750.8</v>
       </c>
-      <c r="AD18" s="52">
+      <c r="AD18" s="53">
         <v>5247.6</v>
       </c>
-      <c r="AE18" s="52">
+      <c r="AE18" s="53">
         <v>7943.9</v>
       </c>
-      <c r="AF18" s="52">
+      <c r="AF18" s="53">
         <v>14936.5</v>
       </c>
-      <c r="AG18" s="76">
+      <c r="AG18" s="58">
         <v>22182.1</v>
       </c>
-      <c r="AH18" s="76">
+      <c r="AH18" s="58">
         <v>44154.5</v>
       </c>
-      <c r="AI18" s="76">
+      <c r="AI18" s="58">
         <v>55737.2</v>
       </c>
-      <c r="AJ18" s="76">
+      <c r="AJ18" s="58">
         <v>74703.399999999994</v>
       </c>
-      <c r="AK18" s="76">
+      <c r="AK18" s="58">
         <v>82266.5</v>
       </c>
-      <c r="AL18" s="52">
+      <c r="AL18" s="53">
         <v>800.7</v>
       </c>
-      <c r="AM18" s="63">
+      <c r="AM18" s="53">
         <v>1912.5</v>
       </c>
-      <c r="AN18" s="66">
+      <c r="AN18" s="54">
         <v>3317.8</v>
       </c>
-      <c r="AO18" s="63">
+      <c r="AO18" s="53">
         <v>5036.7</v>
       </c>
-      <c r="AP18" s="63">
+      <c r="AP18" s="53">
         <v>7017.5</v>
       </c>
-      <c r="AQ18" s="90">
+      <c r="AQ18" s="58">
         <v>10621.1</v>
       </c>
-      <c r="AR18" s="63">
+      <c r="AR18" s="53">
         <v>18962.7</v>
       </c>
-      <c r="AS18" s="76"/>
-[...3 lines deleted...]
-      <c r="AW18" s="63"/>
+      <c r="AS18" s="65">
+        <v>28643.3</v>
+      </c>
+      <c r="AT18" s="58"/>
+      <c r="AU18" s="58"/>
+      <c r="AV18" s="53"/>
+      <c r="AW18" s="53"/>
     </row>
     <row r="19" spans="1:49">
-      <c r="Y19" s="70"/>
-[...4 lines deleted...]
-      <c r="AP19" s="70"/>
+      <c r="A19" s="1"/>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="1"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1"/>
+      <c r="J19" s="1"/>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1"/>
+      <c r="M19" s="1"/>
+      <c r="N19" s="1"/>
+      <c r="O19" s="1"/>
+      <c r="P19" s="1"/>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1"/>
+      <c r="S19" s="1"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+      <c r="X19" s="1"/>
+      <c r="Y19" s="2"/>
+      <c r="Z19" s="1"/>
+      <c r="AA19" s="1"/>
+      <c r="AB19" s="2"/>
+      <c r="AC19" s="2"/>
+      <c r="AD19" s="1"/>
+      <c r="AE19" s="66"/>
+      <c r="AF19" s="1"/>
+      <c r="AG19" s="1"/>
+      <c r="AH19" s="3"/>
+      <c r="AI19" s="1"/>
+      <c r="AJ19" s="1"/>
+      <c r="AK19" s="1"/>
+      <c r="AL19" s="1"/>
+      <c r="AM19" s="1"/>
+      <c r="AN19" s="1"/>
+      <c r="AO19" s="1"/>
+      <c r="AP19" s="2"/>
+      <c r="AQ19" s="1"/>
+      <c r="AR19" s="1"/>
+      <c r="AS19" s="1"/>
+      <c r="AT19" s="1"/>
+      <c r="AU19" s="1"/>
+      <c r="AV19" s="1"/>
+      <c r="AW19" s="1"/>
     </row>
     <row r="20" spans="1:49">
-      <c r="A20" s="9"/>
-[...17 lines deleted...]
-      <c r="U20" s="9"/>
+      <c r="A20" s="25"/>
+      <c r="B20" s="67"/>
+      <c r="C20" s="67"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="68"/>
+      <c r="I20" s="68"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="67"/>
+      <c r="L20" s="67"/>
+      <c r="M20" s="25"/>
+      <c r="N20" s="1"/>
+      <c r="O20" s="1"/>
+      <c r="P20" s="3"/>
+      <c r="Q20" s="25"/>
+      <c r="R20" s="25"/>
+      <c r="S20" s="25"/>
+      <c r="T20" s="25"/>
+      <c r="U20" s="25"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+      <c r="X20" s="1"/>
+      <c r="Y20" s="1"/>
+      <c r="Z20" s="1"/>
+      <c r="AA20" s="1"/>
+      <c r="AB20" s="1"/>
+      <c r="AC20" s="1"/>
+      <c r="AD20" s="1"/>
+      <c r="AE20" s="1"/>
+      <c r="AF20" s="1"/>
+      <c r="AG20" s="1"/>
+      <c r="AH20" s="1"/>
+      <c r="AI20" s="1"/>
+      <c r="AJ20" s="1"/>
+      <c r="AK20" s="1"/>
+      <c r="AL20" s="1"/>
+      <c r="AM20" s="1"/>
+      <c r="AN20" s="1"/>
+      <c r="AO20" s="1"/>
+      <c r="AP20" s="1"/>
+      <c r="AQ20" s="1"/>
+      <c r="AR20" s="1"/>
+      <c r="AS20" s="1"/>
+      <c r="AT20" s="1"/>
+      <c r="AU20" s="1"/>
+      <c r="AV20" s="1"/>
+      <c r="AW20" s="1"/>
     </row>
     <row r="21" spans="1:49">
-      <c r="Q21" s="9"/>
-[...3 lines deleted...]
-      <c r="U21" s="9"/>
+      <c r="A21" s="1"/>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="1"/>
+      <c r="I21" s="1"/>
+      <c r="J21" s="1"/>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1"/>
+      <c r="M21" s="1"/>
+      <c r="N21" s="1"/>
+      <c r="O21" s="1"/>
+      <c r="P21" s="1"/>
+      <c r="Q21" s="25"/>
+      <c r="R21" s="25"/>
+      <c r="S21" s="25"/>
+      <c r="T21" s="25"/>
+      <c r="U21" s="25"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+      <c r="X21" s="1"/>
+      <c r="Y21" s="1"/>
+      <c r="Z21" s="1"/>
+      <c r="AA21" s="1"/>
+      <c r="AB21" s="1"/>
+      <c r="AC21" s="1"/>
+      <c r="AD21" s="1"/>
+      <c r="AE21" s="1"/>
+      <c r="AF21" s="1"/>
+      <c r="AG21" s="1"/>
+      <c r="AH21" s="1"/>
+      <c r="AI21" s="1"/>
+      <c r="AJ21" s="1"/>
+      <c r="AK21" s="1"/>
+      <c r="AL21" s="1"/>
+      <c r="AM21" s="1"/>
+      <c r="AN21" s="1"/>
+      <c r="AO21" s="1"/>
+      <c r="AP21" s="1"/>
+      <c r="AQ21" s="1"/>
+      <c r="AR21" s="1"/>
+      <c r="AS21" s="1"/>
+      <c r="AT21" s="1"/>
+      <c r="AU21" s="1"/>
+      <c r="AV21" s="1"/>
+      <c r="AW21" s="1"/>
     </row>
-    <row r="22" spans="1:49" ht="21" customHeight="1">
-      <c r="A22" s="96" t="s">
+    <row r="22" spans="1:49">
+      <c r="A22" s="102" t="s">
         <v>36</v>
       </c>
-      <c r="B22" s="96"/>
-[...42 lines deleted...]
-      <c r="AS22" s="96"/>
+      <c r="B22" s="102"/>
+      <c r="C22" s="102"/>
+      <c r="D22" s="102"/>
+      <c r="E22" s="102"/>
+      <c r="F22" s="102"/>
+      <c r="G22" s="102"/>
+      <c r="H22" s="102"/>
+      <c r="I22" s="102"/>
+      <c r="J22" s="102"/>
+      <c r="K22" s="102"/>
+      <c r="L22" s="102"/>
+      <c r="M22" s="102"/>
+      <c r="N22" s="102"/>
+      <c r="O22" s="102"/>
+      <c r="P22" s="102"/>
+      <c r="Q22" s="102"/>
+      <c r="R22" s="102"/>
+      <c r="S22" s="102"/>
+      <c r="T22" s="102"/>
+      <c r="U22" s="102"/>
+      <c r="V22" s="102"/>
+      <c r="W22" s="102"/>
+      <c r="X22" s="102"/>
+      <c r="Y22" s="102"/>
+      <c r="Z22" s="102"/>
+      <c r="AA22" s="102"/>
+      <c r="AB22" s="102"/>
+      <c r="AC22" s="102"/>
+      <c r="AD22" s="102"/>
+      <c r="AE22" s="102"/>
+      <c r="AF22" s="102"/>
+      <c r="AG22" s="102"/>
+      <c r="AH22" s="102"/>
+      <c r="AI22" s="102"/>
+      <c r="AJ22" s="102"/>
+      <c r="AK22" s="102"/>
+      <c r="AL22" s="102"/>
+      <c r="AM22" s="102"/>
+      <c r="AN22" s="102"/>
+      <c r="AO22" s="102"/>
+      <c r="AP22" s="102"/>
+      <c r="AQ22" s="102"/>
+      <c r="AR22" s="102"/>
+      <c r="AS22" s="102"/>
+      <c r="AT22" s="1"/>
+      <c r="AU22" s="1"/>
+      <c r="AV22" s="1"/>
+      <c r="AW22" s="1"/>
     </row>
-    <row r="23" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
+    <row r="23" spans="1:49" ht="13.5" thickBot="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="1"/>
+      <c r="C23" s="1"/>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="1"/>
+      <c r="I23" s="1"/>
+      <c r="J23" s="1"/>
       <c r="K23" s="103"/>
       <c r="L23" s="103"/>
       <c r="M23" s="103"/>
       <c r="N23" s="103"/>
+      <c r="O23" s="1"/>
+      <c r="P23" s="1"/>
+      <c r="Q23" s="1"/>
+      <c r="R23" s="1"/>
+      <c r="S23" s="1"/>
+      <c r="T23" s="1"/>
       <c r="U23" s="103"/>
       <c r="V23" s="103"/>
       <c r="W23" s="103"/>
       <c r="X23" s="103"/>
-      <c r="AW23" s="88" t="s">
+      <c r="Y23" s="1"/>
+      <c r="Z23" s="1"/>
+      <c r="AA23" s="1"/>
+      <c r="AB23" s="1"/>
+      <c r="AC23" s="1"/>
+      <c r="AD23" s="1"/>
+      <c r="AE23" s="1"/>
+      <c r="AF23" s="1"/>
+      <c r="AG23" s="1"/>
+      <c r="AH23" s="1"/>
+      <c r="AI23" s="1"/>
+      <c r="AJ23" s="1"/>
+      <c r="AK23" s="1"/>
+      <c r="AL23" s="1"/>
+      <c r="AM23" s="1"/>
+      <c r="AN23" s="1"/>
+      <c r="AO23" s="1"/>
+      <c r="AP23" s="1"/>
+      <c r="AQ23" s="1"/>
+      <c r="AR23" s="1"/>
+      <c r="AS23" s="1"/>
+      <c r="AT23" s="1"/>
+      <c r="AU23" s="1"/>
+      <c r="AV23" s="1"/>
+      <c r="AW23" s="29" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B24" s="105" t="s">
+    <row r="24" spans="1:49" ht="13.5" thickBot="1">
+      <c r="A24" s="114"/>
+      <c r="B24" s="116" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="106"/>
-[...10 lines deleted...]
-      <c r="N24" s="100" t="s">
+      <c r="C24" s="117"/>
+      <c r="D24" s="117"/>
+      <c r="E24" s="117"/>
+      <c r="F24" s="117"/>
+      <c r="G24" s="117"/>
+      <c r="H24" s="117"/>
+      <c r="I24" s="117"/>
+      <c r="J24" s="117"/>
+      <c r="K24" s="117"/>
+      <c r="L24" s="117"/>
+      <c r="M24" s="117"/>
+      <c r="N24" s="118" t="s">
         <v>22</v>
       </c>
-      <c r="O24" s="101"/>
-[...10 lines deleted...]
-      <c r="Z24" s="100" t="s">
+      <c r="O24" s="119"/>
+      <c r="P24" s="119"/>
+      <c r="Q24" s="120"/>
+      <c r="R24" s="112"/>
+      <c r="S24" s="112"/>
+      <c r="T24" s="112"/>
+      <c r="U24" s="112"/>
+      <c r="V24" s="112"/>
+      <c r="W24" s="112"/>
+      <c r="X24" s="112"/>
+      <c r="Y24" s="113"/>
+      <c r="Z24" s="118" t="s">
         <v>33</v>
       </c>
-      <c r="AA24" s="101"/>
-[...10 lines deleted...]
-      <c r="AL24" s="91" t="s">
+      <c r="AA24" s="119"/>
+      <c r="AB24" s="119"/>
+      <c r="AC24" s="120"/>
+      <c r="AD24" s="112"/>
+      <c r="AE24" s="112"/>
+      <c r="AF24" s="112"/>
+      <c r="AG24" s="112"/>
+      <c r="AH24" s="112"/>
+      <c r="AI24" s="112"/>
+      <c r="AJ24" s="112"/>
+      <c r="AK24" s="113"/>
+      <c r="AL24" s="109" t="s">
         <v>34</v>
       </c>
-      <c r="AM24" s="92"/>
-[...9 lines deleted...]
-      <c r="AW24" s="95"/>
+      <c r="AM24" s="110"/>
+      <c r="AN24" s="110"/>
+      <c r="AO24" s="111"/>
+      <c r="AP24" s="112"/>
+      <c r="AQ24" s="112"/>
+      <c r="AR24" s="112"/>
+      <c r="AS24" s="112"/>
+      <c r="AT24" s="112"/>
+      <c r="AU24" s="112"/>
+      <c r="AV24" s="112"/>
+      <c r="AW24" s="113"/>
     </row>
-    <row r="25" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
+    <row r="25" spans="1:49" ht="26.25" thickBot="1">
       <c r="A25" s="115"/>
-      <c r="B25" s="2" t="s">
+      <c r="B25" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="C25" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="D25" s="2" t="s">
+      <c r="D25" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="E25" s="2" t="s">
+      <c r="E25" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="F25" s="2" t="s">
+      <c r="F25" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="G25" s="2" t="s">
+      <c r="G25" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="H25" s="2" t="s">
+      <c r="H25" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="I25" s="2" t="s">
+      <c r="I25" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="J25" s="2" t="s">
+      <c r="J25" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="K25" s="2" t="s">
+      <c r="K25" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="L25" s="2" t="s">
+      <c r="L25" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="M25" s="2" t="s">
+      <c r="M25" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="N25" s="2" t="s">
+      <c r="N25" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="O25" s="2" t="s">
+      <c r="O25" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="P25" s="2" t="s">
+      <c r="P25" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="Q25" s="2" t="s">
+      <c r="Q25" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="R25" s="2" t="s">
+      <c r="R25" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="S25" s="33" t="s">
+      <c r="S25" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="T25" s="34" t="s">
+      <c r="T25" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="U25" s="34" t="s">
+      <c r="U25" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="V25" s="34" t="s">
+      <c r="V25" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="W25" s="34" t="s">
+      <c r="W25" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="X25" s="34" t="s">
+      <c r="X25" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="Y25" s="34" t="s">
+      <c r="Y25" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="Z25" s="2" t="s">
+      <c r="Z25" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="AA25" s="2" t="s">
+      <c r="AA25" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="AB25" s="2" t="s">
+      <c r="AB25" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="AC25" s="2" t="s">
+      <c r="AC25" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="AD25" s="2" t="s">
+      <c r="AD25" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="AE25" s="33" t="s">
+      <c r="AE25" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AF25" s="34" t="s">
+      <c r="AF25" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AG25" s="34" t="s">
+      <c r="AG25" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AH25" s="34" t="s">
+      <c r="AH25" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AI25" s="34" t="s">
+      <c r="AI25" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AJ25" s="34" t="s">
+      <c r="AJ25" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AK25" s="34" t="s">
+      <c r="AK25" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="AL25" s="32" t="s">
+      <c r="AL25" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AM25" s="33" t="s">
+      <c r="AM25" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="AN25" s="33" t="s">
+      <c r="AN25" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="AO25" s="33" t="s">
+      <c r="AO25" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="AP25" s="33" t="s">
+      <c r="AP25" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="AQ25" s="33" t="s">
+      <c r="AQ25" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AR25" s="34" t="s">
+      <c r="AR25" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AS25" s="34" t="s">
+      <c r="AS25" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AT25" s="34" t="s">
+      <c r="AT25" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AU25" s="34" t="s">
+      <c r="AU25" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AV25" s="34" t="s">
+      <c r="AV25" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AW25" s="34" t="s">
+      <c r="AW25" s="35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:49">
-      <c r="A26" s="8" t="s">
+      <c r="A26" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="B26" s="15">
+      <c r="B26" s="37">
         <v>11011.9</v>
       </c>
-      <c r="C26" s="15">
+      <c r="C26" s="37">
         <v>25746.7</v>
       </c>
-      <c r="D26" s="15">
+      <c r="D26" s="37">
         <v>46560.6</v>
       </c>
-      <c r="E26" s="45">
+      <c r="E26" s="71">
         <v>71719.100000000006</v>
       </c>
-      <c r="F26" s="45">
+      <c r="F26" s="71">
         <v>99350.2</v>
       </c>
-      <c r="G26" s="45">
+      <c r="G26" s="71">
         <v>143727.9</v>
       </c>
-      <c r="H26" s="46">
+      <c r="H26" s="72">
         <v>192462.5</v>
       </c>
-      <c r="I26" s="46">
+      <c r="I26" s="72">
         <v>243893.2</v>
       </c>
-      <c r="J26" s="45">
+      <c r="J26" s="71">
         <v>347540.4</v>
       </c>
-      <c r="K26" s="45">
+      <c r="K26" s="71">
         <v>416004.77147360623</v>
       </c>
-      <c r="L26" s="45">
+      <c r="L26" s="71">
         <v>485761.45999999996</v>
       </c>
-      <c r="M26" s="45">
+      <c r="M26" s="71">
         <v>535216.4</v>
       </c>
-      <c r="N26" s="58">
+      <c r="N26" s="73">
         <v>12921</v>
       </c>
-      <c r="O26" s="59">
+      <c r="O26" s="74">
         <v>30557</v>
       </c>
-      <c r="P26" s="59">
+      <c r="P26" s="74">
         <v>54835.8</v>
       </c>
-      <c r="Q26" s="60">
+      <c r="Q26" s="75">
         <v>82009.899999999994</v>
       </c>
-      <c r="R26" s="47">
+      <c r="R26" s="41">
         <v>112821.8</v>
       </c>
-      <c r="S26" s="51">
+      <c r="S26" s="45">
         <v>98776.5</v>
       </c>
-      <c r="T26" s="51">
+      <c r="T26" s="45">
         <v>137055.20000000001</v>
       </c>
-      <c r="U26" s="51">
+      <c r="U26" s="45">
         <v>184917.1</v>
       </c>
-      <c r="V26" s="51">
+      <c r="V26" s="45">
         <v>278225.5</v>
       </c>
-      <c r="W26" s="51">
+      <c r="W26" s="45">
         <v>335941.9</v>
       </c>
-      <c r="X26" s="61">
+      <c r="X26" s="45">
         <v>414718.1</v>
       </c>
-      <c r="Y26" s="61">
+      <c r="Y26" s="45">
         <v>453292.79999999999</v>
       </c>
-      <c r="Z26" s="61">
+      <c r="Z26" s="45">
         <v>8717.7999999999993</v>
       </c>
-      <c r="AA26" s="61">
+      <c r="AA26" s="45">
         <v>20234.599999999999</v>
       </c>
-      <c r="AB26" s="61">
+      <c r="AB26" s="45">
         <v>37152.199999999997</v>
       </c>
-      <c r="AC26" s="72">
+      <c r="AC26" s="75">
         <v>56834.1</v>
       </c>
-      <c r="AD26" s="61">
+      <c r="AD26" s="45">
         <v>79418.100000000006</v>
       </c>
-      <c r="AE26" s="61">
+      <c r="AE26" s="45">
         <v>118307.9</v>
       </c>
-      <c r="AF26" s="61">
+      <c r="AF26" s="45">
         <v>164725</v>
       </c>
-      <c r="AG26" s="75">
+      <c r="AG26" s="47">
         <v>220795</v>
       </c>
-      <c r="AH26" s="75">
+      <c r="AH26" s="47">
         <v>339475.8</v>
       </c>
-      <c r="AI26" s="75">
+      <c r="AI26" s="47">
         <v>404302.5</v>
       </c>
-      <c r="AJ26" s="75">
+      <c r="AJ26" s="47">
         <v>515115.7</v>
       </c>
-      <c r="AK26" s="75">
+      <c r="AK26" s="47">
         <v>583852.19999999995</v>
       </c>
-      <c r="AL26" s="51">
+      <c r="AL26" s="45">
         <v>12034.1</v>
       </c>
-      <c r="AM26" s="51">
+      <c r="AM26" s="45">
         <v>28193.599999999999</v>
       </c>
-      <c r="AN26" s="61">
+      <c r="AN26" s="45">
         <v>50576.6</v>
       </c>
-      <c r="AO26" s="61">
+      <c r="AO26" s="45">
         <v>76551</v>
       </c>
-      <c r="AP26" s="61">
+      <c r="AP26" s="45">
         <v>106131.2</v>
       </c>
-      <c r="AQ26" s="61">
+      <c r="AQ26" s="45">
         <v>157486.79999999999</v>
       </c>
-      <c r="AR26" s="61">
+      <c r="AR26" s="45">
         <v>213352.1</v>
       </c>
-      <c r="AS26" s="75"/>
-[...3 lines deleted...]
-      <c r="AW26" s="61"/>
+      <c r="AS26" s="48">
+        <v>279698.8</v>
+      </c>
+      <c r="AT26" s="47"/>
+      <c r="AU26" s="47"/>
+      <c r="AV26" s="45"/>
+      <c r="AW26" s="45"/>
     </row>
     <row r="27" spans="1:49">
-      <c r="A27" s="18" t="s">
+      <c r="A27" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="27">
+      <c r="B27" s="77">
         <v>1864.7</v>
       </c>
-      <c r="C27" s="27">
+      <c r="C27" s="78">
         <v>3853</v>
       </c>
-      <c r="D27" s="27">
+      <c r="D27" s="77">
         <v>6179.1</v>
       </c>
-      <c r="E27" s="27">
+      <c r="E27" s="77">
         <v>9191</v>
       </c>
-      <c r="F27" s="27">
+      <c r="F27" s="77">
         <v>12085.1</v>
       </c>
-      <c r="G27" s="27">
+      <c r="G27" s="77">
         <v>15868.5</v>
       </c>
-      <c r="H27" s="44">
+      <c r="H27" s="79">
         <v>21482.6</v>
       </c>
-      <c r="I27" s="44">
+      <c r="I27" s="79">
         <v>27976.1</v>
       </c>
-      <c r="J27" s="27">
+      <c r="J27" s="77">
         <v>44404.1</v>
       </c>
-      <c r="K27" s="27">
+      <c r="K27" s="77">
         <v>56087.8610348648</v>
       </c>
-      <c r="L27" s="27">
+      <c r="L27" s="77">
         <v>59187.66</v>
       </c>
-      <c r="M27" s="27">
+      <c r="M27" s="77">
         <v>67014.3</v>
       </c>
-      <c r="N27" s="62">
+      <c r="N27" s="80">
         <v>1731.1865132000003</v>
       </c>
-      <c r="O27" s="48">
+      <c r="O27" s="42">
         <v>3854.9</v>
       </c>
-      <c r="P27" s="48">
+      <c r="P27" s="42">
         <v>6577.7290000000003</v>
       </c>
-      <c r="Q27" s="48">
+      <c r="Q27" s="42">
         <v>10040.829</v>
       </c>
-      <c r="R27" s="62">
+      <c r="R27" s="80">
         <v>10847.860301090001</v>
       </c>
-      <c r="S27" s="53">
+      <c r="S27" s="54">
         <v>11021.1</v>
       </c>
-      <c r="T27" s="52">
+      <c r="T27" s="53">
         <v>12791.6</v>
       </c>
-      <c r="U27" s="52">
+      <c r="U27" s="53">
         <v>14549.2</v>
       </c>
-      <c r="V27" s="52">
+      <c r="V27" s="53">
         <v>30127.3</v>
       </c>
-      <c r="W27" s="52">
+      <c r="W27" s="53">
         <v>37552.300000000003</v>
       </c>
-      <c r="X27" s="63">
+      <c r="X27" s="53">
         <v>38688.199999999997</v>
       </c>
-      <c r="Y27" s="63">
+      <c r="Y27" s="53">
         <v>37320</v>
       </c>
-      <c r="Z27" s="63">
+      <c r="Z27" s="53">
         <v>763</v>
       </c>
-      <c r="AA27" s="63">
+      <c r="AA27" s="53">
         <v>1469.7</v>
       </c>
-      <c r="AB27" s="63">
+      <c r="AB27" s="53">
         <v>2410.8000000000002</v>
       </c>
-      <c r="AC27" s="73">
+      <c r="AC27" s="42">
         <v>3408</v>
       </c>
-      <c r="AD27" s="63">
+      <c r="AD27" s="53">
         <v>4406.7</v>
       </c>
-      <c r="AE27" s="63">
+      <c r="AE27" s="53">
         <v>5470.1</v>
       </c>
-      <c r="AF27" s="63">
+      <c r="AF27" s="53">
         <v>7118.3</v>
       </c>
-      <c r="AG27" s="76">
+      <c r="AG27" s="58">
         <v>9053.7000000000007</v>
       </c>
-      <c r="AH27" s="76">
+      <c r="AH27" s="58">
         <v>24445.5</v>
       </c>
-      <c r="AI27" s="76">
+      <c r="AI27" s="58">
         <v>33654</v>
       </c>
-      <c r="AJ27" s="76">
+      <c r="AJ27" s="58">
         <v>35239.800000000003</v>
       </c>
-      <c r="AK27" s="76">
+      <c r="AK27" s="58">
         <v>36969.699999999997</v>
       </c>
-      <c r="AL27" s="52">
+      <c r="AL27" s="53">
         <v>1204</v>
       </c>
-      <c r="AM27" s="52">
+      <c r="AM27" s="53">
         <v>2396.8000000000002</v>
       </c>
-      <c r="AN27" s="63">
+      <c r="AN27" s="53">
         <v>3723.2</v>
       </c>
-      <c r="AO27" s="63">
+      <c r="AO27" s="53">
         <v>5037.8999999999996</v>
       </c>
-      <c r="AP27" s="63">
+      <c r="AP27" s="53">
         <v>6284.8</v>
       </c>
-      <c r="AQ27" s="63">
+      <c r="AQ27" s="53">
         <v>7701.3</v>
       </c>
-      <c r="AR27" s="63">
+      <c r="AR27" s="53">
         <v>9906</v>
       </c>
-      <c r="AS27" s="76"/>
-[...3 lines deleted...]
-      <c r="AW27" s="63"/>
+      <c r="AS27" s="65">
+        <v>13068.4</v>
+      </c>
+      <c r="AT27" s="58"/>
+      <c r="AU27" s="58"/>
+      <c r="AV27" s="53"/>
+      <c r="AW27" s="53"/>
     </row>
     <row r="28" spans="1:49">
-      <c r="A28" s="18" t="s">
+      <c r="A28" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="5">
+      <c r="B28" s="37">
         <v>12.41</v>
       </c>
-      <c r="C28" s="5">
+      <c r="C28" s="52">
         <v>34.71</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D28" s="37">
         <v>59.38801024</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E28" s="37">
         <v>91.7</v>
       </c>
-      <c r="F28" s="5">
+      <c r="F28" s="37">
         <v>128.69999999999999</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G28" s="37">
         <v>157.9</v>
       </c>
-      <c r="H28" s="7">
+      <c r="H28" s="39">
         <v>242.3</v>
       </c>
-      <c r="I28" s="7">
+      <c r="I28" s="39">
         <v>320.2</v>
       </c>
-      <c r="J28" s="5">
+      <c r="J28" s="37">
         <v>769.5</v>
       </c>
-      <c r="K28" s="5">
+      <c r="K28" s="37">
         <v>998.71843479002439</v>
       </c>
-      <c r="L28" s="5">
+      <c r="L28" s="37">
         <v>1061</v>
       </c>
-      <c r="M28" s="5">
+      <c r="M28" s="37">
         <v>1133.9000000000001</v>
       </c>
-      <c r="N28" s="52">
+      <c r="N28" s="53">
         <v>15.59245057864851</v>
       </c>
-      <c r="O28" s="53">
+      <c r="O28" s="54">
         <v>45.161282291297013</v>
       </c>
-      <c r="P28" s="53">
+      <c r="P28" s="54">
         <v>72.490216069945518</v>
       </c>
-      <c r="Q28" s="53">
+      <c r="Q28" s="54">
         <v>110.87167824859404</v>
       </c>
-      <c r="R28" s="52">
+      <c r="R28" s="53">
         <v>156.56267254859404</v>
       </c>
-      <c r="S28" s="53">
+      <c r="S28" s="54">
         <v>182.2</v>
       </c>
-      <c r="T28" s="52">
+      <c r="T28" s="53">
         <v>251.7</v>
       </c>
-      <c r="U28" s="52">
+      <c r="U28" s="53">
         <v>299.8</v>
       </c>
-      <c r="V28" s="52">
+      <c r="V28" s="53">
         <v>524.1</v>
       </c>
-      <c r="W28" s="52">
+      <c r="W28" s="53">
         <v>613.29999999999995</v>
       </c>
-      <c r="X28" s="63">
+      <c r="X28" s="53">
         <v>628.4</v>
       </c>
-      <c r="Y28" s="63">
+      <c r="Y28" s="53">
         <v>899.7</v>
       </c>
-      <c r="Z28" s="63">
+      <c r="Z28" s="53">
         <v>11</v>
       </c>
-      <c r="AA28" s="63">
+      <c r="AA28" s="53">
         <v>35.200000000000003</v>
       </c>
-      <c r="AB28" s="63">
+      <c r="AB28" s="53">
         <v>65.7</v>
       </c>
-      <c r="AC28" s="66">
+      <c r="AC28" s="54">
         <v>103.3</v>
       </c>
-      <c r="AD28" s="63">
+      <c r="AD28" s="53">
         <v>150.30000000000001</v>
       </c>
-      <c r="AE28" s="63">
+      <c r="AE28" s="53">
         <v>191.6</v>
       </c>
-      <c r="AF28" s="63">
+      <c r="AF28" s="53">
         <v>272</v>
       </c>
-      <c r="AG28" s="76">
+      <c r="AG28" s="58">
         <v>325.60000000000002</v>
       </c>
-      <c r="AH28" s="76">
+      <c r="AH28" s="58">
         <v>563.70000000000005</v>
       </c>
-      <c r="AI28" s="76">
+      <c r="AI28" s="58">
         <v>679.7</v>
       </c>
-      <c r="AJ28" s="76">
+      <c r="AJ28" s="58">
         <v>709.1</v>
       </c>
-      <c r="AK28" s="76">
+      <c r="AK28" s="58">
         <v>1025.5999999999999</v>
       </c>
-      <c r="AL28" s="52">
+      <c r="AL28" s="53">
         <v>10.8</v>
       </c>
-      <c r="AM28" s="52">
+      <c r="AM28" s="53">
         <v>45</v>
       </c>
-      <c r="AN28" s="63">
+      <c r="AN28" s="53">
         <v>86.2</v>
       </c>
-      <c r="AO28" s="63">
+      <c r="AO28" s="53">
         <v>135.5</v>
       </c>
-      <c r="AP28" s="63">
+      <c r="AP28" s="53">
         <v>184</v>
       </c>
-      <c r="AQ28" s="63">
+      <c r="AQ28" s="53">
         <v>235.4</v>
       </c>
-      <c r="AR28" s="63">
+      <c r="AR28" s="53">
         <v>319</v>
       </c>
-      <c r="AS28" s="76"/>
-[...3 lines deleted...]
-      <c r="AW28" s="63"/>
+      <c r="AS28" s="65">
+        <v>386.5</v>
+      </c>
+      <c r="AT28" s="58"/>
+      <c r="AU28" s="58"/>
+      <c r="AV28" s="53"/>
+      <c r="AW28" s="53"/>
     </row>
     <row r="29" spans="1:49">
-      <c r="A29" s="18" t="s">
+      <c r="A29" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B29" s="5">
+      <c r="B29" s="37">
         <v>893.13</v>
       </c>
-      <c r="C29" s="5">
+      <c r="C29" s="52">
         <v>2063.33</v>
       </c>
-      <c r="D29" s="5">
+      <c r="D29" s="37">
         <v>4389.81358292</v>
       </c>
-      <c r="E29" s="5">
+      <c r="E29" s="37">
         <v>6917.26</v>
       </c>
-      <c r="F29" s="5">
+      <c r="F29" s="37">
         <v>9772.2000000000007</v>
       </c>
-      <c r="G29" s="5">
+      <c r="G29" s="37">
         <v>14562.5</v>
       </c>
-      <c r="H29" s="7">
+      <c r="H29" s="39">
         <v>20952</v>
       </c>
-      <c r="I29" s="7">
+      <c r="I29" s="39">
         <v>27628.1</v>
       </c>
-      <c r="J29" s="5">
+      <c r="J29" s="37">
         <v>38588.707144280575</v>
       </c>
-      <c r="K29" s="5">
+      <c r="K29" s="37">
         <v>43266.076188872503</v>
       </c>
-      <c r="L29" s="5">
+      <c r="L29" s="37">
         <v>46439</v>
       </c>
-      <c r="M29" s="5">
+      <c r="M29" s="37">
         <v>48766.201978347417</v>
       </c>
-      <c r="N29" s="52">
+      <c r="N29" s="53">
         <v>1103.7899344</v>
       </c>
-      <c r="O29" s="53">
+      <c r="O29" s="54">
         <v>2583.1804356000002</v>
       </c>
-      <c r="P29" s="53">
+      <c r="P29" s="54">
         <v>5499.1405582999996</v>
       </c>
-      <c r="Q29" s="53">
+      <c r="Q29" s="54">
         <v>8167.0396123199998</v>
       </c>
-      <c r="R29" s="52">
+      <c r="R29" s="53">
         <v>11554.55346517</v>
       </c>
-      <c r="S29" s="53">
+      <c r="S29" s="54">
         <v>14324.1</v>
       </c>
-      <c r="T29" s="52">
+      <c r="T29" s="53">
         <v>21178.9</v>
       </c>
-      <c r="U29" s="52">
+      <c r="U29" s="53">
         <v>29630.1</v>
       </c>
-      <c r="V29" s="52">
+      <c r="V29" s="53">
         <v>39830.800000000003</v>
       </c>
-      <c r="W29" s="52">
+      <c r="W29" s="53">
         <v>44776.9</v>
       </c>
-      <c r="X29" s="63">
+      <c r="X29" s="53">
         <v>47518.3</v>
       </c>
-      <c r="Y29" s="63">
+      <c r="Y29" s="53">
         <v>50027.1</v>
       </c>
-      <c r="Z29" s="63">
+      <c r="Z29" s="53">
         <v>1051.4000000000001</v>
       </c>
-      <c r="AA29" s="63">
+      <c r="AA29" s="53">
         <v>2623.5</v>
       </c>
-      <c r="AB29" s="63">
+      <c r="AB29" s="53">
         <v>4794</v>
       </c>
-      <c r="AC29" s="66">
+      <c r="AC29" s="54">
         <v>7532.2</v>
       </c>
-      <c r="AD29" s="63">
+      <c r="AD29" s="53">
         <v>11171.6</v>
       </c>
-      <c r="AE29" s="63">
+      <c r="AE29" s="53">
         <v>18036.5</v>
       </c>
-      <c r="AF29" s="63">
+      <c r="AF29" s="53">
         <v>24533.7</v>
       </c>
-      <c r="AG29" s="76">
+      <c r="AG29" s="58">
         <v>33996.199999999997</v>
       </c>
-      <c r="AH29" s="76">
+      <c r="AH29" s="58">
         <v>46474.5</v>
       </c>
-      <c r="AI29" s="76">
+      <c r="AI29" s="58">
         <v>51377.9</v>
       </c>
-      <c r="AJ29" s="76">
+      <c r="AJ29" s="58">
         <v>55307.5</v>
       </c>
-      <c r="AK29" s="76">
+      <c r="AK29" s="58">
         <v>59035</v>
       </c>
-      <c r="AL29" s="52">
+      <c r="AL29" s="53">
         <v>1455.1</v>
       </c>
-      <c r="AM29" s="52">
+      <c r="AM29" s="53">
         <v>3721.3</v>
       </c>
-      <c r="AN29" s="63">
+      <c r="AN29" s="53">
         <v>6709</v>
       </c>
-      <c r="AO29" s="63">
+      <c r="AO29" s="53">
         <v>10551.9</v>
       </c>
-      <c r="AP29" s="63">
+      <c r="AP29" s="53">
         <v>15570.2</v>
       </c>
-      <c r="AQ29" s="66">
+      <c r="AQ29" s="54">
         <v>24845.3</v>
       </c>
-      <c r="AR29" s="66">
+      <c r="AR29" s="54">
         <v>34353.199999999997</v>
       </c>
-      <c r="AS29" s="76"/>
-[...3 lines deleted...]
-      <c r="AW29" s="63"/>
+      <c r="AS29" s="51">
+        <v>49194.6</v>
+      </c>
+      <c r="AT29" s="58"/>
+      <c r="AU29" s="58"/>
+      <c r="AV29" s="53"/>
+      <c r="AW29" s="53"/>
     </row>
     <row r="30" spans="1:49">
-      <c r="A30" s="18" t="s">
+      <c r="A30" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="5">
+      <c r="B30" s="37">
         <v>916.51</v>
       </c>
-      <c r="C30" s="5">
+      <c r="C30" s="52">
         <v>1787.21</v>
       </c>
-      <c r="D30" s="5">
+      <c r="D30" s="37">
         <v>3515.1931817</v>
       </c>
-      <c r="E30" s="5">
+      <c r="E30" s="37">
         <v>5881.9</v>
       </c>
-      <c r="F30" s="5">
+      <c r="F30" s="37">
         <v>8395.2000000000007</v>
       </c>
-      <c r="G30" s="5">
+      <c r="G30" s="37">
         <v>14322.6</v>
       </c>
-      <c r="H30" s="7">
+      <c r="H30" s="39">
         <v>20525</v>
       </c>
-      <c r="I30" s="7">
+      <c r="I30" s="39">
         <v>26369.3</v>
       </c>
-      <c r="J30" s="5">
+      <c r="J30" s="37">
         <v>33137.41169616401</v>
       </c>
-      <c r="K30" s="5">
+      <c r="K30" s="37">
         <v>36866.191570950847</v>
       </c>
-      <c r="L30" s="5">
+      <c r="L30" s="37">
         <v>39461.4</v>
       </c>
-      <c r="M30" s="5">
+      <c r="M30" s="37">
         <v>45042.100000000006</v>
       </c>
-      <c r="N30" s="52">
+      <c r="N30" s="53">
         <v>540.66429160000007</v>
       </c>
-      <c r="O30" s="53">
+      <c r="O30" s="54">
         <v>1625.4186288000001</v>
       </c>
-      <c r="P30" s="53">
+      <c r="P30" s="54">
         <v>3500.357653</v>
       </c>
-      <c r="Q30" s="53">
+      <c r="Q30" s="54">
         <v>6511.5327181000002</v>
       </c>
-      <c r="R30" s="52">
+      <c r="R30" s="53">
         <v>9255.6257272000003</v>
       </c>
-      <c r="S30" s="53">
+      <c r="S30" s="54">
         <v>8072.33</v>
       </c>
-      <c r="T30" s="52">
+      <c r="T30" s="53">
         <v>12371.7</v>
       </c>
-      <c r="U30" s="52">
+      <c r="U30" s="53">
         <v>15223.8</v>
       </c>
-      <c r="V30" s="52">
+      <c r="V30" s="53">
         <v>19802.5</v>
       </c>
-      <c r="W30" s="52">
+      <c r="W30" s="53">
         <v>23038.5</v>
       </c>
-      <c r="X30" s="63">
+      <c r="X30" s="53">
         <v>24371.4</v>
       </c>
-      <c r="Y30" s="63">
+      <c r="Y30" s="53">
         <v>26616.5</v>
       </c>
-      <c r="Z30" s="63">
+      <c r="Z30" s="53">
         <v>721.4</v>
       </c>
-      <c r="AA30" s="63">
+      <c r="AA30" s="53">
         <v>1551.2</v>
       </c>
-      <c r="AB30" s="63">
+      <c r="AB30" s="53">
         <v>2914.8</v>
       </c>
-      <c r="AC30" s="66">
+      <c r="AC30" s="54">
         <v>4474.3</v>
       </c>
-      <c r="AD30" s="63">
+      <c r="AD30" s="53">
         <v>6250.7</v>
       </c>
-      <c r="AE30" s="63">
+      <c r="AE30" s="53">
         <v>9985.6</v>
       </c>
-      <c r="AF30" s="63">
+      <c r="AF30" s="53">
         <v>15221.8</v>
       </c>
-      <c r="AG30" s="76">
+      <c r="AG30" s="58">
         <v>20432.900000000001</v>
       </c>
-      <c r="AH30" s="76">
+      <c r="AH30" s="58">
         <v>26821.200000000001</v>
       </c>
-      <c r="AI30" s="76">
+      <c r="AI30" s="58">
         <v>31848.6</v>
       </c>
-      <c r="AJ30" s="76">
+      <c r="AJ30" s="58">
         <v>34011.1</v>
       </c>
-      <c r="AK30" s="76">
+      <c r="AK30" s="58">
         <v>38026.199999999997</v>
       </c>
-      <c r="AL30" s="52">
+      <c r="AL30" s="53">
         <v>996.2</v>
       </c>
-      <c r="AM30" s="52">
+      <c r="AM30" s="53">
         <v>2152.5</v>
       </c>
-      <c r="AN30" s="63">
+      <c r="AN30" s="53">
         <v>4100.3999999999996</v>
       </c>
-      <c r="AO30" s="63">
+      <c r="AO30" s="53">
         <v>6300.9</v>
       </c>
-      <c r="AP30" s="63">
+      <c r="AP30" s="53">
         <v>8719</v>
       </c>
-      <c r="AQ30" s="66">
+      <c r="AQ30" s="54">
         <v>13985.2</v>
       </c>
-      <c r="AR30" s="66">
+      <c r="AR30" s="54">
         <v>20014.599999999999</v>
       </c>
-      <c r="AS30" s="76"/>
-[...3 lines deleted...]
-      <c r="AW30" s="63"/>
+      <c r="AS30" s="51">
+        <v>26188.799999999999</v>
+      </c>
+      <c r="AT30" s="58"/>
+      <c r="AU30" s="58"/>
+      <c r="AV30" s="53"/>
+      <c r="AW30" s="53"/>
     </row>
     <row r="31" spans="1:49">
-      <c r="A31" s="18" t="s">
+      <c r="A31" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="5">
+      <c r="B31" s="37">
         <v>371.08</v>
       </c>
-      <c r="C31" s="5">
+      <c r="C31" s="52">
         <v>3089.7799999999997</v>
       </c>
-      <c r="D31" s="5">
+      <c r="D31" s="37">
         <v>6465.6686853000001</v>
       </c>
-      <c r="E31" s="5">
+      <c r="E31" s="37">
         <v>12122.3</v>
       </c>
-      <c r="F31" s="5">
+      <c r="F31" s="37">
         <v>16416</v>
       </c>
-      <c r="G31" s="5">
+      <c r="G31" s="37">
         <v>22814</v>
       </c>
-      <c r="H31" s="7">
+      <c r="H31" s="39">
         <v>28419.4</v>
       </c>
-      <c r="I31" s="7">
+      <c r="I31" s="39">
         <v>33735.599999999999</v>
       </c>
-      <c r="J31" s="5">
+      <c r="J31" s="37">
         <v>40515.517524809271</v>
       </c>
-      <c r="K31" s="5">
+      <c r="K31" s="37">
         <v>45727.887641398549</v>
       </c>
-      <c r="L31" s="5">
+      <c r="L31" s="37">
         <v>50388.3</v>
       </c>
-      <c r="M31" s="5">
+      <c r="M31" s="37">
         <v>57448.2</v>
       </c>
-      <c r="N31" s="52">
+      <c r="N31" s="53">
         <v>2457.6267063</v>
       </c>
-      <c r="O31" s="53">
+      <c r="O31" s="54">
         <v>5827.1086138999999</v>
       </c>
-      <c r="P31" s="53">
+      <c r="P31" s="54">
         <v>9575.7133485000013</v>
       </c>
-      <c r="Q31" s="53">
+      <c r="Q31" s="54">
         <v>13931.282990300002</v>
       </c>
-      <c r="R31" s="52">
+      <c r="R31" s="53">
         <v>18472.639167300003</v>
       </c>
-      <c r="S31" s="53">
+      <c r="S31" s="54">
         <v>13560.5</v>
       </c>
-      <c r="T31" s="52">
+      <c r="T31" s="53">
         <v>15925.6</v>
       </c>
-      <c r="U31" s="52">
+      <c r="U31" s="53">
         <v>18036.5</v>
       </c>
-      <c r="V31" s="52">
+      <c r="V31" s="53">
         <v>20770.599999999999</v>
       </c>
-      <c r="W31" s="52">
+      <c r="W31" s="53">
         <v>23503</v>
       </c>
-      <c r="X31" s="63">
+      <c r="X31" s="53">
         <v>25484.2</v>
       </c>
-      <c r="Y31" s="63">
+      <c r="Y31" s="53">
         <v>29106.400000000001</v>
       </c>
-      <c r="Z31" s="63">
+      <c r="Z31" s="53">
         <v>1032.0999999999999</v>
       </c>
-      <c r="AA31" s="63">
+      <c r="AA31" s="53">
         <v>2562</v>
       </c>
-      <c r="AB31" s="63">
+      <c r="AB31" s="53">
         <v>5039.3</v>
       </c>
-      <c r="AC31" s="66">
+      <c r="AC31" s="54">
         <v>7804.6</v>
       </c>
-      <c r="AD31" s="63">
+      <c r="AD31" s="53">
         <v>10807.1</v>
       </c>
-      <c r="AE31" s="63">
+      <c r="AE31" s="53">
         <v>16448.2</v>
       </c>
-      <c r="AF31" s="63">
+      <c r="AF31" s="53">
         <v>18118.5</v>
       </c>
-      <c r="AG31" s="76">
+      <c r="AG31" s="58">
         <v>19990.8</v>
       </c>
-      <c r="AH31" s="76">
+      <c r="AH31" s="58">
         <v>22431</v>
       </c>
-      <c r="AI31" s="76">
+      <c r="AI31" s="58">
         <v>25085.200000000001</v>
       </c>
-      <c r="AJ31" s="76">
+      <c r="AJ31" s="58">
         <v>27975.9</v>
       </c>
-      <c r="AK31" s="76">
+      <c r="AK31" s="58">
         <v>33522.9</v>
       </c>
-      <c r="AL31" s="52">
+      <c r="AL31" s="53">
         <v>1419.7</v>
       </c>
-      <c r="AM31" s="52">
+      <c r="AM31" s="53">
         <v>3541.2</v>
       </c>
-      <c r="AN31" s="63">
+      <c r="AN31" s="53">
         <v>6976.2</v>
       </c>
-      <c r="AO31" s="63">
+      <c r="AO31" s="53">
         <v>10768</v>
       </c>
-      <c r="AP31" s="63">
+      <c r="AP31" s="53">
         <v>14707.7</v>
       </c>
-      <c r="AQ31" s="66">
+      <c r="AQ31" s="54">
         <v>22213.1</v>
       </c>
-      <c r="AR31" s="66">
+      <c r="AR31" s="54">
         <v>24304</v>
       </c>
-      <c r="AS31" s="76"/>
-[...3 lines deleted...]
-      <c r="AW31" s="63"/>
+      <c r="AS31" s="51">
+        <v>26662.400000000001</v>
+      </c>
+      <c r="AT31" s="58"/>
+      <c r="AU31" s="58"/>
+      <c r="AV31" s="53"/>
+      <c r="AW31" s="53"/>
     </row>
     <row r="32" spans="1:49">
-      <c r="A32" s="18" t="s">
+      <c r="A32" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B32" s="5">
+      <c r="B32" s="37">
         <v>1900</v>
       </c>
-      <c r="C32" s="5">
+      <c r="C32" s="52">
         <v>3153.1</v>
       </c>
-      <c r="D32" s="5">
+      <c r="D32" s="37">
         <v>4947.1000000000004</v>
       </c>
-      <c r="E32" s="5">
+      <c r="E32" s="37">
         <v>6440.2</v>
       </c>
-      <c r="F32" s="5">
+      <c r="F32" s="37">
         <v>8847.7999999999993</v>
       </c>
-      <c r="G32" s="5">
+      <c r="G32" s="37">
         <v>12051.3</v>
       </c>
-      <c r="H32" s="7">
+      <c r="H32" s="39">
         <v>16329.7</v>
       </c>
-      <c r="I32" s="7">
+      <c r="I32" s="39">
         <v>20346.8</v>
       </c>
-      <c r="J32" s="5">
+      <c r="J32" s="37">
         <v>26816.1605895012</v>
       </c>
-      <c r="K32" s="5">
+      <c r="K32" s="37">
         <v>32974.53188706527</v>
       </c>
-      <c r="L32" s="5">
+      <c r="L32" s="37">
         <v>37772.400000000001</v>
       </c>
-      <c r="M32" s="5">
+      <c r="M32" s="37">
         <v>41751.224091015632</v>
       </c>
-      <c r="N32" s="52">
+      <c r="N32" s="53">
         <v>1170.0303896</v>
       </c>
-      <c r="O32" s="53">
+      <c r="O32" s="54">
         <v>2705.5005467000001</v>
       </c>
-      <c r="P32" s="53">
+      <c r="P32" s="54">
         <v>4647.844368600001</v>
       </c>
-      <c r="Q32" s="53">
+      <c r="Q32" s="54">
         <v>7119.1</v>
       </c>
-      <c r="R32" s="52">
+      <c r="R32" s="53">
         <v>10139.770999999999</v>
       </c>
-      <c r="S32" s="53">
+      <c r="S32" s="54">
         <v>9413.2000000000007</v>
       </c>
-      <c r="T32" s="52">
+      <c r="T32" s="53">
         <v>11549.8</v>
       </c>
-      <c r="U32" s="52">
+      <c r="U32" s="53">
         <v>13622.5</v>
       </c>
-      <c r="V32" s="52">
+      <c r="V32" s="53">
         <v>18012.900000000001</v>
       </c>
-      <c r="W32" s="52">
+      <c r="W32" s="53">
         <v>21599.3</v>
       </c>
-      <c r="X32" s="63">
+      <c r="X32" s="53">
         <v>27924.9</v>
       </c>
-      <c r="Y32" s="63">
+      <c r="Y32" s="53">
         <v>32431.200000000001</v>
       </c>
-      <c r="Z32" s="63">
+      <c r="Z32" s="53">
         <v>781.4</v>
       </c>
-      <c r="AA32" s="63">
+      <c r="AA32" s="53">
         <v>1770.7</v>
       </c>
-      <c r="AB32" s="63">
+      <c r="AB32" s="53">
         <v>3365.7</v>
       </c>
-      <c r="AC32" s="66">
+      <c r="AC32" s="54">
         <v>5289.9</v>
       </c>
-      <c r="AD32" s="63">
+      <c r="AD32" s="53">
         <v>7380.2</v>
       </c>
-      <c r="AE32" s="63">
+      <c r="AE32" s="53">
         <v>10602.5</v>
       </c>
-      <c r="AF32" s="63">
+      <c r="AF32" s="53">
         <v>14234.8</v>
       </c>
-      <c r="AG32" s="76">
+      <c r="AG32" s="58">
         <v>17797.8</v>
       </c>
-      <c r="AH32" s="76">
+      <c r="AH32" s="58">
         <v>26233.7</v>
       </c>
-      <c r="AI32" s="76">
+      <c r="AI32" s="58">
         <v>31468.1</v>
       </c>
-      <c r="AJ32" s="76">
+      <c r="AJ32" s="58">
         <v>37747.1</v>
       </c>
-      <c r="AK32" s="76">
+      <c r="AK32" s="58">
         <v>44541.2</v>
       </c>
-      <c r="AL32" s="52">
+      <c r="AL32" s="53">
         <v>1057.7</v>
       </c>
-      <c r="AM32" s="52">
+      <c r="AM32" s="53">
         <v>2345.4</v>
       </c>
-      <c r="AN32" s="63">
+      <c r="AN32" s="53">
         <v>4359.5</v>
       </c>
-      <c r="AO32" s="63">
+      <c r="AO32" s="53">
         <v>6776.6</v>
       </c>
-      <c r="AP32" s="63">
+      <c r="AP32" s="53">
         <v>9296</v>
       </c>
-      <c r="AQ32" s="66">
+      <c r="AQ32" s="54">
         <v>13232.7</v>
       </c>
-      <c r="AR32" s="66">
+      <c r="AR32" s="54">
         <v>16926.900000000001</v>
       </c>
-      <c r="AS32" s="76"/>
-[...3 lines deleted...]
-      <c r="AW32" s="63"/>
+      <c r="AS32" s="51">
+        <v>20586.5</v>
+      </c>
+      <c r="AT32" s="58"/>
+      <c r="AU32" s="58"/>
+      <c r="AV32" s="53"/>
+      <c r="AW32" s="53"/>
     </row>
     <row r="33" spans="1:49">
-      <c r="A33" s="18" t="s">
+      <c r="A33" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B33" s="5">
+      <c r="B33" s="37">
         <v>1215.1099999999999</v>
       </c>
-      <c r="C33" s="5">
+      <c r="C33" s="52">
         <v>2509.5100000000002</v>
       </c>
-      <c r="D33" s="5">
+      <c r="D33" s="37">
         <v>4406.8100000000004</v>
       </c>
-      <c r="E33" s="5">
+      <c r="E33" s="37">
         <v>6399.8</v>
       </c>
-      <c r="F33" s="5">
+      <c r="F33" s="37">
         <v>8144.5</v>
       </c>
-      <c r="G33" s="5">
+      <c r="G33" s="37">
         <v>10427.799999999999</v>
       </c>
-      <c r="H33" s="7">
+      <c r="H33" s="39">
         <v>13899.7</v>
       </c>
-      <c r="I33" s="7">
+      <c r="I33" s="39">
         <v>18472.8</v>
       </c>
-      <c r="J33" s="5">
+      <c r="J33" s="37">
         <v>29429.7</v>
       </c>
-      <c r="K33" s="5">
+      <c r="K33" s="37">
         <v>39947.170625656916</v>
       </c>
-      <c r="L33" s="5">
+      <c r="L33" s="37">
         <v>63068.2</v>
       </c>
-      <c r="M33" s="5">
+      <c r="M33" s="37">
         <v>69568.7</v>
       </c>
-      <c r="N33" s="52">
+      <c r="N33" s="53">
         <v>1409.3290579</v>
       </c>
-      <c r="O33" s="53">
+      <c r="O33" s="54">
         <v>3005.2586722799997</v>
       </c>
-      <c r="P33" s="53">
+      <c r="P33" s="54">
         <v>5268.2447857999996</v>
       </c>
-      <c r="Q33" s="53">
+      <c r="Q33" s="54">
         <v>7720.75815668</v>
       </c>
-      <c r="R33" s="52">
+      <c r="R33" s="53">
         <v>9661.8662040300005</v>
       </c>
-      <c r="S33" s="53">
+      <c r="S33" s="54">
         <v>5608.2</v>
       </c>
-      <c r="T33" s="52">
+      <c r="T33" s="53">
         <v>8201.1</v>
       </c>
-      <c r="U33" s="52">
+      <c r="U33" s="53">
         <v>20740.099999999999</v>
       </c>
-      <c r="V33" s="52">
+      <c r="V33" s="53">
         <v>39872.199999999997</v>
       </c>
-      <c r="W33" s="52">
+      <c r="W33" s="53">
         <v>44601.3</v>
       </c>
-      <c r="X33" s="63">
+      <c r="X33" s="53">
         <v>74118.899999999994</v>
       </c>
-      <c r="Y33" s="63">
+      <c r="Y33" s="53">
         <v>79290.399999999994</v>
       </c>
-      <c r="Z33" s="63">
+      <c r="Z33" s="53">
         <v>514.20000000000005</v>
       </c>
-      <c r="AA33" s="63">
+      <c r="AA33" s="53">
         <v>1258.5999999999999</v>
       </c>
-      <c r="AB33" s="63">
+      <c r="AB33" s="53">
         <v>2278.1999999999998</v>
       </c>
-      <c r="AC33" s="66">
+      <c r="AC33" s="54">
         <v>3281.3</v>
       </c>
-      <c r="AD33" s="63">
+      <c r="AD33" s="53">
         <v>4604.3</v>
       </c>
-      <c r="AE33" s="63">
+      <c r="AE33" s="53">
         <v>6663.8</v>
       </c>
-      <c r="AF33" s="63">
+      <c r="AF33" s="53">
         <v>11916.9</v>
       </c>
-      <c r="AG33" s="76">
+      <c r="AG33" s="58">
         <v>23301.5</v>
       </c>
-      <c r="AH33" s="76">
+      <c r="AH33" s="58">
         <v>45792.4</v>
       </c>
-      <c r="AI33" s="76">
+      <c r="AI33" s="58">
         <v>50640.1</v>
       </c>
-      <c r="AJ33" s="76">
+      <c r="AJ33" s="58">
         <v>94333.1</v>
       </c>
-      <c r="AK33" s="76">
+      <c r="AK33" s="58">
         <v>99161.3</v>
       </c>
-      <c r="AL33" s="52">
+      <c r="AL33" s="53">
         <v>641.6</v>
       </c>
-      <c r="AM33" s="52">
+      <c r="AM33" s="53">
         <v>1621.6</v>
       </c>
-      <c r="AN33" s="63">
+      <c r="AN33" s="53">
         <v>2936.8</v>
       </c>
-      <c r="AO33" s="63">
+      <c r="AO33" s="53">
         <v>4260.7</v>
       </c>
-      <c r="AP33" s="63">
+      <c r="AP33" s="53">
         <v>5895.1</v>
       </c>
-      <c r="AQ33" s="66">
+      <c r="AQ33" s="54">
         <v>8475.7999999999993</v>
       </c>
-      <c r="AR33" s="66">
+      <c r="AR33" s="54">
         <v>14197</v>
       </c>
-      <c r="AS33" s="76"/>
-[...3 lines deleted...]
-      <c r="AW33" s="63"/>
+      <c r="AS33" s="51">
+        <v>23049.3</v>
+      </c>
+      <c r="AT33" s="58"/>
+      <c r="AU33" s="58"/>
+      <c r="AV33" s="53"/>
+      <c r="AW33" s="53"/>
     </row>
     <row r="34" spans="1:49">
-      <c r="A34" s="26" t="s">
+      <c r="A34" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B34" s="28" t="s">
-[...47 lines deleted...]
-      <c r="R34" s="52">
+      <c r="B34" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="D34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="F34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="G34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="H34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="I34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="J34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="K34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="L34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="M34" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="N34" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="O34" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="P34" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q34" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="R34" s="53">
         <v>2430.5762894099998</v>
       </c>
-      <c r="S34" s="53">
+      <c r="S34" s="54">
         <v>4827.1000000000004</v>
       </c>
-      <c r="T34" s="52">
+      <c r="T34" s="53">
         <v>7098.2</v>
       </c>
-      <c r="U34" s="51">
+      <c r="U34" s="45">
         <v>9753.7000000000007</v>
       </c>
-      <c r="V34" s="51">
+      <c r="V34" s="45">
         <v>13113.3</v>
       </c>
-      <c r="W34" s="51">
+      <c r="W34" s="45">
         <v>18502.599999999999</v>
       </c>
-      <c r="X34" s="61">
+      <c r="X34" s="45">
         <v>22953.599999999999</v>
       </c>
-      <c r="Y34" s="61">
+      <c r="Y34" s="45">
         <v>27911.599999999999</v>
       </c>
-      <c r="Z34" s="61">
+      <c r="Z34" s="45">
         <v>1222.2</v>
       </c>
-      <c r="AA34" s="61">
+      <c r="AA34" s="45">
         <v>2620.1</v>
       </c>
-      <c r="AB34" s="61">
+      <c r="AB34" s="45">
         <v>4649.2</v>
       </c>
-      <c r="AC34" s="71">
+      <c r="AC34" s="62">
         <v>7070.6</v>
       </c>
-      <c r="AD34" s="61">
+      <c r="AD34" s="45">
         <v>9593.6</v>
       </c>
-      <c r="AE34" s="61">
+      <c r="AE34" s="45">
         <v>13271.9</v>
       </c>
-      <c r="AF34" s="61">
+      <c r="AF34" s="45">
         <v>16676.3</v>
       </c>
-      <c r="AG34" s="75">
+      <c r="AG34" s="47">
         <v>20041.599999999999</v>
       </c>
-      <c r="AH34" s="75">
+      <c r="AH34" s="47">
         <v>25328.1</v>
       </c>
-      <c r="AI34" s="75">
+      <c r="AI34" s="47">
         <v>30854.400000000001</v>
       </c>
-      <c r="AJ34" s="75">
+      <c r="AJ34" s="47">
         <v>34359.599999999999</v>
       </c>
-      <c r="AK34" s="75">
+      <c r="AK34" s="47">
         <v>46196.5</v>
       </c>
-      <c r="AL34" s="51">
+      <c r="AL34" s="45">
         <v>1735.8</v>
       </c>
-      <c r="AM34" s="51">
+      <c r="AM34" s="45">
         <v>3729.2</v>
       </c>
-      <c r="AN34" s="61">
+      <c r="AN34" s="45">
         <v>6216.6</v>
       </c>
-      <c r="AO34" s="61">
+      <c r="AO34" s="45">
         <v>9013.9</v>
       </c>
-      <c r="AP34" s="61">
+      <c r="AP34" s="45">
         <v>12522.4</v>
       </c>
-      <c r="AQ34" s="61">
+      <c r="AQ34" s="45">
         <v>17535.400000000001</v>
       </c>
-      <c r="AR34" s="61">
+      <c r="AR34" s="45">
         <v>21070.1</v>
       </c>
-      <c r="AS34" s="75"/>
-[...3 lines deleted...]
-      <c r="AW34" s="61"/>
+      <c r="AS34" s="48">
+        <v>24554.7</v>
+      </c>
+      <c r="AT34" s="47"/>
+      <c r="AU34" s="47"/>
+      <c r="AV34" s="45"/>
+      <c r="AW34" s="45"/>
     </row>
     <row r="35" spans="1:49">
-      <c r="A35" s="18" t="s">
+      <c r="A35" s="76" t="s">
         <v>18</v>
       </c>
-      <c r="B35" s="5">
+      <c r="B35" s="37">
         <v>1028.0999999999999</v>
       </c>
-      <c r="C35" s="5">
+      <c r="C35" s="52">
         <v>2512.6</v>
       </c>
-      <c r="D35" s="5">
+      <c r="D35" s="37">
         <v>4428.8</v>
       </c>
-      <c r="E35" s="5">
+      <c r="E35" s="37">
         <v>7059</v>
       </c>
-      <c r="F35" s="5">
+      <c r="F35" s="37">
         <v>10309.200000000001</v>
       </c>
-      <c r="G35" s="5">
+      <c r="G35" s="37">
         <v>14892.8</v>
       </c>
-      <c r="H35" s="7">
+      <c r="H35" s="39">
         <v>20546.5</v>
       </c>
-      <c r="I35" s="7">
+      <c r="I35" s="39">
         <v>27038.5</v>
       </c>
-      <c r="J35" s="5">
+      <c r="J35" s="37">
         <v>33924.9</v>
       </c>
-      <c r="K35" s="5">
+      <c r="K35" s="37">
         <v>39731.718845632757</v>
       </c>
-      <c r="L35" s="5">
+      <c r="L35" s="37">
         <v>44025.2</v>
       </c>
-      <c r="M35" s="5">
+      <c r="M35" s="37">
         <v>49403.3</v>
       </c>
-      <c r="N35" s="52">
+      <c r="N35" s="53">
         <v>1265.0674189000001</v>
       </c>
-      <c r="O35" s="53">
+      <c r="O35" s="54">
         <v>3062.5783713000001</v>
       </c>
-      <c r="P35" s="53">
+      <c r="P35" s="54">
         <v>5531.5432340999996</v>
       </c>
-      <c r="Q35" s="53">
+      <c r="Q35" s="54">
         <v>8335.8768014499983</v>
       </c>
-      <c r="R35" s="52">
+      <c r="R35" s="53">
         <v>11766.648450109999</v>
       </c>
-      <c r="S35" s="53">
+      <c r="S35" s="54">
         <v>9544.2999999999993</v>
       </c>
-      <c r="T35" s="52">
+      <c r="T35" s="53">
         <v>15435.2</v>
       </c>
-      <c r="U35" s="51">
+      <c r="U35" s="45">
         <v>20020.8</v>
       </c>
-      <c r="V35" s="51">
+      <c r="V35" s="45">
         <v>27550.9</v>
       </c>
-      <c r="W35" s="51">
+      <c r="W35" s="45">
         <v>33108.5</v>
       </c>
-      <c r="X35" s="61">
+      <c r="X35" s="45">
         <v>37394.5</v>
       </c>
-      <c r="Y35" s="61">
+      <c r="Y35" s="45">
         <v>41526.800000000003</v>
       </c>
-      <c r="Z35" s="61">
+      <c r="Z35" s="45">
         <v>751</v>
       </c>
-      <c r="AA35" s="61">
+      <c r="AA35" s="45">
         <v>1942.3</v>
       </c>
-      <c r="AB35" s="61">
+      <c r="AB35" s="45">
         <v>3622.7</v>
       </c>
-      <c r="AC35" s="66">
+      <c r="AC35" s="54">
         <v>5581.7</v>
       </c>
-      <c r="AD35" s="61">
+      <c r="AD35" s="45">
         <v>7611.9</v>
       </c>
-      <c r="AE35" s="61">
+      <c r="AE35" s="45">
         <v>11205</v>
       </c>
-      <c r="AF35" s="61">
+      <c r="AF35" s="45">
         <v>16327.7</v>
       </c>
-      <c r="AG35" s="75">
+      <c r="AG35" s="47">
         <v>21795</v>
       </c>
-      <c r="AH35" s="75">
+      <c r="AH35" s="47">
         <v>31028.9</v>
       </c>
-      <c r="AI35" s="75">
+      <c r="AI35" s="47">
         <v>37681.4</v>
       </c>
-      <c r="AJ35" s="75">
+      <c r="AJ35" s="47">
         <v>44636.800000000003</v>
       </c>
-      <c r="AK35" s="75">
+      <c r="AK35" s="47">
         <v>51514.8</v>
       </c>
-      <c r="AL35" s="51">
+      <c r="AL35" s="45">
         <v>1063.3</v>
       </c>
-      <c r="AM35" s="51">
+      <c r="AM35" s="45">
         <v>2786.7</v>
       </c>
-      <c r="AN35" s="61">
+      <c r="AN35" s="45">
         <v>5044.5</v>
       </c>
-      <c r="AO35" s="61">
+      <c r="AO35" s="45">
         <v>7744.2</v>
       </c>
-      <c r="AP35" s="61">
+      <c r="AP35" s="45">
         <v>10404.200000000001</v>
       </c>
-      <c r="AQ35" s="61">
+      <c r="AQ35" s="45">
         <v>15068.8</v>
       </c>
-      <c r="AR35" s="61">
+      <c r="AR35" s="45">
         <v>21118.7</v>
       </c>
-      <c r="AS35" s="75"/>
-[...3 lines deleted...]
-      <c r="AW35" s="61"/>
+      <c r="AS35" s="48">
+        <v>27580.3</v>
+      </c>
+      <c r="AT35" s="47"/>
+      <c r="AU35" s="47"/>
+      <c r="AV35" s="45"/>
+      <c r="AW35" s="45"/>
     </row>
     <row r="36" spans="1:49">
-      <c r="A36" s="18" t="s">
+      <c r="A36" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="14">
+      <c r="B36" s="37">
         <v>1040.01</v>
       </c>
-      <c r="C36" s="5">
+      <c r="C36" s="52">
         <v>2733.31</v>
       </c>
-      <c r="D36" s="5">
+      <c r="D36" s="37">
         <v>4522.2975631999998</v>
       </c>
-      <c r="E36" s="5">
+      <c r="E36" s="37">
         <v>6142.2</v>
       </c>
-      <c r="F36" s="5">
+      <c r="F36" s="37">
         <v>8005.9</v>
       </c>
-      <c r="G36" s="5">
+      <c r="G36" s="37">
         <v>12806.7</v>
       </c>
-      <c r="H36" s="7">
+      <c r="H36" s="39">
         <v>16650.7</v>
       </c>
-      <c r="I36" s="7">
+      <c r="I36" s="39">
         <v>20133.8</v>
       </c>
-      <c r="J36" s="5">
+      <c r="J36" s="37">
         <v>26434.791465627648</v>
       </c>
-      <c r="K36" s="5">
+      <c r="K36" s="37">
         <v>29817.735767168037</v>
       </c>
-      <c r="L36" s="5">
+      <c r="L36" s="37">
         <v>37170.699999999997</v>
       </c>
-      <c r="M36" s="5">
+      <c r="M36" s="37">
         <v>40083.5</v>
       </c>
-      <c r="N36" s="52">
+      <c r="N36" s="53">
         <v>1132.1008564399999</v>
       </c>
-      <c r="O36" s="53">
+      <c r="O36" s="54">
         <v>3196.52047644</v>
       </c>
-      <c r="P36" s="53">
+      <c r="P36" s="54">
         <v>5448.6978546400005</v>
       </c>
-      <c r="Q36" s="53">
+      <c r="Q36" s="54">
         <v>7325.833533</v>
       </c>
-      <c r="R36" s="52">
+      <c r="R36" s="53">
         <v>9601.0864991400013</v>
       </c>
-      <c r="S36" s="53">
+      <c r="S36" s="54">
         <v>8757.9</v>
       </c>
-      <c r="T36" s="52">
+      <c r="T36" s="53">
         <v>11357.6</v>
       </c>
-      <c r="U36" s="52">
+      <c r="U36" s="53">
         <v>14465.4</v>
       </c>
-      <c r="V36" s="52">
+      <c r="V36" s="53">
         <v>19408.5</v>
       </c>
-      <c r="W36" s="52">
+      <c r="W36" s="53">
         <v>23040</v>
       </c>
-      <c r="X36" s="63">
+      <c r="X36" s="53">
         <v>30690.2</v>
       </c>
-      <c r="Y36" s="63">
+      <c r="Y36" s="53">
         <v>35177</v>
       </c>
-      <c r="Z36" s="63">
+      <c r="Z36" s="53">
         <v>689.7</v>
       </c>
-      <c r="AA36" s="63">
+      <c r="AA36" s="53">
         <v>1656.4</v>
       </c>
-      <c r="AB36" s="63">
+      <c r="AB36" s="53">
         <v>3093</v>
       </c>
-      <c r="AC36" s="66">
+      <c r="AC36" s="54">
         <v>4821.5</v>
       </c>
-      <c r="AD36" s="63">
+      <c r="AD36" s="53">
         <v>6818.4</v>
       </c>
-      <c r="AE36" s="63">
+      <c r="AE36" s="53">
         <v>10368.9</v>
       </c>
-      <c r="AF36" s="63">
+      <c r="AF36" s="53">
         <v>12909.5</v>
       </c>
-      <c r="AG36" s="76">
+      <c r="AG36" s="58">
         <v>14907.9</v>
       </c>
-      <c r="AH36" s="76">
+      <c r="AH36" s="58">
         <v>20881</v>
       </c>
-      <c r="AI36" s="76">
+      <c r="AI36" s="58">
         <v>23245.9</v>
       </c>
-      <c r="AJ36" s="76">
+      <c r="AJ36" s="58">
         <v>32612.9</v>
       </c>
-      <c r="AK36" s="76">
+      <c r="AK36" s="58">
         <v>39598.199999999997</v>
       </c>
-      <c r="AL36" s="52">
+      <c r="AL36" s="53">
         <v>854.5</v>
       </c>
-      <c r="AM36" s="52">
+      <c r="AM36" s="53">
         <v>2095.6999999999998</v>
       </c>
-      <c r="AN36" s="63">
+      <c r="AN36" s="53">
         <v>3783</v>
       </c>
-      <c r="AO36" s="63">
+      <c r="AO36" s="53">
         <v>5909.9</v>
       </c>
-      <c r="AP36" s="63">
+      <c r="AP36" s="53">
         <v>8367.1</v>
       </c>
-      <c r="AQ36" s="66">
+      <c r="AQ36" s="54">
         <v>12799.7</v>
       </c>
-      <c r="AR36" s="66">
+      <c r="AR36" s="54">
         <v>16709.2</v>
       </c>
-      <c r="AS36" s="76"/>
-[...3 lines deleted...]
-      <c r="AW36" s="63"/>
+      <c r="AS36" s="51">
+        <v>19230.8</v>
+      </c>
+      <c r="AT36" s="58"/>
+      <c r="AU36" s="58"/>
+      <c r="AV36" s="53"/>
+      <c r="AW36" s="53"/>
     </row>
     <row r="37" spans="1:49">
-      <c r="A37" s="36" t="s">
+      <c r="A37" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="B37" s="14"/>
-[...12 lines deleted...]
-      <c r="O37" s="53">
+      <c r="B37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="D37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="F37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="G37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="H37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="I37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="J37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="K37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="L37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="M37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="N37" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="O37" s="54">
         <v>1606.0601995000002</v>
       </c>
-      <c r="P37" s="53">
+      <c r="P37" s="54">
         <v>3527.7962419000005</v>
       </c>
-      <c r="Q37" s="53">
+      <c r="Q37" s="54">
         <v>5441.1427779000005</v>
       </c>
-      <c r="R37" s="52">
+      <c r="R37" s="53">
         <v>8152.0868054000002</v>
       </c>
-      <c r="S37" s="53">
+      <c r="S37" s="54">
         <v>6382.6</v>
       </c>
-      <c r="T37" s="52">
+      <c r="T37" s="53">
         <v>10554</v>
       </c>
-      <c r="U37" s="52">
+      <c r="U37" s="53">
         <v>11189.2</v>
       </c>
-      <c r="V37" s="52">
+      <c r="V37" s="53">
         <v>15544.9</v>
       </c>
-      <c r="W37" s="52">
+      <c r="W37" s="53">
         <v>24733</v>
       </c>
-      <c r="X37" s="63">
+      <c r="X37" s="53">
         <v>30108.2</v>
       </c>
-      <c r="Y37" s="63">
+      <c r="Y37" s="53">
         <v>34827.599999999999</v>
       </c>
-      <c r="Z37" s="63">
+      <c r="Z37" s="53">
         <v>579.6</v>
       </c>
-      <c r="AA37" s="63">
+      <c r="AA37" s="53">
         <v>1335.3</v>
       </c>
-      <c r="AB37" s="63">
+      <c r="AB37" s="53">
         <v>2439</v>
       </c>
-      <c r="AC37" s="66">
+      <c r="AC37" s="54">
         <v>3715.9</v>
       </c>
-      <c r="AD37" s="63">
+      <c r="AD37" s="53">
         <v>5375.7</v>
       </c>
-      <c r="AE37" s="63">
+      <c r="AE37" s="53">
         <v>8119.9</v>
       </c>
-      <c r="AF37" s="63">
+      <c r="AF37" s="53">
         <v>12459.1</v>
       </c>
-      <c r="AG37" s="76">
+      <c r="AG37" s="58">
         <v>16969.900000000001</v>
       </c>
-      <c r="AH37" s="76">
+      <c r="AH37" s="58">
         <v>25321.3</v>
       </c>
-      <c r="AI37" s="76">
+      <c r="AI37" s="58">
         <v>32030</v>
       </c>
-      <c r="AJ37" s="76">
+      <c r="AJ37" s="58">
         <v>43479.4</v>
       </c>
-      <c r="AK37" s="76">
+      <c r="AK37" s="58">
         <v>51994.3</v>
       </c>
-      <c r="AL37" s="52">
+      <c r="AL37" s="53">
         <v>794.7</v>
       </c>
-      <c r="AM37" s="52">
+      <c r="AM37" s="53">
         <v>1845.7</v>
       </c>
-      <c r="AN37" s="63">
+      <c r="AN37" s="53">
         <v>3323.4</v>
       </c>
-      <c r="AO37" s="63">
+      <c r="AO37" s="53">
         <v>5014.8</v>
       </c>
-      <c r="AP37" s="63">
+      <c r="AP37" s="53">
         <v>7163.2</v>
       </c>
-      <c r="AQ37" s="63">
+      <c r="AQ37" s="53">
         <v>10773</v>
       </c>
-      <c r="AR37" s="63">
+      <c r="AR37" s="53">
         <v>15470.7</v>
       </c>
-      <c r="AS37" s="76"/>
-[...3 lines deleted...]
-      <c r="AW37" s="63"/>
+      <c r="AS37" s="65">
+        <v>20553.2</v>
+      </c>
+      <c r="AT37" s="58"/>
+      <c r="AU37" s="58"/>
+      <c r="AV37" s="53"/>
+      <c r="AW37" s="53"/>
     </row>
     <row r="38" spans="1:49">
-      <c r="A38" s="38" t="s">
+      <c r="A38" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="B38" s="14">
+      <c r="B38" s="37">
         <v>1770.91</v>
       </c>
-      <c r="C38" s="5">
+      <c r="C38" s="52">
         <v>4010.1099999999997</v>
       </c>
-      <c r="D38" s="5">
+      <c r="D38" s="37">
         <v>7646.4104031999996</v>
       </c>
-      <c r="E38" s="5">
+      <c r="E38" s="37">
         <v>11473.7</v>
       </c>
-      <c r="F38" s="5">
+      <c r="F38" s="37">
         <v>17245.599999999999</v>
       </c>
-      <c r="G38" s="5">
+      <c r="G38" s="37">
         <v>25823.8</v>
       </c>
-      <c r="H38" s="7">
+      <c r="H38" s="39">
         <v>33414.6</v>
       </c>
-      <c r="I38" s="7">
+      <c r="I38" s="39">
         <v>41872</v>
       </c>
-      <c r="J38" s="5">
+      <c r="J38" s="37">
         <v>73519.600000000006</v>
       </c>
-      <c r="K38" s="5">
+      <c r="K38" s="37">
         <v>90586.936778970659</v>
       </c>
-      <c r="L38" s="5">
+      <c r="L38" s="37">
         <v>107187.6</v>
       </c>
-      <c r="M38" s="5">
+      <c r="M38" s="37">
         <v>115005</v>
       </c>
-      <c r="N38" s="52">
+      <c r="N38" s="53">
         <v>2095.6358089000005</v>
       </c>
-      <c r="O38" s="53">
+      <c r="O38" s="54">
         <v>3045.3072053000001</v>
       </c>
-      <c r="P38" s="53">
+      <c r="P38" s="54">
         <v>5186.2194671000007</v>
       </c>
-      <c r="Q38" s="53">
+      <c r="Q38" s="54">
         <v>7305.6013668000005</v>
       </c>
-      <c r="R38" s="52">
+      <c r="R38" s="53">
         <v>10782.5366651</v>
       </c>
-      <c r="S38" s="53">
+      <c r="S38" s="54">
         <v>7083.1</v>
       </c>
-      <c r="T38" s="52">
+      <c r="T38" s="53">
         <v>10339.9</v>
       </c>
-      <c r="U38" s="52">
+      <c r="U38" s="53">
         <v>17386.2</v>
       </c>
-      <c r="V38" s="52">
+      <c r="V38" s="53">
         <v>33667.4</v>
       </c>
-      <c r="W38" s="52">
+      <c r="W38" s="53">
         <v>40873.199999999997</v>
       </c>
-      <c r="X38" s="63">
+      <c r="X38" s="53">
         <v>54837.3</v>
       </c>
-      <c r="Y38" s="63">
+      <c r="Y38" s="53">
         <v>58158.5</v>
       </c>
-      <c r="Z38" s="63">
+      <c r="Z38" s="53">
         <v>600.79999999999995</v>
       </c>
-      <c r="AA38" s="63">
+      <c r="AA38" s="53">
         <v>1409.6</v>
       </c>
-      <c r="AB38" s="63">
+      <c r="AB38" s="53">
         <v>2479.8000000000002</v>
       </c>
-      <c r="AC38" s="66">
+      <c r="AC38" s="54">
         <v>3750.8</v>
       </c>
-      <c r="AD38" s="63">
+      <c r="AD38" s="53">
         <v>5247.6</v>
       </c>
-      <c r="AE38" s="63">
+      <c r="AE38" s="53">
         <v>7943.9</v>
       </c>
-      <c r="AF38" s="63">
+      <c r="AF38" s="53">
         <v>14936.5</v>
       </c>
-      <c r="AG38" s="76">
+      <c r="AG38" s="58">
         <v>22182.1</v>
       </c>
-      <c r="AH38" s="76">
+      <c r="AH38" s="58">
         <v>44154.5</v>
       </c>
-      <c r="AI38" s="76">
+      <c r="AI38" s="58">
         <v>55737.2</v>
       </c>
-      <c r="AJ38" s="76">
+      <c r="AJ38" s="58">
         <v>74703.399999999994</v>
       </c>
-      <c r="AK38" s="76">
+      <c r="AK38" s="58">
         <v>82266.5</v>
       </c>
-      <c r="AL38" s="52">
+      <c r="AL38" s="53">
         <v>800.7</v>
       </c>
-      <c r="AM38" s="52">
+      <c r="AM38" s="53">
         <v>1912.5</v>
       </c>
-      <c r="AN38" s="63">
+      <c r="AN38" s="53">
         <v>3317.8</v>
       </c>
-      <c r="AO38" s="63">
+      <c r="AO38" s="53">
         <v>5036.7</v>
       </c>
-      <c r="AP38" s="63">
+      <c r="AP38" s="53">
         <v>7017.5</v>
       </c>
-      <c r="AQ38" s="63">
+      <c r="AQ38" s="53">
         <v>10621.1</v>
       </c>
-      <c r="AR38" s="63">
+      <c r="AR38" s="53">
         <v>18962.7</v>
       </c>
-      <c r="AS38" s="76"/>
-[...3 lines deleted...]
-      <c r="AW38" s="63"/>
+      <c r="AS38" s="65">
+        <v>28643.3</v>
+      </c>
+      <c r="AT38" s="58"/>
+      <c r="AU38" s="58"/>
+      <c r="AV38" s="53"/>
+      <c r="AW38" s="53"/>
     </row>
     <row r="39" spans="1:49">
-      <c r="AB39" s="70"/>
-[...1 lines deleted...]
-      <c r="AH39" s="21"/>
+      <c r="A39" s="1"/>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1"/>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1"/>
+      <c r="I39" s="1"/>
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+      <c r="M39" s="1"/>
+      <c r="N39" s="1"/>
+      <c r="O39" s="1"/>
+      <c r="P39" s="1"/>
+      <c r="Q39" s="1"/>
+      <c r="R39" s="1"/>
+      <c r="S39" s="1"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+      <c r="X39" s="1"/>
+      <c r="Y39" s="1"/>
+      <c r="Z39" s="1"/>
+      <c r="AA39" s="1"/>
+      <c r="AB39" s="2"/>
+      <c r="AC39" s="2"/>
+      <c r="AD39" s="1"/>
+      <c r="AE39" s="1"/>
+      <c r="AF39" s="1"/>
+      <c r="AG39" s="1"/>
+      <c r="AH39" s="3"/>
+      <c r="AI39" s="1"/>
+      <c r="AJ39" s="1"/>
+      <c r="AK39" s="1"/>
+      <c r="AL39" s="1"/>
+      <c r="AM39" s="1"/>
+      <c r="AN39" s="1"/>
+      <c r="AO39" s="1"/>
+      <c r="AP39" s="1"/>
+      <c r="AQ39" s="1"/>
+      <c r="AR39" s="1"/>
+      <c r="AS39" s="1"/>
+      <c r="AT39" s="1"/>
+      <c r="AU39" s="1"/>
+      <c r="AV39" s="1"/>
+      <c r="AW39" s="1"/>
     </row>
     <row r="40" spans="1:49">
-      <c r="A40" s="9"/>
-[...13 lines deleted...]
-      <c r="P40" s="21"/>
+      <c r="A40" s="25"/>
+      <c r="B40" s="67"/>
+      <c r="C40" s="67"/>
+      <c r="D40" s="67"/>
+      <c r="E40" s="67"/>
+      <c r="F40" s="67"/>
+      <c r="G40" s="67"/>
+      <c r="H40" s="68"/>
+      <c r="I40" s="68"/>
+      <c r="J40" s="67"/>
+      <c r="K40" s="67"/>
+      <c r="L40" s="67"/>
+      <c r="M40" s="67"/>
+      <c r="N40" s="1"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+      <c r="Q40" s="1"/>
+      <c r="R40" s="1"/>
+      <c r="S40" s="1"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+      <c r="X40" s="1"/>
+      <c r="Y40" s="1"/>
+      <c r="Z40" s="1"/>
+      <c r="AA40" s="1"/>
+      <c r="AB40" s="1"/>
+      <c r="AC40" s="1"/>
+      <c r="AD40" s="1"/>
+      <c r="AE40" s="1"/>
+      <c r="AF40" s="1"/>
+      <c r="AG40" s="1"/>
+      <c r="AH40" s="1"/>
+      <c r="AI40" s="1"/>
+      <c r="AJ40" s="1"/>
+      <c r="AK40" s="1"/>
+      <c r="AL40" s="1"/>
+      <c r="AM40" s="1"/>
+      <c r="AN40" s="1"/>
+      <c r="AO40" s="1"/>
+      <c r="AP40" s="1"/>
+      <c r="AQ40" s="1"/>
+      <c r="AR40" s="1"/>
+      <c r="AS40" s="1"/>
+      <c r="AT40" s="1"/>
+      <c r="AU40" s="1"/>
+      <c r="AV40" s="1"/>
+      <c r="AW40" s="1"/>
     </row>
-    <row r="44" spans="1:49" ht="21" customHeight="1">
-      <c r="A44" s="96" t="s">
+    <row r="41" spans="1:49">
+      <c r="A41" s="1"/>
+      <c r="B41" s="1"/>
+      <c r="C41" s="1"/>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="1"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="1"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+      <c r="N41" s="1"/>
+      <c r="O41" s="1"/>
+      <c r="P41" s="1"/>
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1"/>
+      <c r="S41" s="1"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+      <c r="X41" s="1"/>
+      <c r="Y41" s="1"/>
+      <c r="Z41" s="1"/>
+      <c r="AA41" s="1"/>
+      <c r="AB41" s="1"/>
+      <c r="AC41" s="1"/>
+      <c r="AD41" s="1"/>
+      <c r="AE41" s="1"/>
+      <c r="AF41" s="1"/>
+      <c r="AG41" s="1"/>
+      <c r="AH41" s="1"/>
+      <c r="AI41" s="1"/>
+      <c r="AJ41" s="1"/>
+      <c r="AK41" s="1"/>
+      <c r="AL41" s="1"/>
+      <c r="AM41" s="1"/>
+      <c r="AN41" s="1"/>
+      <c r="AO41" s="1"/>
+      <c r="AP41" s="1"/>
+      <c r="AQ41" s="1"/>
+      <c r="AR41" s="1"/>
+      <c r="AS41" s="1"/>
+      <c r="AT41" s="1"/>
+      <c r="AU41" s="1"/>
+      <c r="AV41" s="1"/>
+      <c r="AW41" s="1"/>
+    </row>
+    <row r="42" spans="1:49">
+      <c r="A42" s="1"/>
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1"/>
+      <c r="G42" s="1"/>
+      <c r="H42" s="1"/>
+      <c r="I42" s="1"/>
+      <c r="J42" s="1"/>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1"/>
+      <c r="P42" s="1"/>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1"/>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1"/>
+      <c r="U42" s="1"/>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1"/>
+      <c r="X42" s="1"/>
+      <c r="Y42" s="1"/>
+      <c r="Z42" s="1"/>
+      <c r="AA42" s="1"/>
+      <c r="AB42" s="1"/>
+      <c r="AC42" s="1"/>
+      <c r="AD42" s="1"/>
+      <c r="AE42" s="1"/>
+      <c r="AF42" s="1"/>
+      <c r="AG42" s="1"/>
+      <c r="AH42" s="1"/>
+      <c r="AI42" s="1"/>
+      <c r="AJ42" s="1"/>
+      <c r="AK42" s="1"/>
+      <c r="AL42" s="1"/>
+      <c r="AM42" s="1"/>
+      <c r="AN42" s="1"/>
+      <c r="AO42" s="1"/>
+      <c r="AP42" s="1"/>
+      <c r="AQ42" s="1"/>
+      <c r="AR42" s="1"/>
+      <c r="AS42" s="1"/>
+      <c r="AT42" s="1"/>
+      <c r="AU42" s="1"/>
+      <c r="AV42" s="1"/>
+      <c r="AW42" s="1"/>
+    </row>
+    <row r="43" spans="1:49">
+      <c r="A43" s="1"/>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1"/>
+      <c r="G43" s="1"/>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1"/>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1"/>
+      <c r="P43" s="1"/>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1"/>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1"/>
+      <c r="X43" s="1"/>
+      <c r="Y43" s="1"/>
+      <c r="Z43" s="1"/>
+      <c r="AA43" s="1"/>
+      <c r="AB43" s="1"/>
+      <c r="AC43" s="1"/>
+      <c r="AD43" s="1"/>
+      <c r="AE43" s="1"/>
+      <c r="AF43" s="1"/>
+      <c r="AG43" s="1"/>
+      <c r="AH43" s="1"/>
+      <c r="AI43" s="1"/>
+      <c r="AJ43" s="1"/>
+      <c r="AK43" s="1"/>
+      <c r="AL43" s="1"/>
+      <c r="AM43" s="1"/>
+      <c r="AN43" s="1"/>
+      <c r="AO43" s="1"/>
+      <c r="AP43" s="1"/>
+      <c r="AQ43" s="1"/>
+      <c r="AR43" s="1"/>
+      <c r="AS43" s="1"/>
+      <c r="AT43" s="1"/>
+      <c r="AU43" s="1"/>
+      <c r="AV43" s="1"/>
+      <c r="AW43" s="1"/>
+    </row>
+    <row r="44" spans="1:49">
+      <c r="A44" s="102" t="s">
         <v>37</v>
       </c>
-      <c r="B44" s="96"/>
-[...43 lines deleted...]
-      <c r="AT44" s="96"/>
+      <c r="B44" s="102"/>
+      <c r="C44" s="102"/>
+      <c r="D44" s="102"/>
+      <c r="E44" s="102"/>
+      <c r="F44" s="102"/>
+      <c r="G44" s="102"/>
+      <c r="H44" s="102"/>
+      <c r="I44" s="102"/>
+      <c r="J44" s="102"/>
+      <c r="K44" s="102"/>
+      <c r="L44" s="102"/>
+      <c r="M44" s="102"/>
+      <c r="N44" s="102"/>
+      <c r="O44" s="102"/>
+      <c r="P44" s="102"/>
+      <c r="Q44" s="102"/>
+      <c r="R44" s="102"/>
+      <c r="S44" s="102"/>
+      <c r="T44" s="102"/>
+      <c r="U44" s="102"/>
+      <c r="V44" s="102"/>
+      <c r="W44" s="102"/>
+      <c r="X44" s="102"/>
+      <c r="Y44" s="102"/>
+      <c r="Z44" s="102"/>
+      <c r="AA44" s="102"/>
+      <c r="AB44" s="102"/>
+      <c r="AC44" s="102"/>
+      <c r="AD44" s="102"/>
+      <c r="AE44" s="102"/>
+      <c r="AF44" s="102"/>
+      <c r="AG44" s="102"/>
+      <c r="AH44" s="102"/>
+      <c r="AI44" s="102"/>
+      <c r="AJ44" s="102"/>
+      <c r="AK44" s="102"/>
+      <c r="AL44" s="102"/>
+      <c r="AM44" s="102"/>
+      <c r="AN44" s="102"/>
+      <c r="AO44" s="102"/>
+      <c r="AP44" s="102"/>
+      <c r="AQ44" s="102"/>
+      <c r="AR44" s="102"/>
+      <c r="AS44" s="102"/>
+      <c r="AT44" s="102"/>
+      <c r="AU44" s="1"/>
+      <c r="AV44" s="1"/>
+      <c r="AW44" s="1"/>
     </row>
-    <row r="45" spans="1:49" ht="22.5" customHeight="1" thickBot="1">
-[...7 lines deleted...]
-      <c r="AW45" s="88" t="s">
+    <row r="45" spans="1:49" ht="13.5" thickBot="1">
+      <c r="A45" s="1"/>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1"/>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="1"/>
+      <c r="H45" s="1"/>
+      <c r="I45" s="1"/>
+      <c r="J45" s="1"/>
+      <c r="K45" s="121"/>
+      <c r="L45" s="121"/>
+      <c r="M45" s="121"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1"/>
+      <c r="P45" s="1"/>
+      <c r="Q45" s="1"/>
+      <c r="R45" s="1"/>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+      <c r="X45" s="1"/>
+      <c r="Y45" s="1"/>
+      <c r="Z45" s="1"/>
+      <c r="AA45" s="1"/>
+      <c r="AB45" s="1"/>
+      <c r="AC45" s="1"/>
+      <c r="AD45" s="1"/>
+      <c r="AE45" s="1"/>
+      <c r="AF45" s="1"/>
+      <c r="AG45" s="81"/>
+      <c r="AH45" s="81"/>
+      <c r="AI45" s="81"/>
+      <c r="AJ45" s="81"/>
+      <c r="AK45" s="1"/>
+      <c r="AL45" s="1"/>
+      <c r="AM45" s="1"/>
+      <c r="AN45" s="1"/>
+      <c r="AO45" s="1"/>
+      <c r="AP45" s="1"/>
+      <c r="AQ45" s="1"/>
+      <c r="AR45" s="1"/>
+      <c r="AS45" s="1"/>
+      <c r="AT45" s="1"/>
+      <c r="AU45" s="1"/>
+      <c r="AV45" s="1"/>
+      <c r="AW45" s="29" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B46" s="105" t="s">
+    <row r="46" spans="1:49" ht="13.5" thickBot="1">
+      <c r="A46" s="114"/>
+      <c r="B46" s="116" t="s">
         <v>13</v>
       </c>
-      <c r="C46" s="106"/>
-[...10 lines deleted...]
-      <c r="N46" s="100" t="s">
+      <c r="C46" s="117"/>
+      <c r="D46" s="117"/>
+      <c r="E46" s="117"/>
+      <c r="F46" s="117"/>
+      <c r="G46" s="117"/>
+      <c r="H46" s="117"/>
+      <c r="I46" s="117"/>
+      <c r="J46" s="117"/>
+      <c r="K46" s="117"/>
+      <c r="L46" s="117"/>
+      <c r="M46" s="117"/>
+      <c r="N46" s="118" t="s">
         <v>22</v>
       </c>
-      <c r="O46" s="101"/>
-[...10 lines deleted...]
-      <c r="Z46" s="100" t="s">
+      <c r="O46" s="119"/>
+      <c r="P46" s="119"/>
+      <c r="Q46" s="120"/>
+      <c r="R46" s="112"/>
+      <c r="S46" s="112"/>
+      <c r="T46" s="112"/>
+      <c r="U46" s="112"/>
+      <c r="V46" s="112"/>
+      <c r="W46" s="112"/>
+      <c r="X46" s="112"/>
+      <c r="Y46" s="113"/>
+      <c r="Z46" s="118" t="s">
         <v>33</v>
       </c>
-      <c r="AA46" s="101"/>
-[...10 lines deleted...]
-      <c r="AL46" s="91" t="s">
+      <c r="AA46" s="119"/>
+      <c r="AB46" s="119"/>
+      <c r="AC46" s="120"/>
+      <c r="AD46" s="112"/>
+      <c r="AE46" s="112"/>
+      <c r="AF46" s="112"/>
+      <c r="AG46" s="112"/>
+      <c r="AH46" s="112"/>
+      <c r="AI46" s="112"/>
+      <c r="AJ46" s="112"/>
+      <c r="AK46" s="113"/>
+      <c r="AL46" s="109" t="s">
         <v>34</v>
       </c>
-      <c r="AM46" s="92"/>
-[...9 lines deleted...]
-      <c r="AW46" s="95"/>
+      <c r="AM46" s="110"/>
+      <c r="AN46" s="110"/>
+      <c r="AO46" s="111"/>
+      <c r="AP46" s="112"/>
+      <c r="AQ46" s="112"/>
+      <c r="AR46" s="112"/>
+      <c r="AS46" s="112"/>
+      <c r="AT46" s="112"/>
+      <c r="AU46" s="112"/>
+      <c r="AV46" s="112"/>
+      <c r="AW46" s="113"/>
     </row>
-    <row r="47" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B47" s="2" t="s">
+    <row r="47" spans="1:49" ht="26.25" thickBot="1">
+      <c r="A47" s="122"/>
+      <c r="B47" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="C47" s="2" t="s">
+      <c r="C47" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="D47" s="2" t="s">
+      <c r="D47" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="E47" s="2" t="s">
+      <c r="E47" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="F47" s="2" t="s">
+      <c r="F47" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="G47" s="2" t="s">
+      <c r="G47" s="70" t="s">
         <v>6</v>
       </c>
-      <c r="H47" s="2" t="s">
+      <c r="H47" s="70" t="s">
         <v>7</v>
       </c>
-      <c r="I47" s="2" t="s">
+      <c r="I47" s="70" t="s">
         <v>8</v>
       </c>
-      <c r="J47" s="2" t="s">
+      <c r="J47" s="70" t="s">
         <v>9</v>
       </c>
-      <c r="K47" s="2" t="s">
+      <c r="K47" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="L47" s="2" t="s">
+      <c r="L47" s="70" t="s">
         <v>11</v>
       </c>
-      <c r="M47" s="2" t="s">
+      <c r="M47" s="70" t="s">
         <v>12</v>
       </c>
-      <c r="N47" s="23" t="s">
+      <c r="N47" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="O47" s="23" t="s">
+      <c r="O47" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="P47" s="23" t="s">
+      <c r="P47" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="Q47" s="23" t="s">
+      <c r="Q47" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="R47" s="23" t="s">
+      <c r="R47" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="S47" s="40" t="s">
+      <c r="S47" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="T47" s="41" t="s">
+      <c r="T47" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="U47" s="34" t="s">
+      <c r="U47" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="V47" s="34" t="s">
+      <c r="V47" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="W47" s="34" t="s">
+      <c r="W47" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="X47" s="34" t="s">
+      <c r="X47" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="Y47" s="34" t="s">
+      <c r="Y47" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="Z47" s="23" t="s">
+      <c r="Z47" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AA47" s="23" t="s">
+      <c r="AA47" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AB47" s="23" t="s">
+      <c r="AB47" s="31" t="s">
         <v>3</v>
       </c>
-      <c r="AC47" s="23" t="s">
+      <c r="AC47" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="AD47" s="23" t="s">
+      <c r="AD47" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="AE47" s="40" t="s">
+      <c r="AE47" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="AF47" s="41" t="s">
+      <c r="AF47" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="AG47" s="34" t="s">
+      <c r="AG47" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AH47" s="34" t="s">
+      <c r="AH47" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AI47" s="34" t="s">
+      <c r="AI47" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AJ47" s="34" t="s">
+      <c r="AJ47" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AK47" s="34" t="s">
+      <c r="AK47" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="AL47" s="32" t="s">
+      <c r="AL47" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AM47" s="33" t="s">
+      <c r="AM47" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="AN47" s="33" t="s">
+      <c r="AN47" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="AO47" s="33" t="s">
+      <c r="AO47" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="AP47" s="33" t="s">
+      <c r="AP47" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="AQ47" s="33" t="s">
+      <c r="AQ47" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AR47" s="34" t="s">
+      <c r="AR47" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AS47" s="34" t="s">
+      <c r="AS47" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AT47" s="34" t="s">
+      <c r="AT47" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AU47" s="34" t="s">
+      <c r="AU47" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AV47" s="34" t="s">
+      <c r="AV47" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AW47" s="34" t="s">
+      <c r="AW47" s="35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:49">
-      <c r="A48" s="17" t="s">
+      <c r="A48" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="B48" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H48" s="7">
+      <c r="B48" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C48" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D48" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E48" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F48" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H48" s="39">
         <v>15196.3</v>
       </c>
-      <c r="I48" s="7">
+      <c r="I48" s="39">
         <v>34601.800000000003</v>
       </c>
-      <c r="J48" s="5">
+      <c r="J48" s="37">
         <v>104175.7</v>
       </c>
-      <c r="K48" s="5">
+      <c r="K48" s="37">
         <v>147533.5129878622</v>
       </c>
-      <c r="L48" s="5">
+      <c r="L48" s="37">
         <v>188837.5</v>
       </c>
-      <c r="M48" s="5">
+      <c r="M48" s="37">
         <v>193896.4</v>
       </c>
-      <c r="N48" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T48" s="64">
+      <c r="N48" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O48" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P48" s="86" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q48" s="86" t="s">
+        <v>23</v>
+      </c>
+      <c r="R48" s="86" t="s">
+        <v>23</v>
+      </c>
+      <c r="S48" s="86" t="s">
+        <v>23</v>
+      </c>
+      <c r="T48" s="87">
         <v>15701.6</v>
       </c>
-      <c r="U48" s="64">
+      <c r="U48" s="87">
         <v>40810.6</v>
       </c>
-      <c r="V48" s="64">
+      <c r="V48" s="87">
         <v>108334.7</v>
       </c>
-      <c r="W48" s="64">
+      <c r="W48" s="87">
         <v>147077.70000000001</v>
       </c>
-      <c r="X48" s="65">
+      <c r="X48" s="87">
         <v>206285.3</v>
       </c>
-      <c r="Y48" s="65">
+      <c r="Y48" s="87">
         <v>206426.9</v>
       </c>
-      <c r="Z48" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF48" s="65">
+      <c r="Z48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF48" s="87">
         <v>18701.900000000001</v>
       </c>
-      <c r="AG48" s="80">
+      <c r="AG48" s="89">
         <v>45457.2</v>
       </c>
-      <c r="AH48" s="80">
+      <c r="AH48" s="89">
         <v>129665.7</v>
       </c>
-      <c r="AI48" s="86">
+      <c r="AI48" s="89">
         <v>168117.3</v>
       </c>
-      <c r="AJ48" s="86">
+      <c r="AJ48" s="89">
         <v>249886.3</v>
       </c>
-      <c r="AK48" s="80">
+      <c r="AK48" s="89">
         <v>258895.3</v>
       </c>
-      <c r="AL48" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR48" s="80">
+      <c r="AL48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ48" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR48" s="89">
         <v>19556.2</v>
       </c>
-      <c r="AS48" s="75"/>
-[...3 lines deleted...]
-      <c r="AW48" s="61"/>
+      <c r="AS48" s="90">
+        <v>46975.6</v>
+      </c>
+      <c r="AT48" s="47"/>
+      <c r="AU48" s="47"/>
+      <c r="AV48" s="45"/>
+      <c r="AW48" s="45"/>
     </row>
     <row r="49" spans="1:49">
-      <c r="A49" s="18" t="s">
+      <c r="A49" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="B49" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H49" s="7">
+      <c r="B49" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D49" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H49" s="39">
         <v>2331.6999999999998</v>
       </c>
-      <c r="I49" s="7">
+      <c r="I49" s="39">
         <v>4302.8</v>
       </c>
-      <c r="J49" s="5">
+      <c r="J49" s="37">
         <v>18847.3</v>
       </c>
-      <c r="K49" s="5">
+      <c r="K49" s="37">
         <v>27706.2</v>
       </c>
-      <c r="L49" s="5">
+      <c r="L49" s="37">
         <v>27937.1</v>
       </c>
-      <c r="M49" s="5">
+      <c r="M49" s="37">
         <v>28719.3</v>
       </c>
-      <c r="N49" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T49" s="53">
+      <c r="N49" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O49" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T49" s="54">
         <v>886.2</v>
       </c>
-      <c r="U49" s="53">
+      <c r="U49" s="54">
         <v>1940.4</v>
       </c>
-      <c r="V49" s="53">
+      <c r="V49" s="54">
         <v>16674.7</v>
       </c>
-      <c r="W49" s="53">
+      <c r="W49" s="54">
         <v>23286.7</v>
       </c>
-      <c r="X49" s="66">
+      <c r="X49" s="54">
         <v>23631.599999999999</v>
       </c>
-      <c r="Y49" s="66">
+      <c r="Y49" s="54">
         <v>20995.8</v>
       </c>
-      <c r="Z49" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF49" s="66">
+      <c r="Z49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF49" s="54">
         <v>801.3</v>
       </c>
-      <c r="AG49" s="81">
+      <c r="AG49" s="37">
         <v>1673</v>
       </c>
-      <c r="AH49" s="81">
+      <c r="AH49" s="37">
         <v>16034.9</v>
       </c>
-      <c r="AI49" s="5">
+      <c r="AI49" s="37">
         <v>23854.400000000001</v>
       </c>
-      <c r="AJ49" s="5">
+      <c r="AJ49" s="37">
         <v>24241.9</v>
       </c>
-      <c r="AK49" s="81">
+      <c r="AK49" s="37">
         <v>24162.2</v>
       </c>
-      <c r="AL49" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR49" s="81">
+      <c r="AL49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ49" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR49" s="37">
         <v>1030.7</v>
       </c>
-      <c r="AS49" s="76"/>
-[...3 lines deleted...]
-      <c r="AW49" s="63"/>
+      <c r="AS49" s="51">
+        <v>2943.2</v>
+      </c>
+      <c r="AT49" s="58"/>
+      <c r="AU49" s="58"/>
+      <c r="AV49" s="53"/>
+      <c r="AW49" s="53"/>
     </row>
     <row r="50" spans="1:49">
-      <c r="A50" s="18" t="s">
+      <c r="A50" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="B50" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H50" s="7">
+      <c r="B50" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C50" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D50" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F50" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H50" s="39">
         <v>23.9</v>
       </c>
-      <c r="I50" s="7">
+      <c r="I50" s="39">
         <v>55.34</v>
       </c>
-      <c r="J50" s="5">
+      <c r="J50" s="37">
         <v>432.4</v>
       </c>
-      <c r="K50" s="5">
+      <c r="K50" s="37">
         <v>641.01808721137581</v>
       </c>
-      <c r="L50" s="5">
+      <c r="L50" s="37">
         <v>647.20000000000005</v>
       </c>
-      <c r="M50" s="5">
+      <c r="M50" s="37">
         <v>641.29999999999995</v>
       </c>
-      <c r="N50" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T50" s="53">
+      <c r="N50" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O50" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P50" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T50" s="54">
         <v>19.5</v>
       </c>
-      <c r="U50" s="53">
+      <c r="U50" s="54">
         <v>56.8</v>
       </c>
-      <c r="V50" s="53">
+      <c r="V50" s="54">
         <v>270.3</v>
       </c>
-      <c r="W50" s="53">
+      <c r="W50" s="54">
         <v>355.6</v>
       </c>
-      <c r="X50" s="66">
+      <c r="X50" s="54">
         <v>360.5</v>
       </c>
-      <c r="Y50" s="66">
+      <c r="Y50" s="54">
         <v>530.79999999999995</v>
       </c>
-      <c r="Z50" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF50" s="66">
+      <c r="Z50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF50" s="54">
         <v>25.4</v>
       </c>
-      <c r="AG50" s="81">
+      <c r="AG50" s="37">
         <v>69.3</v>
       </c>
-      <c r="AH50" s="81">
+      <c r="AH50" s="37">
         <v>294.89999999999998</v>
       </c>
-      <c r="AI50" s="5">
+      <c r="AI50" s="37">
         <v>397.7</v>
       </c>
-      <c r="AJ50" s="5">
+      <c r="AJ50" s="37">
         <v>404.8</v>
       </c>
-      <c r="AK50" s="81">
+      <c r="AK50" s="37">
         <v>578.79999999999995</v>
       </c>
-      <c r="AL50" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR50" s="81">
+      <c r="AL50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ50" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR50" s="37">
         <v>26.6</v>
       </c>
-      <c r="AS50" s="76"/>
-[...3 lines deleted...]
-      <c r="AW50" s="63"/>
+      <c r="AS50" s="51">
+        <v>59.6</v>
+      </c>
+      <c r="AT50" s="58"/>
+      <c r="AU50" s="58"/>
+      <c r="AV50" s="53"/>
+      <c r="AW50" s="53"/>
     </row>
     <row r="51" spans="1:49">
-      <c r="A51" s="18" t="s">
+      <c r="A51" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B51" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H51" s="7">
+      <c r="B51" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C51" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D51" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F51" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G51" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H51" s="39">
         <v>1450.6</v>
       </c>
-      <c r="I51" s="7">
+      <c r="I51" s="39">
         <v>2615.0100000000002</v>
       </c>
-      <c r="J51" s="5">
+      <c r="J51" s="37">
         <v>4098.7027310460144</v>
       </c>
-      <c r="K51" s="5">
+      <c r="K51" s="37">
         <v>5401.9</v>
       </c>
-      <c r="L51" s="5">
+      <c r="L51" s="37">
         <v>5403.6</v>
       </c>
-      <c r="M51" s="5">
+      <c r="M51" s="37">
         <v>5400.501978347419</v>
       </c>
-      <c r="N51" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T51" s="53">
+      <c r="N51" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O51" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P51" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T51" s="54">
         <v>1538.2</v>
       </c>
-      <c r="U51" s="53">
+      <c r="U51" s="54">
         <v>2844.4</v>
       </c>
-      <c r="V51" s="53">
+      <c r="V51" s="54">
         <v>4436.2</v>
       </c>
-      <c r="W51" s="53">
+      <c r="W51" s="54">
         <v>5926.3</v>
       </c>
-      <c r="X51" s="66">
+      <c r="X51" s="54">
         <v>5937.1</v>
       </c>
-      <c r="Y51" s="66">
+      <c r="Y51" s="54">
         <v>5915.4</v>
       </c>
-      <c r="Z51" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF51" s="66">
+      <c r="Z51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF51" s="54">
         <v>5.5</v>
       </c>
-      <c r="AG51" s="81">
+      <c r="AG51" s="37">
         <v>11.7</v>
       </c>
-      <c r="AH51" s="81">
+      <c r="AH51" s="37">
         <v>238.5</v>
       </c>
-      <c r="AI51" s="5">
+      <c r="AI51" s="37">
         <v>348</v>
       </c>
-      <c r="AJ51" s="5">
+      <c r="AJ51" s="37">
         <v>351.6</v>
       </c>
-      <c r="AK51" s="81">
+      <c r="AK51" s="37">
         <v>280.2</v>
       </c>
-      <c r="AL51" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR51" s="81">
+      <c r="AL51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ51" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR51" s="37">
         <v>5.5</v>
       </c>
-      <c r="AS51" s="76"/>
-[...3 lines deleted...]
-      <c r="AW51" s="63"/>
+      <c r="AS51" s="51">
+        <v>10.199999999999999</v>
+      </c>
+      <c r="AT51" s="58"/>
+      <c r="AU51" s="58"/>
+      <c r="AV51" s="53"/>
+      <c r="AW51" s="53"/>
     </row>
     <row r="52" spans="1:49">
-      <c r="A52" s="18" t="s">
+      <c r="A52" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="B52" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H52" s="7">
+      <c r="B52" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C52" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D52" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F52" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H52" s="39">
         <v>1565.5</v>
       </c>
-      <c r="I52" s="7">
+      <c r="I52" s="39">
         <v>3073.27</v>
       </c>
-      <c r="J52" s="5">
+      <c r="J52" s="37">
         <v>5913.1838312601558</v>
       </c>
-      <c r="K52" s="5">
+      <c r="K52" s="37">
         <v>8130.3</v>
       </c>
-      <c r="L52" s="5">
+      <c r="L52" s="37">
         <v>8176</v>
       </c>
-      <c r="M52" s="5">
+      <c r="M52" s="37">
         <v>9631.7999999999993</v>
       </c>
-      <c r="N52" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T52" s="53">
+      <c r="N52" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O52" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P52" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T52" s="54">
         <v>2150.4</v>
       </c>
-      <c r="U52" s="53">
+      <c r="U52" s="54">
         <v>3010.8</v>
       </c>
-      <c r="V52" s="53">
+      <c r="V52" s="54">
         <v>5588.3</v>
       </c>
-      <c r="W52" s="53">
+      <c r="W52" s="54">
         <v>7668.1</v>
       </c>
-      <c r="X52" s="66">
+      <c r="X52" s="54">
         <v>7683</v>
       </c>
-      <c r="Y52" s="66">
+      <c r="Y52" s="54">
         <v>7771.4</v>
       </c>
-      <c r="Z52" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF52" s="66">
+      <c r="Z52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF52" s="54">
         <v>2697.2</v>
       </c>
-      <c r="AG52" s="81">
+      <c r="AG52" s="37">
         <v>5443.9</v>
       </c>
-      <c r="AH52" s="81">
+      <c r="AH52" s="37">
         <v>9258.7999999999993</v>
       </c>
-      <c r="AI52" s="5">
+      <c r="AI52" s="37">
         <v>12624.4</v>
       </c>
-      <c r="AJ52" s="5">
+      <c r="AJ52" s="37">
         <v>12773.1</v>
       </c>
-      <c r="AK52" s="81">
+      <c r="AK52" s="37">
         <v>13139.4</v>
       </c>
-      <c r="AL52" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR52" s="81">
+      <c r="AL52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ52" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR52" s="37">
         <v>2868.1</v>
       </c>
-      <c r="AS52" s="76"/>
-[...3 lines deleted...]
-      <c r="AW52" s="63"/>
+      <c r="AS52" s="51">
+        <v>5941.5</v>
+      </c>
+      <c r="AT52" s="58"/>
+      <c r="AU52" s="58"/>
+      <c r="AV52" s="53"/>
+      <c r="AW52" s="53"/>
     </row>
     <row r="53" spans="1:49">
-      <c r="A53" s="18" t="s">
+      <c r="A53" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="B53" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H53" s="7">
+      <c r="B53" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C53" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D53" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E53" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F53" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G53" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H53" s="39">
         <v>1341.5</v>
       </c>
-      <c r="I53" s="7">
+      <c r="I53" s="39">
         <v>2631.4</v>
       </c>
-      <c r="J53" s="5">
+      <c r="J53" s="37">
         <v>5305.2956412107205</v>
       </c>
-      <c r="K53" s="5">
+      <c r="K53" s="37">
         <v>6112.4</v>
       </c>
-      <c r="L53" s="5">
+      <c r="L53" s="37">
         <v>6128.4</v>
       </c>
-      <c r="M53" s="5">
+      <c r="M53" s="37">
         <v>5908.5</v>
       </c>
-      <c r="N53" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T53" s="53">
+      <c r="N53" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O53" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P53" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T53" s="54">
         <v>1249.9000000000001</v>
       </c>
-      <c r="U53" s="53">
+      <c r="U53" s="54">
         <v>2171.8000000000002</v>
       </c>
-      <c r="V53" s="53">
+      <c r="V53" s="54">
         <v>3471.7</v>
       </c>
-      <c r="W53" s="53">
+      <c r="W53" s="54">
         <v>4656.3999999999996</v>
       </c>
-      <c r="X53" s="66">
+      <c r="X53" s="54">
         <v>4672.8</v>
       </c>
-      <c r="Y53" s="66">
+      <c r="Y53" s="54">
         <v>4718.8</v>
       </c>
-      <c r="Z53" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF53" s="66">
+      <c r="Z53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF53" s="54">
         <v>330.3</v>
       </c>
-      <c r="AG53" s="81">
+      <c r="AG53" s="37">
         <v>662.7</v>
       </c>
-      <c r="AH53" s="81">
+      <c r="AH53" s="37">
         <v>1291.2</v>
       </c>
-      <c r="AI53" s="5">
+      <c r="AI53" s="37">
         <v>1792.1</v>
       </c>
-      <c r="AJ53" s="5">
+      <c r="AJ53" s="37">
         <v>1797.8</v>
       </c>
-      <c r="AK53" s="81">
+      <c r="AK53" s="37">
         <v>1793.9</v>
       </c>
-      <c r="AL53" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR53" s="81">
+      <c r="AL53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ53" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR53" s="37">
         <v>345.4</v>
       </c>
-      <c r="AS53" s="76"/>
-[...3 lines deleted...]
-      <c r="AW53" s="63"/>
+      <c r="AS53" s="51">
+        <v>689.4</v>
+      </c>
+      <c r="AT53" s="58"/>
+      <c r="AU53" s="58"/>
+      <c r="AV53" s="53"/>
+      <c r="AW53" s="53"/>
     </row>
     <row r="54" spans="1:49">
-      <c r="A54" s="18" t="s">
+      <c r="A54" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H54" s="7">
+      <c r="B54" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C54" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D54" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F54" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G54" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H54" s="39">
         <v>1881.7</v>
       </c>
-      <c r="I54" s="7">
+      <c r="I54" s="39">
         <v>3783.68</v>
       </c>
-      <c r="J54" s="5">
+      <c r="J54" s="37">
         <v>8429.5838003013941</v>
       </c>
-      <c r="K54" s="5">
+      <c r="K54" s="37">
         <v>12382.8</v>
       </c>
-      <c r="L54" s="5">
+      <c r="L54" s="37">
         <v>15193.8</v>
       </c>
-      <c r="M54" s="5">
+      <c r="M54" s="37">
         <v>15335.7</v>
       </c>
-      <c r="N54" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T54" s="53">
+      <c r="N54" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O54" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P54" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T54" s="54">
         <v>807.6</v>
       </c>
-      <c r="U54" s="53">
+      <c r="U54" s="54">
         <v>1715.3</v>
       </c>
-      <c r="V54" s="53">
+      <c r="V54" s="54">
         <v>5120</v>
       </c>
-      <c r="W54" s="53">
+      <c r="W54" s="54">
         <v>7352.7</v>
       </c>
-      <c r="X54" s="66">
+      <c r="X54" s="54">
         <v>12424.4</v>
       </c>
-      <c r="Y54" s="66">
+      <c r="Y54" s="54">
         <v>13051.7</v>
       </c>
-      <c r="Z54" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF54" s="66">
+      <c r="Z54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF54" s="54">
         <v>2056.1</v>
       </c>
-      <c r="AG54" s="81">
+      <c r="AG54" s="37">
         <v>4218.6000000000004</v>
       </c>
-      <c r="AH54" s="81">
+      <c r="AH54" s="37">
         <v>11420.6</v>
       </c>
-      <c r="AI54" s="5">
+      <c r="AI54" s="37">
         <v>14815.2</v>
       </c>
-      <c r="AJ54" s="5">
+      <c r="AJ54" s="37">
         <v>19397.7</v>
       </c>
-      <c r="AK54" s="81">
+      <c r="AK54" s="37">
         <v>20298.099999999999</v>
       </c>
-      <c r="AL54" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR54" s="81">
+      <c r="AL54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ54" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR54" s="37">
         <v>1773.8</v>
       </c>
-      <c r="AS54" s="76"/>
-[...3 lines deleted...]
-      <c r="AW54" s="63"/>
+      <c r="AS54" s="51">
+        <v>3775.1</v>
+      </c>
+      <c r="AT54" s="58"/>
+      <c r="AU54" s="58"/>
+      <c r="AV54" s="53"/>
+      <c r="AW54" s="53"/>
     </row>
     <row r="55" spans="1:49">
-      <c r="A55" s="18" t="s">
+      <c r="A55" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B55" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H55" s="7">
+      <c r="B55" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H55" s="39">
         <v>491.3</v>
       </c>
-      <c r="I55" s="7">
+      <c r="I55" s="39">
         <v>2941.38</v>
       </c>
-      <c r="J55" s="5">
+      <c r="J55" s="37">
         <v>11492.3</v>
       </c>
-      <c r="K55" s="5">
+      <c r="K55" s="37">
         <v>20152.798319106587</v>
       </c>
-      <c r="L55" s="5">
+      <c r="L55" s="37">
         <v>41110.9</v>
       </c>
-      <c r="M55" s="5">
+      <c r="M55" s="37">
         <v>45667.199999999997</v>
       </c>
-      <c r="N55" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T55" s="53">
+      <c r="N55" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O55" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P55" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T55" s="54">
         <v>982.1</v>
       </c>
-      <c r="U55" s="53">
+      <c r="U55" s="54">
         <v>11887.2</v>
       </c>
-      <c r="V55" s="53">
+      <c r="V55" s="54">
         <v>29272.400000000001</v>
       </c>
-      <c r="W55" s="53">
+      <c r="W55" s="54">
         <v>32153.599999999999</v>
       </c>
-      <c r="X55" s="66">
+      <c r="X55" s="54">
         <v>59885</v>
       </c>
-      <c r="Y55" s="66">
+      <c r="Y55" s="54">
         <v>63442.400000000001</v>
       </c>
-      <c r="Z55" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF55" s="66">
+      <c r="Z55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF55" s="54">
         <v>3165.8</v>
       </c>
-      <c r="AG55" s="81">
+      <c r="AG55" s="37">
         <v>12670.2</v>
       </c>
-      <c r="AH55" s="81">
+      <c r="AH55" s="37">
         <v>32925.300000000003</v>
       </c>
-      <c r="AI55" s="5">
+      <c r="AI55" s="37">
         <v>35980.800000000003</v>
       </c>
-      <c r="AJ55" s="5">
+      <c r="AJ55" s="37">
         <v>77198.899999999994</v>
       </c>
-      <c r="AK55" s="81">
+      <c r="AK55" s="37">
         <v>79859.899999999994</v>
       </c>
-      <c r="AL55" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR55" s="81">
+      <c r="AL55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ55" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR55" s="37">
         <v>3309.9</v>
       </c>
-      <c r="AS55" s="76"/>
-[...3 lines deleted...]
-      <c r="AW55" s="63"/>
+      <c r="AS55" s="51">
+        <v>9726.9</v>
+      </c>
+      <c r="AT55" s="58"/>
+      <c r="AU55" s="58"/>
+      <c r="AV55" s="53"/>
+      <c r="AW55" s="53"/>
     </row>
     <row r="56" spans="1:49">
-      <c r="A56" s="26" t="s">
+      <c r="A56" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B56" s="28" t="s">
-[...53 lines deleted...]
-      <c r="T56" s="53">
+      <c r="B56" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="D56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="F56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="G56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="H56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="I56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="J56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="K56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="L56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="M56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="N56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="O56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="P56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q56" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="R56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T56" s="54">
         <v>910.7</v>
       </c>
-      <c r="U56" s="53">
+      <c r="U56" s="54">
         <v>2154.1999999999998</v>
       </c>
-      <c r="V56" s="53">
+      <c r="V56" s="54">
         <v>4320.2</v>
       </c>
-      <c r="W56" s="53">
+      <c r="W56" s="54">
         <v>8408.9</v>
       </c>
-      <c r="X56" s="66">
+      <c r="X56" s="54">
         <v>11513.1</v>
       </c>
-      <c r="Y56" s="66">
+      <c r="Y56" s="54">
         <v>8656.4</v>
       </c>
-      <c r="Z56" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF56" s="66">
+      <c r="Z56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF56" s="54">
         <v>914.6</v>
       </c>
-      <c r="AG56" s="81">
+      <c r="AG56" s="37">
         <v>1905.5</v>
       </c>
-      <c r="AH56" s="81">
+      <c r="AH56" s="37">
         <v>5008.7</v>
       </c>
-      <c r="AI56" s="5">
+      <c r="AI56" s="37">
         <v>8246.1</v>
       </c>
-      <c r="AJ56" s="5">
+      <c r="AJ56" s="37">
         <v>9468.5</v>
       </c>
-      <c r="AK56" s="81">
+      <c r="AK56" s="37">
         <v>9070.9</v>
       </c>
-      <c r="AL56" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR56" s="81">
+      <c r="AL56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ56" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR56" s="37">
         <v>718.3</v>
       </c>
-      <c r="AS56" s="75"/>
-[...3 lines deleted...]
-      <c r="AW56" s="61"/>
+      <c r="AS56" s="51">
+        <v>1502.8</v>
+      </c>
+      <c r="AT56" s="47"/>
+      <c r="AU56" s="47"/>
+      <c r="AV56" s="45"/>
+      <c r="AW56" s="45"/>
     </row>
     <row r="57" spans="1:49">
-      <c r="A57" s="18" t="s">
+      <c r="A57" s="76" t="s">
         <v>18</v>
       </c>
-      <c r="B57" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H57" s="7">
+      <c r="B57" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D57" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E57" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F57" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H57" s="39">
         <v>2254.6</v>
       </c>
-      <c r="I57" s="7">
+      <c r="I57" s="39">
         <v>5462.03</v>
       </c>
-      <c r="J57" s="5">
+      <c r="J57" s="85">
         <v>8911.7000000000007</v>
       </c>
-      <c r="K57" s="5">
+      <c r="K57" s="85">
         <v>11658.772288800295</v>
       </c>
-      <c r="L57" s="5">
+      <c r="L57" s="85">
         <v>12024.2</v>
       </c>
-      <c r="M57" s="5">
+      <c r="M57" s="85">
         <v>12231.4</v>
       </c>
-      <c r="N57" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T57" s="53">
+      <c r="N57" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O57" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P57" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T57" s="54">
         <v>2938.8</v>
       </c>
-      <c r="U57" s="53">
+      <c r="U57" s="54">
         <v>4569.8999999999996</v>
       </c>
-      <c r="V57" s="53">
+      <c r="V57" s="54">
         <v>8047.5</v>
       </c>
-      <c r="W57" s="53">
+      <c r="W57" s="54">
         <v>10805.4</v>
       </c>
-      <c r="X57" s="66">
+      <c r="X57" s="54">
         <v>11687.6</v>
       </c>
-      <c r="Y57" s="66">
+      <c r="Y57" s="54">
         <v>11834.4</v>
       </c>
-      <c r="Z57" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF57" s="66">
+      <c r="Z57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF57" s="54">
         <v>1626.4</v>
       </c>
-      <c r="AG57" s="81">
+      <c r="AG57" s="37">
         <v>3286.8</v>
       </c>
-      <c r="AH57" s="81">
+      <c r="AH57" s="37">
         <v>7302.2</v>
       </c>
-      <c r="AI57" s="5">
+      <c r="AI57" s="37">
         <v>9577.7999999999993</v>
       </c>
-      <c r="AJ57" s="5">
+      <c r="AJ57" s="37">
         <v>11340.5</v>
       </c>
-      <c r="AK57" s="81">
+      <c r="AK57" s="37">
         <v>11733.3</v>
       </c>
-      <c r="AL57" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR57" s="81">
+      <c r="AL57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ57" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR57" s="37">
         <v>1640.5</v>
       </c>
-      <c r="AS57" s="75"/>
-[...3 lines deleted...]
-      <c r="AW57" s="61"/>
+      <c r="AS57" s="51">
+        <v>3459.9</v>
+      </c>
+      <c r="AT57" s="47"/>
+      <c r="AU57" s="47"/>
+      <c r="AV57" s="45"/>
+      <c r="AW57" s="45"/>
     </row>
     <row r="58" spans="1:49">
-      <c r="A58" s="18" t="s">
+      <c r="A58" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B58" s="19" t="s">
-[...17 lines deleted...]
-      <c r="H58" s="31">
+      <c r="B58" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D58" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F58" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H58" s="91">
         <v>660.9</v>
       </c>
-      <c r="I58" s="31">
+      <c r="I58" s="91">
         <v>1819.03</v>
       </c>
-      <c r="J58" s="20">
+      <c r="J58" s="92">
         <v>5663.7</v>
       </c>
-      <c r="K58" s="20">
+      <c r="K58" s="92">
         <v>7073.8232361717501</v>
       </c>
-      <c r="L58" s="20">
+      <c r="L58" s="92">
         <v>11890.7</v>
       </c>
-      <c r="M58" s="20">
+      <c r="M58" s="92">
         <v>11246.4</v>
       </c>
-      <c r="N58" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T58" s="53">
+      <c r="N58" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O58" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P58" s="93" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T58" s="54">
         <v>691.1</v>
       </c>
-      <c r="U58" s="53">
+      <c r="U58" s="54">
         <v>2504.1999999999998</v>
       </c>
-      <c r="V58" s="53">
+      <c r="V58" s="54">
         <v>6481.9</v>
       </c>
-      <c r="W58" s="53">
+      <c r="W58" s="54">
         <v>8985.1</v>
       </c>
-      <c r="X58" s="66">
+      <c r="X58" s="54">
         <v>15600.5</v>
       </c>
-      <c r="Y58" s="66">
+      <c r="Y58" s="54">
         <v>15871.9</v>
       </c>
-      <c r="Z58" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF58" s="66">
+      <c r="Z58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF58" s="54">
         <v>317.2</v>
       </c>
-      <c r="AG58" s="81">
+      <c r="AG58" s="37">
         <v>735.9</v>
       </c>
-      <c r="AH58" s="81">
+      <c r="AH58" s="37">
         <v>5595.9</v>
       </c>
-      <c r="AI58" s="5">
+      <c r="AI58" s="37">
         <v>6550.8</v>
       </c>
-      <c r="AJ58" s="5">
+      <c r="AJ58" s="37">
         <v>14439.9</v>
       </c>
-      <c r="AK58" s="81">
+      <c r="AK58" s="37">
         <v>14801.1</v>
       </c>
-      <c r="AL58" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR58" s="81">
+      <c r="AL58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ58" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR58" s="37">
         <v>289.2</v>
       </c>
-      <c r="AS58" s="76"/>
-[...3 lines deleted...]
-      <c r="AW58" s="63"/>
+      <c r="AS58" s="51">
+        <v>857.1</v>
+      </c>
+      <c r="AT58" s="58"/>
+      <c r="AU58" s="58"/>
+      <c r="AV58" s="53"/>
+      <c r="AW58" s="53"/>
     </row>
     <row r="59" spans="1:49">
-      <c r="A59" s="36" t="s">
+      <c r="A59" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="B59" s="29" t="s">
-[...53 lines deleted...]
-      <c r="T59" s="53">
+      <c r="B59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="I59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="J59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="K59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="L59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="M59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="N59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O59" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T59" s="54">
         <v>2718.4</v>
       </c>
-      <c r="U59" s="53">
+      <c r="U59" s="54">
         <v>1799.5</v>
       </c>
-      <c r="V59" s="53">
+      <c r="V59" s="54">
         <v>4339.5</v>
       </c>
-      <c r="W59" s="53">
+      <c r="W59" s="54">
         <v>9460.6</v>
       </c>
-      <c r="X59" s="66">
+      <c r="X59" s="54">
         <v>15395</v>
       </c>
-      <c r="Y59" s="66">
+      <c r="Y59" s="54">
         <v>16198.2</v>
       </c>
-      <c r="Z59" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF59" s="66">
+      <c r="Z59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF59" s="54">
         <v>2670.4</v>
       </c>
-      <c r="AG59" s="81">
+      <c r="AG59" s="37">
         <v>5445.7</v>
       </c>
-      <c r="AH59" s="81">
+      <c r="AH59" s="37">
         <v>11599.2</v>
       </c>
-      <c r="AI59" s="5">
+      <c r="AI59" s="37">
         <v>16086</v>
       </c>
-      <c r="AJ59" s="5">
+      <c r="AJ59" s="37">
         <v>24708.799999999999</v>
       </c>
-      <c r="AK59" s="81">
+      <c r="AK59" s="37">
         <v>26915.9</v>
       </c>
-      <c r="AL59" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR59" s="81">
+      <c r="AL59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ59" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR59" s="37">
         <v>2583.1999999999998</v>
       </c>
-      <c r="AS59" s="76"/>
-[...3 lines deleted...]
-      <c r="AW59" s="63"/>
+      <c r="AS59" s="51">
+        <v>5666.9</v>
+      </c>
+      <c r="AT59" s="58"/>
+      <c r="AU59" s="58"/>
+      <c r="AV59" s="53"/>
+      <c r="AW59" s="53"/>
     </row>
     <row r="60" spans="1:49">
-      <c r="A60" s="38" t="s">
+      <c r="A60" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="B60" s="29" t="s">
-[...17 lines deleted...]
-      <c r="H60" s="7">
+      <c r="B60" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D60" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E60" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F60" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G60" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H60" s="39">
         <v>3194.6</v>
       </c>
-      <c r="I60" s="7">
+      <c r="I60" s="39">
         <v>7917.87</v>
       </c>
-      <c r="J60" s="5">
+      <c r="J60" s="37">
         <v>35081.5</v>
       </c>
-      <c r="K60" s="5">
+      <c r="K60" s="37">
         <v>48273.521959082864</v>
       </c>
-      <c r="L60" s="5">
+      <c r="L60" s="37">
         <v>60325.599999999999</v>
       </c>
-      <c r="M60" s="5">
+      <c r="M60" s="37">
         <v>59114.3</v>
       </c>
-      <c r="N60" s="19" t="s">
-[...17 lines deleted...]
-      <c r="T60" s="53">
+      <c r="N60" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="O60" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="P60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="R60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="S60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="T60" s="54">
         <v>808.7</v>
       </c>
-      <c r="U60" s="53">
+      <c r="U60" s="54">
         <v>6156.1</v>
       </c>
-      <c r="V60" s="53">
+      <c r="V60" s="54">
         <v>20312</v>
       </c>
-      <c r="W60" s="53">
+      <c r="W60" s="54">
         <v>28018.3</v>
       </c>
-      <c r="X60" s="66">
+      <c r="X60" s="54">
         <v>37494.699999999997</v>
       </c>
-      <c r="Y60" s="66">
+      <c r="Y60" s="54">
         <v>37439.699999999997</v>
       </c>
-      <c r="Z60" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AF60" s="66">
+      <c r="Z60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AA60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AB60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AC60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AD60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AE60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AF60" s="54">
         <v>4091.7</v>
       </c>
-      <c r="AG60" s="81">
+      <c r="AG60" s="37">
         <v>9333.9</v>
       </c>
-      <c r="AH60" s="81">
+      <c r="AH60" s="37">
         <v>28695.5</v>
       </c>
-      <c r="AI60" s="5">
+      <c r="AI60" s="37">
         <v>37844</v>
       </c>
-      <c r="AJ60" s="5">
+      <c r="AJ60" s="37">
         <v>53762.8</v>
       </c>
-      <c r="AK60" s="81">
+      <c r="AK60" s="37">
         <v>56261.599999999999</v>
       </c>
-      <c r="AL60" s="24" t="s">
-[...17 lines deleted...]
-      <c r="AR60" s="81">
+      <c r="AL60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AM60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AN60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AO60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AP60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AQ60" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="AR60" s="37">
         <v>4965</v>
       </c>
-      <c r="AS60" s="76"/>
-[...3 lines deleted...]
-      <c r="AW60" s="63"/>
+      <c r="AS60" s="51">
+        <v>12343</v>
+      </c>
+      <c r="AT60" s="58"/>
+      <c r="AU60" s="58"/>
+      <c r="AV60" s="53"/>
+      <c r="AW60" s="53"/>
     </row>
     <row r="61" spans="1:49">
-      <c r="AH61" s="21"/>
-      <c r="AJ61" s="21"/>
+      <c r="A61" s="1"/>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1"/>
+      <c r="G61" s="1"/>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1"/>
+      <c r="J61" s="1"/>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1"/>
+      <c r="N61" s="1"/>
+      <c r="O61" s="1"/>
+      <c r="P61" s="1"/>
+      <c r="Q61" s="1"/>
+      <c r="R61" s="1"/>
+      <c r="S61" s="1"/>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+      <c r="X61" s="1"/>
+      <c r="Y61" s="1"/>
+      <c r="Z61" s="1"/>
+      <c r="AA61" s="1"/>
+      <c r="AB61" s="1"/>
+      <c r="AC61" s="1"/>
+      <c r="AD61" s="1"/>
+      <c r="AE61" s="1"/>
+      <c r="AF61" s="1"/>
+      <c r="AG61" s="1"/>
+      <c r="AH61" s="3"/>
+      <c r="AI61" s="1"/>
+      <c r="AJ61" s="3"/>
+      <c r="AK61" s="1"/>
+      <c r="AL61" s="1"/>
+      <c r="AM61" s="1"/>
+      <c r="AN61" s="1"/>
+      <c r="AO61" s="1"/>
+      <c r="AP61" s="1"/>
+      <c r="AQ61" s="1"/>
+      <c r="AR61" s="1"/>
+      <c r="AS61" s="66"/>
+      <c r="AT61" s="1"/>
+      <c r="AU61" s="1"/>
+      <c r="AV61" s="1"/>
+      <c r="AW61" s="1"/>
     </row>
     <row r="62" spans="1:49">
-      <c r="A62" s="9"/>
-[...11 lines deleted...]
-      <c r="M62" s="15"/>
+      <c r="A62" s="25"/>
+      <c r="B62" s="67"/>
+      <c r="C62" s="67"/>
+      <c r="D62" s="67"/>
+      <c r="E62" s="67"/>
+      <c r="F62" s="67"/>
+      <c r="G62" s="67"/>
+      <c r="H62" s="68"/>
+      <c r="I62" s="68"/>
+      <c r="J62" s="67"/>
+      <c r="K62" s="67"/>
+      <c r="L62" s="67"/>
+      <c r="M62" s="67"/>
+      <c r="N62" s="1"/>
+      <c r="O62" s="1"/>
+      <c r="P62" s="1"/>
+      <c r="Q62" s="1"/>
+      <c r="R62" s="1"/>
+      <c r="S62" s="1"/>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1"/>
+      <c r="V62" s="1"/>
+      <c r="W62" s="1"/>
+      <c r="X62" s="1"/>
+      <c r="Y62" s="1"/>
+      <c r="Z62" s="1"/>
+      <c r="AA62" s="1"/>
+      <c r="AB62" s="1"/>
+      <c r="AC62" s="1"/>
+      <c r="AD62" s="1"/>
+      <c r="AE62" s="1"/>
+      <c r="AF62" s="1"/>
+      <c r="AG62" s="1"/>
+      <c r="AH62" s="1"/>
+      <c r="AI62" s="1"/>
+      <c r="AJ62" s="1"/>
+      <c r="AK62" s="1"/>
+      <c r="AL62" s="1"/>
+      <c r="AM62" s="1"/>
+      <c r="AN62" s="1"/>
+      <c r="AO62" s="1"/>
+      <c r="AP62" s="1"/>
+      <c r="AQ62" s="1"/>
+      <c r="AR62" s="1"/>
+      <c r="AS62" s="1"/>
+      <c r="AT62" s="1"/>
+      <c r="AU62" s="1"/>
+      <c r="AV62" s="1"/>
+      <c r="AW62" s="1"/>
     </row>
-    <row r="64" spans="1:49" ht="21" customHeight="1">
-      <c r="A64" s="96" t="s">
+    <row r="63" spans="1:49">
+      <c r="A63" s="1"/>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1"/>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="1"/>
+      <c r="H63" s="1"/>
+      <c r="I63" s="1"/>
+      <c r="J63" s="1"/>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1"/>
+      <c r="M63" s="1"/>
+      <c r="N63" s="1"/>
+      <c r="O63" s="1"/>
+      <c r="P63" s="1"/>
+      <c r="Q63" s="1"/>
+      <c r="R63" s="1"/>
+      <c r="S63" s="1"/>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1"/>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1"/>
+      <c r="X63" s="1"/>
+      <c r="Y63" s="1"/>
+      <c r="Z63" s="1"/>
+      <c r="AA63" s="1"/>
+      <c r="AB63" s="1"/>
+      <c r="AC63" s="1"/>
+      <c r="AD63" s="1"/>
+      <c r="AE63" s="1"/>
+      <c r="AF63" s="1"/>
+      <c r="AG63" s="1"/>
+      <c r="AH63" s="1"/>
+      <c r="AI63" s="1"/>
+      <c r="AJ63" s="1"/>
+      <c r="AK63" s="1"/>
+      <c r="AL63" s="1"/>
+      <c r="AM63" s="1"/>
+      <c r="AN63" s="1"/>
+      <c r="AO63" s="1"/>
+      <c r="AP63" s="1"/>
+      <c r="AQ63" s="1"/>
+      <c r="AR63" s="1"/>
+      <c r="AS63" s="1"/>
+      <c r="AT63" s="1"/>
+      <c r="AU63" s="1"/>
+      <c r="AV63" s="1"/>
+      <c r="AW63" s="1"/>
+    </row>
+    <row r="64" spans="1:49">
+      <c r="A64" s="102" t="s">
         <v>38</v>
       </c>
-      <c r="B64" s="96"/>
-[...46 lines deleted...]
-      <c r="AW64" s="96"/>
+      <c r="B64" s="102"/>
+      <c r="C64" s="102"/>
+      <c r="D64" s="102"/>
+      <c r="E64" s="102"/>
+      <c r="F64" s="102"/>
+      <c r="G64" s="102"/>
+      <c r="H64" s="102"/>
+      <c r="I64" s="102"/>
+      <c r="J64" s="102"/>
+      <c r="K64" s="102"/>
+      <c r="L64" s="102"/>
+      <c r="M64" s="102"/>
+      <c r="N64" s="102"/>
+      <c r="O64" s="102"/>
+      <c r="P64" s="102"/>
+      <c r="Q64" s="102"/>
+      <c r="R64" s="102"/>
+      <c r="S64" s="102"/>
+      <c r="T64" s="102"/>
+      <c r="U64" s="102"/>
+      <c r="V64" s="102"/>
+      <c r="W64" s="102"/>
+      <c r="X64" s="102"/>
+      <c r="Y64" s="102"/>
+      <c r="Z64" s="102"/>
+      <c r="AA64" s="102"/>
+      <c r="AB64" s="102"/>
+      <c r="AC64" s="102"/>
+      <c r="AD64" s="102"/>
+      <c r="AE64" s="102"/>
+      <c r="AF64" s="102"/>
+      <c r="AG64" s="102"/>
+      <c r="AH64" s="102"/>
+      <c r="AI64" s="102"/>
+      <c r="AJ64" s="102"/>
+      <c r="AK64" s="102"/>
+      <c r="AL64" s="102"/>
+      <c r="AM64" s="102"/>
+      <c r="AN64" s="102"/>
+      <c r="AO64" s="102"/>
+      <c r="AP64" s="102"/>
+      <c r="AQ64" s="102"/>
+      <c r="AR64" s="102"/>
+      <c r="AS64" s="102"/>
+      <c r="AT64" s="102"/>
+      <c r="AU64" s="102"/>
+      <c r="AV64" s="102"/>
+      <c r="AW64" s="102"/>
     </row>
-    <row r="65" spans="1:49" ht="18.75" customHeight="1" thickBot="1">
-[...2 lines deleted...]
-      <c r="M65" s="104"/>
+    <row r="65" spans="1:49" ht="13.5" thickBot="1">
+      <c r="A65" s="1"/>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+      <c r="G65" s="1"/>
+      <c r="H65" s="1"/>
+      <c r="I65" s="1"/>
+      <c r="J65" s="1"/>
+      <c r="K65" s="123"/>
+      <c r="L65" s="123"/>
+      <c r="M65" s="123"/>
       <c r="N65" s="103"/>
+      <c r="O65" s="1"/>
+      <c r="P65" s="1"/>
+      <c r="Q65" s="1"/>
+      <c r="R65" s="1"/>
+      <c r="S65" s="1"/>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+      <c r="X65" s="1"/>
+      <c r="Y65" s="1"/>
+      <c r="Z65" s="1"/>
+      <c r="AA65" s="1"/>
+      <c r="AB65" s="1"/>
+      <c r="AC65" s="1"/>
+      <c r="AD65" s="1"/>
+      <c r="AE65" s="1"/>
+      <c r="AF65" s="1"/>
+      <c r="AG65" s="1"/>
       <c r="AH65" s="103"/>
       <c r="AI65" s="103"/>
       <c r="AJ65" s="103"/>
       <c r="AK65" s="103"/>
-      <c r="AW65" s="88" t="s">
+      <c r="AL65" s="1"/>
+      <c r="AM65" s="1"/>
+      <c r="AN65" s="1"/>
+      <c r="AO65" s="1"/>
+      <c r="AP65" s="1"/>
+      <c r="AQ65" s="1"/>
+      <c r="AR65" s="1"/>
+      <c r="AS65" s="1"/>
+      <c r="AT65" s="1"/>
+      <c r="AU65" s="1"/>
+      <c r="AV65" s="1"/>
+      <c r="AW65" s="29" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="66" spans="1:49" ht="20.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B66" s="105" t="s">
+    <row r="66" spans="1:49" ht="13.5" thickBot="1">
+      <c r="A66" s="114"/>
+      <c r="B66" s="116" t="s">
         <v>13</v>
       </c>
-      <c r="C66" s="106"/>
-[...10 lines deleted...]
-      <c r="N66" s="97" t="s">
+      <c r="C66" s="117"/>
+      <c r="D66" s="117"/>
+      <c r="E66" s="117"/>
+      <c r="F66" s="117"/>
+      <c r="G66" s="117"/>
+      <c r="H66" s="117"/>
+      <c r="I66" s="117"/>
+      <c r="J66" s="117"/>
+      <c r="K66" s="117"/>
+      <c r="L66" s="117"/>
+      <c r="M66" s="124"/>
+      <c r="N66" s="125" t="s">
         <v>22</v>
       </c>
-      <c r="O66" s="98"/>
-[...10 lines deleted...]
-      <c r="Z66" s="100" t="s">
+      <c r="O66" s="126"/>
+      <c r="P66" s="126"/>
+      <c r="Q66" s="126"/>
+      <c r="R66" s="127"/>
+      <c r="S66" s="127"/>
+      <c r="T66" s="127"/>
+      <c r="U66" s="127"/>
+      <c r="V66" s="127"/>
+      <c r="W66" s="127"/>
+      <c r="X66" s="127"/>
+      <c r="Y66" s="127"/>
+      <c r="Z66" s="118" t="s">
         <v>33</v>
       </c>
-      <c r="AA66" s="101"/>
-[...10 lines deleted...]
-      <c r="AL66" s="91" t="s">
+      <c r="AA66" s="119"/>
+      <c r="AB66" s="119"/>
+      <c r="AC66" s="119"/>
+      <c r="AD66" s="112"/>
+      <c r="AE66" s="112"/>
+      <c r="AF66" s="112"/>
+      <c r="AG66" s="112"/>
+      <c r="AH66" s="112"/>
+      <c r="AI66" s="112"/>
+      <c r="AJ66" s="112"/>
+      <c r="AK66" s="113"/>
+      <c r="AL66" s="109" t="s">
         <v>34</v>
       </c>
-      <c r="AM66" s="92"/>
-[...9 lines deleted...]
-      <c r="AW66" s="95"/>
+      <c r="AM66" s="110"/>
+      <c r="AN66" s="110"/>
+      <c r="AO66" s="111"/>
+      <c r="AP66" s="112"/>
+      <c r="AQ66" s="112"/>
+      <c r="AR66" s="112"/>
+      <c r="AS66" s="112"/>
+      <c r="AT66" s="112"/>
+      <c r="AU66" s="112"/>
+      <c r="AV66" s="112"/>
+      <c r="AW66" s="113"/>
     </row>
-    <row r="67" spans="1:49" ht="34.5" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B67" s="3" t="s">
+    <row r="67" spans="1:49" ht="26.25" thickBot="1">
+      <c r="A67" s="122"/>
+      <c r="B67" s="69" t="s">
         <v>1</v>
       </c>
-      <c r="C67" s="3" t="s">
+      <c r="C67" s="69" t="s">
         <v>2</v>
       </c>
-      <c r="D67" s="3" t="s">
+      <c r="D67" s="69" t="s">
         <v>3</v>
       </c>
-      <c r="E67" s="3" t="s">
+      <c r="E67" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="F67" s="3" t="s">
+      <c r="F67" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="G67" s="3" t="s">
+      <c r="G67" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="H67" s="3" t="s">
+      <c r="H67" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="I67" s="3" t="s">
+      <c r="I67" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="J67" s="3" t="s">
+      <c r="J67" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="K67" s="3" t="s">
+      <c r="K67" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="L67" s="3" t="s">
+      <c r="L67" s="69" t="s">
         <v>11</v>
       </c>
-      <c r="M67" s="3" t="s">
+      <c r="M67" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="N67" s="23" t="s">
+      <c r="N67" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="O67" s="23" t="s">
+      <c r="O67" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="P67" s="42" t="s">
+      <c r="P67" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="Q67" s="42" t="s">
+      <c r="Q67" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="R67" s="42" t="s">
+      <c r="R67" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="S67" s="40" t="s">
+      <c r="S67" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="T67" s="41" t="s">
+      <c r="T67" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="U67" s="34" t="s">
+      <c r="U67" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="V67" s="34" t="s">
+      <c r="V67" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="W67" s="34" t="s">
+      <c r="W67" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="X67" s="34" t="s">
+      <c r="X67" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="Y67" s="34" t="s">
+      <c r="Y67" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="Z67" s="23" t="s">
+      <c r="Z67" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="AA67" s="23" t="s">
+      <c r="AA67" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="AB67" s="2" t="s">
+      <c r="AB67" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="AC67" s="2" t="s">
+      <c r="AC67" s="70" t="s">
         <v>4</v>
       </c>
-      <c r="AD67" s="2" t="s">
+      <c r="AD67" s="70" t="s">
         <v>5</v>
       </c>
-      <c r="AE67" s="40" t="s">
+      <c r="AE67" s="82" t="s">
         <v>32</v>
       </c>
-      <c r="AF67" s="41" t="s">
+      <c r="AF67" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="AG67" s="34" t="s">
+      <c r="AG67" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AH67" s="34" t="s">
+      <c r="AH67" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AI67" s="34" t="s">
+      <c r="AI67" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AJ67" s="34" t="s">
+      <c r="AJ67" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AK67" s="34" t="s">
+      <c r="AK67" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="AL67" s="32" t="s">
+      <c r="AL67" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="AM67" s="33" t="s">
+      <c r="AM67" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="AN67" s="33" t="s">
+      <c r="AN67" s="34" t="s">
         <v>3</v>
       </c>
-      <c r="AO67" s="33" t="s">
+      <c r="AO67" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="AP67" s="33" t="s">
+      <c r="AP67" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="AQ67" s="33" t="s">
+      <c r="AQ67" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AR67" s="34" t="s">
+      <c r="AR67" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AS67" s="34" t="s">
+      <c r="AS67" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AT67" s="34" t="s">
+      <c r="AT67" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AU67" s="34" t="s">
+      <c r="AU67" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AV67" s="34" t="s">
+      <c r="AV67" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AW67" s="34" t="s">
+      <c r="AW67" s="35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:49">
-      <c r="A68" s="17" t="s">
+      <c r="A68" s="84" t="s">
         <v>21</v>
       </c>
-      <c r="B68" s="5">
+      <c r="B68" s="37">
         <v>11010.8</v>
       </c>
-      <c r="C68" s="5">
+      <c r="C68" s="37">
         <v>25744.1</v>
       </c>
-      <c r="D68" s="5">
+      <c r="D68" s="37">
         <v>46555.9</v>
       </c>
-      <c r="E68" s="5">
+      <c r="E68" s="37">
         <v>71711.899999999994</v>
       </c>
-      <c r="F68" s="5">
+      <c r="F68" s="37">
         <v>99341.9</v>
       </c>
-      <c r="G68" s="5">
+      <c r="G68" s="37">
         <v>143693.9</v>
       </c>
-      <c r="H68" s="7">
+      <c r="H68" s="39">
         <v>177203.9</v>
       </c>
-      <c r="I68" s="7">
+      <c r="I68" s="39">
         <v>209199.2</v>
       </c>
-      <c r="J68" s="5">
+      <c r="J68" s="37">
         <v>243212.5</v>
       </c>
-      <c r="K68" s="5">
+      <c r="K68" s="37">
         <v>268279.39417288301</v>
       </c>
-      <c r="L68" s="5">
+      <c r="L68" s="37">
         <v>296691.5</v>
       </c>
-      <c r="M68" s="5">
+      <c r="M68" s="37">
         <v>341059</v>
       </c>
-      <c r="N68" s="51">
+      <c r="N68" s="45">
         <v>12920.5</v>
       </c>
-      <c r="O68" s="53">
+      <c r="O68" s="54">
         <v>30555.8</v>
       </c>
-      <c r="P68" s="53">
+      <c r="P68" s="54">
         <v>54833.599999999999</v>
       </c>
-      <c r="Q68" s="53">
+      <c r="Q68" s="54">
         <v>82006.64727499857</v>
       </c>
-      <c r="R68" s="67">
+      <c r="R68" s="94">
         <v>103902.2</v>
       </c>
-      <c r="S68" s="51">
+      <c r="S68" s="45">
         <v>98756.1</v>
       </c>
-      <c r="T68" s="51">
+      <c r="T68" s="45">
         <v>121311.3</v>
       </c>
-      <c r="U68" s="51">
+      <c r="U68" s="45">
         <v>144036.6</v>
       </c>
-      <c r="V68" s="51">
+      <c r="V68" s="45">
         <v>169766.5</v>
       </c>
-      <c r="W68" s="51">
+      <c r="W68" s="45">
         <v>188706.5</v>
       </c>
-      <c r="X68" s="51">
+      <c r="X68" s="45">
         <v>208229.4</v>
       </c>
-      <c r="Y68" s="51">
+      <c r="Y68" s="45">
         <v>246640.1</v>
       </c>
-      <c r="Z68" s="82">
+      <c r="Z68" s="95">
         <v>8717.4</v>
       </c>
-      <c r="AA68" s="51">
+      <c r="AA68" s="45">
         <v>20233.599999999999</v>
       </c>
-      <c r="AB68" s="47">
+      <c r="AB68" s="41">
         <v>37150.300000000003</v>
       </c>
-      <c r="AC68" s="48">
+      <c r="AC68" s="42">
         <v>56831.3</v>
       </c>
-      <c r="AD68" s="51">
+      <c r="AD68" s="45">
         <v>79414.100000000006</v>
       </c>
-      <c r="AE68" s="51">
+      <c r="AE68" s="45">
         <v>118284.9</v>
       </c>
-      <c r="AF68" s="51">
+      <c r="AF68" s="45">
         <v>145977.4</v>
       </c>
-      <c r="AG68" s="75">
+      <c r="AG68" s="47">
         <v>175264.6</v>
       </c>
-      <c r="AH68" s="85">
+      <c r="AH68" s="96">
         <v>209678.7</v>
       </c>
-      <c r="AI68" s="87">
+      <c r="AI68" s="97">
         <v>236022.1</v>
       </c>
-      <c r="AJ68" s="87">
+      <c r="AJ68" s="97">
         <v>265012</v>
       </c>
-      <c r="AK68" s="87">
+      <c r="AK68" s="97">
         <v>324736</v>
       </c>
-      <c r="AL68" s="51">
+      <c r="AL68" s="45">
         <v>12033.5</v>
       </c>
-      <c r="AM68" s="51">
+      <c r="AM68" s="45">
         <v>28192.2</v>
       </c>
-      <c r="AN68" s="61">
+      <c r="AN68" s="45">
         <v>50574.1</v>
       </c>
-      <c r="AO68" s="61">
+      <c r="AO68" s="45">
         <v>76547.199999999997</v>
       </c>
-      <c r="AP68" s="61">
+      <c r="AP68" s="45">
         <v>106125.9</v>
       </c>
-      <c r="AQ68" s="61">
+      <c r="AQ68" s="45">
         <v>157458.4</v>
       </c>
-      <c r="AR68" s="61">
+      <c r="AR68" s="45">
         <v>193742.2</v>
       </c>
-      <c r="AS68" s="75"/>
-[...3 lines deleted...]
-      <c r="AW68" s="61"/>
+      <c r="AS68" s="48">
+        <v>232639.8</v>
+      </c>
+      <c r="AT68" s="47"/>
+      <c r="AU68" s="47"/>
+      <c r="AV68" s="45"/>
+      <c r="AW68" s="45"/>
     </row>
     <row r="69" spans="1:49">
-      <c r="A69" s="18" t="s">
+      <c r="A69" s="76" t="s">
         <v>25</v>
       </c>
-      <c r="B69" s="5">
+      <c r="B69" s="37">
         <v>1864.7</v>
       </c>
-      <c r="C69" s="5">
+      <c r="C69" s="37">
         <v>3853</v>
       </c>
-      <c r="D69" s="5">
+      <c r="D69" s="37">
         <v>6179.1</v>
       </c>
-      <c r="E69" s="5">
+      <c r="E69" s="37">
         <v>9191</v>
       </c>
-      <c r="F69" s="5">
+      <c r="F69" s="37">
         <v>12085.1</v>
       </c>
-      <c r="G69" s="5">
+      <c r="G69" s="37">
         <v>15836.9</v>
       </c>
-      <c r="H69" s="7">
+      <c r="H69" s="39">
         <v>19093.400000000001</v>
       </c>
-      <c r="I69" s="7">
+      <c r="I69" s="39">
         <v>23585.72</v>
       </c>
-      <c r="J69" s="5">
+      <c r="J69" s="37">
         <v>25411.012152036608</v>
       </c>
-      <c r="K69" s="5">
+      <c r="K69" s="37">
         <v>28197.5</v>
       </c>
-      <c r="L69" s="5">
+      <c r="L69" s="37">
         <v>31026.9</v>
       </c>
-      <c r="M69" s="5">
+      <c r="M69" s="37">
         <v>38043.800000000003</v>
       </c>
-      <c r="N69" s="55">
+      <c r="N69" s="56">
         <v>1730.7575132000002</v>
       </c>
-      <c r="O69" s="53">
+      <c r="O69" s="54">
         <v>3853.9</v>
       </c>
-      <c r="P69" s="53">
+      <c r="P69" s="54">
         <v>6575.7</v>
       </c>
-      <c r="Q69" s="53">
+      <c r="Q69" s="54">
         <v>10038.799999999999</v>
       </c>
-      <c r="R69" s="55">
+      <c r="R69" s="56">
         <v>10029.116307521341</v>
       </c>
-      <c r="S69" s="52">
+      <c r="S69" s="53">
         <v>11002.8</v>
       </c>
-      <c r="T69" s="53">
+      <c r="T69" s="54">
         <v>11866.1</v>
       </c>
-      <c r="U69" s="53">
+      <c r="U69" s="54">
         <v>12543.2</v>
       </c>
-      <c r="V69" s="53">
+      <c r="V69" s="54">
         <v>13334.9</v>
       </c>
-      <c r="W69" s="53">
+      <c r="W69" s="54">
         <v>14115.5</v>
       </c>
-      <c r="X69" s="53">
+      <c r="X69" s="54">
         <v>14861.9</v>
       </c>
-      <c r="Y69" s="53">
+      <c r="Y69" s="54">
         <v>16108.1</v>
       </c>
-      <c r="Z69" s="83">
+      <c r="Z69" s="98">
         <v>763</v>
       </c>
-      <c r="AA69" s="53">
+      <c r="AA69" s="54">
         <v>1469.6</v>
       </c>
-      <c r="AB69" s="53">
+      <c r="AB69" s="54">
         <v>2410.6999999999998</v>
       </c>
-      <c r="AC69" s="53">
+      <c r="AC69" s="54">
         <v>3407.9</v>
       </c>
-      <c r="AD69" s="53">
+      <c r="AD69" s="54">
         <v>4406.5</v>
       </c>
-      <c r="AE69" s="53">
+      <c r="AE69" s="54">
         <v>5469.4</v>
       </c>
-      <c r="AF69" s="53">
+      <c r="AF69" s="54">
         <v>6315.4</v>
       </c>
-      <c r="AG69" s="5">
+      <c r="AG69" s="37">
         <v>7378.3</v>
       </c>
-      <c r="AH69" s="84">
+      <c r="AH69" s="47">
         <v>8397.2999999999993</v>
       </c>
-      <c r="AI69" s="75">
+      <c r="AI69" s="47">
         <v>9785</v>
       </c>
-      <c r="AJ69" s="75">
+      <c r="AJ69" s="47">
         <v>10982.6</v>
       </c>
-      <c r="AK69" s="75">
+      <c r="AK69" s="47">
         <v>12792.2</v>
       </c>
-      <c r="AL69" s="53">
+      <c r="AL69" s="54">
         <v>1204</v>
       </c>
-      <c r="AM69" s="53">
+      <c r="AM69" s="54">
         <v>2396.8000000000002</v>
       </c>
-      <c r="AN69" s="63">
+      <c r="AN69" s="53">
         <v>3723</v>
       </c>
-      <c r="AO69" s="63">
+      <c r="AO69" s="53">
         <v>5037.8</v>
       </c>
-      <c r="AP69" s="63">
+      <c r="AP69" s="53">
         <v>8284.7000000000007</v>
       </c>
-      <c r="AQ69" s="63">
+      <c r="AQ69" s="53">
         <v>7700.6</v>
       </c>
-      <c r="AR69" s="63">
+      <c r="AR69" s="53">
         <v>8872.9</v>
       </c>
-      <c r="AS69" s="76"/>
-[...3 lines deleted...]
-      <c r="AW69" s="63"/>
+      <c r="AS69" s="65">
+        <v>10121.700000000001</v>
+      </c>
+      <c r="AT69" s="58"/>
+      <c r="AU69" s="58"/>
+      <c r="AV69" s="53"/>
+      <c r="AW69" s="53"/>
     </row>
     <row r="70" spans="1:49">
-      <c r="A70" s="18" t="s">
+      <c r="A70" s="76" t="s">
         <v>26</v>
       </c>
-      <c r="B70" s="5">
+      <c r="B70" s="37">
         <v>12.41</v>
       </c>
-      <c r="C70" s="5">
+      <c r="C70" s="37">
         <v>34.71</v>
       </c>
-      <c r="D70" s="5">
+      <c r="D70" s="37">
         <v>59.38801024</v>
       </c>
-      <c r="E70" s="5">
+      <c r="E70" s="37">
         <v>91.7</v>
       </c>
-      <c r="F70" s="5">
+      <c r="F70" s="37">
         <v>128.69999999999999</v>
       </c>
-      <c r="G70" s="5">
+      <c r="G70" s="37">
         <v>157.9</v>
       </c>
-      <c r="H70" s="7">
+      <c r="H70" s="39">
         <v>218.4</v>
       </c>
-      <c r="I70" s="7">
+      <c r="I70" s="39">
         <v>264.82</v>
       </c>
-      <c r="J70" s="5">
+      <c r="J70" s="37">
         <v>334.04769733764851</v>
       </c>
-      <c r="K70" s="5">
+      <c r="K70" s="37">
         <v>357.70034757864858</v>
       </c>
-      <c r="L70" s="5">
+      <c r="L70" s="37">
         <v>413.8</v>
       </c>
-      <c r="M70" s="5">
+      <c r="M70" s="37">
         <v>492.6</v>
       </c>
-      <c r="N70" s="55">
+      <c r="N70" s="56">
         <v>15.59245057864851</v>
       </c>
-      <c r="O70" s="53">
+      <c r="O70" s="54">
         <v>45.161282291297013</v>
       </c>
-      <c r="P70" s="53">
+      <c r="P70" s="54">
         <v>72.490216069945518</v>
       </c>
-      <c r="Q70" s="53">
+      <c r="Q70" s="54">
         <v>110.87167824859404</v>
       </c>
-      <c r="R70" s="55">
+      <c r="R70" s="56">
         <v>138.33003243103497</v>
       </c>
-      <c r="S70" s="52">
+      <c r="S70" s="53">
         <v>182.2</v>
       </c>
-      <c r="T70" s="53">
+      <c r="T70" s="54">
         <v>232.2</v>
       </c>
-      <c r="U70" s="53">
+      <c r="U70" s="54">
         <v>243</v>
       </c>
-      <c r="V70" s="53">
+      <c r="V70" s="54">
         <v>253.8</v>
       </c>
-      <c r="W70" s="53">
+      <c r="W70" s="54">
         <v>257.7</v>
       </c>
-      <c r="X70" s="53">
+      <c r="X70" s="54">
         <v>267.89999999999998</v>
       </c>
-      <c r="Y70" s="53">
+      <c r="Y70" s="54">
         <v>368.9</v>
       </c>
-      <c r="Z70" s="83">
+      <c r="Z70" s="98">
         <v>11</v>
       </c>
-      <c r="AA70" s="53">
+      <c r="AA70" s="54">
         <v>35.200000000000003</v>
       </c>
-      <c r="AB70" s="53">
+      <c r="AB70" s="54">
         <v>65.7</v>
       </c>
-      <c r="AC70" s="53">
+      <c r="AC70" s="54">
         <v>103.3</v>
       </c>
-      <c r="AD70" s="53">
+      <c r="AD70" s="54">
         <v>150.30000000000001</v>
       </c>
-      <c r="AE70" s="53">
+      <c r="AE70" s="54">
         <v>191.5</v>
       </c>
-      <c r="AF70" s="53">
+      <c r="AF70" s="54">
         <v>246.5</v>
       </c>
-      <c r="AG70" s="5">
+      <c r="AG70" s="37">
         <v>256.2</v>
       </c>
-      <c r="AH70" s="81">
+      <c r="AH70" s="37">
         <v>268.7</v>
       </c>
-      <c r="AI70" s="5">
+      <c r="AI70" s="37">
         <v>281.7</v>
       </c>
-      <c r="AJ70" s="5">
+      <c r="AJ70" s="37">
         <v>304</v>
       </c>
-      <c r="AK70" s="5">
+      <c r="AK70" s="37">
         <v>446.5</v>
       </c>
-      <c r="AL70" s="53">
+      <c r="AL70" s="54">
         <v>10.8</v>
       </c>
-      <c r="AM70" s="53">
+      <c r="AM70" s="54">
         <v>44.9</v>
       </c>
-      <c r="AN70" s="63">
+      <c r="AN70" s="53">
         <v>86.2</v>
       </c>
-      <c r="AO70" s="63">
+      <c r="AO70" s="53">
         <v>135.5</v>
       </c>
-      <c r="AP70" s="63">
+      <c r="AP70" s="53">
         <v>184</v>
       </c>
-      <c r="AQ70" s="63">
+      <c r="AQ70" s="53">
         <v>235.4</v>
       </c>
-      <c r="AR70" s="63">
+      <c r="AR70" s="53">
         <v>292.3</v>
       </c>
-      <c r="AS70" s="76"/>
-[...3 lines deleted...]
-      <c r="AW70" s="63"/>
+      <c r="AS70" s="65">
+        <v>326.8</v>
+      </c>
+      <c r="AT70" s="58"/>
+      <c r="AU70" s="58"/>
+      <c r="AV70" s="53"/>
+      <c r="AW70" s="53"/>
     </row>
     <row r="71" spans="1:49">
-      <c r="A71" s="18" t="s">
+      <c r="A71" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="B71" s="5">
+      <c r="B71" s="37">
         <v>893.13</v>
       </c>
-      <c r="C71" s="5">
+      <c r="C71" s="37">
         <v>2063.33</v>
       </c>
-      <c r="D71" s="5">
+      <c r="D71" s="37">
         <v>4389.81358292</v>
       </c>
-      <c r="E71" s="5">
+      <c r="E71" s="37">
         <v>6917.26</v>
       </c>
-      <c r="F71" s="5">
+      <c r="F71" s="37">
         <v>9772.2000000000007</v>
       </c>
-      <c r="G71" s="5">
+      <c r="G71" s="37">
         <v>14562.5</v>
       </c>
-      <c r="H71" s="7">
+      <c r="H71" s="39">
         <v>19501.400000000001</v>
       </c>
-      <c r="I71" s="7">
+      <c r="I71" s="39">
         <v>25013.09</v>
       </c>
-      <c r="J71" s="5">
+      <c r="J71" s="37">
         <v>34490.00441323455</v>
       </c>
-      <c r="K71" s="5">
+      <c r="K71" s="37">
         <v>37864.176188872501</v>
       </c>
-      <c r="L71" s="5">
+      <c r="L71" s="37">
         <v>41035.4</v>
       </c>
-      <c r="M71" s="5">
+      <c r="M71" s="37">
         <v>43365.7</v>
       </c>
-      <c r="N71" s="55">
+      <c r="N71" s="56">
         <v>1103.7899344</v>
       </c>
-      <c r="O71" s="53">
+      <c r="O71" s="54">
         <v>2583.1804356000002</v>
       </c>
-      <c r="P71" s="53">
+      <c r="P71" s="54">
         <v>5499.1405582999996</v>
       </c>
-      <c r="Q71" s="53">
+      <c r="Q71" s="54">
         <v>8167.0396123199998</v>
       </c>
-      <c r="R71" s="55">
+      <c r="R71" s="56">
         <v>10924.574666283528</v>
       </c>
-      <c r="S71" s="52">
+      <c r="S71" s="53">
         <v>14324.1</v>
       </c>
-      <c r="T71" s="53">
+      <c r="T71" s="54">
         <v>19640.7</v>
       </c>
-      <c r="U71" s="53">
+      <c r="U71" s="54">
         <v>26785.7</v>
       </c>
-      <c r="V71" s="53">
+      <c r="V71" s="54">
         <v>35394.6</v>
       </c>
-      <c r="W71" s="53">
+      <c r="W71" s="54">
         <v>38850.6</v>
       </c>
-      <c r="X71" s="53">
+      <c r="X71" s="54">
         <v>41581.199999999997</v>
       </c>
-      <c r="Y71" s="53">
+      <c r="Y71" s="54">
         <v>44111.7</v>
       </c>
-      <c r="Z71" s="83">
+      <c r="Z71" s="98">
         <v>1051.3</v>
       </c>
-      <c r="AA71" s="53">
+      <c r="AA71" s="54">
         <v>2623.4</v>
       </c>
-      <c r="AB71" s="53">
+      <c r="AB71" s="54">
         <v>4793.8</v>
       </c>
-      <c r="AC71" s="53">
+      <c r="AC71" s="54">
         <v>7531.8</v>
       </c>
-      <c r="AD71" s="53">
+      <c r="AD71" s="54">
         <v>11171</v>
       </c>
-      <c r="AE71" s="53">
+      <c r="AE71" s="54">
         <v>18032.5</v>
       </c>
-      <c r="AF71" s="53">
+      <c r="AF71" s="54">
         <v>24521.1</v>
       </c>
-      <c r="AG71" s="5">
+      <c r="AG71" s="37">
         <v>33972.800000000003</v>
       </c>
-      <c r="AH71" s="81">
+      <c r="AH71" s="37">
         <v>46218.2</v>
       </c>
-      <c r="AI71" s="5">
+      <c r="AI71" s="37">
         <v>51009.7</v>
       </c>
-      <c r="AJ71" s="5">
+      <c r="AJ71" s="37">
         <v>54933.7</v>
       </c>
-      <c r="AK71" s="5">
+      <c r="AK71" s="37">
         <v>58732.5</v>
       </c>
-      <c r="AL71" s="53">
+      <c r="AL71" s="54">
         <v>1455.1</v>
       </c>
-      <c r="AM71" s="53">
+      <c r="AM71" s="54">
         <v>3721.1</v>
       </c>
-      <c r="AN71" s="63">
+      <c r="AN71" s="53">
         <v>6708.7</v>
       </c>
-      <c r="AO71" s="63">
+      <c r="AO71" s="53">
         <v>10551.4</v>
       </c>
-      <c r="AP71" s="63">
+      <c r="AP71" s="53">
         <v>15569.4</v>
       </c>
-      <c r="AQ71" s="63">
+      <c r="AQ71" s="53">
         <v>24840.3</v>
       </c>
-      <c r="AR71" s="63">
+      <c r="AR71" s="53">
         <v>34338.5</v>
       </c>
-      <c r="AS71" s="76"/>
-[...3 lines deleted...]
-      <c r="AW71" s="63"/>
+      <c r="AS71" s="65">
+        <v>49168.6</v>
+      </c>
+      <c r="AT71" s="58"/>
+      <c r="AU71" s="58"/>
+      <c r="AV71" s="53"/>
+      <c r="AW71" s="53"/>
     </row>
     <row r="72" spans="1:49">
-      <c r="A72" s="18" t="s">
+      <c r="A72" s="76" t="s">
         <v>27</v>
       </c>
-      <c r="B72" s="5">
+      <c r="B72" s="37">
         <v>916.51</v>
       </c>
-      <c r="C72" s="5">
+      <c r="C72" s="37">
         <v>1787.21</v>
       </c>
-      <c r="D72" s="5">
+      <c r="D72" s="37">
         <v>3515.1931817</v>
       </c>
-      <c r="E72" s="5">
+      <c r="E72" s="37">
         <v>5881.9</v>
       </c>
-      <c r="F72" s="5">
+      <c r="F72" s="37">
         <v>8395.2000000000007</v>
       </c>
-      <c r="G72" s="5">
+      <c r="G72" s="37">
         <v>14322.6</v>
       </c>
-      <c r="H72" s="5">
+      <c r="H72" s="37">
         <v>18959.5</v>
       </c>
-      <c r="I72" s="5">
+      <c r="I72" s="37">
         <v>23296.14</v>
       </c>
-      <c r="J72" s="5">
+      <c r="J72" s="37">
         <v>27224.227864903853</v>
       </c>
-      <c r="K72" s="5">
+      <c r="K72" s="37">
         <v>28735.891570950847</v>
       </c>
-      <c r="L72" s="5">
+      <c r="L72" s="37">
         <v>31285.4</v>
       </c>
-      <c r="M72" s="5">
+      <c r="M72" s="37">
         <v>35410.300000000003</v>
       </c>
-      <c r="N72" s="55">
+      <c r="N72" s="56">
         <v>540.66429160000007</v>
       </c>
-      <c r="O72" s="53">
+      <c r="O72" s="54">
         <v>1625.4186288000001</v>
       </c>
-      <c r="P72" s="53">
+      <c r="P72" s="54">
         <v>3500.357653</v>
       </c>
-      <c r="Q72" s="53">
+      <c r="Q72" s="54">
         <v>6511.5327181000002</v>
       </c>
-      <c r="R72" s="55">
+      <c r="R72" s="56">
         <v>8452.8105288321785</v>
       </c>
-      <c r="S72" s="52">
+      <c r="S72" s="53">
         <v>8072.33</v>
       </c>
-      <c r="T72" s="53">
+      <c r="T72" s="54">
         <v>10221.299999999999</v>
       </c>
-      <c r="U72" s="53">
+      <c r="U72" s="54">
         <v>12213</v>
       </c>
-      <c r="V72" s="53">
+      <c r="V72" s="54">
         <v>14214.2</v>
       </c>
-      <c r="W72" s="53">
+      <c r="W72" s="54">
         <v>15370.4</v>
       </c>
-      <c r="X72" s="53">
+      <c r="X72" s="54">
         <v>16688.400000000001</v>
       </c>
-      <c r="Y72" s="53">
+      <c r="Y72" s="54">
         <v>18845.099999999999</v>
       </c>
-      <c r="Z72" s="83">
+      <c r="Z72" s="98">
         <v>721.4</v>
       </c>
-      <c r="AA72" s="53">
+      <c r="AA72" s="54">
         <v>1551.1</v>
       </c>
-      <c r="AB72" s="53">
+      <c r="AB72" s="54">
         <v>2914.6</v>
       </c>
-      <c r="AC72" s="53">
+      <c r="AC72" s="54">
         <v>4474</v>
       </c>
-      <c r="AD72" s="53">
+      <c r="AD72" s="54">
         <v>6250.4</v>
       </c>
-      <c r="AE72" s="53">
+      <c r="AE72" s="54">
         <v>9983.5</v>
       </c>
-      <c r="AF72" s="53">
+      <c r="AF72" s="54">
         <v>12519.9</v>
       </c>
-      <c r="AG72" s="5">
+      <c r="AG72" s="37">
         <v>14981.6</v>
       </c>
-      <c r="AH72" s="81">
+      <c r="AH72" s="37">
         <v>17552.2</v>
       </c>
-      <c r="AI72" s="5">
+      <c r="AI72" s="37">
         <v>19211.400000000001</v>
       </c>
-      <c r="AJ72" s="5">
+      <c r="AJ72" s="37">
         <v>21224</v>
       </c>
-      <c r="AK72" s="5">
+      <c r="AK72" s="37">
         <v>24872.6</v>
       </c>
-      <c r="AL72" s="53">
+      <c r="AL72" s="54">
         <v>996.1</v>
       </c>
-      <c r="AM72" s="53">
+      <c r="AM72" s="54">
         <v>2152.4</v>
       </c>
-      <c r="AN72" s="63">
+      <c r="AN72" s="53">
         <v>4100.2</v>
       </c>
-      <c r="AO72" s="63">
+      <c r="AO72" s="53">
         <v>6300.6</v>
       </c>
-      <c r="AP72" s="63">
+      <c r="AP72" s="53">
         <v>8718.6</v>
       </c>
-      <c r="AQ72" s="63">
+      <c r="AQ72" s="53">
         <v>13982.4</v>
       </c>
-      <c r="AR72" s="63">
+      <c r="AR72" s="53">
         <v>17141</v>
       </c>
-      <c r="AS72" s="76"/>
-[...3 lines deleted...]
-      <c r="AW72" s="63"/>
+      <c r="AS72" s="65">
+        <v>20239</v>
+      </c>
+      <c r="AT72" s="58"/>
+      <c r="AU72" s="58"/>
+      <c r="AV72" s="53"/>
+      <c r="AW72" s="53"/>
     </row>
     <row r="73" spans="1:49">
-      <c r="A73" s="18" t="s">
+      <c r="A73" s="76" t="s">
         <v>15</v>
       </c>
-      <c r="B73" s="5">
+      <c r="B73" s="37">
         <v>371.08</v>
       </c>
-      <c r="C73" s="5">
+      <c r="C73" s="37">
         <v>3089.7799999999997</v>
       </c>
-      <c r="D73" s="5">
+      <c r="D73" s="37">
         <v>6465.6686853000001</v>
       </c>
-      <c r="E73" s="5">
+      <c r="E73" s="37">
         <v>12122.3</v>
       </c>
-      <c r="F73" s="5">
+      <c r="F73" s="37">
         <v>16416</v>
       </c>
-      <c r="G73" s="5">
+      <c r="G73" s="37">
         <v>22814</v>
       </c>
-      <c r="H73" s="5">
+      <c r="H73" s="37">
         <v>27077.9</v>
       </c>
-      <c r="I73" s="5">
+      <c r="I73" s="37">
         <v>31104.16</v>
       </c>
-      <c r="J73" s="5">
+      <c r="J73" s="37">
         <v>35210.011883598556</v>
       </c>
-      <c r="K73" s="5">
+      <c r="K73" s="37">
         <v>39615.487641398548</v>
       </c>
-      <c r="L73" s="5">
+      <c r="L73" s="37">
         <v>44259.9</v>
       </c>
-      <c r="M73" s="5">
+      <c r="M73" s="37">
         <v>51539.7</v>
       </c>
-      <c r="N73" s="55">
+      <c r="N73" s="56">
         <v>2457.6267063</v>
       </c>
-      <c r="O73" s="53">
+      <c r="O73" s="54">
         <v>5827.1086138999999</v>
       </c>
-      <c r="P73" s="53">
+      <c r="P73" s="54">
         <v>9575.7133485000013</v>
       </c>
-      <c r="Q73" s="53">
+      <c r="Q73" s="54">
         <v>13931.282990300002</v>
       </c>
-      <c r="R73" s="55">
+      <c r="R73" s="56">
         <v>16936.741781734741</v>
       </c>
-      <c r="S73" s="52">
+      <c r="S73" s="53">
         <v>13560.5</v>
       </c>
-      <c r="T73" s="53">
+      <c r="T73" s="54">
         <v>14675.7</v>
       </c>
-      <c r="U73" s="53">
+      <c r="U73" s="54">
         <v>15864.7</v>
       </c>
-      <c r="V73" s="53">
+      <c r="V73" s="54">
         <v>17298.900000000001</v>
       </c>
-      <c r="W73" s="53">
+      <c r="W73" s="54">
         <v>18846.599999999999</v>
       </c>
-      <c r="X73" s="53">
+      <c r="X73" s="54">
         <v>20811.400000000001</v>
       </c>
-      <c r="Y73" s="53">
+      <c r="Y73" s="54">
         <v>24387.599999999999</v>
       </c>
-      <c r="Z73" s="83">
+      <c r="Z73" s="98">
         <v>1032</v>
       </c>
-      <c r="AA73" s="53">
+      <c r="AA73" s="54">
         <v>2561.8000000000002</v>
       </c>
-      <c r="AB73" s="53">
+      <c r="AB73" s="54">
         <v>5039.1000000000004</v>
       </c>
-      <c r="AC73" s="53">
+      <c r="AC73" s="54">
         <v>7804.2</v>
       </c>
-      <c r="AD73" s="53">
+      <c r="AD73" s="54">
         <v>10806.5</v>
       </c>
-      <c r="AE73" s="53">
+      <c r="AE73" s="54">
         <v>16444.900000000001</v>
       </c>
-      <c r="AF73" s="53">
+      <c r="AF73" s="54">
         <v>17784.09</v>
       </c>
-      <c r="AG73" s="5">
+      <c r="AG73" s="37">
         <v>19323.099999999999</v>
       </c>
-      <c r="AH73" s="81">
+      <c r="AH73" s="37">
         <v>21133.599999999999</v>
       </c>
-      <c r="AI73" s="5">
+      <c r="AI73" s="37">
         <v>23285.599999999999</v>
       </c>
-      <c r="AJ73" s="5">
+      <c r="AJ73" s="37">
         <v>26169.1</v>
       </c>
-      <c r="AK73" s="5">
+      <c r="AK73" s="37">
         <v>31719.7</v>
       </c>
-      <c r="AL73" s="53">
+      <c r="AL73" s="54">
         <v>1419.7</v>
       </c>
-      <c r="AM73" s="53">
+      <c r="AM73" s="54">
         <v>3541</v>
       </c>
-      <c r="AN73" s="63">
+      <c r="AN73" s="53">
         <v>6975.8</v>
       </c>
-      <c r="AO73" s="63">
+      <c r="AO73" s="53">
         <v>10767.4</v>
       </c>
-      <c r="AP73" s="63">
+      <c r="AP73" s="53">
         <v>14706.9</v>
       </c>
-      <c r="AQ73" s="63">
+      <c r="AQ73" s="53">
         <v>22209</v>
       </c>
-      <c r="AR73" s="63">
+      <c r="AR73" s="53">
         <v>23953.5</v>
       </c>
-      <c r="AS73" s="76"/>
-[...3 lines deleted...]
-      <c r="AW73" s="63"/>
+      <c r="AS73" s="65">
+        <v>25966.9</v>
+      </c>
+      <c r="AT73" s="58"/>
+      <c r="AU73" s="58"/>
+      <c r="AV73" s="53"/>
+      <c r="AW73" s="53"/>
     </row>
     <row r="74" spans="1:49">
-      <c r="A74" s="18" t="s">
+      <c r="A74" s="76" t="s">
         <v>16</v>
       </c>
-      <c r="B74" s="5">
+      <c r="B74" s="37">
         <v>1898.8</v>
       </c>
-      <c r="C74" s="5">
+      <c r="C74" s="37">
         <v>3150.5</v>
       </c>
-      <c r="D74" s="5">
+      <c r="D74" s="37">
         <v>4942.3999999999996</v>
       </c>
-      <c r="E74" s="5">
+      <c r="E74" s="37">
         <v>6433</v>
       </c>
-      <c r="F74" s="5">
+      <c r="F74" s="37">
         <v>8839.5</v>
       </c>
-      <c r="G74" s="5">
+      <c r="G74" s="37">
         <v>12048.9</v>
       </c>
-      <c r="H74" s="5">
+      <c r="H74" s="37">
         <v>14443.6</v>
       </c>
-      <c r="I74" s="5">
+      <c r="I74" s="37">
         <v>16558.66</v>
       </c>
-      <c r="J74" s="5">
+      <c r="J74" s="37">
         <v>18380.218402951636</v>
       </c>
-      <c r="K74" s="5">
+      <c r="K74" s="37">
         <v>20584.192209815632</v>
       </c>
-      <c r="L74" s="5">
+      <c r="L74" s="37">
         <v>22570</v>
       </c>
-      <c r="M74" s="5">
+      <c r="M74" s="37">
         <v>26405.92409101563</v>
       </c>
-      <c r="N74" s="55">
+      <c r="N74" s="56">
         <v>1169.9593896000001</v>
       </c>
-      <c r="O74" s="53">
+      <c r="O74" s="54">
         <v>2705.3005467000003</v>
       </c>
-      <c r="P74" s="53">
+      <c r="P74" s="54">
         <v>4647.6733686000007</v>
       </c>
-      <c r="Q74" s="53">
+      <c r="Q74" s="54">
         <v>7117.907640200001</v>
       </c>
-      <c r="R74" s="55">
+      <c r="R74" s="56">
         <v>9259.6</v>
       </c>
-      <c r="S74" s="52">
+      <c r="S74" s="53">
         <v>9411.2000000000007</v>
       </c>
-      <c r="T74" s="53">
+      <c r="T74" s="54">
         <v>10739.3</v>
       </c>
-      <c r="U74" s="53">
+      <c r="U74" s="54">
         <v>11904.2</v>
       </c>
-      <c r="V74" s="53">
+      <c r="V74" s="54">
         <v>12887.9</v>
       </c>
-      <c r="W74" s="53">
+      <c r="W74" s="54">
         <v>14240.5</v>
       </c>
-      <c r="X74" s="53">
+      <c r="X74" s="54">
         <v>15493.3</v>
       </c>
-      <c r="Y74" s="53">
+      <c r="Y74" s="54">
         <v>19371.3</v>
       </c>
-      <c r="Z74" s="83">
+      <c r="Z74" s="98">
         <v>781.4</v>
       </c>
-      <c r="AA74" s="53">
+      <c r="AA74" s="54">
         <v>1770.6</v>
       </c>
-      <c r="AB74" s="53">
+      <c r="AB74" s="54">
         <v>3365.5</v>
       </c>
-      <c r="AC74" s="53">
+      <c r="AC74" s="54">
         <v>5289.6</v>
       </c>
-      <c r="AD74" s="53">
+      <c r="AD74" s="54">
         <v>7379.8</v>
       </c>
-      <c r="AE74" s="53">
+      <c r="AE74" s="54">
         <v>10600.6</v>
       </c>
-      <c r="AF74" s="53">
+      <c r="AF74" s="54">
         <v>12175</v>
       </c>
-      <c r="AG74" s="5">
+      <c r="AG74" s="37">
         <v>13573.7</v>
       </c>
-      <c r="AH74" s="81">
+      <c r="AH74" s="37">
         <v>14804</v>
       </c>
-      <c r="AI74" s="5">
+      <c r="AI74" s="37">
         <v>16640.7</v>
       </c>
-      <c r="AJ74" s="5">
+      <c r="AJ74" s="37">
         <v>18334.2</v>
       </c>
-      <c r="AK74" s="5">
+      <c r="AK74" s="37">
         <v>24227.4</v>
       </c>
-      <c r="AL74" s="53">
+      <c r="AL74" s="54">
         <v>1057.7</v>
       </c>
-      <c r="AM74" s="53">
+      <c r="AM74" s="54">
         <v>2345.3000000000002</v>
       </c>
-      <c r="AN74" s="63">
+      <c r="AN74" s="53">
         <v>4359.3</v>
       </c>
-      <c r="AO74" s="63">
+      <c r="AO74" s="53">
         <v>6776.2</v>
       </c>
-      <c r="AP74" s="63">
+      <c r="AP74" s="53">
         <v>9295.5</v>
       </c>
-      <c r="AQ74" s="63">
+      <c r="AQ74" s="53">
         <v>13230.5</v>
       </c>
-      <c r="AR74" s="63">
+      <c r="AR74" s="53">
         <v>15149.2</v>
       </c>
-      <c r="AS74" s="76"/>
-[...3 lines deleted...]
-      <c r="AW74" s="63"/>
+      <c r="AS74" s="65">
+        <v>16805.900000000001</v>
+      </c>
+      <c r="AT74" s="58"/>
+      <c r="AU74" s="58"/>
+      <c r="AV74" s="53"/>
+      <c r="AW74" s="53"/>
     </row>
     <row r="75" spans="1:49">
-      <c r="A75" s="18" t="s">
+      <c r="A75" s="76" t="s">
         <v>17</v>
       </c>
-      <c r="B75" s="5">
+      <c r="B75" s="37">
         <v>1215.1099999999999</v>
       </c>
-      <c r="C75" s="5">
+      <c r="C75" s="37">
         <v>2509.5100000000002</v>
       </c>
-      <c r="D75" s="5">
+      <c r="D75" s="37">
         <v>4406.8100000000004</v>
       </c>
-      <c r="E75" s="5">
+      <c r="E75" s="37">
         <v>6399.8</v>
       </c>
-      <c r="F75" s="5">
+      <c r="F75" s="37">
         <v>8144.5</v>
       </c>
-      <c r="G75" s="5">
+      <c r="G75" s="37">
         <v>10427.799999999999</v>
       </c>
-      <c r="H75" s="5">
+      <c r="H75" s="37">
         <v>13408</v>
       </c>
-      <c r="I75" s="5">
+      <c r="I75" s="37">
         <v>15531.32</v>
       </c>
-      <c r="J75" s="5">
+      <c r="J75" s="37">
         <v>17937.136407014841</v>
       </c>
-      <c r="K75" s="5">
+      <c r="K75" s="37">
         <v>19794.172306550328</v>
       </c>
-      <c r="L75" s="5">
+      <c r="L75" s="37">
         <v>21957.1</v>
       </c>
-      <c r="M75" s="5">
+      <c r="M75" s="37">
         <v>23901.3</v>
       </c>
-      <c r="N75" s="55">
+      <c r="N75" s="56">
         <v>1409.3290579</v>
       </c>
-      <c r="O75" s="53">
+      <c r="O75" s="54">
         <v>3005.2586722799997</v>
       </c>
-      <c r="P75" s="53">
+      <c r="P75" s="54">
         <v>5268.2447857999996</v>
       </c>
-      <c r="Q75" s="53">
+      <c r="Q75" s="54">
         <v>7720.75815668</v>
       </c>
-      <c r="R75" s="55">
+      <c r="R75" s="56">
         <v>8986.5494859441915</v>
       </c>
-      <c r="S75" s="52">
+      <c r="S75" s="53">
         <v>5608</v>
       </c>
-      <c r="T75" s="53">
+      <c r="T75" s="54">
         <v>7218.8</v>
       </c>
-      <c r="U75" s="53">
+      <c r="U75" s="54">
         <v>8851.4</v>
       </c>
-      <c r="V75" s="53">
+      <c r="V75" s="54">
         <v>10598.3</v>
       </c>
-      <c r="W75" s="53">
+      <c r="W75" s="54">
         <v>12446.2</v>
       </c>
-      <c r="X75" s="53">
+      <c r="X75" s="54">
         <v>14232.4</v>
       </c>
-      <c r="Y75" s="53">
+      <c r="Y75" s="54">
         <v>15846.5</v>
       </c>
-      <c r="Z75" s="83">
+      <c r="Z75" s="98">
         <v>514.20000000000005</v>
       </c>
-      <c r="AA75" s="53">
+      <c r="AA75" s="54">
         <v>1258.5999999999999</v>
       </c>
-      <c r="AB75" s="53">
+      <c r="AB75" s="54">
         <v>2278.1</v>
       </c>
-      <c r="AC75" s="53">
+      <c r="AC75" s="54">
         <v>3281.1</v>
       </c>
-      <c r="AD75" s="53">
+      <c r="AD75" s="54">
         <v>4604.1000000000004</v>
       </c>
-      <c r="AE75" s="53">
+      <c r="AE75" s="54">
         <v>6662.6</v>
       </c>
-      <c r="AF75" s="53">
+      <c r="AF75" s="54">
         <v>8747.2999999999993</v>
       </c>
-      <c r="AG75" s="5">
+      <c r="AG75" s="37">
         <v>10621.9</v>
       </c>
-      <c r="AH75" s="81">
+      <c r="AH75" s="37">
         <v>12847.3</v>
       </c>
-      <c r="AI75" s="5">
+      <c r="AI75" s="37">
         <v>14636.5</v>
       </c>
-      <c r="AJ75" s="5">
+      <c r="AJ75" s="37">
         <v>17090</v>
       </c>
-      <c r="AK75" s="5">
+      <c r="AK75" s="37">
         <v>19256.900000000001</v>
       </c>
-      <c r="AL75" s="53">
+      <c r="AL75" s="54">
         <v>641.5</v>
       </c>
-      <c r="AM75" s="53">
+      <c r="AM75" s="54">
         <v>1621.5</v>
       </c>
-      <c r="AN75" s="63">
+      <c r="AN75" s="53">
         <v>2936.6</v>
       </c>
-      <c r="AO75" s="63">
+      <c r="AO75" s="53">
         <v>4260.5</v>
       </c>
-      <c r="AP75" s="63">
+      <c r="AP75" s="53">
         <v>5894.8</v>
       </c>
-      <c r="AQ75" s="63">
+      <c r="AQ75" s="53">
         <v>8474.2999999999993</v>
       </c>
-      <c r="AR75" s="63">
+      <c r="AR75" s="53">
         <v>10883.2</v>
       </c>
-      <c r="AS75" s="76"/>
-[...3 lines deleted...]
-      <c r="AW75" s="63"/>
+      <c r="AS75" s="65">
+        <v>13314.4</v>
+      </c>
+      <c r="AT75" s="58"/>
+      <c r="AU75" s="58"/>
+      <c r="AV75" s="53"/>
+      <c r="AW75" s="53"/>
     </row>
     <row r="76" spans="1:49">
-      <c r="A76" s="26" t="s">
+      <c r="A76" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B76" s="28" t="s">
-[...47 lines deleted...]
-      <c r="R76" s="55">
+      <c r="B76" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="F76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="G76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="H76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="I76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="J76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="K76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="L76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="M76" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="N76" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="O76" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="P76" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q76" s="62" t="s">
+        <v>23</v>
+      </c>
+      <c r="R76" s="56">
         <v>2106.6543734000002</v>
       </c>
-      <c r="S76" s="52">
+      <c r="S76" s="53">
         <v>4827.1000000000004</v>
       </c>
-      <c r="T76" s="53">
+      <c r="T76" s="54">
         <v>6187.5</v>
       </c>
-      <c r="U76" s="53">
+      <c r="U76" s="54">
         <v>7599.5</v>
       </c>
-      <c r="V76" s="53">
+      <c r="V76" s="54">
         <v>8793.1</v>
       </c>
-      <c r="W76" s="53">
+      <c r="W76" s="54">
         <v>10093.700000000001</v>
       </c>
-      <c r="X76" s="53">
+      <c r="X76" s="54">
         <v>11440.5</v>
       </c>
-      <c r="Y76" s="53">
+      <c r="Y76" s="54">
         <v>19255.2</v>
       </c>
-      <c r="Z76" s="83">
+      <c r="Z76" s="98">
         <v>1222.0999999999999</v>
       </c>
-      <c r="AA76" s="53">
+      <c r="AA76" s="54">
         <v>2619.9</v>
       </c>
-      <c r="AB76" s="53">
+      <c r="AB76" s="54">
         <v>4649</v>
       </c>
-      <c r="AC76" s="79">
+      <c r="AC76" s="62">
         <v>7070.3</v>
       </c>
-      <c r="AD76" s="53">
+      <c r="AD76" s="54">
         <v>9593.2000000000007</v>
       </c>
-      <c r="AE76" s="53">
+      <c r="AE76" s="54">
         <v>13269.6</v>
       </c>
-      <c r="AF76" s="53">
+      <c r="AF76" s="54">
         <v>15757.7</v>
       </c>
-      <c r="AG76" s="5">
+      <c r="AG76" s="37">
         <v>18130.5</v>
       </c>
-      <c r="AH76" s="81">
+      <c r="AH76" s="37">
         <v>20311.900000000001</v>
       </c>
-      <c r="AI76" s="5">
+      <c r="AI76" s="37">
         <v>22597.4</v>
       </c>
-      <c r="AJ76" s="5">
+      <c r="AJ76" s="37">
         <v>24878.5</v>
       </c>
-      <c r="AK76" s="5">
+      <c r="AK76" s="37">
         <v>37112.400000000001</v>
       </c>
-      <c r="AL76" s="53">
+      <c r="AL76" s="54">
         <v>1735.7</v>
       </c>
-      <c r="AM76" s="53">
+      <c r="AM76" s="54">
         <v>3729</v>
       </c>
-      <c r="AN76" s="61">
+      <c r="AN76" s="45">
         <v>6216.3</v>
       </c>
-      <c r="AO76" s="61">
+      <c r="AO76" s="45">
         <v>9013.4</v>
       </c>
-      <c r="AP76" s="61">
+      <c r="AP76" s="45">
         <v>12521.7</v>
       </c>
-      <c r="AQ76" s="61">
+      <c r="AQ76" s="45">
         <v>17532.5</v>
       </c>
-      <c r="AR76" s="61">
+      <c r="AR76" s="45">
         <v>20347.400000000001</v>
       </c>
-      <c r="AS76" s="75"/>
-[...3 lines deleted...]
-      <c r="AW76" s="61"/>
+      <c r="AS76" s="48">
+        <v>23045.9</v>
+      </c>
+      <c r="AT76" s="47"/>
+      <c r="AU76" s="47"/>
+      <c r="AV76" s="45"/>
+      <c r="AW76" s="45"/>
     </row>
     <row r="77" spans="1:49">
-      <c r="A77" s="18" t="s">
+      <c r="A77" s="76" t="s">
         <v>18</v>
       </c>
-      <c r="B77" s="5">
+      <c r="B77" s="37">
         <v>1028.0999999999999</v>
       </c>
-      <c r="C77" s="5">
+      <c r="C77" s="37">
         <v>2512.6</v>
       </c>
-      <c r="D77" s="5">
+      <c r="D77" s="37">
         <v>4428.8</v>
       </c>
-      <c r="E77" s="5">
+      <c r="E77" s="37">
         <v>7059</v>
       </c>
-      <c r="F77" s="5">
+      <c r="F77" s="37">
         <v>10309.200000000001</v>
       </c>
-      <c r="G77" s="5">
+      <c r="G77" s="37">
         <v>14892.8</v>
       </c>
-      <c r="H77" s="5">
+      <c r="H77" s="37">
         <v>18291.900000000001</v>
       </c>
-      <c r="I77" s="5">
+      <c r="I77" s="37">
         <v>21576.47</v>
       </c>
-      <c r="J77" s="5">
+      <c r="J77" s="37">
         <v>25016.63</v>
       </c>
-      <c r="K77" s="5">
+      <c r="K77" s="37">
         <v>28072.946556832459</v>
       </c>
-      <c r="L77" s="5">
+      <c r="L77" s="37">
         <v>32001</v>
       </c>
-      <c r="M77" s="5">
+      <c r="M77" s="37">
         <v>37171.9</v>
       </c>
-      <c r="N77" s="55">
+      <c r="N77" s="56">
         <v>1265.0674189000001</v>
       </c>
-      <c r="O77" s="53">
+      <c r="O77" s="54">
         <v>3062.5783713000001</v>
       </c>
-      <c r="P77" s="53">
+      <c r="P77" s="54">
         <v>5531.5432340999996</v>
       </c>
-      <c r="Q77" s="53">
+      <c r="Q77" s="54">
         <v>8335.8768014499983</v>
       </c>
-      <c r="R77" s="55">
+      <c r="R77" s="56">
         <v>11010.92588656901</v>
       </c>
-      <c r="S77" s="52">
+      <c r="S77" s="53">
         <v>9544.2999999999993</v>
       </c>
-      <c r="T77" s="53">
+      <c r="T77" s="54">
         <v>12496.4</v>
       </c>
-      <c r="U77" s="53">
+      <c r="U77" s="54">
         <v>15450.9</v>
       </c>
-      <c r="V77" s="53">
+      <c r="V77" s="54">
         <v>19503.400000000001</v>
       </c>
-      <c r="W77" s="53">
+      <c r="W77" s="54">
         <v>22303.1</v>
       </c>
-      <c r="X77" s="53">
+      <c r="X77" s="54">
         <v>25706.9</v>
       </c>
-      <c r="Y77" s="53">
+      <c r="Y77" s="54">
         <v>29692.400000000001</v>
       </c>
-      <c r="Z77" s="83">
+      <c r="Z77" s="98">
         <v>751</v>
       </c>
-      <c r="AA77" s="53">
+      <c r="AA77" s="54">
         <v>1942.2</v>
       </c>
-      <c r="AB77" s="53">
+      <c r="AB77" s="54">
         <v>3622.5</v>
       </c>
-      <c r="AC77" s="53">
+      <c r="AC77" s="54">
         <v>5581.5</v>
       </c>
-      <c r="AD77" s="53">
+      <c r="AD77" s="54">
         <v>7611.5</v>
       </c>
-      <c r="AE77" s="53">
+      <c r="AE77" s="54">
         <v>11202.9</v>
       </c>
-      <c r="AF77" s="53">
+      <c r="AF77" s="54">
         <v>14696.6</v>
       </c>
-      <c r="AG77" s="5">
+      <c r="AG77" s="37">
         <v>18500.8</v>
       </c>
-      <c r="AH77" s="81">
+      <c r="AH77" s="37">
         <v>23715.1</v>
       </c>
-      <c r="AI77" s="5">
+      <c r="AI77" s="37">
         <v>28088.5</v>
       </c>
-      <c r="AJ77" s="5">
+      <c r="AJ77" s="37">
         <v>33277.800000000003</v>
       </c>
-      <c r="AK77" s="5">
+      <c r="AK77" s="37">
         <v>39762.699999999997</v>
       </c>
-      <c r="AL77" s="53">
+      <c r="AL77" s="54">
         <v>1063.3</v>
       </c>
-      <c r="AM77" s="53">
+      <c r="AM77" s="54">
         <v>2786.5</v>
       </c>
-      <c r="AN77" s="61">
+      <c r="AN77" s="45">
         <v>5044.3</v>
       </c>
-      <c r="AO77" s="61">
+      <c r="AO77" s="45">
         <v>7743.8</v>
       </c>
-      <c r="AP77" s="61">
+      <c r="AP77" s="45">
         <v>10403.6</v>
       </c>
-      <c r="AQ77" s="61">
+      <c r="AQ77" s="45">
         <v>15065.9</v>
       </c>
-      <c r="AR77" s="61">
+      <c r="AR77" s="45">
         <v>19472.900000000001</v>
       </c>
-      <c r="AS77" s="75"/>
-[...3 lines deleted...]
-      <c r="AW77" s="61"/>
+      <c r="AS77" s="48">
+        <v>24112.2</v>
+      </c>
+      <c r="AT77" s="47"/>
+      <c r="AU77" s="47"/>
+      <c r="AV77" s="45"/>
+      <c r="AW77" s="45"/>
     </row>
     <row r="78" spans="1:49">
-      <c r="A78" s="18" t="s">
+      <c r="A78" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B78" s="14">
+      <c r="B78" s="37">
         <v>1040.01</v>
       </c>
-      <c r="C78" s="5">
+      <c r="C78" s="37">
         <v>2733.31</v>
       </c>
-      <c r="D78" s="5">
+      <c r="D78" s="37">
         <v>4522.2975631999998</v>
       </c>
-      <c r="E78" s="5">
+      <c r="E78" s="37">
         <v>6142.2</v>
       </c>
-      <c r="F78" s="5">
+      <c r="F78" s="37">
         <v>8005.9</v>
       </c>
-      <c r="G78" s="5">
+      <c r="G78" s="37">
         <v>12806.7</v>
       </c>
-      <c r="H78" s="5">
+      <c r="H78" s="37">
         <v>15989.8</v>
       </c>
-      <c r="I78" s="5">
+      <c r="I78" s="37">
         <v>18314.72</v>
       </c>
-      <c r="J78" s="5">
+      <c r="J78" s="37">
         <v>20771.108673409293</v>
       </c>
-      <c r="K78" s="5">
+      <c r="K78" s="37">
         <v>22743.912530996287</v>
       </c>
-      <c r="L78" s="5">
+      <c r="L78" s="37">
         <v>25280</v>
       </c>
-      <c r="M78" s="5">
+      <c r="M78" s="37">
         <v>28837.1</v>
       </c>
-      <c r="N78" s="55">
+      <c r="N78" s="56">
         <v>1132.1008564399999</v>
       </c>
-      <c r="O78" s="53">
+      <c r="O78" s="54">
         <v>3196.52047644</v>
       </c>
-      <c r="P78" s="53">
+      <c r="P78" s="54">
         <v>5448.6978546400005</v>
       </c>
-      <c r="Q78" s="53">
+      <c r="Q78" s="54">
         <v>7325.833533</v>
       </c>
-      <c r="R78" s="55">
+      <c r="R78" s="56">
         <v>8600.3445942769758</v>
       </c>
-      <c r="S78" s="52">
+      <c r="S78" s="53">
         <v>8757.9</v>
       </c>
-      <c r="T78" s="53">
+      <c r="T78" s="54">
         <v>10666.5</v>
       </c>
-      <c r="U78" s="53">
+      <c r="U78" s="54">
         <v>11961.2</v>
       </c>
-      <c r="V78" s="53">
+      <c r="V78" s="54">
         <v>12926.59</v>
       </c>
-      <c r="W78" s="53">
+      <c r="W78" s="54">
         <v>14054.9</v>
       </c>
-      <c r="X78" s="53">
+      <c r="X78" s="54">
         <v>15089.7</v>
       </c>
-      <c r="Y78" s="53">
+      <c r="Y78" s="54">
         <v>19305.099999999999</v>
       </c>
-      <c r="Z78" s="83">
+      <c r="Z78" s="98">
         <v>689.7</v>
       </c>
-      <c r="AA78" s="53">
+      <c r="AA78" s="54">
         <v>1656.4</v>
       </c>
-      <c r="AB78" s="53">
+      <c r="AB78" s="54">
         <v>3092.8</v>
       </c>
-      <c r="AC78" s="53">
+      <c r="AC78" s="54">
         <v>4821.2</v>
       </c>
-      <c r="AD78" s="53">
+      <c r="AD78" s="54">
         <v>6818.1</v>
       </c>
-      <c r="AE78" s="53">
+      <c r="AE78" s="54">
         <v>10366.799999999999</v>
       </c>
-      <c r="AF78" s="53">
+      <c r="AF78" s="54">
         <v>12589</v>
       </c>
-      <c r="AG78" s="5">
+      <c r="AG78" s="37">
         <v>14167.7</v>
       </c>
-      <c r="AH78" s="81">
+      <c r="AH78" s="37">
         <v>15278.03</v>
       </c>
-      <c r="AI78" s="5">
+      <c r="AI78" s="37">
         <v>16686.7</v>
       </c>
-      <c r="AJ78" s="5">
+      <c r="AJ78" s="37">
         <v>18160.099999999999</v>
       </c>
-      <c r="AK78" s="5">
+      <c r="AK78" s="37">
         <v>24783.8</v>
       </c>
-      <c r="AL78" s="53">
+      <c r="AL78" s="54">
         <v>854.4</v>
       </c>
-      <c r="AM78" s="53">
+      <c r="AM78" s="54">
         <v>2095.6</v>
       </c>
-      <c r="AN78" s="63">
+      <c r="AN78" s="53">
         <v>3782.8</v>
       </c>
-      <c r="AO78" s="63">
+      <c r="AO78" s="53">
         <v>5909.6</v>
       </c>
-      <c r="AP78" s="63">
+      <c r="AP78" s="53">
         <v>8366.7000000000007</v>
       </c>
-      <c r="AQ78" s="63">
+      <c r="AQ78" s="53">
         <v>12797.3</v>
       </c>
-      <c r="AR78" s="63">
+      <c r="AR78" s="53">
         <v>16415.900000000001</v>
       </c>
-      <c r="AS78" s="76"/>
-[...3 lines deleted...]
-      <c r="AW78" s="63"/>
+      <c r="AS78" s="65">
+        <v>18368.400000000001</v>
+      </c>
+      <c r="AT78" s="58"/>
+      <c r="AU78" s="58"/>
+      <c r="AV78" s="53"/>
+      <c r="AW78" s="53"/>
     </row>
     <row r="79" spans="1:49">
-      <c r="A79" s="36" t="s">
+      <c r="A79" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="B79" s="29" t="s">
-[...38 lines deleted...]
-      <c r="O79" s="53">
+      <c r="B79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="D79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="E79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="F79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="I79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="J79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="K79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="L79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="M79" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="N79" s="99" t="s">
+        <v>23</v>
+      </c>
+      <c r="O79" s="54">
         <v>1609.0601995000002</v>
       </c>
-      <c r="P79" s="53">
+      <c r="P79" s="54">
         <v>3527.7962419000005</v>
       </c>
-      <c r="Q79" s="69">
+      <c r="Q79" s="100">
         <v>5441.1427779000005</v>
       </c>
-      <c r="R79" s="52">
+      <c r="R79" s="53">
         <v>7555.8579855629123</v>
       </c>
-      <c r="S79" s="52">
+      <c r="S79" s="53">
         <v>6382.6</v>
       </c>
-      <c r="T79" s="53">
+      <c r="T79" s="54">
         <v>7835.6</v>
       </c>
-      <c r="U79" s="53">
+      <c r="U79" s="54">
         <v>9389.7000000000007</v>
       </c>
-      <c r="V79" s="53">
+      <c r="V79" s="54">
         <v>11205.4</v>
       </c>
-      <c r="W79" s="53">
+      <c r="W79" s="54">
         <v>15272.4</v>
       </c>
-      <c r="X79" s="53">
+      <c r="X79" s="54">
         <v>14713.2</v>
       </c>
-      <c r="Y79" s="53">
+      <c r="Y79" s="54">
         <v>18629.400000000001</v>
       </c>
-      <c r="Z79" s="83">
+      <c r="Z79" s="98">
         <v>579.5</v>
       </c>
-      <c r="AA79" s="53">
+      <c r="AA79" s="54">
         <v>1335.3</v>
       </c>
-      <c r="AB79" s="53">
+      <c r="AB79" s="54">
         <v>2438.8000000000002</v>
       </c>
-      <c r="AC79" s="69">
+      <c r="AC79" s="100">
         <v>3715.8</v>
       </c>
-      <c r="AD79" s="53">
+      <c r="AD79" s="54">
         <v>5375.4</v>
       </c>
-      <c r="AE79" s="53">
+      <c r="AE79" s="54">
         <v>8118.3</v>
       </c>
-      <c r="AF79" s="53">
+      <c r="AF79" s="54">
         <v>9785</v>
       </c>
-      <c r="AG79" s="5">
+      <c r="AG79" s="37">
         <v>11518.3</v>
       </c>
-      <c r="AH79" s="81">
+      <c r="AH79" s="37">
         <v>13712.3</v>
       </c>
-      <c r="AI79" s="5">
+      <c r="AI79" s="37">
         <v>15930.7</v>
       </c>
-      <c r="AJ79" s="5">
+      <c r="AJ79" s="37">
         <v>18751.7</v>
       </c>
-      <c r="AK79" s="5">
+      <c r="AK79" s="37">
         <v>25059.1</v>
       </c>
-      <c r="AL79" s="53">
+      <c r="AL79" s="54">
         <v>794.6</v>
       </c>
-      <c r="AM79" s="53">
+      <c r="AM79" s="54">
         <v>1845.6</v>
       </c>
-      <c r="AN79" s="63">
+      <c r="AN79" s="53">
         <v>3323.2</v>
       </c>
-      <c r="AO79" s="63">
+      <c r="AO79" s="53">
         <v>5014.6000000000004</v>
       </c>
-      <c r="AP79" s="63">
+      <c r="AP79" s="53">
         <v>7162.9</v>
       </c>
-      <c r="AQ79" s="63">
+      <c r="AQ79" s="53">
         <v>10771</v>
       </c>
-      <c r="AR79" s="63">
+      <c r="AR79" s="53">
         <v>12883.5</v>
       </c>
-      <c r="AS79" s="76"/>
-[...3 lines deleted...]
-      <c r="AW79" s="63"/>
+      <c r="AS79" s="65">
+        <v>14879.8</v>
+      </c>
+      <c r="AT79" s="58"/>
+      <c r="AU79" s="58"/>
+      <c r="AV79" s="53"/>
+      <c r="AW79" s="53"/>
     </row>
     <row r="80" spans="1:49">
-      <c r="A80" s="39" t="s">
+      <c r="A80" s="101" t="s">
         <v>20</v>
       </c>
-      <c r="B80" s="14">
+      <c r="B80" s="37">
         <v>1770.91</v>
       </c>
-      <c r="C80" s="5">
+      <c r="C80" s="37">
         <v>4010.1099999999997</v>
       </c>
-      <c r="D80" s="5">
+      <c r="D80" s="37">
         <v>7646.4104031999996</v>
       </c>
-      <c r="E80" s="5">
+      <c r="E80" s="37">
         <v>11473.7</v>
       </c>
-      <c r="F80" s="5">
+      <c r="F80" s="37">
         <v>17245.599999999999</v>
       </c>
-      <c r="G80" s="5">
+      <c r="G80" s="37">
         <v>25823.8</v>
       </c>
-      <c r="H80" s="5">
+      <c r="H80" s="37">
         <v>30220</v>
       </c>
-      <c r="I80" s="5">
+      <c r="I80" s="37">
         <v>33954.1</v>
       </c>
-      <c r="J80" s="5">
+      <c r="J80" s="37">
         <v>38438.106884587804</v>
       </c>
-      <c r="K80" s="5">
+      <c r="K80" s="37">
         <v>42313.414819887796</v>
       </c>
-      <c r="L80" s="5">
+      <c r="L80" s="37">
         <v>46862</v>
       </c>
-      <c r="M80" s="5">
+      <c r="M80" s="37">
         <v>55890.7</v>
       </c>
-      <c r="N80" s="55">
+      <c r="N80" s="56">
         <v>2095.6358089000005</v>
       </c>
-      <c r="O80" s="53">
+      <c r="O80" s="54">
         <v>3045.3072053000001</v>
       </c>
-      <c r="P80" s="53">
+      <c r="P80" s="54">
         <v>5186.2194671000007</v>
       </c>
-      <c r="Q80" s="53">
+      <c r="Q80" s="54">
         <v>7305.6013668000005</v>
       </c>
-      <c r="R80" s="55">
+      <c r="R80" s="56">
         <v>9900.6956485599676</v>
       </c>
-      <c r="S80" s="52">
+      <c r="S80" s="53">
         <v>7083.1</v>
       </c>
-      <c r="T80" s="53">
+      <c r="T80" s="54">
         <v>9531.2000000000007</v>
       </c>
-      <c r="U80" s="53">
+      <c r="U80" s="54">
         <v>11230.1</v>
       </c>
-      <c r="V80" s="53">
+      <c r="V80" s="54">
         <v>13355.4</v>
       </c>
-      <c r="W80" s="53">
+      <c r="W80" s="54">
         <v>12854.9</v>
       </c>
-      <c r="X80" s="53">
+      <c r="X80" s="54">
         <v>17342.599999999999</v>
       </c>
-      <c r="Y80" s="53">
+      <c r="Y80" s="54">
         <v>20718.8</v>
       </c>
-      <c r="Z80" s="83">
+      <c r="Z80" s="98">
         <v>600.79999999999995</v>
       </c>
-      <c r="AA80" s="53">
+      <c r="AA80" s="54">
         <v>1409.5</v>
       </c>
-      <c r="AB80" s="53">
+      <c r="AB80" s="54">
         <v>2479.6999999999998</v>
       </c>
-      <c r="AC80" s="53">
+      <c r="AC80" s="54">
         <v>3750.6</v>
       </c>
-      <c r="AD80" s="53">
+      <c r="AD80" s="54">
         <v>5247.3</v>
       </c>
-      <c r="AE80" s="53">
+      <c r="AE80" s="54">
         <v>7942.3</v>
       </c>
-      <c r="AF80" s="53">
+      <c r="AF80" s="54">
         <v>10839.8</v>
       </c>
-      <c r="AG80" s="5">
+      <c r="AG80" s="37">
         <v>12839.7</v>
       </c>
-      <c r="AH80" s="81">
+      <c r="AH80" s="37">
         <v>15440.1</v>
       </c>
-      <c r="AI80" s="5">
+      <c r="AI80" s="37">
         <v>17868.2</v>
       </c>
-      <c r="AJ80" s="5">
+      <c r="AJ80" s="37">
         <v>20906.3</v>
       </c>
-      <c r="AK80" s="5">
+      <c r="AK80" s="37">
         <v>25970.2</v>
       </c>
-      <c r="AL80" s="53">
+      <c r="AL80" s="54">
         <v>800.6</v>
       </c>
-      <c r="AM80" s="53">
+      <c r="AM80" s="54">
         <v>1912.5</v>
       </c>
-      <c r="AN80" s="63">
+      <c r="AN80" s="53">
         <v>3317.6</v>
       </c>
-      <c r="AO80" s="63">
+      <c r="AO80" s="53">
         <v>5036.3999999999996</v>
       </c>
-      <c r="AP80" s="63">
+      <c r="AP80" s="53">
         <v>7017.1</v>
       </c>
-      <c r="AQ80" s="63">
+      <c r="AQ80" s="53">
         <v>10619.2</v>
       </c>
-      <c r="AR80" s="63">
+      <c r="AR80" s="53">
         <v>13991.9</v>
       </c>
-      <c r="AS80" s="76"/>
-[...221 lines deleted...]
-      <c r="M100" s="21"/>
+      <c r="AS80" s="65">
+        <v>16290.2</v>
+      </c>
+      <c r="AT80" s="58"/>
+      <c r="AU80" s="58"/>
+      <c r="AV80" s="53"/>
+      <c r="AW80" s="53"/>
     </row>
   </sheetData>
   <mergeCells count="30">
+    <mergeCell ref="A64:AW64"/>
+    <mergeCell ref="K65:N65"/>
+    <mergeCell ref="AH65:AK65"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:M66"/>
+    <mergeCell ref="N66:Y66"/>
+    <mergeCell ref="Z66:AK66"/>
+    <mergeCell ref="AL66:AW66"/>
+    <mergeCell ref="A44:AT44"/>
+    <mergeCell ref="K45:M45"/>
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="N46:Y46"/>
+    <mergeCell ref="Z46:AK46"/>
+    <mergeCell ref="AL46:AW46"/>
+    <mergeCell ref="A22:AS22"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="U23:X23"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="N24:Y24"/>
     <mergeCell ref="Z24:AK24"/>
-    <mergeCell ref="K23:N23"/>
-    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="AL24:AW24"/>
     <mergeCell ref="A2:AS2"/>
+    <mergeCell ref="K3:N3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N24:Y24"/>
-[...2 lines deleted...]
-    <mergeCell ref="A24:A25"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="AL4:AW4"/>
-    <mergeCell ref="AL24:AW24"/>
-[...15 lines deleted...]
-    <mergeCell ref="K45:M45"/>
   </mergeCells>
-  <phoneticPr fontId="0" type="noConversion"/>
-[...2 lines deleted...]
-  <headerFooter alignWithMargins="0"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Валовый выпуск по периодам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>