--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -1052,73 +1052,73 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="415">
     <cellStyle name="60% — акцент1 2" xfId="1"/>
     <cellStyle name="60% — акцент1 2 2" xfId="2"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="3"/>
     <cellStyle name="60% — акцент1 2 3" xfId="4"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="5"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="7"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="8"/>
     <cellStyle name="60% — акцент2 2 3" xfId="9"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="10"/>
     <cellStyle name="60% — акцент3 2" xfId="11"/>
     <cellStyle name="60% — акцент3 2 2" xfId="12"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="13"/>
     <cellStyle name="60% — акцент3 2 3" xfId="14"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="15"/>
     <cellStyle name="60% — акцент4 2" xfId="16"/>
     <cellStyle name="60% — акцент4 2 2" xfId="17"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="18"/>
     <cellStyle name="60% — акцент4 2 3" xfId="19"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="20"/>
     <cellStyle name="60% — акцент5 2" xfId="21"/>
     <cellStyle name="60% — акцент5 2 2" xfId="22"/>
@@ -1805,196 +1805,196 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AZ23" sqref="AZ23"/>
+      <selection pane="bottomRight" activeCell="AX21" sqref="AX21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="B1" s="53" t="s">
+      <c r="B1" s="55" t="s">
         <v>32</v>
       </c>
-      <c r="C1" s="53"/>
-[...52 lines deleted...]
-      <c r="BD1" s="53"/>
+      <c r="C1" s="55"/>
+      <c r="D1" s="55"/>
+      <c r="E1" s="55"/>
+      <c r="F1" s="55"/>
+      <c r="G1" s="55"/>
+      <c r="H1" s="55"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="55"/>
+      <c r="P1" s="55"/>
+      <c r="Q1" s="55"/>
+      <c r="R1" s="55"/>
+      <c r="S1" s="55"/>
+      <c r="T1" s="55"/>
+      <c r="U1" s="55"/>
+      <c r="V1" s="55"/>
+      <c r="W1" s="55"/>
+      <c r="X1" s="55"/>
+      <c r="Y1" s="55"/>
+      <c r="Z1" s="55"/>
+      <c r="AA1" s="55"/>
+      <c r="AB1" s="55"/>
+      <c r="AC1" s="55"/>
+      <c r="AD1" s="55"/>
+      <c r="AE1" s="55"/>
+      <c r="AF1" s="55"/>
+      <c r="AG1" s="55"/>
+      <c r="AH1" s="55"/>
+      <c r="AI1" s="55"/>
+      <c r="AJ1" s="55"/>
+      <c r="AK1" s="55"/>
+      <c r="AL1" s="55"/>
+      <c r="AM1" s="55"/>
+      <c r="AN1" s="55"/>
+      <c r="AO1" s="55"/>
+      <c r="AP1" s="55"/>
+      <c r="AQ1" s="55"/>
+      <c r="AR1" s="55"/>
+      <c r="AS1" s="55"/>
+      <c r="AT1" s="55"/>
+      <c r="AU1" s="55"/>
+      <c r="AV1" s="55"/>
+      <c r="AW1" s="55"/>
+      <c r="AX1" s="55"/>
+      <c r="AY1" s="55"/>
+      <c r="AZ1" s="55"/>
+      <c r="BA1" s="55"/>
+      <c r="BB1" s="55"/>
+      <c r="BC1" s="55"/>
+      <c r="BD1" s="55"/>
       <c r="BE1" s="18"/>
       <c r="BF1" s="18"/>
       <c r="BG1" s="18"/>
       <c r="BH1" s="18"/>
       <c r="BI1" s="18"/>
       <c r="BJ1" s="18"/>
     </row>
     <row r="2" spans="1:62" s="5" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
-      <c r="A2" s="54" t="s">
+      <c r="A2" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="51" t="s">
+      <c r="B2" s="53" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="51"/>
-[...5 lines deleted...]
-      <c r="I2" s="50" t="s">
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="J2" s="51"/>
-[...10 lines deleted...]
-      <c r="U2" s="50" t="s">
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="54"/>
+      <c r="U2" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="V2" s="51"/>
-[...10 lines deleted...]
-      <c r="AG2" s="50" t="s">
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+      <c r="AD2" s="53"/>
+      <c r="AE2" s="53"/>
+      <c r="AF2" s="54"/>
+      <c r="AG2" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="AH2" s="51"/>
-[...10 lines deleted...]
-      <c r="AS2" s="50" t="s">
+      <c r="AH2" s="53"/>
+      <c r="AI2" s="53"/>
+      <c r="AJ2" s="53"/>
+      <c r="AK2" s="53"/>
+      <c r="AL2" s="53"/>
+      <c r="AM2" s="53"/>
+      <c r="AN2" s="53"/>
+      <c r="AO2" s="53"/>
+      <c r="AP2" s="53"/>
+      <c r="AQ2" s="53"/>
+      <c r="AR2" s="54"/>
+      <c r="AS2" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="AT2" s="51"/>
-[...9 lines deleted...]
-      <c r="BD2" s="52"/>
+      <c r="AT2" s="53"/>
+      <c r="AU2" s="53"/>
+      <c r="AV2" s="53"/>
+      <c r="AW2" s="53"/>
+      <c r="AX2" s="53"/>
+      <c r="AY2" s="53"/>
+      <c r="AZ2" s="53"/>
+      <c r="BA2" s="53"/>
+      <c r="BB2" s="53"/>
+      <c r="BC2" s="53"/>
+      <c r="BD2" s="54"/>
     </row>
     <row r="3" spans="1:62" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A3" s="55"/>
+      <c r="A3" s="57"/>
       <c r="B3" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="6" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="6" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="6" t="s">
@@ -2256,54 +2256,56 @@
       </c>
       <c r="AM4" s="36">
         <v>71920.899999999994</v>
       </c>
       <c r="AN4" s="47">
         <v>84915.7</v>
       </c>
       <c r="AO4" s="36">
         <v>100973.3</v>
       </c>
       <c r="AP4" s="36">
         <v>112464.63</v>
       </c>
       <c r="AQ4" s="36">
         <v>126001.4</v>
       </c>
       <c r="AR4" s="36">
         <v>159972.51999999999</v>
       </c>
       <c r="AS4" s="36">
         <v>6135.43</v>
       </c>
       <c r="AT4" s="36">
         <v>13854.2</v>
       </c>
-      <c r="AU4" s="57">
+      <c r="AU4" s="51">
         <v>22819.599999999999</v>
       </c>
-      <c r="AV4" s="29"/>
+      <c r="AV4" s="51">
+        <v>32365.82</v>
+      </c>
       <c r="AW4" s="31"/>
       <c r="AX4" s="21"/>
       <c r="AY4" s="36"/>
       <c r="AZ4" s="47"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:62" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="16">
         <v>13389.76</v>
       </c>
       <c r="C5" s="16">
         <v>15981.47</v>
       </c>
       <c r="D5" s="16">
         <v>18831.849999999999</v>
       </c>
       <c r="E5" s="16">
         <v>21170.400000000001</v>
       </c>
@@ -2408,54 +2410,56 @@
       </c>
       <c r="AM5" s="14">
         <v>6423</v>
       </c>
       <c r="AN5" s="48">
         <v>7359.4</v>
       </c>
       <c r="AO5" s="14">
         <v>8138.7</v>
       </c>
       <c r="AP5" s="14">
         <v>9203.1</v>
       </c>
       <c r="AQ5" s="14">
         <v>10171.5</v>
       </c>
       <c r="AR5" s="14">
         <v>11611.9</v>
       </c>
       <c r="AS5" s="14">
         <v>1087</v>
       </c>
       <c r="AT5" s="14">
         <v>2129.6</v>
       </c>
-      <c r="AU5" s="56">
+      <c r="AU5" s="50">
         <v>3215.9</v>
       </c>
-      <c r="AV5" s="30"/>
+      <c r="AV5" s="50">
+        <v>4241.7</v>
+      </c>
       <c r="AW5" s="30"/>
       <c r="AX5" s="19"/>
       <c r="AY5" s="14"/>
       <c r="AZ5" s="48"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:62">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="16">
         <v>63.1</v>
       </c>
       <c r="C6" s="16">
         <v>75.900000000000006</v>
       </c>
       <c r="D6" s="16">
         <v>84.4</v>
       </c>
       <c r="E6" s="16">
         <v>92.2</v>
       </c>
@@ -2560,54 +2564,56 @@
       </c>
       <c r="AM6" s="14">
         <v>65.099999999999994</v>
       </c>
       <c r="AN6" s="48">
         <v>71.900000000000006</v>
       </c>
       <c r="AO6" s="14">
         <v>78.599999999999994</v>
       </c>
       <c r="AP6" s="14">
         <v>80.7</v>
       </c>
       <c r="AQ6" s="14">
         <v>91</v>
       </c>
       <c r="AR6" s="14">
         <v>151.19999999999999</v>
       </c>
       <c r="AS6" s="14">
         <v>0.9</v>
       </c>
       <c r="AT6" s="14">
         <v>12.8</v>
       </c>
-      <c r="AU6" s="56">
+      <c r="AU6" s="50">
         <v>26.4</v>
       </c>
-      <c r="AV6" s="29"/>
+      <c r="AV6" s="50">
+        <v>40.6</v>
+      </c>
       <c r="AW6" s="32"/>
       <c r="AX6" s="19"/>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="48"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:62">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="16">
         <v>10721.78</v>
       </c>
       <c r="C7" s="16">
         <v>15131.88</v>
       </c>
       <c r="D7" s="16">
         <v>19991.48</v>
       </c>
       <c r="E7" s="16">
         <v>27735.08</v>
       </c>
@@ -2712,54 +2718,56 @@
       </c>
       <c r="AM7" s="14">
         <v>15493.55</v>
       </c>
       <c r="AN7" s="48">
         <v>21419.9</v>
       </c>
       <c r="AO7" s="14">
         <v>28911.200000000001</v>
       </c>
       <c r="AP7" s="14">
         <v>31457.07</v>
       </c>
       <c r="AQ7" s="14">
         <v>33249.03</v>
       </c>
       <c r="AR7" s="14">
         <v>34755.01</v>
       </c>
       <c r="AS7" s="14">
         <v>701.54</v>
       </c>
       <c r="AT7" s="14">
         <v>1795.43</v>
       </c>
-      <c r="AU7" s="56">
+      <c r="AU7" s="50">
         <v>3043.34</v>
       </c>
-      <c r="AV7" s="29"/>
+      <c r="AV7" s="50">
+        <v>4589.96</v>
+      </c>
       <c r="AW7" s="32"/>
       <c r="AX7" s="19"/>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="48"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:62">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="16">
         <v>5181.49</v>
       </c>
       <c r="C8" s="16">
         <v>5678.59</v>
       </c>
       <c r="D8" s="16">
         <v>6383.99</v>
       </c>
       <c r="E8" s="16">
         <v>7797.49</v>
       </c>
@@ -2864,54 +2872,56 @@
       </c>
       <c r="AM8" s="14">
         <v>5970.95</v>
       </c>
       <c r="AN8" s="48">
         <v>6478.3</v>
       </c>
       <c r="AO8" s="14">
         <v>7389.1</v>
       </c>
       <c r="AP8" s="14">
         <v>8227.5499999999993</v>
       </c>
       <c r="AQ8" s="14">
         <v>9269.4500000000007</v>
       </c>
       <c r="AR8" s="14">
         <v>11376.47</v>
       </c>
       <c r="AS8" s="14">
         <v>494.39</v>
       </c>
       <c r="AT8" s="14">
         <v>1017.79</v>
       </c>
-      <c r="AU8" s="56">
+      <c r="AU8" s="50">
         <v>1828.79</v>
       </c>
-      <c r="AV8" s="29"/>
+      <c r="AV8" s="50">
+        <v>2649.89</v>
+      </c>
       <c r="AW8" s="32"/>
       <c r="AX8" s="19"/>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="48"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:62">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="16">
         <v>12695.9</v>
       </c>
       <c r="C9" s="16">
         <v>13842.9</v>
       </c>
       <c r="D9" s="16">
         <v>15448.1</v>
       </c>
       <c r="E9" s="16">
         <v>17122.400000000001</v>
       </c>
@@ -3016,54 +3026,56 @@
       </c>
       <c r="AM9" s="14">
         <v>9654</v>
       </c>
       <c r="AN9" s="48">
         <v>10467</v>
       </c>
       <c r="AO9" s="14">
         <v>11491.8</v>
       </c>
       <c r="AP9" s="14">
         <v>12732.3</v>
       </c>
       <c r="AQ9" s="14">
         <v>14361.4</v>
       </c>
       <c r="AR9" s="14">
         <v>17673.099999999999</v>
       </c>
       <c r="AS9" s="14">
         <v>652.70000000000005</v>
       </c>
       <c r="AT9" s="14">
         <v>1594.2</v>
       </c>
-      <c r="AU9" s="56">
+      <c r="AU9" s="50">
         <v>3081.4</v>
       </c>
-      <c r="AV9" s="29"/>
+      <c r="AV9" s="50">
+        <v>4555.5</v>
+      </c>
       <c r="AW9" s="32"/>
       <c r="AX9" s="19"/>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="48"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:62">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="16">
         <v>3206.69</v>
       </c>
       <c r="C10" s="16">
         <v>3539.69</v>
       </c>
       <c r="D10" s="16">
         <v>3888.31</v>
       </c>
       <c r="E10" s="16">
         <v>4461.21</v>
       </c>
@@ -3168,54 +3180,56 @@
       </c>
       <c r="AM10" s="14">
         <v>3346.7</v>
       </c>
       <c r="AN10" s="48">
         <v>3710.7</v>
       </c>
       <c r="AO10" s="14">
         <v>4032.4</v>
       </c>
       <c r="AP10" s="14">
         <v>4511.33</v>
       </c>
       <c r="AQ10" s="14">
         <v>4948.16</v>
       </c>
       <c r="AR10" s="14">
         <v>8170.05</v>
       </c>
       <c r="AS10" s="14">
         <v>327.27</v>
       </c>
       <c r="AT10" s="14">
         <v>669.07</v>
       </c>
-      <c r="AU10" s="56">
+      <c r="AU10" s="50">
         <v>1149.47</v>
       </c>
-      <c r="AV10" s="29"/>
+      <c r="AV10" s="50">
+        <v>1625.07</v>
+      </c>
       <c r="AW10" s="32"/>
       <c r="AX10" s="19"/>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="48"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:62">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="16">
         <v>3573.13</v>
       </c>
       <c r="C11" s="16">
         <v>4762.34</v>
       </c>
       <c r="D11" s="16">
         <v>4875.54</v>
       </c>
       <c r="E11" s="16">
         <v>5342.44</v>
       </c>
@@ -3320,54 +3334,56 @@
       </c>
       <c r="AM11" s="14">
         <v>2465.3200000000002</v>
       </c>
       <c r="AN11" s="48">
         <v>2619.4</v>
       </c>
       <c r="AO11" s="14">
         <v>2878.9</v>
       </c>
       <c r="AP11" s="14">
         <v>3224.97</v>
       </c>
       <c r="AQ11" s="14">
         <v>3776.77</v>
       </c>
       <c r="AR11" s="14">
         <v>4501.91</v>
       </c>
       <c r="AS11" s="14">
         <v>208.9</v>
       </c>
       <c r="AT11" s="14">
         <v>575.30999999999995</v>
       </c>
-      <c r="AU11" s="56">
+      <c r="AU11" s="50">
         <v>914.01</v>
       </c>
-      <c r="AV11" s="29"/>
+      <c r="AV11" s="50">
+        <v>1234.3699999999999</v>
+      </c>
       <c r="AW11" s="32"/>
       <c r="AX11" s="19"/>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="48"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:62">
       <c r="A12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>1</v>
       </c>
@@ -3473,54 +3489,56 @@
       </c>
       <c r="AM12" s="14">
         <v>10854.65</v>
       </c>
       <c r="AN12" s="48">
         <v>12476.1</v>
       </c>
       <c r="AO12" s="14">
         <v>14028.3</v>
       </c>
       <c r="AP12" s="14">
         <v>15616.63</v>
       </c>
       <c r="AQ12" s="14">
         <v>17188.61</v>
       </c>
       <c r="AR12" s="14">
         <v>25094.16</v>
       </c>
       <c r="AS12" s="14">
         <v>1307.33</v>
       </c>
       <c r="AT12" s="14">
         <v>2696.38</v>
       </c>
-      <c r="AU12" s="56">
+      <c r="AU12" s="50">
         <v>4195.46</v>
       </c>
-      <c r="AV12" s="30"/>
+      <c r="AV12" s="50">
+        <v>5807.5</v>
+      </c>
       <c r="AW12" s="30"/>
       <c r="AX12" s="19"/>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="48"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:62">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="16">
         <v>6537.51</v>
       </c>
       <c r="C13" s="16">
         <v>7652.93</v>
       </c>
       <c r="D13" s="16">
         <v>9225.23</v>
       </c>
       <c r="E13" s="16">
         <v>11068.93</v>
       </c>
@@ -3625,54 +3643,56 @@
       </c>
       <c r="AM13" s="14">
         <v>6156.52</v>
       </c>
       <c r="AN13" s="48">
         <v>7418</v>
       </c>
       <c r="AO13" s="14">
         <v>9950.6</v>
       </c>
       <c r="AP13" s="14">
         <v>11698.2</v>
       </c>
       <c r="AQ13" s="14">
         <v>14097.7</v>
       </c>
       <c r="AR13" s="14">
         <v>18002.09</v>
       </c>
       <c r="AS13" s="14">
         <v>470.7</v>
       </c>
       <c r="AT13" s="14">
         <v>1243.99</v>
       </c>
-      <c r="AU13" s="56">
+      <c r="AU13" s="50">
         <v>2069.5</v>
       </c>
-      <c r="AV13" s="29"/>
+      <c r="AV13" s="50">
+        <v>2986.3</v>
+      </c>
       <c r="AW13" s="32"/>
       <c r="AX13" s="19"/>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="48"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:62">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="16">
         <v>4063.72</v>
       </c>
       <c r="C14" s="16">
         <v>4825.87</v>
       </c>
       <c r="D14" s="16">
         <v>5823.31</v>
       </c>
       <c r="E14" s="16">
         <v>5890.86</v>
       </c>
@@ -3777,54 +3797,56 @@
       </c>
       <c r="AM14" s="14">
         <v>3328.22</v>
       </c>
       <c r="AN14" s="48">
         <v>3983.5</v>
       </c>
       <c r="AO14" s="14">
         <v>4098.5</v>
       </c>
       <c r="AP14" s="14">
         <v>4660.75</v>
       </c>
       <c r="AQ14" s="14">
         <v>5261.23</v>
       </c>
       <c r="AR14" s="14">
         <v>9110.94</v>
       </c>
       <c r="AS14" s="14">
         <v>193.36</v>
       </c>
       <c r="AT14" s="14">
         <v>526.33000000000004</v>
       </c>
-      <c r="AU14" s="56">
+      <c r="AU14" s="50">
         <v>757.95</v>
       </c>
-      <c r="AV14" s="29"/>
+      <c r="AV14" s="50">
+        <v>1075.28</v>
+      </c>
       <c r="AW14" s="32"/>
       <c r="AX14" s="19"/>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="48"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="4"/>
     </row>
     <row r="15" spans="1:62">
       <c r="A15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>1</v>
       </c>
@@ -3929,54 +3951,56 @@
       </c>
       <c r="AM15" s="14">
         <v>4415.5</v>
       </c>
       <c r="AN15" s="48">
         <v>4777.5</v>
       </c>
       <c r="AO15" s="14">
         <v>5333.8</v>
       </c>
       <c r="AP15" s="14">
         <v>5933.1</v>
       </c>
       <c r="AQ15" s="14">
         <v>7252.9</v>
       </c>
       <c r="AR15" s="14">
         <v>10709.7</v>
       </c>
       <c r="AS15" s="14">
         <v>364.2</v>
       </c>
       <c r="AT15" s="14">
         <v>810.2</v>
       </c>
-      <c r="AU15" s="56">
+      <c r="AU15" s="50">
         <v>1338.3</v>
       </c>
-      <c r="AV15" s="29"/>
+      <c r="AV15" s="50">
+        <v>1871</v>
+      </c>
       <c r="AW15" s="32"/>
       <c r="AX15" s="19"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="48"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:62" ht="13.5" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="16">
         <v>10540.8</v>
       </c>
       <c r="C16" s="16">
         <v>11418.9</v>
       </c>
       <c r="D16" s="16">
         <v>12354</v>
       </c>
       <c r="E16" s="16">
         <v>13657.7</v>
       </c>
@@ -4081,54 +4105,56 @@
       </c>
       <c r="AM16" s="14">
         <v>3747.4</v>
       </c>
       <c r="AN16" s="48">
         <v>4134.1000000000004</v>
       </c>
       <c r="AO16" s="14">
         <v>4641.3999999999996</v>
       </c>
       <c r="AP16" s="14">
         <v>5118.8999999999996</v>
       </c>
       <c r="AQ16" s="14">
         <v>6333.6</v>
       </c>
       <c r="AR16" s="14">
         <v>8816</v>
       </c>
       <c r="AS16" s="14">
         <v>327.10000000000002</v>
       </c>
       <c r="AT16" s="14">
         <v>783.2</v>
       </c>
-      <c r="AU16" s="56">
+      <c r="AU16" s="50">
         <v>1199.0999999999999</v>
       </c>
-      <c r="AV16" s="29"/>
+      <c r="AV16" s="50">
+        <v>1688.6</v>
+      </c>
       <c r="AW16" s="32"/>
       <c r="AX16" s="19"/>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="48"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="4"/>
     </row>
     <row r="17" spans="8:46">
       <c r="H17" s="35"/>
       <c r="I17" s="38"/>
       <c r="L17" s="20"/>
       <c r="U17" s="35"/>
       <c r="V17" s="20"/>
       <c r="W17" s="20"/>
       <c r="X17" s="20"/>
       <c r="AE17" s="20"/>
       <c r="AG17" s="20"/>
       <c r="AH17" s="20"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="22"/>
       <c r="AM17" s="20"/>
       <c r="AN17" s="20"/>
       <c r="AP17" s="20"/>