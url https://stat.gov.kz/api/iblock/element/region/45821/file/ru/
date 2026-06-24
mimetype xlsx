--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1805,51 +1805,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AX21" sqref="AX21"/>
+      <selection pane="bottomRight" activeCell="AY26" sqref="AY25:AY26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B1" s="55" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
       <c r="N1" s="55"/>
       <c r="O1" s="55"/>
@@ -2262,51 +2262,53 @@
       </c>
       <c r="AO4" s="36">
         <v>100973.3</v>
       </c>
       <c r="AP4" s="36">
         <v>112464.63</v>
       </c>
       <c r="AQ4" s="36">
         <v>126001.4</v>
       </c>
       <c r="AR4" s="36">
         <v>159972.51999999999</v>
       </c>
       <c r="AS4" s="36">
         <v>6135.43</v>
       </c>
       <c r="AT4" s="36">
         <v>13854.2</v>
       </c>
       <c r="AU4" s="51">
         <v>22819.599999999999</v>
       </c>
       <c r="AV4" s="51">
         <v>32365.82</v>
       </c>
-      <c r="AW4" s="31"/>
+      <c r="AW4" s="51">
+        <v>43291.14</v>
+      </c>
       <c r="AX4" s="21"/>
       <c r="AY4" s="36"/>
       <c r="AZ4" s="47"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:62" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="16">
         <v>13389.76</v>
       </c>
       <c r="C5" s="16">
         <v>15981.47</v>
       </c>
       <c r="D5" s="16">
         <v>18831.849999999999</v>
       </c>
       <c r="E5" s="16">
         <v>21170.400000000001</v>
       </c>
       <c r="F5" s="16">
@@ -2416,51 +2418,53 @@
       </c>
       <c r="AO5" s="14">
         <v>8138.7</v>
       </c>
       <c r="AP5" s="14">
         <v>9203.1</v>
       </c>
       <c r="AQ5" s="14">
         <v>10171.5</v>
       </c>
       <c r="AR5" s="14">
         <v>11611.9</v>
       </c>
       <c r="AS5" s="14">
         <v>1087</v>
       </c>
       <c r="AT5" s="14">
         <v>2129.6</v>
       </c>
       <c r="AU5" s="50">
         <v>3215.9</v>
       </c>
       <c r="AV5" s="50">
         <v>4241.7</v>
       </c>
-      <c r="AW5" s="30"/>
+      <c r="AW5" s="50">
+        <v>5265.7</v>
+      </c>
       <c r="AX5" s="19"/>
       <c r="AY5" s="14"/>
       <c r="AZ5" s="48"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:62">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="16">
         <v>63.1</v>
       </c>
       <c r="C6" s="16">
         <v>75.900000000000006</v>
       </c>
       <c r="D6" s="16">
         <v>84.4</v>
       </c>
       <c r="E6" s="16">
         <v>92.2</v>
       </c>
       <c r="F6" s="16">
@@ -2570,51 +2574,53 @@
       </c>
       <c r="AO6" s="14">
         <v>78.599999999999994</v>
       </c>
       <c r="AP6" s="14">
         <v>80.7</v>
       </c>
       <c r="AQ6" s="14">
         <v>91</v>
       </c>
       <c r="AR6" s="14">
         <v>151.19999999999999</v>
       </c>
       <c r="AS6" s="14">
         <v>0.9</v>
       </c>
       <c r="AT6" s="14">
         <v>12.8</v>
       </c>
       <c r="AU6" s="50">
         <v>26.4</v>
       </c>
       <c r="AV6" s="50">
         <v>40.6</v>
       </c>
-      <c r="AW6" s="32"/>
+      <c r="AW6" s="50">
+        <v>47.7</v>
+      </c>
       <c r="AX6" s="19"/>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="48"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:62">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="16">
         <v>10721.78</v>
       </c>
       <c r="C7" s="16">
         <v>15131.88</v>
       </c>
       <c r="D7" s="16">
         <v>19991.48</v>
       </c>
       <c r="E7" s="16">
         <v>27735.08</v>
       </c>
       <c r="F7" s="16">
@@ -2724,51 +2730,53 @@
       </c>
       <c r="AO7" s="14">
         <v>28911.200000000001</v>
       </c>
       <c r="AP7" s="14">
         <v>31457.07</v>
       </c>
       <c r="AQ7" s="14">
         <v>33249.03</v>
       </c>
       <c r="AR7" s="14">
         <v>34755.01</v>
       </c>
       <c r="AS7" s="14">
         <v>701.54</v>
       </c>
       <c r="AT7" s="14">
         <v>1795.43</v>
       </c>
       <c r="AU7" s="50">
         <v>3043.34</v>
       </c>
       <c r="AV7" s="50">
         <v>4589.96</v>
       </c>
-      <c r="AW7" s="32"/>
+      <c r="AW7" s="50">
+        <v>6757.67</v>
+      </c>
       <c r="AX7" s="19"/>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="48"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:62">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="16">
         <v>5181.49</v>
       </c>
       <c r="C8" s="16">
         <v>5678.59</v>
       </c>
       <c r="D8" s="16">
         <v>6383.99</v>
       </c>
       <c r="E8" s="16">
         <v>7797.49</v>
       </c>
       <c r="F8" s="16">
@@ -2878,51 +2886,53 @@
       </c>
       <c r="AO8" s="14">
         <v>7389.1</v>
       </c>
       <c r="AP8" s="14">
         <v>8227.5499999999993</v>
       </c>
       <c r="AQ8" s="14">
         <v>9269.4500000000007</v>
       </c>
       <c r="AR8" s="14">
         <v>11376.47</v>
       </c>
       <c r="AS8" s="14">
         <v>494.39</v>
       </c>
       <c r="AT8" s="14">
         <v>1017.79</v>
       </c>
       <c r="AU8" s="50">
         <v>1828.79</v>
       </c>
       <c r="AV8" s="50">
         <v>2649.89</v>
       </c>
-      <c r="AW8" s="32"/>
+      <c r="AW8" s="50">
+        <v>3545.29</v>
+      </c>
       <c r="AX8" s="19"/>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="48"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:62">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="16">
         <v>12695.9</v>
       </c>
       <c r="C9" s="16">
         <v>13842.9</v>
       </c>
       <c r="D9" s="16">
         <v>15448.1</v>
       </c>
       <c r="E9" s="16">
         <v>17122.400000000001</v>
       </c>
       <c r="F9" s="16">
@@ -3032,51 +3042,53 @@
       </c>
       <c r="AO9" s="14">
         <v>11491.8</v>
       </c>
       <c r="AP9" s="14">
         <v>12732.3</v>
       </c>
       <c r="AQ9" s="14">
         <v>14361.4</v>
       </c>
       <c r="AR9" s="14">
         <v>17673.099999999999</v>
       </c>
       <c r="AS9" s="14">
         <v>652.70000000000005</v>
       </c>
       <c r="AT9" s="14">
         <v>1594.2</v>
       </c>
       <c r="AU9" s="50">
         <v>3081.4</v>
       </c>
       <c r="AV9" s="50">
         <v>4555.5</v>
       </c>
-      <c r="AW9" s="32"/>
+      <c r="AW9" s="50">
+        <v>5981.2</v>
+      </c>
       <c r="AX9" s="19"/>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="48"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:62">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="16">
         <v>3206.69</v>
       </c>
       <c r="C10" s="16">
         <v>3539.69</v>
       </c>
       <c r="D10" s="16">
         <v>3888.31</v>
       </c>
       <c r="E10" s="16">
         <v>4461.21</v>
       </c>
       <c r="F10" s="16">
@@ -3186,51 +3198,53 @@
       </c>
       <c r="AO10" s="14">
         <v>4032.4</v>
       </c>
       <c r="AP10" s="14">
         <v>4511.33</v>
       </c>
       <c r="AQ10" s="14">
         <v>4948.16</v>
       </c>
       <c r="AR10" s="14">
         <v>8170.05</v>
       </c>
       <c r="AS10" s="14">
         <v>327.27</v>
       </c>
       <c r="AT10" s="14">
         <v>669.07</v>
       </c>
       <c r="AU10" s="50">
         <v>1149.47</v>
       </c>
       <c r="AV10" s="50">
         <v>1625.07</v>
       </c>
-      <c r="AW10" s="32"/>
+      <c r="AW10" s="50">
+        <v>2079.65</v>
+      </c>
       <c r="AX10" s="19"/>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="48"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:62">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="16">
         <v>3573.13</v>
       </c>
       <c r="C11" s="16">
         <v>4762.34</v>
       </c>
       <c r="D11" s="16">
         <v>4875.54</v>
       </c>
       <c r="E11" s="16">
         <v>5342.44</v>
       </c>
       <c r="F11" s="16">
@@ -3340,51 +3354,53 @@
       </c>
       <c r="AO11" s="14">
         <v>2878.9</v>
       </c>
       <c r="AP11" s="14">
         <v>3224.97</v>
       </c>
       <c r="AQ11" s="14">
         <v>3776.77</v>
       </c>
       <c r="AR11" s="14">
         <v>4501.91</v>
       </c>
       <c r="AS11" s="14">
         <v>208.9</v>
       </c>
       <c r="AT11" s="14">
         <v>575.30999999999995</v>
       </c>
       <c r="AU11" s="50">
         <v>914.01</v>
       </c>
       <c r="AV11" s="50">
         <v>1234.3699999999999</v>
       </c>
-      <c r="AW11" s="32"/>
+      <c r="AW11" s="50">
+        <v>1675.63</v>
+      </c>
       <c r="AX11" s="19"/>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="48"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:62">
       <c r="A12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="15" t="s">
@@ -3495,51 +3511,53 @@
       </c>
       <c r="AO12" s="14">
         <v>14028.3</v>
       </c>
       <c r="AP12" s="14">
         <v>15616.63</v>
       </c>
       <c r="AQ12" s="14">
         <v>17188.61</v>
       </c>
       <c r="AR12" s="14">
         <v>25094.16</v>
       </c>
       <c r="AS12" s="14">
         <v>1307.33</v>
       </c>
       <c r="AT12" s="14">
         <v>2696.38</v>
       </c>
       <c r="AU12" s="50">
         <v>4195.46</v>
       </c>
       <c r="AV12" s="50">
         <v>5807.5</v>
       </c>
-      <c r="AW12" s="30"/>
+      <c r="AW12" s="50">
+        <v>7724.68</v>
+      </c>
       <c r="AX12" s="19"/>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="48"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:62">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="16">
         <v>6537.51</v>
       </c>
       <c r="C13" s="16">
         <v>7652.93</v>
       </c>
       <c r="D13" s="16">
         <v>9225.23</v>
       </c>
       <c r="E13" s="16">
         <v>11068.93</v>
       </c>
       <c r="F13" s="16">
@@ -3649,51 +3667,53 @@
       </c>
       <c r="AO13" s="14">
         <v>9950.6</v>
       </c>
       <c r="AP13" s="14">
         <v>11698.2</v>
       </c>
       <c r="AQ13" s="14">
         <v>14097.7</v>
       </c>
       <c r="AR13" s="14">
         <v>18002.09</v>
       </c>
       <c r="AS13" s="14">
         <v>470.7</v>
       </c>
       <c r="AT13" s="14">
         <v>1243.99</v>
       </c>
       <c r="AU13" s="50">
         <v>2069.5</v>
       </c>
       <c r="AV13" s="50">
         <v>2986.3</v>
       </c>
-      <c r="AW13" s="32"/>
+      <c r="AW13" s="50">
+        <v>3809.52</v>
+      </c>
       <c r="AX13" s="19"/>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="48"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:62">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="16">
         <v>4063.72</v>
       </c>
       <c r="C14" s="16">
         <v>4825.87</v>
       </c>
       <c r="D14" s="16">
         <v>5823.31</v>
       </c>
       <c r="E14" s="16">
         <v>5890.86</v>
       </c>
       <c r="F14" s="16">
@@ -3803,51 +3823,53 @@
       </c>
       <c r="AO14" s="14">
         <v>4098.5</v>
       </c>
       <c r="AP14" s="14">
         <v>4660.75</v>
       </c>
       <c r="AQ14" s="14">
         <v>5261.23</v>
       </c>
       <c r="AR14" s="14">
         <v>9110.94</v>
       </c>
       <c r="AS14" s="14">
         <v>193.36</v>
       </c>
       <c r="AT14" s="14">
         <v>526.33000000000004</v>
       </c>
       <c r="AU14" s="50">
         <v>757.95</v>
       </c>
       <c r="AV14" s="50">
         <v>1075.28</v>
       </c>
-      <c r="AW14" s="32"/>
+      <c r="AW14" s="50">
+        <v>1489.7</v>
+      </c>
       <c r="AX14" s="19"/>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="48"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="4"/>
     </row>
     <row r="15" spans="1:62">
       <c r="A15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="16" t="s">
@@ -3957,51 +3979,53 @@
       </c>
       <c r="AO15" s="14">
         <v>5333.8</v>
       </c>
       <c r="AP15" s="14">
         <v>5933.1</v>
       </c>
       <c r="AQ15" s="14">
         <v>7252.9</v>
       </c>
       <c r="AR15" s="14">
         <v>10709.7</v>
       </c>
       <c r="AS15" s="14">
         <v>364.2</v>
       </c>
       <c r="AT15" s="14">
         <v>810.2</v>
       </c>
       <c r="AU15" s="50">
         <v>1338.3</v>
       </c>
       <c r="AV15" s="50">
         <v>1871</v>
       </c>
-      <c r="AW15" s="32"/>
+      <c r="AW15" s="50">
+        <v>2619.8000000000002</v>
+      </c>
       <c r="AX15" s="19"/>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="48"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:62" ht="13.5" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="16">
         <v>10540.8</v>
       </c>
       <c r="C16" s="16">
         <v>11418.9</v>
       </c>
       <c r="D16" s="16">
         <v>12354</v>
       </c>
       <c r="E16" s="16">
         <v>13657.7</v>
       </c>
       <c r="F16" s="16">
@@ -4111,148 +4135,151 @@
       </c>
       <c r="AO16" s="14">
         <v>4641.3999999999996</v>
       </c>
       <c r="AP16" s="14">
         <v>5118.8999999999996</v>
       </c>
       <c r="AQ16" s="14">
         <v>6333.6</v>
       </c>
       <c r="AR16" s="14">
         <v>8816</v>
       </c>
       <c r="AS16" s="14">
         <v>327.10000000000002</v>
       </c>
       <c r="AT16" s="14">
         <v>783.2</v>
       </c>
       <c r="AU16" s="50">
         <v>1199.0999999999999</v>
       </c>
       <c r="AV16" s="50">
         <v>1688.6</v>
       </c>
-      <c r="AW16" s="32"/>
+      <c r="AW16" s="50">
+        <v>2294.6</v>
+      </c>
       <c r="AX16" s="19"/>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="48"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="4"/>
     </row>
-    <row r="17" spans="8:46">
+    <row r="17" spans="8:49">
       <c r="H17" s="35"/>
       <c r="I17" s="38"/>
       <c r="L17" s="20"/>
       <c r="U17" s="35"/>
       <c r="V17" s="20"/>
       <c r="W17" s="20"/>
       <c r="X17" s="20"/>
       <c r="AE17" s="20"/>
       <c r="AG17" s="20"/>
       <c r="AH17" s="20"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="22"/>
       <c r="AM17" s="20"/>
       <c r="AN17" s="20"/>
       <c r="AP17" s="20"/>
       <c r="AQ17" s="20"/>
       <c r="AR17" s="49"/>
       <c r="AS17" s="28"/>
       <c r="AT17" s="23"/>
+      <c r="AW17" s="20"/>
     </row>
-    <row r="18" spans="8:46">
+    <row r="18" spans="8:49">
       <c r="AE18" s="20"/>
       <c r="AR18" s="23"/>
       <c r="AS18" s="28"/>
       <c r="AT18" s="23"/>
     </row>
-    <row r="19" spans="8:46">
+    <row r="19" spans="8:49">
       <c r="AE19" s="20"/>
       <c r="AQ19" s="23"/>
       <c r="AR19" s="24"/>
       <c r="AS19" s="23"/>
       <c r="AT19" s="23"/>
     </row>
-    <row r="20" spans="8:46">
+    <row r="20" spans="8:49">
       <c r="AQ20" s="23"/>
       <c r="AR20" s="25"/>
       <c r="AS20" s="23"/>
       <c r="AT20" s="23"/>
     </row>
-    <row r="21" spans="8:46">
+    <row r="21" spans="8:49">
       <c r="AQ21" s="23"/>
       <c r="AR21" s="26"/>
       <c r="AS21" s="23"/>
       <c r="AT21" s="23"/>
     </row>
-    <row r="22" spans="8:46">
+    <row r="22" spans="8:49">
       <c r="AQ22" s="23"/>
       <c r="AR22" s="26"/>
       <c r="AS22" s="23"/>
       <c r="AT22" s="23"/>
     </row>
-    <row r="23" spans="8:46">
+    <row r="23" spans="8:49">
       <c r="AQ23" s="23"/>
       <c r="AR23" s="26"/>
     </row>
-    <row r="24" spans="8:46">
+    <row r="24" spans="8:49">
       <c r="AQ24" s="23"/>
       <c r="AR24" s="26"/>
     </row>
-    <row r="25" spans="8:46">
+    <row r="25" spans="8:49">
       <c r="AQ25" s="23"/>
       <c r="AR25" s="26"/>
     </row>
-    <row r="26" spans="8:46">
+    <row r="26" spans="8:49">
       <c r="AQ26" s="23"/>
       <c r="AR26" s="26"/>
     </row>
-    <row r="27" spans="8:46">
+    <row r="27" spans="8:49">
       <c r="AQ27" s="23"/>
       <c r="AR27" s="25"/>
     </row>
-    <row r="28" spans="8:46">
+    <row r="28" spans="8:49">
       <c r="AQ28" s="23"/>
       <c r="AR28" s="26"/>
     </row>
-    <row r="29" spans="8:46">
+    <row r="29" spans="8:49">
       <c r="AQ29" s="23"/>
       <c r="AR29" s="26"/>
     </row>
-    <row r="30" spans="8:46">
+    <row r="30" spans="8:49">
       <c r="AQ30" s="23"/>
       <c r="AR30" s="26"/>
     </row>
-    <row r="31" spans="8:46">
+    <row r="31" spans="8:49">
       <c r="AQ31" s="23"/>
       <c r="AR31" s="26"/>
     </row>
-    <row r="32" spans="8:46">
+    <row r="32" spans="8:49">
       <c r="AQ32" s="23"/>
       <c r="AR32" s="27"/>
     </row>
     <row r="33" spans="43:44">
       <c r="AQ33" s="23"/>
       <c r="AR33" s="23"/>
     </row>
     <row r="34" spans="43:44">
       <c r="AQ34" s="23"/>
       <c r="AR34" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="B1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>