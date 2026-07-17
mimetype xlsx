--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -1805,51 +1805,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AY26" sqref="AY25:AY26"/>
+      <selection pane="bottomRight" activeCell="BB20" sqref="BB20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B1" s="55" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
       <c r="N1" s="55"/>
       <c r="O1" s="55"/>
@@ -2265,51 +2265,53 @@
       </c>
       <c r="AP4" s="36">
         <v>112464.63</v>
       </c>
       <c r="AQ4" s="36">
         <v>126001.4</v>
       </c>
       <c r="AR4" s="36">
         <v>159972.51999999999</v>
       </c>
       <c r="AS4" s="36">
         <v>6135.43</v>
       </c>
       <c r="AT4" s="36">
         <v>13854.2</v>
       </c>
       <c r="AU4" s="51">
         <v>22819.599999999999</v>
       </c>
       <c r="AV4" s="51">
         <v>32365.82</v>
       </c>
       <c r="AW4" s="51">
         <v>43291.14</v>
       </c>
-      <c r="AX4" s="21"/>
+      <c r="AX4" s="51">
+        <v>63532.77</v>
+      </c>
       <c r="AY4" s="36"/>
       <c r="AZ4" s="47"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:62" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="16">
         <v>13389.76</v>
       </c>
       <c r="C5" s="16">
         <v>15981.47</v>
       </c>
       <c r="D5" s="16">
         <v>18831.849999999999</v>
       </c>
       <c r="E5" s="16">
         <v>21170.400000000001</v>
       </c>
       <c r="F5" s="16">
         <v>23629.97</v>
@@ -2421,51 +2423,53 @@
       </c>
       <c r="AP5" s="14">
         <v>9203.1</v>
       </c>
       <c r="AQ5" s="14">
         <v>10171.5</v>
       </c>
       <c r="AR5" s="14">
         <v>11611.9</v>
       </c>
       <c r="AS5" s="14">
         <v>1087</v>
       </c>
       <c r="AT5" s="14">
         <v>2129.6</v>
       </c>
       <c r="AU5" s="50">
         <v>3215.9</v>
       </c>
       <c r="AV5" s="50">
         <v>4241.7</v>
       </c>
       <c r="AW5" s="50">
         <v>5265.7</v>
       </c>
-      <c r="AX5" s="19"/>
+      <c r="AX5" s="50">
+        <v>6366.21</v>
+      </c>
       <c r="AY5" s="14"/>
       <c r="AZ5" s="48"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:62">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="16">
         <v>63.1</v>
       </c>
       <c r="C6" s="16">
         <v>75.900000000000006</v>
       </c>
       <c r="D6" s="16">
         <v>84.4</v>
       </c>
       <c r="E6" s="16">
         <v>92.2</v>
       </c>
       <c r="F6" s="16">
         <v>95.7</v>
@@ -2577,51 +2581,53 @@
       </c>
       <c r="AP6" s="14">
         <v>80.7</v>
       </c>
       <c r="AQ6" s="14">
         <v>91</v>
       </c>
       <c r="AR6" s="14">
         <v>151.19999999999999</v>
       </c>
       <c r="AS6" s="14">
         <v>0.9</v>
       </c>
       <c r="AT6" s="14">
         <v>12.8</v>
       </c>
       <c r="AU6" s="50">
         <v>26.4</v>
       </c>
       <c r="AV6" s="50">
         <v>40.6</v>
       </c>
       <c r="AW6" s="50">
         <v>47.7</v>
       </c>
-      <c r="AX6" s="19"/>
+      <c r="AX6" s="50">
+        <v>60.8</v>
+      </c>
       <c r="AY6" s="14"/>
       <c r="AZ6" s="48"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:62">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="16">
         <v>10721.78</v>
       </c>
       <c r="C7" s="16">
         <v>15131.88</v>
       </c>
       <c r="D7" s="16">
         <v>19991.48</v>
       </c>
       <c r="E7" s="16">
         <v>27735.08</v>
       </c>
       <c r="F7" s="16">
         <v>29646.38</v>
@@ -2733,51 +2739,53 @@
       </c>
       <c r="AP7" s="14">
         <v>31457.07</v>
       </c>
       <c r="AQ7" s="14">
         <v>33249.03</v>
       </c>
       <c r="AR7" s="14">
         <v>34755.01</v>
       </c>
       <c r="AS7" s="14">
         <v>701.54</v>
       </c>
       <c r="AT7" s="14">
         <v>1795.43</v>
       </c>
       <c r="AU7" s="50">
         <v>3043.34</v>
       </c>
       <c r="AV7" s="50">
         <v>4589.96</v>
       </c>
       <c r="AW7" s="50">
         <v>6757.67</v>
       </c>
-      <c r="AX7" s="19"/>
+      <c r="AX7" s="50">
+        <v>11266.48</v>
+      </c>
       <c r="AY7" s="14"/>
       <c r="AZ7" s="48"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:62">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="16">
         <v>5181.49</v>
       </c>
       <c r="C8" s="16">
         <v>5678.59</v>
       </c>
       <c r="D8" s="16">
         <v>6383.99</v>
       </c>
       <c r="E8" s="16">
         <v>7797.49</v>
       </c>
       <c r="F8" s="16">
         <v>9140.99</v>
@@ -2889,51 +2897,53 @@
       </c>
       <c r="AP8" s="14">
         <v>8227.5499999999993</v>
       </c>
       <c r="AQ8" s="14">
         <v>9269.4500000000007</v>
       </c>
       <c r="AR8" s="14">
         <v>11376.47</v>
       </c>
       <c r="AS8" s="14">
         <v>494.39</v>
       </c>
       <c r="AT8" s="14">
         <v>1017.79</v>
       </c>
       <c r="AU8" s="50">
         <v>1828.79</v>
       </c>
       <c r="AV8" s="50">
         <v>2649.89</v>
       </c>
       <c r="AW8" s="50">
         <v>3545.29</v>
       </c>
-      <c r="AX8" s="19"/>
+      <c r="AX8" s="50">
+        <v>5910.39</v>
+      </c>
       <c r="AY8" s="14"/>
       <c r="AZ8" s="48"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:62">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="16">
         <v>12695.9</v>
       </c>
       <c r="C9" s="16">
         <v>13842.9</v>
       </c>
       <c r="D9" s="16">
         <v>15448.1</v>
       </c>
       <c r="E9" s="16">
         <v>17122.400000000001</v>
       </c>
       <c r="F9" s="16">
         <v>19113.2</v>
@@ -3045,51 +3055,53 @@
       </c>
       <c r="AP9" s="14">
         <v>12732.3</v>
       </c>
       <c r="AQ9" s="14">
         <v>14361.4</v>
       </c>
       <c r="AR9" s="14">
         <v>17673.099999999999</v>
       </c>
       <c r="AS9" s="14">
         <v>652.70000000000005</v>
       </c>
       <c r="AT9" s="14">
         <v>1594.2</v>
       </c>
       <c r="AU9" s="50">
         <v>3081.4</v>
       </c>
       <c r="AV9" s="50">
         <v>4555.5</v>
       </c>
       <c r="AW9" s="50">
         <v>5981.2</v>
       </c>
-      <c r="AX9" s="19"/>
+      <c r="AX9" s="50">
+        <v>9180.1</v>
+      </c>
       <c r="AY9" s="14"/>
       <c r="AZ9" s="48"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:62">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="16">
         <v>3206.69</v>
       </c>
       <c r="C10" s="16">
         <v>3539.69</v>
       </c>
       <c r="D10" s="16">
         <v>3888.31</v>
       </c>
       <c r="E10" s="16">
         <v>4461.21</v>
       </c>
       <c r="F10" s="16">
         <v>5205.6099999999997</v>
@@ -3201,51 +3213,53 @@
       </c>
       <c r="AP10" s="14">
         <v>4511.33</v>
       </c>
       <c r="AQ10" s="14">
         <v>4948.16</v>
       </c>
       <c r="AR10" s="14">
         <v>8170.05</v>
       </c>
       <c r="AS10" s="14">
         <v>327.27</v>
       </c>
       <c r="AT10" s="14">
         <v>669.07</v>
       </c>
       <c r="AU10" s="50">
         <v>1149.47</v>
       </c>
       <c r="AV10" s="50">
         <v>1625.07</v>
       </c>
       <c r="AW10" s="50">
         <v>2079.65</v>
       </c>
-      <c r="AX10" s="19"/>
+      <c r="AX10" s="50">
+        <v>3018.95</v>
+      </c>
       <c r="AY10" s="14"/>
       <c r="AZ10" s="48"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:62">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="16">
         <v>3573.13</v>
       </c>
       <c r="C11" s="16">
         <v>4762.34</v>
       </c>
       <c r="D11" s="16">
         <v>4875.54</v>
       </c>
       <c r="E11" s="16">
         <v>5342.44</v>
       </c>
       <c r="F11" s="16">
         <v>5806.55</v>
@@ -3357,51 +3371,53 @@
       </c>
       <c r="AP11" s="14">
         <v>3224.97</v>
       </c>
       <c r="AQ11" s="14">
         <v>3776.77</v>
       </c>
       <c r="AR11" s="14">
         <v>4501.91</v>
       </c>
       <c r="AS11" s="14">
         <v>208.9</v>
       </c>
       <c r="AT11" s="14">
         <v>575.30999999999995</v>
       </c>
       <c r="AU11" s="50">
         <v>914.01</v>
       </c>
       <c r="AV11" s="50">
         <v>1234.3699999999999</v>
       </c>
       <c r="AW11" s="50">
         <v>1675.63</v>
       </c>
-      <c r="AX11" s="19"/>
+      <c r="AX11" s="50">
+        <v>2337.71</v>
+      </c>
       <c r="AY11" s="14"/>
       <c r="AZ11" s="48"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:62">
       <c r="A12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>1</v>
@@ -3514,51 +3530,53 @@
       </c>
       <c r="AP12" s="14">
         <v>15616.63</v>
       </c>
       <c r="AQ12" s="14">
         <v>17188.61</v>
       </c>
       <c r="AR12" s="14">
         <v>25094.16</v>
       </c>
       <c r="AS12" s="14">
         <v>1307.33</v>
       </c>
       <c r="AT12" s="14">
         <v>2696.38</v>
       </c>
       <c r="AU12" s="50">
         <v>4195.46</v>
       </c>
       <c r="AV12" s="50">
         <v>5807.5</v>
       </c>
       <c r="AW12" s="50">
         <v>7724.68</v>
       </c>
-      <c r="AX12" s="19"/>
+      <c r="AX12" s="50">
+        <v>9946.6</v>
+      </c>
       <c r="AY12" s="14"/>
       <c r="AZ12" s="48"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:62">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="16">
         <v>6537.51</v>
       </c>
       <c r="C13" s="16">
         <v>7652.93</v>
       </c>
       <c r="D13" s="16">
         <v>9225.23</v>
       </c>
       <c r="E13" s="16">
         <v>11068.93</v>
       </c>
       <c r="F13" s="16">
         <v>13044.55</v>
@@ -3670,51 +3688,53 @@
       </c>
       <c r="AP13" s="14">
         <v>11698.2</v>
       </c>
       <c r="AQ13" s="14">
         <v>14097.7</v>
       </c>
       <c r="AR13" s="14">
         <v>18002.09</v>
       </c>
       <c r="AS13" s="14">
         <v>470.7</v>
       </c>
       <c r="AT13" s="14">
         <v>1243.99</v>
       </c>
       <c r="AU13" s="50">
         <v>2069.5</v>
       </c>
       <c r="AV13" s="50">
         <v>2986.3</v>
       </c>
       <c r="AW13" s="50">
         <v>3809.52</v>
       </c>
-      <c r="AX13" s="19"/>
+      <c r="AX13" s="50">
+        <v>5485.68</v>
+      </c>
       <c r="AY13" s="14"/>
       <c r="AZ13" s="48"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:62">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="16">
         <v>4063.72</v>
       </c>
       <c r="C14" s="16">
         <v>4825.87</v>
       </c>
       <c r="D14" s="16">
         <v>5823.31</v>
       </c>
       <c r="E14" s="16">
         <v>5890.86</v>
       </c>
       <c r="F14" s="16">
         <v>6309.54</v>
@@ -3826,51 +3846,53 @@
       </c>
       <c r="AP14" s="14">
         <v>4660.75</v>
       </c>
       <c r="AQ14" s="14">
         <v>5261.23</v>
       </c>
       <c r="AR14" s="14">
         <v>9110.94</v>
       </c>
       <c r="AS14" s="14">
         <v>193.36</v>
       </c>
       <c r="AT14" s="14">
         <v>526.33000000000004</v>
       </c>
       <c r="AU14" s="50">
         <v>757.95</v>
       </c>
       <c r="AV14" s="50">
         <v>1075.28</v>
       </c>
       <c r="AW14" s="50">
         <v>1489.7</v>
       </c>
-      <c r="AX14" s="19"/>
+      <c r="AX14" s="50">
+        <v>2396.9299999999998</v>
+      </c>
       <c r="AY14" s="14"/>
       <c r="AZ14" s="48"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="4"/>
     </row>
     <row r="15" spans="1:62">
       <c r="A15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>1</v>
@@ -3982,51 +4004,53 @@
       </c>
       <c r="AP15" s="14">
         <v>5933.1</v>
       </c>
       <c r="AQ15" s="14">
         <v>7252.9</v>
       </c>
       <c r="AR15" s="14">
         <v>10709.7</v>
       </c>
       <c r="AS15" s="14">
         <v>364.2</v>
       </c>
       <c r="AT15" s="14">
         <v>810.2</v>
       </c>
       <c r="AU15" s="50">
         <v>1338.3</v>
       </c>
       <c r="AV15" s="50">
         <v>1871</v>
       </c>
       <c r="AW15" s="50">
         <v>2619.8000000000002</v>
       </c>
-      <c r="AX15" s="19"/>
+      <c r="AX15" s="50">
+        <v>4021.9</v>
+      </c>
       <c r="AY15" s="14"/>
       <c r="AZ15" s="48"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:62" ht="13.5" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="16">
         <v>10540.8</v>
       </c>
       <c r="C16" s="16">
         <v>11418.9</v>
       </c>
       <c r="D16" s="16">
         <v>12354</v>
       </c>
       <c r="E16" s="16">
         <v>13657.7</v>
       </c>
       <c r="F16" s="16">
         <v>14925.7</v>
@@ -4138,148 +4162,151 @@
       </c>
       <c r="AP16" s="14">
         <v>5118.8999999999996</v>
       </c>
       <c r="AQ16" s="14">
         <v>6333.6</v>
       </c>
       <c r="AR16" s="14">
         <v>8816</v>
       </c>
       <c r="AS16" s="14">
         <v>327.10000000000002</v>
       </c>
       <c r="AT16" s="14">
         <v>783.2</v>
       </c>
       <c r="AU16" s="50">
         <v>1199.0999999999999</v>
       </c>
       <c r="AV16" s="50">
         <v>1688.6</v>
       </c>
       <c r="AW16" s="50">
         <v>2294.6</v>
       </c>
-      <c r="AX16" s="19"/>
+      <c r="AX16" s="50">
+        <v>3541</v>
+      </c>
       <c r="AY16" s="14"/>
       <c r="AZ16" s="48"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="4"/>
     </row>
-    <row r="17" spans="8:49">
+    <row r="17" spans="8:50">
       <c r="H17" s="35"/>
       <c r="I17" s="38"/>
       <c r="L17" s="20"/>
       <c r="U17" s="35"/>
       <c r="V17" s="20"/>
       <c r="W17" s="20"/>
       <c r="X17" s="20"/>
       <c r="AE17" s="20"/>
       <c r="AG17" s="20"/>
       <c r="AH17" s="20"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="22"/>
       <c r="AM17" s="20"/>
       <c r="AN17" s="20"/>
       <c r="AP17" s="20"/>
       <c r="AQ17" s="20"/>
       <c r="AR17" s="49"/>
       <c r="AS17" s="28"/>
       <c r="AT17" s="23"/>
       <c r="AW17" s="20"/>
+      <c r="AX17" s="20"/>
     </row>
-    <row r="18" spans="8:49">
+    <row r="18" spans="8:50">
       <c r="AE18" s="20"/>
       <c r="AR18" s="23"/>
       <c r="AS18" s="28"/>
       <c r="AT18" s="23"/>
     </row>
-    <row r="19" spans="8:49">
+    <row r="19" spans="8:50">
       <c r="AE19" s="20"/>
       <c r="AQ19" s="23"/>
       <c r="AR19" s="24"/>
       <c r="AS19" s="23"/>
       <c r="AT19" s="23"/>
     </row>
-    <row r="20" spans="8:49">
+    <row r="20" spans="8:50">
       <c r="AQ20" s="23"/>
       <c r="AR20" s="25"/>
       <c r="AS20" s="23"/>
       <c r="AT20" s="23"/>
     </row>
-    <row r="21" spans="8:49">
+    <row r="21" spans="8:50">
       <c r="AQ21" s="23"/>
       <c r="AR21" s="26"/>
       <c r="AS21" s="23"/>
       <c r="AT21" s="23"/>
     </row>
-    <row r="22" spans="8:49">
+    <row r="22" spans="8:50">
       <c r="AQ22" s="23"/>
       <c r="AR22" s="26"/>
       <c r="AS22" s="23"/>
       <c r="AT22" s="23"/>
     </row>
-    <row r="23" spans="8:49">
+    <row r="23" spans="8:50">
       <c r="AQ23" s="23"/>
       <c r="AR23" s="26"/>
     </row>
-    <row r="24" spans="8:49">
+    <row r="24" spans="8:50">
       <c r="AQ24" s="23"/>
       <c r="AR24" s="26"/>
     </row>
-    <row r="25" spans="8:49">
+    <row r="25" spans="8:50">
       <c r="AQ25" s="23"/>
       <c r="AR25" s="26"/>
     </row>
-    <row r="26" spans="8:49">
+    <row r="26" spans="8:50">
       <c r="AQ26" s="23"/>
       <c r="AR26" s="26"/>
     </row>
-    <row r="27" spans="8:49">
+    <row r="27" spans="8:50">
       <c r="AQ27" s="23"/>
       <c r="AR27" s="25"/>
     </row>
-    <row r="28" spans="8:49">
+    <row r="28" spans="8:50">
       <c r="AQ28" s="23"/>
       <c r="AR28" s="26"/>
     </row>
-    <row r="29" spans="8:49">
+    <row r="29" spans="8:50">
       <c r="AQ29" s="23"/>
       <c r="AR29" s="26"/>
     </row>
-    <row r="30" spans="8:49">
+    <row r="30" spans="8:50">
       <c r="AQ30" s="23"/>
       <c r="AR30" s="26"/>
     </row>
-    <row r="31" spans="8:49">
+    <row r="31" spans="8:50">
       <c r="AQ31" s="23"/>
       <c r="AR31" s="26"/>
     </row>
-    <row r="32" spans="8:49">
+    <row r="32" spans="8:50">
       <c r="AQ32" s="23"/>
       <c r="AR32" s="27"/>
     </row>
     <row r="33" spans="43:44">
       <c r="AQ33" s="23"/>
       <c r="AR33" s="23"/>
     </row>
     <row r="34" spans="43:44">
       <c r="AQ34" s="23"/>
       <c r="AR34" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="B1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
   </mergeCells>
   <phoneticPr fontId="14" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>