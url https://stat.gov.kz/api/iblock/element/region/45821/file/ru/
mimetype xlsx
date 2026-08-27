--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -1805,51 +1805,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BJ34"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BB20" sqref="BB20"/>
+      <selection pane="bottomRight" activeCell="AS26" sqref="AS26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:62" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B1" s="55" t="s">
         <v>32</v>
       </c>
       <c r="C1" s="55"/>
       <c r="D1" s="55"/>
       <c r="E1" s="55"/>
       <c r="F1" s="55"/>
       <c r="G1" s="55"/>
       <c r="H1" s="55"/>
       <c r="I1" s="55"/>
       <c r="J1" s="55"/>
       <c r="K1" s="55"/>
       <c r="L1" s="55"/>
       <c r="M1" s="55"/>
       <c r="N1" s="55"/>
       <c r="O1" s="55"/>
@@ -2268,51 +2268,53 @@
       </c>
       <c r="AQ4" s="36">
         <v>126001.4</v>
       </c>
       <c r="AR4" s="36">
         <v>159972.51999999999</v>
       </c>
       <c r="AS4" s="36">
         <v>6135.43</v>
       </c>
       <c r="AT4" s="36">
         <v>13854.2</v>
       </c>
       <c r="AU4" s="51">
         <v>22819.599999999999</v>
       </c>
       <c r="AV4" s="51">
         <v>32365.82</v>
       </c>
       <c r="AW4" s="51">
         <v>43291.14</v>
       </c>
       <c r="AX4" s="51">
         <v>63532.77</v>
       </c>
-      <c r="AY4" s="36"/>
+      <c r="AY4" s="51">
+        <v>75758.899999999994</v>
+      </c>
       <c r="AZ4" s="47"/>
       <c r="BA4" s="7"/>
       <c r="BB4" s="7"/>
       <c r="BC4" s="7"/>
       <c r="BD4" s="7"/>
     </row>
     <row r="5" spans="1:62" s="3" customFormat="1" ht="14.25" customHeight="1">
       <c r="A5" s="10" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="16">
         <v>13389.76</v>
       </c>
       <c r="C5" s="16">
         <v>15981.47</v>
       </c>
       <c r="D5" s="16">
         <v>18831.849999999999</v>
       </c>
       <c r="E5" s="16">
         <v>21170.400000000001</v>
       </c>
       <c r="F5" s="16">
         <v>23629.97</v>
       </c>
@@ -2426,51 +2428,53 @@
       </c>
       <c r="AQ5" s="14">
         <v>10171.5</v>
       </c>
       <c r="AR5" s="14">
         <v>11611.9</v>
       </c>
       <c r="AS5" s="14">
         <v>1087</v>
       </c>
       <c r="AT5" s="14">
         <v>2129.6</v>
       </c>
       <c r="AU5" s="50">
         <v>3215.9</v>
       </c>
       <c r="AV5" s="50">
         <v>4241.7</v>
       </c>
       <c r="AW5" s="50">
         <v>5265.7</v>
       </c>
       <c r="AX5" s="50">
         <v>6366.21</v>
       </c>
-      <c r="AY5" s="14"/>
+      <c r="AY5" s="50">
+        <v>7278.5</v>
+      </c>
       <c r="AZ5" s="48"/>
       <c r="BA5" s="4"/>
       <c r="BB5" s="4"/>
       <c r="BC5" s="4"/>
       <c r="BD5" s="8"/>
     </row>
     <row r="6" spans="1:62">
       <c r="A6" s="10" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="16">
         <v>63.1</v>
       </c>
       <c r="C6" s="16">
         <v>75.900000000000006</v>
       </c>
       <c r="D6" s="16">
         <v>84.4</v>
       </c>
       <c r="E6" s="16">
         <v>92.2</v>
       </c>
       <c r="F6" s="16">
         <v>95.7</v>
       </c>
@@ -2584,51 +2588,53 @@
       </c>
       <c r="AQ6" s="14">
         <v>91</v>
       </c>
       <c r="AR6" s="14">
         <v>151.19999999999999</v>
       </c>
       <c r="AS6" s="14">
         <v>0.9</v>
       </c>
       <c r="AT6" s="14">
         <v>12.8</v>
       </c>
       <c r="AU6" s="50">
         <v>26.4</v>
       </c>
       <c r="AV6" s="50">
         <v>40.6</v>
       </c>
       <c r="AW6" s="50">
         <v>47.7</v>
       </c>
       <c r="AX6" s="50">
         <v>60.8</v>
       </c>
-      <c r="AY6" s="14"/>
+      <c r="AY6" s="50">
+        <v>68.099999999999994</v>
+      </c>
       <c r="AZ6" s="48"/>
       <c r="BA6" s="4"/>
       <c r="BB6" s="4"/>
       <c r="BC6" s="4"/>
       <c r="BD6" s="8"/>
     </row>
     <row r="7" spans="1:62">
       <c r="A7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="16">
         <v>10721.78</v>
       </c>
       <c r="C7" s="16">
         <v>15131.88</v>
       </c>
       <c r="D7" s="16">
         <v>19991.48</v>
       </c>
       <c r="E7" s="16">
         <v>27735.08</v>
       </c>
       <c r="F7" s="16">
         <v>29646.38</v>
       </c>
@@ -2742,51 +2748,53 @@
       </c>
       <c r="AQ7" s="14">
         <v>33249.03</v>
       </c>
       <c r="AR7" s="14">
         <v>34755.01</v>
       </c>
       <c r="AS7" s="14">
         <v>701.54</v>
       </c>
       <c r="AT7" s="14">
         <v>1795.43</v>
       </c>
       <c r="AU7" s="50">
         <v>3043.34</v>
       </c>
       <c r="AV7" s="50">
         <v>4589.96</v>
       </c>
       <c r="AW7" s="50">
         <v>6757.67</v>
       </c>
       <c r="AX7" s="50">
         <v>11266.48</v>
       </c>
-      <c r="AY7" s="14"/>
+      <c r="AY7" s="50">
+        <v>16006</v>
+      </c>
       <c r="AZ7" s="48"/>
       <c r="BA7" s="4"/>
       <c r="BB7" s="4"/>
       <c r="BC7" s="4"/>
       <c r="BD7" s="8"/>
     </row>
     <row r="8" spans="1:62">
       <c r="A8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="16">
         <v>5181.49</v>
       </c>
       <c r="C8" s="16">
         <v>5678.59</v>
       </c>
       <c r="D8" s="16">
         <v>6383.99</v>
       </c>
       <c r="E8" s="16">
         <v>7797.49</v>
       </c>
       <c r="F8" s="16">
         <v>9140.99</v>
       </c>
@@ -2900,51 +2908,53 @@
       </c>
       <c r="AQ8" s="14">
         <v>9269.4500000000007</v>
       </c>
       <c r="AR8" s="14">
         <v>11376.47</v>
       </c>
       <c r="AS8" s="14">
         <v>494.39</v>
       </c>
       <c r="AT8" s="14">
         <v>1017.79</v>
       </c>
       <c r="AU8" s="50">
         <v>1828.79</v>
       </c>
       <c r="AV8" s="50">
         <v>2649.89</v>
       </c>
       <c r="AW8" s="50">
         <v>3545.29</v>
       </c>
       <c r="AX8" s="50">
         <v>5910.39</v>
       </c>
-      <c r="AY8" s="14"/>
+      <c r="AY8" s="50">
+        <v>6326.89</v>
+      </c>
       <c r="AZ8" s="48"/>
       <c r="BA8" s="4"/>
       <c r="BB8" s="4"/>
       <c r="BC8" s="4"/>
       <c r="BD8" s="8"/>
     </row>
     <row r="9" spans="1:62">
       <c r="A9" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="16">
         <v>12695.9</v>
       </c>
       <c r="C9" s="16">
         <v>13842.9</v>
       </c>
       <c r="D9" s="16">
         <v>15448.1</v>
       </c>
       <c r="E9" s="16">
         <v>17122.400000000001</v>
       </c>
       <c r="F9" s="16">
         <v>19113.2</v>
       </c>
@@ -3058,51 +3068,53 @@
       </c>
       <c r="AQ9" s="14">
         <v>14361.4</v>
       </c>
       <c r="AR9" s="14">
         <v>17673.099999999999</v>
       </c>
       <c r="AS9" s="14">
         <v>652.70000000000005</v>
       </c>
       <c r="AT9" s="14">
         <v>1594.2</v>
       </c>
       <c r="AU9" s="50">
         <v>3081.4</v>
       </c>
       <c r="AV9" s="50">
         <v>4555.5</v>
       </c>
       <c r="AW9" s="50">
         <v>5981.2</v>
       </c>
       <c r="AX9" s="50">
         <v>9180.1</v>
       </c>
-      <c r="AY9" s="14"/>
+      <c r="AY9" s="50">
+        <v>9854.5</v>
+      </c>
       <c r="AZ9" s="48"/>
       <c r="BA9" s="4"/>
       <c r="BB9" s="4"/>
       <c r="BC9" s="4"/>
       <c r="BD9" s="8"/>
     </row>
     <row r="10" spans="1:62">
       <c r="A10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="16">
         <v>3206.69</v>
       </c>
       <c r="C10" s="16">
         <v>3539.69</v>
       </c>
       <c r="D10" s="16">
         <v>3888.31</v>
       </c>
       <c r="E10" s="16">
         <v>4461.21</v>
       </c>
       <c r="F10" s="16">
         <v>5205.6099999999997</v>
       </c>
@@ -3216,51 +3228,53 @@
       </c>
       <c r="AQ10" s="14">
         <v>4948.16</v>
       </c>
       <c r="AR10" s="14">
         <v>8170.05</v>
       </c>
       <c r="AS10" s="14">
         <v>327.27</v>
       </c>
       <c r="AT10" s="14">
         <v>669.07</v>
       </c>
       <c r="AU10" s="50">
         <v>1149.47</v>
       </c>
       <c r="AV10" s="50">
         <v>1625.07</v>
       </c>
       <c r="AW10" s="50">
         <v>2079.65</v>
       </c>
       <c r="AX10" s="50">
         <v>3018.95</v>
       </c>
-      <c r="AY10" s="14"/>
+      <c r="AY10" s="50">
+        <v>3427.65</v>
+      </c>
       <c r="AZ10" s="48"/>
       <c r="BA10" s="4"/>
       <c r="BB10" s="4"/>
       <c r="BC10" s="4"/>
       <c r="BD10" s="8"/>
     </row>
     <row r="11" spans="1:62">
       <c r="A11" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="16">
         <v>3573.13</v>
       </c>
       <c r="C11" s="16">
         <v>4762.34</v>
       </c>
       <c r="D11" s="16">
         <v>4875.54</v>
       </c>
       <c r="E11" s="16">
         <v>5342.44</v>
       </c>
       <c r="F11" s="16">
         <v>5806.55</v>
       </c>
@@ -3374,51 +3388,53 @@
       </c>
       <c r="AQ11" s="14">
         <v>3776.77</v>
       </c>
       <c r="AR11" s="14">
         <v>4501.91</v>
       </c>
       <c r="AS11" s="14">
         <v>208.9</v>
       </c>
       <c r="AT11" s="14">
         <v>575.30999999999995</v>
       </c>
       <c r="AU11" s="50">
         <v>914.01</v>
       </c>
       <c r="AV11" s="50">
         <v>1234.3699999999999</v>
       </c>
       <c r="AW11" s="50">
         <v>1675.63</v>
       </c>
       <c r="AX11" s="50">
         <v>2337.71</v>
       </c>
-      <c r="AY11" s="14"/>
+      <c r="AY11" s="50">
+        <v>2476.8000000000002</v>
+      </c>
       <c r="AZ11" s="48"/>
       <c r="BA11" s="4"/>
       <c r="BB11" s="4"/>
       <c r="BC11" s="4"/>
       <c r="BD11" s="8"/>
     </row>
     <row r="12" spans="1:62">
       <c r="A12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>1</v>
       </c>
@@ -3533,51 +3549,53 @@
       </c>
       <c r="AQ12" s="14">
         <v>17188.61</v>
       </c>
       <c r="AR12" s="14">
         <v>25094.16</v>
       </c>
       <c r="AS12" s="14">
         <v>1307.33</v>
       </c>
       <c r="AT12" s="14">
         <v>2696.38</v>
       </c>
       <c r="AU12" s="50">
         <v>4195.46</v>
       </c>
       <c r="AV12" s="50">
         <v>5807.5</v>
       </c>
       <c r="AW12" s="50">
         <v>7724.68</v>
       </c>
       <c r="AX12" s="50">
         <v>9946.6</v>
       </c>
-      <c r="AY12" s="14"/>
+      <c r="AY12" s="50">
+        <v>11546</v>
+      </c>
       <c r="AZ12" s="48"/>
       <c r="BA12" s="4"/>
       <c r="BB12" s="4"/>
       <c r="BC12" s="4"/>
       <c r="BD12" s="8"/>
     </row>
     <row r="13" spans="1:62">
       <c r="A13" s="10" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="16">
         <v>6537.51</v>
       </c>
       <c r="C13" s="16">
         <v>7652.93</v>
       </c>
       <c r="D13" s="16">
         <v>9225.23</v>
       </c>
       <c r="E13" s="16">
         <v>11068.93</v>
       </c>
       <c r="F13" s="16">
         <v>13044.55</v>
       </c>
@@ -3691,51 +3709,53 @@
       </c>
       <c r="AQ13" s="14">
         <v>14097.7</v>
       </c>
       <c r="AR13" s="14">
         <v>18002.09</v>
       </c>
       <c r="AS13" s="14">
         <v>470.7</v>
       </c>
       <c r="AT13" s="14">
         <v>1243.99</v>
       </c>
       <c r="AU13" s="50">
         <v>2069.5</v>
       </c>
       <c r="AV13" s="50">
         <v>2986.3</v>
       </c>
       <c r="AW13" s="50">
         <v>3809.52</v>
       </c>
       <c r="AX13" s="50">
         <v>5485.68</v>
       </c>
-      <c r="AY13" s="14"/>
+      <c r="AY13" s="50">
+        <v>6513.45</v>
+      </c>
       <c r="AZ13" s="48"/>
       <c r="BA13" s="4"/>
       <c r="BB13" s="4"/>
       <c r="BC13" s="4"/>
       <c r="BD13" s="8"/>
     </row>
     <row r="14" spans="1:62">
       <c r="A14" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="16">
         <v>4063.72</v>
       </c>
       <c r="C14" s="16">
         <v>4825.87</v>
       </c>
       <c r="D14" s="16">
         <v>5823.31</v>
       </c>
       <c r="E14" s="16">
         <v>5890.86</v>
       </c>
       <c r="F14" s="16">
         <v>6309.54</v>
       </c>
@@ -3849,51 +3869,53 @@
       </c>
       <c r="AQ14" s="14">
         <v>5261.23</v>
       </c>
       <c r="AR14" s="14">
         <v>9110.94</v>
       </c>
       <c r="AS14" s="14">
         <v>193.36</v>
       </c>
       <c r="AT14" s="14">
         <v>526.33000000000004</v>
       </c>
       <c r="AU14" s="50">
         <v>757.95</v>
       </c>
       <c r="AV14" s="50">
         <v>1075.28</v>
       </c>
       <c r="AW14" s="50">
         <v>1489.7</v>
       </c>
       <c r="AX14" s="50">
         <v>2396.9299999999998</v>
       </c>
-      <c r="AY14" s="14"/>
+      <c r="AY14" s="50">
+        <v>3802.37</v>
+      </c>
       <c r="AZ14" s="48"/>
       <c r="BA14" s="4"/>
       <c r="BB14" s="4"/>
       <c r="BC14" s="4"/>
       <c r="BD14" s="4"/>
     </row>
     <row r="15" spans="1:62">
       <c r="A15" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="16" t="s">
         <v>1</v>
       </c>
@@ -4007,51 +4029,53 @@
       </c>
       <c r="AQ15" s="14">
         <v>7252.9</v>
       </c>
       <c r="AR15" s="14">
         <v>10709.7</v>
       </c>
       <c r="AS15" s="14">
         <v>364.2</v>
       </c>
       <c r="AT15" s="14">
         <v>810.2</v>
       </c>
       <c r="AU15" s="50">
         <v>1338.3</v>
       </c>
       <c r="AV15" s="50">
         <v>1871</v>
       </c>
       <c r="AW15" s="50">
         <v>2619.8000000000002</v>
       </c>
       <c r="AX15" s="50">
         <v>4021.9</v>
       </c>
-      <c r="AY15" s="14"/>
+      <c r="AY15" s="50">
+        <v>4549.3999999999996</v>
+      </c>
       <c r="AZ15" s="48"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="8"/>
     </row>
     <row r="16" spans="1:62" ht="13.5" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="16">
         <v>10540.8</v>
       </c>
       <c r="C16" s="16">
         <v>11418.9</v>
       </c>
       <c r="D16" s="16">
         <v>12354</v>
       </c>
       <c r="E16" s="16">
         <v>13657.7</v>
       </c>
       <c r="F16" s="16">
         <v>14925.7</v>
       </c>
@@ -4165,51 +4189,53 @@
       </c>
       <c r="AQ16" s="14">
         <v>6333.6</v>
       </c>
       <c r="AR16" s="14">
         <v>8816</v>
       </c>
       <c r="AS16" s="14">
         <v>327.10000000000002</v>
       </c>
       <c r="AT16" s="14">
         <v>783.2</v>
       </c>
       <c r="AU16" s="50">
         <v>1199.0999999999999</v>
       </c>
       <c r="AV16" s="50">
         <v>1688.6</v>
       </c>
       <c r="AW16" s="50">
         <v>2294.6</v>
       </c>
       <c r="AX16" s="50">
         <v>3541</v>
       </c>
-      <c r="AY16" s="14"/>
+      <c r="AY16" s="50">
+        <v>3909.2</v>
+      </c>
       <c r="AZ16" s="48"/>
       <c r="BA16" s="4"/>
       <c r="BB16" s="4"/>
       <c r="BC16" s="4"/>
       <c r="BD16" s="4"/>
     </row>
     <row r="17" spans="8:50">
       <c r="H17" s="35"/>
       <c r="I17" s="38"/>
       <c r="L17" s="20"/>
       <c r="U17" s="35"/>
       <c r="V17" s="20"/>
       <c r="W17" s="20"/>
       <c r="X17" s="20"/>
       <c r="AE17" s="20"/>
       <c r="AG17" s="20"/>
       <c r="AH17" s="20"/>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="22"/>
       <c r="AM17" s="20"/>
       <c r="AN17" s="20"/>
       <c r="AP17" s="20"/>
       <c r="AQ17" s="20"/>
       <c r="AR17" s="49"/>
       <c r="AS17" s="28"/>