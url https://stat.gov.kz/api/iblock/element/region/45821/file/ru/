--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -1,71 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4035" yWindow="2010" windowWidth="22200" windowHeight="13680"/>
   </bookViews>
   <sheets>
-    <sheet name="с нарастанием мясо" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="с нарастанием мясо" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием мясо'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'с нарастанием мясо'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AL12" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="75">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -120,158 +124,231 @@
     <t>Бескарагайский</t>
   </si>
   <si>
     <t>Бородулихинский</t>
   </si>
   <si>
     <t>Жаңасемейский</t>
   </si>
   <si>
     <t>Жарминский</t>
   </si>
   <si>
     <t>Кокпектинский</t>
   </si>
   <si>
     <t>Маканчинский</t>
   </si>
   <si>
     <t>Урджарский</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                    Забито в хозяйстве или реализовано на убой скота и птицы в живом весе</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>+7 7222 52 47 05</t>
+  </si>
+  <si>
+    <t>e-mail: al.isataeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики сельского хозяйства и переписей</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Исатаева Алия Касеновна </t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>С 2022 года</t>
+  </si>
+  <si>
+    <t>Производство мяса всех видов</t>
+  </si>
+  <si>
+    <t>тонн</t>
+  </si>
+  <si>
+    <t>Производство мяса всех видов - это общий объем мяса скота и птицы в живом весе за отчетный период.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">формируется согласно Методике формирования статистических показателей по животноводству
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная).
+</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/abay/spreadsheets/?industry=1485&amp;year=2026&amp;name=10643&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="167" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...24 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...21 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
@@ -280,59 +357,131 @@
     <font>
       <sz val="11"/>
       <color rgb="FF9C5700"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="8"/>
       <color rgb="FF800080"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
@@ -356,51 +505,51 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -420,59 +569,50 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
@@ -502,656 +642,708 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="415">
+  <cellStyleXfs count="416">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...43 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...54 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="11" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="45" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="415" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="415" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="415" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="25" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="24" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="408" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...89 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="415">
+  <cellStyles count="416">
     <cellStyle name="60% — акцент1 2" xfId="1"/>
     <cellStyle name="60% — акцент1 2 2" xfId="2"/>
     <cellStyle name="60% — акцент1 2 2 2" xfId="3"/>
     <cellStyle name="60% — акцент1 2 3" xfId="4"/>
     <cellStyle name="60% — акцент1 2_2.1" xfId="5"/>
     <cellStyle name="60% — акцент2 2" xfId="6"/>
     <cellStyle name="60% — акцент2 2 2" xfId="7"/>
     <cellStyle name="60% — акцент2 2 2 2" xfId="8"/>
     <cellStyle name="60% — акцент2 2 3" xfId="9"/>
     <cellStyle name="60% — акцент2 2_2.1" xfId="10"/>
     <cellStyle name="60% — акцент3 2" xfId="11"/>
     <cellStyle name="60% — акцент3 2 2" xfId="12"/>
     <cellStyle name="60% — акцент3 2 2 2" xfId="13"/>
     <cellStyle name="60% — акцент3 2 3" xfId="14"/>
     <cellStyle name="60% — акцент3 2_2.1" xfId="15"/>
     <cellStyle name="60% — акцент4 2" xfId="16"/>
     <cellStyle name="60% — акцент4 2 2" xfId="17"/>
     <cellStyle name="60% — акцент4 2 2 2" xfId="18"/>
     <cellStyle name="60% — акцент4 2 3" xfId="19"/>
     <cellStyle name="60% — акцент4 2_2.1" xfId="20"/>
     <cellStyle name="60% — акцент5 2" xfId="21"/>
     <cellStyle name="60% — акцент5 2 2" xfId="22"/>
     <cellStyle name="60% — акцент5 2 2 2" xfId="23"/>
     <cellStyle name="60% — акцент5 2 3" xfId="24"/>
     <cellStyle name="60% — акцент5 2_2.1" xfId="25"/>
     <cellStyle name="60% — акцент6 2" xfId="26"/>
     <cellStyle name="60% — акцент6 2 2" xfId="27"/>
     <cellStyle name="60% — акцент6 2 2 2" xfId="28"/>
     <cellStyle name="60% — акцент6 2 3" xfId="29"/>
     <cellStyle name="60% — акцент6 2_2.1" xfId="30"/>
+    <cellStyle name="Гиперссылка" xfId="415" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="31"/>
     <cellStyle name="Название 2" xfId="32"/>
     <cellStyle name="Нейтральный 2" xfId="33"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="34"/>
     <cellStyle name="Обычный 11" xfId="35"/>
     <cellStyle name="Обычный 12" xfId="36"/>
     <cellStyle name="Обычный 13" xfId="37"/>
     <cellStyle name="Обычный 14" xfId="38"/>
     <cellStyle name="Обычный 15" xfId="39"/>
     <cellStyle name="Обычный 16" xfId="40"/>
     <cellStyle name="Обычный 17" xfId="41"/>
     <cellStyle name="Обычный 18" xfId="42"/>
     <cellStyle name="Обычный 19" xfId="43"/>
     <cellStyle name="Обычный 2" xfId="44"/>
     <cellStyle name="Обычный 2 10" xfId="45"/>
     <cellStyle name="Обычный 2 11" xfId="46"/>
     <cellStyle name="Обычный 2 12" xfId="47"/>
     <cellStyle name="Обычный 2 13" xfId="48"/>
     <cellStyle name="Обычный 2 14" xfId="49"/>
     <cellStyle name="Обычный 2 15" xfId="50"/>
     <cellStyle name="Обычный 2 16" xfId="51"/>
     <cellStyle name="Обычный 2 17" xfId="52"/>
     <cellStyle name="Обычный 2 17 2" xfId="53"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="54"/>
@@ -1505,51 +1697,51 @@
     <cellStyle name="Обычный 6_8" xfId="402"/>
     <cellStyle name="Обычный 7" xfId="403"/>
     <cellStyle name="Обычный 7 2" xfId="404"/>
     <cellStyle name="Обычный 7_8" xfId="405"/>
     <cellStyle name="Обычный 8" xfId="406"/>
     <cellStyle name="Обычный 9" xfId="407"/>
     <cellStyle name="Обычный_tabsv2" xfId="408"/>
     <cellStyle name="Открывавшаяся гиперссылка 2" xfId="409"/>
     <cellStyle name="Примечание 2" xfId="410"/>
     <cellStyle name="Примечание 2 2" xfId="411"/>
     <cellStyle name="Примечание 2 2 2" xfId="412"/>
     <cellStyle name="Примечание 2 3" xfId="413"/>
     <cellStyle name="Примечание 2_8" xfId="414"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1794,2591 +1986,3208 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/abay/spreadsheets/?industry=1485&amp;year=2026&amp;name=10643&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kalieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BJ34"/>
+  <dimension ref="A1:AR26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="AS26" sqref="AS26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="28.5703125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="105.7109375" style="14" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="14"/>
+    <col min="6" max="13" width="10" style="14" customWidth="1"/>
+    <col min="14" max="14" width="9.5703125" style="14" customWidth="1"/>
+    <col min="15" max="17" width="9.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.28515625" style="14" customWidth="1"/>
+    <col min="19" max="19" width="8.85546875" style="14" customWidth="1"/>
+    <col min="20" max="20" width="10.85546875" style="14" customWidth="1"/>
+    <col min="21" max="22" width="10" style="14" customWidth="1"/>
+    <col min="23" max="23" width="9.7109375" style="14" customWidth="1"/>
+    <col min="24" max="24" width="10.140625" style="14" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.5703125" style="14" customWidth="1"/>
+    <col min="26" max="30" width="9.140625" style="14"/>
+    <col min="31" max="32" width="9.5703125" style="14" customWidth="1"/>
+    <col min="33" max="34" width="10.85546875" style="14" customWidth="1"/>
+    <col min="35" max="35" width="9.85546875" style="14" customWidth="1"/>
+    <col min="36" max="36" width="10.7109375" style="14" customWidth="1"/>
+    <col min="37" max="37" width="9.7109375" style="14" customWidth="1"/>
+    <col min="38" max="39" width="9.140625" style="14"/>
+    <col min="40" max="40" width="9.28515625" style="14" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="10.7109375" style="14" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="9.28515625" style="14" customWidth="1"/>
+    <col min="43" max="43" width="9.42578125" style="14" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" style="14"/>
+    <col min="45" max="45" width="11.28515625" style="14" customWidth="1"/>
+    <col min="46" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:62" s="1" customFormat="1" ht="30" customHeight="1" thickBot="1">
-      <c r="B1" s="55" t="s">
+    <row r="1" spans="1:44">
+      <c r="AB1" s="15"/>
+      <c r="AC1" s="15"/>
+      <c r="AH1" s="16"/>
+      <c r="AN1" s="15"/>
+      <c r="AQ1" s="15"/>
+      <c r="AR1" s="17"/>
+    </row>
+    <row r="2" spans="1:44">
+      <c r="A2" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="27">
+        <v>14340104</v>
+      </c>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+    </row>
+    <row r="3" spans="1:44">
+      <c r="A3" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+    </row>
+    <row r="4" spans="1:44">
+      <c r="A4" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="19"/>
+      <c r="D4" s="19"/>
+      <c r="E4" s="19"/>
+      <c r="F4" s="19"/>
+      <c r="G4" s="19"/>
+      <c r="H4" s="19"/>
+      <c r="I4" s="19"/>
+      <c r="J4" s="19"/>
+      <c r="K4" s="19"/>
+      <c r="L4" s="19"/>
+      <c r="M4" s="19"/>
+    </row>
+    <row r="5" spans="1:44">
+      <c r="A5" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="19"/>
+      <c r="M5" s="19"/>
+    </row>
+    <row r="6" spans="1:44">
+      <c r="A6" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
+    </row>
+    <row r="7" spans="1:44">
+      <c r="A7" s="18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="19"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="19"/>
+      <c r="J7" s="19"/>
+      <c r="K7" s="19"/>
+      <c r="L7" s="19"/>
+      <c r="M7" s="19"/>
+    </row>
+    <row r="8" spans="1:44">
+      <c r="A8" s="18" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="19"/>
+      <c r="J8" s="19"/>
+      <c r="K8" s="19"/>
+      <c r="L8" s="19"/>
+      <c r="M8" s="19"/>
+    </row>
+    <row r="9" spans="1:44" ht="16.5" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="19"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="19"/>
+      <c r="J9" s="19"/>
+      <c r="K9" s="19"/>
+      <c r="L9" s="19"/>
+      <c r="M9" s="19"/>
+    </row>
+    <row r="10" spans="1:44" ht="40.5" customHeight="1">
+      <c r="A10" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="19"/>
+      <c r="M10" s="19"/>
+    </row>
+    <row r="11" spans="1:44">
+      <c r="A11" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="19"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="19"/>
+      <c r="J11" s="19"/>
+      <c r="K11" s="19"/>
+      <c r="L11" s="19"/>
+      <c r="M11" s="21"/>
+    </row>
+    <row r="12" spans="1:44">
+      <c r="A12" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="19"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="19"/>
+      <c r="M12" s="21"/>
+    </row>
+    <row r="13" spans="1:44">
+      <c r="A13" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C13" s="19"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="19"/>
+      <c r="J13" s="19"/>
+      <c r="K13" s="19"/>
+      <c r="L13" s="19"/>
+      <c r="M13" s="21"/>
+    </row>
+    <row r="14" spans="1:44">
+      <c r="A14" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="19"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="19"/>
+      <c r="J14" s="19"/>
+      <c r="K14" s="19"/>
+      <c r="L14" s="19"/>
+      <c r="M14" s="21"/>
+    </row>
+    <row r="15" spans="1:44">
+      <c r="A15" s="29" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="21"/>
+    </row>
+    <row r="16" spans="1:44">
+      <c r="A16" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="9">
+        <v>45914</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16" s="22"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="18" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="9">
+        <v>46309</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17" s="23"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="18" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18" s="22"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19" s="23"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20" s="22"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21" s="23"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="10"/>
+      <c r="B22" s="11"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23" s="23"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24" s="22"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25" s="23"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26" s="22"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" display="ai.kalieva@aspire.gov.kz"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="99.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="2" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="1" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="3"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="3"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="3"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="30" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2">
+      <c r="B19" s="3"/>
+    </row>
+    <row r="20" spans="2:2">
+      <c r="B20" s="4"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BJ34"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="B28" sqref="B28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="21" style="40" customWidth="1"/>
+    <col min="2" max="9" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.28515625" style="40" bestFit="1" customWidth="1"/>
+    <col min="11" max="52" width="9.28515625" style="40" bestFit="1" customWidth="1"/>
+    <col min="53" max="16384" width="9.140625" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:62" s="31" customFormat="1" ht="30" customHeight="1" thickBot="1">
+      <c r="B1" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="C1" s="55"/>
-[...61 lines deleted...]
-      <c r="A2" s="56" t="s">
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+      <c r="R1" s="51"/>
+      <c r="S1" s="51"/>
+      <c r="T1" s="51"/>
+      <c r="U1" s="51"/>
+      <c r="V1" s="51"/>
+      <c r="W1" s="51"/>
+      <c r="X1" s="51"/>
+      <c r="Y1" s="51"/>
+      <c r="Z1" s="51"/>
+      <c r="AA1" s="51"/>
+      <c r="AB1" s="51"/>
+      <c r="AC1" s="51"/>
+      <c r="AD1" s="51"/>
+      <c r="AE1" s="51"/>
+      <c r="AF1" s="51"/>
+      <c r="AG1" s="51"/>
+      <c r="AH1" s="51"/>
+      <c r="AI1" s="51"/>
+      <c r="AJ1" s="51"/>
+      <c r="AK1" s="51"/>
+      <c r="AL1" s="51"/>
+      <c r="AM1" s="51"/>
+      <c r="AN1" s="51"/>
+      <c r="AO1" s="51"/>
+      <c r="AP1" s="51"/>
+      <c r="AQ1" s="51"/>
+      <c r="AR1" s="51"/>
+      <c r="AS1" s="51"/>
+      <c r="AT1" s="51"/>
+      <c r="AU1" s="51"/>
+      <c r="AV1" s="51"/>
+      <c r="AW1" s="51"/>
+      <c r="AX1" s="51"/>
+      <c r="AY1" s="51"/>
+      <c r="AZ1" s="51"/>
+      <c r="BA1" s="51"/>
+      <c r="BB1" s="51"/>
+      <c r="BC1" s="51"/>
+      <c r="BD1" s="51"/>
+      <c r="BE1" s="52"/>
+      <c r="BF1" s="52"/>
+      <c r="BG1" s="52"/>
+      <c r="BH1" s="52"/>
+      <c r="BI1" s="52"/>
+      <c r="BJ1" s="52"/>
+    </row>
+    <row r="2" spans="1:62" s="33" customFormat="1" ht="30.75" customHeight="1" thickBot="1">
+      <c r="A2" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="53" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="54"/>
-      <c r="I2" s="52" t="s">
+      <c r="I2" s="55" t="s">
         <v>15</v>
       </c>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="53"/>
       <c r="O2" s="53"/>
       <c r="P2" s="53"/>
       <c r="Q2" s="53"/>
       <c r="R2" s="53"/>
       <c r="S2" s="53"/>
       <c r="T2" s="54"/>
-      <c r="U2" s="52" t="s">
+      <c r="U2" s="55" t="s">
         <v>16</v>
       </c>
       <c r="V2" s="53"/>
       <c r="W2" s="53"/>
       <c r="X2" s="53"/>
       <c r="Y2" s="53"/>
       <c r="Z2" s="53"/>
       <c r="AA2" s="53"/>
       <c r="AB2" s="53"/>
       <c r="AC2" s="53"/>
       <c r="AD2" s="53"/>
       <c r="AE2" s="53"/>
       <c r="AF2" s="54"/>
-      <c r="AG2" s="52" t="s">
+      <c r="AG2" s="55" t="s">
         <v>17</v>
       </c>
       <c r="AH2" s="53"/>
       <c r="AI2" s="53"/>
       <c r="AJ2" s="53"/>
       <c r="AK2" s="53"/>
       <c r="AL2" s="53"/>
       <c r="AM2" s="53"/>
       <c r="AN2" s="53"/>
       <c r="AO2" s="53"/>
       <c r="AP2" s="53"/>
       <c r="AQ2" s="53"/>
       <c r="AR2" s="54"/>
-      <c r="AS2" s="52" t="s">
+      <c r="AS2" s="55" t="s">
         <v>31</v>
       </c>
       <c r="AT2" s="53"/>
       <c r="AU2" s="53"/>
       <c r="AV2" s="53"/>
       <c r="AW2" s="53"/>
       <c r="AX2" s="53"/>
       <c r="AY2" s="53"/>
       <c r="AZ2" s="53"/>
       <c r="BA2" s="53"/>
       <c r="BB2" s="53"/>
       <c r="BC2" s="53"/>
       <c r="BD2" s="54"/>
     </row>
-    <row r="3" spans="1:62" s="3" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B3" s="6" t="s">
+    <row r="3" spans="1:62" s="36" customFormat="1" ht="26.25" customHeight="1" thickBot="1">
+      <c r="A3" s="34"/>
+      <c r="B3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="C3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="D3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="6" t="s">
+      <c r="E3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="6" t="s">
+      <c r="F3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="6" t="s">
+      <c r="G3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="6" t="s">
+      <c r="H3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="6" t="s">
+      <c r="I3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="6" t="s">
+      <c r="J3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="6" t="s">
+      <c r="K3" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="L3" s="6" t="s">
+      <c r="L3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="M3" s="6" t="s">
+      <c r="M3" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="N3" s="6" t="s">
+      <c r="N3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="O3" s="6" t="s">
+      <c r="O3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="P3" s="6" t="s">
+      <c r="P3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="Q3" s="6" t="s">
+      <c r="Q3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="R3" s="6" t="s">
+      <c r="R3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="S3" s="6" t="s">
+      <c r="S3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="T3" s="6" t="s">
+      <c r="T3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="U3" s="6" t="s">
+      <c r="U3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="V3" s="6" t="s">
+      <c r="V3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="W3" s="6" t="s">
+      <c r="W3" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="X3" s="6" t="s">
+      <c r="X3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="Y3" s="6" t="s">
+      <c r="Y3" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="Z3" s="6" t="s">
+      <c r="Z3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="6" t="s">
+      <c r="AA3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AB3" s="6" t="s">
+      <c r="AB3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AC3" s="6" t="s">
+      <c r="AC3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AD3" s="6" t="s">
+      <c r="AD3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="AE3" s="6" t="s">
+      <c r="AE3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="AF3" s="6" t="s">
+      <c r="AF3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AG3" s="6" t="s">
+      <c r="AG3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="6" t="s">
+      <c r="AH3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="AI3" s="6" t="s">
+      <c r="AI3" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="AJ3" s="6" t="s">
+      <c r="AJ3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="AK3" s="6" t="s">
+      <c r="AK3" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AL3" s="6" t="s">
+      <c r="AL3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AM3" s="6" t="s">
+      <c r="AM3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AN3" s="6" t="s">
+      <c r="AN3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AO3" s="6" t="s">
+      <c r="AO3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AP3" s="6" t="s">
+      <c r="AP3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="AQ3" s="6" t="s">
+      <c r="AQ3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="AR3" s="6" t="s">
+      <c r="AR3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AS3" s="6" t="s">
+      <c r="AS3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="6" t="s">
+      <c r="AT3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="AU3" s="6" t="s">
+      <c r="AU3" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="AV3" s="6" t="s">
+      <c r="AV3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="AW3" s="6" t="s">
+      <c r="AW3" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AX3" s="6" t="s">
+      <c r="AX3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AY3" s="6" t="s">
+      <c r="AY3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AZ3" s="6" t="s">
+      <c r="AZ3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="BA3" s="6" t="s">
+      <c r="BA3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="BB3" s="6" t="s">
+      <c r="BB3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="BC3" s="6" t="s">
+      <c r="BC3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="BD3" s="6" t="s">
+      <c r="BD3" s="35" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:62" s="3" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:62" s="36" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="56" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="33">
+      <c r="B4" s="57">
         <v>69973.67</v>
       </c>
-      <c r="C4" s="33">
+      <c r="C4" s="57">
         <v>82910.460000000006</v>
       </c>
-      <c r="D4" s="33">
+      <c r="D4" s="57">
         <v>96906.11</v>
       </c>
-      <c r="E4" s="33">
+      <c r="E4" s="57">
         <v>114338.81</v>
       </c>
-      <c r="F4" s="33">
+      <c r="F4" s="57">
         <v>126917.79</v>
       </c>
-      <c r="G4" s="33">
+      <c r="G4" s="57">
         <v>145137.54999999999</v>
       </c>
-      <c r="H4" s="36">
+      <c r="H4" s="58">
         <v>181941.72</v>
       </c>
-      <c r="I4" s="34">
+      <c r="I4" s="59">
         <v>7220.75</v>
       </c>
-      <c r="J4" s="34">
+      <c r="J4" s="59">
         <v>16621.5</v>
       </c>
-      <c r="K4" s="36">
+      <c r="K4" s="58">
         <v>27489.08</v>
       </c>
-      <c r="L4" s="39">
+      <c r="L4" s="60">
         <v>38470.97</v>
       </c>
-      <c r="M4" s="39">
+      <c r="M4" s="60">
         <v>50427.77</v>
       </c>
-      <c r="N4" s="39">
+      <c r="N4" s="60">
         <v>72966.789999999994</v>
       </c>
-      <c r="O4" s="36">
+      <c r="O4" s="58">
         <v>86253.01</v>
       </c>
-      <c r="P4" s="39">
+      <c r="P4" s="60">
         <v>100093.63</v>
       </c>
-      <c r="Q4" s="39">
+      <c r="Q4" s="60">
         <v>117666.7</v>
       </c>
-      <c r="R4" s="36">
+      <c r="R4" s="58">
         <v>130566.67</v>
       </c>
-      <c r="S4" s="40">
+      <c r="S4" s="61">
         <v>148616.45000000001</v>
       </c>
-      <c r="T4" s="41">
+      <c r="T4" s="62">
         <v>186376.44</v>
       </c>
-      <c r="U4" s="46">
+      <c r="U4" s="63">
         <v>5339.26</v>
       </c>
-      <c r="V4" s="46">
+      <c r="V4" s="63">
         <v>12628.84</v>
       </c>
-      <c r="W4" s="44">
+      <c r="W4" s="63">
         <v>21154.1</v>
       </c>
-      <c r="X4" s="39">
+      <c r="X4" s="60">
         <v>29931.9</v>
       </c>
-      <c r="Y4" s="44">
+      <c r="Y4" s="63">
         <v>39222.31</v>
       </c>
-      <c r="Z4" s="36">
+      <c r="Z4" s="58">
         <v>57487.76</v>
       </c>
-      <c r="AA4" s="36">
+      <c r="AA4" s="58">
         <v>68229.27</v>
       </c>
-      <c r="AB4" s="21">
+      <c r="AB4" s="58">
         <v>80663.850000000006</v>
       </c>
-      <c r="AC4" s="21">
+      <c r="AC4" s="58">
         <v>96127.82</v>
       </c>
-      <c r="AD4" s="36">
+      <c r="AD4" s="58">
         <v>106920.39</v>
       </c>
-      <c r="AE4" s="21">
+      <c r="AE4" s="58">
         <v>119924.98</v>
       </c>
-      <c r="AF4" s="21">
+      <c r="AF4" s="58">
         <v>152814.23000000001</v>
       </c>
-      <c r="AG4" s="21">
+      <c r="AG4" s="58">
         <v>5738.35</v>
       </c>
-      <c r="AH4" s="21">
+      <c r="AH4" s="58">
         <v>12914.72</v>
       </c>
-      <c r="AI4" s="14">
+      <c r="AI4" s="64">
         <v>21636.48</v>
       </c>
-      <c r="AJ4" s="29">
+      <c r="AJ4" s="65">
         <v>30948.400000000001</v>
       </c>
-      <c r="AK4" s="31">
+      <c r="AK4" s="39">
         <v>41264.400000000001</v>
       </c>
-      <c r="AL4" s="21">
+      <c r="AL4" s="58">
         <v>60459.01</v>
       </c>
-      <c r="AM4" s="36">
+      <c r="AM4" s="58">
         <v>71920.899999999994</v>
       </c>
-      <c r="AN4" s="47">
+      <c r="AN4" s="58">
         <v>84915.7</v>
       </c>
-      <c r="AO4" s="36">
+      <c r="AO4" s="58">
         <v>100973.3</v>
       </c>
-      <c r="AP4" s="36">
+      <c r="AP4" s="58">
         <v>112464.63</v>
       </c>
-      <c r="AQ4" s="36">
+      <c r="AQ4" s="58">
         <v>126001.4</v>
       </c>
-      <c r="AR4" s="36">
+      <c r="AR4" s="58">
         <v>159972.51999999999</v>
       </c>
-      <c r="AS4" s="36">
+      <c r="AS4" s="58">
         <v>6135.43</v>
       </c>
-      <c r="AT4" s="36">
+      <c r="AT4" s="58">
         <v>13854.2</v>
       </c>
-      <c r="AU4" s="51">
+      <c r="AU4" s="58">
         <v>22819.599999999999</v>
       </c>
-      <c r="AV4" s="51">
+      <c r="AV4" s="58">
         <v>32365.82</v>
       </c>
-      <c r="AW4" s="51">
+      <c r="AW4" s="58">
         <v>43291.14</v>
       </c>
-      <c r="AX4" s="51">
+      <c r="AX4" s="58">
         <v>63532.77</v>
       </c>
-      <c r="AY4" s="51">
+      <c r="AY4" s="58">
         <v>75758.899999999994</v>
       </c>
-      <c r="AZ4" s="47"/>
-[...6 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="AZ4" s="66">
+        <v>90482.46</v>
+      </c>
+      <c r="BA4" s="37"/>
+      <c r="BB4" s="37"/>
+      <c r="BC4" s="37"/>
+      <c r="BD4" s="37"/>
+    </row>
+    <row r="5" spans="1:62" s="36" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="67" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B5" s="68">
         <v>13389.76</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="68">
         <v>15981.47</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="68">
         <v>18831.849999999999</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="68">
         <v>21170.400000000001</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="68">
         <v>23629.97</v>
       </c>
-      <c r="G5" s="16">
+      <c r="G5" s="68">
         <v>26425.56</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="64">
         <v>33363.72</v>
       </c>
-      <c r="I5" s="17">
+      <c r="I5" s="69">
         <v>2036.3</v>
       </c>
-      <c r="J5" s="17">
+      <c r="J5" s="69">
         <v>4096.2</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="64">
         <v>6292.02</v>
       </c>
-      <c r="L5" s="42">
+      <c r="L5" s="70">
         <v>8684.3700000000008</v>
       </c>
-      <c r="M5" s="42">
+      <c r="M5" s="70">
         <v>11215.72</v>
       </c>
-      <c r="N5" s="42">
+      <c r="N5" s="70">
         <v>13877.7</v>
       </c>
-      <c r="O5" s="14">
+      <c r="O5" s="64">
         <v>16451.09</v>
       </c>
-      <c r="P5" s="42">
+      <c r="P5" s="70">
         <v>18919.03</v>
       </c>
-      <c r="Q5" s="42">
+      <c r="Q5" s="70">
         <v>21296.9</v>
       </c>
-      <c r="R5" s="14">
+      <c r="R5" s="64">
         <v>23708.25</v>
       </c>
-      <c r="S5" s="43">
+      <c r="S5" s="71">
         <v>26368.21</v>
       </c>
-      <c r="T5" s="37">
+      <c r="T5" s="72">
         <v>33564.980000000003</v>
       </c>
-      <c r="U5" s="19">
+      <c r="U5" s="64">
         <v>1927.02</v>
       </c>
-      <c r="V5" s="19">
+      <c r="V5" s="64">
         <v>4140.8999999999996</v>
       </c>
-      <c r="W5" s="14">
+      <c r="W5" s="64">
         <v>6681.8</v>
       </c>
-      <c r="X5" s="42">
+      <c r="X5" s="70">
         <v>9106.4</v>
       </c>
-      <c r="Y5" s="14">
+      <c r="Y5" s="64">
         <v>5394.91</v>
       </c>
-      <c r="Z5" s="14">
+      <c r="Z5" s="64">
         <v>6334.8</v>
       </c>
-      <c r="AA5" s="14">
+      <c r="AA5" s="64">
         <v>7198.8</v>
       </c>
-      <c r="AB5" s="19">
+      <c r="AB5" s="64">
         <v>8041.37</v>
       </c>
-      <c r="AC5" s="19">
+      <c r="AC5" s="64">
         <v>8920</v>
       </c>
-      <c r="AD5" s="14">
+      <c r="AD5" s="64">
         <v>9858.4</v>
       </c>
-      <c r="AE5" s="19">
+      <c r="AE5" s="64">
         <v>10739.2</v>
       </c>
-      <c r="AF5" s="19">
+      <c r="AF5" s="64">
         <v>12104.8</v>
       </c>
-      <c r="AG5" s="19">
+      <c r="AG5" s="64">
         <v>901.3</v>
       </c>
-      <c r="AH5" s="19">
+      <c r="AH5" s="64">
         <v>1688.2</v>
       </c>
-      <c r="AI5" s="14">
+      <c r="AI5" s="64">
         <v>2629.7</v>
       </c>
-      <c r="AJ5" s="30">
+      <c r="AJ5" s="73">
         <v>3561.7</v>
       </c>
-      <c r="AK5" s="30">
+      <c r="AK5" s="73">
         <v>4550.3999999999996</v>
       </c>
-      <c r="AL5" s="19">
+      <c r="AL5" s="64">
         <v>5535.7</v>
       </c>
-      <c r="AM5" s="14">
+      <c r="AM5" s="64">
         <v>6423</v>
       </c>
-      <c r="AN5" s="48">
+      <c r="AN5" s="64">
         <v>7359.4</v>
       </c>
-      <c r="AO5" s="14">
+      <c r="AO5" s="64">
         <v>8138.7</v>
       </c>
-      <c r="AP5" s="14">
+      <c r="AP5" s="64">
         <v>9203.1</v>
       </c>
-      <c r="AQ5" s="14">
+      <c r="AQ5" s="64">
         <v>10171.5</v>
       </c>
-      <c r="AR5" s="14">
+      <c r="AR5" s="64">
         <v>11611.9</v>
       </c>
-      <c r="AS5" s="14">
+      <c r="AS5" s="64">
         <v>1087</v>
       </c>
-      <c r="AT5" s="14">
+      <c r="AT5" s="64">
         <v>2129.6</v>
       </c>
-      <c r="AU5" s="50">
+      <c r="AU5" s="64">
         <v>3215.9</v>
       </c>
-      <c r="AV5" s="50">
+      <c r="AV5" s="64">
         <v>4241.7</v>
       </c>
-      <c r="AW5" s="50">
+      <c r="AW5" s="64">
         <v>5265.7</v>
       </c>
-      <c r="AX5" s="50">
+      <c r="AX5" s="64">
         <v>6366.21</v>
       </c>
-      <c r="AY5" s="50">
+      <c r="AY5" s="64">
         <v>7278.5</v>
       </c>
-      <c r="AZ5" s="48"/>
-[...3 lines deleted...]
-      <c r="BD5" s="8"/>
+      <c r="AZ5" s="66">
+        <v>8262.41</v>
+      </c>
+      <c r="BA5" s="38"/>
+      <c r="BB5" s="38"/>
+      <c r="BC5" s="38"/>
+      <c r="BD5" s="39"/>
     </row>
     <row r="6" spans="1:62">
-      <c r="A6" s="10" t="s">
+      <c r="A6" s="67" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="68">
         <v>63.1</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="68">
         <v>75.900000000000006</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="68">
         <v>84.4</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="68">
         <v>92.2</v>
       </c>
-      <c r="F6" s="16">
+      <c r="F6" s="68">
         <v>95.7</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="68">
         <v>120.7</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="64">
         <v>166</v>
       </c>
-      <c r="I6" s="17">
+      <c r="I6" s="69">
         <v>6.1</v>
       </c>
-      <c r="J6" s="17">
+      <c r="J6" s="69">
         <v>23.2</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="64">
         <v>36.1</v>
       </c>
-      <c r="L6" s="42">
+      <c r="L6" s="70">
         <v>50.1</v>
       </c>
-      <c r="M6" s="42">
+      <c r="M6" s="70">
         <v>55.8</v>
       </c>
-      <c r="N6" s="42">
+      <c r="N6" s="70">
         <v>64.2</v>
       </c>
-      <c r="O6" s="14">
+      <c r="O6" s="64">
         <v>77.2</v>
       </c>
-      <c r="P6" s="42">
+      <c r="P6" s="70">
         <v>85.7</v>
       </c>
-      <c r="Q6" s="42">
+      <c r="Q6" s="70">
         <v>93.6</v>
       </c>
-      <c r="R6" s="14">
+      <c r="R6" s="64">
         <v>97</v>
       </c>
-      <c r="S6" s="43">
+      <c r="S6" s="71">
         <v>122.8</v>
       </c>
-      <c r="T6" s="37">
+      <c r="T6" s="72">
         <v>169</v>
       </c>
-      <c r="U6" s="19">
+      <c r="U6" s="64">
         <v>2</v>
       </c>
-      <c r="V6" s="19">
+      <c r="V6" s="64">
         <v>13.3</v>
       </c>
-      <c r="W6" s="14">
+      <c r="W6" s="64">
         <v>26.4</v>
       </c>
-      <c r="X6" s="42">
+      <c r="X6" s="70">
         <v>39.5</v>
       </c>
-      <c r="Y6" s="14">
+      <c r="Y6" s="64">
         <v>45.7</v>
       </c>
-      <c r="Z6" s="14">
+      <c r="Z6" s="64">
         <v>57.8</v>
       </c>
-      <c r="AA6" s="14">
+      <c r="AA6" s="64">
         <v>64</v>
       </c>
-      <c r="AB6" s="19">
+      <c r="AB6" s="64">
         <v>70.8</v>
       </c>
-      <c r="AC6" s="19">
+      <c r="AC6" s="64">
         <v>77.3</v>
       </c>
-      <c r="AD6" s="14">
+      <c r="AD6" s="64">
         <v>78.7</v>
       </c>
-      <c r="AE6" s="19">
+      <c r="AE6" s="64">
         <v>87.1</v>
       </c>
-      <c r="AF6" s="19">
+      <c r="AF6" s="64">
         <v>149.19999999999999</v>
       </c>
-      <c r="AG6" s="19">
+      <c r="AG6" s="64">
         <v>0.8</v>
       </c>
-      <c r="AH6" s="19">
+      <c r="AH6" s="64">
         <v>12.4</v>
       </c>
-      <c r="AI6" s="14">
+      <c r="AI6" s="64">
         <v>25.5</v>
       </c>
-      <c r="AJ6" s="29">
+      <c r="AJ6" s="65">
         <v>39.4</v>
       </c>
-      <c r="AK6" s="32">
+      <c r="AK6" s="38">
         <v>45.9</v>
       </c>
-      <c r="AL6" s="19">
+      <c r="AL6" s="64">
         <v>58.4</v>
       </c>
-      <c r="AM6" s="14">
+      <c r="AM6" s="64">
         <v>65.099999999999994</v>
       </c>
-      <c r="AN6" s="48">
+      <c r="AN6" s="64">
         <v>71.900000000000006</v>
       </c>
-      <c r="AO6" s="14">
+      <c r="AO6" s="64">
         <v>78.599999999999994</v>
       </c>
-      <c r="AP6" s="14">
+      <c r="AP6" s="64">
         <v>80.7</v>
       </c>
-      <c r="AQ6" s="14">
+      <c r="AQ6" s="64">
         <v>91</v>
       </c>
-      <c r="AR6" s="14">
+      <c r="AR6" s="64">
         <v>151.19999999999999</v>
       </c>
-      <c r="AS6" s="14">
+      <c r="AS6" s="64">
         <v>0.9</v>
       </c>
-      <c r="AT6" s="14">
+      <c r="AT6" s="64">
         <v>12.8</v>
       </c>
-      <c r="AU6" s="50">
+      <c r="AU6" s="64">
         <v>26.4</v>
       </c>
-      <c r="AV6" s="50">
+      <c r="AV6" s="64">
         <v>40.6</v>
       </c>
-      <c r="AW6" s="50">
+      <c r="AW6" s="64">
         <v>47.7</v>
       </c>
-      <c r="AX6" s="50">
+      <c r="AX6" s="64">
         <v>60.8</v>
       </c>
-      <c r="AY6" s="50">
+      <c r="AY6" s="64">
         <v>68.099999999999994</v>
       </c>
-      <c r="AZ6" s="48"/>
-[...3 lines deleted...]
-      <c r="BD6" s="8"/>
+      <c r="AZ6" s="66">
+        <v>74.2</v>
+      </c>
+      <c r="BA6" s="38"/>
+      <c r="BB6" s="38"/>
+      <c r="BC6" s="38"/>
+      <c r="BD6" s="39"/>
     </row>
     <row r="7" spans="1:62">
-      <c r="A7" s="10" t="s">
+      <c r="A7" s="67" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="68">
         <v>10721.78</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="68">
         <v>15131.88</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="68">
         <v>19991.48</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="68">
         <v>27735.08</v>
       </c>
-      <c r="F7" s="16">
+      <c r="F7" s="68">
         <v>29646.38</v>
       </c>
-      <c r="G7" s="16">
+      <c r="G7" s="68">
         <v>31908.68</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="64">
         <v>33234.589999999997</v>
       </c>
-      <c r="I7" s="17">
+      <c r="I7" s="69">
         <v>798.8</v>
       </c>
-      <c r="J7" s="17">
+      <c r="J7" s="69">
         <v>1704.46</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="64">
         <v>3573.34</v>
       </c>
-      <c r="L7" s="42">
+      <c r="L7" s="70">
         <v>5049.04</v>
       </c>
-      <c r="M7" s="42">
+      <c r="M7" s="70">
         <v>7222.64</v>
       </c>
-      <c r="N7" s="42">
+      <c r="N7" s="70">
         <v>11117.74</v>
       </c>
-      <c r="O7" s="14">
+      <c r="O7" s="64">
         <v>15696.94</v>
       </c>
-      <c r="P7" s="42">
+      <c r="P7" s="70">
         <v>20736.34</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="Q7" s="70">
         <v>28715.200000000001</v>
       </c>
-      <c r="R7" s="14">
+      <c r="R7" s="64">
         <v>31044.07</v>
       </c>
-      <c r="S7" s="43">
+      <c r="S7" s="71">
         <v>33310.57</v>
       </c>
-      <c r="T7" s="37">
+      <c r="T7" s="72">
         <v>34636.57</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="64">
         <v>683.46</v>
       </c>
-      <c r="V7" s="19">
+      <c r="V7" s="64">
         <v>1733.1</v>
       </c>
-      <c r="W7" s="14">
+      <c r="W7" s="64">
         <v>2858.3</v>
       </c>
-      <c r="X7" s="42">
+      <c r="X7" s="70">
         <v>4290.2</v>
       </c>
-      <c r="Y7" s="14">
+      <c r="Y7" s="64">
         <v>6102.47</v>
       </c>
-      <c r="Z7" s="14">
+      <c r="Z7" s="64">
         <v>10028.6</v>
       </c>
-      <c r="AA7" s="14">
+      <c r="AA7" s="64">
         <v>14202.68</v>
       </c>
-      <c r="AB7" s="19">
+      <c r="AB7" s="64">
         <v>19740.919999999998</v>
       </c>
-      <c r="AC7" s="19">
+      <c r="AC7" s="64">
         <v>26705.5</v>
       </c>
-      <c r="AD7" s="14">
+      <c r="AD7" s="64">
         <v>29083.89</v>
       </c>
-      <c r="AE7" s="19">
+      <c r="AE7" s="64">
         <v>30777.4</v>
       </c>
-      <c r="AF7" s="19">
+      <c r="AF7" s="64">
         <v>32078.28</v>
       </c>
-      <c r="AG7" s="19">
+      <c r="AG7" s="64">
         <v>690.6</v>
       </c>
-      <c r="AH7" s="19">
+      <c r="AH7" s="64">
         <v>1742.89</v>
       </c>
-      <c r="AI7" s="14">
+      <c r="AI7" s="64">
         <v>2982.1</v>
       </c>
-      <c r="AJ7" s="29">
+      <c r="AJ7" s="65">
         <v>4474.3</v>
       </c>
-      <c r="AK7" s="32">
+      <c r="AK7" s="38">
         <v>6548.2</v>
       </c>
-      <c r="AL7" s="19">
+      <c r="AL7" s="64">
         <v>11023.25</v>
       </c>
-      <c r="AM7" s="14">
+      <c r="AM7" s="64">
         <v>15493.55</v>
       </c>
-      <c r="AN7" s="48">
+      <c r="AN7" s="64">
         <v>21419.9</v>
       </c>
-      <c r="AO7" s="14">
+      <c r="AO7" s="64">
         <v>28911.200000000001</v>
       </c>
-      <c r="AP7" s="14">
+      <c r="AP7" s="64">
         <v>31457.07</v>
       </c>
-      <c r="AQ7" s="14">
+      <c r="AQ7" s="64">
         <v>33249.03</v>
       </c>
-      <c r="AR7" s="14">
+      <c r="AR7" s="64">
         <v>34755.01</v>
       </c>
-      <c r="AS7" s="14">
+      <c r="AS7" s="64">
         <v>701.54</v>
       </c>
-      <c r="AT7" s="14">
+      <c r="AT7" s="64">
         <v>1795.43</v>
       </c>
-      <c r="AU7" s="50">
+      <c r="AU7" s="64">
         <v>3043.34</v>
       </c>
-      <c r="AV7" s="50">
+      <c r="AV7" s="64">
         <v>4589.96</v>
       </c>
-      <c r="AW7" s="50">
+      <c r="AW7" s="64">
         <v>6757.67</v>
       </c>
-      <c r="AX7" s="50">
+      <c r="AX7" s="64">
         <v>11266.48</v>
       </c>
-      <c r="AY7" s="50">
+      <c r="AY7" s="64">
         <v>16006</v>
       </c>
-      <c r="AZ7" s="48"/>
-[...3 lines deleted...]
-      <c r="BD7" s="8"/>
+      <c r="AZ7" s="66">
+        <v>23159.87</v>
+      </c>
+      <c r="BA7" s="38"/>
+      <c r="BB7" s="38"/>
+      <c r="BC7" s="38"/>
+      <c r="BD7" s="39"/>
     </row>
     <row r="8" spans="1:62">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="68">
         <v>5181.49</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="68">
         <v>5678.59</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="68">
         <v>6383.99</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="68">
         <v>7797.49</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="68">
         <v>9140.99</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="68">
         <v>10822.59</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="64">
         <v>13358.64</v>
       </c>
-      <c r="I8" s="17">
+      <c r="I8" s="69">
         <v>495.7</v>
       </c>
-      <c r="J8" s="17">
+      <c r="J8" s="69">
         <v>1311.63</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="64">
         <v>1852.9</v>
       </c>
-      <c r="L8" s="42">
+      <c r="L8" s="70">
         <v>2671.93</v>
       </c>
-      <c r="M8" s="42">
+      <c r="M8" s="70">
         <v>3430.36</v>
       </c>
-      <c r="N8" s="42">
+      <c r="N8" s="70">
         <v>5458.36</v>
       </c>
-      <c r="O8" s="14">
+      <c r="O8" s="64">
         <v>5993.76</v>
       </c>
-      <c r="P8" s="42">
+      <c r="P8" s="70">
         <v>6748.36</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="70">
         <v>8193.2000000000007</v>
       </c>
-      <c r="R8" s="14">
+      <c r="R8" s="64">
         <v>9535.3799999999992</v>
       </c>
-      <c r="S8" s="43">
+      <c r="S8" s="71">
         <v>11212.38</v>
       </c>
-      <c r="T8" s="37">
+      <c r="T8" s="72">
         <v>15050.28</v>
       </c>
-      <c r="U8" s="19">
+      <c r="U8" s="64">
         <v>456.5</v>
       </c>
-      <c r="V8" s="19">
+      <c r="V8" s="64">
         <v>979.5</v>
       </c>
-      <c r="W8" s="14">
+      <c r="W8" s="64">
         <v>1758.3</v>
       </c>
-      <c r="X8" s="42">
+      <c r="X8" s="70">
         <v>2469.5</v>
       </c>
-      <c r="Y8" s="14">
+      <c r="Y8" s="64">
         <v>3241.9</v>
       </c>
-      <c r="Z8" s="14">
+      <c r="Z8" s="64">
         <v>5242.1000000000004</v>
       </c>
-      <c r="AA8" s="14">
+      <c r="AA8" s="64">
         <v>5582.9</v>
       </c>
-      <c r="AB8" s="19">
+      <c r="AB8" s="64">
         <v>6067.68</v>
       </c>
-      <c r="AC8" s="19">
+      <c r="AC8" s="64">
         <v>6962.38</v>
       </c>
-      <c r="AD8" s="14">
+      <c r="AD8" s="64">
         <v>7754.66</v>
       </c>
-      <c r="AE8" s="19">
+      <c r="AE8" s="64">
         <v>8757.66</v>
       </c>
-      <c r="AF8" s="19">
+      <c r="AF8" s="64">
         <v>10701.36</v>
       </c>
-      <c r="AG8" s="19">
+      <c r="AG8" s="64">
         <v>496.3</v>
       </c>
-      <c r="AH8" s="19">
+      <c r="AH8" s="64">
         <v>1020.1</v>
       </c>
-      <c r="AI8" s="14">
+      <c r="AI8" s="64">
         <v>1790.5</v>
       </c>
-      <c r="AJ8" s="29">
+      <c r="AJ8" s="65">
         <v>2586</v>
       </c>
-      <c r="AK8" s="32">
+      <c r="AK8" s="38">
         <v>3441.6</v>
       </c>
-      <c r="AL8" s="19">
+      <c r="AL8" s="64">
         <v>5616.75</v>
       </c>
-      <c r="AM8" s="14">
+      <c r="AM8" s="64">
         <v>5970.95</v>
       </c>
-      <c r="AN8" s="48">
+      <c r="AN8" s="64">
         <v>6478.3</v>
       </c>
-      <c r="AO8" s="14">
+      <c r="AO8" s="64">
         <v>7389.1</v>
       </c>
-      <c r="AP8" s="14">
+      <c r="AP8" s="64">
         <v>8227.5499999999993</v>
       </c>
-      <c r="AQ8" s="14">
+      <c r="AQ8" s="64">
         <v>9269.4500000000007</v>
       </c>
-      <c r="AR8" s="14">
+      <c r="AR8" s="64">
         <v>11376.47</v>
       </c>
-      <c r="AS8" s="14">
+      <c r="AS8" s="64">
         <v>494.39</v>
       </c>
-      <c r="AT8" s="14">
+      <c r="AT8" s="64">
         <v>1017.79</v>
       </c>
-      <c r="AU8" s="50">
+      <c r="AU8" s="64">
         <v>1828.79</v>
       </c>
-      <c r="AV8" s="50">
+      <c r="AV8" s="64">
         <v>2649.89</v>
       </c>
-      <c r="AW8" s="50">
+      <c r="AW8" s="64">
         <v>3545.29</v>
       </c>
-      <c r="AX8" s="50">
+      <c r="AX8" s="64">
         <v>5910.39</v>
       </c>
-      <c r="AY8" s="50">
+      <c r="AY8" s="64">
         <v>6326.89</v>
       </c>
-      <c r="AZ8" s="48"/>
-[...3 lines deleted...]
-      <c r="BD8" s="8"/>
+      <c r="AZ8" s="66">
+        <v>6951.99</v>
+      </c>
+      <c r="BA8" s="38"/>
+      <c r="BB8" s="38"/>
+      <c r="BC8" s="38"/>
+      <c r="BD8" s="39"/>
     </row>
     <row r="9" spans="1:62">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="67" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="68">
         <v>12695.9</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="68">
         <v>13842.9</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="68">
         <v>15448.1</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="68">
         <v>17122.400000000001</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="68">
         <v>19113.2</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="68">
         <v>21652</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="64">
         <v>26942.2</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="69">
         <v>1297</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="69">
         <v>3312.3</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="64">
         <v>5464.2</v>
       </c>
-      <c r="L9" s="42">
+      <c r="L9" s="70">
         <v>7592.9</v>
       </c>
-      <c r="M9" s="42">
+      <c r="M9" s="70">
         <v>9423.9</v>
       </c>
-      <c r="N9" s="42">
+      <c r="N9" s="70">
         <v>13370.6</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="64">
         <v>14595.2</v>
       </c>
-      <c r="P9" s="42">
+      <c r="P9" s="70">
         <v>16247.2</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="70">
         <v>17924</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="64">
         <v>20002.099999999999</v>
       </c>
-      <c r="S9" s="43">
+      <c r="S9" s="71">
         <v>22660.9</v>
       </c>
-      <c r="T9" s="37">
+      <c r="T9" s="72">
         <v>28216.2</v>
       </c>
-      <c r="U9" s="19">
+      <c r="U9" s="64">
         <v>620.4</v>
       </c>
-      <c r="V9" s="19">
+      <c r="V9" s="64">
         <v>1513.1</v>
       </c>
-      <c r="W9" s="14">
+      <c r="W9" s="64">
         <v>2943.4</v>
       </c>
-      <c r="X9" s="42">
+      <c r="X9" s="70">
         <v>4359.7</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="Y9" s="64">
         <v>5687.6</v>
       </c>
-      <c r="Z9" s="14">
+      <c r="Z9" s="64">
         <v>8761.5</v>
       </c>
-      <c r="AA9" s="14">
+      <c r="AA9" s="64">
         <v>9403.4</v>
       </c>
-      <c r="AB9" s="19">
+      <c r="AB9" s="64">
         <v>10200.200000000001</v>
       </c>
-      <c r="AC9" s="19">
+      <c r="AC9" s="64">
         <v>11206.9</v>
       </c>
-      <c r="AD9" s="14">
+      <c r="AD9" s="64">
         <v>12422.6</v>
       </c>
-      <c r="AE9" s="19">
+      <c r="AE9" s="64">
         <v>14020.2</v>
       </c>
-      <c r="AF9" s="19">
+      <c r="AF9" s="64">
         <v>17243.400000000001</v>
       </c>
-      <c r="AG9" s="19">
+      <c r="AG9" s="64">
         <v>639.1</v>
       </c>
-      <c r="AH9" s="19">
+      <c r="AH9" s="64">
         <v>1556.8</v>
       </c>
-      <c r="AI9" s="14">
+      <c r="AI9" s="64">
         <v>3014.6</v>
       </c>
-      <c r="AJ9" s="29">
+      <c r="AJ9" s="65">
         <v>4459.6000000000004</v>
       </c>
-      <c r="AK9" s="32">
+      <c r="AK9" s="38">
         <v>5857</v>
       </c>
-      <c r="AL9" s="19">
+      <c r="AL9" s="64">
         <v>8993</v>
       </c>
-      <c r="AM9" s="14">
+      <c r="AM9" s="64">
         <v>9654</v>
       </c>
-      <c r="AN9" s="48">
+      <c r="AN9" s="64">
         <v>10467</v>
       </c>
-      <c r="AO9" s="14">
+      <c r="AO9" s="64">
         <v>11491.8</v>
       </c>
-      <c r="AP9" s="14">
+      <c r="AP9" s="64">
         <v>12732.3</v>
       </c>
-      <c r="AQ9" s="14">
+      <c r="AQ9" s="64">
         <v>14361.4</v>
       </c>
-      <c r="AR9" s="14">
+      <c r="AR9" s="64">
         <v>17673.099999999999</v>
       </c>
-      <c r="AS9" s="14">
+      <c r="AS9" s="64">
         <v>652.70000000000005</v>
       </c>
-      <c r="AT9" s="14">
+      <c r="AT9" s="64">
         <v>1594.2</v>
       </c>
-      <c r="AU9" s="50">
+      <c r="AU9" s="64">
         <v>3081.4</v>
       </c>
-      <c r="AV9" s="50">
+      <c r="AV9" s="64">
         <v>4555.5</v>
       </c>
-      <c r="AW9" s="50">
+      <c r="AW9" s="64">
         <v>5981.2</v>
       </c>
-      <c r="AX9" s="50">
+      <c r="AX9" s="64">
         <v>9180.1</v>
       </c>
-      <c r="AY9" s="50">
+      <c r="AY9" s="64">
         <v>9854.5</v>
       </c>
-      <c r="AZ9" s="48"/>
-[...3 lines deleted...]
-      <c r="BD9" s="8"/>
+      <c r="AZ9" s="66">
+        <v>10721.6</v>
+      </c>
+      <c r="BA9" s="38"/>
+      <c r="BB9" s="38"/>
+      <c r="BC9" s="38"/>
+      <c r="BD9" s="39"/>
     </row>
     <row r="10" spans="1:62">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="67" t="s">
         <v>24</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="68">
         <v>3206.69</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="68">
         <v>3539.69</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="68">
         <v>3888.31</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="68">
         <v>4461.21</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="68">
         <v>5205.6099999999997</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="68">
         <v>5730.73</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="64">
         <v>8681.23</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="69">
         <v>297.89999999999998</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="69">
         <v>616.4</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="64">
         <v>987.14</v>
       </c>
-      <c r="L10" s="42">
+      <c r="L10" s="70">
         <v>1394.64</v>
       </c>
-      <c r="M10" s="42">
+      <c r="M10" s="70">
         <v>1838.14</v>
       </c>
-      <c r="N10" s="42">
+      <c r="N10" s="70">
         <v>3375.95</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="64">
         <v>3708.8</v>
       </c>
-      <c r="P10" s="42">
+      <c r="P10" s="70">
         <v>4078.1</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="70">
         <v>4524</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="64">
         <v>5205.3100000000004</v>
       </c>
-      <c r="S10" s="43">
+      <c r="S10" s="71">
         <v>5730.77</v>
       </c>
-      <c r="T10" s="37">
+      <c r="T10" s="72">
         <v>8680.82</v>
       </c>
-      <c r="U10" s="19">
+      <c r="U10" s="64">
         <v>304.07</v>
       </c>
-      <c r="V10" s="19">
+      <c r="V10" s="64">
         <v>689.4</v>
       </c>
-      <c r="W10" s="14">
+      <c r="W10" s="64">
         <v>1124</v>
       </c>
-      <c r="X10" s="42">
+      <c r="X10" s="70">
         <v>1572.4</v>
       </c>
-      <c r="Y10" s="14">
+      <c r="Y10" s="64">
         <v>2009.68</v>
       </c>
-      <c r="Z10" s="14">
+      <c r="Z10" s="64">
         <v>2913.4</v>
       </c>
-      <c r="AA10" s="14">
+      <c r="AA10" s="64">
         <v>3292.99</v>
       </c>
-      <c r="AB10" s="19">
+      <c r="AB10" s="64">
         <v>3637.75</v>
       </c>
-      <c r="AC10" s="19">
+      <c r="AC10" s="64">
         <v>3966.1</v>
       </c>
-      <c r="AD10" s="14">
+      <c r="AD10" s="64">
         <v>4406.01</v>
       </c>
-      <c r="AE10" s="19">
+      <c r="AE10" s="64">
         <v>4835.76</v>
       </c>
-      <c r="AF10" s="19">
+      <c r="AF10" s="64">
         <v>8094.17</v>
       </c>
-      <c r="AG10" s="19">
+      <c r="AG10" s="64">
         <v>307.5</v>
       </c>
-      <c r="AH10" s="19">
+      <c r="AH10" s="64">
         <v>650.20000000000005</v>
       </c>
-      <c r="AI10" s="14">
+      <c r="AI10" s="64">
         <v>1128.5999999999999</v>
       </c>
-      <c r="AJ10" s="29">
+      <c r="AJ10" s="65">
         <v>1593.7</v>
       </c>
-      <c r="AK10" s="32">
+      <c r="AK10" s="38">
         <v>2038.7</v>
       </c>
-      <c r="AL10" s="19">
+      <c r="AL10" s="64">
         <v>2962</v>
       </c>
-      <c r="AM10" s="14">
+      <c r="AM10" s="64">
         <v>3346.7</v>
       </c>
-      <c r="AN10" s="48">
+      <c r="AN10" s="64">
         <v>3710.7</v>
       </c>
-      <c r="AO10" s="14">
+      <c r="AO10" s="64">
         <v>4032.4</v>
       </c>
-      <c r="AP10" s="14">
+      <c r="AP10" s="64">
         <v>4511.33</v>
       </c>
-      <c r="AQ10" s="14">
+      <c r="AQ10" s="64">
         <v>4948.16</v>
       </c>
-      <c r="AR10" s="14">
+      <c r="AR10" s="64">
         <v>8170.05</v>
       </c>
-      <c r="AS10" s="14">
+      <c r="AS10" s="64">
         <v>327.27</v>
       </c>
-      <c r="AT10" s="14">
+      <c r="AT10" s="64">
         <v>669.07</v>
       </c>
-      <c r="AU10" s="50">
+      <c r="AU10" s="64">
         <v>1149.47</v>
       </c>
-      <c r="AV10" s="50">
+      <c r="AV10" s="64">
         <v>1625.07</v>
       </c>
-      <c r="AW10" s="50">
+      <c r="AW10" s="64">
         <v>2079.65</v>
       </c>
-      <c r="AX10" s="50">
+      <c r="AX10" s="64">
         <v>3018.95</v>
       </c>
-      <c r="AY10" s="50">
+      <c r="AY10" s="64">
         <v>3427.65</v>
       </c>
-      <c r="AZ10" s="48"/>
-[...3 lines deleted...]
-      <c r="BD10" s="8"/>
+      <c r="AZ10" s="66">
+        <v>3788.94</v>
+      </c>
+      <c r="BA10" s="38"/>
+      <c r="BB10" s="38"/>
+      <c r="BC10" s="38"/>
+      <c r="BD10" s="39"/>
     </row>
     <row r="11" spans="1:62">
-      <c r="A11" s="10" t="s">
+      <c r="A11" s="67" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="68">
         <v>3573.13</v>
       </c>
-      <c r="C11" s="16">
+      <c r="C11" s="68">
         <v>4762.34</v>
       </c>
-      <c r="D11" s="16">
+      <c r="D11" s="68">
         <v>4875.54</v>
       </c>
-      <c r="E11" s="16">
+      <c r="E11" s="68">
         <v>5342.44</v>
       </c>
-      <c r="F11" s="16">
+      <c r="F11" s="68">
         <v>5806.55</v>
       </c>
-      <c r="G11" s="16">
+      <c r="G11" s="68">
         <v>6506.95</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="64">
         <v>7332.26</v>
       </c>
-      <c r="I11" s="17">
+      <c r="I11" s="69">
         <v>423.05</v>
       </c>
-      <c r="J11" s="17">
+      <c r="J11" s="69">
         <v>1112.67</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="64">
         <v>1868.58</v>
       </c>
-      <c r="L11" s="42">
+      <c r="L11" s="70">
         <v>2740.78</v>
       </c>
-      <c r="M11" s="42">
+      <c r="M11" s="70">
         <v>3042.71</v>
       </c>
-      <c r="N11" s="42">
+      <c r="N11" s="70">
         <v>3677.55</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="64">
         <v>4870.6899999999996</v>
       </c>
-      <c r="P11" s="42">
+      <c r="P11" s="70">
         <v>4995.51</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="70">
         <v>5467.3</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="64">
         <v>5961.89</v>
       </c>
-      <c r="S11" s="43">
+      <c r="S11" s="71">
         <v>6678.51</v>
       </c>
-      <c r="T11" s="37">
+      <c r="T11" s="72">
         <v>7509.37</v>
       </c>
-      <c r="U11" s="19">
+      <c r="U11" s="64">
         <v>217.92</v>
       </c>
-      <c r="V11" s="19">
+      <c r="V11" s="64">
         <v>613.5</v>
       </c>
-      <c r="W11" s="14">
+      <c r="W11" s="64">
         <v>939.7</v>
       </c>
-      <c r="X11" s="42">
+      <c r="X11" s="70">
         <v>1237.0999999999999</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="64">
         <v>1606.92</v>
       </c>
-      <c r="Z11" s="14">
+      <c r="Z11" s="64">
         <v>2255.3000000000002</v>
       </c>
-      <c r="AA11" s="14">
+      <c r="AA11" s="64">
         <v>2371.06</v>
       </c>
-      <c r="AB11" s="19">
+      <c r="AB11" s="64">
         <v>2536.52</v>
       </c>
-      <c r="AC11" s="19">
+      <c r="AC11" s="64">
         <v>2803.98</v>
       </c>
-      <c r="AD11" s="14">
+      <c r="AD11" s="64">
         <v>3172.5</v>
       </c>
-      <c r="AE11" s="19">
+      <c r="AE11" s="64">
         <v>3739.49</v>
       </c>
-      <c r="AF11" s="19">
+      <c r="AF11" s="64">
         <v>4464.24</v>
       </c>
-      <c r="AG11" s="19">
+      <c r="AG11" s="64">
         <v>207.2</v>
       </c>
-      <c r="AH11" s="19">
+      <c r="AH11" s="64">
         <v>578.35</v>
       </c>
-      <c r="AI11" s="14">
+      <c r="AI11" s="64">
         <v>943.4</v>
       </c>
-      <c r="AJ11" s="29">
+      <c r="AJ11" s="65">
         <v>1228.9000000000001</v>
       </c>
-      <c r="AK11" s="32">
+      <c r="AK11" s="38">
         <v>1683.5</v>
       </c>
-      <c r="AL11" s="19">
+      <c r="AL11" s="64">
         <v>2341.88</v>
       </c>
-      <c r="AM11" s="14">
+      <c r="AM11" s="64">
         <v>2465.3200000000002</v>
       </c>
-      <c r="AN11" s="48">
+      <c r="AN11" s="64">
         <v>2619.4</v>
       </c>
-      <c r="AO11" s="14">
+      <c r="AO11" s="64">
         <v>2878.9</v>
       </c>
-      <c r="AP11" s="14">
+      <c r="AP11" s="64">
         <v>3224.97</v>
       </c>
-      <c r="AQ11" s="14">
+      <c r="AQ11" s="64">
         <v>3776.77</v>
       </c>
-      <c r="AR11" s="14">
+      <c r="AR11" s="64">
         <v>4501.91</v>
       </c>
-      <c r="AS11" s="14">
+      <c r="AS11" s="64">
         <v>208.9</v>
       </c>
-      <c r="AT11" s="14">
+      <c r="AT11" s="64">
         <v>575.30999999999995</v>
       </c>
-      <c r="AU11" s="50">
+      <c r="AU11" s="64">
         <v>914.01</v>
       </c>
-      <c r="AV11" s="50">
+      <c r="AV11" s="64">
         <v>1234.3699999999999</v>
       </c>
-      <c r="AW11" s="50">
+      <c r="AW11" s="64">
         <v>1675.63</v>
       </c>
-      <c r="AX11" s="50">
+      <c r="AX11" s="64">
         <v>2337.71</v>
       </c>
-      <c r="AY11" s="50">
+      <c r="AY11" s="64">
         <v>2476.8000000000002</v>
       </c>
-      <c r="AZ11" s="48"/>
-[...3 lines deleted...]
-      <c r="BD11" s="8"/>
+      <c r="AZ11" s="66">
+        <v>2758.71</v>
+      </c>
+      <c r="BA11" s="38"/>
+      <c r="BB11" s="38"/>
+      <c r="BC11" s="38"/>
+      <c r="BD11" s="39"/>
     </row>
     <row r="12" spans="1:62">
-      <c r="A12" s="11" t="s">
+      <c r="A12" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="15" t="s">
+      <c r="B12" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="15" t="s">
+      <c r="C12" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="D12" s="15" t="s">
+      <c r="D12" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="E12" s="15" t="s">
+      <c r="E12" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="F12" s="15" t="s">
+      <c r="F12" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="G12" s="15" t="s">
+      <c r="G12" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="H12" s="37" t="s">
+      <c r="H12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="I12" s="15" t="s">
+      <c r="I12" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="J12" s="15" t="s">
+      <c r="J12" s="74" t="s">
         <v>1</v>
       </c>
-      <c r="K12" s="37" t="s">
+      <c r="K12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="L12" s="37" t="s">
+      <c r="L12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="M12" s="37" t="s">
+      <c r="M12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="N12" s="37" t="s">
+      <c r="N12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="O12" s="37" t="s">
+      <c r="O12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="P12" s="37" t="s">
+      <c r="P12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="Q12" s="37" t="s">
+      <c r="Q12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="R12" s="37" t="s">
+      <c r="R12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="S12" s="37" t="s">
+      <c r="S12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="T12" s="37" t="s">
+      <c r="T12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="U12" s="37" t="s">
+      <c r="U12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="V12" s="37" t="s">
+      <c r="V12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="W12" s="37" t="s">
+      <c r="W12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="X12" s="37" t="s">
+      <c r="X12" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="Y12" s="14">
+      <c r="Y12" s="64">
         <v>5894.13</v>
       </c>
-      <c r="Z12" s="14">
+      <c r="Z12" s="64">
         <v>7699.5</v>
       </c>
-      <c r="AA12" s="14">
+      <c r="AA12" s="64">
         <v>9071.7199999999993</v>
       </c>
-      <c r="AB12" s="19">
+      <c r="AB12" s="64">
         <v>10631.02</v>
       </c>
-      <c r="AC12" s="19">
+      <c r="AC12" s="64">
         <v>11973.09</v>
       </c>
-      <c r="AD12" s="14">
+      <c r="AD12" s="64">
         <v>13337.49</v>
       </c>
-      <c r="AE12" s="19">
+      <c r="AE12" s="64">
         <v>14868.3</v>
       </c>
-      <c r="AF12" s="19">
+      <c r="AF12" s="64">
         <v>22648.11</v>
       </c>
-      <c r="AG12" s="19">
+      <c r="AG12" s="64">
         <v>1194.5999999999999</v>
       </c>
-      <c r="AH12" s="19">
+      <c r="AH12" s="64">
         <v>2409.54</v>
       </c>
-      <c r="AI12" s="14">
+      <c r="AI12" s="64">
         <v>3897.8</v>
       </c>
-      <c r="AJ12" s="30">
+      <c r="AJ12" s="73">
         <v>5656.1</v>
       </c>
-      <c r="AK12" s="30">
+      <c r="AK12" s="73">
         <v>7321.9</v>
       </c>
-      <c r="AL12" s="19">
+      <c r="AL12" s="64">
         <f>Z12+AI12</f>
         <v>11597.3</v>
       </c>
-      <c r="AM12" s="14">
+      <c r="AM12" s="64">
         <v>10854.65</v>
       </c>
-      <c r="AN12" s="48">
+      <c r="AN12" s="64">
         <v>12476.1</v>
       </c>
-      <c r="AO12" s="14">
+      <c r="AO12" s="64">
         <v>14028.3</v>
       </c>
-      <c r="AP12" s="14">
+      <c r="AP12" s="64">
         <v>15616.63</v>
       </c>
-      <c r="AQ12" s="14">
+      <c r="AQ12" s="64">
         <v>17188.61</v>
       </c>
-      <c r="AR12" s="14">
+      <c r="AR12" s="64">
         <v>25094.16</v>
       </c>
-      <c r="AS12" s="14">
+      <c r="AS12" s="64">
         <v>1307.33</v>
       </c>
-      <c r="AT12" s="14">
+      <c r="AT12" s="64">
         <v>2696.38</v>
       </c>
-      <c r="AU12" s="50">
+      <c r="AU12" s="64">
         <v>4195.46</v>
       </c>
-      <c r="AV12" s="50">
+      <c r="AV12" s="64">
         <v>5807.5</v>
       </c>
-      <c r="AW12" s="50">
+      <c r="AW12" s="64">
         <v>7724.68</v>
       </c>
-      <c r="AX12" s="50">
+      <c r="AX12" s="64">
         <v>9946.6</v>
       </c>
-      <c r="AY12" s="50">
+      <c r="AY12" s="64">
         <v>11546</v>
       </c>
-      <c r="AZ12" s="48"/>
-[...3 lines deleted...]
-      <c r="BD12" s="8"/>
+      <c r="AZ12" s="66">
+        <v>13160.2</v>
+      </c>
+      <c r="BA12" s="38"/>
+      <c r="BB12" s="38"/>
+      <c r="BC12" s="38"/>
+      <c r="BD12" s="39"/>
     </row>
     <row r="13" spans="1:62">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="67" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="68">
         <v>6537.51</v>
       </c>
-      <c r="C13" s="16">
+      <c r="C13" s="68">
         <v>7652.93</v>
       </c>
-      <c r="D13" s="16">
+      <c r="D13" s="68">
         <v>9225.23</v>
       </c>
-      <c r="E13" s="16">
+      <c r="E13" s="68">
         <v>11068.93</v>
       </c>
-      <c r="F13" s="16">
+      <c r="F13" s="68">
         <v>13044.55</v>
       </c>
-      <c r="G13" s="16">
+      <c r="G13" s="68">
         <v>16103.99</v>
       </c>
-      <c r="H13" s="14">
+      <c r="H13" s="64">
         <v>21436.11</v>
       </c>
-      <c r="I13" s="17">
+      <c r="I13" s="69">
         <v>846.8</v>
       </c>
-      <c r="J13" s="17">
+      <c r="J13" s="69">
         <v>1846.38</v>
       </c>
-      <c r="K13" s="14">
+      <c r="K13" s="64">
         <v>2686.12</v>
       </c>
-      <c r="L13" s="42">
+      <c r="L13" s="70">
         <v>3479.18</v>
       </c>
-      <c r="M13" s="42">
+      <c r="M13" s="70">
         <v>4764.84</v>
       </c>
-      <c r="N13" s="42">
+      <c r="N13" s="70">
         <v>6616.25</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="64">
         <v>7772.56</v>
       </c>
-      <c r="P13" s="42">
+      <c r="P13" s="70">
         <v>9223.0499999999993</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="70">
         <v>11009.9</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="64">
         <v>12965.73</v>
       </c>
-      <c r="S13" s="43">
+      <c r="S13" s="71">
         <v>15706.77</v>
       </c>
-      <c r="T13" s="37">
+      <c r="T13" s="72">
         <v>21038.31</v>
       </c>
-      <c r="U13" s="19">
+      <c r="U13" s="64">
         <v>444.86</v>
       </c>
-      <c r="V13" s="19">
+      <c r="V13" s="64">
         <v>1196.9000000000001</v>
       </c>
-      <c r="W13" s="14">
+      <c r="W13" s="64">
         <v>1975.5</v>
       </c>
-      <c r="X13" s="42">
+      <c r="X13" s="70">
         <v>2791.7</v>
       </c>
-      <c r="Y13" s="14">
+      <c r="Y13" s="64">
         <v>3507.52</v>
       </c>
-      <c r="Z13" s="14">
+      <c r="Z13" s="64">
         <v>5065.8</v>
       </c>
-      <c r="AA13" s="14">
+      <c r="AA13" s="64">
         <v>6039.17</v>
       </c>
-      <c r="AB13" s="19">
+      <c r="AB13" s="64">
         <v>7250.71</v>
       </c>
-      <c r="AC13" s="19">
+      <c r="AC13" s="64">
         <v>9867.41</v>
       </c>
-      <c r="AD13" s="14">
+      <c r="AD13" s="64">
         <v>11551.96</v>
       </c>
-      <c r="AE13" s="19">
+      <c r="AE13" s="64">
         <v>13775.8</v>
       </c>
-      <c r="AF13" s="19">
+      <c r="AF13" s="64">
         <v>17511.400000000001</v>
       </c>
-      <c r="AG13" s="19">
+      <c r="AG13" s="64">
         <v>435.2</v>
       </c>
-      <c r="AH13" s="19">
+      <c r="AH13" s="64">
         <v>1176.6400000000001</v>
       </c>
-      <c r="AI13" s="14">
+      <c r="AI13" s="64">
         <v>1976.9</v>
       </c>
-      <c r="AJ13" s="29">
+      <c r="AJ13" s="65">
         <v>2821.3</v>
       </c>
-      <c r="AK13" s="32">
+      <c r="AK13" s="38">
         <v>3562</v>
       </c>
-      <c r="AL13" s="19">
+      <c r="AL13" s="64">
         <v>5175.82</v>
       </c>
-      <c r="AM13" s="14">
+      <c r="AM13" s="64">
         <v>6156.52</v>
       </c>
-      <c r="AN13" s="48">
+      <c r="AN13" s="64">
         <v>7418</v>
       </c>
-      <c r="AO13" s="14">
+      <c r="AO13" s="64">
         <v>9950.6</v>
       </c>
-      <c r="AP13" s="14">
+      <c r="AP13" s="64">
         <v>11698.2</v>
       </c>
-      <c r="AQ13" s="14">
+      <c r="AQ13" s="64">
         <v>14097.7</v>
       </c>
-      <c r="AR13" s="14">
+      <c r="AR13" s="64">
         <v>18002.09</v>
       </c>
-      <c r="AS13" s="14">
+      <c r="AS13" s="64">
         <v>470.7</v>
       </c>
-      <c r="AT13" s="14">
+      <c r="AT13" s="64">
         <v>1243.99</v>
       </c>
-      <c r="AU13" s="50">
+      <c r="AU13" s="64">
         <v>2069.5</v>
       </c>
-      <c r="AV13" s="50">
+      <c r="AV13" s="64">
         <v>2986.3</v>
       </c>
-      <c r="AW13" s="50">
+      <c r="AW13" s="64">
         <v>3809.52</v>
       </c>
-      <c r="AX13" s="50">
+      <c r="AX13" s="64">
         <v>5485.68</v>
       </c>
-      <c r="AY13" s="50">
+      <c r="AY13" s="64">
         <v>6513.45</v>
       </c>
-      <c r="AZ13" s="48"/>
-[...3 lines deleted...]
-      <c r="BD13" s="8"/>
+      <c r="AZ13" s="66">
+        <v>7842.62</v>
+      </c>
+      <c r="BA13" s="38"/>
+      <c r="BB13" s="38"/>
+      <c r="BC13" s="38"/>
+      <c r="BD13" s="39"/>
     </row>
     <row r="14" spans="1:62">
-      <c r="A14" s="10" t="s">
+      <c r="A14" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="68">
         <v>4063.72</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="68">
         <v>4825.87</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="68">
         <v>5823.31</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="68">
         <v>5890.86</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="68">
         <v>6309.54</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="68">
         <v>7927.86</v>
       </c>
-      <c r="H14" s="14">
+      <c r="H14" s="64">
         <v>11438.88</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I14" s="69">
         <v>233.81</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J14" s="69">
         <v>1163.26</v>
       </c>
-      <c r="K14" s="14">
+      <c r="K14" s="64">
         <v>1949.28</v>
       </c>
-      <c r="L14" s="42">
+      <c r="L14" s="70">
         <v>2364.7399999999998</v>
       </c>
-      <c r="M14" s="42">
+      <c r="M14" s="70">
         <v>2822.96</v>
       </c>
-      <c r="N14" s="42">
+      <c r="N14" s="70">
         <v>4197.9399999999996</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O14" s="64">
         <v>4982.88</v>
       </c>
-      <c r="P14" s="42">
+      <c r="P14" s="70">
         <v>5965.95</v>
       </c>
-      <c r="Q14" s="42">
+      <c r="Q14" s="70">
         <v>6038.1</v>
       </c>
-      <c r="R14" s="14">
+      <c r="R14" s="64">
         <v>6360.44</v>
       </c>
-      <c r="S14" s="43">
+      <c r="S14" s="71">
         <v>8001.04</v>
       </c>
-      <c r="T14" s="37">
+      <c r="T14" s="72">
         <v>10882.91</v>
       </c>
-      <c r="U14" s="19">
+      <c r="U14" s="64">
         <v>192.04</v>
       </c>
-      <c r="V14" s="19">
+      <c r="V14" s="64">
         <v>517.79999999999995</v>
       </c>
-      <c r="W14" s="14">
+      <c r="W14" s="64">
         <v>740.1</v>
       </c>
-      <c r="X14" s="42">
+      <c r="X14" s="70">
         <v>1047.0999999999999</v>
       </c>
-      <c r="Y14" s="14">
+      <c r="Y14" s="64">
         <v>1450.28</v>
       </c>
-      <c r="Z14" s="14">
+      <c r="Z14" s="64">
         <v>2305.6</v>
       </c>
-      <c r="AA14" s="14">
+      <c r="AA14" s="64">
         <v>3318.24</v>
       </c>
-      <c r="AB14" s="19">
+      <c r="AB14" s="64">
         <v>3981.5</v>
       </c>
-      <c r="AC14" s="19">
+      <c r="AC14" s="64">
         <v>4095.87</v>
       </c>
-      <c r="AD14" s="14">
+      <c r="AD14" s="64">
         <v>4657.82</v>
       </c>
-      <c r="AE14" s="19">
+      <c r="AE14" s="64">
         <v>5247.64</v>
       </c>
-      <c r="AF14" s="19">
+      <c r="AF14" s="64">
         <v>9040.31</v>
       </c>
-      <c r="AG14" s="19">
+      <c r="AG14" s="64">
         <v>188.4</v>
       </c>
-      <c r="AH14" s="19">
+      <c r="AH14" s="64">
         <v>515.20000000000005</v>
       </c>
-      <c r="AI14" s="14">
+      <c r="AI14" s="64">
         <v>764</v>
       </c>
-      <c r="AJ14" s="29">
+      <c r="AJ14" s="65">
         <v>1068.9000000000001</v>
       </c>
-      <c r="AK14" s="32">
+      <c r="AK14" s="38">
         <v>1467.4</v>
       </c>
-      <c r="AL14" s="19">
+      <c r="AL14" s="64">
         <v>2332.63</v>
       </c>
-      <c r="AM14" s="14">
+      <c r="AM14" s="64">
         <v>3328.22</v>
       </c>
-      <c r="AN14" s="48">
+      <c r="AN14" s="64">
         <v>3983.5</v>
       </c>
-      <c r="AO14" s="14">
+      <c r="AO14" s="64">
         <v>4098.5</v>
       </c>
-      <c r="AP14" s="14">
+      <c r="AP14" s="64">
         <v>4660.75</v>
       </c>
-      <c r="AQ14" s="14">
+      <c r="AQ14" s="64">
         <v>5261.23</v>
       </c>
-      <c r="AR14" s="14">
+      <c r="AR14" s="64">
         <v>9110.94</v>
       </c>
-      <c r="AS14" s="14">
+      <c r="AS14" s="64">
         <v>193.36</v>
       </c>
-      <c r="AT14" s="14">
+      <c r="AT14" s="64">
         <v>526.33000000000004</v>
       </c>
-      <c r="AU14" s="50">
+      <c r="AU14" s="64">
         <v>757.95</v>
       </c>
-      <c r="AV14" s="50">
+      <c r="AV14" s="64">
         <v>1075.28</v>
       </c>
-      <c r="AW14" s="50">
+      <c r="AW14" s="64">
         <v>1489.7</v>
       </c>
-      <c r="AX14" s="50">
+      <c r="AX14" s="64">
         <v>2396.9299999999998</v>
       </c>
-      <c r="AY14" s="50">
+      <c r="AY14" s="64">
         <v>3802.37</v>
       </c>
-      <c r="AZ14" s="48"/>
-[...3 lines deleted...]
-      <c r="BD14" s="4"/>
+      <c r="AZ14" s="66">
+        <v>4522.82</v>
+      </c>
+      <c r="BA14" s="38"/>
+      <c r="BB14" s="38"/>
+      <c r="BC14" s="38"/>
+      <c r="BD14" s="38"/>
     </row>
     <row r="15" spans="1:62">
-      <c r="A15" s="12" t="s">
+      <c r="A15" s="75" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="16" t="s">
+      <c r="B15" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="C15" s="16" t="s">
+      <c r="C15" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="D15" s="16" t="s">
+      <c r="D15" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="E15" s="16" t="s">
+      <c r="E15" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="F15" s="16" t="s">
+      <c r="F15" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="G15" s="16" t="s">
+      <c r="G15" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="H15" s="14" t="s">
+      <c r="H15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="I15" s="16" t="s">
+      <c r="I15" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="J15" s="16" t="s">
+      <c r="J15" s="68" t="s">
         <v>1</v>
       </c>
-      <c r="K15" s="14" t="s">
+      <c r="K15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="L15" s="14" t="s">
+      <c r="L15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="M15" s="14" t="s">
+      <c r="M15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="N15" s="14" t="s">
+      <c r="N15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="O15" s="14" t="s">
+      <c r="O15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="P15" s="14" t="s">
+      <c r="P15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="Q15" s="14" t="s">
+      <c r="Q15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="R15" s="14" t="s">
+      <c r="R15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="S15" s="14" t="s">
+      <c r="S15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="T15" s="14" t="s">
+      <c r="T15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="U15" s="14" t="s">
+      <c r="U15" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="V15" s="19">
+      <c r="V15" s="64">
         <v>423</v>
       </c>
-      <c r="W15" s="14">
+      <c r="W15" s="64">
         <v>912</v>
       </c>
-      <c r="X15" s="42">
+      <c r="X15" s="70">
         <v>1399.4</v>
       </c>
-      <c r="Y15" s="14">
+      <c r="Y15" s="64">
         <v>2127.6999999999998</v>
       </c>
-      <c r="Z15" s="14">
+      <c r="Z15" s="64">
         <v>3462.9</v>
       </c>
-      <c r="AA15" s="14">
+      <c r="AA15" s="64">
         <v>3963</v>
       </c>
-      <c r="AB15" s="19">
+      <c r="AB15" s="64">
         <v>4420.7</v>
       </c>
-      <c r="AC15" s="19">
+      <c r="AC15" s="64">
         <v>4972.1000000000004</v>
       </c>
-      <c r="AD15" s="14">
+      <c r="AD15" s="64">
         <v>5552.2</v>
       </c>
-      <c r="AE15" s="19">
+      <c r="AE15" s="64">
         <v>6829.9</v>
       </c>
-      <c r="AF15" s="19">
+      <c r="AF15" s="64">
         <v>10058.1</v>
       </c>
-      <c r="AG15" s="19">
+      <c r="AG15" s="64">
         <v>354.9</v>
       </c>
-      <c r="AH15" s="19">
+      <c r="AH15" s="64">
         <v>792</v>
       </c>
-      <c r="AI15" s="14">
+      <c r="AI15" s="64">
         <v>1306.0999999999999</v>
       </c>
-      <c r="AJ15" s="29">
+      <c r="AJ15" s="65">
         <v>1826.1</v>
       </c>
-      <c r="AK15" s="32">
+      <c r="AK15" s="38">
         <v>2570.3000000000002</v>
       </c>
-      <c r="AL15" s="19">
+      <c r="AL15" s="64">
         <v>3914</v>
       </c>
-      <c r="AM15" s="14">
+      <c r="AM15" s="64">
         <v>4415.5</v>
       </c>
-      <c r="AN15" s="48">
+      <c r="AN15" s="64">
         <v>4777.5</v>
       </c>
-      <c r="AO15" s="14">
+      <c r="AO15" s="64">
         <v>5333.8</v>
       </c>
-      <c r="AP15" s="14">
+      <c r="AP15" s="64">
         <v>5933.1</v>
       </c>
-      <c r="AQ15" s="14">
+      <c r="AQ15" s="64">
         <v>7252.9</v>
       </c>
-      <c r="AR15" s="14">
+      <c r="AR15" s="64">
         <v>10709.7</v>
       </c>
-      <c r="AS15" s="14">
+      <c r="AS15" s="64">
         <v>364.2</v>
       </c>
-      <c r="AT15" s="14">
+      <c r="AT15" s="64">
         <v>810.2</v>
       </c>
-      <c r="AU15" s="50">
+      <c r="AU15" s="64">
         <v>1338.3</v>
       </c>
-      <c r="AV15" s="50">
+      <c r="AV15" s="64">
         <v>1871</v>
       </c>
-      <c r="AW15" s="50">
+      <c r="AW15" s="64">
         <v>2619.8000000000002</v>
       </c>
-      <c r="AX15" s="50">
+      <c r="AX15" s="64">
         <v>4021.9</v>
       </c>
-      <c r="AY15" s="50">
+      <c r="AY15" s="64">
         <v>4549.3999999999996</v>
       </c>
-      <c r="AZ15" s="48"/>
-[...3 lines deleted...]
-      <c r="BD15" s="8"/>
+      <c r="AZ15" s="66">
+        <v>4928.7</v>
+      </c>
+      <c r="BA15" s="38"/>
+      <c r="BB15" s="38"/>
+      <c r="BC15" s="38"/>
+      <c r="BD15" s="39"/>
     </row>
     <row r="16" spans="1:62" ht="13.5" customHeight="1">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="67" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="16">
+      <c r="B16" s="68">
         <v>10540.8</v>
       </c>
-      <c r="C16" s="16">
+      <c r="C16" s="68">
         <v>11418.9</v>
       </c>
-      <c r="D16" s="16">
+      <c r="D16" s="68">
         <v>12354</v>
       </c>
-      <c r="E16" s="16">
+      <c r="E16" s="68">
         <v>13657.7</v>
       </c>
-      <c r="F16" s="16">
+      <c r="F16" s="68">
         <v>14925.7</v>
       </c>
-      <c r="G16" s="16">
+      <c r="G16" s="68">
         <v>17938.400000000001</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="64">
         <v>25988.3</v>
       </c>
-      <c r="I16" s="17">
+      <c r="I16" s="69">
         <v>785.4</v>
       </c>
-      <c r="J16" s="17">
+      <c r="J16" s="69">
         <v>1435.2</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="64">
         <v>2779.6</v>
       </c>
-      <c r="L16" s="42">
+      <c r="L16" s="70">
         <v>4443.7</v>
       </c>
-      <c r="M16" s="42">
+      <c r="M16" s="70">
         <v>6611.2</v>
       </c>
-      <c r="N16" s="42">
+      <c r="N16" s="70">
         <v>11211</v>
       </c>
-      <c r="O16" s="14">
+      <c r="O16" s="64">
         <v>12104.2</v>
       </c>
-      <c r="P16" s="42">
+      <c r="P16" s="70">
         <v>13095</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="70">
         <v>14405</v>
       </c>
-      <c r="R16" s="14">
+      <c r="R16" s="64">
         <v>15687</v>
       </c>
-      <c r="S16" s="43">
+      <c r="S16" s="71">
         <v>18824.900000000001</v>
       </c>
-      <c r="T16" s="37">
+      <c r="T16" s="72">
         <v>26628.1</v>
       </c>
-      <c r="U16" s="19">
+      <c r="U16" s="64">
         <v>491</v>
       </c>
-      <c r="V16" s="45">
+      <c r="V16" s="76">
         <v>808.4</v>
       </c>
-      <c r="W16" s="14">
+      <c r="W16" s="64">
         <v>1194.5999999999999</v>
       </c>
-      <c r="X16" s="42">
+      <c r="X16" s="70">
         <v>1618.9</v>
       </c>
-      <c r="Y16" s="14">
+      <c r="Y16" s="64">
         <v>2153.6</v>
       </c>
-      <c r="Z16" s="14">
+      <c r="Z16" s="64">
         <v>3360.4</v>
       </c>
-      <c r="AA16" s="14">
+      <c r="AA16" s="64">
         <v>3721.3</v>
       </c>
-      <c r="AB16" s="19">
+      <c r="AB16" s="64">
         <v>4085</v>
       </c>
-      <c r="AC16" s="19">
+      <c r="AC16" s="64">
         <v>4577.2</v>
       </c>
-      <c r="AD16" s="14">
+      <c r="AD16" s="64">
         <v>5044.2</v>
       </c>
-      <c r="AE16" s="19">
+      <c r="AE16" s="64">
         <v>6246.6</v>
       </c>
-      <c r="AF16" s="19">
+      <c r="AF16" s="64">
         <v>8720.7999999999993</v>
       </c>
-      <c r="AG16" s="19">
+      <c r="AG16" s="64">
         <v>322.5</v>
       </c>
-      <c r="AH16" s="19">
+      <c r="AH16" s="64">
         <v>772.4</v>
       </c>
-      <c r="AI16" s="14">
+      <c r="AI16" s="64">
         <v>1177.3</v>
       </c>
-      <c r="AJ16" s="29">
+      <c r="AJ16" s="65">
         <v>1632.5</v>
       </c>
-      <c r="AK16" s="32">
+      <c r="AK16" s="38">
         <v>2177.5</v>
       </c>
-      <c r="AL16" s="19">
+      <c r="AL16" s="64">
         <v>3384.3</v>
       </c>
-      <c r="AM16" s="14">
+      <c r="AM16" s="64">
         <v>3747.4</v>
       </c>
-      <c r="AN16" s="48">
+      <c r="AN16" s="64">
         <v>4134.1000000000004</v>
       </c>
-      <c r="AO16" s="14">
+      <c r="AO16" s="64">
         <v>4641.3999999999996</v>
       </c>
-      <c r="AP16" s="14">
+      <c r="AP16" s="64">
         <v>5118.8999999999996</v>
       </c>
-      <c r="AQ16" s="14">
+      <c r="AQ16" s="64">
         <v>6333.6</v>
       </c>
-      <c r="AR16" s="14">
+      <c r="AR16" s="64">
         <v>8816</v>
       </c>
-      <c r="AS16" s="14">
+      <c r="AS16" s="64">
         <v>327.10000000000002</v>
       </c>
-      <c r="AT16" s="14">
+      <c r="AT16" s="64">
         <v>783.2</v>
       </c>
-      <c r="AU16" s="50">
+      <c r="AU16" s="64">
         <v>1199.0999999999999</v>
       </c>
-      <c r="AV16" s="50">
+      <c r="AV16" s="64">
         <v>1688.6</v>
       </c>
-      <c r="AW16" s="50">
+      <c r="AW16" s="64">
         <v>2294.6</v>
       </c>
-      <c r="AX16" s="50">
+      <c r="AX16" s="64">
         <v>3541</v>
       </c>
-      <c r="AY16" s="50">
+      <c r="AY16" s="64">
         <v>3909.2</v>
       </c>
-      <c r="AZ16" s="48"/>
-[...3 lines deleted...]
-      <c r="BD16" s="4"/>
+      <c r="AZ16" s="66">
+        <v>4310.8</v>
+      </c>
+      <c r="BA16" s="38"/>
+      <c r="BB16" s="38"/>
+      <c r="BC16" s="38"/>
+      <c r="BD16" s="38"/>
     </row>
     <row r="17" spans="8:50">
-      <c r="H17" s="35"/>
-[...19 lines deleted...]
-      <c r="AX17" s="20"/>
+      <c r="H17" s="41"/>
+      <c r="I17" s="42"/>
+      <c r="L17" s="43"/>
+      <c r="U17" s="41"/>
+      <c r="V17" s="43"/>
+      <c r="W17" s="43"/>
+      <c r="X17" s="43"/>
+      <c r="AE17" s="43"/>
+      <c r="AG17" s="43"/>
+      <c r="AH17" s="43"/>
+      <c r="AI17" s="43"/>
+      <c r="AJ17" s="44"/>
+      <c r="AM17" s="43"/>
+      <c r="AN17" s="43"/>
+      <c r="AP17" s="43"/>
+      <c r="AQ17" s="43"/>
+      <c r="AR17" s="45"/>
+      <c r="AS17" s="46"/>
+      <c r="AT17" s="47"/>
+      <c r="AW17" s="43"/>
+      <c r="AX17" s="43"/>
     </row>
     <row r="18" spans="8:50">
-      <c r="AE18" s="20"/>
-[...2 lines deleted...]
-      <c r="AT18" s="23"/>
+      <c r="AE18" s="43"/>
+      <c r="AR18" s="47"/>
+      <c r="AS18" s="46"/>
+      <c r="AT18" s="47"/>
     </row>
     <row r="19" spans="8:50">
-      <c r="AE19" s="20"/>
-[...3 lines deleted...]
-      <c r="AT19" s="23"/>
+      <c r="AE19" s="43"/>
+      <c r="AQ19" s="47"/>
+      <c r="AR19" s="48"/>
+      <c r="AS19" s="47"/>
+      <c r="AT19" s="47"/>
     </row>
     <row r="20" spans="8:50">
-      <c r="AQ20" s="23"/>
-[...2 lines deleted...]
-      <c r="AT20" s="23"/>
+      <c r="AQ20" s="47"/>
+      <c r="AR20" s="49"/>
+      <c r="AS20" s="47"/>
+      <c r="AT20" s="47"/>
     </row>
     <row r="21" spans="8:50">
-      <c r="AQ21" s="23"/>
-[...2 lines deleted...]
-      <c r="AT21" s="23"/>
+      <c r="AQ21" s="47"/>
+      <c r="AR21" s="48"/>
+      <c r="AS21" s="47"/>
+      <c r="AT21" s="47"/>
     </row>
     <row r="22" spans="8:50">
-      <c r="AQ22" s="23"/>
-[...2 lines deleted...]
-      <c r="AT22" s="23"/>
+      <c r="AQ22" s="47"/>
+      <c r="AR22" s="48"/>
+      <c r="AS22" s="47"/>
+      <c r="AT22" s="47"/>
     </row>
     <row r="23" spans="8:50">
-      <c r="AQ23" s="23"/>
-      <c r="AR23" s="26"/>
+      <c r="AQ23" s="47"/>
+      <c r="AR23" s="48"/>
     </row>
     <row r="24" spans="8:50">
-      <c r="AQ24" s="23"/>
-      <c r="AR24" s="26"/>
+      <c r="AQ24" s="47"/>
+      <c r="AR24" s="48"/>
     </row>
     <row r="25" spans="8:50">
-      <c r="AQ25" s="23"/>
-      <c r="AR25" s="26"/>
+      <c r="AQ25" s="47"/>
+      <c r="AR25" s="48"/>
     </row>
     <row r="26" spans="8:50">
-      <c r="AQ26" s="23"/>
-      <c r="AR26" s="26"/>
+      <c r="AQ26" s="47"/>
+      <c r="AR26" s="48"/>
     </row>
     <row r="27" spans="8:50">
-      <c r="AQ27" s="23"/>
-      <c r="AR27" s="25"/>
+      <c r="AQ27" s="47"/>
+      <c r="AR27" s="49"/>
     </row>
     <row r="28" spans="8:50">
-      <c r="AQ28" s="23"/>
-      <c r="AR28" s="26"/>
+      <c r="AQ28" s="47"/>
+      <c r="AR28" s="48"/>
     </row>
     <row r="29" spans="8:50">
-      <c r="AQ29" s="23"/>
-      <c r="AR29" s="26"/>
+      <c r="AQ29" s="47"/>
+      <c r="AR29" s="48"/>
     </row>
     <row r="30" spans="8:50">
-      <c r="AQ30" s="23"/>
-      <c r="AR30" s="26"/>
+      <c r="AQ30" s="47"/>
+      <c r="AR30" s="48"/>
     </row>
     <row r="31" spans="8:50">
-      <c r="AQ31" s="23"/>
-      <c r="AR31" s="26"/>
+      <c r="AQ31" s="47"/>
+      <c r="AR31" s="48"/>
     </row>
     <row r="32" spans="8:50">
-      <c r="AQ32" s="23"/>
-      <c r="AR32" s="27"/>
+      <c r="AQ32" s="47"/>
+      <c r="AR32" s="50"/>
     </row>
     <row r="33" spans="43:44">
-      <c r="AQ33" s="23"/>
-      <c r="AR33" s="23"/>
+      <c r="AQ33" s="47"/>
+      <c r="AR33" s="47"/>
     </row>
     <row r="34" spans="43:44">
-      <c r="AQ34" s="23"/>
-      <c r="AR34" s="23"/>
+      <c r="AQ34" s="47"/>
+      <c r="AR34" s="47"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="B1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
   </mergeCells>
-  <phoneticPr fontId="14" type="noConversion"/>
+  <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>с нарастанием мясо</vt:lpstr>
       <vt:lpstr>'с нарастанием мясо'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>