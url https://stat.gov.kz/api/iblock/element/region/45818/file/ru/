--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -239,51 +239,51 @@
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -395,69 +395,58 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -531,83 +520,79 @@
     <xf numFmtId="166" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...14 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2 24" xfId="2"/>
     <cellStyle name="Обычный_tabsv2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -883,124 +868,124 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AV9" sqref="AV9"/>
+      <selection pane="bottomRight" activeCell="AT32" sqref="AT32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="8.5703125" style="2" customWidth="1"/>
     <col min="10" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="8" style="2" customWidth="1"/>
     <col min="22" max="43" width="9.140625" style="2"/>
     <col min="44" max="44" width="8.85546875" style="2" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1">
       <c r="A1" s="9"/>
-      <c r="B1" s="56" t="s">
+      <c r="B1" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="56"/>
-[...52 lines deleted...]
-      <c r="BD1" s="56"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
+      <c r="AE1" s="60"/>
+      <c r="AF1" s="60"/>
+      <c r="AG1" s="60"/>
+      <c r="AH1" s="60"/>
+      <c r="AI1" s="60"/>
+      <c r="AJ1" s="60"/>
+      <c r="AK1" s="60"/>
+      <c r="AL1" s="60"/>
+      <c r="AM1" s="60"/>
+      <c r="AN1" s="60"/>
+      <c r="AO1" s="60"/>
+      <c r="AP1" s="60"/>
+      <c r="AQ1" s="60"/>
+      <c r="AR1" s="60"/>
+      <c r="AS1" s="60"/>
+      <c r="AT1" s="60"/>
+      <c r="AU1" s="60"/>
+      <c r="AV1" s="60"/>
+      <c r="AW1" s="60"/>
+      <c r="AX1" s="60"/>
+      <c r="AY1" s="60"/>
+      <c r="AZ1" s="60"/>
+      <c r="BA1" s="60"/>
+      <c r="BB1" s="60"/>
+      <c r="BC1" s="60"/>
+      <c r="BD1" s="60"/>
       <c r="BE1" s="22"/>
       <c r="BF1" s="22"/>
       <c r="BG1" s="22"/>
       <c r="BH1" s="22"/>
       <c r="BI1" s="22"/>
       <c r="BJ1" s="22"/>
       <c r="BK1" s="22"/>
     </row>
     <row r="2" spans="1:63" s="1" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
       <c r="A2" s="9"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
@@ -1035,121 +1020,121 @@
         <v>32</v>
       </c>
       <c r="AS2" s="47"/>
       <c r="AT2" s="48"/>
       <c r="AU2" s="48"/>
       <c r="AV2" s="48"/>
       <c r="AW2" s="48"/>
       <c r="AX2" s="48"/>
       <c r="AY2" s="48"/>
       <c r="AZ2" s="48"/>
       <c r="BA2" s="48"/>
       <c r="BB2" s="48"/>
       <c r="BC2" s="48"/>
       <c r="BD2" s="49" t="s">
         <v>32</v>
       </c>
       <c r="BE2" s="22"/>
       <c r="BF2" s="22"/>
       <c r="BG2" s="22"/>
       <c r="BH2" s="22"/>
       <c r="BI2" s="22"/>
       <c r="BJ2" s="22"/>
       <c r="BK2" s="22"/>
     </row>
     <row r="3" spans="1:63" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="54" t="s">
+      <c r="B3" s="58" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="54"/>
-[...5 lines deleted...]
-      <c r="I3" s="53" t="s">
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="57" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="54"/>
-[...10 lines deleted...]
-      <c r="U3" s="53" t="s">
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+      <c r="R3" s="58"/>
+      <c r="S3" s="58"/>
+      <c r="T3" s="59"/>
+      <c r="U3" s="57" t="s">
         <v>16</v>
       </c>
-      <c r="V3" s="54"/>
-[...10 lines deleted...]
-      <c r="AG3" s="53" t="s">
+      <c r="V3" s="58"/>
+      <c r="W3" s="58"/>
+      <c r="X3" s="58"/>
+      <c r="Y3" s="58"/>
+      <c r="Z3" s="58"/>
+      <c r="AA3" s="58"/>
+      <c r="AB3" s="58"/>
+      <c r="AC3" s="58"/>
+      <c r="AD3" s="58"/>
+      <c r="AE3" s="58"/>
+      <c r="AF3" s="59"/>
+      <c r="AG3" s="57" t="s">
         <v>30</v>
       </c>
-      <c r="AH3" s="54"/>
-[...10 lines deleted...]
-      <c r="AS3" s="53" t="s">
+      <c r="AH3" s="58"/>
+      <c r="AI3" s="58"/>
+      <c r="AJ3" s="58"/>
+      <c r="AK3" s="58"/>
+      <c r="AL3" s="58"/>
+      <c r="AM3" s="58"/>
+      <c r="AN3" s="58"/>
+      <c r="AO3" s="58"/>
+      <c r="AP3" s="58"/>
+      <c r="AQ3" s="58"/>
+      <c r="AR3" s="59"/>
+      <c r="AS3" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="AT3" s="54"/>
-[...9 lines deleted...]
-      <c r="BD3" s="55"/>
+      <c r="AT3" s="58"/>
+      <c r="AU3" s="58"/>
+      <c r="AV3" s="58"/>
+      <c r="AW3" s="58"/>
+      <c r="AX3" s="58"/>
+      <c r="AY3" s="58"/>
+      <c r="AZ3" s="58"/>
+      <c r="BA3" s="58"/>
+      <c r="BB3" s="58"/>
+      <c r="BC3" s="58"/>
+      <c r="BD3" s="59"/>
     </row>
     <row r="4" spans="1:63" ht="26.25" customHeight="1" thickBot="1">
-      <c r="A4" s="58"/>
+      <c r="A4" s="62"/>
       <c r="B4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1238,57 +1223,57 @@
       </c>
       <c r="AL4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="AM4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AN4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="AO4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="AP4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="AQ4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="AR4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AS4" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="AT4" s="60" t="s">
+      <c r="AT4" s="54" t="s">
         <v>4</v>
       </c>
       <c r="AU4" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="AV4" s="62" t="s">
+      <c r="AV4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="AW4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="AX4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="AY4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="AZ4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="BA4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="BB4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="BC4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BD4" s="8" t="s">
         <v>14</v>
@@ -1408,57 +1393,59 @@
       </c>
       <c r="AL5" s="20">
         <v>142600.1</v>
       </c>
       <c r="AM5" s="27">
         <v>180035.5</v>
       </c>
       <c r="AN5" s="45">
         <v>214510.4</v>
       </c>
       <c r="AO5" s="27">
         <v>248414.4</v>
       </c>
       <c r="AP5" s="27">
         <v>275215.8</v>
       </c>
       <c r="AQ5" s="27">
         <v>297502.7</v>
       </c>
       <c r="AR5" s="27">
         <v>314728.09999999998</v>
       </c>
       <c r="AS5" s="27">
         <v>9809.5</v>
       </c>
-      <c r="AT5" s="61">
+      <c r="AT5" s="55">
         <v>22821.8</v>
       </c>
-      <c r="AU5" s="64">
+      <c r="AU5" s="56">
         <v>44320.800000000003</v>
       </c>
-      <c r="AV5" s="63"/>
+      <c r="AV5" s="56">
+        <v>71033.5</v>
+      </c>
       <c r="AW5" s="35"/>
       <c r="AX5" s="20"/>
       <c r="AY5" s="27"/>
       <c r="AZ5" s="45"/>
       <c r="BA5" s="27"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
       <c r="BD5" s="3"/>
     </row>
     <row r="6" spans="1:63" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="15">
         <v>17615.3</v>
       </c>
       <c r="C6" s="15">
         <v>22287.200000000001</v>
       </c>
       <c r="D6" s="15">
         <v>27419.4</v>
       </c>
       <c r="E6" s="15">
         <v>30578.9</v>
       </c>
@@ -1563,54 +1550,56 @@
       </c>
       <c r="AM6" s="15">
         <v>1646.2</v>
       </c>
       <c r="AN6" s="46">
         <v>2025.6</v>
       </c>
       <c r="AO6" s="15">
         <v>2565.3000000000002</v>
       </c>
       <c r="AP6" s="15">
         <v>3095.5</v>
       </c>
       <c r="AQ6" s="52">
         <v>3405.6</v>
       </c>
       <c r="AR6" s="15">
         <v>3499.1</v>
       </c>
       <c r="AS6" s="15">
         <v>122.8</v>
       </c>
       <c r="AT6" s="15">
         <v>288.2</v>
       </c>
-      <c r="AU6" s="64">
+      <c r="AU6" s="56">
         <v>611</v>
       </c>
-      <c r="AV6" s="33"/>
+      <c r="AV6" s="53">
+        <v>997</v>
+      </c>
       <c r="AW6" s="33"/>
       <c r="AX6" s="20"/>
       <c r="AY6" s="15"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="15"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="15">
         <v>279.5</v>
       </c>
       <c r="C7" s="15">
         <v>404.7</v>
       </c>
       <c r="D7" s="15">
         <v>493</v>
       </c>
       <c r="E7" s="15">
         <v>592.70000000000005</v>
       </c>
@@ -1715,54 +1704,56 @@
       </c>
       <c r="AM7" s="15">
         <v>432.7</v>
       </c>
       <c r="AN7" s="46">
         <v>432.7</v>
       </c>
       <c r="AO7" s="15">
         <v>442.7</v>
       </c>
       <c r="AP7" s="15">
         <v>464.3</v>
       </c>
       <c r="AQ7" s="15">
         <v>478.7</v>
       </c>
       <c r="AR7" s="15">
         <v>571.29999999999995</v>
       </c>
       <c r="AS7" s="15">
         <v>22.3</v>
       </c>
       <c r="AT7" s="15">
         <v>56.5</v>
       </c>
-      <c r="AU7" s="59">
+      <c r="AU7" s="53">
         <v>100.5</v>
       </c>
-      <c r="AV7" s="32"/>
+      <c r="AV7" s="53">
+        <v>153.9</v>
+      </c>
       <c r="AW7" s="36"/>
       <c r="AX7" s="20"/>
       <c r="AY7" s="15"/>
       <c r="AZ7" s="46"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:63">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>18522.900000000001</v>
       </c>
       <c r="C8" s="15">
         <v>22583.5</v>
       </c>
       <c r="D8" s="15">
         <v>29534</v>
       </c>
       <c r="E8" s="15">
         <v>37140.800000000003</v>
       </c>
@@ -1867,54 +1858,56 @@
       </c>
       <c r="AM8" s="15">
         <v>19515.8</v>
       </c>
       <c r="AN8" s="46">
         <v>25954.799999999999</v>
       </c>
       <c r="AO8" s="15">
         <v>33066.1</v>
       </c>
       <c r="AP8" s="15">
         <v>36798.300000000003</v>
       </c>
       <c r="AQ8" s="15">
         <v>40462.300000000003</v>
       </c>
       <c r="AR8" s="15">
         <v>44731.199999999997</v>
       </c>
       <c r="AS8" s="15">
         <v>1040</v>
       </c>
       <c r="AT8" s="15">
         <v>2479</v>
       </c>
-      <c r="AU8" s="59">
+      <c r="AU8" s="53">
         <v>4837</v>
       </c>
-      <c r="AV8" s="32"/>
+      <c r="AV8" s="53">
+        <v>7845.5</v>
+      </c>
       <c r="AW8" s="36"/>
       <c r="AX8" s="20"/>
       <c r="AY8" s="15"/>
       <c r="AZ8" s="46"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:63">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>32473.200000000001</v>
       </c>
       <c r="C9" s="15">
         <v>46984.2</v>
       </c>
       <c r="D9" s="15">
         <v>60295.1</v>
       </c>
       <c r="E9" s="15">
         <v>68844.800000000003</v>
       </c>
@@ -2019,54 +2012,56 @@
       </c>
       <c r="AM9" s="15">
         <v>14174.5</v>
       </c>
       <c r="AN9" s="46">
         <v>18520.5</v>
       </c>
       <c r="AO9" s="15">
         <v>21506.5</v>
       </c>
       <c r="AP9" s="15">
         <v>22555.5</v>
       </c>
       <c r="AQ9" s="15">
         <v>23497</v>
       </c>
       <c r="AR9" s="15">
         <v>24161</v>
       </c>
       <c r="AS9" s="15">
         <v>602.20000000000005</v>
       </c>
       <c r="AT9" s="15">
         <v>1396.1</v>
       </c>
-      <c r="AU9" s="59">
+      <c r="AU9" s="53">
         <v>2832.8</v>
       </c>
-      <c r="AV9" s="32"/>
+      <c r="AV9" s="53">
+        <v>4596.8</v>
+      </c>
       <c r="AW9" s="36"/>
       <c r="AX9" s="20"/>
       <c r="AY9" s="15"/>
       <c r="AZ9" s="46"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:63">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>43165.9</v>
       </c>
       <c r="C10" s="15">
         <v>55365.3</v>
       </c>
       <c r="D10" s="15">
         <v>66993.5</v>
       </c>
       <c r="E10" s="15">
         <v>75876</v>
       </c>
@@ -2171,54 +2166,56 @@
       </c>
       <c r="AM10" s="15">
         <v>19269.400000000001</v>
       </c>
       <c r="AN10" s="46">
         <v>20579.400000000001</v>
       </c>
       <c r="AO10" s="15">
         <v>21679.8</v>
       </c>
       <c r="AP10" s="15">
         <v>22826.1</v>
       </c>
       <c r="AQ10" s="15">
         <v>23838</v>
       </c>
       <c r="AR10" s="15">
         <v>24809.8</v>
       </c>
       <c r="AS10" s="15">
         <v>1196.5</v>
       </c>
       <c r="AT10" s="15">
         <v>3002.2</v>
       </c>
-      <c r="AU10" s="59">
+      <c r="AU10" s="53">
         <v>5627.7</v>
       </c>
-      <c r="AV10" s="32"/>
+      <c r="AV10" s="53">
+        <v>8984.6</v>
+      </c>
       <c r="AW10" s="36"/>
       <c r="AX10" s="20"/>
       <c r="AY10" s="15"/>
       <c r="AZ10" s="46"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:63">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>31882.7</v>
       </c>
       <c r="C11" s="15">
         <v>38674.199999999997</v>
       </c>
       <c r="D11" s="15">
         <v>44158.2</v>
       </c>
       <c r="E11" s="15">
         <v>47365.7</v>
       </c>
@@ -2323,54 +2320,56 @@
       </c>
       <c r="AM11" s="15">
         <v>23613</v>
       </c>
       <c r="AN11" s="46">
         <v>26437.9</v>
       </c>
       <c r="AO11" s="15">
         <v>28538.400000000001</v>
       </c>
       <c r="AP11" s="15">
         <v>31631.5</v>
       </c>
       <c r="AQ11" s="15">
         <v>34445.300000000003</v>
       </c>
       <c r="AR11" s="15">
         <v>36521.599999999999</v>
       </c>
       <c r="AS11" s="15">
         <v>1487.7</v>
       </c>
       <c r="AT11" s="15">
         <v>3440</v>
       </c>
-      <c r="AU11" s="59">
+      <c r="AU11" s="53">
         <v>6458.9</v>
       </c>
-      <c r="AV11" s="32"/>
+      <c r="AV11" s="53">
+        <v>10392.4</v>
+      </c>
       <c r="AW11" s="36"/>
       <c r="AX11" s="20"/>
       <c r="AY11" s="15"/>
       <c r="AZ11" s="46"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>20591.3</v>
       </c>
       <c r="C12" s="15">
         <v>25436.6</v>
       </c>
       <c r="D12" s="15">
         <v>30349.1</v>
       </c>
       <c r="E12" s="15">
         <v>35213.300000000003</v>
       </c>
@@ -2475,54 +2474,56 @@
       </c>
       <c r="AM12" s="15">
         <v>16606.400000000001</v>
       </c>
       <c r="AN12" s="46">
         <v>20710.8</v>
       </c>
       <c r="AO12" s="15">
         <v>25383.9</v>
       </c>
       <c r="AP12" s="15">
         <v>28649.200000000001</v>
       </c>
       <c r="AQ12" s="15">
         <v>32491.200000000001</v>
       </c>
       <c r="AR12" s="15">
         <v>34736.5</v>
       </c>
       <c r="AS12" s="15">
         <v>1066.8</v>
       </c>
       <c r="AT12" s="15">
         <v>2247.1999999999998</v>
       </c>
-      <c r="AU12" s="59">
+      <c r="AU12" s="53">
         <v>4232.8</v>
       </c>
-      <c r="AV12" s="32"/>
+      <c r="AV12" s="53">
+        <v>6357.3</v>
+      </c>
       <c r="AW12" s="36"/>
       <c r="AX12" s="20"/>
       <c r="AY12" s="15"/>
       <c r="AZ12" s="46"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
     <row r="13" spans="1:63">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>1</v>
       </c>
@@ -2627,54 +2628,56 @@
       </c>
       <c r="AM13" s="15">
         <v>14207.8</v>
       </c>
       <c r="AN13" s="46">
         <v>15782.7</v>
       </c>
       <c r="AO13" s="15">
         <v>16961.599999999999</v>
       </c>
       <c r="AP13" s="15">
         <v>18073</v>
       </c>
       <c r="AQ13" s="15">
         <v>19015.900000000001</v>
       </c>
       <c r="AR13" s="15">
         <v>19704.099999999999</v>
       </c>
       <c r="AS13" s="15">
         <v>723.5</v>
       </c>
       <c r="AT13" s="15">
         <v>1708.5</v>
       </c>
-      <c r="AU13" s="59">
+      <c r="AU13" s="53">
         <v>3372.5</v>
       </c>
-      <c r="AV13" s="33"/>
+      <c r="AV13" s="53">
+        <v>5482.4</v>
+      </c>
       <c r="AW13" s="33"/>
       <c r="AX13" s="20"/>
       <c r="AY13" s="15"/>
       <c r="AZ13" s="46"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="15">
         <v>27795.200000000001</v>
       </c>
       <c r="C14" s="15">
         <v>35085.199999999997</v>
       </c>
       <c r="D14" s="15">
         <v>41275.199999999997</v>
       </c>
       <c r="E14" s="15">
         <v>46764.2</v>
       </c>
@@ -2779,54 +2782,56 @@
       </c>
       <c r="AM14" s="15">
         <v>20562.2</v>
       </c>
       <c r="AN14" s="46">
         <v>25759.200000000001</v>
       </c>
       <c r="AO14" s="15">
         <v>30234.2</v>
       </c>
       <c r="AP14" s="15">
         <v>34765.300000000003</v>
       </c>
       <c r="AQ14" s="15">
         <v>38340.300000000003</v>
       </c>
       <c r="AR14" s="15">
         <v>39129.4</v>
       </c>
       <c r="AS14" s="15">
         <v>911</v>
       </c>
       <c r="AT14" s="15">
         <v>2172</v>
       </c>
-      <c r="AU14" s="59">
+      <c r="AU14" s="53">
         <v>4392</v>
       </c>
-      <c r="AV14" s="32"/>
+      <c r="AV14" s="53">
+        <v>7194</v>
+      </c>
       <c r="AW14" s="36"/>
       <c r="AX14" s="20"/>
       <c r="AY14" s="15"/>
       <c r="AZ14" s="46"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:63">
       <c r="A15" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="15">
         <v>26291.9</v>
       </c>
       <c r="C15" s="15">
         <v>33055.699999999997</v>
       </c>
       <c r="D15" s="15">
         <v>37540.6</v>
       </c>
       <c r="E15" s="15">
         <v>43954.3</v>
       </c>
@@ -2931,54 +2936,56 @@
       </c>
       <c r="AM15" s="15">
         <v>21670.6</v>
       </c>
       <c r="AN15" s="46">
         <v>23506.5</v>
       </c>
       <c r="AO15" s="15">
         <v>25817.599999999999</v>
       </c>
       <c r="AP15" s="15">
         <v>27416.3</v>
       </c>
       <c r="AQ15" s="15">
         <v>28642</v>
       </c>
       <c r="AR15" s="15">
         <v>29847.7</v>
       </c>
       <c r="AS15" s="15">
         <v>1313.5</v>
       </c>
       <c r="AT15" s="15">
         <v>2922.2</v>
       </c>
-      <c r="AU15" s="59">
+      <c r="AU15" s="53">
         <v>5697</v>
       </c>
-      <c r="AV15" s="32"/>
+      <c r="AV15" s="53">
+        <v>9057</v>
+      </c>
       <c r="AW15" s="36"/>
       <c r="AX15" s="20"/>
       <c r="AY15" s="15"/>
       <c r="AZ15" s="46"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>1</v>
       </c>
@@ -3083,54 +3090,56 @@
       </c>
       <c r="AM16" s="15">
         <v>12217</v>
       </c>
       <c r="AN16" s="46">
         <v>15278.8</v>
       </c>
       <c r="AO16" s="15">
         <v>18521.3</v>
       </c>
       <c r="AP16" s="15">
         <v>21543.8</v>
       </c>
       <c r="AQ16" s="15">
         <v>23145.4</v>
       </c>
       <c r="AR16" s="15">
         <v>24920.9</v>
       </c>
       <c r="AS16" s="15">
         <v>600.20000000000005</v>
       </c>
       <c r="AT16" s="15">
         <v>1487.9</v>
       </c>
-      <c r="AU16" s="59">
+      <c r="AU16" s="53">
         <v>2968.1</v>
       </c>
-      <c r="AV16" s="32"/>
+      <c r="AV16" s="53">
+        <v>4819.6000000000004</v>
+      </c>
       <c r="AW16" s="36"/>
       <c r="AX16" s="20"/>
       <c r="AY16" s="15"/>
       <c r="AZ16" s="46"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="15">
         <v>45899.9</v>
       </c>
       <c r="C17" s="15">
         <v>56288.800000000003</v>
       </c>
       <c r="D17" s="15">
         <v>64809.3</v>
       </c>
       <c r="E17" s="15">
         <v>73633.7</v>
       </c>
@@ -3235,54 +3244,56 @@
       </c>
       <c r="AM17" s="15">
         <v>16120</v>
       </c>
       <c r="AN17" s="46">
         <v>19521.5</v>
       </c>
       <c r="AO17" s="15">
         <v>23697</v>
       </c>
       <c r="AP17" s="15">
         <v>27397</v>
       </c>
       <c r="AQ17" s="15">
         <v>29741</v>
       </c>
       <c r="AR17" s="15">
         <v>32095.5</v>
       </c>
       <c r="AS17" s="15">
         <v>723</v>
       </c>
       <c r="AT17" s="15">
         <v>1622</v>
       </c>
-      <c r="AU17" s="59">
+      <c r="AU17" s="53">
         <v>3190.5</v>
       </c>
-      <c r="AV17" s="34"/>
+      <c r="AV17" s="53">
+        <v>5153</v>
+      </c>
       <c r="AW17" s="34"/>
       <c r="AX17" s="20"/>
       <c r="AY17" s="15"/>
       <c r="AZ17" s="46"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
     </row>
     <row r="18" spans="1:56">
       <c r="W18" s="43"/>
       <c r="Y18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AJ18" s="31"/>
       <c r="AP18" s="50"/>
       <c r="AR18" s="24"/>
       <c r="AU18" s="24"/>
     </row>
     <row r="19" spans="1:56">
       <c r="AI19" s="24"/>
       <c r="AQ19" s="51"/>
     </row>
     <row r="20" spans="1:56">
       <c r="AQ20" s="51"/>