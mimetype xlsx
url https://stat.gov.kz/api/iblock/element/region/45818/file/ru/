--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -868,51 +868,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AT32" sqref="AT32"/>
+      <selection pane="bottomRight" activeCell="AX21" sqref="AX21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="8.5703125" style="2" customWidth="1"/>
     <col min="10" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="8" style="2" customWidth="1"/>
     <col min="22" max="43" width="9.140625" style="2"/>
     <col min="44" max="44" width="8.85546875" style="2" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1">
       <c r="A1" s="9"/>
       <c r="B1" s="60" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
@@ -1402,51 +1402,53 @@
       </c>
       <c r="AO5" s="27">
         <v>248414.4</v>
       </c>
       <c r="AP5" s="27">
         <v>275215.8</v>
       </c>
       <c r="AQ5" s="27">
         <v>297502.7</v>
       </c>
       <c r="AR5" s="27">
         <v>314728.09999999998</v>
       </c>
       <c r="AS5" s="27">
         <v>9809.5</v>
       </c>
       <c r="AT5" s="55">
         <v>22821.8</v>
       </c>
       <c r="AU5" s="56">
         <v>44320.800000000003</v>
       </c>
       <c r="AV5" s="56">
         <v>71033.5</v>
       </c>
-      <c r="AW5" s="35"/>
+      <c r="AW5" s="56">
+        <v>101881</v>
+      </c>
       <c r="AX5" s="20"/>
       <c r="AY5" s="27"/>
       <c r="AZ5" s="45"/>
       <c r="BA5" s="27"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
       <c r="BD5" s="3"/>
     </row>
     <row r="6" spans="1:63" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="15">
         <v>17615.3</v>
       </c>
       <c r="C6" s="15">
         <v>22287.200000000001</v>
       </c>
       <c r="D6" s="15">
         <v>27419.4</v>
       </c>
       <c r="E6" s="15">
         <v>30578.9</v>
       </c>
       <c r="F6" s="15">
@@ -1556,51 +1558,53 @@
       </c>
       <c r="AO6" s="15">
         <v>2565.3000000000002</v>
       </c>
       <c r="AP6" s="15">
         <v>3095.5</v>
       </c>
       <c r="AQ6" s="52">
         <v>3405.6</v>
       </c>
       <c r="AR6" s="15">
         <v>3499.1</v>
       </c>
       <c r="AS6" s="15">
         <v>122.8</v>
       </c>
       <c r="AT6" s="15">
         <v>288.2</v>
       </c>
       <c r="AU6" s="56">
         <v>611</v>
       </c>
       <c r="AV6" s="53">
         <v>997</v>
       </c>
-      <c r="AW6" s="33"/>
+      <c r="AW6" s="53">
+        <v>1281.7</v>
+      </c>
       <c r="AX6" s="20"/>
       <c r="AY6" s="15"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="15"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="15">
         <v>279.5</v>
       </c>
       <c r="C7" s="15">
         <v>404.7</v>
       </c>
       <c r="D7" s="15">
         <v>493</v>
       </c>
       <c r="E7" s="15">
         <v>592.70000000000005</v>
       </c>
       <c r="F7" s="15">
@@ -1710,51 +1714,53 @@
       </c>
       <c r="AO7" s="15">
         <v>442.7</v>
       </c>
       <c r="AP7" s="15">
         <v>464.3</v>
       </c>
       <c r="AQ7" s="15">
         <v>478.7</v>
       </c>
       <c r="AR7" s="15">
         <v>571.29999999999995</v>
       </c>
       <c r="AS7" s="15">
         <v>22.3</v>
       </c>
       <c r="AT7" s="15">
         <v>56.5</v>
       </c>
       <c r="AU7" s="53">
         <v>100.5</v>
       </c>
       <c r="AV7" s="53">
         <v>153.9</v>
       </c>
-      <c r="AW7" s="36"/>
+      <c r="AW7" s="53">
+        <v>233</v>
+      </c>
       <c r="AX7" s="20"/>
       <c r="AY7" s="15"/>
       <c r="AZ7" s="46"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:63">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>18522.900000000001</v>
       </c>
       <c r="C8" s="15">
         <v>22583.5</v>
       </c>
       <c r="D8" s="15">
         <v>29534</v>
       </c>
       <c r="E8" s="15">
         <v>37140.800000000003</v>
       </c>
       <c r="F8" s="15">
@@ -1864,51 +1870,53 @@
       </c>
       <c r="AO8" s="15">
         <v>33066.1</v>
       </c>
       <c r="AP8" s="15">
         <v>36798.300000000003</v>
       </c>
       <c r="AQ8" s="15">
         <v>40462.300000000003</v>
       </c>
       <c r="AR8" s="15">
         <v>44731.199999999997</v>
       </c>
       <c r="AS8" s="15">
         <v>1040</v>
       </c>
       <c r="AT8" s="15">
         <v>2479</v>
       </c>
       <c r="AU8" s="53">
         <v>4837</v>
       </c>
       <c r="AV8" s="53">
         <v>7845.5</v>
       </c>
-      <c r="AW8" s="36"/>
+      <c r="AW8" s="53">
+        <v>11297.5</v>
+      </c>
       <c r="AX8" s="20"/>
       <c r="AY8" s="15"/>
       <c r="AZ8" s="46"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:63">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>32473.200000000001</v>
       </c>
       <c r="C9" s="15">
         <v>46984.2</v>
       </c>
       <c r="D9" s="15">
         <v>60295.1</v>
       </c>
       <c r="E9" s="15">
         <v>68844.800000000003</v>
       </c>
       <c r="F9" s="15">
@@ -2018,51 +2026,53 @@
       </c>
       <c r="AO9" s="15">
         <v>21506.5</v>
       </c>
       <c r="AP9" s="15">
         <v>22555.5</v>
       </c>
       <c r="AQ9" s="15">
         <v>23497</v>
       </c>
       <c r="AR9" s="15">
         <v>24161</v>
       </c>
       <c r="AS9" s="15">
         <v>602.20000000000005</v>
       </c>
       <c r="AT9" s="15">
         <v>1396.1</v>
       </c>
       <c r="AU9" s="53">
         <v>2832.8</v>
       </c>
       <c r="AV9" s="53">
         <v>4596.8</v>
       </c>
-      <c r="AW9" s="36"/>
+      <c r="AW9" s="53">
+        <v>6660.6</v>
+      </c>
       <c r="AX9" s="20"/>
       <c r="AY9" s="15"/>
       <c r="AZ9" s="46"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:63">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>43165.9</v>
       </c>
       <c r="C10" s="15">
         <v>55365.3</v>
       </c>
       <c r="D10" s="15">
         <v>66993.5</v>
       </c>
       <c r="E10" s="15">
         <v>75876</v>
       </c>
       <c r="F10" s="15">
@@ -2172,51 +2182,53 @@
       </c>
       <c r="AO10" s="15">
         <v>21679.8</v>
       </c>
       <c r="AP10" s="15">
         <v>22826.1</v>
       </c>
       <c r="AQ10" s="15">
         <v>23838</v>
       </c>
       <c r="AR10" s="15">
         <v>24809.8</v>
       </c>
       <c r="AS10" s="15">
         <v>1196.5</v>
       </c>
       <c r="AT10" s="15">
         <v>3002.2</v>
       </c>
       <c r="AU10" s="53">
         <v>5627.7</v>
       </c>
       <c r="AV10" s="53">
         <v>8984.6</v>
       </c>
-      <c r="AW10" s="36"/>
+      <c r="AW10" s="53">
+        <v>12963.6</v>
+      </c>
       <c r="AX10" s="20"/>
       <c r="AY10" s="15"/>
       <c r="AZ10" s="46"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:63">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>31882.7</v>
       </c>
       <c r="C11" s="15">
         <v>38674.199999999997</v>
       </c>
       <c r="D11" s="15">
         <v>44158.2</v>
       </c>
       <c r="E11" s="15">
         <v>47365.7</v>
       </c>
       <c r="F11" s="15">
@@ -2326,51 +2338,53 @@
       </c>
       <c r="AO11" s="15">
         <v>28538.400000000001</v>
       </c>
       <c r="AP11" s="15">
         <v>31631.5</v>
       </c>
       <c r="AQ11" s="15">
         <v>34445.300000000003</v>
       </c>
       <c r="AR11" s="15">
         <v>36521.599999999999</v>
       </c>
       <c r="AS11" s="15">
         <v>1487.7</v>
       </c>
       <c r="AT11" s="15">
         <v>3440</v>
       </c>
       <c r="AU11" s="53">
         <v>6458.9</v>
       </c>
       <c r="AV11" s="53">
         <v>10392.4</v>
       </c>
-      <c r="AW11" s="36"/>
+      <c r="AW11" s="53">
+        <v>14892.5</v>
+      </c>
       <c r="AX11" s="20"/>
       <c r="AY11" s="15"/>
       <c r="AZ11" s="46"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>20591.3</v>
       </c>
       <c r="C12" s="15">
         <v>25436.6</v>
       </c>
       <c r="D12" s="15">
         <v>30349.1</v>
       </c>
       <c r="E12" s="15">
         <v>35213.300000000003</v>
       </c>
       <c r="F12" s="15">
@@ -2480,51 +2494,53 @@
       </c>
       <c r="AO12" s="15">
         <v>25383.9</v>
       </c>
       <c r="AP12" s="15">
         <v>28649.200000000001</v>
       </c>
       <c r="AQ12" s="15">
         <v>32491.200000000001</v>
       </c>
       <c r="AR12" s="15">
         <v>34736.5</v>
       </c>
       <c r="AS12" s="15">
         <v>1066.8</v>
       </c>
       <c r="AT12" s="15">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU12" s="53">
         <v>4232.8</v>
       </c>
       <c r="AV12" s="53">
         <v>6357.3</v>
       </c>
-      <c r="AW12" s="36"/>
+      <c r="AW12" s="53">
+        <v>8802.9</v>
+      </c>
       <c r="AX12" s="20"/>
       <c r="AY12" s="15"/>
       <c r="AZ12" s="46"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
     <row r="13" spans="1:63">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="15" t="s">
@@ -2634,51 +2650,53 @@
       </c>
       <c r="AO13" s="15">
         <v>16961.599999999999</v>
       </c>
       <c r="AP13" s="15">
         <v>18073</v>
       </c>
       <c r="AQ13" s="15">
         <v>19015.900000000001</v>
       </c>
       <c r="AR13" s="15">
         <v>19704.099999999999</v>
       </c>
       <c r="AS13" s="15">
         <v>723.5</v>
       </c>
       <c r="AT13" s="15">
         <v>1708.5</v>
       </c>
       <c r="AU13" s="53">
         <v>3372.5</v>
       </c>
       <c r="AV13" s="53">
         <v>5482.4</v>
       </c>
-      <c r="AW13" s="33"/>
+      <c r="AW13" s="53">
+        <v>8122</v>
+      </c>
       <c r="AX13" s="20"/>
       <c r="AY13" s="15"/>
       <c r="AZ13" s="46"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="15">
         <v>27795.200000000001</v>
       </c>
       <c r="C14" s="15">
         <v>35085.199999999997</v>
       </c>
       <c r="D14" s="15">
         <v>41275.199999999997</v>
       </c>
       <c r="E14" s="15">
         <v>46764.2</v>
       </c>
       <c r="F14" s="15">
@@ -2788,51 +2806,53 @@
       </c>
       <c r="AO14" s="15">
         <v>30234.2</v>
       </c>
       <c r="AP14" s="15">
         <v>34765.300000000003</v>
       </c>
       <c r="AQ14" s="15">
         <v>38340.300000000003</v>
       </c>
       <c r="AR14" s="15">
         <v>39129.4</v>
       </c>
       <c r="AS14" s="15">
         <v>911</v>
       </c>
       <c r="AT14" s="15">
         <v>2172</v>
       </c>
       <c r="AU14" s="53">
         <v>4392</v>
       </c>
       <c r="AV14" s="53">
         <v>7194</v>
       </c>
-      <c r="AW14" s="36"/>
+      <c r="AW14" s="53">
+        <v>10416.1</v>
+      </c>
       <c r="AX14" s="20"/>
       <c r="AY14" s="15"/>
       <c r="AZ14" s="46"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:63">
       <c r="A15" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="15">
         <v>26291.9</v>
       </c>
       <c r="C15" s="15">
         <v>33055.699999999997</v>
       </c>
       <c r="D15" s="15">
         <v>37540.6</v>
       </c>
       <c r="E15" s="15">
         <v>43954.3</v>
       </c>
       <c r="F15" s="15">
@@ -2942,51 +2962,53 @@
       </c>
       <c r="AO15" s="15">
         <v>25817.599999999999</v>
       </c>
       <c r="AP15" s="15">
         <v>27416.3</v>
       </c>
       <c r="AQ15" s="15">
         <v>28642</v>
       </c>
       <c r="AR15" s="15">
         <v>29847.7</v>
       </c>
       <c r="AS15" s="15">
         <v>1313.5</v>
       </c>
       <c r="AT15" s="15">
         <v>2922.2</v>
       </c>
       <c r="AU15" s="53">
         <v>5697</v>
       </c>
       <c r="AV15" s="53">
         <v>9057</v>
       </c>
-      <c r="AW15" s="36"/>
+      <c r="AW15" s="53">
+        <v>12917</v>
+      </c>
       <c r="AX15" s="20"/>
       <c r="AY15" s="15"/>
       <c r="AZ15" s="46"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="15" t="s">
@@ -3096,51 +3118,53 @@
       </c>
       <c r="AO16" s="15">
         <v>18521.3</v>
       </c>
       <c r="AP16" s="15">
         <v>21543.8</v>
       </c>
       <c r="AQ16" s="15">
         <v>23145.4</v>
       </c>
       <c r="AR16" s="15">
         <v>24920.9</v>
       </c>
       <c r="AS16" s="15">
         <v>600.20000000000005</v>
       </c>
       <c r="AT16" s="15">
         <v>1487.9</v>
       </c>
       <c r="AU16" s="53">
         <v>2968.1</v>
       </c>
       <c r="AV16" s="53">
         <v>4819.6000000000004</v>
       </c>
-      <c r="AW16" s="36"/>
+      <c r="AW16" s="53">
+        <v>6951.1</v>
+      </c>
       <c r="AX16" s="20"/>
       <c r="AY16" s="15"/>
       <c r="AZ16" s="46"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="15">
         <v>45899.9</v>
       </c>
       <c r="C17" s="15">
         <v>56288.800000000003</v>
       </c>
       <c r="D17" s="15">
         <v>64809.3</v>
       </c>
       <c r="E17" s="15">
         <v>73633.7</v>
       </c>
       <c r="F17" s="15">
@@ -3250,51 +3274,53 @@
       </c>
       <c r="AO17" s="15">
         <v>23697</v>
       </c>
       <c r="AP17" s="15">
         <v>27397</v>
       </c>
       <c r="AQ17" s="15">
         <v>29741</v>
       </c>
       <c r="AR17" s="15">
         <v>32095.5</v>
       </c>
       <c r="AS17" s="15">
         <v>723</v>
       </c>
       <c r="AT17" s="15">
         <v>1622</v>
       </c>
       <c r="AU17" s="53">
         <v>3190.5</v>
       </c>
       <c r="AV17" s="53">
         <v>5153</v>
       </c>
-      <c r="AW17" s="34"/>
+      <c r="AW17" s="53">
+        <v>7343</v>
+      </c>
       <c r="AX17" s="20"/>
       <c r="AY17" s="15"/>
       <c r="AZ17" s="46"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
     </row>
     <row r="18" spans="1:56">
       <c r="W18" s="43"/>
       <c r="Y18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AJ18" s="31"/>
       <c r="AP18" s="50"/>
       <c r="AR18" s="24"/>
       <c r="AU18" s="24"/>
     </row>
     <row r="19" spans="1:56">
       <c r="AI19" s="24"/>
       <c r="AQ19" s="51"/>
     </row>
     <row r="20" spans="1:56">
       <c r="AQ20" s="51"/>
     </row>