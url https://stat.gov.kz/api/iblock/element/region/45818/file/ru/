--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -868,51 +868,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AX21" sqref="AX21"/>
+      <selection pane="bottomRight" activeCell="BB33" sqref="BB33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="8.5703125" style="2" customWidth="1"/>
     <col min="10" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="8" style="2" customWidth="1"/>
     <col min="22" max="43" width="9.140625" style="2"/>
     <col min="44" max="44" width="8.85546875" style="2" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1">
       <c r="A1" s="9"/>
       <c r="B1" s="60" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
@@ -1405,51 +1405,53 @@
       </c>
       <c r="AP5" s="27">
         <v>275215.8</v>
       </c>
       <c r="AQ5" s="27">
         <v>297502.7</v>
       </c>
       <c r="AR5" s="27">
         <v>314728.09999999998</v>
       </c>
       <c r="AS5" s="27">
         <v>9809.5</v>
       </c>
       <c r="AT5" s="55">
         <v>22821.8</v>
       </c>
       <c r="AU5" s="56">
         <v>44320.800000000003</v>
       </c>
       <c r="AV5" s="56">
         <v>71033.5</v>
       </c>
       <c r="AW5" s="56">
         <v>101881</v>
       </c>
-      <c r="AX5" s="20"/>
+      <c r="AX5" s="56">
+        <v>146805.29999999999</v>
+      </c>
       <c r="AY5" s="27"/>
       <c r="AZ5" s="45"/>
       <c r="BA5" s="27"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
       <c r="BD5" s="3"/>
     </row>
     <row r="6" spans="1:63" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="15">
         <v>17615.3</v>
       </c>
       <c r="C6" s="15">
         <v>22287.200000000001</v>
       </c>
       <c r="D6" s="15">
         <v>27419.4</v>
       </c>
       <c r="E6" s="15">
         <v>30578.9</v>
       </c>
       <c r="F6" s="15">
         <v>33369.9</v>
@@ -1561,51 +1563,53 @@
       </c>
       <c r="AP6" s="15">
         <v>3095.5</v>
       </c>
       <c r="AQ6" s="52">
         <v>3405.6</v>
       </c>
       <c r="AR6" s="15">
         <v>3499.1</v>
       </c>
       <c r="AS6" s="15">
         <v>122.8</v>
       </c>
       <c r="AT6" s="15">
         <v>288.2</v>
       </c>
       <c r="AU6" s="56">
         <v>611</v>
       </c>
       <c r="AV6" s="53">
         <v>997</v>
       </c>
       <c r="AW6" s="53">
         <v>1281.7</v>
       </c>
-      <c r="AX6" s="20"/>
+      <c r="AX6" s="53">
+        <v>1676.5</v>
+      </c>
       <c r="AY6" s="15"/>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="15"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="15">
         <v>279.5</v>
       </c>
       <c r="C7" s="15">
         <v>404.7</v>
       </c>
       <c r="D7" s="15">
         <v>493</v>
       </c>
       <c r="E7" s="15">
         <v>592.70000000000005</v>
       </c>
       <c r="F7" s="15">
         <v>659.9</v>
@@ -1717,51 +1721,53 @@
       </c>
       <c r="AP7" s="15">
         <v>464.3</v>
       </c>
       <c r="AQ7" s="15">
         <v>478.7</v>
       </c>
       <c r="AR7" s="15">
         <v>571.29999999999995</v>
       </c>
       <c r="AS7" s="15">
         <v>22.3</v>
       </c>
       <c r="AT7" s="15">
         <v>56.5</v>
       </c>
       <c r="AU7" s="53">
         <v>100.5</v>
       </c>
       <c r="AV7" s="53">
         <v>153.9</v>
       </c>
       <c r="AW7" s="53">
         <v>233</v>
       </c>
-      <c r="AX7" s="20"/>
+      <c r="AX7" s="53">
+        <v>303</v>
+      </c>
       <c r="AY7" s="15"/>
       <c r="AZ7" s="46"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:63">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>18522.900000000001</v>
       </c>
       <c r="C8" s="15">
         <v>22583.5</v>
       </c>
       <c r="D8" s="15">
         <v>29534</v>
       </c>
       <c r="E8" s="15">
         <v>37140.800000000003</v>
       </c>
       <c r="F8" s="15">
         <v>40902.1</v>
@@ -1873,51 +1879,53 @@
       </c>
       <c r="AP8" s="15">
         <v>36798.300000000003</v>
       </c>
       <c r="AQ8" s="15">
         <v>40462.300000000003</v>
       </c>
       <c r="AR8" s="15">
         <v>44731.199999999997</v>
       </c>
       <c r="AS8" s="15">
         <v>1040</v>
       </c>
       <c r="AT8" s="15">
         <v>2479</v>
       </c>
       <c r="AU8" s="53">
         <v>4837</v>
       </c>
       <c r="AV8" s="53">
         <v>7845.5</v>
       </c>
       <c r="AW8" s="53">
         <v>11297.5</v>
       </c>
-      <c r="AX8" s="20"/>
+      <c r="AX8" s="53">
+        <v>16096.6</v>
+      </c>
       <c r="AY8" s="15"/>
       <c r="AZ8" s="46"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:63">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>32473.200000000001</v>
       </c>
       <c r="C9" s="15">
         <v>46984.2</v>
       </c>
       <c r="D9" s="15">
         <v>60295.1</v>
       </c>
       <c r="E9" s="15">
         <v>68844.800000000003</v>
       </c>
       <c r="F9" s="15">
         <v>71680</v>
@@ -2029,51 +2037,53 @@
       </c>
       <c r="AP9" s="15">
         <v>22555.5</v>
       </c>
       <c r="AQ9" s="15">
         <v>23497</v>
       </c>
       <c r="AR9" s="15">
         <v>24161</v>
       </c>
       <c r="AS9" s="15">
         <v>602.20000000000005</v>
       </c>
       <c r="AT9" s="15">
         <v>1396.1</v>
       </c>
       <c r="AU9" s="53">
         <v>2832.8</v>
       </c>
       <c r="AV9" s="53">
         <v>4596.8</v>
       </c>
       <c r="AW9" s="53">
         <v>6660.6</v>
       </c>
-      <c r="AX9" s="20"/>
+      <c r="AX9" s="53">
+        <v>9402.7999999999993</v>
+      </c>
       <c r="AY9" s="15"/>
       <c r="AZ9" s="46"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:63">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>43165.9</v>
       </c>
       <c r="C10" s="15">
         <v>55365.3</v>
       </c>
       <c r="D10" s="15">
         <v>66993.5</v>
       </c>
       <c r="E10" s="15">
         <v>75876</v>
       </c>
       <c r="F10" s="15">
         <v>85246.1</v>
@@ -2185,51 +2195,53 @@
       </c>
       <c r="AP10" s="15">
         <v>22826.1</v>
       </c>
       <c r="AQ10" s="15">
         <v>23838</v>
       </c>
       <c r="AR10" s="15">
         <v>24809.8</v>
       </c>
       <c r="AS10" s="15">
         <v>1196.5</v>
       </c>
       <c r="AT10" s="15">
         <v>3002.2</v>
       </c>
       <c r="AU10" s="53">
         <v>5627.7</v>
       </c>
       <c r="AV10" s="53">
         <v>8984.6</v>
       </c>
       <c r="AW10" s="53">
         <v>12963.6</v>
       </c>
-      <c r="AX10" s="20"/>
+      <c r="AX10" s="53">
+        <v>18300.099999999999</v>
+      </c>
       <c r="AY10" s="15"/>
       <c r="AZ10" s="46"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:63">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>31882.7</v>
       </c>
       <c r="C11" s="15">
         <v>38674.199999999997</v>
       </c>
       <c r="D11" s="15">
         <v>44158.2</v>
       </c>
       <c r="E11" s="15">
         <v>47365.7</v>
       </c>
       <c r="F11" s="15">
         <v>52694.6</v>
@@ -2341,51 +2353,53 @@
       </c>
       <c r="AP11" s="15">
         <v>31631.5</v>
       </c>
       <c r="AQ11" s="15">
         <v>34445.300000000003</v>
       </c>
       <c r="AR11" s="15">
         <v>36521.599999999999</v>
       </c>
       <c r="AS11" s="15">
         <v>1487.7</v>
       </c>
       <c r="AT11" s="15">
         <v>3440</v>
       </c>
       <c r="AU11" s="53">
         <v>6458.9</v>
       </c>
       <c r="AV11" s="53">
         <v>10392.4</v>
       </c>
       <c r="AW11" s="53">
         <v>14892.5</v>
       </c>
-      <c r="AX11" s="20"/>
+      <c r="AX11" s="53">
+        <v>21120.1</v>
+      </c>
       <c r="AY11" s="15"/>
       <c r="AZ11" s="46"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>20591.3</v>
       </c>
       <c r="C12" s="15">
         <v>25436.6</v>
       </c>
       <c r="D12" s="15">
         <v>30349.1</v>
       </c>
       <c r="E12" s="15">
         <v>35213.300000000003</v>
       </c>
       <c r="F12" s="15">
         <v>38129.9</v>
@@ -2497,51 +2511,53 @@
       </c>
       <c r="AP12" s="15">
         <v>28649.200000000001</v>
       </c>
       <c r="AQ12" s="15">
         <v>32491.200000000001</v>
       </c>
       <c r="AR12" s="15">
         <v>34736.5</v>
       </c>
       <c r="AS12" s="15">
         <v>1066.8</v>
       </c>
       <c r="AT12" s="15">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU12" s="53">
         <v>4232.8</v>
       </c>
       <c r="AV12" s="53">
         <v>6357.3</v>
       </c>
       <c r="AW12" s="53">
         <v>8802.9</v>
       </c>
-      <c r="AX12" s="20"/>
+      <c r="AX12" s="53">
+        <v>12710.7</v>
+      </c>
       <c r="AY12" s="15"/>
       <c r="AZ12" s="46"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
     <row r="13" spans="1:63">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>1</v>
@@ -2653,51 +2669,53 @@
       </c>
       <c r="AP13" s="15">
         <v>18073</v>
       </c>
       <c r="AQ13" s="15">
         <v>19015.900000000001</v>
       </c>
       <c r="AR13" s="15">
         <v>19704.099999999999</v>
       </c>
       <c r="AS13" s="15">
         <v>723.5</v>
       </c>
       <c r="AT13" s="15">
         <v>1708.5</v>
       </c>
       <c r="AU13" s="53">
         <v>3372.5</v>
       </c>
       <c r="AV13" s="53">
         <v>5482.4</v>
       </c>
       <c r="AW13" s="53">
         <v>8122</v>
       </c>
-      <c r="AX13" s="20"/>
+      <c r="AX13" s="53">
+        <v>12727.5</v>
+      </c>
       <c r="AY13" s="15"/>
       <c r="AZ13" s="46"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="15">
         <v>27795.200000000001</v>
       </c>
       <c r="C14" s="15">
         <v>35085.199999999997</v>
       </c>
       <c r="D14" s="15">
         <v>41275.199999999997</v>
       </c>
       <c r="E14" s="15">
         <v>46764.2</v>
       </c>
       <c r="F14" s="15">
         <v>51246.2</v>
@@ -2809,51 +2827,53 @@
       </c>
       <c r="AP14" s="15">
         <v>34765.300000000003</v>
       </c>
       <c r="AQ14" s="15">
         <v>38340.300000000003</v>
       </c>
       <c r="AR14" s="15">
         <v>39129.4</v>
       </c>
       <c r="AS14" s="15">
         <v>911</v>
       </c>
       <c r="AT14" s="15">
         <v>2172</v>
       </c>
       <c r="AU14" s="53">
         <v>4392</v>
       </c>
       <c r="AV14" s="53">
         <v>7194</v>
       </c>
       <c r="AW14" s="53">
         <v>10416.1</v>
       </c>
-      <c r="AX14" s="20"/>
+      <c r="AX14" s="53">
+        <v>14831.1</v>
+      </c>
       <c r="AY14" s="15"/>
       <c r="AZ14" s="46"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:63">
       <c r="A15" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="15">
         <v>26291.9</v>
       </c>
       <c r="C15" s="15">
         <v>33055.699999999997</v>
       </c>
       <c r="D15" s="15">
         <v>37540.6</v>
       </c>
       <c r="E15" s="15">
         <v>43954.3</v>
       </c>
       <c r="F15" s="15">
         <v>47846.6</v>
@@ -2965,51 +2985,53 @@
       </c>
       <c r="AP15" s="15">
         <v>27416.3</v>
       </c>
       <c r="AQ15" s="15">
         <v>28642</v>
       </c>
       <c r="AR15" s="15">
         <v>29847.7</v>
       </c>
       <c r="AS15" s="15">
         <v>1313.5</v>
       </c>
       <c r="AT15" s="15">
         <v>2922.2</v>
       </c>
       <c r="AU15" s="53">
         <v>5697</v>
       </c>
       <c r="AV15" s="53">
         <v>9057</v>
       </c>
       <c r="AW15" s="53">
         <v>12917</v>
       </c>
-      <c r="AX15" s="20"/>
+      <c r="AX15" s="53">
+        <v>19150.3</v>
+      </c>
       <c r="AY15" s="15"/>
       <c r="AZ15" s="46"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>1</v>
@@ -3121,51 +3143,53 @@
       </c>
       <c r="AP16" s="15">
         <v>21543.8</v>
       </c>
       <c r="AQ16" s="15">
         <v>23145.4</v>
       </c>
       <c r="AR16" s="15">
         <v>24920.9</v>
       </c>
       <c r="AS16" s="15">
         <v>600.20000000000005</v>
       </c>
       <c r="AT16" s="15">
         <v>1487.9</v>
       </c>
       <c r="AU16" s="53">
         <v>2968.1</v>
       </c>
       <c r="AV16" s="53">
         <v>4819.6000000000004</v>
       </c>
       <c r="AW16" s="53">
         <v>6951.1</v>
       </c>
-      <c r="AX16" s="20"/>
+      <c r="AX16" s="53">
+        <v>9870.6</v>
+      </c>
       <c r="AY16" s="15"/>
       <c r="AZ16" s="46"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="15">
         <v>45899.9</v>
       </c>
       <c r="C17" s="15">
         <v>56288.800000000003</v>
       </c>
       <c r="D17" s="15">
         <v>64809.3</v>
       </c>
       <c r="E17" s="15">
         <v>73633.7</v>
       </c>
       <c r="F17" s="15">
         <v>81692</v>
@@ -3277,51 +3301,53 @@
       </c>
       <c r="AP17" s="15">
         <v>27397</v>
       </c>
       <c r="AQ17" s="15">
         <v>29741</v>
       </c>
       <c r="AR17" s="15">
         <v>32095.5</v>
       </c>
       <c r="AS17" s="15">
         <v>723</v>
       </c>
       <c r="AT17" s="15">
         <v>1622</v>
       </c>
       <c r="AU17" s="53">
         <v>3190.5</v>
       </c>
       <c r="AV17" s="53">
         <v>5153</v>
       </c>
       <c r="AW17" s="53">
         <v>7343</v>
       </c>
-      <c r="AX17" s="20"/>
+      <c r="AX17" s="53">
+        <v>10616</v>
+      </c>
       <c r="AY17" s="15"/>
       <c r="AZ17" s="46"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
     </row>
     <row r="18" spans="1:56">
       <c r="W18" s="43"/>
       <c r="Y18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AJ18" s="31"/>
       <c r="AP18" s="50"/>
       <c r="AR18" s="24"/>
       <c r="AU18" s="24"/>
     </row>
     <row r="19" spans="1:56">
       <c r="AI19" s="24"/>
       <c r="AQ19" s="51"/>
     </row>
     <row r="20" spans="1:56">
       <c r="AQ20" s="51"/>
     </row>
     <row r="21" spans="1:56">