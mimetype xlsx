--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -868,51 +868,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK31"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BB33" sqref="BB33"/>
+      <selection pane="bottomRight" activeCell="BE7" sqref="BE7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="8.5703125" style="2" customWidth="1"/>
     <col min="10" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="8" style="2" customWidth="1"/>
     <col min="22" max="43" width="9.140625" style="2"/>
     <col min="44" max="44" width="8.85546875" style="2" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1">
       <c r="A1" s="9"/>
       <c r="B1" s="60" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="60"/>
       <c r="D1" s="60"/>
       <c r="E1" s="60"/>
       <c r="F1" s="60"/>
       <c r="G1" s="60"/>
       <c r="H1" s="60"/>
@@ -1408,51 +1408,53 @@
       </c>
       <c r="AQ5" s="27">
         <v>297502.7</v>
       </c>
       <c r="AR5" s="27">
         <v>314728.09999999998</v>
       </c>
       <c r="AS5" s="27">
         <v>9809.5</v>
       </c>
       <c r="AT5" s="55">
         <v>22821.8</v>
       </c>
       <c r="AU5" s="56">
         <v>44320.800000000003</v>
       </c>
       <c r="AV5" s="56">
         <v>71033.5</v>
       </c>
       <c r="AW5" s="56">
         <v>101881</v>
       </c>
       <c r="AX5" s="56">
         <v>146805.29999999999</v>
       </c>
-      <c r="AY5" s="27"/>
+      <c r="AY5" s="56">
+        <v>186008.2</v>
+      </c>
       <c r="AZ5" s="45"/>
       <c r="BA5" s="27"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
       <c r="BD5" s="3"/>
     </row>
     <row r="6" spans="1:63" s="4" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="15">
         <v>17615.3</v>
       </c>
       <c r="C6" s="15">
         <v>22287.200000000001</v>
       </c>
       <c r="D6" s="15">
         <v>27419.4</v>
       </c>
       <c r="E6" s="15">
         <v>30578.9</v>
       </c>
       <c r="F6" s="15">
         <v>33369.9</v>
       </c>
@@ -1566,51 +1568,53 @@
       </c>
       <c r="AQ6" s="52">
         <v>3405.6</v>
       </c>
       <c r="AR6" s="15">
         <v>3499.1</v>
       </c>
       <c r="AS6" s="15">
         <v>122.8</v>
       </c>
       <c r="AT6" s="15">
         <v>288.2</v>
       </c>
       <c r="AU6" s="56">
         <v>611</v>
       </c>
       <c r="AV6" s="53">
         <v>997</v>
       </c>
       <c r="AW6" s="53">
         <v>1281.7</v>
       </c>
       <c r="AX6" s="53">
         <v>1676.5</v>
       </c>
-      <c r="AY6" s="15"/>
+      <c r="AY6" s="53">
+        <v>2084.6</v>
+      </c>
       <c r="AZ6" s="46"/>
       <c r="BA6" s="15"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="15">
         <v>279.5</v>
       </c>
       <c r="C7" s="15">
         <v>404.7</v>
       </c>
       <c r="D7" s="15">
         <v>493</v>
       </c>
       <c r="E7" s="15">
         <v>592.70000000000005</v>
       </c>
       <c r="F7" s="15">
         <v>659.9</v>
       </c>
@@ -1724,51 +1728,53 @@
       </c>
       <c r="AQ7" s="15">
         <v>478.7</v>
       </c>
       <c r="AR7" s="15">
         <v>571.29999999999995</v>
       </c>
       <c r="AS7" s="15">
         <v>22.3</v>
       </c>
       <c r="AT7" s="15">
         <v>56.5</v>
       </c>
       <c r="AU7" s="53">
         <v>100.5</v>
       </c>
       <c r="AV7" s="53">
         <v>153.9</v>
       </c>
       <c r="AW7" s="53">
         <v>233</v>
       </c>
       <c r="AX7" s="53">
         <v>303</v>
       </c>
-      <c r="AY7" s="15"/>
+      <c r="AY7" s="53">
+        <v>398.9</v>
+      </c>
       <c r="AZ7" s="46"/>
       <c r="BA7" s="15"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
     <row r="8" spans="1:63">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>18522.900000000001</v>
       </c>
       <c r="C8" s="15">
         <v>22583.5</v>
       </c>
       <c r="D8" s="15">
         <v>29534</v>
       </c>
       <c r="E8" s="15">
         <v>37140.800000000003</v>
       </c>
       <c r="F8" s="15">
         <v>40902.1</v>
       </c>
@@ -1882,51 +1888,53 @@
       </c>
       <c r="AQ8" s="15">
         <v>40462.300000000003</v>
       </c>
       <c r="AR8" s="15">
         <v>44731.199999999997</v>
       </c>
       <c r="AS8" s="15">
         <v>1040</v>
       </c>
       <c r="AT8" s="15">
         <v>2479</v>
       </c>
       <c r="AU8" s="53">
         <v>4837</v>
       </c>
       <c r="AV8" s="53">
         <v>7845.5</v>
       </c>
       <c r="AW8" s="53">
         <v>11297.5</v>
       </c>
       <c r="AX8" s="53">
         <v>16096.6</v>
       </c>
-      <c r="AY8" s="15"/>
+      <c r="AY8" s="53">
+        <v>20338.900000000001</v>
+      </c>
       <c r="AZ8" s="46"/>
       <c r="BA8" s="15"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
     <row r="9" spans="1:63">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>32473.200000000001</v>
       </c>
       <c r="C9" s="15">
         <v>46984.2</v>
       </c>
       <c r="D9" s="15">
         <v>60295.1</v>
       </c>
       <c r="E9" s="15">
         <v>68844.800000000003</v>
       </c>
       <c r="F9" s="15">
         <v>71680</v>
       </c>
@@ -2040,51 +2048,53 @@
       </c>
       <c r="AQ9" s="15">
         <v>23497</v>
       </c>
       <c r="AR9" s="15">
         <v>24161</v>
       </c>
       <c r="AS9" s="15">
         <v>602.20000000000005</v>
       </c>
       <c r="AT9" s="15">
         <v>1396.1</v>
       </c>
       <c r="AU9" s="53">
         <v>2832.8</v>
       </c>
       <c r="AV9" s="53">
         <v>4596.8</v>
       </c>
       <c r="AW9" s="53">
         <v>6660.6</v>
       </c>
       <c r="AX9" s="53">
         <v>9402.7999999999993</v>
       </c>
-      <c r="AY9" s="15"/>
+      <c r="AY9" s="53">
+        <v>14866.5</v>
+      </c>
       <c r="AZ9" s="46"/>
       <c r="BA9" s="15"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
     <row r="10" spans="1:63">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>43165.9</v>
       </c>
       <c r="C10" s="15">
         <v>55365.3</v>
       </c>
       <c r="D10" s="15">
         <v>66993.5</v>
       </c>
       <c r="E10" s="15">
         <v>75876</v>
       </c>
       <c r="F10" s="15">
         <v>85246.1</v>
       </c>
@@ -2198,51 +2208,53 @@
       </c>
       <c r="AQ10" s="15">
         <v>23838</v>
       </c>
       <c r="AR10" s="15">
         <v>24809.8</v>
       </c>
       <c r="AS10" s="15">
         <v>1196.5</v>
       </c>
       <c r="AT10" s="15">
         <v>3002.2</v>
       </c>
       <c r="AU10" s="53">
         <v>5627.7</v>
       </c>
       <c r="AV10" s="53">
         <v>8984.6</v>
       </c>
       <c r="AW10" s="53">
         <v>12963.6</v>
       </c>
       <c r="AX10" s="53">
         <v>18300.099999999999</v>
       </c>
-      <c r="AY10" s="15"/>
+      <c r="AY10" s="53">
+        <v>19780.599999999999</v>
+      </c>
       <c r="AZ10" s="46"/>
       <c r="BA10" s="15"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
     <row r="11" spans="1:63">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>31882.7</v>
       </c>
       <c r="C11" s="15">
         <v>38674.199999999997</v>
       </c>
       <c r="D11" s="15">
         <v>44158.2</v>
       </c>
       <c r="E11" s="15">
         <v>47365.7</v>
       </c>
       <c r="F11" s="15">
         <v>52694.6</v>
       </c>
@@ -2356,51 +2368,53 @@
       </c>
       <c r="AQ11" s="15">
         <v>34445.300000000003</v>
       </c>
       <c r="AR11" s="15">
         <v>36521.599999999999</v>
       </c>
       <c r="AS11" s="15">
         <v>1487.7</v>
       </c>
       <c r="AT11" s="15">
         <v>3440</v>
       </c>
       <c r="AU11" s="53">
         <v>6458.9</v>
       </c>
       <c r="AV11" s="53">
         <v>10392.4</v>
       </c>
       <c r="AW11" s="53">
         <v>14892.5</v>
       </c>
       <c r="AX11" s="53">
         <v>21120.1</v>
       </c>
-      <c r="AY11" s="15"/>
+      <c r="AY11" s="53">
+        <v>24452.1</v>
+      </c>
       <c r="AZ11" s="46"/>
       <c r="BA11" s="15"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>20591.3</v>
       </c>
       <c r="C12" s="15">
         <v>25436.6</v>
       </c>
       <c r="D12" s="15">
         <v>30349.1</v>
       </c>
       <c r="E12" s="15">
         <v>35213.300000000003</v>
       </c>
       <c r="F12" s="15">
         <v>38129.9</v>
       </c>
@@ -2514,51 +2528,53 @@
       </c>
       <c r="AQ12" s="15">
         <v>32491.200000000001</v>
       </c>
       <c r="AR12" s="15">
         <v>34736.5</v>
       </c>
       <c r="AS12" s="15">
         <v>1066.8</v>
       </c>
       <c r="AT12" s="15">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU12" s="53">
         <v>4232.8</v>
       </c>
       <c r="AV12" s="53">
         <v>6357.3</v>
       </c>
       <c r="AW12" s="53">
         <v>8802.9</v>
       </c>
       <c r="AX12" s="53">
         <v>12710.7</v>
       </c>
-      <c r="AY12" s="15"/>
+      <c r="AY12" s="53">
+        <v>18079.5</v>
+      </c>
       <c r="AZ12" s="46"/>
       <c r="BA12" s="15"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
     <row r="13" spans="1:63">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>1</v>
       </c>
@@ -2672,51 +2688,53 @@
       </c>
       <c r="AQ13" s="15">
         <v>19015.900000000001</v>
       </c>
       <c r="AR13" s="15">
         <v>19704.099999999999</v>
       </c>
       <c r="AS13" s="15">
         <v>723.5</v>
       </c>
       <c r="AT13" s="15">
         <v>1708.5</v>
       </c>
       <c r="AU13" s="53">
         <v>3372.5</v>
       </c>
       <c r="AV13" s="53">
         <v>5482.4</v>
       </c>
       <c r="AW13" s="53">
         <v>8122</v>
       </c>
       <c r="AX13" s="53">
         <v>12727.5</v>
       </c>
-      <c r="AY13" s="15"/>
+      <c r="AY13" s="53">
+        <v>14369.8</v>
+      </c>
       <c r="AZ13" s="46"/>
       <c r="BA13" s="15"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="15">
         <v>27795.200000000001</v>
       </c>
       <c r="C14" s="15">
         <v>35085.199999999997</v>
       </c>
       <c r="D14" s="15">
         <v>41275.199999999997</v>
       </c>
       <c r="E14" s="15">
         <v>46764.2</v>
       </c>
       <c r="F14" s="15">
         <v>51246.2</v>
       </c>
@@ -2830,51 +2848,53 @@
       </c>
       <c r="AQ14" s="15">
         <v>38340.300000000003</v>
       </c>
       <c r="AR14" s="15">
         <v>39129.4</v>
       </c>
       <c r="AS14" s="15">
         <v>911</v>
       </c>
       <c r="AT14" s="15">
         <v>2172</v>
       </c>
       <c r="AU14" s="53">
         <v>4392</v>
       </c>
       <c r="AV14" s="53">
         <v>7194</v>
       </c>
       <c r="AW14" s="53">
         <v>10416.1</v>
       </c>
       <c r="AX14" s="53">
         <v>14831.1</v>
       </c>
-      <c r="AY14" s="15"/>
+      <c r="AY14" s="53">
+        <v>20963.099999999999</v>
+      </c>
       <c r="AZ14" s="46"/>
       <c r="BA14" s="15"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
     <row r="15" spans="1:63">
       <c r="A15" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="15">
         <v>26291.9</v>
       </c>
       <c r="C15" s="15">
         <v>33055.699999999997</v>
       </c>
       <c r="D15" s="15">
         <v>37540.6</v>
       </c>
       <c r="E15" s="15">
         <v>43954.3</v>
       </c>
       <c r="F15" s="15">
         <v>47846.6</v>
       </c>
@@ -2988,51 +3008,53 @@
       </c>
       <c r="AQ15" s="15">
         <v>28642</v>
       </c>
       <c r="AR15" s="15">
         <v>29847.7</v>
       </c>
       <c r="AS15" s="15">
         <v>1313.5</v>
       </c>
       <c r="AT15" s="15">
         <v>2922.2</v>
       </c>
       <c r="AU15" s="53">
         <v>5697</v>
       </c>
       <c r="AV15" s="53">
         <v>9057</v>
       </c>
       <c r="AW15" s="53">
         <v>12917</v>
       </c>
       <c r="AX15" s="53">
         <v>19150.3</v>
       </c>
-      <c r="AY15" s="15"/>
+      <c r="AY15" s="53">
+        <v>21746.6</v>
+      </c>
       <c r="AZ15" s="46"/>
       <c r="BA15" s="15"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>1</v>
       </c>
@@ -3146,51 +3168,53 @@
       </c>
       <c r="AQ16" s="15">
         <v>23145.4</v>
       </c>
       <c r="AR16" s="15">
         <v>24920.9</v>
       </c>
       <c r="AS16" s="15">
         <v>600.20000000000005</v>
       </c>
       <c r="AT16" s="15">
         <v>1487.9</v>
       </c>
       <c r="AU16" s="53">
         <v>2968.1</v>
       </c>
       <c r="AV16" s="53">
         <v>4819.6000000000004</v>
       </c>
       <c r="AW16" s="53">
         <v>6951.1</v>
       </c>
       <c r="AX16" s="53">
         <v>9870.6</v>
       </c>
-      <c r="AY16" s="15"/>
+      <c r="AY16" s="53">
+        <v>12361.6</v>
+      </c>
       <c r="AZ16" s="46"/>
       <c r="BA16" s="15"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
     <row r="17" spans="1:56">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="15">
         <v>45899.9</v>
       </c>
       <c r="C17" s="15">
         <v>56288.800000000003</v>
       </c>
       <c r="D17" s="15">
         <v>64809.3</v>
       </c>
       <c r="E17" s="15">
         <v>73633.7</v>
       </c>
       <c r="F17" s="15">
         <v>81692</v>
       </c>
@@ -3304,51 +3328,53 @@
       </c>
       <c r="AQ17" s="15">
         <v>29741</v>
       </c>
       <c r="AR17" s="15">
         <v>32095.5</v>
       </c>
       <c r="AS17" s="15">
         <v>723</v>
       </c>
       <c r="AT17" s="15">
         <v>1622</v>
       </c>
       <c r="AU17" s="53">
         <v>3190.5</v>
       </c>
       <c r="AV17" s="53">
         <v>5153</v>
       </c>
       <c r="AW17" s="53">
         <v>7343</v>
       </c>
       <c r="AX17" s="53">
         <v>10616</v>
       </c>
-      <c r="AY17" s="15"/>
+      <c r="AY17" s="53">
+        <v>16566</v>
+      </c>
       <c r="AZ17" s="46"/>
       <c r="BA17" s="15"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
     </row>
     <row r="18" spans="1:56">
       <c r="W18" s="43"/>
       <c r="Y18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AJ18" s="31"/>
       <c r="AP18" s="50"/>
       <c r="AR18" s="24"/>
       <c r="AU18" s="24"/>
     </row>
     <row r="19" spans="1:56">
       <c r="AI19" s="24"/>
       <c r="AQ19" s="51"/>
     </row>
     <row r="20" spans="1:56">
       <c r="AQ20" s="51"/>
     </row>
     <row r="21" spans="1:56">
       <c r="AQ21" s="51"/>