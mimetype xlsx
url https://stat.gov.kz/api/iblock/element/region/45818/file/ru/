--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="2400" yWindow="1035" windowWidth="22200" windowHeight="13680"/>
   </bookViews>
   <sheets>
-    <sheet name="с нарастанием молоко" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="с нарастанием молоко" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием молоко'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'с нарастанием молоко'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="75">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -116,64 +120,189 @@
     <t>Жаңасемейский</t>
   </si>
   <si>
     <t>Жарминский</t>
   </si>
   <si>
     <t>Кокпектинский</t>
   </si>
   <si>
     <t>Маканчинский</t>
   </si>
   <si>
     <t>Урджарский</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                 Надоено молока коровьего</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>2026 год</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2022 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">формируется согласно Методике формирования статистических показателей по животноводству
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная).
+</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/abay/spreadsheets/?industry=1485&amp;year=2026&amp;name=10643&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики сельского хозяйства и переписей</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Исатаева Алия Касеновна </t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7222 52 47 05</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>e-mail: al.isataeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Производство молока коровьего</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Производство молока коровьего – это количество фактически надоенного сырого коровьего молока за отчетный период.                                                                                                                                                                               </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0;[Red]0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -223,67 +352,128 @@
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -395,58 +585,75 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -532,87 +739,164 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2 24" xfId="2"/>
     <cellStyle name="Обычный_tabsv2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -857,144 +1141,733 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/abay/spreadsheets/?industry=1485&amp;year=2026&amp;name=10643&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kalieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AR26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F16" sqref="F16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="28.5703125" style="68" customWidth="1"/>
+    <col min="2" max="2" width="105.7109375" style="68" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="68"/>
+    <col min="6" max="13" width="10" style="68" customWidth="1"/>
+    <col min="14" max="14" width="9.5703125" style="68" customWidth="1"/>
+    <col min="15" max="17" width="9.28515625" style="68" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.28515625" style="68" customWidth="1"/>
+    <col min="19" max="19" width="8.85546875" style="68" customWidth="1"/>
+    <col min="20" max="20" width="10.85546875" style="68" customWidth="1"/>
+    <col min="21" max="22" width="10" style="68" customWidth="1"/>
+    <col min="23" max="23" width="9.7109375" style="68" customWidth="1"/>
+    <col min="24" max="24" width="10.140625" style="68" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.5703125" style="68" customWidth="1"/>
+    <col min="26" max="30" width="9.140625" style="68"/>
+    <col min="31" max="32" width="9.5703125" style="68" customWidth="1"/>
+    <col min="33" max="34" width="10.85546875" style="68" customWidth="1"/>
+    <col min="35" max="35" width="9.85546875" style="68" customWidth="1"/>
+    <col min="36" max="36" width="10.7109375" style="68" customWidth="1"/>
+    <col min="37" max="37" width="9.7109375" style="68" customWidth="1"/>
+    <col min="38" max="39" width="9.140625" style="68"/>
+    <col min="40" max="40" width="9.28515625" style="68" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="10.7109375" style="68" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="9.28515625" style="68" customWidth="1"/>
+    <col min="43" max="43" width="9.42578125" style="68" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" style="68"/>
+    <col min="45" max="45" width="11.28515625" style="68" customWidth="1"/>
+    <col min="46" max="16384" width="9.140625" style="68"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AH1" s="70"/>
+      <c r="AN1" s="69"/>
+      <c r="AQ1" s="69"/>
+      <c r="AR1" s="71"/>
+    </row>
+    <row r="2" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A2" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="73">
+        <v>143401</v>
+      </c>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+    </row>
+    <row r="3" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A3" s="72" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+    </row>
+    <row r="4" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A4" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="76" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="74"/>
+      <c r="K4" s="74"/>
+      <c r="L4" s="74"/>
+      <c r="M4" s="74"/>
+    </row>
+    <row r="5" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A5" s="77" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+    </row>
+    <row r="6" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A6" s="77" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="75" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+    </row>
+    <row r="7" spans="1:44" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="78" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" s="74"/>
+      <c r="D7" s="74"/>
+      <c r="E7" s="74"/>
+      <c r="F7" s="74"/>
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+      <c r="L7" s="74"/>
+      <c r="M7" s="74"/>
+    </row>
+    <row r="8" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A8" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="75" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="74"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="74"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
+      <c r="L8" s="74"/>
+      <c r="M8" s="74"/>
+    </row>
+    <row r="9" spans="1:44" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" s="78" t="s">
+        <v>51</v>
+      </c>
+      <c r="C9" s="74"/>
+      <c r="D9" s="74"/>
+      <c r="E9" s="74"/>
+      <c r="F9" s="74"/>
+      <c r="G9" s="74"/>
+      <c r="H9" s="74"/>
+      <c r="I9" s="74"/>
+      <c r="J9" s="74"/>
+      <c r="K9" s="74"/>
+      <c r="L9" s="74"/>
+      <c r="M9" s="74"/>
+    </row>
+    <row r="10" spans="1:44" ht="51" x14ac:dyDescent="0.2">
+      <c r="A10" s="72" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="78" t="s">
+        <v>53</v>
+      </c>
+      <c r="C10" s="74"/>
+      <c r="D10" s="74"/>
+      <c r="E10" s="74"/>
+      <c r="F10" s="74"/>
+      <c r="G10" s="74"/>
+      <c r="H10" s="74"/>
+      <c r="I10" s="74"/>
+      <c r="J10" s="74"/>
+      <c r="K10" s="74"/>
+      <c r="L10" s="74"/>
+      <c r="M10" s="74"/>
+    </row>
+    <row r="11" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A11" s="72" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" s="79" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="74"/>
+      <c r="D11" s="74"/>
+      <c r="E11" s="74"/>
+      <c r="F11" s="74"/>
+      <c r="G11" s="74"/>
+      <c r="H11" s="74"/>
+      <c r="I11" s="74"/>
+      <c r="J11" s="74"/>
+      <c r="K11" s="74"/>
+      <c r="L11" s="74"/>
+      <c r="M11" s="80"/>
+    </row>
+    <row r="12" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A12" s="81" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" s="82" t="s">
+        <v>56</v>
+      </c>
+      <c r="C12" s="74"/>
+      <c r="D12" s="74"/>
+      <c r="E12" s="74"/>
+      <c r="F12" s="74"/>
+      <c r="G12" s="74"/>
+      <c r="H12" s="74"/>
+      <c r="I12" s="74"/>
+      <c r="J12" s="74"/>
+      <c r="K12" s="74"/>
+      <c r="L12" s="74"/>
+      <c r="M12" s="80"/>
+    </row>
+    <row r="13" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A13" s="83" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="84" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="74"/>
+      <c r="D13" s="74"/>
+      <c r="E13" s="74"/>
+      <c r="F13" s="74"/>
+      <c r="G13" s="74"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="74"/>
+      <c r="J13" s="74"/>
+      <c r="K13" s="74"/>
+      <c r="L13" s="74"/>
+      <c r="M13" s="80"/>
+    </row>
+    <row r="14" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A14" s="83" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" s="84" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="74"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="74"/>
+      <c r="J14" s="74"/>
+      <c r="K14" s="74"/>
+      <c r="L14" s="74"/>
+      <c r="M14" s="80"/>
+    </row>
+    <row r="15" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A15" s="83" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" s="84" t="s">
+        <v>62</v>
+      </c>
+      <c r="C15" s="74"/>
+      <c r="D15" s="74"/>
+      <c r="E15" s="74"/>
+      <c r="F15" s="74"/>
+      <c r="G15" s="74"/>
+      <c r="H15" s="74"/>
+      <c r="I15" s="74"/>
+      <c r="J15" s="74"/>
+      <c r="K15" s="74"/>
+      <c r="L15" s="74"/>
+      <c r="M15" s="80"/>
+    </row>
+    <row r="16" spans="1:44" x14ac:dyDescent="0.2">
+      <c r="A16" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="85">
+        <v>45914</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16" s="86"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="72" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="85">
+        <v>46309</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17" s="87"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="72" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" s="88" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18" s="86"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="72" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="76" t="s">
+        <v>68</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19" s="87"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="72" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="89" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20" s="86"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="72" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="90" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21" s="87"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="91"/>
+      <c r="B22" s="92"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23" s="87"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24" s="86"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25" s="87"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26" s="86"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" display="ai.kalieva@aspire.gov.kz"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F12" sqref="F12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="99.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="64" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="64" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="64" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="64" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="64" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="64"/>
+    </row>
+    <row r="12" spans="2:2" ht="229.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="65" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="64"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="64"/>
+    </row>
+    <row r="15" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B15" s="66"/>
+    </row>
+    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B16" s="66"/>
+    </row>
+    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B17" s="66"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="67" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK31"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="90" workbookViewId="0">
+    <sheetView zoomScaleSheetLayoutView="90" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AI5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BE7" sqref="BE7"/>
+      <selection pane="bottomRight" activeCell="AN36" sqref="AN36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="8.5703125" style="2" customWidth="1"/>
     <col min="10" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="8" style="2" customWidth="1"/>
     <col min="22" max="43" width="9.140625" style="2"/>
     <col min="44" max="44" width="8.85546875" style="2" customWidth="1"/>
     <col min="45" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1">
+    <row r="1" spans="1:63" s="1" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="9"/>
-      <c r="B1" s="60" t="s">
+      <c r="B1" s="61" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="60"/>
-[...52 lines deleted...]
-      <c r="BD1" s="60"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
+      <c r="AN1" s="61"/>
+      <c r="AO1" s="61"/>
+      <c r="AP1" s="61"/>
+      <c r="AQ1" s="61"/>
+      <c r="AR1" s="61"/>
+      <c r="AS1" s="61"/>
+      <c r="AT1" s="61"/>
+      <c r="AU1" s="61"/>
+      <c r="AV1" s="61"/>
+      <c r="AW1" s="61"/>
+      <c r="AX1" s="61"/>
+      <c r="AY1" s="61"/>
+      <c r="AZ1" s="61"/>
+      <c r="BA1" s="61"/>
+      <c r="BB1" s="61"/>
+      <c r="BC1" s="61"/>
+      <c r="BD1" s="61"/>
       <c r="BE1" s="22"/>
       <c r="BF1" s="22"/>
       <c r="BG1" s="22"/>
       <c r="BH1" s="22"/>
       <c r="BI1" s="22"/>
       <c r="BJ1" s="22"/>
       <c r="BK1" s="22"/>
     </row>
-    <row r="2" spans="1:63" s="1" customFormat="1" ht="13.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:63" s="1" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="9"/>
       <c r="B2" s="30"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="30"/>
       <c r="I2" s="30"/>
       <c r="J2" s="30"/>
       <c r="K2" s="30"/>
       <c r="L2" s="30"/>
       <c r="M2" s="30"/>
       <c r="N2" s="30"/>
       <c r="O2" s="30"/>
       <c r="P2" s="30"/>
       <c r="Q2" s="30"/>
       <c r="R2" s="30"/>
       <c r="S2" s="30"/>
       <c r="T2" s="30"/>
       <c r="U2" s="30"/>
       <c r="V2" s="30"/>
       <c r="W2" s="30"/>
       <c r="X2" s="30"/>
       <c r="Y2" s="30"/>
@@ -1019,122 +1892,122 @@
       <c r="AR2" s="49" t="s">
         <v>32</v>
       </c>
       <c r="AS2" s="47"/>
       <c r="AT2" s="48"/>
       <c r="AU2" s="48"/>
       <c r="AV2" s="48"/>
       <c r="AW2" s="48"/>
       <c r="AX2" s="48"/>
       <c r="AY2" s="48"/>
       <c r="AZ2" s="48"/>
       <c r="BA2" s="48"/>
       <c r="BB2" s="48"/>
       <c r="BC2" s="48"/>
       <c r="BD2" s="49" t="s">
         <v>32</v>
       </c>
       <c r="BE2" s="22"/>
       <c r="BF2" s="22"/>
       <c r="BG2" s="22"/>
       <c r="BH2" s="22"/>
       <c r="BI2" s="22"/>
       <c r="BJ2" s="22"/>
       <c r="BK2" s="22"/>
     </row>
-    <row r="3" spans="1:63" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A3" s="61" t="s">
+    <row r="3" spans="1:63" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="58" t="s">
+      <c r="B3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="58"/>
-[...5 lines deleted...]
-      <c r="I3" s="57" t="s">
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="58"/>
-[...10 lines deleted...]
-      <c r="U3" s="57" t="s">
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="59"/>
+      <c r="P3" s="59"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="59"/>
+      <c r="S3" s="59"/>
+      <c r="T3" s="60"/>
+      <c r="U3" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="V3" s="58"/>
-[...10 lines deleted...]
-      <c r="AG3" s="57" t="s">
+      <c r="V3" s="59"/>
+      <c r="W3" s="59"/>
+      <c r="X3" s="59"/>
+      <c r="Y3" s="59"/>
+      <c r="Z3" s="59"/>
+      <c r="AA3" s="59"/>
+      <c r="AB3" s="59"/>
+      <c r="AC3" s="59"/>
+      <c r="AD3" s="59"/>
+      <c r="AE3" s="59"/>
+      <c r="AF3" s="60"/>
+      <c r="AG3" s="58" t="s">
         <v>30</v>
       </c>
-      <c r="AH3" s="58"/>
-[...10 lines deleted...]
-      <c r="AS3" s="57" t="s">
+      <c r="AH3" s="59"/>
+      <c r="AI3" s="59"/>
+      <c r="AJ3" s="59"/>
+      <c r="AK3" s="59"/>
+      <c r="AL3" s="59"/>
+      <c r="AM3" s="59"/>
+      <c r="AN3" s="59"/>
+      <c r="AO3" s="59"/>
+      <c r="AP3" s="59"/>
+      <c r="AQ3" s="59"/>
+      <c r="AR3" s="60"/>
+      <c r="AS3" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="AT3" s="58"/>
-[...12 lines deleted...]
-      <c r="A4" s="62"/>
+      <c r="AT3" s="59"/>
+      <c r="AU3" s="59"/>
+      <c r="AV3" s="59"/>
+      <c r="AW3" s="59"/>
+      <c r="AX3" s="59"/>
+      <c r="AY3" s="59"/>
+      <c r="AZ3" s="59"/>
+      <c r="BA3" s="59"/>
+      <c r="BB3" s="59"/>
+      <c r="BC3" s="59"/>
+      <c r="BD3" s="60"/>
+    </row>
+    <row r="4" spans="1:63" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="63"/>
       <c r="B4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="J4" s="8" t="s">
@@ -1241,67 +2114,67 @@
       </c>
       <c r="AR4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="AS4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="AT4" s="54" t="s">
         <v>4</v>
       </c>
       <c r="AU4" s="8" t="s">
         <v>5</v>
       </c>
       <c r="AV4" s="8" t="s">
         <v>6</v>
       </c>
       <c r="AW4" s="8" t="s">
         <v>7</v>
       </c>
       <c r="AX4" s="8" t="s">
         <v>8</v>
       </c>
       <c r="AY4" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="AZ4" s="8" t="s">
+      <c r="AZ4" s="57" t="s">
         <v>10</v>
       </c>
       <c r="BA4" s="8" t="s">
         <v>11</v>
       </c>
       <c r="BB4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="BC4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="BD4" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:63" s="4" customFormat="1" ht="14.25" customHeight="1">
+    <row r="5" spans="1:63" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="27">
         <v>264517.59999999998</v>
       </c>
       <c r="C5" s="27">
         <v>336165.2</v>
       </c>
       <c r="D5" s="27">
         <v>402867.20000000001</v>
       </c>
       <c r="E5" s="27">
         <v>459964.2</v>
       </c>
       <c r="F5" s="27">
         <v>503467.1</v>
       </c>
       <c r="G5" s="27">
         <v>541460.4</v>
       </c>
       <c r="H5" s="27">
         <v>574762.5</v>
       </c>
       <c r="I5" s="27">
@@ -1411,57 +2284,59 @@
       </c>
       <c r="AR5" s="27">
         <v>314728.09999999998</v>
       </c>
       <c r="AS5" s="27">
         <v>9809.5</v>
       </c>
       <c r="AT5" s="55">
         <v>22821.8</v>
       </c>
       <c r="AU5" s="56">
         <v>44320.800000000003</v>
       </c>
       <c r="AV5" s="56">
         <v>71033.5</v>
       </c>
       <c r="AW5" s="56">
         <v>101881</v>
       </c>
       <c r="AX5" s="56">
         <v>146805.29999999999</v>
       </c>
       <c r="AY5" s="56">
         <v>186008.2</v>
       </c>
-      <c r="AZ5" s="45"/>
+      <c r="AZ5" s="15">
+        <v>223158.2</v>
+      </c>
       <c r="BA5" s="27"/>
       <c r="BB5" s="3"/>
       <c r="BC5" s="3"/>
       <c r="BD5" s="3"/>
     </row>
-    <row r="6" spans="1:63" s="4" customFormat="1" ht="14.25" customHeight="1">
+    <row r="6" spans="1:63" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="15">
         <v>17615.3</v>
       </c>
       <c r="C6" s="15">
         <v>22287.200000000001</v>
       </c>
       <c r="D6" s="15">
         <v>27419.4</v>
       </c>
       <c r="E6" s="15">
         <v>30578.9</v>
       </c>
       <c r="F6" s="15">
         <v>33369.9</v>
       </c>
       <c r="G6" s="15">
         <v>35717.9</v>
       </c>
       <c r="H6" s="15">
         <v>38015.9</v>
       </c>
       <c r="I6" s="15">
@@ -1571,57 +2446,59 @@
       </c>
       <c r="AR6" s="15">
         <v>3499.1</v>
       </c>
       <c r="AS6" s="15">
         <v>122.8</v>
       </c>
       <c r="AT6" s="15">
         <v>288.2</v>
       </c>
       <c r="AU6" s="56">
         <v>611</v>
       </c>
       <c r="AV6" s="53">
         <v>997</v>
       </c>
       <c r="AW6" s="53">
         <v>1281.7</v>
       </c>
       <c r="AX6" s="53">
         <v>1676.5</v>
       </c>
       <c r="AY6" s="53">
         <v>2084.6</v>
       </c>
-      <c r="AZ6" s="46"/>
+      <c r="AZ6" s="15">
+        <v>2475.6</v>
+      </c>
       <c r="BA6" s="15"/>
       <c r="BB6" s="6"/>
       <c r="BC6" s="6"/>
       <c r="BD6" s="6"/>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="15">
         <v>279.5</v>
       </c>
       <c r="C7" s="15">
         <v>404.7</v>
       </c>
       <c r="D7" s="15">
         <v>493</v>
       </c>
       <c r="E7" s="15">
         <v>592.70000000000005</v>
       </c>
       <c r="F7" s="15">
         <v>659.9</v>
       </c>
       <c r="G7" s="15">
         <v>739.5</v>
       </c>
       <c r="H7" s="15">
         <v>826.4</v>
       </c>
       <c r="I7" s="15">
@@ -1731,57 +2608,59 @@
       </c>
       <c r="AR7" s="15">
         <v>571.29999999999995</v>
       </c>
       <c r="AS7" s="15">
         <v>22.3</v>
       </c>
       <c r="AT7" s="15">
         <v>56.5</v>
       </c>
       <c r="AU7" s="53">
         <v>100.5</v>
       </c>
       <c r="AV7" s="53">
         <v>153.9</v>
       </c>
       <c r="AW7" s="53">
         <v>233</v>
       </c>
       <c r="AX7" s="53">
         <v>303</v>
       </c>
       <c r="AY7" s="53">
         <v>398.9</v>
       </c>
-      <c r="AZ7" s="46"/>
+      <c r="AZ7" s="15">
+        <v>448.4</v>
+      </c>
       <c r="BA7" s="15"/>
       <c r="BB7" s="7"/>
       <c r="BC7" s="7"/>
       <c r="BD7" s="7"/>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="15">
         <v>18522.900000000001</v>
       </c>
       <c r="C8" s="15">
         <v>22583.5</v>
       </c>
       <c r="D8" s="15">
         <v>29534</v>
       </c>
       <c r="E8" s="15">
         <v>37140.800000000003</v>
       </c>
       <c r="F8" s="15">
         <v>40902.1</v>
       </c>
       <c r="G8" s="15">
         <v>44695.8</v>
       </c>
       <c r="H8" s="15">
         <v>48653.2</v>
       </c>
       <c r="I8" s="15">
@@ -1891,57 +2770,59 @@
       </c>
       <c r="AR8" s="15">
         <v>44731.199999999997</v>
       </c>
       <c r="AS8" s="15">
         <v>1040</v>
       </c>
       <c r="AT8" s="15">
         <v>2479</v>
       </c>
       <c r="AU8" s="53">
         <v>4837</v>
       </c>
       <c r="AV8" s="53">
         <v>7845.5</v>
       </c>
       <c r="AW8" s="53">
         <v>11297.5</v>
       </c>
       <c r="AX8" s="53">
         <v>16096.6</v>
       </c>
       <c r="AY8" s="53">
         <v>20338.900000000001</v>
       </c>
-      <c r="AZ8" s="46"/>
+      <c r="AZ8" s="15">
+        <v>27895.5</v>
+      </c>
       <c r="BA8" s="15"/>
       <c r="BB8" s="7"/>
       <c r="BC8" s="7"/>
       <c r="BD8" s="7"/>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="15">
         <v>32473.200000000001</v>
       </c>
       <c r="C9" s="15">
         <v>46984.2</v>
       </c>
       <c r="D9" s="15">
         <v>60295.1</v>
       </c>
       <c r="E9" s="15">
         <v>68844.800000000003</v>
       </c>
       <c r="F9" s="15">
         <v>71680</v>
       </c>
       <c r="G9" s="15">
         <v>75874.2</v>
       </c>
       <c r="H9" s="15">
         <v>78520</v>
       </c>
       <c r="I9" s="15">
@@ -2051,57 +2932,59 @@
       </c>
       <c r="AR9" s="15">
         <v>24161</v>
       </c>
       <c r="AS9" s="15">
         <v>602.20000000000005</v>
       </c>
       <c r="AT9" s="15">
         <v>1396.1</v>
       </c>
       <c r="AU9" s="53">
         <v>2832.8</v>
       </c>
       <c r="AV9" s="53">
         <v>4596.8</v>
       </c>
       <c r="AW9" s="53">
         <v>6660.6</v>
       </c>
       <c r="AX9" s="53">
         <v>9402.7999999999993</v>
       </c>
       <c r="AY9" s="53">
         <v>14866.5</v>
       </c>
-      <c r="AZ9" s="46"/>
+      <c r="AZ9" s="15">
+        <v>19499.3</v>
+      </c>
       <c r="BA9" s="15"/>
       <c r="BB9" s="7"/>
       <c r="BC9" s="7"/>
       <c r="BD9" s="7"/>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="15">
         <v>43165.9</v>
       </c>
       <c r="C10" s="15">
         <v>55365.3</v>
       </c>
       <c r="D10" s="15">
         <v>66993.5</v>
       </c>
       <c r="E10" s="15">
         <v>75876</v>
       </c>
       <c r="F10" s="15">
         <v>85246.1</v>
       </c>
       <c r="G10" s="15">
         <v>93635.4</v>
       </c>
       <c r="H10" s="15">
         <v>102188.2</v>
       </c>
       <c r="I10" s="15">
@@ -2211,57 +3094,59 @@
       </c>
       <c r="AR10" s="15">
         <v>24809.8</v>
       </c>
       <c r="AS10" s="15">
         <v>1196.5</v>
       </c>
       <c r="AT10" s="15">
         <v>3002.2</v>
       </c>
       <c r="AU10" s="53">
         <v>5627.7</v>
       </c>
       <c r="AV10" s="53">
         <v>8984.6</v>
       </c>
       <c r="AW10" s="53">
         <v>12963.6</v>
       </c>
       <c r="AX10" s="53">
         <v>18300.099999999999</v>
       </c>
       <c r="AY10" s="53">
         <v>19780.599999999999</v>
       </c>
-      <c r="AZ10" s="46"/>
+      <c r="AZ10" s="15">
+        <v>21155.7</v>
+      </c>
       <c r="BA10" s="15"/>
       <c r="BB10" s="7"/>
       <c r="BC10" s="7"/>
       <c r="BD10" s="7"/>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="15">
         <v>31882.7</v>
       </c>
       <c r="C11" s="15">
         <v>38674.199999999997</v>
       </c>
       <c r="D11" s="15">
         <v>44158.2</v>
       </c>
       <c r="E11" s="15">
         <v>47365.7</v>
       </c>
       <c r="F11" s="15">
         <v>52694.6</v>
       </c>
       <c r="G11" s="15">
         <v>57568.2</v>
       </c>
       <c r="H11" s="15">
         <v>61482</v>
       </c>
       <c r="I11" s="15">
@@ -2371,57 +3256,59 @@
       </c>
       <c r="AR11" s="15">
         <v>36521.599999999999</v>
       </c>
       <c r="AS11" s="15">
         <v>1487.7</v>
       </c>
       <c r="AT11" s="15">
         <v>3440</v>
       </c>
       <c r="AU11" s="53">
         <v>6458.9</v>
       </c>
       <c r="AV11" s="53">
         <v>10392.4</v>
       </c>
       <c r="AW11" s="53">
         <v>14892.5</v>
       </c>
       <c r="AX11" s="53">
         <v>21120.1</v>
       </c>
       <c r="AY11" s="53">
         <v>24452.1</v>
       </c>
-      <c r="AZ11" s="46"/>
+      <c r="AZ11" s="15">
+        <v>27362.1</v>
+      </c>
       <c r="BA11" s="15"/>
       <c r="BB11" s="7"/>
       <c r="BC11" s="7"/>
       <c r="BD11" s="7"/>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="15">
         <v>20591.3</v>
       </c>
       <c r="C12" s="15">
         <v>25436.6</v>
       </c>
       <c r="D12" s="15">
         <v>30349.1</v>
       </c>
       <c r="E12" s="15">
         <v>35213.300000000003</v>
       </c>
       <c r="F12" s="15">
         <v>38129.9</v>
       </c>
       <c r="G12" s="15">
         <v>42456.5</v>
       </c>
       <c r="H12" s="15">
         <v>45243.7</v>
       </c>
       <c r="I12" s="15">
@@ -2531,57 +3418,59 @@
       </c>
       <c r="AR12" s="15">
         <v>34736.5</v>
       </c>
       <c r="AS12" s="15">
         <v>1066.8</v>
       </c>
       <c r="AT12" s="15">
         <v>2247.1999999999998</v>
       </c>
       <c r="AU12" s="53">
         <v>4232.8</v>
       </c>
       <c r="AV12" s="53">
         <v>6357.3</v>
       </c>
       <c r="AW12" s="53">
         <v>8802.9</v>
       </c>
       <c r="AX12" s="53">
         <v>12710.7</v>
       </c>
       <c r="AY12" s="53">
         <v>18079.5</v>
       </c>
-      <c r="AZ12" s="46"/>
+      <c r="AZ12" s="15">
+        <v>22588.2</v>
+      </c>
       <c r="BA12" s="15"/>
       <c r="BB12" s="7"/>
       <c r="BC12" s="7"/>
       <c r="BD12" s="7"/>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>1</v>
       </c>
       <c r="I13" s="15" t="s">
@@ -2691,57 +3580,59 @@
       </c>
       <c r="AR13" s="15">
         <v>19704.099999999999</v>
       </c>
       <c r="AS13" s="15">
         <v>723.5</v>
       </c>
       <c r="AT13" s="15">
         <v>1708.5</v>
       </c>
       <c r="AU13" s="53">
         <v>3372.5</v>
       </c>
       <c r="AV13" s="53">
         <v>5482.4</v>
       </c>
       <c r="AW13" s="53">
         <v>8122</v>
       </c>
       <c r="AX13" s="53">
         <v>12727.5</v>
       </c>
       <c r="AY13" s="53">
         <v>14369.8</v>
       </c>
-      <c r="AZ13" s="46"/>
+      <c r="AZ13" s="15">
+        <v>15976.3</v>
+      </c>
       <c r="BA13" s="15"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="15">
         <v>27795.200000000001</v>
       </c>
       <c r="C14" s="15">
         <v>35085.199999999997</v>
       </c>
       <c r="D14" s="15">
         <v>41275.199999999997</v>
       </c>
       <c r="E14" s="15">
         <v>46764.2</v>
       </c>
       <c r="F14" s="15">
         <v>51246.2</v>
       </c>
       <c r="G14" s="15">
         <v>53966.2</v>
       </c>
       <c r="H14" s="15">
         <v>54939.199999999997</v>
       </c>
       <c r="I14" s="15">
@@ -2851,57 +3742,59 @@
       </c>
       <c r="AR14" s="15">
         <v>39129.4</v>
       </c>
       <c r="AS14" s="15">
         <v>911</v>
       </c>
       <c r="AT14" s="15">
         <v>2172</v>
       </c>
       <c r="AU14" s="53">
         <v>4392</v>
       </c>
       <c r="AV14" s="53">
         <v>7194</v>
       </c>
       <c r="AW14" s="53">
         <v>10416.1</v>
       </c>
       <c r="AX14" s="53">
         <v>14831.1</v>
       </c>
       <c r="AY14" s="53">
         <v>20963.099999999999</v>
       </c>
-      <c r="AZ14" s="46"/>
+      <c r="AZ14" s="15">
+        <v>26623.7</v>
+      </c>
       <c r="BA14" s="15"/>
       <c r="BB14" s="7"/>
       <c r="BC14" s="7"/>
       <c r="BD14" s="7"/>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="15">
         <v>26291.9</v>
       </c>
       <c r="C15" s="15">
         <v>33055.699999999997</v>
       </c>
       <c r="D15" s="15">
         <v>37540.6</v>
       </c>
       <c r="E15" s="15">
         <v>43954.3</v>
       </c>
       <c r="F15" s="15">
         <v>47846.6</v>
       </c>
       <c r="G15" s="15">
         <v>50610.5</v>
       </c>
       <c r="H15" s="15">
         <v>53670.5</v>
       </c>
       <c r="I15" s="15">
@@ -3011,57 +3904,59 @@
       </c>
       <c r="AR15" s="15">
         <v>29847.7</v>
       </c>
       <c r="AS15" s="15">
         <v>1313.5</v>
       </c>
       <c r="AT15" s="15">
         <v>2922.2</v>
       </c>
       <c r="AU15" s="53">
         <v>5697</v>
       </c>
       <c r="AV15" s="53">
         <v>9057</v>
       </c>
       <c r="AW15" s="53">
         <v>12917</v>
       </c>
       <c r="AX15" s="53">
         <v>19150.3</v>
       </c>
       <c r="AY15" s="53">
         <v>21746.6</v>
       </c>
-      <c r="AZ15" s="46"/>
+      <c r="AZ15" s="15">
+        <v>23593.9</v>
+      </c>
       <c r="BA15" s="15"/>
       <c r="BB15" s="7"/>
       <c r="BC15" s="7"/>
       <c r="BD15" s="7"/>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:63" x14ac:dyDescent="0.2">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="15" t="s">
@@ -3171,57 +4066,59 @@
       </c>
       <c r="AR16" s="15">
         <v>24920.9</v>
       </c>
       <c r="AS16" s="15">
         <v>600.20000000000005</v>
       </c>
       <c r="AT16" s="15">
         <v>1487.9</v>
       </c>
       <c r="AU16" s="53">
         <v>2968.1</v>
       </c>
       <c r="AV16" s="53">
         <v>4819.6000000000004</v>
       </c>
       <c r="AW16" s="53">
         <v>6951.1</v>
       </c>
       <c r="AX16" s="53">
         <v>9870.6</v>
       </c>
       <c r="AY16" s="53">
         <v>12361.6</v>
       </c>
-      <c r="AZ16" s="46"/>
+      <c r="AZ16" s="15">
+        <v>15475.6</v>
+      </c>
       <c r="BA16" s="15"/>
       <c r="BB16" s="7"/>
       <c r="BC16" s="7"/>
       <c r="BD16" s="7"/>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:56" x14ac:dyDescent="0.2">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="15">
         <v>45899.9</v>
       </c>
       <c r="C17" s="15">
         <v>56288.800000000003</v>
       </c>
       <c r="D17" s="15">
         <v>64809.3</v>
       </c>
       <c r="E17" s="15">
         <v>73633.7</v>
       </c>
       <c r="F17" s="15">
         <v>81692</v>
       </c>
       <c r="G17" s="15">
         <v>86196.4</v>
       </c>
       <c r="H17" s="15">
         <v>91223.6</v>
       </c>
       <c r="I17" s="15">
@@ -3331,142 +4228,146 @@
       </c>
       <c r="AR17" s="15">
         <v>32095.5</v>
       </c>
       <c r="AS17" s="15">
         <v>723</v>
       </c>
       <c r="AT17" s="15">
         <v>1622</v>
       </c>
       <c r="AU17" s="53">
         <v>3190.5</v>
       </c>
       <c r="AV17" s="53">
         <v>5153</v>
       </c>
       <c r="AW17" s="53">
         <v>7343</v>
       </c>
       <c r="AX17" s="53">
         <v>10616</v>
       </c>
       <c r="AY17" s="53">
         <v>16566</v>
       </c>
-      <c r="AZ17" s="46"/>
+      <c r="AZ17" s="15">
+        <v>20064</v>
+      </c>
       <c r="BA17" s="15"/>
       <c r="BB17" s="5"/>
       <c r="BC17" s="5"/>
       <c r="BD17" s="5"/>
     </row>
-    <row r="18" spans="1:56">
+    <row r="18" spans="1:56" x14ac:dyDescent="0.2">
       <c r="W18" s="43"/>
       <c r="Y18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AJ18" s="31"/>
       <c r="AP18" s="50"/>
       <c r="AR18" s="24"/>
       <c r="AU18" s="24"/>
     </row>
-    <row r="19" spans="1:56">
+    <row r="19" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AI19" s="24"/>
       <c r="AQ19" s="51"/>
     </row>
-    <row r="20" spans="1:56">
+    <row r="20" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ20" s="51"/>
     </row>
-    <row r="21" spans="1:56">
+    <row r="21" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ21" s="51"/>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ22" s="51"/>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ23" s="51"/>
     </row>
-    <row r="24" spans="1:56">
+    <row r="24" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ24" s="51"/>
     </row>
-    <row r="25" spans="1:56">
+    <row r="25" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ25" s="51"/>
     </row>
-    <row r="26" spans="1:56">
+    <row r="26" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ26" s="51"/>
     </row>
-    <row r="27" spans="1:56">
+    <row r="27" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ27" s="51"/>
     </row>
-    <row r="28" spans="1:56">
+    <row r="28" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ28" s="51"/>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ29" s="51"/>
     </row>
-    <row r="30" spans="1:56">
+    <row r="30" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ30" s="51"/>
     </row>
-    <row r="31" spans="1:56">
+    <row r="31" spans="1:56" x14ac:dyDescent="0.2">
       <c r="AQ31" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS3:BD3"/>
     <mergeCell ref="B1:BD1"/>
     <mergeCell ref="AG3:AR3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:T3"/>
     <mergeCell ref="U3:AF3"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>с нарастанием молоко</vt:lpstr>
       <vt:lpstr>'с нарастанием молоко'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>