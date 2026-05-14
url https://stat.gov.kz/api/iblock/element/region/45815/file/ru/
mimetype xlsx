--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -486,73 +486,73 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
     <cellStyle name="Обычный_tabsv2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -827,205 +827,205 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AX20" sqref="AX20"/>
+      <selection pane="bottomRight" activeCell="AQ25" sqref="AQ25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="8.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="7.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
-      <c r="B1" s="38" t="s">
+      <c r="B1" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="38"/>
-[...52 lines deleted...]
-      <c r="BD1" s="38"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="40"/>
+      <c r="F1" s="40"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="40"/>
+      <c r="K1" s="40"/>
+      <c r="L1" s="40"/>
+      <c r="M1" s="40"/>
+      <c r="N1" s="40"/>
+      <c r="O1" s="40"/>
+      <c r="P1" s="40"/>
+      <c r="Q1" s="40"/>
+      <c r="R1" s="40"/>
+      <c r="S1" s="40"/>
+      <c r="T1" s="40"/>
+      <c r="U1" s="40"/>
+      <c r="V1" s="40"/>
+      <c r="W1" s="40"/>
+      <c r="X1" s="40"/>
+      <c r="Y1" s="40"/>
+      <c r="Z1" s="40"/>
+      <c r="AA1" s="40"/>
+      <c r="AB1" s="40"/>
+      <c r="AC1" s="40"/>
+      <c r="AD1" s="40"/>
+      <c r="AE1" s="40"/>
+      <c r="AF1" s="40"/>
+      <c r="AG1" s="40"/>
+      <c r="AH1" s="40"/>
+      <c r="AI1" s="40"/>
+      <c r="AJ1" s="40"/>
+      <c r="AK1" s="40"/>
+      <c r="AL1" s="40"/>
+      <c r="AM1" s="40"/>
+      <c r="AN1" s="40"/>
+      <c r="AO1" s="40"/>
+      <c r="AP1" s="40"/>
+      <c r="AQ1" s="40"/>
+      <c r="AR1" s="40"/>
+      <c r="AS1" s="40"/>
+      <c r="AT1" s="40"/>
+      <c r="AU1" s="40"/>
+      <c r="AV1" s="40"/>
+      <c r="AW1" s="40"/>
+      <c r="AX1" s="40"/>
+      <c r="AY1" s="40"/>
+      <c r="AZ1" s="40"/>
+      <c r="BA1" s="40"/>
+      <c r="BB1" s="40"/>
+      <c r="BC1" s="40"/>
+      <c r="BD1" s="40"/>
       <c r="BE1" s="18"/>
       <c r="BF1" s="18"/>
       <c r="BG1" s="18"/>
       <c r="BH1" s="18"/>
       <c r="BI1" s="18"/>
       <c r="BJ1" s="18"/>
       <c r="BK1" s="18"/>
     </row>
     <row r="2" spans="1:63" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="36" t="s">
+      <c r="B2" s="38" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="36"/>
-[...5 lines deleted...]
-      <c r="I2" s="35" t="s">
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="J2" s="36"/>
-[...10 lines deleted...]
-      <c r="U2" s="35" t="s">
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="V2" s="36"/>
-[...10 lines deleted...]
-      <c r="AG2" s="35" t="s">
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+      <c r="AF2" s="39"/>
+      <c r="AG2" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="AH2" s="36"/>
-[...10 lines deleted...]
-      <c r="AS2" s="35" t="s">
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AL2" s="38"/>
+      <c r="AM2" s="38"/>
+      <c r="AN2" s="38"/>
+      <c r="AO2" s="38"/>
+      <c r="AP2" s="38"/>
+      <c r="AQ2" s="38"/>
+      <c r="AR2" s="39"/>
+      <c r="AS2" s="37" t="s">
         <v>32</v>
       </c>
-      <c r="AT2" s="36"/>
-[...9 lines deleted...]
-      <c r="BD2" s="37"/>
+      <c r="AT2" s="38"/>
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
+      <c r="AX2" s="38"/>
+      <c r="AY2" s="38"/>
+      <c r="AZ2" s="38"/>
+      <c r="BA2" s="38"/>
+      <c r="BB2" s="38"/>
+      <c r="BC2" s="38"/>
+      <c r="BD2" s="39"/>
     </row>
     <row r="3" spans="1:63" ht="27" customHeight="1" thickBot="1">
-      <c r="A3" s="40"/>
+      <c r="A3" s="42"/>
       <c r="B3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>12</v>
       </c>
       <c r="G3" s="7" t="s">
         <v>13</v>
       </c>
       <c r="H3" s="7" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J3" s="7" t="s">
@@ -1287,54 +1287,56 @@
       </c>
       <c r="AM4" s="25">
         <v>34870.800000000003</v>
       </c>
       <c r="AN4" s="31">
         <v>41123.699999999997</v>
       </c>
       <c r="AO4" s="32">
         <v>46750</v>
       </c>
       <c r="AP4" s="25">
         <v>51141.3</v>
       </c>
       <c r="AQ4" s="25">
         <v>54533.4</v>
       </c>
       <c r="AR4" s="25">
         <v>58156.6</v>
       </c>
       <c r="AS4" s="25">
         <v>1972.6</v>
       </c>
       <c r="AT4" s="25">
         <v>4912.3999999999996</v>
       </c>
-      <c r="AU4" s="42">
+      <c r="AU4" s="36">
         <v>9076.2999999999993</v>
       </c>
-      <c r="AV4" s="26"/>
+      <c r="AV4" s="36">
+        <v>14008.8</v>
+      </c>
       <c r="AW4" s="27"/>
       <c r="AX4" s="22"/>
       <c r="AY4" s="25"/>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
     </row>
     <row r="5" spans="1:63" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="13">
         <v>6259.7</v>
       </c>
       <c r="C5" s="13">
         <v>6841</v>
       </c>
       <c r="D5" s="13">
         <v>7378.3</v>
       </c>
       <c r="E5" s="13">
         <v>7806.5</v>
       </c>
@@ -1439,54 +1441,56 @@
       </c>
       <c r="AM5" s="13">
         <v>512</v>
       </c>
       <c r="AN5" s="30">
         <v>610</v>
       </c>
       <c r="AO5" s="33">
         <v>727</v>
       </c>
       <c r="AP5" s="13">
         <v>771</v>
       </c>
       <c r="AQ5" s="34">
         <v>803</v>
       </c>
       <c r="AR5" s="13">
         <v>821</v>
       </c>
       <c r="AS5" s="13">
         <v>57</v>
       </c>
       <c r="AT5" s="13">
         <v>92</v>
       </c>
-      <c r="AU5" s="41">
+      <c r="AU5" s="35">
         <v>145</v>
       </c>
-      <c r="AV5" s="27"/>
+      <c r="AV5" s="35">
+        <v>236</v>
+      </c>
       <c r="AW5" s="27"/>
       <c r="AX5" s="17"/>
       <c r="AY5" s="13"/>
       <c r="AZ5" s="30"/>
       <c r="BA5" s="6"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
     </row>
     <row r="6" spans="1:63">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="13">
         <v>39.5</v>
       </c>
       <c r="C6" s="13">
         <v>59.8</v>
       </c>
       <c r="D6" s="13">
         <v>70.2</v>
       </c>
       <c r="E6" s="13">
         <v>82.7</v>
       </c>
@@ -1591,54 +1595,56 @@
       </c>
       <c r="AM6" s="13">
         <v>41.9</v>
       </c>
       <c r="AN6" s="30">
         <v>48.9</v>
       </c>
       <c r="AO6" s="33">
         <v>62.4</v>
       </c>
       <c r="AP6" s="13">
         <v>71.7</v>
       </c>
       <c r="AQ6" s="13">
         <v>74.400000000000006</v>
       </c>
       <c r="AR6" s="13">
         <v>78.099999999999994</v>
       </c>
       <c r="AS6" s="13">
         <v>0.9</v>
       </c>
       <c r="AT6" s="13">
         <v>3.1</v>
       </c>
-      <c r="AU6" s="41">
+      <c r="AU6" s="35">
         <v>3.7</v>
       </c>
-      <c r="AV6" s="26"/>
+      <c r="AV6" s="35">
+        <v>9.5</v>
+      </c>
       <c r="AW6" s="27"/>
       <c r="AX6" s="17"/>
       <c r="AY6" s="13"/>
       <c r="AZ6" s="30"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="13">
         <v>619.20000000000005</v>
       </c>
       <c r="C7" s="13">
         <v>815.6</v>
       </c>
       <c r="D7" s="13">
         <v>1046.9000000000001</v>
       </c>
       <c r="E7" s="13">
         <v>1234.4000000000001</v>
       </c>
@@ -1743,54 +1749,56 @@
       </c>
       <c r="AM7" s="13">
         <v>894.1</v>
       </c>
       <c r="AN7" s="30">
         <v>1133.0999999999999</v>
       </c>
       <c r="AO7" s="33">
         <v>1273.9000000000001</v>
       </c>
       <c r="AP7" s="13">
         <v>1401.4</v>
       </c>
       <c r="AQ7" s="13">
         <v>1495.9</v>
       </c>
       <c r="AR7" s="13">
         <v>1594.1</v>
       </c>
       <c r="AS7" s="13">
         <v>50.2</v>
       </c>
       <c r="AT7" s="13">
         <v>120.2</v>
       </c>
-      <c r="AU7" s="41">
+      <c r="AU7" s="35">
         <v>174.4</v>
       </c>
-      <c r="AV7" s="26"/>
+      <c r="AV7" s="35">
+        <v>301.2</v>
+      </c>
       <c r="AW7" s="27"/>
       <c r="AX7" s="17"/>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="30"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
     </row>
     <row r="8" spans="1:63">
       <c r="A8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>1155.2</v>
       </c>
       <c r="C8" s="13">
         <v>1448.2</v>
       </c>
       <c r="D8" s="13">
         <v>1764</v>
       </c>
       <c r="E8" s="13">
         <v>1902.4</v>
       </c>
@@ -1895,54 +1903,56 @@
       </c>
       <c r="AM8" s="13">
         <v>1462.6</v>
       </c>
       <c r="AN8" s="30">
         <v>1806.6</v>
       </c>
       <c r="AO8" s="33">
         <v>2056.9</v>
       </c>
       <c r="AP8" s="13">
         <v>2181.1999999999998</v>
       </c>
       <c r="AQ8" s="13">
         <v>2305.6</v>
       </c>
       <c r="AR8" s="13">
         <v>2337.6</v>
       </c>
       <c r="AS8" s="13">
         <v>57</v>
       </c>
       <c r="AT8" s="13">
         <v>108.8</v>
       </c>
-      <c r="AU8" s="41">
+      <c r="AU8" s="35">
         <v>229.3</v>
       </c>
-      <c r="AV8" s="26"/>
+      <c r="AV8" s="35">
+        <v>558.9</v>
+      </c>
       <c r="AW8" s="27"/>
       <c r="AX8" s="17"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="30"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
     </row>
     <row r="9" spans="1:63">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>2258.1</v>
       </c>
       <c r="C9" s="13">
         <v>2780.6</v>
       </c>
       <c r="D9" s="13">
         <v>3236.6</v>
       </c>
       <c r="E9" s="13">
         <v>3641.6</v>
       </c>
@@ -2047,54 +2057,56 @@
       </c>
       <c r="AM9" s="13">
         <v>2857</v>
       </c>
       <c r="AN9" s="30">
         <v>3323.5</v>
       </c>
       <c r="AO9" s="33">
         <v>3728.5</v>
       </c>
       <c r="AP9" s="13">
         <v>4185.5</v>
       </c>
       <c r="AQ9" s="13">
         <v>4522.5</v>
       </c>
       <c r="AR9" s="13">
         <v>4757.5</v>
       </c>
       <c r="AS9" s="13">
         <v>176.3</v>
       </c>
       <c r="AT9" s="13">
         <v>530.29999999999995</v>
       </c>
-      <c r="AU9" s="41">
+      <c r="AU9" s="35">
         <v>975.3</v>
       </c>
-      <c r="AV9" s="26"/>
+      <c r="AV9" s="35">
+        <v>1414.3</v>
+      </c>
       <c r="AW9" s="27"/>
       <c r="AX9" s="17"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="30"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
     </row>
     <row r="10" spans="1:63">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>2070.3000000000002</v>
       </c>
       <c r="C10" s="13">
         <v>2442.3000000000002</v>
       </c>
       <c r="D10" s="13">
         <v>2861.4</v>
       </c>
       <c r="E10" s="13">
         <v>3525.5</v>
       </c>
@@ -2199,54 +2211,56 @@
       </c>
       <c r="AM10" s="13">
         <v>2729.9</v>
       </c>
       <c r="AN10" s="30">
         <v>3188.5</v>
       </c>
       <c r="AO10" s="33">
         <v>3832.6</v>
       </c>
       <c r="AP10" s="13">
         <v>4220.3</v>
       </c>
       <c r="AQ10" s="13">
         <v>4612.3999999999996</v>
       </c>
       <c r="AR10" s="13">
         <v>5047.8999999999996</v>
       </c>
       <c r="AS10" s="13">
         <v>120.1</v>
       </c>
       <c r="AT10" s="13">
         <v>423.7</v>
       </c>
-      <c r="AU10" s="41">
+      <c r="AU10" s="35">
         <v>931.9</v>
       </c>
-      <c r="AV10" s="26"/>
+      <c r="AV10" s="35">
+        <v>1459.2</v>
+      </c>
       <c r="AW10" s="28"/>
       <c r="AX10" s="17"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="30"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
     </row>
     <row r="11" spans="1:63">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>4135.1000000000004</v>
       </c>
       <c r="C11" s="13">
         <v>5189</v>
       </c>
       <c r="D11" s="13">
         <v>6242.9</v>
       </c>
       <c r="E11" s="13">
         <v>7293.8</v>
       </c>
@@ -2351,54 +2365,56 @@
       </c>
       <c r="AM11" s="13">
         <v>6178.3</v>
       </c>
       <c r="AN11" s="30">
         <v>7365.1</v>
       </c>
       <c r="AO11" s="33">
         <v>8497.7000000000007</v>
       </c>
       <c r="AP11" s="13">
         <v>9144.9</v>
       </c>
       <c r="AQ11" s="13">
         <v>10133.700000000001</v>
       </c>
       <c r="AR11" s="13">
         <v>11364.1</v>
       </c>
       <c r="AS11" s="13">
         <v>353.4</v>
       </c>
       <c r="AT11" s="13">
         <v>876.8</v>
       </c>
-      <c r="AU11" s="41">
+      <c r="AU11" s="35">
         <v>1630</v>
       </c>
-      <c r="AV11" s="26"/>
+      <c r="AV11" s="35">
+        <v>2618</v>
+      </c>
       <c r="AW11" s="28"/>
       <c r="AX11" s="17"/>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="30"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>1</v>
       </c>
@@ -2503,54 +2519,56 @@
       </c>
       <c r="AM12" s="13">
         <v>4108</v>
       </c>
       <c r="AN12" s="30">
         <v>4780</v>
       </c>
       <c r="AO12" s="33">
         <v>5338</v>
       </c>
       <c r="AP12" s="13">
         <v>5887.3</v>
       </c>
       <c r="AQ12" s="13">
         <v>6268.4</v>
       </c>
       <c r="AR12" s="13">
         <v>6575.1</v>
       </c>
       <c r="AS12" s="13">
         <v>222.7</v>
       </c>
       <c r="AT12" s="13">
         <v>482.3</v>
       </c>
-      <c r="AU12" s="41">
+      <c r="AU12" s="35">
         <v>764</v>
       </c>
-      <c r="AV12" s="27"/>
+      <c r="AV12" s="35">
+        <v>1053</v>
+      </c>
       <c r="AW12" s="27"/>
       <c r="AX12" s="17"/>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="30"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
     </row>
     <row r="13" spans="1:63">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>2516</v>
       </c>
       <c r="C13" s="13">
         <v>3198</v>
       </c>
       <c r="D13" s="13">
         <v>3870</v>
       </c>
       <c r="E13" s="13">
         <v>4397</v>
       </c>
@@ -2655,54 +2673,56 @@
       </c>
       <c r="AM13" s="13">
         <v>2046.5</v>
       </c>
       <c r="AN13" s="30">
         <v>2182.5</v>
       </c>
       <c r="AO13" s="33">
         <v>2297.5</v>
       </c>
       <c r="AP13" s="13">
         <v>2414.5</v>
       </c>
       <c r="AQ13" s="13">
         <v>2521.5</v>
       </c>
       <c r="AR13" s="13">
         <v>2524.1999999999998</v>
       </c>
       <c r="AS13" s="13">
         <v>5.4</v>
       </c>
       <c r="AT13" s="13">
         <v>294.60000000000002</v>
       </c>
-      <c r="AU13" s="41">
+      <c r="AU13" s="35">
         <v>645.6</v>
       </c>
-      <c r="AV13" s="26"/>
+      <c r="AV13" s="35">
+        <v>916.6</v>
+      </c>
       <c r="AW13" s="28"/>
       <c r="AX13" s="17"/>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="30"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>3105.7</v>
       </c>
       <c r="C14" s="13">
         <v>3686.7</v>
       </c>
       <c r="D14" s="13">
         <v>4322.7</v>
       </c>
       <c r="E14" s="13">
         <v>4797.7</v>
       </c>
@@ -2807,54 +2827,56 @@
       </c>
       <c r="AM14" s="13">
         <v>4083</v>
       </c>
       <c r="AN14" s="30">
         <v>4795</v>
       </c>
       <c r="AO14" s="33">
         <v>5335</v>
       </c>
       <c r="AP14" s="13">
         <v>5837</v>
       </c>
       <c r="AQ14" s="13">
         <v>6322</v>
       </c>
       <c r="AR14" s="13">
         <v>6862</v>
       </c>
       <c r="AS14" s="13">
         <v>338</v>
       </c>
       <c r="AT14" s="13">
         <v>707</v>
       </c>
-      <c r="AU14" s="41">
+      <c r="AU14" s="35">
         <v>1226</v>
       </c>
-      <c r="AV14" s="26"/>
+      <c r="AV14" s="35">
+        <v>1906</v>
+      </c>
       <c r="AW14" s="28"/>
       <c r="AX14" s="17"/>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="30"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
     </row>
     <row r="15" spans="1:63">
       <c r="A15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>1</v>
       </c>
@@ -2959,54 +2981,56 @@
       </c>
       <c r="AM15" s="13">
         <v>3641</v>
       </c>
       <c r="AN15" s="30">
         <v>4194</v>
       </c>
       <c r="AO15" s="33">
         <v>4589</v>
       </c>
       <c r="AP15" s="13">
         <v>4995</v>
       </c>
       <c r="AQ15" s="34">
         <v>5092.5</v>
       </c>
       <c r="AR15" s="13">
         <v>5262.5</v>
       </c>
       <c r="AS15" s="13">
         <v>150.6</v>
       </c>
       <c r="AT15" s="13">
         <v>372.6</v>
       </c>
-      <c r="AU15" s="41">
+      <c r="AU15" s="35">
         <v>718.1</v>
       </c>
-      <c r="AV15" s="26"/>
+      <c r="AV15" s="35">
+        <v>1268.0999999999999</v>
+      </c>
       <c r="AW15" s="28"/>
       <c r="AX15" s="17"/>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="30"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>11294</v>
       </c>
       <c r="C16" s="13">
         <v>14194</v>
       </c>
       <c r="D16" s="13">
         <v>16016</v>
       </c>
       <c r="E16" s="13">
         <v>17666</v>
       </c>
@@ -3111,54 +3135,56 @@
       </c>
       <c r="AM16" s="13">
         <v>6316.5</v>
       </c>
       <c r="AN16" s="30">
         <v>7696.5</v>
       </c>
       <c r="AO16" s="33">
         <v>9011.5</v>
       </c>
       <c r="AP16" s="13">
         <v>10031.5</v>
       </c>
       <c r="AQ16" s="34">
         <v>10381.5</v>
       </c>
       <c r="AR16" s="13">
         <v>10932.5</v>
       </c>
       <c r="AS16" s="13">
         <v>441</v>
       </c>
       <c r="AT16" s="13">
         <v>901</v>
       </c>
-      <c r="AU16" s="41">
+      <c r="AU16" s="35">
         <v>1633</v>
       </c>
-      <c r="AV16" s="26"/>
+      <c r="AV16" s="35">
+        <v>2268</v>
+      </c>
       <c r="AW16" s="28"/>
       <c r="AX16" s="17"/>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="30"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
     </row>
     <row r="17" spans="31:47">
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AJ17" s="24"/>
       <c r="AN17" s="23"/>
       <c r="AP17" s="20"/>
       <c r="AR17" s="23"/>
       <c r="AS17" s="23"/>
       <c r="AT17" s="23"/>
       <c r="AU17" s="23"/>
     </row>
     <row r="18" spans="31:47">
       <c r="AE18" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="7">