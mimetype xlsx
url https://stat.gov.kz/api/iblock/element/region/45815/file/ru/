--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -827,51 +827,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AQ25" sqref="AQ25"/>
+      <selection pane="bottomRight" activeCell="AX20" sqref="AX20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="8.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="7.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="B1" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
@@ -1293,51 +1293,53 @@
       </c>
       <c r="AO4" s="32">
         <v>46750</v>
       </c>
       <c r="AP4" s="25">
         <v>51141.3</v>
       </c>
       <c r="AQ4" s="25">
         <v>54533.4</v>
       </c>
       <c r="AR4" s="25">
         <v>58156.6</v>
       </c>
       <c r="AS4" s="25">
         <v>1972.6</v>
       </c>
       <c r="AT4" s="25">
         <v>4912.3999999999996</v>
       </c>
       <c r="AU4" s="36">
         <v>9076.2999999999993</v>
       </c>
       <c r="AV4" s="36">
         <v>14008.8</v>
       </c>
-      <c r="AW4" s="27"/>
+      <c r="AW4" s="36">
+        <v>19711.599999999999</v>
+      </c>
       <c r="AX4" s="22"/>
       <c r="AY4" s="25"/>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
     </row>
     <row r="5" spans="1:63" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="13">
         <v>6259.7</v>
       </c>
       <c r="C5" s="13">
         <v>6841</v>
       </c>
       <c r="D5" s="13">
         <v>7378.3</v>
       </c>
       <c r="E5" s="13">
         <v>7806.5</v>
       </c>
       <c r="F5" s="13">
@@ -1447,51 +1449,53 @@
       </c>
       <c r="AO5" s="33">
         <v>727</v>
       </c>
       <c r="AP5" s="13">
         <v>771</v>
       </c>
       <c r="AQ5" s="34">
         <v>803</v>
       </c>
       <c r="AR5" s="13">
         <v>821</v>
       </c>
       <c r="AS5" s="13">
         <v>57</v>
       </c>
       <c r="AT5" s="13">
         <v>92</v>
       </c>
       <c r="AU5" s="35">
         <v>145</v>
       </c>
       <c r="AV5" s="35">
         <v>236</v>
       </c>
-      <c r="AW5" s="27"/>
+      <c r="AW5" s="35">
+        <v>338</v>
+      </c>
       <c r="AX5" s="17"/>
       <c r="AY5" s="13"/>
       <c r="AZ5" s="30"/>
       <c r="BA5" s="6"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
     </row>
     <row r="6" spans="1:63">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="13">
         <v>39.5</v>
       </c>
       <c r="C6" s="13">
         <v>59.8</v>
       </c>
       <c r="D6" s="13">
         <v>70.2</v>
       </c>
       <c r="E6" s="13">
         <v>82.7</v>
       </c>
       <c r="F6" s="13">
@@ -1601,51 +1605,53 @@
       </c>
       <c r="AO6" s="33">
         <v>62.4</v>
       </c>
       <c r="AP6" s="13">
         <v>71.7</v>
       </c>
       <c r="AQ6" s="13">
         <v>74.400000000000006</v>
       </c>
       <c r="AR6" s="13">
         <v>78.099999999999994</v>
       </c>
       <c r="AS6" s="13">
         <v>0.9</v>
       </c>
       <c r="AT6" s="13">
         <v>3.1</v>
       </c>
       <c r="AU6" s="35">
         <v>3.7</v>
       </c>
       <c r="AV6" s="35">
         <v>9.5</v>
       </c>
-      <c r="AW6" s="27"/>
+      <c r="AW6" s="35">
+        <v>15.7</v>
+      </c>
       <c r="AX6" s="17"/>
       <c r="AY6" s="13"/>
       <c r="AZ6" s="30"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="13">
         <v>619.20000000000005</v>
       </c>
       <c r="C7" s="13">
         <v>815.6</v>
       </c>
       <c r="D7" s="13">
         <v>1046.9000000000001</v>
       </c>
       <c r="E7" s="13">
         <v>1234.4000000000001</v>
       </c>
       <c r="F7" s="13">
@@ -1755,51 +1761,53 @@
       </c>
       <c r="AO7" s="33">
         <v>1273.9000000000001</v>
       </c>
       <c r="AP7" s="13">
         <v>1401.4</v>
       </c>
       <c r="AQ7" s="13">
         <v>1495.9</v>
       </c>
       <c r="AR7" s="13">
         <v>1594.1</v>
       </c>
       <c r="AS7" s="13">
         <v>50.2</v>
       </c>
       <c r="AT7" s="13">
         <v>120.2</v>
       </c>
       <c r="AU7" s="35">
         <v>174.4</v>
       </c>
       <c r="AV7" s="35">
         <v>301.2</v>
       </c>
-      <c r="AW7" s="27"/>
+      <c r="AW7" s="35">
+        <v>480.8</v>
+      </c>
       <c r="AX7" s="17"/>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="30"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
     </row>
     <row r="8" spans="1:63">
       <c r="A8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>1155.2</v>
       </c>
       <c r="C8" s="13">
         <v>1448.2</v>
       </c>
       <c r="D8" s="13">
         <v>1764</v>
       </c>
       <c r="E8" s="13">
         <v>1902.4</v>
       </c>
       <c r="F8" s="13">
@@ -1909,51 +1917,53 @@
       </c>
       <c r="AO8" s="33">
         <v>2056.9</v>
       </c>
       <c r="AP8" s="13">
         <v>2181.1999999999998</v>
       </c>
       <c r="AQ8" s="13">
         <v>2305.6</v>
       </c>
       <c r="AR8" s="13">
         <v>2337.6</v>
       </c>
       <c r="AS8" s="13">
         <v>57</v>
       </c>
       <c r="AT8" s="13">
         <v>108.8</v>
       </c>
       <c r="AU8" s="35">
         <v>229.3</v>
       </c>
       <c r="AV8" s="35">
         <v>558.9</v>
       </c>
-      <c r="AW8" s="27"/>
+      <c r="AW8" s="35">
+        <v>894.7</v>
+      </c>
       <c r="AX8" s="17"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="30"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
     </row>
     <row r="9" spans="1:63">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>2258.1</v>
       </c>
       <c r="C9" s="13">
         <v>2780.6</v>
       </c>
       <c r="D9" s="13">
         <v>3236.6</v>
       </c>
       <c r="E9" s="13">
         <v>3641.6</v>
       </c>
       <c r="F9" s="13">
@@ -2063,51 +2073,53 @@
       </c>
       <c r="AO9" s="33">
         <v>3728.5</v>
       </c>
       <c r="AP9" s="13">
         <v>4185.5</v>
       </c>
       <c r="AQ9" s="13">
         <v>4522.5</v>
       </c>
       <c r="AR9" s="13">
         <v>4757.5</v>
       </c>
       <c r="AS9" s="13">
         <v>176.3</v>
       </c>
       <c r="AT9" s="13">
         <v>530.29999999999995</v>
       </c>
       <c r="AU9" s="35">
         <v>975.3</v>
       </c>
       <c r="AV9" s="35">
         <v>1414.3</v>
       </c>
-      <c r="AW9" s="27"/>
+      <c r="AW9" s="35">
+        <v>1944.7</v>
+      </c>
       <c r="AX9" s="17"/>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="30"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
     </row>
     <row r="10" spans="1:63">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>2070.3000000000002</v>
       </c>
       <c r="C10" s="13">
         <v>2442.3000000000002</v>
       </c>
       <c r="D10" s="13">
         <v>2861.4</v>
       </c>
       <c r="E10" s="13">
         <v>3525.5</v>
       </c>
       <c r="F10" s="13">
@@ -2217,51 +2229,53 @@
       </c>
       <c r="AO10" s="33">
         <v>3832.6</v>
       </c>
       <c r="AP10" s="13">
         <v>4220.3</v>
       </c>
       <c r="AQ10" s="13">
         <v>4612.3999999999996</v>
       </c>
       <c r="AR10" s="13">
         <v>5047.8999999999996</v>
       </c>
       <c r="AS10" s="13">
         <v>120.1</v>
       </c>
       <c r="AT10" s="13">
         <v>423.7</v>
       </c>
       <c r="AU10" s="35">
         <v>931.9</v>
       </c>
       <c r="AV10" s="35">
         <v>1459.2</v>
       </c>
-      <c r="AW10" s="28"/>
+      <c r="AW10" s="35">
+        <v>1864.2</v>
+      </c>
       <c r="AX10" s="17"/>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="30"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
     </row>
     <row r="11" spans="1:63">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>4135.1000000000004</v>
       </c>
       <c r="C11" s="13">
         <v>5189</v>
       </c>
       <c r="D11" s="13">
         <v>6242.9</v>
       </c>
       <c r="E11" s="13">
         <v>7293.8</v>
       </c>
       <c r="F11" s="13">
@@ -2371,51 +2385,53 @@
       </c>
       <c r="AO11" s="33">
         <v>8497.7000000000007</v>
       </c>
       <c r="AP11" s="13">
         <v>9144.9</v>
       </c>
       <c r="AQ11" s="13">
         <v>10133.700000000001</v>
       </c>
       <c r="AR11" s="13">
         <v>11364.1</v>
       </c>
       <c r="AS11" s="13">
         <v>353.4</v>
       </c>
       <c r="AT11" s="13">
         <v>876.8</v>
       </c>
       <c r="AU11" s="35">
         <v>1630</v>
       </c>
       <c r="AV11" s="35">
         <v>2618</v>
       </c>
-      <c r="AW11" s="28"/>
+      <c r="AW11" s="35">
+        <v>3705.3</v>
+      </c>
       <c r="AX11" s="17"/>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="30"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="13" t="s">
@@ -2525,51 +2541,53 @@
       </c>
       <c r="AO12" s="33">
         <v>5338</v>
       </c>
       <c r="AP12" s="13">
         <v>5887.3</v>
       </c>
       <c r="AQ12" s="13">
         <v>6268.4</v>
       </c>
       <c r="AR12" s="13">
         <v>6575.1</v>
       </c>
       <c r="AS12" s="13">
         <v>222.7</v>
       </c>
       <c r="AT12" s="13">
         <v>482.3</v>
       </c>
       <c r="AU12" s="35">
         <v>764</v>
       </c>
       <c r="AV12" s="35">
         <v>1053</v>
       </c>
-      <c r="AW12" s="27"/>
+      <c r="AW12" s="35">
+        <v>1369.5</v>
+      </c>
       <c r="AX12" s="17"/>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="30"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
     </row>
     <row r="13" spans="1:63">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>2516</v>
       </c>
       <c r="C13" s="13">
         <v>3198</v>
       </c>
       <c r="D13" s="13">
         <v>3870</v>
       </c>
       <c r="E13" s="13">
         <v>4397</v>
       </c>
       <c r="F13" s="13">
@@ -2679,51 +2697,53 @@
       </c>
       <c r="AO13" s="33">
         <v>2297.5</v>
       </c>
       <c r="AP13" s="13">
         <v>2414.5</v>
       </c>
       <c r="AQ13" s="13">
         <v>2521.5</v>
       </c>
       <c r="AR13" s="13">
         <v>2524.1999999999998</v>
       </c>
       <c r="AS13" s="13">
         <v>5.4</v>
       </c>
       <c r="AT13" s="13">
         <v>294.60000000000002</v>
       </c>
       <c r="AU13" s="35">
         <v>645.6</v>
       </c>
       <c r="AV13" s="35">
         <v>916.6</v>
       </c>
-      <c r="AW13" s="28"/>
+      <c r="AW13" s="35">
+        <v>1186.5999999999999</v>
+      </c>
       <c r="AX13" s="17"/>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="30"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>3105.7</v>
       </c>
       <c r="C14" s="13">
         <v>3686.7</v>
       </c>
       <c r="D14" s="13">
         <v>4322.7</v>
       </c>
       <c r="E14" s="13">
         <v>4797.7</v>
       </c>
       <c r="F14" s="13">
@@ -2833,51 +2853,53 @@
       </c>
       <c r="AO14" s="33">
         <v>5335</v>
       </c>
       <c r="AP14" s="13">
         <v>5837</v>
       </c>
       <c r="AQ14" s="13">
         <v>6322</v>
       </c>
       <c r="AR14" s="13">
         <v>6862</v>
       </c>
       <c r="AS14" s="13">
         <v>338</v>
       </c>
       <c r="AT14" s="13">
         <v>707</v>
       </c>
       <c r="AU14" s="35">
         <v>1226</v>
       </c>
       <c r="AV14" s="35">
         <v>1906</v>
       </c>
-      <c r="AW14" s="28"/>
+      <c r="AW14" s="35">
+        <v>2761</v>
+      </c>
       <c r="AX14" s="17"/>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="30"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
     </row>
     <row r="15" spans="1:63">
       <c r="A15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="14" t="s">
@@ -2987,51 +3009,53 @@
       </c>
       <c r="AO15" s="33">
         <v>4589</v>
       </c>
       <c r="AP15" s="13">
         <v>4995</v>
       </c>
       <c r="AQ15" s="34">
         <v>5092.5</v>
       </c>
       <c r="AR15" s="13">
         <v>5262.5</v>
       </c>
       <c r="AS15" s="13">
         <v>150.6</v>
       </c>
       <c r="AT15" s="13">
         <v>372.6</v>
       </c>
       <c r="AU15" s="35">
         <v>718.1</v>
       </c>
       <c r="AV15" s="35">
         <v>1268.0999999999999</v>
       </c>
-      <c r="AW15" s="28"/>
+      <c r="AW15" s="35">
+        <v>2013.1</v>
+      </c>
       <c r="AX15" s="17"/>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="30"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>11294</v>
       </c>
       <c r="C16" s="13">
         <v>14194</v>
       </c>
       <c r="D16" s="13">
         <v>16016</v>
       </c>
       <c r="E16" s="13">
         <v>17666</v>
       </c>
       <c r="F16" s="13">
@@ -3141,71 +3165,74 @@
       </c>
       <c r="AO16" s="33">
         <v>9011.5</v>
       </c>
       <c r="AP16" s="13">
         <v>10031.5</v>
       </c>
       <c r="AQ16" s="34">
         <v>10381.5</v>
       </c>
       <c r="AR16" s="13">
         <v>10932.5</v>
       </c>
       <c r="AS16" s="13">
         <v>441</v>
       </c>
       <c r="AT16" s="13">
         <v>901</v>
       </c>
       <c r="AU16" s="35">
         <v>1633</v>
       </c>
       <c r="AV16" s="35">
         <v>2268</v>
       </c>
-      <c r="AW16" s="28"/>
+      <c r="AW16" s="35">
+        <v>3138</v>
+      </c>
       <c r="AX16" s="17"/>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="30"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
     </row>
-    <row r="17" spans="31:47">
+    <row r="17" spans="31:49">
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AJ17" s="24"/>
       <c r="AN17" s="23"/>
       <c r="AP17" s="20"/>
       <c r="AR17" s="23"/>
       <c r="AS17" s="23"/>
       <c r="AT17" s="23"/>
       <c r="AU17" s="23"/>
+      <c r="AW17" s="23"/>
     </row>
-    <row r="18" spans="31:47">
+    <row r="18" spans="31:49">
       <c r="AE18" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="B1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>