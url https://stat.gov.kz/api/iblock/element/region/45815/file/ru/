--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -827,51 +827,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AX20" sqref="AX20"/>
+      <selection pane="bottomRight" activeCell="AX24" sqref="AX24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="8.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="7.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="B1" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
@@ -1296,51 +1296,53 @@
       </c>
       <c r="AP4" s="25">
         <v>51141.3</v>
       </c>
       <c r="AQ4" s="25">
         <v>54533.4</v>
       </c>
       <c r="AR4" s="25">
         <v>58156.6</v>
       </c>
       <c r="AS4" s="25">
         <v>1972.6</v>
       </c>
       <c r="AT4" s="25">
         <v>4912.3999999999996</v>
       </c>
       <c r="AU4" s="36">
         <v>9076.2999999999993</v>
       </c>
       <c r="AV4" s="36">
         <v>14008.8</v>
       </c>
       <c r="AW4" s="36">
         <v>19711.599999999999</v>
       </c>
-      <c r="AX4" s="22"/>
+      <c r="AX4" s="36">
+        <v>26247.7</v>
+      </c>
       <c r="AY4" s="25"/>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
     </row>
     <row r="5" spans="1:63" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="13">
         <v>6259.7</v>
       </c>
       <c r="C5" s="13">
         <v>6841</v>
       </c>
       <c r="D5" s="13">
         <v>7378.3</v>
       </c>
       <c r="E5" s="13">
         <v>7806.5</v>
       </c>
       <c r="F5" s="13">
         <v>8683.6</v>
@@ -1452,51 +1454,53 @@
       </c>
       <c r="AP5" s="13">
         <v>771</v>
       </c>
       <c r="AQ5" s="34">
         <v>803</v>
       </c>
       <c r="AR5" s="13">
         <v>821</v>
       </c>
       <c r="AS5" s="13">
         <v>57</v>
       </c>
       <c r="AT5" s="13">
         <v>92</v>
       </c>
       <c r="AU5" s="35">
         <v>145</v>
       </c>
       <c r="AV5" s="35">
         <v>236</v>
       </c>
       <c r="AW5" s="35">
         <v>338</v>
       </c>
-      <c r="AX5" s="17"/>
+      <c r="AX5" s="35">
+        <v>409</v>
+      </c>
       <c r="AY5" s="13"/>
       <c r="AZ5" s="30"/>
       <c r="BA5" s="6"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
     </row>
     <row r="6" spans="1:63">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="13">
         <v>39.5</v>
       </c>
       <c r="C6" s="13">
         <v>59.8</v>
       </c>
       <c r="D6" s="13">
         <v>70.2</v>
       </c>
       <c r="E6" s="13">
         <v>82.7</v>
       </c>
       <c r="F6" s="13">
         <v>95.7</v>
@@ -1608,51 +1612,53 @@
       </c>
       <c r="AP6" s="13">
         <v>71.7</v>
       </c>
       <c r="AQ6" s="13">
         <v>74.400000000000006</v>
       </c>
       <c r="AR6" s="13">
         <v>78.099999999999994</v>
       </c>
       <c r="AS6" s="13">
         <v>0.9</v>
       </c>
       <c r="AT6" s="13">
         <v>3.1</v>
       </c>
       <c r="AU6" s="35">
         <v>3.7</v>
       </c>
       <c r="AV6" s="35">
         <v>9.5</v>
       </c>
       <c r="AW6" s="35">
         <v>15.7</v>
       </c>
-      <c r="AX6" s="17"/>
+      <c r="AX6" s="35">
+        <v>29.6</v>
+      </c>
       <c r="AY6" s="13"/>
       <c r="AZ6" s="30"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="13">
         <v>619.20000000000005</v>
       </c>
       <c r="C7" s="13">
         <v>815.6</v>
       </c>
       <c r="D7" s="13">
         <v>1046.9000000000001</v>
       </c>
       <c r="E7" s="13">
         <v>1234.4000000000001</v>
       </c>
       <c r="F7" s="13">
         <v>1352.5</v>
@@ -1764,51 +1770,53 @@
       </c>
       <c r="AP7" s="13">
         <v>1401.4</v>
       </c>
       <c r="AQ7" s="13">
         <v>1495.9</v>
       </c>
       <c r="AR7" s="13">
         <v>1594.1</v>
       </c>
       <c r="AS7" s="13">
         <v>50.2</v>
       </c>
       <c r="AT7" s="13">
         <v>120.2</v>
       </c>
       <c r="AU7" s="35">
         <v>174.4</v>
       </c>
       <c r="AV7" s="35">
         <v>301.2</v>
       </c>
       <c r="AW7" s="35">
         <v>480.8</v>
       </c>
-      <c r="AX7" s="17"/>
+      <c r="AX7" s="35">
+        <v>713.3</v>
+      </c>
       <c r="AY7" s="13"/>
       <c r="AZ7" s="30"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
     </row>
     <row r="8" spans="1:63">
       <c r="A8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>1155.2</v>
       </c>
       <c r="C8" s="13">
         <v>1448.2</v>
       </c>
       <c r="D8" s="13">
         <v>1764</v>
       </c>
       <c r="E8" s="13">
         <v>1902.4</v>
       </c>
       <c r="F8" s="13">
         <v>2017.4</v>
@@ -1920,51 +1928,53 @@
       </c>
       <c r="AP8" s="13">
         <v>2181.1999999999998</v>
       </c>
       <c r="AQ8" s="13">
         <v>2305.6</v>
       </c>
       <c r="AR8" s="13">
         <v>2337.6</v>
       </c>
       <c r="AS8" s="13">
         <v>57</v>
       </c>
       <c r="AT8" s="13">
         <v>108.8</v>
       </c>
       <c r="AU8" s="35">
         <v>229.3</v>
       </c>
       <c r="AV8" s="35">
         <v>558.9</v>
       </c>
       <c r="AW8" s="35">
         <v>894.7</v>
       </c>
-      <c r="AX8" s="17"/>
+      <c r="AX8" s="35">
+        <v>1191.7</v>
+      </c>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="30"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
     </row>
     <row r="9" spans="1:63">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>2258.1</v>
       </c>
       <c r="C9" s="13">
         <v>2780.6</v>
       </c>
       <c r="D9" s="13">
         <v>3236.6</v>
       </c>
       <c r="E9" s="13">
         <v>3641.6</v>
       </c>
       <c r="F9" s="13">
         <v>4081.6</v>
@@ -2076,51 +2086,53 @@
       </c>
       <c r="AP9" s="13">
         <v>4185.5</v>
       </c>
       <c r="AQ9" s="13">
         <v>4522.5</v>
       </c>
       <c r="AR9" s="13">
         <v>4757.5</v>
       </c>
       <c r="AS9" s="13">
         <v>176.3</v>
       </c>
       <c r="AT9" s="13">
         <v>530.29999999999995</v>
       </c>
       <c r="AU9" s="35">
         <v>975.3</v>
       </c>
       <c r="AV9" s="35">
         <v>1414.3</v>
       </c>
       <c r="AW9" s="35">
         <v>1944.7</v>
       </c>
-      <c r="AX9" s="17"/>
+      <c r="AX9" s="35">
+        <v>2365.6999999999998</v>
+      </c>
       <c r="AY9" s="13"/>
       <c r="AZ9" s="30"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
     </row>
     <row r="10" spans="1:63">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>2070.3000000000002</v>
       </c>
       <c r="C10" s="13">
         <v>2442.3000000000002</v>
       </c>
       <c r="D10" s="13">
         <v>2861.4</v>
       </c>
       <c r="E10" s="13">
         <v>3525.5</v>
       </c>
       <c r="F10" s="13">
         <v>3870.5</v>
@@ -2232,51 +2244,53 @@
       </c>
       <c r="AP10" s="13">
         <v>4220.3</v>
       </c>
       <c r="AQ10" s="13">
         <v>4612.3999999999996</v>
       </c>
       <c r="AR10" s="13">
         <v>5047.8999999999996</v>
       </c>
       <c r="AS10" s="13">
         <v>120.1</v>
       </c>
       <c r="AT10" s="13">
         <v>423.7</v>
       </c>
       <c r="AU10" s="35">
         <v>931.9</v>
       </c>
       <c r="AV10" s="35">
         <v>1459.2</v>
       </c>
       <c r="AW10" s="35">
         <v>1864.2</v>
       </c>
-      <c r="AX10" s="17"/>
+      <c r="AX10" s="35">
+        <v>2362.3000000000002</v>
+      </c>
       <c r="AY10" s="13"/>
       <c r="AZ10" s="30"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
     </row>
     <row r="11" spans="1:63">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>4135.1000000000004</v>
       </c>
       <c r="C11" s="13">
         <v>5189</v>
       </c>
       <c r="D11" s="13">
         <v>6242.9</v>
       </c>
       <c r="E11" s="13">
         <v>7293.8</v>
       </c>
       <c r="F11" s="13">
         <v>7855.4</v>
@@ -2388,51 +2402,53 @@
       </c>
       <c r="AP11" s="13">
         <v>9144.9</v>
       </c>
       <c r="AQ11" s="13">
         <v>10133.700000000001</v>
       </c>
       <c r="AR11" s="13">
         <v>11364.1</v>
       </c>
       <c r="AS11" s="13">
         <v>353.4</v>
       </c>
       <c r="AT11" s="13">
         <v>876.8</v>
       </c>
       <c r="AU11" s="35">
         <v>1630</v>
       </c>
       <c r="AV11" s="35">
         <v>2618</v>
       </c>
       <c r="AW11" s="35">
         <v>3705.3</v>
       </c>
-      <c r="AX11" s="17"/>
+      <c r="AX11" s="35">
+        <v>4992.6000000000004</v>
+      </c>
       <c r="AY11" s="13"/>
       <c r="AZ11" s="30"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>1</v>
@@ -2544,51 +2560,53 @@
       </c>
       <c r="AP12" s="13">
         <v>5887.3</v>
       </c>
       <c r="AQ12" s="13">
         <v>6268.4</v>
       </c>
       <c r="AR12" s="13">
         <v>6575.1</v>
       </c>
       <c r="AS12" s="13">
         <v>222.7</v>
       </c>
       <c r="AT12" s="13">
         <v>482.3</v>
       </c>
       <c r="AU12" s="35">
         <v>764</v>
       </c>
       <c r="AV12" s="35">
         <v>1053</v>
       </c>
       <c r="AW12" s="35">
         <v>1369.5</v>
       </c>
-      <c r="AX12" s="17"/>
+      <c r="AX12" s="35">
+        <v>1669.8</v>
+      </c>
       <c r="AY12" s="13"/>
       <c r="AZ12" s="30"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
     </row>
     <row r="13" spans="1:63">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>2516</v>
       </c>
       <c r="C13" s="13">
         <v>3198</v>
       </c>
       <c r="D13" s="13">
         <v>3870</v>
       </c>
       <c r="E13" s="13">
         <v>4397</v>
       </c>
       <c r="F13" s="13">
         <v>4924</v>
@@ -2700,51 +2718,53 @@
       </c>
       <c r="AP13" s="13">
         <v>2414.5</v>
       </c>
       <c r="AQ13" s="13">
         <v>2521.5</v>
       </c>
       <c r="AR13" s="13">
         <v>2524.1999999999998</v>
       </c>
       <c r="AS13" s="13">
         <v>5.4</v>
       </c>
       <c r="AT13" s="13">
         <v>294.60000000000002</v>
       </c>
       <c r="AU13" s="35">
         <v>645.6</v>
       </c>
       <c r="AV13" s="35">
         <v>916.6</v>
       </c>
       <c r="AW13" s="35">
         <v>1186.5999999999999</v>
       </c>
-      <c r="AX13" s="17"/>
+      <c r="AX13" s="35">
+        <v>1900.6</v>
+      </c>
       <c r="AY13" s="13"/>
       <c r="AZ13" s="30"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>3105.7</v>
       </c>
       <c r="C14" s="13">
         <v>3686.7</v>
       </c>
       <c r="D14" s="13">
         <v>4322.7</v>
       </c>
       <c r="E14" s="13">
         <v>4797.7</v>
       </c>
       <c r="F14" s="13">
         <v>5267.7</v>
@@ -2856,51 +2876,53 @@
       </c>
       <c r="AP14" s="13">
         <v>5837</v>
       </c>
       <c r="AQ14" s="13">
         <v>6322</v>
       </c>
       <c r="AR14" s="13">
         <v>6862</v>
       </c>
       <c r="AS14" s="13">
         <v>338</v>
       </c>
       <c r="AT14" s="13">
         <v>707</v>
       </c>
       <c r="AU14" s="35">
         <v>1226</v>
       </c>
       <c r="AV14" s="35">
         <v>1906</v>
       </c>
       <c r="AW14" s="35">
         <v>2761</v>
       </c>
-      <c r="AX14" s="17"/>
+      <c r="AX14" s="35">
+        <v>3571</v>
+      </c>
       <c r="AY14" s="13"/>
       <c r="AZ14" s="30"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
     </row>
     <row r="15" spans="1:63">
       <c r="A15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>1</v>
@@ -3012,51 +3034,53 @@
       </c>
       <c r="AP15" s="13">
         <v>4995</v>
       </c>
       <c r="AQ15" s="34">
         <v>5092.5</v>
       </c>
       <c r="AR15" s="13">
         <v>5262.5</v>
       </c>
       <c r="AS15" s="13">
         <v>150.6</v>
       </c>
       <c r="AT15" s="13">
         <v>372.6</v>
       </c>
       <c r="AU15" s="35">
         <v>718.1</v>
       </c>
       <c r="AV15" s="35">
         <v>1268.0999999999999</v>
       </c>
       <c r="AW15" s="35">
         <v>2013.1</v>
       </c>
-      <c r="AX15" s="17"/>
+      <c r="AX15" s="35">
+        <v>2804.1</v>
+      </c>
       <c r="AY15" s="13"/>
       <c r="AZ15" s="30"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>11294</v>
       </c>
       <c r="C16" s="13">
         <v>14194</v>
       </c>
       <c r="D16" s="13">
         <v>16016</v>
       </c>
       <c r="E16" s="13">
         <v>17666</v>
       </c>
       <c r="F16" s="13">
         <v>19021</v>
@@ -3168,71 +3192,74 @@
       </c>
       <c r="AP16" s="13">
         <v>10031.5</v>
       </c>
       <c r="AQ16" s="34">
         <v>10381.5</v>
       </c>
       <c r="AR16" s="13">
         <v>10932.5</v>
       </c>
       <c r="AS16" s="13">
         <v>441</v>
       </c>
       <c r="AT16" s="13">
         <v>901</v>
       </c>
       <c r="AU16" s="35">
         <v>1633</v>
       </c>
       <c r="AV16" s="35">
         <v>2268</v>
       </c>
       <c r="AW16" s="35">
         <v>3138</v>
       </c>
-      <c r="AX16" s="17"/>
+      <c r="AX16" s="35">
+        <v>4238</v>
+      </c>
       <c r="AY16" s="13"/>
       <c r="AZ16" s="30"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
     </row>
-    <row r="17" spans="31:49">
+    <row r="17" spans="31:50">
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AJ17" s="24"/>
       <c r="AN17" s="23"/>
       <c r="AP17" s="20"/>
       <c r="AR17" s="23"/>
       <c r="AS17" s="23"/>
       <c r="AT17" s="23"/>
       <c r="AU17" s="23"/>
       <c r="AW17" s="23"/>
+      <c r="AX17" s="23"/>
     </row>
-    <row r="18" spans="31:49">
+    <row r="18" spans="31:50">
       <c r="AE18" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="B1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>