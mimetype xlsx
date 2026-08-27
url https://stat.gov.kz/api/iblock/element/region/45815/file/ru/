--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -404,51 +404,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -510,50 +510,57 @@
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
     <cellStyle name="Обычный_tabsv2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -827,51 +834,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BK18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="AI4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AX24" sqref="AX24"/>
+      <selection pane="bottomRight" activeCell="AY16" sqref="AY16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
     <col min="2" max="8" width="9.140625" style="2"/>
     <col min="9" max="9" width="8.28515625" style="2" customWidth="1"/>
     <col min="10" max="10" width="10.140625" style="2" customWidth="1"/>
     <col min="11" max="16" width="9.140625" style="2"/>
     <col min="17" max="17" width="10" style="2" customWidth="1"/>
     <col min="18" max="20" width="9.140625" style="2"/>
     <col min="21" max="21" width="7.5703125" style="2" customWidth="1"/>
     <col min="22" max="22" width="8.85546875" style="2" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:63" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
       <c r="B1" s="40" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="40"/>
       <c r="D1" s="40"/>
       <c r="E1" s="40"/>
       <c r="F1" s="40"/>
       <c r="G1" s="40"/>
@@ -1299,56 +1306,59 @@
       </c>
       <c r="AQ4" s="25">
         <v>54533.4</v>
       </c>
       <c r="AR4" s="25">
         <v>58156.6</v>
       </c>
       <c r="AS4" s="25">
         <v>1972.6</v>
       </c>
       <c r="AT4" s="25">
         <v>4912.3999999999996</v>
       </c>
       <c r="AU4" s="36">
         <v>9076.2999999999993</v>
       </c>
       <c r="AV4" s="36">
         <v>14008.8</v>
       </c>
       <c r="AW4" s="36">
         <v>19711.599999999999</v>
       </c>
       <c r="AX4" s="36">
         <v>26247.7</v>
       </c>
-      <c r="AY4" s="25"/>
+      <c r="AY4" s="36">
+        <v>33543.300000000003</v>
+      </c>
       <c r="AZ4" s="31"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
+      <c r="BE4" s="43"/>
     </row>
     <row r="5" spans="1:63" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A5" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="13">
         <v>6259.7</v>
       </c>
       <c r="C5" s="13">
         <v>6841</v>
       </c>
       <c r="D5" s="13">
         <v>7378.3</v>
       </c>
       <c r="E5" s="13">
         <v>7806.5</v>
       </c>
       <c r="F5" s="13">
         <v>8683.6</v>
       </c>
       <c r="G5" s="13">
         <v>9482.5</v>
       </c>
       <c r="H5" s="13">
         <v>9931</v>
@@ -1457,56 +1467,59 @@
       </c>
       <c r="AQ5" s="34">
         <v>803</v>
       </c>
       <c r="AR5" s="13">
         <v>821</v>
       </c>
       <c r="AS5" s="13">
         <v>57</v>
       </c>
       <c r="AT5" s="13">
         <v>92</v>
       </c>
       <c r="AU5" s="35">
         <v>145</v>
       </c>
       <c r="AV5" s="35">
         <v>236</v>
       </c>
       <c r="AW5" s="35">
         <v>338</v>
       </c>
       <c r="AX5" s="35">
         <v>409</v>
       </c>
-      <c r="AY5" s="13"/>
+      <c r="AY5" s="35">
+        <v>424</v>
+      </c>
       <c r="AZ5" s="30"/>
       <c r="BA5" s="6"/>
       <c r="BB5" s="6"/>
       <c r="BC5" s="6"/>
       <c r="BD5" s="6"/>
+      <c r="BE5" s="43"/>
     </row>
     <row r="6" spans="1:63">
       <c r="A6" s="9" t="s">
         <v>19</v>
       </c>
       <c r="B6" s="13">
         <v>39.5</v>
       </c>
       <c r="C6" s="13">
         <v>59.8</v>
       </c>
       <c r="D6" s="13">
         <v>70.2</v>
       </c>
       <c r="E6" s="13">
         <v>82.7</v>
       </c>
       <c r="F6" s="13">
         <v>95.7</v>
       </c>
       <c r="G6" s="13">
         <v>102.6</v>
       </c>
       <c r="H6" s="13">
         <v>114.2</v>
@@ -1615,56 +1628,59 @@
       </c>
       <c r="AQ6" s="13">
         <v>74.400000000000006</v>
       </c>
       <c r="AR6" s="13">
         <v>78.099999999999994</v>
       </c>
       <c r="AS6" s="13">
         <v>0.9</v>
       </c>
       <c r="AT6" s="13">
         <v>3.1</v>
       </c>
       <c r="AU6" s="35">
         <v>3.7</v>
       </c>
       <c r="AV6" s="35">
         <v>9.5</v>
       </c>
       <c r="AW6" s="35">
         <v>15.7</v>
       </c>
       <c r="AX6" s="35">
         <v>29.6</v>
       </c>
-      <c r="AY6" s="13"/>
+      <c r="AY6" s="35">
+        <v>37.4</v>
+      </c>
       <c r="AZ6" s="30"/>
       <c r="BA6" s="5"/>
       <c r="BB6" s="5"/>
       <c r="BC6" s="5"/>
       <c r="BD6" s="5"/>
+      <c r="BE6" s="43"/>
     </row>
     <row r="7" spans="1:63">
       <c r="A7" s="9" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="13">
         <v>619.20000000000005</v>
       </c>
       <c r="C7" s="13">
         <v>815.6</v>
       </c>
       <c r="D7" s="13">
         <v>1046.9000000000001</v>
       </c>
       <c r="E7" s="13">
         <v>1234.4000000000001</v>
       </c>
       <c r="F7" s="13">
         <v>1352.5</v>
       </c>
       <c r="G7" s="13">
         <v>1433.7</v>
       </c>
       <c r="H7" s="13">
         <v>1516.3</v>
@@ -1773,56 +1789,59 @@
       </c>
       <c r="AQ7" s="13">
         <v>1495.9</v>
       </c>
       <c r="AR7" s="13">
         <v>1594.1</v>
       </c>
       <c r="AS7" s="13">
         <v>50.2</v>
       </c>
       <c r="AT7" s="13">
         <v>120.2</v>
       </c>
       <c r="AU7" s="35">
         <v>174.4</v>
       </c>
       <c r="AV7" s="35">
         <v>301.2</v>
       </c>
       <c r="AW7" s="35">
         <v>480.8</v>
       </c>
       <c r="AX7" s="35">
         <v>713.3</v>
       </c>
-      <c r="AY7" s="13"/>
+      <c r="AY7" s="35">
+        <v>956.7</v>
+      </c>
       <c r="AZ7" s="30"/>
       <c r="BA7" s="5"/>
       <c r="BB7" s="5"/>
       <c r="BC7" s="5"/>
       <c r="BD7" s="5"/>
+      <c r="BE7" s="43"/>
     </row>
     <row r="8" spans="1:63">
       <c r="A8" s="9" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="13">
         <v>1155.2</v>
       </c>
       <c r="C8" s="13">
         <v>1448.2</v>
       </c>
       <c r="D8" s="13">
         <v>1764</v>
       </c>
       <c r="E8" s="13">
         <v>1902.4</v>
       </c>
       <c r="F8" s="13">
         <v>2017.4</v>
       </c>
       <c r="G8" s="13">
         <v>2132.6</v>
       </c>
       <c r="H8" s="13">
         <v>2162.6999999999998</v>
@@ -1931,56 +1950,59 @@
       </c>
       <c r="AQ8" s="13">
         <v>2305.6</v>
       </c>
       <c r="AR8" s="13">
         <v>2337.6</v>
       </c>
       <c r="AS8" s="13">
         <v>57</v>
       </c>
       <c r="AT8" s="13">
         <v>108.8</v>
       </c>
       <c r="AU8" s="35">
         <v>229.3</v>
       </c>
       <c r="AV8" s="35">
         <v>558.9</v>
       </c>
       <c r="AW8" s="35">
         <v>894.7</v>
       </c>
       <c r="AX8" s="35">
         <v>1191.7</v>
       </c>
-      <c r="AY8" s="13"/>
+      <c r="AY8" s="35">
+        <v>1509.7</v>
+      </c>
       <c r="AZ8" s="30"/>
       <c r="BA8" s="5"/>
       <c r="BB8" s="5"/>
       <c r="BC8" s="5"/>
       <c r="BD8" s="5"/>
+      <c r="BE8" s="43"/>
     </row>
     <row r="9" spans="1:63">
       <c r="A9" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="13">
         <v>2258.1</v>
       </c>
       <c r="C9" s="13">
         <v>2780.6</v>
       </c>
       <c r="D9" s="13">
         <v>3236.6</v>
       </c>
       <c r="E9" s="13">
         <v>3641.6</v>
       </c>
       <c r="F9" s="13">
         <v>4081.6</v>
       </c>
       <c r="G9" s="13">
         <v>4407.6000000000004</v>
       </c>
       <c r="H9" s="13">
         <v>4640.6000000000004</v>
@@ -2089,56 +2111,59 @@
       </c>
       <c r="AQ9" s="13">
         <v>4522.5</v>
       </c>
       <c r="AR9" s="13">
         <v>4757.5</v>
       </c>
       <c r="AS9" s="13">
         <v>176.3</v>
       </c>
       <c r="AT9" s="13">
         <v>530.29999999999995</v>
       </c>
       <c r="AU9" s="35">
         <v>975.3</v>
       </c>
       <c r="AV9" s="35">
         <v>1414.3</v>
       </c>
       <c r="AW9" s="35">
         <v>1944.7</v>
       </c>
       <c r="AX9" s="35">
         <v>2365.6999999999998</v>
       </c>
-      <c r="AY9" s="13"/>
+      <c r="AY9" s="35">
+        <v>2904.7</v>
+      </c>
       <c r="AZ9" s="30"/>
       <c r="BA9" s="5"/>
       <c r="BB9" s="5"/>
       <c r="BC9" s="5"/>
       <c r="BD9" s="5"/>
+      <c r="BE9" s="43"/>
     </row>
     <row r="10" spans="1:63">
       <c r="A10" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="13">
         <v>2070.3000000000002</v>
       </c>
       <c r="C10" s="13">
         <v>2442.3000000000002</v>
       </c>
       <c r="D10" s="13">
         <v>2861.4</v>
       </c>
       <c r="E10" s="13">
         <v>3525.5</v>
       </c>
       <c r="F10" s="13">
         <v>3870.5</v>
       </c>
       <c r="G10" s="13">
         <v>4193.5</v>
       </c>
       <c r="H10" s="13">
         <v>4587.5</v>
@@ -2247,56 +2272,59 @@
       </c>
       <c r="AQ10" s="13">
         <v>4612.3999999999996</v>
       </c>
       <c r="AR10" s="13">
         <v>5047.8999999999996</v>
       </c>
       <c r="AS10" s="13">
         <v>120.1</v>
       </c>
       <c r="AT10" s="13">
         <v>423.7</v>
       </c>
       <c r="AU10" s="35">
         <v>931.9</v>
       </c>
       <c r="AV10" s="35">
         <v>1459.2</v>
       </c>
       <c r="AW10" s="35">
         <v>1864.2</v>
       </c>
       <c r="AX10" s="35">
         <v>2362.3000000000002</v>
       </c>
-      <c r="AY10" s="13"/>
+      <c r="AY10" s="35">
+        <v>2781</v>
+      </c>
       <c r="AZ10" s="30"/>
       <c r="BA10" s="5"/>
       <c r="BB10" s="5"/>
       <c r="BC10" s="5"/>
       <c r="BD10" s="5"/>
+      <c r="BE10" s="43"/>
     </row>
     <row r="11" spans="1:63">
       <c r="A11" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="13">
         <v>4135.1000000000004</v>
       </c>
       <c r="C11" s="13">
         <v>5189</v>
       </c>
       <c r="D11" s="13">
         <v>6242.9</v>
       </c>
       <c r="E11" s="13">
         <v>7293.8</v>
       </c>
       <c r="F11" s="13">
         <v>7855.4</v>
       </c>
       <c r="G11" s="13">
         <v>8909</v>
       </c>
       <c r="H11" s="13">
         <v>9962.6</v>
@@ -2405,56 +2433,59 @@
       </c>
       <c r="AQ11" s="13">
         <v>10133.700000000001</v>
       </c>
       <c r="AR11" s="13">
         <v>11364.1</v>
       </c>
       <c r="AS11" s="13">
         <v>353.4</v>
       </c>
       <c r="AT11" s="13">
         <v>876.8</v>
       </c>
       <c r="AU11" s="35">
         <v>1630</v>
       </c>
       <c r="AV11" s="35">
         <v>2618</v>
       </c>
       <c r="AW11" s="35">
         <v>3705.3</v>
       </c>
       <c r="AX11" s="35">
         <v>4992.6000000000004</v>
       </c>
-      <c r="AY11" s="13"/>
+      <c r="AY11" s="35">
+        <v>6270.3</v>
+      </c>
       <c r="AZ11" s="30"/>
       <c r="BA11" s="5"/>
       <c r="BB11" s="5"/>
       <c r="BC11" s="5"/>
       <c r="BD11" s="5"/>
+      <c r="BE11" s="43"/>
     </row>
     <row r="12" spans="1:63">
       <c r="A12" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="13" t="s">
         <v>1</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>1</v>
@@ -2563,56 +2594,59 @@
       </c>
       <c r="AQ12" s="13">
         <v>6268.4</v>
       </c>
       <c r="AR12" s="13">
         <v>6575.1</v>
       </c>
       <c r="AS12" s="13">
         <v>222.7</v>
       </c>
       <c r="AT12" s="13">
         <v>482.3</v>
       </c>
       <c r="AU12" s="35">
         <v>764</v>
       </c>
       <c r="AV12" s="35">
         <v>1053</v>
       </c>
       <c r="AW12" s="35">
         <v>1369.5</v>
       </c>
       <c r="AX12" s="35">
         <v>1669.8</v>
       </c>
-      <c r="AY12" s="13"/>
+      <c r="AY12" s="35">
+        <v>2155.8000000000002</v>
+      </c>
       <c r="AZ12" s="30"/>
       <c r="BA12" s="5"/>
       <c r="BB12" s="5"/>
       <c r="BC12" s="5"/>
       <c r="BD12" s="5"/>
+      <c r="BE12" s="43"/>
     </row>
     <row r="13" spans="1:63">
       <c r="A13" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="13">
         <v>2516</v>
       </c>
       <c r="C13" s="13">
         <v>3198</v>
       </c>
       <c r="D13" s="13">
         <v>3870</v>
       </c>
       <c r="E13" s="13">
         <v>4397</v>
       </c>
       <c r="F13" s="13">
         <v>4924</v>
       </c>
       <c r="G13" s="13">
         <v>5194</v>
       </c>
       <c r="H13" s="13">
         <v>5204</v>
@@ -2721,56 +2755,59 @@
       </c>
       <c r="AQ13" s="13">
         <v>2521.5</v>
       </c>
       <c r="AR13" s="13">
         <v>2524.1999999999998</v>
       </c>
       <c r="AS13" s="13">
         <v>5.4</v>
       </c>
       <c r="AT13" s="13">
         <v>294.60000000000002</v>
       </c>
       <c r="AU13" s="35">
         <v>645.6</v>
       </c>
       <c r="AV13" s="35">
         <v>916.6</v>
       </c>
       <c r="AW13" s="35">
         <v>1186.5999999999999</v>
       </c>
       <c r="AX13" s="35">
         <v>1900.6</v>
       </c>
-      <c r="AY13" s="13"/>
+      <c r="AY13" s="35">
+        <v>2060.6</v>
+      </c>
       <c r="AZ13" s="30"/>
       <c r="BA13" s="5"/>
       <c r="BB13" s="5"/>
       <c r="BC13" s="5"/>
       <c r="BD13" s="5"/>
+      <c r="BE13" s="43"/>
     </row>
     <row r="14" spans="1:63">
       <c r="A14" s="9" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="13">
         <v>3105.7</v>
       </c>
       <c r="C14" s="13">
         <v>3686.7</v>
       </c>
       <c r="D14" s="13">
         <v>4322.7</v>
       </c>
       <c r="E14" s="13">
         <v>4797.7</v>
       </c>
       <c r="F14" s="13">
         <v>5267.7</v>
       </c>
       <c r="G14" s="13">
         <v>5723.7</v>
       </c>
       <c r="H14" s="13">
         <v>6305.7</v>
@@ -2879,56 +2916,59 @@
       </c>
       <c r="AQ14" s="13">
         <v>6322</v>
       </c>
       <c r="AR14" s="13">
         <v>6862</v>
       </c>
       <c r="AS14" s="13">
         <v>338</v>
       </c>
       <c r="AT14" s="13">
         <v>707</v>
       </c>
       <c r="AU14" s="35">
         <v>1226</v>
       </c>
       <c r="AV14" s="35">
         <v>1906</v>
       </c>
       <c r="AW14" s="35">
         <v>2761</v>
       </c>
       <c r="AX14" s="35">
         <v>3571</v>
       </c>
-      <c r="AY14" s="13"/>
+      <c r="AY14" s="35">
+        <v>4226</v>
+      </c>
       <c r="AZ14" s="30"/>
       <c r="BA14" s="5"/>
       <c r="BB14" s="5"/>
       <c r="BC14" s="5"/>
       <c r="BD14" s="5"/>
+      <c r="BE14" s="43"/>
     </row>
     <row r="15" spans="1:63">
       <c r="A15" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="14" t="s">
         <v>1</v>
@@ -3037,56 +3077,59 @@
       </c>
       <c r="AQ15" s="34">
         <v>5092.5</v>
       </c>
       <c r="AR15" s="13">
         <v>5262.5</v>
       </c>
       <c r="AS15" s="13">
         <v>150.6</v>
       </c>
       <c r="AT15" s="13">
         <v>372.6</v>
       </c>
       <c r="AU15" s="35">
         <v>718.1</v>
       </c>
       <c r="AV15" s="35">
         <v>1268.0999999999999</v>
       </c>
       <c r="AW15" s="35">
         <v>2013.1</v>
       </c>
       <c r="AX15" s="35">
         <v>2804.1</v>
       </c>
-      <c r="AY15" s="13"/>
+      <c r="AY15" s="35">
+        <v>3744.1</v>
+      </c>
       <c r="AZ15" s="30"/>
       <c r="BA15" s="5"/>
       <c r="BB15" s="5"/>
       <c r="BC15" s="5"/>
       <c r="BD15" s="5"/>
+      <c r="BE15" s="43"/>
     </row>
     <row r="16" spans="1:63">
       <c r="A16" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="13">
         <v>11294</v>
       </c>
       <c r="C16" s="13">
         <v>14194</v>
       </c>
       <c r="D16" s="13">
         <v>16016</v>
       </c>
       <c r="E16" s="13">
         <v>17666</v>
       </c>
       <c r="F16" s="13">
         <v>19021</v>
       </c>
       <c r="G16" s="13">
         <v>19421</v>
       </c>
       <c r="H16" s="13">
         <v>20102</v>
@@ -3195,71 +3238,75 @@
       </c>
       <c r="AQ16" s="34">
         <v>10381.5</v>
       </c>
       <c r="AR16" s="13">
         <v>10932.5</v>
       </c>
       <c r="AS16" s="13">
         <v>441</v>
       </c>
       <c r="AT16" s="13">
         <v>901</v>
       </c>
       <c r="AU16" s="35">
         <v>1633</v>
       </c>
       <c r="AV16" s="35">
         <v>2268</v>
       </c>
       <c r="AW16" s="35">
         <v>3138</v>
       </c>
       <c r="AX16" s="35">
         <v>4238</v>
       </c>
-      <c r="AY16" s="13"/>
+      <c r="AY16" s="35">
+        <v>6473</v>
+      </c>
       <c r="AZ16" s="30"/>
       <c r="BA16" s="5"/>
       <c r="BB16" s="5"/>
       <c r="BC16" s="5"/>
       <c r="BD16" s="5"/>
+      <c r="BE16" s="44"/>
     </row>
-    <row r="17" spans="31:50">
+    <row r="17" spans="31:57">
       <c r="AG17" s="23"/>
       <c r="AH17" s="23"/>
       <c r="AJ17" s="24"/>
       <c r="AN17" s="23"/>
       <c r="AP17" s="20"/>
       <c r="AR17" s="23"/>
       <c r="AS17" s="23"/>
       <c r="AT17" s="23"/>
       <c r="AU17" s="23"/>
       <c r="AW17" s="23"/>
       <c r="AX17" s="23"/>
+      <c r="BE17" s="45"/>
     </row>
-    <row r="18" spans="31:50">
+    <row r="18" spans="31:57">
       <c r="AE18" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="B1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>