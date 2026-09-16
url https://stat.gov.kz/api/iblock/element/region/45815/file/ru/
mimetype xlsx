--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="4770" yWindow="1095" windowWidth="22200" windowHeight="13680"/>
   </bookViews>
   <sheets>
-    <sheet name="с нарастанием яйцо" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="3" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="с нарастанием яйцо" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'с нарастанием яйцо'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'с нарастанием яйцо'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="75">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>январь-февраль</t>
   </si>
   <si>
     <t>январь-март</t>
   </si>
   <si>
     <t>январь-апрель</t>
   </si>
   <si>
     <t>январь-май</t>
   </si>
   <si>
@@ -113,224 +117,342 @@
     <t>Бородулихинский</t>
   </si>
   <si>
     <t>Жаңасемейский</t>
   </si>
   <si>
     <t>Жарминский</t>
   </si>
   <si>
     <t>Кокпектинский</t>
   </si>
   <si>
     <t>Маканчинский</t>
   </si>
   <si>
     <t>Урджарский</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                 Получено яиц куриных, тыс . шт</t>
   </si>
   <si>
     <t>2026 год</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики сельского хозяйства и переписей</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Исатаева Алия Касеновна </t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7222 52 47 05</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>e-mail: al.isataeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Производство яиц куриных</t>
+  </si>
+  <si>
+    <t>тыс.штук</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Производство куриных яиц - это количество яиц, полученных от кур-несушек за период. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">формируется согласно Методике формирования статистических показателей по животноводству
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная).
+</t>
+  </si>
+  <si>
+    <t>С 2022 года</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/abay/spreadsheets/?industry=1485&amp;year=2026&amp;name=10643&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0;[Red]#,##0.0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...31 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...15 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="8"/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
@@ -360,225 +482,274 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...60 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 24" xfId="1"/>
     <cellStyle name="Обычный_tabsv2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -823,2528 +994,3141 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/abay/spreadsheets/?industry=1485&amp;year=2026&amp;name=10643&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.kalieva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/2972848?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BK18"/>
+  <dimension ref="A1:AR26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="AY16" sqref="AY16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="23" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="28.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="1" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="1"/>
+    <col min="6" max="13" width="10" style="1" customWidth="1"/>
+    <col min="14" max="14" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15" max="17" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="9.28515625" style="1" customWidth="1"/>
+    <col min="19" max="19" width="8.85546875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="10.85546875" style="1" customWidth="1"/>
+    <col min="21" max="22" width="10" style="1" customWidth="1"/>
+    <col min="23" max="23" width="9.7109375" style="1" customWidth="1"/>
+    <col min="24" max="24" width="10.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="10.5703125" style="1" customWidth="1"/>
+    <col min="26" max="30" width="9.140625" style="1"/>
+    <col min="31" max="32" width="9.5703125" style="1" customWidth="1"/>
+    <col min="33" max="34" width="10.85546875" style="1" customWidth="1"/>
+    <col min="35" max="35" width="9.85546875" style="1" customWidth="1"/>
+    <col min="36" max="36" width="10.7109375" style="1" customWidth="1"/>
+    <col min="37" max="37" width="9.7109375" style="1" customWidth="1"/>
+    <col min="38" max="39" width="9.140625" style="1"/>
+    <col min="40" max="40" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="10.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="42" max="42" width="9.28515625" style="1" customWidth="1"/>
+    <col min="43" max="43" width="9.42578125" style="1" customWidth="1"/>
+    <col min="44" max="44" width="9.140625" style="1"/>
+    <col min="45" max="45" width="11.28515625" style="1" customWidth="1"/>
+    <col min="46" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63" s="1" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
-      <c r="B1" s="40" t="s">
+    <row r="1" spans="1:44">
+      <c r="AB1" s="2"/>
+      <c r="AC1" s="2"/>
+      <c r="AH1" s="3"/>
+      <c r="AN1" s="2"/>
+      <c r="AQ1" s="2"/>
+      <c r="AR1" s="4"/>
+    </row>
+    <row r="2" spans="1:44">
+      <c r="A2" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="25">
+        <v>14340101</v>
+      </c>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+    </row>
+    <row r="3" spans="1:44">
+      <c r="A3" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C3" s="7"/>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="7"/>
+      <c r="J3" s="7"/>
+      <c r="K3" s="7"/>
+      <c r="L3" s="7"/>
+      <c r="M3" s="7"/>
+    </row>
+    <row r="4" spans="1:44">
+      <c r="A4" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="7"/>
+      <c r="D4" s="7"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="7"/>
+      <c r="J4" s="7"/>
+      <c r="K4" s="7"/>
+      <c r="L4" s="7"/>
+      <c r="M4" s="7"/>
+    </row>
+    <row r="5" spans="1:44">
+      <c r="A5" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+    </row>
+    <row r="6" spans="1:44">
+      <c r="A6" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+    </row>
+    <row r="7" spans="1:44">
+      <c r="A7" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+    </row>
+    <row r="8" spans="1:44">
+      <c r="A8" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7"/>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+    </row>
+    <row r="9" spans="1:44" ht="18" customHeight="1">
+      <c r="A9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7"/>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+    </row>
+    <row r="10" spans="1:44" ht="43.5" customHeight="1">
+      <c r="A10" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+    </row>
+    <row r="11" spans="1:44">
+      <c r="A11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="11"/>
+    </row>
+    <row r="12" spans="1:44">
+      <c r="A12" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="11"/>
+    </row>
+    <row r="13" spans="1:44">
+      <c r="A13" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="11"/>
+    </row>
+    <row r="14" spans="1:44">
+      <c r="A14" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="11"/>
+    </row>
+    <row r="15" spans="1:44">
+      <c r="A15" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="11"/>
+    </row>
+    <row r="16" spans="1:44">
+      <c r="A16" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="14">
+        <v>45914</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16" s="15"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="14">
+        <v>46309</v>
+      </c>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17" s="16"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B18" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18" s="15"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B19" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>56</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20" s="15"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21" s="16"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="20"/>
+      <c r="B22" s="21"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23"/>
+      <c r="B23"/>
+      <c r="C23"/>
+      <c r="D23"/>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23" s="16"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24"/>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24" s="15"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25"/>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25" s="16"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26"/>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1" display="ai.kalieva@aspire.gov.kz"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B35" sqref="B35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="2" max="2" width="102.5703125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="22" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="22" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="22" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="22" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="22" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="23" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="24"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="24"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="24"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="30" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:BK18"/>
+  <sheetViews>
+    <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="3" topLeftCell="AI4" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
+      <selection pane="bottomRight" activeCell="A42" sqref="A42"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="21.42578125" style="33" customWidth="1"/>
+    <col min="2" max="8" width="9.140625" style="33"/>
+    <col min="9" max="9" width="8.28515625" style="33" customWidth="1"/>
+    <col min="10" max="10" width="10.140625" style="33" customWidth="1"/>
+    <col min="11" max="16" width="9.140625" style="33"/>
+    <col min="17" max="17" width="10" style="33" customWidth="1"/>
+    <col min="18" max="20" width="9.140625" style="33"/>
+    <col min="21" max="21" width="7.5703125" style="33" customWidth="1"/>
+    <col min="22" max="22" width="8.85546875" style="33" customWidth="1"/>
+    <col min="23" max="16384" width="9.140625" style="33"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:63" s="31" customFormat="1" ht="38.25" customHeight="1" thickBot="1">
+      <c r="B1" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="40"/>
-[...59 lines deleted...]
-      <c r="BK1" s="18"/>
+      <c r="C1" s="45"/>
+      <c r="D1" s="45"/>
+      <c r="E1" s="45"/>
+      <c r="F1" s="45"/>
+      <c r="G1" s="45"/>
+      <c r="H1" s="45"/>
+      <c r="I1" s="45"/>
+      <c r="J1" s="45"/>
+      <c r="K1" s="45"/>
+      <c r="L1" s="45"/>
+      <c r="M1" s="45"/>
+      <c r="N1" s="45"/>
+      <c r="O1" s="45"/>
+      <c r="P1" s="45"/>
+      <c r="Q1" s="45"/>
+      <c r="R1" s="45"/>
+      <c r="S1" s="45"/>
+      <c r="T1" s="45"/>
+      <c r="U1" s="45"/>
+      <c r="V1" s="45"/>
+      <c r="W1" s="45"/>
+      <c r="X1" s="45"/>
+      <c r="Y1" s="45"/>
+      <c r="Z1" s="45"/>
+      <c r="AA1" s="45"/>
+      <c r="AB1" s="45"/>
+      <c r="AC1" s="45"/>
+      <c r="AD1" s="45"/>
+      <c r="AE1" s="45"/>
+      <c r="AF1" s="45"/>
+      <c r="AG1" s="45"/>
+      <c r="AH1" s="45"/>
+      <c r="AI1" s="45"/>
+      <c r="AJ1" s="45"/>
+      <c r="AK1" s="45"/>
+      <c r="AL1" s="45"/>
+      <c r="AM1" s="45"/>
+      <c r="AN1" s="45"/>
+      <c r="AO1" s="45"/>
+      <c r="AP1" s="45"/>
+      <c r="AQ1" s="45"/>
+      <c r="AR1" s="45"/>
+      <c r="AS1" s="45"/>
+      <c r="AT1" s="45"/>
+      <c r="AU1" s="45"/>
+      <c r="AV1" s="45"/>
+      <c r="AW1" s="45"/>
+      <c r="AX1" s="45"/>
+      <c r="AY1" s="45"/>
+      <c r="AZ1" s="45"/>
+      <c r="BA1" s="45"/>
+      <c r="BB1" s="45"/>
+      <c r="BC1" s="45"/>
+      <c r="BD1" s="45"/>
+      <c r="BE1" s="46"/>
+      <c r="BF1" s="46"/>
+      <c r="BG1" s="46"/>
+      <c r="BH1" s="46"/>
+      <c r="BI1" s="46"/>
+      <c r="BJ1" s="46"/>
+      <c r="BK1" s="46"/>
     </row>
     <row r="2" spans="1:63" ht="37.5" customHeight="1" thickBot="1">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="38" t="s">
+      <c r="B2" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="38"/>
-[...5 lines deleted...]
-      <c r="I2" s="37" t="s">
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="49" t="s">
         <v>15</v>
       </c>
-      <c r="J2" s="38"/>
-[...10 lines deleted...]
-      <c r="U2" s="37" t="s">
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="48"/>
+      <c r="U2" s="49" t="s">
         <v>16</v>
       </c>
-      <c r="V2" s="38"/>
-[...10 lines deleted...]
-      <c r="AG2" s="37" t="s">
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+      <c r="AC2" s="47"/>
+      <c r="AD2" s="47"/>
+      <c r="AE2" s="47"/>
+      <c r="AF2" s="48"/>
+      <c r="AG2" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="AH2" s="38"/>
-[...10 lines deleted...]
-      <c r="AS2" s="37" t="s">
+      <c r="AH2" s="47"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
+      <c r="AL2" s="47"/>
+      <c r="AM2" s="47"/>
+      <c r="AN2" s="47"/>
+      <c r="AO2" s="47"/>
+      <c r="AP2" s="47"/>
+      <c r="AQ2" s="47"/>
+      <c r="AR2" s="48"/>
+      <c r="AS2" s="49" t="s">
         <v>32</v>
       </c>
-      <c r="AT2" s="38"/>
-[...9 lines deleted...]
-      <c r="BD2" s="39"/>
+      <c r="AT2" s="47"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
+      <c r="AX2" s="47"/>
+      <c r="AY2" s="47"/>
+      <c r="AZ2" s="47"/>
+      <c r="BA2" s="47"/>
+      <c r="BB2" s="47"/>
+      <c r="BC2" s="47"/>
+      <c r="BD2" s="48"/>
     </row>
     <row r="3" spans="1:63" ht="27" customHeight="1" thickBot="1">
-      <c r="A3" s="42"/>
-      <c r="B3" s="7" t="s">
+      <c r="A3" s="34"/>
+      <c r="B3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="J3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="7" t="s">
+      <c r="K3" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="L3" s="7" t="s">
+      <c r="L3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="M3" s="7" t="s">
+      <c r="M3" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="N3" s="7" t="s">
+      <c r="N3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="O3" s="7" t="s">
+      <c r="O3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="P3" s="7" t="s">
+      <c r="P3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="Q3" s="7" t="s">
+      <c r="Q3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="R3" s="7" t="s">
+      <c r="R3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="S3" s="7" t="s">
+      <c r="S3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="T3" s="7" t="s">
+      <c r="T3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="U3" s="7" t="s">
+      <c r="U3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="V3" s="7" t="s">
+      <c r="V3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="W3" s="7" t="s">
+      <c r="W3" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="X3" s="7" t="s">
+      <c r="X3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="Y3" s="7" t="s">
+      <c r="Y3" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="Z3" s="7" t="s">
+      <c r="Z3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AA3" s="7" t="s">
+      <c r="AA3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AB3" s="7" t="s">
+      <c r="AB3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AC3" s="7" t="s">
+      <c r="AC3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AD3" s="7" t="s">
+      <c r="AD3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="AE3" s="7" t="s">
+      <c r="AE3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="AF3" s="7" t="s">
+      <c r="AF3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AG3" s="7" t="s">
+      <c r="AG3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="AH3" s="7" t="s">
+      <c r="AH3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="AI3" s="7" t="s">
+      <c r="AI3" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="AJ3" s="7" t="s">
+      <c r="AJ3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="AK3" s="7" t="s">
+      <c r="AK3" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AL3" s="7" t="s">
+      <c r="AL3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AM3" s="7" t="s">
+      <c r="AM3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AN3" s="7" t="s">
+      <c r="AN3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="AO3" s="7" t="s">
+      <c r="AO3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="AP3" s="7" t="s">
+      <c r="AP3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="AQ3" s="7" t="s">
+      <c r="AQ3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="AR3" s="7" t="s">
+      <c r="AR3" s="35" t="s">
         <v>14</v>
       </c>
-      <c r="AS3" s="7" t="s">
+      <c r="AS3" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="AT3" s="7" t="s">
+      <c r="AT3" s="35" t="s">
         <v>4</v>
       </c>
-      <c r="AU3" s="7" t="s">
+      <c r="AU3" s="35" t="s">
         <v>5</v>
       </c>
-      <c r="AV3" s="7" t="s">
+      <c r="AV3" s="35" t="s">
         <v>6</v>
       </c>
-      <c r="AW3" s="7" t="s">
+      <c r="AW3" s="35" t="s">
         <v>7</v>
       </c>
-      <c r="AX3" s="7" t="s">
+      <c r="AX3" s="35" t="s">
         <v>8</v>
       </c>
-      <c r="AY3" s="7" t="s">
+      <c r="AY3" s="35" t="s">
         <v>9</v>
       </c>
-      <c r="AZ3" s="7" t="s">
+      <c r="AZ3" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="BA3" s="7" t="s">
+      <c r="BA3" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="BB3" s="7" t="s">
+      <c r="BB3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="BC3" s="7" t="s">
+      <c r="BC3" s="35" t="s">
         <v>13</v>
       </c>
-      <c r="BD3" s="7" t="s">
+      <c r="BD3" s="35" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:63" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="8" t="s">
+    <row r="4" spans="1:63" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="50" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="13">
+      <c r="B4" s="51">
         <v>33452.800000000003</v>
       </c>
-      <c r="C4" s="13">
+      <c r="C4" s="51">
         <v>40655.199999999997</v>
       </c>
-      <c r="D4" s="13">
+      <c r="D4" s="51">
         <v>46809</v>
       </c>
-      <c r="E4" s="13">
+      <c r="E4" s="51">
         <v>52347.6</v>
       </c>
-      <c r="F4" s="13">
+      <c r="F4" s="51">
         <v>57169.4</v>
       </c>
-      <c r="G4" s="13">
+      <c r="G4" s="51">
         <v>61000.2</v>
       </c>
-      <c r="H4" s="13">
+      <c r="H4" s="51">
         <v>64526.6</v>
       </c>
-      <c r="I4" s="13">
+      <c r="I4" s="51">
         <v>2503.4</v>
       </c>
-      <c r="J4" s="13">
+      <c r="J4" s="51">
         <v>5810.3</v>
       </c>
-      <c r="K4" s="13">
+      <c r="K4" s="51">
         <v>10384.4</v>
       </c>
-      <c r="L4" s="15">
+      <c r="L4" s="52">
         <v>15443.7</v>
       </c>
-      <c r="M4" s="15">
+      <c r="M4" s="52">
         <v>22717.599999999999</v>
       </c>
-      <c r="N4" s="15">
+      <c r="N4" s="52">
         <v>30574.2</v>
       </c>
-      <c r="O4" s="16">
+      <c r="O4" s="53">
         <v>37914.699999999997</v>
       </c>
-      <c r="P4" s="15">
+      <c r="P4" s="52">
         <v>43961.8</v>
       </c>
-      <c r="Q4" s="15">
+      <c r="Q4" s="52">
         <v>49495.6</v>
       </c>
-      <c r="R4" s="15">
+      <c r="R4" s="52">
         <v>53711.4</v>
       </c>
-      <c r="S4" s="13">
+      <c r="S4" s="51">
         <v>56964.4</v>
       </c>
-      <c r="T4" s="15">
+      <c r="T4" s="52">
         <v>60186.6</v>
       </c>
-      <c r="U4" s="22">
+      <c r="U4" s="54">
         <v>2308.1999999999998</v>
       </c>
-      <c r="V4" s="13">
+      <c r="V4" s="51">
         <v>5266.6</v>
       </c>
-      <c r="W4" s="22">
+      <c r="W4" s="54">
         <v>9851.7000000000007</v>
       </c>
-      <c r="X4" s="22">
+      <c r="X4" s="54">
         <v>14822.5</v>
       </c>
-      <c r="Y4" s="13">
+      <c r="Y4" s="51">
         <v>21623.1</v>
       </c>
-      <c r="Z4" s="13">
+      <c r="Z4" s="51">
         <v>28525.599999999999</v>
       </c>
-      <c r="AA4" s="13">
+      <c r="AA4" s="51">
         <v>35580.9</v>
       </c>
-      <c r="AB4" s="17">
+      <c r="AB4" s="51">
         <v>41537.1</v>
       </c>
-      <c r="AC4" s="17">
+      <c r="AC4" s="51">
         <v>47053.9</v>
       </c>
-      <c r="AD4" s="13">
+      <c r="AD4" s="51">
         <v>51229.3</v>
       </c>
-      <c r="AE4" s="21">
+      <c r="AE4" s="55">
         <v>54534</v>
       </c>
-      <c r="AF4" s="22">
+      <c r="AF4" s="54">
         <v>58450.9</v>
       </c>
-      <c r="AG4" s="22">
+      <c r="AG4" s="54">
         <v>2149</v>
       </c>
-      <c r="AH4" s="25">
+      <c r="AH4" s="54">
         <v>5471.2</v>
       </c>
-      <c r="AI4" s="25">
+      <c r="AI4" s="54">
         <v>9894.4</v>
       </c>
-      <c r="AJ4" s="26">
+      <c r="AJ4" s="56">
         <v>15053.6</v>
       </c>
-      <c r="AK4" s="27">
+      <c r="AK4" s="38">
         <v>20856</v>
       </c>
-      <c r="AL4" s="22">
+      <c r="AL4" s="54">
         <v>27412.6</v>
       </c>
-      <c r="AM4" s="25">
+      <c r="AM4" s="54">
         <v>34870.800000000003</v>
       </c>
-      <c r="AN4" s="31">
+      <c r="AN4" s="54">
         <v>41123.699999999997</v>
       </c>
-      <c r="AO4" s="32">
+      <c r="AO4" s="57">
         <v>46750</v>
       </c>
-      <c r="AP4" s="25">
+      <c r="AP4" s="54">
         <v>51141.3</v>
       </c>
-      <c r="AQ4" s="25">
+      <c r="AQ4" s="54">
         <v>54533.4</v>
       </c>
-      <c r="AR4" s="25">
+      <c r="AR4" s="54">
         <v>58156.6</v>
       </c>
-      <c r="AS4" s="25">
+      <c r="AS4" s="54">
         <v>1972.6</v>
       </c>
-      <c r="AT4" s="25">
+      <c r="AT4" s="54">
         <v>4912.3999999999996</v>
       </c>
-      <c r="AU4" s="36">
+      <c r="AU4" s="54">
         <v>9076.2999999999993</v>
       </c>
-      <c r="AV4" s="36">
+      <c r="AV4" s="54">
         <v>14008.8</v>
       </c>
-      <c r="AW4" s="36">
+      <c r="AW4" s="54">
         <v>19711.599999999999</v>
       </c>
-      <c r="AX4" s="36">
+      <c r="AX4" s="54">
         <v>26247.7</v>
       </c>
-      <c r="AY4" s="36">
+      <c r="AY4" s="54">
         <v>33543.300000000003</v>
       </c>
-      <c r="AZ4" s="31"/>
-[...7 lines deleted...]
-      <c r="A5" s="9" t="s">
+      <c r="AZ4" s="51">
+        <v>39644.400000000001</v>
+      </c>
+      <c r="BA4" s="36"/>
+      <c r="BB4" s="36"/>
+      <c r="BC4" s="36"/>
+      <c r="BD4" s="36"/>
+      <c r="BE4" s="58"/>
+    </row>
+    <row r="5" spans="1:63" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="59" t="s">
         <v>18</v>
       </c>
-      <c r="B5" s="13">
+      <c r="B5" s="51">
         <v>6259.7</v>
       </c>
-      <c r="C5" s="13">
+      <c r="C5" s="51">
         <v>6841</v>
       </c>
-      <c r="D5" s="13">
+      <c r="D5" s="51">
         <v>7378.3</v>
       </c>
-      <c r="E5" s="13">
+      <c r="E5" s="51">
         <v>7806.5</v>
       </c>
-      <c r="F5" s="13">
+      <c r="F5" s="51">
         <v>8683.6</v>
       </c>
-      <c r="G5" s="13">
+      <c r="G5" s="51">
         <v>9482.5</v>
       </c>
-      <c r="H5" s="13">
+      <c r="H5" s="51">
         <v>9931</v>
       </c>
-      <c r="I5" s="13">
+      <c r="I5" s="51">
         <v>377.7</v>
       </c>
-      <c r="J5" s="13">
+      <c r="J5" s="51">
         <v>785.5</v>
       </c>
-      <c r="K5" s="13">
+      <c r="K5" s="51">
         <v>1095.9000000000001</v>
       </c>
-      <c r="L5" s="15">
+      <c r="L5" s="52">
         <v>1599.8</v>
       </c>
-      <c r="M5" s="15">
+      <c r="M5" s="52">
         <v>2194.4</v>
       </c>
-      <c r="N5" s="15">
+      <c r="N5" s="52">
         <v>2974.8</v>
       </c>
-      <c r="O5" s="16">
+      <c r="O5" s="53">
         <v>3555.6</v>
       </c>
-      <c r="P5" s="15">
+      <c r="P5" s="52">
         <v>3993.1</v>
       </c>
-      <c r="Q5" s="15">
+      <c r="Q5" s="52">
         <v>4370.5</v>
       </c>
-      <c r="R5" s="15">
+      <c r="R5" s="52">
         <v>4580.7</v>
       </c>
-      <c r="S5" s="13">
+      <c r="S5" s="51">
         <v>4710.7</v>
       </c>
-      <c r="T5" s="15">
+      <c r="T5" s="52">
         <v>4863</v>
       </c>
-      <c r="U5" s="17">
+      <c r="U5" s="51">
         <v>374.1</v>
       </c>
-      <c r="V5" s="13">
+      <c r="V5" s="51">
         <v>724.9</v>
       </c>
-      <c r="W5" s="17">
+      <c r="W5" s="51">
         <v>1176.4000000000001</v>
       </c>
-      <c r="X5" s="17">
+      <c r="X5" s="51">
         <v>1754</v>
       </c>
-      <c r="Y5" s="13">
+      <c r="Y5" s="51">
         <v>2013</v>
       </c>
-      <c r="Z5" s="13">
+      <c r="Z5" s="51">
         <v>2285.4</v>
       </c>
-      <c r="AA5" s="13">
+      <c r="AA5" s="51">
         <v>2396.4</v>
       </c>
-      <c r="AB5" s="17">
+      <c r="AB5" s="51">
         <v>2492.4</v>
       </c>
-      <c r="AC5" s="17">
+      <c r="AC5" s="51">
         <v>2607.4</v>
       </c>
-      <c r="AD5" s="13">
+      <c r="AD5" s="51">
         <v>2649.4</v>
       </c>
-      <c r="AE5" s="19">
+      <c r="AE5" s="60">
         <v>2679.4</v>
       </c>
-      <c r="AF5" s="17">
+      <c r="AF5" s="51">
         <v>2696.4</v>
       </c>
-      <c r="AG5" s="17">
+      <c r="AG5" s="51">
         <v>56</v>
       </c>
-      <c r="AH5" s="13">
+      <c r="AH5" s="51">
         <v>90</v>
       </c>
-      <c r="AI5" s="13">
+      <c r="AI5" s="51">
         <v>142</v>
       </c>
-      <c r="AJ5" s="27">
+      <c r="AJ5" s="38">
         <v>231</v>
       </c>
-      <c r="AK5" s="27">
+      <c r="AK5" s="38">
         <v>331</v>
       </c>
-      <c r="AL5" s="17">
+      <c r="AL5" s="51">
         <v>401</v>
       </c>
-      <c r="AM5" s="13">
+      <c r="AM5" s="51">
         <v>512</v>
       </c>
-      <c r="AN5" s="30">
+      <c r="AN5" s="51">
         <v>610</v>
       </c>
-      <c r="AO5" s="33">
+      <c r="AO5" s="61">
         <v>727</v>
       </c>
-      <c r="AP5" s="13">
+      <c r="AP5" s="51">
         <v>771</v>
       </c>
-      <c r="AQ5" s="34">
+      <c r="AQ5" s="62">
         <v>803</v>
       </c>
-      <c r="AR5" s="13">
+      <c r="AR5" s="51">
         <v>821</v>
       </c>
-      <c r="AS5" s="13">
+      <c r="AS5" s="51">
         <v>57</v>
       </c>
-      <c r="AT5" s="13">
+      <c r="AT5" s="51">
         <v>92</v>
       </c>
-      <c r="AU5" s="35">
+      <c r="AU5" s="51">
         <v>145</v>
       </c>
-      <c r="AV5" s="35">
+      <c r="AV5" s="51">
         <v>236</v>
       </c>
-      <c r="AW5" s="35">
+      <c r="AW5" s="51">
         <v>338</v>
       </c>
-      <c r="AX5" s="35">
+      <c r="AX5" s="51">
         <v>409</v>
       </c>
-      <c r="AY5" s="35">
+      <c r="AY5" s="51">
         <v>424</v>
       </c>
-      <c r="AZ5" s="30"/>
-[...4 lines deleted...]
-      <c r="BE5" s="43"/>
+      <c r="AZ5" s="51">
+        <v>438</v>
+      </c>
+      <c r="BA5" s="38"/>
+      <c r="BB5" s="38"/>
+      <c r="BC5" s="38"/>
+      <c r="BD5" s="38"/>
+      <c r="BE5" s="58"/>
     </row>
     <row r="6" spans="1:63">
-      <c r="A6" s="9" t="s">
+      <c r="A6" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="B6" s="13">
+      <c r="B6" s="51">
         <v>39.5</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="51">
         <v>59.8</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="51">
         <v>70.2</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="51">
         <v>82.7</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="51">
         <v>95.7</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="51">
         <v>102.6</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="51">
         <v>114.2</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="51">
         <v>2.8</v>
       </c>
-      <c r="J6" s="13">
+      <c r="J6" s="51">
         <v>5</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="51">
         <v>8.4</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="52">
         <v>14.5</v>
       </c>
-      <c r="M6" s="15">
+      <c r="M6" s="52">
         <v>21.9</v>
       </c>
-      <c r="N6" s="15">
+      <c r="N6" s="52">
         <v>40</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O6" s="52">
         <v>60.4</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P6" s="52">
         <v>70.8</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="Q6" s="52">
         <v>83.3</v>
       </c>
-      <c r="R6" s="15">
+      <c r="R6" s="52">
         <v>96.4</v>
       </c>
-      <c r="S6" s="13">
+      <c r="S6" s="51">
         <v>101.2</v>
       </c>
-      <c r="T6" s="15">
+      <c r="T6" s="52">
         <v>109.2</v>
       </c>
-      <c r="U6" s="17">
+      <c r="U6" s="51">
         <v>2.2000000000000002</v>
       </c>
-      <c r="V6" s="13">
+      <c r="V6" s="51">
         <v>3.9</v>
       </c>
-      <c r="W6" s="17">
+      <c r="W6" s="51">
         <v>6.3</v>
       </c>
-      <c r="X6" s="17">
+      <c r="X6" s="51">
         <v>10.8</v>
       </c>
-      <c r="Y6" s="13">
+      <c r="Y6" s="51">
         <v>16.3</v>
       </c>
-      <c r="Z6" s="13">
+      <c r="Z6" s="51">
         <v>30.1</v>
       </c>
-      <c r="AA6" s="13">
+      <c r="AA6" s="51">
         <v>44.1</v>
       </c>
-      <c r="AB6" s="17">
+      <c r="AB6" s="51">
         <v>51.1</v>
       </c>
-      <c r="AC6" s="17">
+      <c r="AC6" s="51">
         <v>64.099999999999994</v>
       </c>
-      <c r="AD6" s="13">
+      <c r="AD6" s="51">
         <v>73.599999999999994</v>
       </c>
-      <c r="AE6" s="19">
+      <c r="AE6" s="60">
         <v>75.2</v>
       </c>
-      <c r="AF6" s="17">
+      <c r="AF6" s="51">
         <v>78.099999999999994</v>
       </c>
-      <c r="AG6" s="17">
+      <c r="AG6" s="51">
         <v>0.8</v>
       </c>
-      <c r="AH6" s="13">
+      <c r="AH6" s="51">
         <v>2.6</v>
       </c>
-      <c r="AI6" s="13">
+      <c r="AI6" s="51">
         <v>2.9</v>
       </c>
-      <c r="AJ6" s="26">
+      <c r="AJ6" s="56">
         <v>8.6</v>
       </c>
-      <c r="AK6" s="27">
+      <c r="AK6" s="38">
         <v>14.1</v>
       </c>
-      <c r="AL6" s="17">
+      <c r="AL6" s="51">
         <v>27.9</v>
       </c>
-      <c r="AM6" s="13">
+      <c r="AM6" s="51">
         <v>41.9</v>
       </c>
-      <c r="AN6" s="30">
+      <c r="AN6" s="51">
         <v>48.9</v>
       </c>
-      <c r="AO6" s="33">
+      <c r="AO6" s="61">
         <v>62.4</v>
       </c>
-      <c r="AP6" s="13">
+      <c r="AP6" s="51">
         <v>71.7</v>
       </c>
-      <c r="AQ6" s="13">
+      <c r="AQ6" s="51">
         <v>74.400000000000006</v>
       </c>
-      <c r="AR6" s="13">
+      <c r="AR6" s="51">
         <v>78.099999999999994</v>
       </c>
-      <c r="AS6" s="13">
+      <c r="AS6" s="51">
         <v>0.9</v>
       </c>
-      <c r="AT6" s="13">
+      <c r="AT6" s="51">
         <v>3.1</v>
       </c>
-      <c r="AU6" s="35">
+      <c r="AU6" s="51">
         <v>3.7</v>
       </c>
-      <c r="AV6" s="35">
+      <c r="AV6" s="51">
         <v>9.5</v>
       </c>
-      <c r="AW6" s="35">
+      <c r="AW6" s="51">
         <v>15.7</v>
       </c>
-      <c r="AX6" s="35">
+      <c r="AX6" s="51">
         <v>29.6</v>
       </c>
-      <c r="AY6" s="35">
+      <c r="AY6" s="51">
         <v>37.4</v>
       </c>
-      <c r="AZ6" s="30"/>
-[...4 lines deleted...]
-      <c r="BE6" s="43"/>
+      <c r="AZ6" s="51">
+        <v>48.9</v>
+      </c>
+      <c r="BA6" s="39"/>
+      <c r="BB6" s="39"/>
+      <c r="BC6" s="39"/>
+      <c r="BD6" s="39"/>
+      <c r="BE6" s="58"/>
     </row>
     <row r="7" spans="1:63">
-      <c r="A7" s="9" t="s">
+      <c r="A7" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="B7" s="13">
+      <c r="B7" s="51">
         <v>619.20000000000005</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="51">
         <v>815.6</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="51">
         <v>1046.9000000000001</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="51">
         <v>1234.4000000000001</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="51">
         <v>1352.5</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="51">
         <v>1433.7</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="51">
         <v>1516.3</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="51">
         <v>50.9</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="51">
         <v>107</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="51">
         <v>214.5</v>
       </c>
-      <c r="L7" s="15">
+      <c r="L7" s="52">
         <v>303.3</v>
       </c>
-      <c r="M7" s="15">
+      <c r="M7" s="52">
         <v>457.3</v>
       </c>
-      <c r="N7" s="15">
+      <c r="N7" s="52">
         <v>652.70000000000005</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="52">
         <v>861.3</v>
       </c>
-      <c r="P7" s="15">
+      <c r="P7" s="52">
         <v>1092.5</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q7" s="52">
         <v>1296.2</v>
       </c>
-      <c r="R7" s="15">
+      <c r="R7" s="52">
         <v>1422.9</v>
       </c>
-      <c r="S7" s="13">
+      <c r="S7" s="51">
         <v>1511.1</v>
       </c>
-      <c r="T7" s="15">
+      <c r="T7" s="52">
         <v>1607.3</v>
       </c>
-      <c r="U7" s="17">
+      <c r="U7" s="51">
         <v>53.1</v>
       </c>
-      <c r="V7" s="13">
+      <c r="V7" s="51">
         <v>121</v>
       </c>
-      <c r="W7" s="17">
+      <c r="W7" s="51">
         <v>233.9</v>
       </c>
-      <c r="X7" s="17">
+      <c r="X7" s="51">
         <v>356.4</v>
       </c>
-      <c r="Y7" s="13">
+      <c r="Y7" s="51">
         <v>529.1</v>
       </c>
-      <c r="Z7" s="13">
+      <c r="Z7" s="51">
         <v>736.2</v>
       </c>
-      <c r="AA7" s="13">
+      <c r="AA7" s="51">
         <v>947.2</v>
       </c>
-      <c r="AB7" s="17">
+      <c r="AB7" s="51">
         <v>1181.4000000000001</v>
       </c>
-      <c r="AC7" s="17">
+      <c r="AC7" s="51">
         <v>1323.8</v>
       </c>
-      <c r="AD7" s="13">
+      <c r="AD7" s="51">
         <v>1450.9</v>
       </c>
-      <c r="AE7" s="19">
+      <c r="AE7" s="60">
         <v>1540.9</v>
       </c>
-      <c r="AF7" s="17">
+      <c r="AF7" s="51">
         <v>1638.1</v>
       </c>
-      <c r="AG7" s="17">
+      <c r="AG7" s="51">
         <v>50.1</v>
       </c>
-      <c r="AH7" s="13">
+      <c r="AH7" s="51">
         <v>118.3</v>
       </c>
-      <c r="AI7" s="13">
+      <c r="AI7" s="51">
         <v>172.3</v>
       </c>
-      <c r="AJ7" s="26">
+      <c r="AJ7" s="56">
         <v>296.3</v>
       </c>
-      <c r="AK7" s="27">
+      <c r="AK7" s="38">
         <v>469</v>
       </c>
-      <c r="AL7" s="17">
+      <c r="AL7" s="51">
         <v>676.1</v>
       </c>
-      <c r="AM7" s="13">
+      <c r="AM7" s="51">
         <v>894.1</v>
       </c>
-      <c r="AN7" s="30">
+      <c r="AN7" s="51">
         <v>1133.0999999999999</v>
       </c>
-      <c r="AO7" s="33">
+      <c r="AO7" s="61">
         <v>1273.9000000000001</v>
       </c>
-      <c r="AP7" s="13">
+      <c r="AP7" s="51">
         <v>1401.4</v>
       </c>
-      <c r="AQ7" s="13">
+      <c r="AQ7" s="51">
         <v>1495.9</v>
       </c>
-      <c r="AR7" s="13">
+      <c r="AR7" s="51">
         <v>1594.1</v>
       </c>
-      <c r="AS7" s="13">
+      <c r="AS7" s="51">
         <v>50.2</v>
       </c>
-      <c r="AT7" s="13">
+      <c r="AT7" s="51">
         <v>120.2</v>
       </c>
-      <c r="AU7" s="35">
+      <c r="AU7" s="51">
         <v>174.4</v>
       </c>
-      <c r="AV7" s="35">
+      <c r="AV7" s="51">
         <v>301.2</v>
       </c>
-      <c r="AW7" s="35">
+      <c r="AW7" s="51">
         <v>480.8</v>
       </c>
-      <c r="AX7" s="35">
+      <c r="AX7" s="51">
         <v>713.3</v>
       </c>
-      <c r="AY7" s="35">
+      <c r="AY7" s="51">
         <v>956.7</v>
       </c>
-      <c r="AZ7" s="30"/>
-[...4 lines deleted...]
-      <c r="BE7" s="43"/>
+      <c r="AZ7" s="51">
+        <v>1205</v>
+      </c>
+      <c r="BA7" s="39"/>
+      <c r="BB7" s="39"/>
+      <c r="BC7" s="39"/>
+      <c r="BD7" s="39"/>
+      <c r="BE7" s="58"/>
     </row>
     <row r="8" spans="1:63">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="59" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="51">
         <v>1155.2</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="51">
         <v>1448.2</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="51">
         <v>1764</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="51">
         <v>1902.4</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="51">
         <v>2017.4</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="51">
         <v>2132.6</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="51">
         <v>2162.6999999999998</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="51">
         <v>68</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="51">
         <v>117.3</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="51">
         <v>292.7</v>
       </c>
-      <c r="L8" s="15">
+      <c r="L8" s="52">
         <v>574.20000000000005</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="52">
         <v>902.2</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="52">
         <v>1181.5</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="53">
         <v>1485.5</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="52">
         <v>1813.5</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q8" s="52">
         <v>2047.1</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R8" s="52">
         <v>2165.1</v>
       </c>
-      <c r="S8" s="13">
+      <c r="S8" s="51">
         <v>2283.1</v>
       </c>
-      <c r="T8" s="15">
+      <c r="T8" s="52">
         <v>2313.9</v>
       </c>
-      <c r="U8" s="17">
+      <c r="U8" s="51">
         <v>69.2</v>
       </c>
-      <c r="V8" s="13">
+      <c r="V8" s="51">
         <v>119.4</v>
       </c>
-      <c r="W8" s="17">
+      <c r="W8" s="51">
         <v>310.2</v>
       </c>
-      <c r="X8" s="17">
+      <c r="X8" s="51">
         <v>617.5</v>
       </c>
-      <c r="Y8" s="13">
+      <c r="Y8" s="51">
         <v>1058.9000000000001</v>
       </c>
-      <c r="Z8" s="13">
+      <c r="Z8" s="51">
         <v>1341.9</v>
       </c>
-      <c r="AA8" s="13">
+      <c r="AA8" s="51">
         <v>1647.9</v>
       </c>
-      <c r="AB8" s="17">
+      <c r="AB8" s="51">
         <v>1983.9</v>
       </c>
-      <c r="AC8" s="17">
+      <c r="AC8" s="51">
         <v>2228.9</v>
       </c>
-      <c r="AD8" s="13">
+      <c r="AD8" s="51">
         <v>2349.9</v>
       </c>
-      <c r="AE8" s="19">
+      <c r="AE8" s="60">
         <v>2471.9</v>
       </c>
-      <c r="AF8" s="17">
+      <c r="AF8" s="51">
         <v>2503.3000000000002</v>
       </c>
-      <c r="AG8" s="17">
+      <c r="AG8" s="51">
         <v>57.4</v>
       </c>
-      <c r="AH8" s="13">
+      <c r="AH8" s="51">
         <v>107.9</v>
       </c>
-      <c r="AI8" s="13">
+      <c r="AI8" s="51">
         <v>223.1</v>
       </c>
-      <c r="AJ8" s="26">
+      <c r="AJ8" s="56">
         <v>537.79999999999995</v>
       </c>
-      <c r="AK8" s="27">
+      <c r="AK8" s="38">
         <v>857.7</v>
       </c>
-      <c r="AL8" s="17">
+      <c r="AL8" s="51">
         <v>1148.0999999999999</v>
       </c>
-      <c r="AM8" s="13">
+      <c r="AM8" s="51">
         <v>1462.6</v>
       </c>
-      <c r="AN8" s="30">
+      <c r="AN8" s="51">
         <v>1806.6</v>
       </c>
-      <c r="AO8" s="33">
+      <c r="AO8" s="61">
         <v>2056.9</v>
       </c>
-      <c r="AP8" s="13">
+      <c r="AP8" s="51">
         <v>2181.1999999999998</v>
       </c>
-      <c r="AQ8" s="13">
+      <c r="AQ8" s="51">
         <v>2305.6</v>
       </c>
-      <c r="AR8" s="13">
+      <c r="AR8" s="51">
         <v>2337.6</v>
       </c>
-      <c r="AS8" s="13">
+      <c r="AS8" s="51">
         <v>57</v>
       </c>
-      <c r="AT8" s="13">
+      <c r="AT8" s="51">
         <v>108.8</v>
       </c>
-      <c r="AU8" s="35">
+      <c r="AU8" s="51">
         <v>229.3</v>
       </c>
-      <c r="AV8" s="35">
+      <c r="AV8" s="51">
         <v>558.9</v>
       </c>
-      <c r="AW8" s="35">
+      <c r="AW8" s="51">
         <v>894.7</v>
       </c>
-      <c r="AX8" s="35">
+      <c r="AX8" s="51">
         <v>1191.7</v>
       </c>
-      <c r="AY8" s="35">
+      <c r="AY8" s="51">
         <v>1509.7</v>
       </c>
-      <c r="AZ8" s="30"/>
-[...4 lines deleted...]
-      <c r="BE8" s="43"/>
+      <c r="AZ8" s="51">
+        <v>1858.7</v>
+      </c>
+      <c r="BA8" s="39"/>
+      <c r="BB8" s="39"/>
+      <c r="BC8" s="39"/>
+      <c r="BD8" s="39"/>
+      <c r="BE8" s="58"/>
     </row>
     <row r="9" spans="1:63">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="51">
         <v>2258.1</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="51">
         <v>2780.6</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="51">
         <v>3236.6</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="51">
         <v>3641.6</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="51">
         <v>4081.6</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="51">
         <v>4407.6000000000004</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="51">
         <v>4640.6000000000004</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="51">
         <v>277</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="51">
         <v>561</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="51">
         <v>888</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="52">
         <v>1265</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="52">
         <v>1723.9</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="52">
         <v>2277.9</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="53">
         <v>2801.4</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="52">
         <v>3257.4</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="52">
         <v>3662.4</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="52">
         <v>4102.3999999999996</v>
       </c>
-      <c r="S9" s="13">
+      <c r="S9" s="51">
         <v>4432.3999999999996</v>
       </c>
-      <c r="T9" s="15">
+      <c r="T9" s="52">
         <v>4665.3999999999996</v>
       </c>
-      <c r="U9" s="17">
+      <c r="U9" s="51">
         <v>277</v>
       </c>
-      <c r="V9" s="13">
+      <c r="V9" s="51">
         <v>651.4</v>
       </c>
-      <c r="W9" s="17">
+      <c r="W9" s="51">
         <v>1214.0999999999999</v>
       </c>
-      <c r="X9" s="17">
+      <c r="X9" s="51">
         <v>1591.1</v>
       </c>
-      <c r="Y9" s="13">
+      <c r="Y9" s="51">
         <v>2465.8000000000002</v>
       </c>
-      <c r="Z9" s="13">
+      <c r="Z9" s="51">
         <v>3349.5</v>
       </c>
-      <c r="AA9" s="13">
+      <c r="AA9" s="51">
         <v>3877.4</v>
       </c>
-      <c r="AB9" s="17">
+      <c r="AB9" s="51">
         <v>4341.7</v>
       </c>
-      <c r="AC9" s="17">
+      <c r="AC9" s="51">
         <v>4746.7</v>
       </c>
-      <c r="AD9" s="13">
+      <c r="AD9" s="51">
         <v>5203.7</v>
       </c>
-      <c r="AE9" s="19">
+      <c r="AE9" s="60">
         <v>5540.7</v>
       </c>
-      <c r="AF9" s="17">
+      <c r="AF9" s="51">
         <v>5774</v>
       </c>
-      <c r="AG9" s="17">
+      <c r="AG9" s="51">
         <v>167.1</v>
       </c>
-      <c r="AH9" s="13">
+      <c r="AH9" s="51">
         <v>512.1</v>
       </c>
-      <c r="AI9" s="13">
+      <c r="AI9" s="51">
         <v>950.1</v>
       </c>
-      <c r="AJ9" s="26">
+      <c r="AJ9" s="56">
         <v>1380.6</v>
       </c>
-      <c r="AK9" s="27">
+      <c r="AK9" s="38">
         <v>1911</v>
       </c>
-      <c r="AL9" s="17">
+      <c r="AL9" s="51">
         <v>2329</v>
       </c>
-      <c r="AM9" s="13">
+      <c r="AM9" s="51">
         <v>2857</v>
       </c>
-      <c r="AN9" s="30">
+      <c r="AN9" s="51">
         <v>3323.5</v>
       </c>
-      <c r="AO9" s="33">
+      <c r="AO9" s="61">
         <v>3728.5</v>
       </c>
-      <c r="AP9" s="13">
+      <c r="AP9" s="51">
         <v>4185.5</v>
       </c>
-      <c r="AQ9" s="13">
+      <c r="AQ9" s="51">
         <v>4522.5</v>
       </c>
-      <c r="AR9" s="13">
+      <c r="AR9" s="51">
         <v>4757.5</v>
       </c>
-      <c r="AS9" s="13">
+      <c r="AS9" s="51">
         <v>176.3</v>
       </c>
-      <c r="AT9" s="13">
+      <c r="AT9" s="51">
         <v>530.29999999999995</v>
       </c>
-      <c r="AU9" s="35">
+      <c r="AU9" s="51">
         <v>975.3</v>
       </c>
-      <c r="AV9" s="35">
+      <c r="AV9" s="51">
         <v>1414.3</v>
       </c>
-      <c r="AW9" s="35">
+      <c r="AW9" s="51">
         <v>1944.7</v>
       </c>
-      <c r="AX9" s="35">
+      <c r="AX9" s="51">
         <v>2365.6999999999998</v>
       </c>
-      <c r="AY9" s="35">
+      <c r="AY9" s="51">
         <v>2904.7</v>
       </c>
-      <c r="AZ9" s="30"/>
-[...4 lines deleted...]
-      <c r="BE9" s="43"/>
+      <c r="AZ9" s="51">
+        <v>3392.7</v>
+      </c>
+      <c r="BA9" s="39"/>
+      <c r="BB9" s="39"/>
+      <c r="BC9" s="39"/>
+      <c r="BD9" s="39"/>
+      <c r="BE9" s="58"/>
     </row>
     <row r="10" spans="1:63">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="51">
         <v>2070.3000000000002</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="51">
         <v>2442.3000000000002</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="51">
         <v>2861.4</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="51">
         <v>3525.5</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="51">
         <v>3870.5</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="51">
         <v>4193.5</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="51">
         <v>4587.5</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="51">
         <v>189.5</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="51">
         <v>446.9</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="51">
         <v>690.5</v>
       </c>
-      <c r="L10" s="15">
+      <c r="L10" s="52">
         <v>1101.0999999999999</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M10" s="52">
         <v>1593.1</v>
       </c>
-      <c r="N10" s="15">
+      <c r="N10" s="52">
         <v>2159.1</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="53">
         <v>2531.1</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="52">
         <v>2951.2</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q10" s="52">
         <v>3531.2</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R10" s="52">
         <v>3870.9</v>
       </c>
-      <c r="S10" s="13">
+      <c r="S10" s="51">
         <v>4193.5</v>
       </c>
-      <c r="T10" s="15">
+      <c r="T10" s="52">
         <v>4587.5</v>
       </c>
-      <c r="U10" s="17">
+      <c r="U10" s="51">
         <v>194.7</v>
       </c>
-      <c r="V10" s="13">
+      <c r="V10" s="51">
         <v>481.7</v>
       </c>
-      <c r="W10" s="17">
+      <c r="W10" s="51">
         <v>963.2</v>
       </c>
-      <c r="X10" s="17">
+      <c r="X10" s="51">
         <v>1495.8</v>
       </c>
-      <c r="Y10" s="13">
+      <c r="Y10" s="51">
         <v>2125.8000000000002</v>
       </c>
-      <c r="Z10" s="13">
+      <c r="Z10" s="51">
         <v>2771.5</v>
       </c>
-      <c r="AA10" s="13">
+      <c r="AA10" s="51">
         <v>3169.4</v>
       </c>
-      <c r="AB10" s="17">
+      <c r="AB10" s="51">
         <v>3624.1</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AC10" s="51">
         <v>4244.1000000000004</v>
       </c>
-      <c r="AD10" s="13">
+      <c r="AD10" s="51">
         <v>4620.1000000000004</v>
       </c>
-      <c r="AE10" s="19">
+      <c r="AE10" s="60">
         <v>4969.3999999999996</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF10" s="51">
         <v>5404.5</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AG10" s="51">
         <v>118.4</v>
       </c>
-      <c r="AH10" s="13">
+      <c r="AH10" s="51">
         <v>418.7</v>
       </c>
-      <c r="AI10" s="13">
+      <c r="AI10" s="51">
         <v>917</v>
       </c>
-      <c r="AJ10" s="26">
+      <c r="AJ10" s="56">
         <v>1433.9</v>
       </c>
-      <c r="AK10" s="28">
+      <c r="AK10" s="39">
         <v>1831</v>
       </c>
-      <c r="AL10" s="17">
+      <c r="AL10" s="51">
         <v>2319.4</v>
       </c>
-      <c r="AM10" s="13">
+      <c r="AM10" s="51">
         <v>2729.9</v>
       </c>
-      <c r="AN10" s="30">
+      <c r="AN10" s="51">
         <v>3188.5</v>
       </c>
-      <c r="AO10" s="33">
+      <c r="AO10" s="61">
         <v>3832.6</v>
       </c>
-      <c r="AP10" s="13">
+      <c r="AP10" s="51">
         <v>4220.3</v>
       </c>
-      <c r="AQ10" s="13">
+      <c r="AQ10" s="51">
         <v>4612.3999999999996</v>
       </c>
-      <c r="AR10" s="13">
+      <c r="AR10" s="51">
         <v>5047.8999999999996</v>
       </c>
-      <c r="AS10" s="13">
+      <c r="AS10" s="51">
         <v>120.1</v>
       </c>
-      <c r="AT10" s="13">
+      <c r="AT10" s="51">
         <v>423.7</v>
       </c>
-      <c r="AU10" s="35">
+      <c r="AU10" s="51">
         <v>931.9</v>
       </c>
-      <c r="AV10" s="35">
+      <c r="AV10" s="51">
         <v>1459.2</v>
       </c>
-      <c r="AW10" s="35">
+      <c r="AW10" s="51">
         <v>1864.2</v>
       </c>
-      <c r="AX10" s="35">
+      <c r="AX10" s="51">
         <v>2362.3000000000002</v>
       </c>
-      <c r="AY10" s="35">
+      <c r="AY10" s="51">
         <v>2781</v>
       </c>
-      <c r="AZ10" s="30"/>
-[...4 lines deleted...]
-      <c r="BE10" s="43"/>
+      <c r="AZ10" s="51">
+        <v>3251</v>
+      </c>
+      <c r="BA10" s="39"/>
+      <c r="BB10" s="39"/>
+      <c r="BC10" s="39"/>
+      <c r="BD10" s="39"/>
+      <c r="BE10" s="58"/>
     </row>
     <row r="11" spans="1:63">
-      <c r="A11" s="9" t="s">
+      <c r="A11" s="59" t="s">
         <v>24</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="51">
         <v>4135.1000000000004</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="51">
         <v>5189</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="51">
         <v>6242.9</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="51">
         <v>7293.8</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="51">
         <v>7855.4</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="51">
         <v>8909</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="51">
         <v>9962.6</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="51">
         <v>346.5</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="51">
         <v>841.6</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="51">
         <v>1448.8</v>
       </c>
-      <c r="L11" s="15">
+      <c r="L11" s="52">
         <v>2019.4</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="52">
         <v>3014.9</v>
       </c>
-      <c r="N11" s="15">
+      <c r="N11" s="52">
         <v>4113.1000000000004</v>
       </c>
-      <c r="O11" s="16">
+      <c r="O11" s="53">
         <v>5211.3</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="52">
         <v>6262.2</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q11" s="52">
         <v>7264.8</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R11" s="52">
         <v>7837.9</v>
       </c>
-      <c r="S11" s="13">
+      <c r="S11" s="51">
         <v>8721.2999999999993</v>
       </c>
-      <c r="T11" s="15">
+      <c r="T11" s="52">
         <v>9810.2000000000007</v>
       </c>
-      <c r="U11" s="17">
+      <c r="U11" s="51">
         <v>361</v>
       </c>
-      <c r="V11" s="13">
+      <c r="V11" s="51">
         <v>874.3</v>
       </c>
-      <c r="W11" s="17">
+      <c r="W11" s="51">
         <v>1602.1</v>
       </c>
-      <c r="X11" s="17">
+      <c r="X11" s="51">
         <v>2391.4</v>
       </c>
-      <c r="Y11" s="13">
+      <c r="Y11" s="51">
         <v>3478.2</v>
       </c>
-      <c r="Z11" s="13">
+      <c r="Z11" s="51">
         <v>4579.8</v>
       </c>
-      <c r="AA11" s="13">
+      <c r="AA11" s="51">
         <v>5782.4</v>
       </c>
-      <c r="AB11" s="17">
+      <c r="AB11" s="51">
         <v>6937.4</v>
       </c>
-      <c r="AC11" s="17">
+      <c r="AC11" s="51">
         <v>8038.3</v>
       </c>
-      <c r="AD11" s="13">
+      <c r="AD11" s="51">
         <v>8683.7999999999993</v>
       </c>
-      <c r="AE11" s="19">
+      <c r="AE11" s="60">
         <v>9670.5</v>
       </c>
-      <c r="AF11" s="17">
+      <c r="AF11" s="51">
         <v>10898</v>
       </c>
-      <c r="AG11" s="17">
+      <c r="AG11" s="51">
         <v>348.7</v>
       </c>
-      <c r="AH11" s="13">
+      <c r="AH11" s="51">
         <v>872</v>
       </c>
-      <c r="AI11" s="13">
+      <c r="AI11" s="51">
         <v>1624.9</v>
       </c>
-      <c r="AJ11" s="26">
+      <c r="AJ11" s="56">
         <v>2609.9</v>
       </c>
-      <c r="AK11" s="28">
+      <c r="AK11" s="39">
         <v>3696.9</v>
       </c>
-      <c r="AL11" s="17">
+      <c r="AL11" s="51">
         <v>4937.6000000000004</v>
       </c>
-      <c r="AM11" s="13">
+      <c r="AM11" s="51">
         <v>6178.3</v>
       </c>
-      <c r="AN11" s="30">
+      <c r="AN11" s="51">
         <v>7365.1</v>
       </c>
-      <c r="AO11" s="33">
+      <c r="AO11" s="61">
         <v>8497.7000000000007</v>
       </c>
-      <c r="AP11" s="13">
+      <c r="AP11" s="51">
         <v>9144.9</v>
       </c>
-      <c r="AQ11" s="13">
+      <c r="AQ11" s="51">
         <v>10133.700000000001</v>
       </c>
-      <c r="AR11" s="13">
+      <c r="AR11" s="51">
         <v>11364.1</v>
       </c>
-      <c r="AS11" s="13">
+      <c r="AS11" s="51">
         <v>353.4</v>
       </c>
-      <c r="AT11" s="13">
+      <c r="AT11" s="51">
         <v>876.8</v>
       </c>
-      <c r="AU11" s="35">
+      <c r="AU11" s="51">
         <v>1630</v>
       </c>
-      <c r="AV11" s="35">
+      <c r="AV11" s="51">
         <v>2618</v>
       </c>
-      <c r="AW11" s="35">
+      <c r="AW11" s="51">
         <v>3705.3</v>
       </c>
-      <c r="AX11" s="35">
+      <c r="AX11" s="51">
         <v>4992.6000000000004</v>
       </c>
-      <c r="AY11" s="35">
+      <c r="AY11" s="51">
         <v>6270.3</v>
       </c>
-      <c r="AZ11" s="30"/>
-[...4 lines deleted...]
-      <c r="BE11" s="43"/>
+      <c r="AZ11" s="51">
+        <v>7537.4</v>
+      </c>
+      <c r="BA11" s="39"/>
+      <c r="BB11" s="39"/>
+      <c r="BC11" s="39"/>
+      <c r="BD11" s="39"/>
+      <c r="BE11" s="58"/>
     </row>
     <row r="12" spans="1:63">
-      <c r="A12" s="10" t="s">
+      <c r="A12" s="59" t="s">
         <v>25</v>
       </c>
-      <c r="B12" s="13" t="s">
-[...68 lines deleted...]
-      <c r="Y12" s="13">
+      <c r="B12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="I12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="J12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="K12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="N12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="O12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="P12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="R12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="S12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="T12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="U12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="V12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="W12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="X12" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="51">
         <v>360.3</v>
       </c>
-      <c r="Z12" s="13">
+      <c r="Z12" s="51">
         <v>732.6</v>
       </c>
-      <c r="AA12" s="13">
+      <c r="AA12" s="51">
         <v>1314.5</v>
       </c>
-      <c r="AB12" s="17">
+      <c r="AB12" s="51">
         <v>1828.5</v>
       </c>
-      <c r="AC12" s="17">
+      <c r="AC12" s="51">
         <v>2356</v>
       </c>
-      <c r="AD12" s="13">
+      <c r="AD12" s="51">
         <v>2741.3</v>
       </c>
-      <c r="AE12" s="19">
+      <c r="AE12" s="60">
         <v>3129.4</v>
       </c>
-      <c r="AF12" s="17">
+      <c r="AF12" s="51">
         <v>3754.3</v>
       </c>
-      <c r="AG12" s="17">
+      <c r="AG12" s="51">
         <v>428.7</v>
       </c>
-      <c r="AH12" s="13">
+      <c r="AH12" s="51">
         <v>1107.5999999999999</v>
       </c>
-      <c r="AI12" s="13">
+      <c r="AI12" s="51">
         <v>1686.1</v>
       </c>
-      <c r="AJ12" s="27">
+      <c r="AJ12" s="38">
         <v>2288.5</v>
       </c>
-      <c r="AK12" s="27">
+      <c r="AK12" s="38">
         <v>2798.3</v>
       </c>
-      <c r="AL12" s="17">
+      <c r="AL12" s="51">
         <v>3294.5</v>
       </c>
-      <c r="AM12" s="13">
+      <c r="AM12" s="51">
         <v>4108</v>
       </c>
-      <c r="AN12" s="30">
+      <c r="AN12" s="51">
         <v>4780</v>
       </c>
-      <c r="AO12" s="33">
+      <c r="AO12" s="61">
         <v>5338</v>
       </c>
-      <c r="AP12" s="13">
+      <c r="AP12" s="51">
         <v>5887.3</v>
       </c>
-      <c r="AQ12" s="13">
+      <c r="AQ12" s="51">
         <v>6268.4</v>
       </c>
-      <c r="AR12" s="13">
+      <c r="AR12" s="51">
         <v>6575.1</v>
       </c>
-      <c r="AS12" s="13">
+      <c r="AS12" s="51">
         <v>222.7</v>
       </c>
-      <c r="AT12" s="13">
+      <c r="AT12" s="51">
         <v>482.3</v>
       </c>
-      <c r="AU12" s="35">
+      <c r="AU12" s="51">
         <v>764</v>
       </c>
-      <c r="AV12" s="35">
+      <c r="AV12" s="51">
         <v>1053</v>
       </c>
-      <c r="AW12" s="35">
+      <c r="AW12" s="51">
         <v>1369.5</v>
       </c>
-      <c r="AX12" s="35">
+      <c r="AX12" s="51">
         <v>1669.8</v>
       </c>
-      <c r="AY12" s="35">
+      <c r="AY12" s="51">
         <v>2155.8000000000002</v>
       </c>
-      <c r="AZ12" s="30"/>
-[...4 lines deleted...]
-      <c r="BE12" s="43"/>
+      <c r="AZ12" s="51">
+        <v>2470</v>
+      </c>
+      <c r="BA12" s="39"/>
+      <c r="BB12" s="39"/>
+      <c r="BC12" s="39"/>
+      <c r="BD12" s="39"/>
+      <c r="BE12" s="58"/>
     </row>
     <row r="13" spans="1:63">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="59" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="51">
         <v>2516</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="51">
         <v>3198</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="51">
         <v>3870</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="51">
         <v>4397</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="51">
         <v>4924</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="51">
         <v>5194</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="51">
         <v>5204</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="51">
         <v>219</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="51">
         <v>436</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="51">
         <v>806</v>
       </c>
-      <c r="L13" s="15">
+      <c r="L13" s="52">
         <v>1166</v>
       </c>
-      <c r="M13" s="15">
+      <c r="M13" s="52">
         <v>1796</v>
       </c>
-      <c r="N13" s="15">
+      <c r="N13" s="52">
         <v>2595</v>
       </c>
-      <c r="O13" s="16">
+      <c r="O13" s="53">
         <v>3311</v>
       </c>
-      <c r="P13" s="15">
+      <c r="P13" s="52">
         <v>3938</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q13" s="52">
         <v>4490</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R13" s="52">
         <v>5042</v>
       </c>
-      <c r="S13" s="13">
+      <c r="S13" s="51">
         <v>5547</v>
       </c>
-      <c r="T13" s="15">
+      <c r="T13" s="52">
         <v>5560</v>
       </c>
-      <c r="U13" s="17">
+      <c r="U13" s="51">
         <v>2.2999999999999998</v>
       </c>
-      <c r="V13" s="13">
+      <c r="V13" s="51">
         <v>284.7</v>
       </c>
-      <c r="W13" s="17">
+      <c r="W13" s="51">
         <v>655.7</v>
       </c>
-      <c r="X13" s="17">
+      <c r="X13" s="51">
         <v>1146.2</v>
       </c>
-      <c r="Y13" s="13">
+      <c r="Y13" s="51">
         <v>1776.2</v>
       </c>
-      <c r="Z13" s="13">
+      <c r="Z13" s="51">
         <v>2475.1999999999998</v>
       </c>
-      <c r="AA13" s="13">
+      <c r="AA13" s="51">
         <v>2620.1999999999998</v>
       </c>
-      <c r="AB13" s="17">
+      <c r="AB13" s="51">
         <v>2750.2</v>
       </c>
-      <c r="AC13" s="17">
+      <c r="AC13" s="51">
         <v>2863.2</v>
       </c>
-      <c r="AD13" s="13">
+      <c r="AD13" s="51">
         <v>2977.2</v>
       </c>
-      <c r="AE13" s="19">
+      <c r="AE13" s="60">
         <v>3080.2</v>
       </c>
-      <c r="AF13" s="17">
+      <c r="AF13" s="51">
         <v>3082.8</v>
       </c>
-      <c r="AG13" s="17">
+      <c r="AG13" s="51">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AH13" s="13">
+      <c r="AH13" s="51">
         <v>287.5</v>
       </c>
-      <c r="AI13" s="13">
+      <c r="AI13" s="51">
         <v>638.5</v>
       </c>
-      <c r="AJ13" s="26">
+      <c r="AJ13" s="56">
         <v>908.5</v>
       </c>
-      <c r="AK13" s="28">
+      <c r="AK13" s="39">
         <v>1178.5</v>
       </c>
-      <c r="AL13" s="17">
+      <c r="AL13" s="51">
         <v>1891.5</v>
       </c>
-      <c r="AM13" s="13">
+      <c r="AM13" s="51">
         <v>2046.5</v>
       </c>
-      <c r="AN13" s="30">
+      <c r="AN13" s="51">
         <v>2182.5</v>
       </c>
-      <c r="AO13" s="33">
+      <c r="AO13" s="61">
         <v>2297.5</v>
       </c>
-      <c r="AP13" s="13">
+      <c r="AP13" s="51">
         <v>2414.5</v>
       </c>
-      <c r="AQ13" s="13">
+      <c r="AQ13" s="51">
         <v>2521.5</v>
       </c>
-      <c r="AR13" s="13">
+      <c r="AR13" s="51">
         <v>2524.1999999999998</v>
       </c>
-      <c r="AS13" s="13">
+      <c r="AS13" s="51">
         <v>5.4</v>
       </c>
-      <c r="AT13" s="13">
+      <c r="AT13" s="51">
         <v>294.60000000000002</v>
       </c>
-      <c r="AU13" s="35">
+      <c r="AU13" s="51">
         <v>645.6</v>
       </c>
-      <c r="AV13" s="35">
+      <c r="AV13" s="51">
         <v>916.6</v>
       </c>
-      <c r="AW13" s="35">
+      <c r="AW13" s="51">
         <v>1186.5999999999999</v>
       </c>
-      <c r="AX13" s="35">
+      <c r="AX13" s="51">
         <v>1900.6</v>
       </c>
-      <c r="AY13" s="35">
+      <c r="AY13" s="51">
         <v>2060.6</v>
       </c>
-      <c r="AZ13" s="30"/>
-[...4 lines deleted...]
-      <c r="BE13" s="43"/>
+      <c r="AZ13" s="51">
+        <v>2203.6</v>
+      </c>
+      <c r="BA13" s="39"/>
+      <c r="BB13" s="39"/>
+      <c r="BC13" s="39"/>
+      <c r="BD13" s="39"/>
+      <c r="BE13" s="58"/>
     </row>
     <row r="14" spans="1:63">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="59" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="51">
         <v>3105.7</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="51">
         <v>3686.7</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="51">
         <v>4322.7</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="51">
         <v>4797.7</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="51">
         <v>5267.7</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="51">
         <v>5723.7</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="51">
         <v>6305.7</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="51">
         <v>318</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="51">
         <v>637</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="51">
         <v>1137.5999999999999</v>
       </c>
-      <c r="L14" s="15">
+      <c r="L14" s="52">
         <v>1654.4</v>
       </c>
-      <c r="M14" s="15">
+      <c r="M14" s="52">
         <v>2321.9</v>
       </c>
-      <c r="N14" s="15">
+      <c r="N14" s="52">
         <v>3135.1</v>
       </c>
-      <c r="O14" s="16">
+      <c r="O14" s="53">
         <v>3739.1</v>
       </c>
-      <c r="P14" s="15">
+      <c r="P14" s="52">
         <v>4400.1000000000004</v>
       </c>
-      <c r="Q14" s="15">
+      <c r="Q14" s="52">
         <v>4912.1000000000004</v>
       </c>
-      <c r="R14" s="15">
+      <c r="R14" s="52">
         <v>5396.1</v>
       </c>
-      <c r="S14" s="13">
+      <c r="S14" s="51">
         <v>5857.1</v>
       </c>
-      <c r="T14" s="15">
+      <c r="T14" s="52">
         <v>6376.1</v>
       </c>
-      <c r="U14" s="17">
+      <c r="U14" s="51">
         <v>321</v>
       </c>
-      <c r="V14" s="13">
+      <c r="V14" s="51">
         <v>678.4</v>
       </c>
-      <c r="W14" s="17">
+      <c r="W14" s="51">
         <v>1288.4000000000001</v>
       </c>
-      <c r="X14" s="17">
+      <c r="X14" s="51">
         <v>1930.8</v>
       </c>
-      <c r="Y14" s="13">
+      <c r="Y14" s="51">
         <v>2681.8</v>
       </c>
-      <c r="Z14" s="13">
+      <c r="Z14" s="51">
         <v>3495.8</v>
       </c>
-      <c r="AA14" s="13">
+      <c r="AA14" s="51">
         <v>4111.8</v>
       </c>
-      <c r="AB14" s="17">
+      <c r="AB14" s="51">
         <v>4809.8</v>
       </c>
-      <c r="AC14" s="17">
+      <c r="AC14" s="51">
         <v>5339.8</v>
       </c>
-      <c r="AD14" s="13">
+      <c r="AD14" s="51">
         <v>5837.8</v>
       </c>
-      <c r="AE14" s="19">
+      <c r="AE14" s="60">
         <v>6311.8</v>
       </c>
-      <c r="AF14" s="17">
+      <c r="AF14" s="51">
         <v>6841.8</v>
       </c>
-      <c r="AG14" s="17">
+      <c r="AG14" s="51">
         <v>330</v>
       </c>
-      <c r="AH14" s="13">
+      <c r="AH14" s="51">
         <v>689</v>
       </c>
-      <c r="AI14" s="13">
+      <c r="AI14" s="51">
         <v>1196</v>
       </c>
-      <c r="AJ14" s="26">
+      <c r="AJ14" s="56">
         <v>1858</v>
       </c>
-      <c r="AK14" s="28">
+      <c r="AK14" s="39">
         <v>2674</v>
       </c>
-      <c r="AL14" s="17">
+      <c r="AL14" s="51">
         <v>3453</v>
       </c>
-      <c r="AM14" s="13">
+      <c r="AM14" s="51">
         <v>4083</v>
       </c>
-      <c r="AN14" s="30">
+      <c r="AN14" s="51">
         <v>4795</v>
       </c>
-      <c r="AO14" s="33">
+      <c r="AO14" s="61">
         <v>5335</v>
       </c>
-      <c r="AP14" s="13">
+      <c r="AP14" s="51">
         <v>5837</v>
       </c>
-      <c r="AQ14" s="13">
+      <c r="AQ14" s="51">
         <v>6322</v>
       </c>
-      <c r="AR14" s="13">
+      <c r="AR14" s="51">
         <v>6862</v>
       </c>
-      <c r="AS14" s="13">
+      <c r="AS14" s="51">
         <v>338</v>
       </c>
-      <c r="AT14" s="13">
+      <c r="AT14" s="51">
         <v>707</v>
       </c>
-      <c r="AU14" s="35">
+      <c r="AU14" s="51">
         <v>1226</v>
       </c>
-      <c r="AV14" s="35">
+      <c r="AV14" s="51">
         <v>1906</v>
       </c>
-      <c r="AW14" s="35">
+      <c r="AW14" s="51">
         <v>2761</v>
       </c>
-      <c r="AX14" s="35">
+      <c r="AX14" s="51">
         <v>3571</v>
       </c>
-      <c r="AY14" s="35">
+      <c r="AY14" s="51">
         <v>4226</v>
       </c>
-      <c r="AZ14" s="30"/>
-[...4 lines deleted...]
-      <c r="BE14" s="43"/>
+      <c r="AZ14" s="51">
+        <v>4962</v>
+      </c>
+      <c r="BA14" s="39"/>
+      <c r="BB14" s="39"/>
+      <c r="BC14" s="39"/>
+      <c r="BD14" s="39"/>
+      <c r="BE14" s="58"/>
     </row>
     <row r="15" spans="1:63">
-      <c r="A15" s="11" t="s">
+      <c r="A15" s="63" t="s">
         <v>28</v>
       </c>
-      <c r="B15" s="14" t="s">
-[...59 lines deleted...]
-      <c r="V15" s="13">
+      <c r="B15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="E15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="F15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="G15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="H15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="I15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="J15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="K15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="L15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="M15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="N15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="O15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="P15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="R15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="S15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="T15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="U15" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="V15" s="51">
         <v>215.5</v>
       </c>
-      <c r="W15" s="17">
+      <c r="W15" s="51">
         <v>559.4</v>
       </c>
-      <c r="X15" s="17">
+      <c r="X15" s="51">
         <v>1086.4000000000001</v>
       </c>
-      <c r="Y15" s="13">
+      <c r="Y15" s="51">
         <v>1829.5</v>
       </c>
-      <c r="Z15" s="13">
+      <c r="Z15" s="51">
         <v>2582.3000000000002</v>
       </c>
-      <c r="AA15" s="13">
+      <c r="AA15" s="51">
         <v>3418.3</v>
       </c>
-      <c r="AB15" s="17">
+      <c r="AB15" s="51">
         <v>3950.3</v>
       </c>
-      <c r="AC15" s="17">
+      <c r="AC15" s="51">
         <v>4342.3</v>
       </c>
-      <c r="AD15" s="13">
+      <c r="AD15" s="51">
         <v>4748.3</v>
       </c>
-      <c r="AE15" s="19">
+      <c r="AE15" s="60">
         <v>4845.5</v>
       </c>
-      <c r="AF15" s="17">
+      <c r="AF15" s="51">
         <v>5009.8999999999996</v>
       </c>
-      <c r="AG15" s="17">
+      <c r="AG15" s="51">
         <v>149</v>
       </c>
-      <c r="AH15" s="13">
+      <c r="AH15" s="51">
         <v>365</v>
       </c>
-      <c r="AI15" s="13">
+      <c r="AI15" s="51">
         <v>710</v>
       </c>
-      <c r="AJ15" s="26">
+      <c r="AJ15" s="56">
         <v>1254</v>
       </c>
-      <c r="AK15" s="28">
+      <c r="AK15" s="39">
         <v>1998</v>
       </c>
-      <c r="AL15" s="17">
+      <c r="AL15" s="51">
         <v>2788</v>
       </c>
-      <c r="AM15" s="13">
+      <c r="AM15" s="51">
         <v>3641</v>
       </c>
-      <c r="AN15" s="30">
+      <c r="AN15" s="51">
         <v>4194</v>
       </c>
-      <c r="AO15" s="33">
+      <c r="AO15" s="61">
         <v>4589</v>
       </c>
-      <c r="AP15" s="13">
+      <c r="AP15" s="51">
         <v>4995</v>
       </c>
-      <c r="AQ15" s="34">
+      <c r="AQ15" s="62">
         <v>5092.5</v>
       </c>
-      <c r="AR15" s="13">
+      <c r="AR15" s="51">
         <v>5262.5</v>
       </c>
-      <c r="AS15" s="13">
+      <c r="AS15" s="51">
         <v>150.6</v>
       </c>
-      <c r="AT15" s="13">
+      <c r="AT15" s="51">
         <v>372.6</v>
       </c>
-      <c r="AU15" s="35">
+      <c r="AU15" s="51">
         <v>718.1</v>
       </c>
-      <c r="AV15" s="35">
+      <c r="AV15" s="51">
         <v>1268.0999999999999</v>
       </c>
-      <c r="AW15" s="35">
+      <c r="AW15" s="51">
         <v>2013.1</v>
       </c>
-      <c r="AX15" s="35">
+      <c r="AX15" s="51">
         <v>2804.1</v>
       </c>
-      <c r="AY15" s="35">
+      <c r="AY15" s="51">
         <v>3744.1</v>
       </c>
-      <c r="AZ15" s="30"/>
-[...4 lines deleted...]
-      <c r="BE15" s="43"/>
+      <c r="AZ15" s="51">
+        <v>4304.1000000000004</v>
+      </c>
+      <c r="BA15" s="39"/>
+      <c r="BB15" s="39"/>
+      <c r="BC15" s="39"/>
+      <c r="BD15" s="39"/>
+      <c r="BE15" s="58"/>
     </row>
     <row r="16" spans="1:63">
-      <c r="A16" s="12" t="s">
+      <c r="A16" s="59" t="s">
         <v>29</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="51">
         <v>11294</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="51">
         <v>14194</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="51">
         <v>16016</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="51">
         <v>17666</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="51">
         <v>19021</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="51">
         <v>19421</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="51">
         <v>20102</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="51">
         <v>654</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="51">
         <v>1873</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="51">
         <v>3802</v>
       </c>
-      <c r="L16" s="15">
+      <c r="L16" s="52">
         <v>5746</v>
       </c>
-      <c r="M16" s="15">
+      <c r="M16" s="52">
         <v>8692</v>
       </c>
-      <c r="N16" s="15">
+      <c r="N16" s="52">
         <v>11445</v>
       </c>
-      <c r="O16" s="16">
+      <c r="O16" s="53">
         <v>14358</v>
       </c>
-      <c r="P16" s="15">
+      <c r="P16" s="52">
         <v>16183</v>
       </c>
-      <c r="Q16" s="15">
+      <c r="Q16" s="52">
         <v>17838</v>
       </c>
-      <c r="R16" s="15">
+      <c r="R16" s="52">
         <v>19197</v>
       </c>
-      <c r="S16" s="13">
+      <c r="S16" s="51">
         <v>19607</v>
       </c>
-      <c r="T16" s="15">
+      <c r="T16" s="52">
         <v>20294</v>
       </c>
-      <c r="U16" s="29">
+      <c r="U16" s="64">
         <v>653.6</v>
       </c>
-      <c r="V16" s="13">
+      <c r="V16" s="51">
         <v>1111.4000000000001</v>
       </c>
-      <c r="W16" s="17">
+      <c r="W16" s="51">
         <v>1842</v>
       </c>
-      <c r="X16" s="17">
+      <c r="X16" s="51">
         <v>2442.1</v>
       </c>
-      <c r="Y16" s="13">
+      <c r="Y16" s="51">
         <v>3288.2</v>
       </c>
-      <c r="Z16" s="13">
+      <c r="Z16" s="51">
         <v>4145.3</v>
       </c>
-      <c r="AA16" s="13">
+      <c r="AA16" s="51">
         <v>6251.3</v>
       </c>
-      <c r="AB16" s="17">
+      <c r="AB16" s="51">
         <v>7586.3</v>
       </c>
-      <c r="AC16" s="17">
+      <c r="AC16" s="51">
         <v>8899.2999999999993</v>
       </c>
-      <c r="AD16" s="13">
+      <c r="AD16" s="51">
         <v>9893.2999999999993</v>
       </c>
-      <c r="AE16" s="19">
+      <c r="AE16" s="60">
         <v>10219.1</v>
       </c>
-      <c r="AF16" s="17">
+      <c r="AF16" s="51">
         <v>10769.7</v>
       </c>
-      <c r="AG16" s="17">
+      <c r="AG16" s="51">
         <v>440.5</v>
       </c>
-      <c r="AH16" s="13">
+      <c r="AH16" s="51">
         <v>900.5</v>
       </c>
-      <c r="AI16" s="13">
+      <c r="AI16" s="51">
         <v>1631.5</v>
       </c>
-      <c r="AJ16" s="26">
+      <c r="AJ16" s="56">
         <v>2246.5</v>
       </c>
-      <c r="AK16" s="28">
+      <c r="AK16" s="39">
         <v>3096.5</v>
       </c>
-      <c r="AL16" s="17">
+      <c r="AL16" s="51">
         <v>4146.5</v>
       </c>
-      <c r="AM16" s="13">
+      <c r="AM16" s="51">
         <v>6316.5</v>
       </c>
-      <c r="AN16" s="30">
+      <c r="AN16" s="51">
         <v>7696.5</v>
       </c>
-      <c r="AO16" s="33">
+      <c r="AO16" s="61">
         <v>9011.5</v>
       </c>
-      <c r="AP16" s="13">
+      <c r="AP16" s="51">
         <v>10031.5</v>
       </c>
-      <c r="AQ16" s="34">
+      <c r="AQ16" s="62">
         <v>10381.5</v>
       </c>
-      <c r="AR16" s="13">
+      <c r="AR16" s="51">
         <v>10932.5</v>
       </c>
-      <c r="AS16" s="13">
+      <c r="AS16" s="51">
         <v>441</v>
       </c>
-      <c r="AT16" s="13">
+      <c r="AT16" s="51">
         <v>901</v>
       </c>
-      <c r="AU16" s="35">
+      <c r="AU16" s="51">
         <v>1633</v>
       </c>
-      <c r="AV16" s="35">
+      <c r="AV16" s="51">
         <v>2268</v>
       </c>
-      <c r="AW16" s="35">
+      <c r="AW16" s="51">
         <v>3138</v>
       </c>
-      <c r="AX16" s="35">
+      <c r="AX16" s="51">
         <v>4238</v>
       </c>
-      <c r="AY16" s="35">
+      <c r="AY16" s="51">
         <v>6473</v>
       </c>
-      <c r="AZ16" s="30"/>
-[...4 lines deleted...]
-      <c r="BE16" s="44"/>
+      <c r="AZ16" s="51">
+        <v>7973</v>
+      </c>
+      <c r="BA16" s="39"/>
+      <c r="BB16" s="39"/>
+      <c r="BC16" s="39"/>
+      <c r="BD16" s="39"/>
+      <c r="BE16" s="65"/>
     </row>
     <row r="17" spans="31:57">
-      <c r="AG17" s="23"/>
-[...10 lines deleted...]
-      <c r="BE17" s="45"/>
+      <c r="AG17" s="41"/>
+      <c r="AH17" s="41"/>
+      <c r="AJ17" s="42"/>
+      <c r="AN17" s="41"/>
+      <c r="AP17" s="43"/>
+      <c r="AR17" s="41"/>
+      <c r="AS17" s="41"/>
+      <c r="AT17" s="41"/>
+      <c r="AU17" s="41"/>
+      <c r="AW17" s="41"/>
+      <c r="AX17" s="41"/>
+      <c r="BE17" s="44"/>
     </row>
     <row r="18" spans="31:57">
-      <c r="AE18" s="20"/>
+      <c r="AE18" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="AS2:BD2"/>
     <mergeCell ref="B1:BD1"/>
     <mergeCell ref="AG2:AR2"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:T2"/>
     <mergeCell ref="U2:AF2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.52" bottom="0.59055118110236227" header="0.31" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>с нарастанием яйцо</vt:lpstr>
       <vt:lpstr>'с нарастанием яйцо'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>zh.uskenbayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>