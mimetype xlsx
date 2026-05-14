--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -403,51 +403,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -471,72 +471,78 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -813,264 +819,264 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AU26" sqref="AU26"/>
+      <selection pane="bottomRight" activeCell="AZ24" sqref="AY24:AZ24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="26.25" customHeight="1">
-      <c r="A1" s="34" t="s">
+      <c r="A1" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="34"/>
-[...52 lines deleted...]
-      <c r="BC1" s="34"/>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="35"/>
+      <c r="G1" s="35"/>
+      <c r="H1" s="35"/>
+      <c r="I1" s="35"/>
+      <c r="J1" s="35"/>
+      <c r="K1" s="35"/>
+      <c r="L1" s="35"/>
+      <c r="M1" s="35"/>
+      <c r="N1" s="35"/>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="35"/>
+      <c r="S1" s="35"/>
+      <c r="T1" s="35"/>
+      <c r="U1" s="35"/>
+      <c r="V1" s="35"/>
+      <c r="W1" s="35"/>
+      <c r="X1" s="35"/>
+      <c r="Y1" s="35"/>
+      <c r="Z1" s="35"/>
+      <c r="AA1" s="35"/>
+      <c r="AB1" s="35"/>
+      <c r="AC1" s="35"/>
+      <c r="AD1" s="35"/>
+      <c r="AE1" s="35"/>
+      <c r="AF1" s="35"/>
+      <c r="AG1" s="35"/>
+      <c r="AH1" s="35"/>
+      <c r="AI1" s="35"/>
+      <c r="AJ1" s="35"/>
+      <c r="AK1" s="35"/>
+      <c r="AL1" s="35"/>
+      <c r="AM1" s="35"/>
+      <c r="AN1" s="35"/>
+      <c r="AO1" s="35"/>
+      <c r="AP1" s="35"/>
+      <c r="AQ1" s="35"/>
+      <c r="AR1" s="35"/>
+      <c r="AS1" s="35"/>
+      <c r="AT1" s="35"/>
+      <c r="AU1" s="35"/>
+      <c r="AV1" s="35"/>
+      <c r="AW1" s="35"/>
+      <c r="AX1" s="35"/>
+      <c r="AY1" s="35"/>
+      <c r="AZ1" s="35"/>
+      <c r="BA1" s="35"/>
+      <c r="BB1" s="35"/>
+      <c r="BC1" s="35"/>
     </row>
     <row r="2" spans="1:55" ht="13.5" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
-      <c r="D2" s="35"/>
-[...2 lines deleted...]
-      <c r="G2" s="35"/>
+      <c r="D2" s="36"/>
+      <c r="E2" s="36"/>
+      <c r="F2" s="36"/>
+      <c r="G2" s="36"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
-      <c r="P2" s="35"/>
-[...2 lines deleted...]
-      <c r="S2" s="35"/>
+      <c r="P2" s="36"/>
+      <c r="Q2" s="36"/>
+      <c r="R2" s="36"/>
+      <c r="S2" s="36"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
-      <c r="AB2" s="35"/>
-[...2 lines deleted...]
-      <c r="AE2" s="35"/>
+      <c r="AB2" s="36"/>
+      <c r="AC2" s="36"/>
+      <c r="AD2" s="36"/>
+      <c r="AE2" s="36"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
       <c r="AI2" s="8"/>
       <c r="AJ2" s="8"/>
       <c r="AK2" s="8"/>
       <c r="AL2" s="8"/>
       <c r="AM2" s="8"/>
-      <c r="AN2" s="35" t="s">
+      <c r="AN2" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="AO2" s="35"/>
-[...1 lines deleted...]
-      <c r="AQ2" s="35"/>
+      <c r="AO2" s="36"/>
+      <c r="AP2" s="36"/>
+      <c r="AQ2" s="36"/>
     </row>
     <row r="3" spans="1:55" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="36" t="s">
+      <c r="A3" s="37" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="32" t="s">
+      <c r="B3" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="32"/>
-[...4 lines deleted...]
-      <c r="H3" s="31" t="s">
+      <c r="C3" s="33"/>
+      <c r="D3" s="33"/>
+      <c r="E3" s="33"/>
+      <c r="F3" s="33"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="I3" s="32"/>
-[...10 lines deleted...]
-      <c r="T3" s="31" t="s">
+      <c r="I3" s="33"/>
+      <c r="J3" s="33"/>
+      <c r="K3" s="33"/>
+      <c r="L3" s="33"/>
+      <c r="M3" s="33"/>
+      <c r="N3" s="33"/>
+      <c r="O3" s="33"/>
+      <c r="P3" s="33"/>
+      <c r="Q3" s="33"/>
+      <c r="R3" s="33"/>
+      <c r="S3" s="34"/>
+      <c r="T3" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="U3" s="32"/>
-[...10 lines deleted...]
-      <c r="AF3" s="31" t="s">
+      <c r="U3" s="33"/>
+      <c r="V3" s="33"/>
+      <c r="W3" s="33"/>
+      <c r="X3" s="33"/>
+      <c r="Y3" s="33"/>
+      <c r="Z3" s="33"/>
+      <c r="AA3" s="33"/>
+      <c r="AB3" s="33"/>
+      <c r="AC3" s="33"/>
+      <c r="AD3" s="33"/>
+      <c r="AE3" s="34"/>
+      <c r="AF3" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="AG3" s="32"/>
-[...10 lines deleted...]
-      <c r="AR3" s="31" t="s">
+      <c r="AG3" s="33"/>
+      <c r="AH3" s="33"/>
+      <c r="AI3" s="33"/>
+      <c r="AJ3" s="33"/>
+      <c r="AK3" s="33"/>
+      <c r="AL3" s="33"/>
+      <c r="AM3" s="33"/>
+      <c r="AN3" s="33"/>
+      <c r="AO3" s="33"/>
+      <c r="AP3" s="33"/>
+      <c r="AQ3" s="34"/>
+      <c r="AR3" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="AS3" s="32"/>
-[...9 lines deleted...]
-      <c r="BC3" s="33"/>
+      <c r="AS3" s="33"/>
+      <c r="AT3" s="33"/>
+      <c r="AU3" s="33"/>
+      <c r="AV3" s="33"/>
+      <c r="AW3" s="33"/>
+      <c r="AX3" s="33"/>
+      <c r="AY3" s="33"/>
+      <c r="AZ3" s="33"/>
+      <c r="BA3" s="33"/>
+      <c r="BB3" s="33"/>
+      <c r="BC3" s="34"/>
     </row>
     <row r="4" spans="1:55" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="37"/>
+      <c r="A4" s="38"/>
       <c r="B4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -1329,54 +1335,56 @@
       </c>
       <c r="AM5" s="22">
         <v>518</v>
       </c>
       <c r="AN5" s="22">
         <v>517</v>
       </c>
       <c r="AO5" s="22">
         <v>528</v>
       </c>
       <c r="AP5" s="22">
         <v>528</v>
       </c>
       <c r="AQ5" s="22">
         <v>532</v>
       </c>
       <c r="AR5" s="22">
         <v>559</v>
       </c>
       <c r="AS5" s="22">
         <v>554</v>
       </c>
       <c r="AT5" s="22">
         <v>554</v>
       </c>
-      <c r="AU5" s="38">
+      <c r="AU5" s="31">
         <v>557</v>
       </c>
-      <c r="AV5" s="26"/>
+      <c r="AV5" s="22">
+        <v>585</v>
+      </c>
       <c r="AW5" s="28"/>
       <c r="AX5" s="28"/>
       <c r="AY5" s="22"/>
       <c r="AZ5" s="22"/>
       <c r="BA5" s="9"/>
       <c r="BB5" s="9"/>
       <c r="BC5" s="9"/>
     </row>
     <row r="6" spans="1:55" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="16">
         <v>14</v>
       </c>
       <c r="C6" s="16">
         <v>14</v>
       </c>
       <c r="D6" s="16">
         <v>14</v>
       </c>
       <c r="E6" s="16">
         <v>14</v>
       </c>
       <c r="F6" s="16">
@@ -1480,54 +1488,56 @@
       </c>
       <c r="AM6" s="16">
         <v>5</v>
       </c>
       <c r="AN6" s="16">
         <v>5</v>
       </c>
       <c r="AO6" s="16">
         <v>5</v>
       </c>
       <c r="AP6" s="16">
         <v>5</v>
       </c>
       <c r="AQ6" s="16">
         <v>5</v>
       </c>
       <c r="AR6" s="16">
         <v>6</v>
       </c>
       <c r="AS6" s="16">
         <v>6</v>
       </c>
       <c r="AT6" s="16">
         <v>6</v>
       </c>
-      <c r="AU6" s="16">
+      <c r="AU6" s="39">
         <v>6</v>
       </c>
-      <c r="AV6" s="27"/>
+      <c r="AV6" s="16">
+        <v>6</v>
+      </c>
       <c r="AW6" s="24"/>
       <c r="AX6" s="24"/>
       <c r="AY6" s="16"/>
       <c r="AZ6" s="16"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
     </row>
     <row r="7" spans="1:55" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="16" t="s">
@@ -1631,54 +1641,56 @@
       </c>
       <c r="AM7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AN7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AO7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AP7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AQ7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AU7" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV7" s="17"/>
+      <c r="AU7" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV7" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AW7" s="25"/>
       <c r="AX7" s="25"/>
       <c r="AY7" s="19"/>
       <c r="AZ7" s="19"/>
       <c r="BA7" s="3"/>
       <c r="BB7" s="3"/>
       <c r="BC7" s="3"/>
     </row>
     <row r="8" spans="1:55" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="16">
         <v>181</v>
       </c>
       <c r="C8" s="16">
         <v>181</v>
       </c>
       <c r="D8" s="16">
         <v>181</v>
       </c>
       <c r="E8" s="16">
         <v>181</v>
       </c>
       <c r="F8" s="16">
@@ -1782,54 +1794,56 @@
       </c>
       <c r="AM8" s="16">
         <v>198</v>
       </c>
       <c r="AN8" s="16">
         <v>197</v>
       </c>
       <c r="AO8" s="16">
         <v>208</v>
       </c>
       <c r="AP8" s="16">
         <v>208</v>
       </c>
       <c r="AQ8" s="16">
         <v>212</v>
       </c>
       <c r="AR8" s="16">
         <v>204</v>
       </c>
       <c r="AS8" s="16">
         <v>199</v>
       </c>
       <c r="AT8" s="16">
         <v>199</v>
       </c>
-      <c r="AU8" s="16">
+      <c r="AU8" s="39">
         <v>199</v>
       </c>
-      <c r="AV8" s="27"/>
+      <c r="AV8" s="16">
+        <v>224</v>
+      </c>
       <c r="AW8" s="24"/>
       <c r="AX8" s="24"/>
       <c r="AY8" s="16"/>
       <c r="AZ8" s="16"/>
       <c r="BA8" s="3"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
     </row>
     <row r="9" spans="1:55" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="16">
         <v>31</v>
       </c>
       <c r="C9" s="16">
         <v>31</v>
       </c>
       <c r="D9" s="16">
         <v>31</v>
       </c>
       <c r="E9" s="16">
         <v>31</v>
       </c>
       <c r="F9" s="16">
@@ -1933,54 +1947,56 @@
       </c>
       <c r="AM9" s="16">
         <v>57</v>
       </c>
       <c r="AN9" s="16">
         <v>57</v>
       </c>
       <c r="AO9" s="16">
         <v>57</v>
       </c>
       <c r="AP9" s="16">
         <v>57</v>
       </c>
       <c r="AQ9" s="16">
         <v>57</v>
       </c>
       <c r="AR9" s="16">
         <v>57</v>
       </c>
       <c r="AS9" s="16">
         <v>57</v>
       </c>
       <c r="AT9" s="16">
         <v>57</v>
       </c>
-      <c r="AU9" s="16">
+      <c r="AU9" s="39">
         <v>57</v>
       </c>
-      <c r="AV9" s="27"/>
+      <c r="AV9" s="16">
+        <v>57</v>
+      </c>
       <c r="AW9" s="24"/>
       <c r="AX9" s="24"/>
       <c r="AY9" s="16"/>
       <c r="AZ9" s="16"/>
       <c r="BA9" s="3"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
     </row>
     <row r="10" spans="1:55" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="16">
         <v>117</v>
       </c>
       <c r="C10" s="16">
         <v>117</v>
       </c>
       <c r="D10" s="16">
         <v>117</v>
       </c>
       <c r="E10" s="16">
         <v>117</v>
       </c>
       <c r="F10" s="16">
@@ -2084,54 +2100,56 @@
       </c>
       <c r="AM10" s="16">
         <v>153</v>
       </c>
       <c r="AN10" s="16">
         <v>153</v>
       </c>
       <c r="AO10" s="16">
         <v>153</v>
       </c>
       <c r="AP10" s="16">
         <v>153</v>
       </c>
       <c r="AQ10" s="16">
         <v>153</v>
       </c>
       <c r="AR10" s="16">
         <v>188</v>
       </c>
       <c r="AS10" s="16">
         <v>188</v>
       </c>
       <c r="AT10" s="16">
         <v>188</v>
       </c>
-      <c r="AU10" s="16">
+      <c r="AU10" s="39">
         <v>188</v>
       </c>
-      <c r="AV10" s="27"/>
+      <c r="AV10" s="16">
+        <v>188</v>
+      </c>
       <c r="AW10" s="24"/>
       <c r="AX10" s="24"/>
       <c r="AY10" s="16"/>
       <c r="AZ10" s="16"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
     </row>
     <row r="11" spans="1:55" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="16" t="s">
@@ -2235,54 +2253,56 @@
       </c>
       <c r="AM11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AN11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AO11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AP11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AQ11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT11" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AU11" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV11" s="17"/>
+      <c r="AU11" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV11" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AW11" s="25"/>
       <c r="AX11" s="25"/>
       <c r="AY11" s="19"/>
       <c r="AZ11" s="19"/>
       <c r="BA11" s="3"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
     </row>
     <row r="12" spans="1:55" s="4" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="16" t="s">
@@ -2386,54 +2406,56 @@
       </c>
       <c r="AM12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AN12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AO12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AP12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AQ12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT12" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AU12" s="19" t="s">
-[...2 lines deleted...]
-      <c r="AV12" s="17"/>
+      <c r="AU12" s="40" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV12" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AW12" s="25"/>
       <c r="AX12" s="25"/>
       <c r="AY12" s="19"/>
       <c r="AZ12" s="19"/>
       <c r="BA12" s="3"/>
       <c r="BB12" s="3"/>
       <c r="BC12" s="3"/>
     </row>
     <row r="13" spans="1:55" s="4" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="17" t="s">
@@ -2537,54 +2559,56 @@
       </c>
       <c r="AM13" s="16">
         <v>20</v>
       </c>
       <c r="AN13" s="16">
         <v>20</v>
       </c>
       <c r="AO13" s="16">
         <v>20</v>
       </c>
       <c r="AP13" s="16">
         <v>20</v>
       </c>
       <c r="AQ13" s="16">
         <v>20</v>
       </c>
       <c r="AR13" s="16">
         <v>21</v>
       </c>
       <c r="AS13" s="16">
         <v>21</v>
       </c>
       <c r="AT13" s="16">
         <v>21</v>
       </c>
-      <c r="AU13" s="16">
+      <c r="AU13" s="39">
         <v>21</v>
       </c>
-      <c r="AV13" s="27"/>
+      <c r="AV13" s="16">
+        <v>21</v>
+      </c>
       <c r="AW13" s="24"/>
       <c r="AX13" s="24"/>
       <c r="AY13" s="16"/>
       <c r="AZ13" s="16"/>
       <c r="BA13" s="3"/>
       <c r="BB13" s="3"/>
       <c r="BC13" s="3"/>
     </row>
     <row r="14" spans="1:55" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="16">
         <v>30</v>
       </c>
       <c r="C14" s="16">
         <v>30</v>
       </c>
       <c r="D14" s="16">
         <v>30</v>
       </c>
       <c r="E14" s="16">
         <v>30</v>
       </c>
       <c r="F14" s="16">
@@ -2688,54 +2712,56 @@
       </c>
       <c r="AM14" s="16">
         <v>21</v>
       </c>
       <c r="AN14" s="16">
         <v>21</v>
       </c>
       <c r="AO14" s="16">
         <v>21</v>
       </c>
       <c r="AP14" s="16">
         <v>21</v>
       </c>
       <c r="AQ14" s="16">
         <v>21</v>
       </c>
       <c r="AR14" s="16">
         <v>21</v>
       </c>
       <c r="AS14" s="16">
         <v>21</v>
       </c>
       <c r="AT14" s="16">
         <v>21</v>
       </c>
-      <c r="AU14" s="16">
+      <c r="AU14" s="39">
         <v>21</v>
       </c>
-      <c r="AV14" s="17"/>
+      <c r="AV14" s="16">
+        <v>21</v>
+      </c>
       <c r="AW14" s="25"/>
       <c r="AX14" s="24"/>
       <c r="AY14" s="16"/>
       <c r="AZ14" s="16"/>
       <c r="BA14" s="3"/>
       <c r="BB14" s="3"/>
       <c r="BC14" s="3"/>
     </row>
     <row r="15" spans="1:55" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="16">
         <v>24</v>
       </c>
       <c r="C15" s="16">
         <v>24</v>
       </c>
       <c r="D15" s="16">
         <v>24</v>
       </c>
       <c r="E15" s="16">
         <v>24</v>
       </c>
       <c r="F15" s="16">
@@ -2839,54 +2865,56 @@
       </c>
       <c r="AM15" s="16">
         <v>7</v>
       </c>
       <c r="AN15" s="16">
         <v>7</v>
       </c>
       <c r="AO15" s="16">
         <v>7</v>
       </c>
       <c r="AP15" s="16">
         <v>7</v>
       </c>
       <c r="AQ15" s="16">
         <v>7</v>
       </c>
       <c r="AR15" s="16">
         <v>6</v>
       </c>
       <c r="AS15" s="16">
         <v>6</v>
       </c>
       <c r="AT15" s="16">
         <v>6</v>
       </c>
-      <c r="AU15" s="16">
+      <c r="AU15" s="39">
         <v>6</v>
       </c>
-      <c r="AV15" s="27"/>
+      <c r="AV15" s="16">
+        <v>6</v>
+      </c>
       <c r="AW15" s="24"/>
       <c r="AX15" s="24"/>
       <c r="AY15" s="16"/>
       <c r="AZ15" s="16"/>
       <c r="BA15" s="3"/>
       <c r="BB15" s="3"/>
       <c r="BC15" s="3"/>
     </row>
     <row r="16" spans="1:55" s="4" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="16" t="s">
@@ -2990,54 +3018,56 @@
       </c>
       <c r="AM16" s="16">
         <v>24</v>
       </c>
       <c r="AN16" s="16">
         <v>24</v>
       </c>
       <c r="AO16" s="16">
         <v>24</v>
       </c>
       <c r="AP16" s="16">
         <v>24</v>
       </c>
       <c r="AQ16" s="16">
         <v>24</v>
       </c>
       <c r="AR16" s="16">
         <v>24</v>
       </c>
       <c r="AS16" s="16">
         <v>24</v>
       </c>
       <c r="AT16" s="16">
         <v>24</v>
       </c>
-      <c r="AU16" s="16">
+      <c r="AU16" s="39">
         <v>27</v>
       </c>
-      <c r="AV16" s="27"/>
+      <c r="AV16" s="16">
+        <v>30</v>
+      </c>
       <c r="AW16" s="24"/>
       <c r="AX16" s="24"/>
       <c r="AY16" s="16"/>
       <c r="AZ16" s="16"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
     </row>
     <row r="17" spans="1:55" s="4" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="16">
         <v>57</v>
       </c>
       <c r="C17" s="16">
         <v>57</v>
       </c>
       <c r="D17" s="16">
         <v>57</v>
       </c>
       <c r="E17" s="16">
         <v>57</v>
       </c>
       <c r="F17" s="16">
@@ -3141,80 +3171,83 @@
       </c>
       <c r="AM17" s="16">
         <v>33</v>
       </c>
       <c r="AN17" s="16">
         <v>33</v>
       </c>
       <c r="AO17" s="16">
         <v>33</v>
       </c>
       <c r="AP17" s="16">
         <v>33</v>
       </c>
       <c r="AQ17" s="16">
         <v>33</v>
       </c>
       <c r="AR17" s="16">
         <v>32</v>
       </c>
       <c r="AS17" s="16">
         <v>32</v>
       </c>
       <c r="AT17" s="16">
         <v>32</v>
       </c>
-      <c r="AU17" s="16">
+      <c r="AU17" s="39">
         <v>32</v>
       </c>
-      <c r="AV17" s="27"/>
+      <c r="AV17" s="16">
+        <v>32</v>
+      </c>
       <c r="AW17" s="24"/>
       <c r="AX17" s="24"/>
       <c r="AY17" s="16"/>
       <c r="AZ17" s="16"/>
       <c r="BA17" s="3"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="3"/>
     </row>
     <row r="18" spans="1:55">
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="21"/>
       <c r="AH18" s="21"/>
       <c r="AJ18" s="23"/>
       <c r="AU18" s="21"/>
+      <c r="AV18" s="21"/>
     </row>
     <row r="19" spans="1:55">
       <c r="AE19" s="21"/>
       <c r="AP19" s="21"/>
       <c r="AR19" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AR3:BC3"/>
     <mergeCell ref="A1:BC1"/>
     <mergeCell ref="AN2:AQ2"/>
     <mergeCell ref="AF3:AQ3"/>
     <mergeCell ref="T3:AE3"/>
     <mergeCell ref="AB2:AE2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="H3:S3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="P2:S2"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>