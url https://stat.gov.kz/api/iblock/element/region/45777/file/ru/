--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -474,76 +474,76 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -819,264 +819,264 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AZ24" sqref="AY24:AZ24"/>
+      <selection pane="bottomRight" activeCell="AR32" sqref="AR31:AR32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="6" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="5.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="32" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="26.25" customHeight="1">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="35"/>
-[...52 lines deleted...]
-      <c r="BC1" s="35"/>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+      <c r="U1" s="37"/>
+      <c r="V1" s="37"/>
+      <c r="W1" s="37"/>
+      <c r="X1" s="37"/>
+      <c r="Y1" s="37"/>
+      <c r="Z1" s="37"/>
+      <c r="AA1" s="37"/>
+      <c r="AB1" s="37"/>
+      <c r="AC1" s="37"/>
+      <c r="AD1" s="37"/>
+      <c r="AE1" s="37"/>
+      <c r="AF1" s="37"/>
+      <c r="AG1" s="37"/>
+      <c r="AH1" s="37"/>
+      <c r="AI1" s="37"/>
+      <c r="AJ1" s="37"/>
+      <c r="AK1" s="37"/>
+      <c r="AL1" s="37"/>
+      <c r="AM1" s="37"/>
+      <c r="AN1" s="37"/>
+      <c r="AO1" s="37"/>
+      <c r="AP1" s="37"/>
+      <c r="AQ1" s="37"/>
+      <c r="AR1" s="37"/>
+      <c r="AS1" s="37"/>
+      <c r="AT1" s="37"/>
+      <c r="AU1" s="37"/>
+      <c r="AV1" s="37"/>
+      <c r="AW1" s="37"/>
+      <c r="AX1" s="37"/>
+      <c r="AY1" s="37"/>
+      <c r="AZ1" s="37"/>
+      <c r="BA1" s="37"/>
+      <c r="BB1" s="37"/>
+      <c r="BC1" s="37"/>
     </row>
     <row r="2" spans="1:55" ht="13.5" thickBot="1">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
-      <c r="D2" s="36"/>
-[...2 lines deleted...]
-      <c r="G2" s="36"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
       <c r="J2" s="8"/>
       <c r="K2" s="8"/>
       <c r="L2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
-      <c r="P2" s="36"/>
-[...2 lines deleted...]
-      <c r="S2" s="36"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
       <c r="T2" s="8"/>
       <c r="U2" s="8"/>
       <c r="V2" s="8"/>
       <c r="W2" s="8"/>
       <c r="X2" s="8"/>
       <c r="Y2" s="8"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="8"/>
-      <c r="AB2" s="36"/>
-[...2 lines deleted...]
-      <c r="AE2" s="36"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
       <c r="AF2" s="8"/>
       <c r="AG2" s="8"/>
       <c r="AH2" s="8"/>
       <c r="AI2" s="8"/>
       <c r="AJ2" s="8"/>
       <c r="AK2" s="8"/>
       <c r="AL2" s="8"/>
       <c r="AM2" s="8"/>
-      <c r="AN2" s="36" t="s">
+      <c r="AN2" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="AO2" s="36"/>
-[...1 lines deleted...]
-      <c r="AQ2" s="36"/>
+      <c r="AO2" s="38"/>
+      <c r="AP2" s="38"/>
+      <c r="AQ2" s="38"/>
     </row>
     <row r="3" spans="1:55" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="33"/>
-[...4 lines deleted...]
-      <c r="H3" s="32" t="s">
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="36"/>
+      <c r="H3" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="I3" s="33"/>
-[...10 lines deleted...]
-      <c r="T3" s="32" t="s">
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+      <c r="S3" s="36"/>
+      <c r="T3" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="U3" s="33"/>
-[...10 lines deleted...]
-      <c r="AF3" s="32" t="s">
+      <c r="U3" s="35"/>
+      <c r="V3" s="35"/>
+      <c r="W3" s="35"/>
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
+      <c r="Z3" s="35"/>
+      <c r="AA3" s="35"/>
+      <c r="AB3" s="35"/>
+      <c r="AC3" s="35"/>
+      <c r="AD3" s="35"/>
+      <c r="AE3" s="36"/>
+      <c r="AF3" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="AG3" s="33"/>
-[...10 lines deleted...]
-      <c r="AR3" s="32" t="s">
+      <c r="AG3" s="35"/>
+      <c r="AH3" s="35"/>
+      <c r="AI3" s="35"/>
+      <c r="AJ3" s="35"/>
+      <c r="AK3" s="35"/>
+      <c r="AL3" s="35"/>
+      <c r="AM3" s="35"/>
+      <c r="AN3" s="35"/>
+      <c r="AO3" s="35"/>
+      <c r="AP3" s="35"/>
+      <c r="AQ3" s="36"/>
+      <c r="AR3" s="34" t="s">
         <v>32</v>
       </c>
-      <c r="AS3" s="33"/>
-[...9 lines deleted...]
-      <c r="BC3" s="34"/>
+      <c r="AS3" s="35"/>
+      <c r="AT3" s="35"/>
+      <c r="AU3" s="35"/>
+      <c r="AV3" s="35"/>
+      <c r="AW3" s="35"/>
+      <c r="AX3" s="35"/>
+      <c r="AY3" s="35"/>
+      <c r="AZ3" s="35"/>
+      <c r="BA3" s="35"/>
+      <c r="BB3" s="35"/>
+      <c r="BC3" s="36"/>
     </row>
     <row r="4" spans="1:55" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="38"/>
+      <c r="A4" s="40"/>
       <c r="B4" s="15" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -1341,51 +1341,53 @@
       </c>
       <c r="AO5" s="22">
         <v>528</v>
       </c>
       <c r="AP5" s="22">
         <v>528</v>
       </c>
       <c r="AQ5" s="22">
         <v>532</v>
       </c>
       <c r="AR5" s="22">
         <v>559</v>
       </c>
       <c r="AS5" s="22">
         <v>554</v>
       </c>
       <c r="AT5" s="22">
         <v>554</v>
       </c>
       <c r="AU5" s="31">
         <v>557</v>
       </c>
       <c r="AV5" s="22">
         <v>585</v>
       </c>
-      <c r="AW5" s="28"/>
+      <c r="AW5" s="22">
+        <v>585</v>
+      </c>
       <c r="AX5" s="28"/>
       <c r="AY5" s="22"/>
       <c r="AZ5" s="22"/>
       <c r="BA5" s="9"/>
       <c r="BB5" s="9"/>
       <c r="BC5" s="9"/>
     </row>
     <row r="6" spans="1:55" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="16">
         <v>14</v>
       </c>
       <c r="C6" s="16">
         <v>14</v>
       </c>
       <c r="D6" s="16">
         <v>14</v>
       </c>
       <c r="E6" s="16">
         <v>14</v>
       </c>
       <c r="F6" s="16">
         <v>14</v>
@@ -1488,57 +1490,59 @@
       </c>
       <c r="AM6" s="16">
         <v>5</v>
       </c>
       <c r="AN6" s="16">
         <v>5</v>
       </c>
       <c r="AO6" s="16">
         <v>5</v>
       </c>
       <c r="AP6" s="16">
         <v>5</v>
       </c>
       <c r="AQ6" s="16">
         <v>5</v>
       </c>
       <c r="AR6" s="16">
         <v>6</v>
       </c>
       <c r="AS6" s="16">
         <v>6</v>
       </c>
       <c r="AT6" s="16">
         <v>6</v>
       </c>
-      <c r="AU6" s="39">
+      <c r="AU6" s="32">
         <v>6</v>
       </c>
       <c r="AV6" s="16">
         <v>6</v>
       </c>
-      <c r="AW6" s="24"/>
+      <c r="AW6" s="16">
+        <v>6</v>
+      </c>
       <c r="AX6" s="24"/>
       <c r="AY6" s="16"/>
       <c r="AZ6" s="16"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
     </row>
     <row r="7" spans="1:55" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>1</v>
@@ -1641,57 +1645,59 @@
       </c>
       <c r="AM7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AN7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AO7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AP7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AQ7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AU7" s="40" t="s">
+      <c r="AU7" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AV7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AW7" s="25"/>
+      <c r="AW7" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AX7" s="25"/>
       <c r="AY7" s="19"/>
       <c r="AZ7" s="19"/>
       <c r="BA7" s="3"/>
       <c r="BB7" s="3"/>
       <c r="BC7" s="3"/>
     </row>
     <row r="8" spans="1:55" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="16">
         <v>181</v>
       </c>
       <c r="C8" s="16">
         <v>181</v>
       </c>
       <c r="D8" s="16">
         <v>181</v>
       </c>
       <c r="E8" s="16">
         <v>181</v>
       </c>
       <c r="F8" s="16">
         <v>181</v>
@@ -1794,57 +1800,59 @@
       </c>
       <c r="AM8" s="16">
         <v>198</v>
       </c>
       <c r="AN8" s="16">
         <v>197</v>
       </c>
       <c r="AO8" s="16">
         <v>208</v>
       </c>
       <c r="AP8" s="16">
         <v>208</v>
       </c>
       <c r="AQ8" s="16">
         <v>212</v>
       </c>
       <c r="AR8" s="16">
         <v>204</v>
       </c>
       <c r="AS8" s="16">
         <v>199</v>
       </c>
       <c r="AT8" s="16">
         <v>199</v>
       </c>
-      <c r="AU8" s="39">
+      <c r="AU8" s="32">
         <v>199</v>
       </c>
       <c r="AV8" s="16">
         <v>224</v>
       </c>
-      <c r="AW8" s="24"/>
+      <c r="AW8" s="16">
+        <v>224</v>
+      </c>
       <c r="AX8" s="24"/>
       <c r="AY8" s="16"/>
       <c r="AZ8" s="16"/>
       <c r="BA8" s="3"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
     </row>
     <row r="9" spans="1:55" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="16">
         <v>31</v>
       </c>
       <c r="C9" s="16">
         <v>31</v>
       </c>
       <c r="D9" s="16">
         <v>31</v>
       </c>
       <c r="E9" s="16">
         <v>31</v>
       </c>
       <c r="F9" s="16">
         <v>31</v>
@@ -1947,57 +1955,59 @@
       </c>
       <c r="AM9" s="16">
         <v>57</v>
       </c>
       <c r="AN9" s="16">
         <v>57</v>
       </c>
       <c r="AO9" s="16">
         <v>57</v>
       </c>
       <c r="AP9" s="16">
         <v>57</v>
       </c>
       <c r="AQ9" s="16">
         <v>57</v>
       </c>
       <c r="AR9" s="16">
         <v>57</v>
       </c>
       <c r="AS9" s="16">
         <v>57</v>
       </c>
       <c r="AT9" s="16">
         <v>57</v>
       </c>
-      <c r="AU9" s="39">
+      <c r="AU9" s="32">
         <v>57</v>
       </c>
       <c r="AV9" s="16">
         <v>57</v>
       </c>
-      <c r="AW9" s="24"/>
+      <c r="AW9" s="16">
+        <v>57</v>
+      </c>
       <c r="AX9" s="24"/>
       <c r="AY9" s="16"/>
       <c r="AZ9" s="16"/>
       <c r="BA9" s="3"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
     </row>
     <row r="10" spans="1:55" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="16">
         <v>117</v>
       </c>
       <c r="C10" s="16">
         <v>117</v>
       </c>
       <c r="D10" s="16">
         <v>117</v>
       </c>
       <c r="E10" s="16">
         <v>117</v>
       </c>
       <c r="F10" s="16">
         <v>117</v>
@@ -2100,57 +2110,59 @@
       </c>
       <c r="AM10" s="16">
         <v>153</v>
       </c>
       <c r="AN10" s="16">
         <v>153</v>
       </c>
       <c r="AO10" s="16">
         <v>153</v>
       </c>
       <c r="AP10" s="16">
         <v>153</v>
       </c>
       <c r="AQ10" s="16">
         <v>153</v>
       </c>
       <c r="AR10" s="16">
         <v>188</v>
       </c>
       <c r="AS10" s="16">
         <v>188</v>
       </c>
       <c r="AT10" s="16">
         <v>188</v>
       </c>
-      <c r="AU10" s="39">
+      <c r="AU10" s="32">
         <v>188</v>
       </c>
       <c r="AV10" s="16">
         <v>188</v>
       </c>
-      <c r="AW10" s="24"/>
+      <c r="AW10" s="16">
+        <v>188</v>
+      </c>
       <c r="AX10" s="24"/>
       <c r="AY10" s="16"/>
       <c r="AZ10" s="16"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
     </row>
     <row r="11" spans="1:55" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>1</v>
@@ -2253,57 +2265,59 @@
       </c>
       <c r="AM11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AN11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AO11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AP11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AQ11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT11" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AU11" s="40" t="s">
+      <c r="AU11" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AV11" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AW11" s="25"/>
+      <c r="AW11" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AX11" s="25"/>
       <c r="AY11" s="19"/>
       <c r="AZ11" s="19"/>
       <c r="BA11" s="3"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
     </row>
     <row r="12" spans="1:55" s="4" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>1</v>
@@ -2406,57 +2420,59 @@
       </c>
       <c r="AM12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AN12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AO12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AP12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AQ12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT12" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AU12" s="40" t="s">
+      <c r="AU12" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AV12" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AW12" s="25"/>
+      <c r="AW12" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AX12" s="25"/>
       <c r="AY12" s="19"/>
       <c r="AZ12" s="19"/>
       <c r="BA12" s="3"/>
       <c r="BB12" s="3"/>
       <c r="BC12" s="3"/>
     </row>
     <row r="13" spans="1:55" s="4" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>1</v>
@@ -2559,57 +2575,59 @@
       </c>
       <c r="AM13" s="16">
         <v>20</v>
       </c>
       <c r="AN13" s="16">
         <v>20</v>
       </c>
       <c r="AO13" s="16">
         <v>20</v>
       </c>
       <c r="AP13" s="16">
         <v>20</v>
       </c>
       <c r="AQ13" s="16">
         <v>20</v>
       </c>
       <c r="AR13" s="16">
         <v>21</v>
       </c>
       <c r="AS13" s="16">
         <v>21</v>
       </c>
       <c r="AT13" s="16">
         <v>21</v>
       </c>
-      <c r="AU13" s="39">
+      <c r="AU13" s="32">
         <v>21</v>
       </c>
       <c r="AV13" s="16">
         <v>21</v>
       </c>
-      <c r="AW13" s="24"/>
+      <c r="AW13" s="16">
+        <v>21</v>
+      </c>
       <c r="AX13" s="24"/>
       <c r="AY13" s="16"/>
       <c r="AZ13" s="16"/>
       <c r="BA13" s="3"/>
       <c r="BB13" s="3"/>
       <c r="BC13" s="3"/>
     </row>
     <row r="14" spans="1:55" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="16">
         <v>30</v>
       </c>
       <c r="C14" s="16">
         <v>30</v>
       </c>
       <c r="D14" s="16">
         <v>30</v>
       </c>
       <c r="E14" s="16">
         <v>30</v>
       </c>
       <c r="F14" s="16">
         <v>30</v>
@@ -2712,57 +2730,59 @@
       </c>
       <c r="AM14" s="16">
         <v>21</v>
       </c>
       <c r="AN14" s="16">
         <v>21</v>
       </c>
       <c r="AO14" s="16">
         <v>21</v>
       </c>
       <c r="AP14" s="16">
         <v>21</v>
       </c>
       <c r="AQ14" s="16">
         <v>21</v>
       </c>
       <c r="AR14" s="16">
         <v>21</v>
       </c>
       <c r="AS14" s="16">
         <v>21</v>
       </c>
       <c r="AT14" s="16">
         <v>21</v>
       </c>
-      <c r="AU14" s="39">
+      <c r="AU14" s="32">
         <v>21</v>
       </c>
       <c r="AV14" s="16">
         <v>21</v>
       </c>
-      <c r="AW14" s="25"/>
+      <c r="AW14" s="16">
+        <v>21</v>
+      </c>
       <c r="AX14" s="24"/>
       <c r="AY14" s="16"/>
       <c r="AZ14" s="16"/>
       <c r="BA14" s="3"/>
       <c r="BB14" s="3"/>
       <c r="BC14" s="3"/>
     </row>
     <row r="15" spans="1:55" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="16">
         <v>24</v>
       </c>
       <c r="C15" s="16">
         <v>24</v>
       </c>
       <c r="D15" s="16">
         <v>24</v>
       </c>
       <c r="E15" s="16">
         <v>24</v>
       </c>
       <c r="F15" s="16">
         <v>24</v>
@@ -2865,57 +2885,59 @@
       </c>
       <c r="AM15" s="16">
         <v>7</v>
       </c>
       <c r="AN15" s="16">
         <v>7</v>
       </c>
       <c r="AO15" s="16">
         <v>7</v>
       </c>
       <c r="AP15" s="16">
         <v>7</v>
       </c>
       <c r="AQ15" s="16">
         <v>7</v>
       </c>
       <c r="AR15" s="16">
         <v>6</v>
       </c>
       <c r="AS15" s="16">
         <v>6</v>
       </c>
       <c r="AT15" s="16">
         <v>6</v>
       </c>
-      <c r="AU15" s="39">
+      <c r="AU15" s="32">
         <v>6</v>
       </c>
       <c r="AV15" s="16">
         <v>6</v>
       </c>
-      <c r="AW15" s="24"/>
+      <c r="AW15" s="16">
+        <v>6</v>
+      </c>
       <c r="AX15" s="24"/>
       <c r="AY15" s="16"/>
       <c r="AZ15" s="16"/>
       <c r="BA15" s="3"/>
       <c r="BB15" s="3"/>
       <c r="BC15" s="3"/>
     </row>
     <row r="16" spans="1:55" s="4" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>1</v>
@@ -3018,57 +3040,59 @@
       </c>
       <c r="AM16" s="16">
         <v>24</v>
       </c>
       <c r="AN16" s="16">
         <v>24</v>
       </c>
       <c r="AO16" s="16">
         <v>24</v>
       </c>
       <c r="AP16" s="16">
         <v>24</v>
       </c>
       <c r="AQ16" s="16">
         <v>24</v>
       </c>
       <c r="AR16" s="16">
         <v>24</v>
       </c>
       <c r="AS16" s="16">
         <v>24</v>
       </c>
       <c r="AT16" s="16">
         <v>24</v>
       </c>
-      <c r="AU16" s="39">
+      <c r="AU16" s="32">
         <v>27</v>
       </c>
       <c r="AV16" s="16">
         <v>30</v>
       </c>
-      <c r="AW16" s="24"/>
+      <c r="AW16" s="16">
+        <v>30</v>
+      </c>
       <c r="AX16" s="24"/>
       <c r="AY16" s="16"/>
       <c r="AZ16" s="16"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
     </row>
     <row r="17" spans="1:55" s="4" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="16">
         <v>57</v>
       </c>
       <c r="C17" s="16">
         <v>57</v>
       </c>
       <c r="D17" s="16">
         <v>57</v>
       </c>
       <c r="E17" s="16">
         <v>57</v>
       </c>
       <c r="F17" s="16">
         <v>57</v>
@@ -3171,83 +3195,86 @@
       </c>
       <c r="AM17" s="16">
         <v>33</v>
       </c>
       <c r="AN17" s="16">
         <v>33</v>
       </c>
       <c r="AO17" s="16">
         <v>33</v>
       </c>
       <c r="AP17" s="16">
         <v>33</v>
       </c>
       <c r="AQ17" s="16">
         <v>33</v>
       </c>
       <c r="AR17" s="16">
         <v>32</v>
       </c>
       <c r="AS17" s="16">
         <v>32</v>
       </c>
       <c r="AT17" s="16">
         <v>32</v>
       </c>
-      <c r="AU17" s="39">
+      <c r="AU17" s="32">
         <v>32</v>
       </c>
       <c r="AV17" s="16">
         <v>32</v>
       </c>
-      <c r="AW17" s="24"/>
+      <c r="AW17" s="16">
+        <v>32</v>
+      </c>
       <c r="AX17" s="24"/>
       <c r="AY17" s="16"/>
       <c r="AZ17" s="16"/>
       <c r="BA17" s="3"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="3"/>
     </row>
     <row r="18" spans="1:55">
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="21"/>
       <c r="AH18" s="21"/>
       <c r="AJ18" s="23"/>
       <c r="AU18" s="21"/>
       <c r="AV18" s="21"/>
+      <c r="AW18" s="21"/>
     </row>
     <row r="19" spans="1:55">
       <c r="AE19" s="21"/>
       <c r="AP19" s="21"/>
       <c r="AR19" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AR3:BC3"/>
     <mergeCell ref="A1:BC1"/>
     <mergeCell ref="AN2:AQ2"/>
     <mergeCell ref="AF3:AQ3"/>
     <mergeCell ref="T3:AE3"/>
     <mergeCell ref="AB2:AE2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="H3:S3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="P2:S2"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>