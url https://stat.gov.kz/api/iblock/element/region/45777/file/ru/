--- v2 (2026-06-24)
+++ v3 (2026-07-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -819,51 +819,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AR32" sqref="AR31:AR32"/>
+      <selection pane="bottomRight" activeCell="AW26" sqref="AW26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
@@ -1344,51 +1344,53 @@
       </c>
       <c r="AP5" s="22">
         <v>528</v>
       </c>
       <c r="AQ5" s="22">
         <v>532</v>
       </c>
       <c r="AR5" s="22">
         <v>559</v>
       </c>
       <c r="AS5" s="22">
         <v>554</v>
       </c>
       <c r="AT5" s="22">
         <v>554</v>
       </c>
       <c r="AU5" s="31">
         <v>557</v>
       </c>
       <c r="AV5" s="22">
         <v>585</v>
       </c>
       <c r="AW5" s="22">
         <v>585</v>
       </c>
-      <c r="AX5" s="28"/>
+      <c r="AX5" s="22">
+        <v>607</v>
+      </c>
       <c r="AY5" s="22"/>
       <c r="AZ5" s="22"/>
       <c r="BA5" s="9"/>
       <c r="BB5" s="9"/>
       <c r="BC5" s="9"/>
     </row>
     <row r="6" spans="1:55" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="16">
         <v>14</v>
       </c>
       <c r="C6" s="16">
         <v>14</v>
       </c>
       <c r="D6" s="16">
         <v>14</v>
       </c>
       <c r="E6" s="16">
         <v>14</v>
       </c>
       <c r="F6" s="16">
         <v>14</v>
       </c>
@@ -1499,51 +1501,53 @@
       </c>
       <c r="AP6" s="16">
         <v>5</v>
       </c>
       <c r="AQ6" s="16">
         <v>5</v>
       </c>
       <c r="AR6" s="16">
         <v>6</v>
       </c>
       <c r="AS6" s="16">
         <v>6</v>
       </c>
       <c r="AT6" s="16">
         <v>6</v>
       </c>
       <c r="AU6" s="32">
         <v>6</v>
       </c>
       <c r="AV6" s="16">
         <v>6</v>
       </c>
       <c r="AW6" s="16">
         <v>6</v>
       </c>
-      <c r="AX6" s="24"/>
+      <c r="AX6" s="16">
+        <v>6</v>
+      </c>
       <c r="AY6" s="16"/>
       <c r="AZ6" s="16"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
     </row>
     <row r="7" spans="1:55" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>1</v>
       </c>
@@ -1654,51 +1658,53 @@
       </c>
       <c r="AP7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AQ7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AU7" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AV7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AW7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AX7" s="25"/>
+      <c r="AX7" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AY7" s="19"/>
       <c r="AZ7" s="19"/>
       <c r="BA7" s="3"/>
       <c r="BB7" s="3"/>
       <c r="BC7" s="3"/>
     </row>
     <row r="8" spans="1:55" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="16">
         <v>181</v>
       </c>
       <c r="C8" s="16">
         <v>181</v>
       </c>
       <c r="D8" s="16">
         <v>181</v>
       </c>
       <c r="E8" s="16">
         <v>181</v>
       </c>
       <c r="F8" s="16">
         <v>181</v>
       </c>
@@ -1809,51 +1815,53 @@
       </c>
       <c r="AP8" s="16">
         <v>208</v>
       </c>
       <c r="AQ8" s="16">
         <v>212</v>
       </c>
       <c r="AR8" s="16">
         <v>204</v>
       </c>
       <c r="AS8" s="16">
         <v>199</v>
       </c>
       <c r="AT8" s="16">
         <v>199</v>
       </c>
       <c r="AU8" s="32">
         <v>199</v>
       </c>
       <c r="AV8" s="16">
         <v>224</v>
       </c>
       <c r="AW8" s="16">
         <v>224</v>
       </c>
-      <c r="AX8" s="24"/>
+      <c r="AX8" s="16">
+        <v>221</v>
+      </c>
       <c r="AY8" s="16"/>
       <c r="AZ8" s="16"/>
       <c r="BA8" s="3"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
     </row>
     <row r="9" spans="1:55" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="16">
         <v>31</v>
       </c>
       <c r="C9" s="16">
         <v>31</v>
       </c>
       <c r="D9" s="16">
         <v>31</v>
       </c>
       <c r="E9" s="16">
         <v>31</v>
       </c>
       <c r="F9" s="16">
         <v>31</v>
       </c>
@@ -1964,51 +1972,53 @@
       </c>
       <c r="AP9" s="16">
         <v>57</v>
       </c>
       <c r="AQ9" s="16">
         <v>57</v>
       </c>
       <c r="AR9" s="16">
         <v>57</v>
       </c>
       <c r="AS9" s="16">
         <v>57</v>
       </c>
       <c r="AT9" s="16">
         <v>57</v>
       </c>
       <c r="AU9" s="32">
         <v>57</v>
       </c>
       <c r="AV9" s="16">
         <v>57</v>
       </c>
       <c r="AW9" s="16">
         <v>57</v>
       </c>
-      <c r="AX9" s="24"/>
+      <c r="AX9" s="16">
+        <v>82</v>
+      </c>
       <c r="AY9" s="16"/>
       <c r="AZ9" s="16"/>
       <c r="BA9" s="3"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
     </row>
     <row r="10" spans="1:55" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="16">
         <v>117</v>
       </c>
       <c r="C10" s="16">
         <v>117</v>
       </c>
       <c r="D10" s="16">
         <v>117</v>
       </c>
       <c r="E10" s="16">
         <v>117</v>
       </c>
       <c r="F10" s="16">
         <v>117</v>
       </c>
@@ -2119,51 +2129,53 @@
       </c>
       <c r="AP10" s="16">
         <v>153</v>
       </c>
       <c r="AQ10" s="16">
         <v>153</v>
       </c>
       <c r="AR10" s="16">
         <v>188</v>
       </c>
       <c r="AS10" s="16">
         <v>188</v>
       </c>
       <c r="AT10" s="16">
         <v>188</v>
       </c>
       <c r="AU10" s="32">
         <v>188</v>
       </c>
       <c r="AV10" s="16">
         <v>188</v>
       </c>
       <c r="AW10" s="16">
         <v>188</v>
       </c>
-      <c r="AX10" s="24"/>
+      <c r="AX10" s="16">
+        <v>195</v>
+      </c>
       <c r="AY10" s="16"/>
       <c r="AZ10" s="16"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
     </row>
     <row r="11" spans="1:55" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>1</v>
       </c>
@@ -2274,51 +2286,53 @@
       </c>
       <c r="AP11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AQ11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AU11" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AV11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AW11" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AX11" s="25"/>
+      <c r="AX11" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AY11" s="19"/>
       <c r="AZ11" s="19"/>
       <c r="BA11" s="3"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
     </row>
     <row r="12" spans="1:55" s="4" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>1</v>
       </c>
@@ -2429,51 +2443,53 @@
       </c>
       <c r="AP12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AQ12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AU12" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AV12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AW12" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AX12" s="25"/>
+      <c r="AX12" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AY12" s="19"/>
       <c r="AZ12" s="19"/>
       <c r="BA12" s="3"/>
       <c r="BB12" s="3"/>
       <c r="BC12" s="3"/>
     </row>
     <row r="13" spans="1:55" s="4" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>1</v>
       </c>
@@ -2584,51 +2600,53 @@
       </c>
       <c r="AP13" s="16">
         <v>20</v>
       </c>
       <c r="AQ13" s="16">
         <v>20</v>
       </c>
       <c r="AR13" s="16">
         <v>21</v>
       </c>
       <c r="AS13" s="16">
         <v>21</v>
       </c>
       <c r="AT13" s="16">
         <v>21</v>
       </c>
       <c r="AU13" s="32">
         <v>21</v>
       </c>
       <c r="AV13" s="16">
         <v>21</v>
       </c>
       <c r="AW13" s="16">
         <v>21</v>
       </c>
-      <c r="AX13" s="24"/>
+      <c r="AX13" s="16">
+        <v>15</v>
+      </c>
       <c r="AY13" s="16"/>
       <c r="AZ13" s="16"/>
       <c r="BA13" s="3"/>
       <c r="BB13" s="3"/>
       <c r="BC13" s="3"/>
     </row>
     <row r="14" spans="1:55" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="16">
         <v>30</v>
       </c>
       <c r="C14" s="16">
         <v>30</v>
       </c>
       <c r="D14" s="16">
         <v>30</v>
       </c>
       <c r="E14" s="16">
         <v>30</v>
       </c>
       <c r="F14" s="16">
         <v>30</v>
       </c>
@@ -2739,51 +2757,53 @@
       </c>
       <c r="AP14" s="16">
         <v>21</v>
       </c>
       <c r="AQ14" s="16">
         <v>21</v>
       </c>
       <c r="AR14" s="16">
         <v>21</v>
       </c>
       <c r="AS14" s="16">
         <v>21</v>
       </c>
       <c r="AT14" s="16">
         <v>21</v>
       </c>
       <c r="AU14" s="32">
         <v>21</v>
       </c>
       <c r="AV14" s="16">
         <v>21</v>
       </c>
       <c r="AW14" s="16">
         <v>21</v>
       </c>
-      <c r="AX14" s="24"/>
+      <c r="AX14" s="16">
+        <v>19</v>
+      </c>
       <c r="AY14" s="16"/>
       <c r="AZ14" s="16"/>
       <c r="BA14" s="3"/>
       <c r="BB14" s="3"/>
       <c r="BC14" s="3"/>
     </row>
     <row r="15" spans="1:55" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="16">
         <v>24</v>
       </c>
       <c r="C15" s="16">
         <v>24</v>
       </c>
       <c r="D15" s="16">
         <v>24</v>
       </c>
       <c r="E15" s="16">
         <v>24</v>
       </c>
       <c r="F15" s="16">
         <v>24</v>
       </c>
@@ -2894,51 +2914,53 @@
       </c>
       <c r="AP15" s="16">
         <v>7</v>
       </c>
       <c r="AQ15" s="16">
         <v>7</v>
       </c>
       <c r="AR15" s="16">
         <v>6</v>
       </c>
       <c r="AS15" s="16">
         <v>6</v>
       </c>
       <c r="AT15" s="16">
         <v>6</v>
       </c>
       <c r="AU15" s="32">
         <v>6</v>
       </c>
       <c r="AV15" s="16">
         <v>6</v>
       </c>
       <c r="AW15" s="16">
         <v>6</v>
       </c>
-      <c r="AX15" s="24"/>
+      <c r="AX15" s="16">
+        <v>9</v>
+      </c>
       <c r="AY15" s="16"/>
       <c r="AZ15" s="16"/>
       <c r="BA15" s="3"/>
       <c r="BB15" s="3"/>
       <c r="BC15" s="3"/>
     </row>
     <row r="16" spans="1:55" s="4" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>1</v>
       </c>
@@ -3049,51 +3071,53 @@
       </c>
       <c r="AP16" s="16">
         <v>24</v>
       </c>
       <c r="AQ16" s="16">
         <v>24</v>
       </c>
       <c r="AR16" s="16">
         <v>24</v>
       </c>
       <c r="AS16" s="16">
         <v>24</v>
       </c>
       <c r="AT16" s="16">
         <v>24</v>
       </c>
       <c r="AU16" s="32">
         <v>27</v>
       </c>
       <c r="AV16" s="16">
         <v>30</v>
       </c>
       <c r="AW16" s="16">
         <v>30</v>
       </c>
-      <c r="AX16" s="24"/>
+      <c r="AX16" s="16">
+        <v>25</v>
+      </c>
       <c r="AY16" s="16"/>
       <c r="AZ16" s="16"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
     </row>
     <row r="17" spans="1:55" s="4" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="16">
         <v>57</v>
       </c>
       <c r="C17" s="16">
         <v>57</v>
       </c>
       <c r="D17" s="16">
         <v>57</v>
       </c>
       <c r="E17" s="16">
         <v>57</v>
       </c>
       <c r="F17" s="16">
         <v>57</v>
       </c>
@@ -3204,51 +3228,53 @@
       </c>
       <c r="AP17" s="16">
         <v>33</v>
       </c>
       <c r="AQ17" s="16">
         <v>33</v>
       </c>
       <c r="AR17" s="16">
         <v>32</v>
       </c>
       <c r="AS17" s="16">
         <v>32</v>
       </c>
       <c r="AT17" s="16">
         <v>32</v>
       </c>
       <c r="AU17" s="32">
         <v>32</v>
       </c>
       <c r="AV17" s="16">
         <v>32</v>
       </c>
       <c r="AW17" s="16">
         <v>32</v>
       </c>
-      <c r="AX17" s="24"/>
+      <c r="AX17" s="16">
+        <v>35</v>
+      </c>
       <c r="AY17" s="16"/>
       <c r="AZ17" s="16"/>
       <c r="BA17" s="3"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="3"/>
     </row>
     <row r="18" spans="1:55">
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="21"/>
       <c r="AH18" s="21"/>
       <c r="AJ18" s="23"/>
       <c r="AU18" s="21"/>
       <c r="AV18" s="21"/>