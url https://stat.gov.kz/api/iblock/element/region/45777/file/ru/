--- v3 (2026-07-17)
+++ v4 (2026-08-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -819,51 +819,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="AH5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AW26" sqref="AW26"/>
+      <selection pane="bottomRight" activeCell="AY31" sqref="AY30:AY31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="5.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="8.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="7.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="6.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="6.7109375" style="1" bestFit="1" customWidth="1"/>
@@ -1347,51 +1347,53 @@
       </c>
       <c r="AQ5" s="22">
         <v>532</v>
       </c>
       <c r="AR5" s="22">
         <v>559</v>
       </c>
       <c r="AS5" s="22">
         <v>554</v>
       </c>
       <c r="AT5" s="22">
         <v>554</v>
       </c>
       <c r="AU5" s="31">
         <v>557</v>
       </c>
       <c r="AV5" s="22">
         <v>585</v>
       </c>
       <c r="AW5" s="22">
         <v>585</v>
       </c>
       <c r="AX5" s="22">
         <v>607</v>
       </c>
-      <c r="AY5" s="22"/>
+      <c r="AY5" s="22">
+        <v>607</v>
+      </c>
       <c r="AZ5" s="22"/>
       <c r="BA5" s="9"/>
       <c r="BB5" s="9"/>
       <c r="BC5" s="9"/>
     </row>
     <row r="6" spans="1:55" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="16">
         <v>14</v>
       </c>
       <c r="C6" s="16">
         <v>14</v>
       </c>
       <c r="D6" s="16">
         <v>14</v>
       </c>
       <c r="E6" s="16">
         <v>14</v>
       </c>
       <c r="F6" s="16">
         <v>14</v>
       </c>
       <c r="G6" s="16">
@@ -1504,51 +1506,53 @@
       </c>
       <c r="AQ6" s="16">
         <v>5</v>
       </c>
       <c r="AR6" s="16">
         <v>6</v>
       </c>
       <c r="AS6" s="16">
         <v>6</v>
       </c>
       <c r="AT6" s="16">
         <v>6</v>
       </c>
       <c r="AU6" s="32">
         <v>6</v>
       </c>
       <c r="AV6" s="16">
         <v>6</v>
       </c>
       <c r="AW6" s="16">
         <v>6</v>
       </c>
       <c r="AX6" s="16">
         <v>6</v>
       </c>
-      <c r="AY6" s="16"/>
+      <c r="AY6" s="16">
+        <v>6</v>
+      </c>
       <c r="AZ6" s="16"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
     </row>
     <row r="7" spans="1:55" s="4" customFormat="1">
       <c r="A7" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="16" t="s">
@@ -1661,51 +1665,53 @@
       </c>
       <c r="AQ7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AU7" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AV7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AW7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AX7" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AY7" s="19"/>
+      <c r="AY7" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AZ7" s="19"/>
       <c r="BA7" s="3"/>
       <c r="BB7" s="3"/>
       <c r="BC7" s="3"/>
     </row>
     <row r="8" spans="1:55" s="4" customFormat="1">
       <c r="A8" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="16">
         <v>181</v>
       </c>
       <c r="C8" s="16">
         <v>181</v>
       </c>
       <c r="D8" s="16">
         <v>181</v>
       </c>
       <c r="E8" s="16">
         <v>181</v>
       </c>
       <c r="F8" s="16">
         <v>181</v>
       </c>
       <c r="G8" s="16">
@@ -1818,51 +1824,53 @@
       </c>
       <c r="AQ8" s="16">
         <v>212</v>
       </c>
       <c r="AR8" s="16">
         <v>204</v>
       </c>
       <c r="AS8" s="16">
         <v>199</v>
       </c>
       <c r="AT8" s="16">
         <v>199</v>
       </c>
       <c r="AU8" s="32">
         <v>199</v>
       </c>
       <c r="AV8" s="16">
         <v>224</v>
       </c>
       <c r="AW8" s="16">
         <v>224</v>
       </c>
       <c r="AX8" s="16">
         <v>221</v>
       </c>
-      <c r="AY8" s="16"/>
+      <c r="AY8" s="16">
+        <v>221</v>
+      </c>
       <c r="AZ8" s="16"/>
       <c r="BA8" s="3"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
     </row>
     <row r="9" spans="1:55" s="4" customFormat="1">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="16">
         <v>31</v>
       </c>
       <c r="C9" s="16">
         <v>31</v>
       </c>
       <c r="D9" s="16">
         <v>31</v>
       </c>
       <c r="E9" s="16">
         <v>31</v>
       </c>
       <c r="F9" s="16">
         <v>31</v>
       </c>
       <c r="G9" s="16">
@@ -1975,51 +1983,53 @@
       </c>
       <c r="AQ9" s="16">
         <v>57</v>
       </c>
       <c r="AR9" s="16">
         <v>57</v>
       </c>
       <c r="AS9" s="16">
         <v>57</v>
       </c>
       <c r="AT9" s="16">
         <v>57</v>
       </c>
       <c r="AU9" s="32">
         <v>57</v>
       </c>
       <c r="AV9" s="16">
         <v>57</v>
       </c>
       <c r="AW9" s="16">
         <v>57</v>
       </c>
       <c r="AX9" s="16">
         <v>82</v>
       </c>
-      <c r="AY9" s="16"/>
+      <c r="AY9" s="16">
+        <v>82</v>
+      </c>
       <c r="AZ9" s="16"/>
       <c r="BA9" s="3"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
     </row>
     <row r="10" spans="1:55" s="4" customFormat="1">
       <c r="A10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="16">
         <v>117</v>
       </c>
       <c r="C10" s="16">
         <v>117</v>
       </c>
       <c r="D10" s="16">
         <v>117</v>
       </c>
       <c r="E10" s="16">
         <v>117</v>
       </c>
       <c r="F10" s="16">
         <v>117</v>
       </c>
       <c r="G10" s="16">
@@ -2132,51 +2142,53 @@
       </c>
       <c r="AQ10" s="16">
         <v>153</v>
       </c>
       <c r="AR10" s="16">
         <v>188</v>
       </c>
       <c r="AS10" s="16">
         <v>188</v>
       </c>
       <c r="AT10" s="16">
         <v>188</v>
       </c>
       <c r="AU10" s="32">
         <v>188</v>
       </c>
       <c r="AV10" s="16">
         <v>188</v>
       </c>
       <c r="AW10" s="16">
         <v>188</v>
       </c>
       <c r="AX10" s="16">
         <v>195</v>
       </c>
-      <c r="AY10" s="16"/>
+      <c r="AY10" s="16">
+        <v>195</v>
+      </c>
       <c r="AZ10" s="16"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
     </row>
     <row r="11" spans="1:55" s="4" customFormat="1">
       <c r="A11" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F11" s="16" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="16" t="s">
@@ -2289,51 +2301,53 @@
       </c>
       <c r="AQ11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AU11" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AV11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AW11" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AX11" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AY11" s="19"/>
+      <c r="AY11" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AZ11" s="19"/>
       <c r="BA11" s="3"/>
       <c r="BB11" s="3"/>
       <c r="BC11" s="3"/>
     </row>
     <row r="12" spans="1:55" s="4" customFormat="1">
       <c r="A12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F12" s="16" t="s">
         <v>1</v>
       </c>
       <c r="G12" s="16" t="s">
@@ -2446,51 +2460,53 @@
       </c>
       <c r="AQ12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AR12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AS12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AT12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AU12" s="33" t="s">
         <v>1</v>
       </c>
       <c r="AV12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AW12" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AX12" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="AY12" s="19"/>
+      <c r="AY12" s="19" t="s">
+        <v>1</v>
+      </c>
       <c r="AZ12" s="19"/>
       <c r="BA12" s="3"/>
       <c r="BB12" s="3"/>
       <c r="BC12" s="3"/>
     </row>
     <row r="13" spans="1:55" s="4" customFormat="1">
       <c r="A13" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>1</v>
       </c>
       <c r="G13" s="17" t="s">
@@ -2603,51 +2619,53 @@
       </c>
       <c r="AQ13" s="16">
         <v>20</v>
       </c>
       <c r="AR13" s="16">
         <v>21</v>
       </c>
       <c r="AS13" s="16">
         <v>21</v>
       </c>
       <c r="AT13" s="16">
         <v>21</v>
       </c>
       <c r="AU13" s="32">
         <v>21</v>
       </c>
       <c r="AV13" s="16">
         <v>21</v>
       </c>
       <c r="AW13" s="16">
         <v>21</v>
       </c>
       <c r="AX13" s="16">
         <v>15</v>
       </c>
-      <c r="AY13" s="16"/>
+      <c r="AY13" s="16">
+        <v>15</v>
+      </c>
       <c r="AZ13" s="16"/>
       <c r="BA13" s="3"/>
       <c r="BB13" s="3"/>
       <c r="BC13" s="3"/>
     </row>
     <row r="14" spans="1:55" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="16">
         <v>30</v>
       </c>
       <c r="C14" s="16">
         <v>30</v>
       </c>
       <c r="D14" s="16">
         <v>30</v>
       </c>
       <c r="E14" s="16">
         <v>30</v>
       </c>
       <c r="F14" s="16">
         <v>30</v>
       </c>
       <c r="G14" s="16">
@@ -2760,51 +2778,53 @@
       </c>
       <c r="AQ14" s="16">
         <v>21</v>
       </c>
       <c r="AR14" s="16">
         <v>21</v>
       </c>
       <c r="AS14" s="16">
         <v>21</v>
       </c>
       <c r="AT14" s="16">
         <v>21</v>
       </c>
       <c r="AU14" s="32">
         <v>21</v>
       </c>
       <c r="AV14" s="16">
         <v>21</v>
       </c>
       <c r="AW14" s="16">
         <v>21</v>
       </c>
       <c r="AX14" s="16">
         <v>19</v>
       </c>
-      <c r="AY14" s="16"/>
+      <c r="AY14" s="16">
+        <v>19</v>
+      </c>
       <c r="AZ14" s="16"/>
       <c r="BA14" s="3"/>
       <c r="BB14" s="3"/>
       <c r="BC14" s="3"/>
     </row>
     <row r="15" spans="1:55" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="16">
         <v>24</v>
       </c>
       <c r="C15" s="16">
         <v>24</v>
       </c>
       <c r="D15" s="16">
         <v>24</v>
       </c>
       <c r="E15" s="16">
         <v>24</v>
       </c>
       <c r="F15" s="16">
         <v>24</v>
       </c>
       <c r="G15" s="16">
@@ -2917,51 +2937,53 @@
       </c>
       <c r="AQ15" s="16">
         <v>7</v>
       </c>
       <c r="AR15" s="16">
         <v>6</v>
       </c>
       <c r="AS15" s="16">
         <v>6</v>
       </c>
       <c r="AT15" s="16">
         <v>6</v>
       </c>
       <c r="AU15" s="32">
         <v>6</v>
       </c>
       <c r="AV15" s="16">
         <v>6</v>
       </c>
       <c r="AW15" s="16">
         <v>6</v>
       </c>
       <c r="AX15" s="16">
         <v>9</v>
       </c>
-      <c r="AY15" s="16"/>
+      <c r="AY15" s="16">
+        <v>9</v>
+      </c>
       <c r="AZ15" s="16"/>
       <c r="BA15" s="3"/>
       <c r="BB15" s="3"/>
       <c r="BC15" s="3"/>
     </row>
     <row r="16" spans="1:55" s="4" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="16" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="16" t="s">
@@ -3074,51 +3096,53 @@
       </c>
       <c r="AQ16" s="16">
         <v>24</v>
       </c>
       <c r="AR16" s="16">
         <v>24</v>
       </c>
       <c r="AS16" s="16">
         <v>24</v>
       </c>
       <c r="AT16" s="16">
         <v>24</v>
       </c>
       <c r="AU16" s="32">
         <v>27</v>
       </c>
       <c r="AV16" s="16">
         <v>30</v>
       </c>
       <c r="AW16" s="16">
         <v>30</v>
       </c>
       <c r="AX16" s="16">
         <v>25</v>
       </c>
-      <c r="AY16" s="16"/>
+      <c r="AY16" s="16">
+        <v>25</v>
+      </c>
       <c r="AZ16" s="16"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
     </row>
     <row r="17" spans="1:55" s="4" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="16">
         <v>57</v>
       </c>
       <c r="C17" s="16">
         <v>57</v>
       </c>
       <c r="D17" s="16">
         <v>57</v>
       </c>
       <c r="E17" s="16">
         <v>57</v>
       </c>
       <c r="F17" s="16">
         <v>57</v>
       </c>
       <c r="G17" s="16">
@@ -3231,76 +3255,79 @@
       </c>
       <c r="AQ17" s="16">
         <v>33</v>
       </c>
       <c r="AR17" s="16">
         <v>32</v>
       </c>
       <c r="AS17" s="16">
         <v>32</v>
       </c>
       <c r="AT17" s="16">
         <v>32</v>
       </c>
       <c r="AU17" s="32">
         <v>32</v>
       </c>
       <c r="AV17" s="16">
         <v>32</v>
       </c>
       <c r="AW17" s="16">
         <v>32</v>
       </c>
       <c r="AX17" s="16">
         <v>35</v>
       </c>
-      <c r="AY17" s="16"/>
+      <c r="AY17" s="16">
+        <v>35</v>
+      </c>
       <c r="AZ17" s="16"/>
       <c r="BA17" s="3"/>
       <c r="BB17" s="3"/>
       <c r="BC17" s="3"/>
     </row>
     <row r="18" spans="1:55">
       <c r="H18" s="4"/>
       <c r="I18" s="4"/>
       <c r="J18" s="4"/>
       <c r="K18" s="4"/>
       <c r="L18" s="4"/>
       <c r="M18" s="4"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
       <c r="P18" s="4"/>
       <c r="Q18" s="4"/>
       <c r="R18" s="4"/>
       <c r="S18" s="4"/>
       <c r="T18" s="4"/>
       <c r="U18" s="21"/>
       <c r="AH18" s="21"/>
       <c r="AJ18" s="23"/>
       <c r="AU18" s="21"/>
       <c r="AV18" s="21"/>
       <c r="AW18" s="21"/>
+      <c r="AY18" s="21"/>
     </row>
     <row r="19" spans="1:55">
       <c r="AE19" s="21"/>
       <c r="AP19" s="21"/>
       <c r="AR19" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AR3:BC3"/>
     <mergeCell ref="A1:BC1"/>
     <mergeCell ref="AN2:AQ2"/>
     <mergeCell ref="AF3:AQ3"/>
     <mergeCell ref="T3:AE3"/>
     <mergeCell ref="AB2:AE2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="H3:S3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="P2:S2"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>