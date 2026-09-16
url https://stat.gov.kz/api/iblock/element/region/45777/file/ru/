--- v4 (2026-08-27)
+++ v5 (2026-09-16)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="24240" windowHeight="11295"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="34">
   <si>
     <t xml:space="preserve">                                                                                                                </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
@@ -127,138 +127,105 @@
   <si>
     <t>Урджарский</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>на начало месяца</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                         Численность верблюдов,  голов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
-      <charset val="204"/>
-[...24 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -266,68 +233,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...16 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -388,161 +337,204 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 11" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 10" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -816,2539 +808,2538 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BC19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="AH5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AB5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AY31" sqref="AY30:AY31"/>
+      <selection pane="bottomRight" activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.85546875" style="1" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="32" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="16.28515625" style="1" customWidth="1"/>
+    <col min="2" max="55" width="9" style="1" customWidth="1"/>
+    <col min="56" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" ht="26.25" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="37"/>
-[...52 lines deleted...]
-      <c r="BC1" s="37"/>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
+      <c r="S1" s="36"/>
+      <c r="T1" s="36"/>
+      <c r="U1" s="36"/>
+      <c r="V1" s="36"/>
+      <c r="W1" s="36"/>
+      <c r="X1" s="36"/>
+      <c r="Y1" s="36"/>
+      <c r="Z1" s="36"/>
+      <c r="AA1" s="36"/>
+      <c r="AB1" s="36"/>
+      <c r="AC1" s="36"/>
+      <c r="AD1" s="36"/>
+      <c r="AE1" s="36"/>
+      <c r="AF1" s="36"/>
+      <c r="AG1" s="36"/>
+      <c r="AH1" s="36"/>
+      <c r="AI1" s="36"/>
+      <c r="AJ1" s="36"/>
+      <c r="AK1" s="36"/>
+      <c r="AL1" s="36"/>
+      <c r="AM1" s="36"/>
+      <c r="AN1" s="36"/>
+      <c r="AO1" s="36"/>
+      <c r="AP1" s="36"/>
+      <c r="AQ1" s="36"/>
+      <c r="AR1" s="36"/>
+      <c r="AS1" s="36"/>
+      <c r="AT1" s="36"/>
+      <c r="AU1" s="36"/>
+      <c r="AV1" s="36"/>
+      <c r="AW1" s="36"/>
+      <c r="AX1" s="36"/>
+      <c r="AY1" s="36"/>
+      <c r="AZ1" s="36"/>
+      <c r="BA1" s="36"/>
+      <c r="BB1" s="36"/>
+      <c r="BC1" s="36"/>
     </row>
     <row r="2" spans="1:55" ht="13.5" thickBot="1">
-      <c r="A2" s="7"/>
-[...38 lines deleted...]
-      <c r="AN2" s="38" t="s">
+      <c r="A2" s="17"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="37"/>
+      <c r="E2" s="37"/>
+      <c r="F2" s="37"/>
+      <c r="G2" s="37"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="V2" s="2"/>
+      <c r="W2" s="2"/>
+      <c r="X2" s="2"/>
+      <c r="Y2" s="2"/>
+      <c r="Z2" s="2"/>
+      <c r="AA2" s="2"/>
+      <c r="AB2" s="37"/>
+      <c r="AC2" s="37"/>
+      <c r="AD2" s="37"/>
+      <c r="AE2" s="37"/>
+      <c r="AF2" s="2"/>
+      <c r="AG2" s="2"/>
+      <c r="AH2" s="2"/>
+      <c r="AI2" s="2"/>
+      <c r="AJ2" s="2"/>
+      <c r="AK2" s="2"/>
+      <c r="AL2" s="2"/>
+      <c r="AM2" s="2"/>
+      <c r="AN2" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="AO2" s="38"/>
-[...1 lines deleted...]
-      <c r="AQ2" s="38"/>
+      <c r="AO2" s="37"/>
+      <c r="AP2" s="37"/>
+      <c r="AQ2" s="37"/>
     </row>
     <row r="3" spans="1:55" ht="17.25" customHeight="1" thickBot="1">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="35" t="s">
+      <c r="B3" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="35"/>
-[...4 lines deleted...]
-      <c r="H3" s="34" t="s">
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="I3" s="35"/>
-[...10 lines deleted...]
-      <c r="T3" s="34" t="s">
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="35"/>
+      <c r="T3" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="U3" s="35"/>
-[...10 lines deleted...]
-      <c r="AF3" s="34" t="s">
+      <c r="U3" s="34"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="34"/>
+      <c r="X3" s="34"/>
+      <c r="Y3" s="34"/>
+      <c r="Z3" s="34"/>
+      <c r="AA3" s="34"/>
+      <c r="AB3" s="34"/>
+      <c r="AC3" s="34"/>
+      <c r="AD3" s="34"/>
+      <c r="AE3" s="35"/>
+      <c r="AF3" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="AG3" s="35"/>
-[...10 lines deleted...]
-      <c r="AR3" s="34" t="s">
+      <c r="AG3" s="34"/>
+      <c r="AH3" s="34"/>
+      <c r="AI3" s="34"/>
+      <c r="AJ3" s="34"/>
+      <c r="AK3" s="34"/>
+      <c r="AL3" s="34"/>
+      <c r="AM3" s="34"/>
+      <c r="AN3" s="34"/>
+      <c r="AO3" s="34"/>
+      <c r="AP3" s="34"/>
+      <c r="AQ3" s="35"/>
+      <c r="AR3" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="AS3" s="35"/>
-[...9 lines deleted...]
-      <c r="BC3" s="36"/>
+      <c r="AS3" s="34"/>
+      <c r="AT3" s="34"/>
+      <c r="AU3" s="34"/>
+      <c r="AV3" s="34"/>
+      <c r="AW3" s="34"/>
+      <c r="AX3" s="34"/>
+      <c r="AY3" s="34"/>
+      <c r="AZ3" s="34"/>
+      <c r="BA3" s="34"/>
+      <c r="BB3" s="34"/>
+      <c r="BC3" s="35"/>
     </row>
     <row r="4" spans="1:55" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="40"/>
-      <c r="B4" s="15" t="s">
+      <c r="A4" s="39"/>
+      <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="C4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="15" t="s">
+      <c r="D4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="15" t="s">
+      <c r="E4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="15" t="s">
+      <c r="F4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="G4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="6" t="s">
+      <c r="I4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="J4" s="6" t="s">
+      <c r="J4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="6" t="s">
+      <c r="L4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="M4" s="6" t="s">
+      <c r="M4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="N4" s="6" t="s">
+      <c r="N4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="O4" s="6" t="s">
+      <c r="O4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="P4" s="6" t="s">
+      <c r="P4" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="Q4" s="6" t="s">
+      <c r="Q4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="R4" s="6" t="s">
+      <c r="R4" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="6" t="s">
+      <c r="S4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="T4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="U4" s="6" t="s">
+      <c r="U4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="V4" s="6" t="s">
+      <c r="V4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="W4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="X4" s="6" t="s">
+      <c r="X4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="Y4" s="6" t="s">
+      <c r="Y4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="Z4" s="6" t="s">
+      <c r="Z4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AA4" s="6" t="s">
+      <c r="AA4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AB4" s="6" t="s">
+      <c r="AB4" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="AC4" s="6" t="s">
+      <c r="AC4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="AD4" s="6" t="s">
+      <c r="AD4" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="AE4" s="6" t="s">
+      <c r="AE4" s="4" t="s">
         <v>14</v>
       </c>
       <c r="AF4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="AG4" s="6" t="s">
+      <c r="AG4" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="AH4" s="6" t="s">
+      <c r="AH4" s="4" t="s">
         <v>5</v>
       </c>
       <c r="AI4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AJ4" s="6" t="s">
+      <c r="AJ4" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="AK4" s="6" t="s">
+      <c r="AK4" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="AL4" s="6" t="s">
+      <c r="AL4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AM4" s="6" t="s">
+      <c r="AM4" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="AN4" s="6" t="s">
+      <c r="AN4" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="AO4" s="6" t="s">
+      <c r="AO4" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="AP4" s="6" t="s">
+      <c r="AP4" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="6" t="s">
+      <c r="AQ4" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="AR4" s="5" t="s">
+      <c r="AR4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="AS4" s="6" t="s">
+      <c r="AS4" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="AT4" s="6" t="s">
+      <c r="AT4" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="AU4" s="5" t="s">
+      <c r="AU4" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="AV4" s="6" t="s">
+      <c r="AV4" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="AW4" s="6" t="s">
+      <c r="AW4" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="AX4" s="6" t="s">
+      <c r="AX4" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="AY4" s="6" t="s">
+      <c r="AY4" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="AZ4" s="6" t="s">
+      <c r="AZ4" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="BA4" s="6" t="s">
+      <c r="BA4" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="BB4" s="6" t="s">
+      <c r="BB4" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="BC4" s="6" t="s">
+      <c r="BC4" s="7" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:55" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:55" s="12" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="16">
+      <c r="B5" s="18">
         <v>454</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="18">
         <v>454</v>
       </c>
-      <c r="D5" s="16">
+      <c r="D5" s="18">
         <v>454</v>
       </c>
-      <c r="E5" s="16">
+      <c r="E5" s="18">
         <v>454</v>
       </c>
-      <c r="F5" s="16">
+      <c r="F5" s="18">
         <v>454</v>
       </c>
-      <c r="G5" s="22">
+      <c r="G5" s="19">
         <v>441</v>
       </c>
-      <c r="H5" s="22">
+      <c r="H5" s="19">
         <v>418</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I5" s="19">
         <v>418</v>
       </c>
-      <c r="J5" s="22">
+      <c r="J5" s="19">
         <v>418</v>
       </c>
-      <c r="K5" s="22">
+      <c r="K5" s="19">
         <v>418</v>
       </c>
-      <c r="L5" s="29">
+      <c r="L5" s="20">
         <v>418</v>
       </c>
-      <c r="M5" s="29">
+      <c r="M5" s="20">
         <v>421</v>
       </c>
-      <c r="N5" s="22">
+      <c r="N5" s="19">
         <v>484</v>
       </c>
-      <c r="O5" s="29">
+      <c r="O5" s="20">
         <v>451</v>
       </c>
-      <c r="P5" s="29">
+      <c r="P5" s="20">
         <v>451</v>
       </c>
-      <c r="Q5" s="22">
+      <c r="Q5" s="19">
         <v>485</v>
       </c>
-      <c r="R5" s="22">
+      <c r="R5" s="19">
         <v>485</v>
       </c>
-      <c r="S5" s="29">
+      <c r="S5" s="20">
         <v>485</v>
       </c>
-      <c r="T5" s="30">
+      <c r="T5" s="21">
         <v>514</v>
       </c>
-      <c r="U5" s="22">
+      <c r="U5" s="19">
         <v>483</v>
       </c>
-      <c r="V5" s="22">
+      <c r="V5" s="19">
         <v>476</v>
       </c>
-      <c r="W5" s="22">
+      <c r="W5" s="19">
         <v>444</v>
       </c>
-      <c r="X5" s="30">
+      <c r="X5" s="21">
         <v>465</v>
       </c>
-      <c r="Y5" s="22">
+      <c r="Y5" s="19">
         <v>466</v>
       </c>
-      <c r="Z5" s="22">
+      <c r="Z5" s="19">
         <v>502</v>
       </c>
-      <c r="AA5" s="22">
+      <c r="AA5" s="19">
         <v>510</v>
       </c>
-      <c r="AB5" s="22">
+      <c r="AB5" s="19">
         <v>515</v>
       </c>
-      <c r="AC5" s="22">
+      <c r="AC5" s="19">
         <v>515</v>
       </c>
-      <c r="AD5" s="22">
+      <c r="AD5" s="19">
         <v>513</v>
       </c>
-      <c r="AE5" s="22">
+      <c r="AE5" s="19">
         <v>509</v>
       </c>
-      <c r="AF5" s="22">
+      <c r="AF5" s="19">
         <v>472</v>
       </c>
-      <c r="AG5" s="16">
+      <c r="AG5" s="18">
         <v>455</v>
       </c>
-      <c r="AH5" s="22">
+      <c r="AH5" s="19">
         <v>451</v>
       </c>
-      <c r="AI5" s="22">
+      <c r="AI5" s="19">
         <v>454</v>
       </c>
-      <c r="AJ5" s="26">
+      <c r="AJ5" s="22">
         <v>480</v>
       </c>
-      <c r="AK5" s="28">
+      <c r="AK5" s="19">
         <v>483</v>
       </c>
-      <c r="AL5" s="28">
+      <c r="AL5" s="19">
         <v>518</v>
       </c>
-      <c r="AM5" s="22">
+      <c r="AM5" s="19">
         <v>518</v>
       </c>
-      <c r="AN5" s="22">
+      <c r="AN5" s="19">
         <v>517</v>
       </c>
-      <c r="AO5" s="22">
+      <c r="AO5" s="19">
         <v>528</v>
       </c>
-      <c r="AP5" s="22">
+      <c r="AP5" s="19">
         <v>528</v>
       </c>
-      <c r="AQ5" s="22">
+      <c r="AQ5" s="19">
         <v>532</v>
       </c>
-      <c r="AR5" s="22">
+      <c r="AR5" s="19">
         <v>559</v>
       </c>
-      <c r="AS5" s="22">
+      <c r="AS5" s="19">
         <v>554</v>
       </c>
-      <c r="AT5" s="22">
+      <c r="AT5" s="19">
         <v>554</v>
       </c>
-      <c r="AU5" s="31">
+      <c r="AU5" s="23">
         <v>557</v>
       </c>
-      <c r="AV5" s="22">
+      <c r="AV5" s="19">
         <v>585</v>
       </c>
-      <c r="AW5" s="22">
+      <c r="AW5" s="19">
         <v>585</v>
       </c>
-      <c r="AX5" s="22">
+      <c r="AX5" s="19">
         <v>607</v>
       </c>
-      <c r="AY5" s="22">
+      <c r="AY5" s="19">
         <v>607</v>
       </c>
-      <c r="AZ5" s="22"/>
-[...2 lines deleted...]
-      <c r="BC5" s="9"/>
+      <c r="AZ5" s="19">
+        <v>607</v>
+      </c>
+      <c r="BA5" s="24"/>
+      <c r="BB5" s="24"/>
+      <c r="BC5" s="24"/>
     </row>
-    <row r="6" spans="1:55" s="2" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:55" s="12" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="16">
+      <c r="B6" s="18">
         <v>14</v>
       </c>
-      <c r="C6" s="16">
+      <c r="C6" s="18">
         <v>14</v>
       </c>
-      <c r="D6" s="16">
+      <c r="D6" s="18">
         <v>14</v>
       </c>
-      <c r="E6" s="16">
+      <c r="E6" s="18">
         <v>14</v>
       </c>
-      <c r="F6" s="16">
+      <c r="F6" s="18">
         <v>14</v>
       </c>
-      <c r="G6" s="16">
+      <c r="G6" s="18">
         <v>14</v>
       </c>
-      <c r="H6" s="16">
+      <c r="H6" s="18">
         <v>14</v>
       </c>
-      <c r="I6" s="16">
+      <c r="I6" s="18">
         <v>14</v>
       </c>
-      <c r="J6" s="16">
+      <c r="J6" s="18">
         <v>14</v>
       </c>
-      <c r="K6" s="16">
+      <c r="K6" s="18">
         <v>14</v>
       </c>
-      <c r="L6" s="17">
+      <c r="L6" s="25">
         <v>14</v>
       </c>
-      <c r="M6" s="17">
+      <c r="M6" s="25">
         <v>14</v>
       </c>
-      <c r="N6" s="16">
+      <c r="N6" s="18">
         <v>18</v>
       </c>
-      <c r="O6" s="17">
+      <c r="O6" s="25">
         <v>18</v>
       </c>
-      <c r="P6" s="17">
+      <c r="P6" s="25">
         <v>18</v>
       </c>
-      <c r="Q6" s="16">
+      <c r="Q6" s="18">
         <v>18</v>
       </c>
-      <c r="R6" s="16">
+      <c r="R6" s="18">
         <v>18</v>
       </c>
-      <c r="S6" s="17">
+      <c r="S6" s="25">
         <v>18</v>
       </c>
-      <c r="T6" s="18">
+      <c r="T6" s="26">
         <v>23</v>
       </c>
-      <c r="U6" s="16">
+      <c r="U6" s="18">
         <v>23</v>
       </c>
-      <c r="V6" s="16">
+      <c r="V6" s="18">
         <v>23</v>
       </c>
-      <c r="W6" s="16">
+      <c r="W6" s="18">
         <v>23</v>
       </c>
-      <c r="X6" s="18">
+      <c r="X6" s="26">
         <v>23</v>
       </c>
-      <c r="Y6" s="16">
+      <c r="Y6" s="18">
         <v>3</v>
       </c>
-      <c r="Z6" s="16">
+      <c r="Z6" s="18">
         <v>3</v>
       </c>
-      <c r="AA6" s="16">
+      <c r="AA6" s="18">
         <v>5</v>
       </c>
-      <c r="AB6" s="16">
+      <c r="AB6" s="18">
         <v>5</v>
       </c>
-      <c r="AC6" s="16">
+      <c r="AC6" s="18">
         <v>5</v>
       </c>
-      <c r="AD6" s="16">
+      <c r="AD6" s="18">
         <v>5</v>
       </c>
-      <c r="AE6" s="16">
+      <c r="AE6" s="18">
         <v>5</v>
       </c>
-      <c r="AF6" s="16">
+      <c r="AF6" s="18">
         <v>5</v>
       </c>
-      <c r="AG6" s="16">
+      <c r="AG6" s="18">
         <v>5</v>
       </c>
-      <c r="AH6" s="16">
+      <c r="AH6" s="18">
         <v>5</v>
       </c>
-      <c r="AI6" s="16">
+      <c r="AI6" s="18">
         <v>5</v>
       </c>
       <c r="AJ6" s="27">
         <v>5</v>
       </c>
-      <c r="AK6" s="24">
+      <c r="AK6" s="18">
         <v>5</v>
       </c>
-      <c r="AL6" s="24">
+      <c r="AL6" s="18">
         <v>5</v>
       </c>
-      <c r="AM6" s="16">
+      <c r="AM6" s="18">
         <v>5</v>
       </c>
-      <c r="AN6" s="16">
+      <c r="AN6" s="18">
         <v>5</v>
       </c>
-      <c r="AO6" s="16">
+      <c r="AO6" s="18">
         <v>5</v>
       </c>
-      <c r="AP6" s="16">
+      <c r="AP6" s="18">
         <v>5</v>
       </c>
-      <c r="AQ6" s="16">
+      <c r="AQ6" s="18">
         <v>5</v>
       </c>
-      <c r="AR6" s="16">
+      <c r="AR6" s="18">
         <v>6</v>
       </c>
-      <c r="AS6" s="16">
+      <c r="AS6" s="18">
         <v>6</v>
       </c>
-      <c r="AT6" s="16">
+      <c r="AT6" s="18">
         <v>6</v>
       </c>
-      <c r="AU6" s="32">
+      <c r="AU6" s="28">
         <v>6</v>
       </c>
-      <c r="AV6" s="16">
+      <c r="AV6" s="18">
         <v>6</v>
       </c>
-      <c r="AW6" s="16">
+      <c r="AW6" s="18">
         <v>6</v>
       </c>
-      <c r="AX6" s="16">
+      <c r="AX6" s="18">
         <v>6</v>
       </c>
-      <c r="AY6" s="16">
+      <c r="AY6" s="18">
         <v>6</v>
       </c>
-      <c r="AZ6" s="16"/>
-[...2 lines deleted...]
-      <c r="BC6" s="3"/>
+      <c r="AZ6" s="18">
+        <v>6</v>
+      </c>
+      <c r="BA6" s="29"/>
+      <c r="BB6" s="29"/>
+      <c r="BC6" s="29"/>
     </row>
-    <row r="7" spans="1:55" s="4" customFormat="1">
-      <c r="A7" s="11" t="s">
+    <row r="7" spans="1:55" s="14" customFormat="1">
+      <c r="A7" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="16" t="s">
-[...152 lines deleted...]
-      <c r="BC7" s="3"/>
+      <c r="B7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="G7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="H7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="I7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="J7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="L7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="M7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="N7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="O7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="P7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="R7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="S7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="T7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="U7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="V7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="W7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="X7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ7" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU7" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ7" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA7" s="29"/>
+      <c r="BB7" s="29"/>
+      <c r="BC7" s="29"/>
     </row>
-    <row r="8" spans="1:55" s="4" customFormat="1">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:55" s="14" customFormat="1">
+      <c r="A8" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="18">
         <v>181</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="18">
         <v>181</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="18">
         <v>181</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="18">
         <v>181</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="18">
         <v>181</v>
       </c>
-      <c r="G8" s="16">
+      <c r="G8" s="18">
         <v>168</v>
       </c>
-      <c r="H8" s="16">
+      <c r="H8" s="18">
         <v>171</v>
       </c>
-      <c r="I8" s="16">
+      <c r="I8" s="18">
         <v>171</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="18">
         <v>171</v>
       </c>
-      <c r="K8" s="16">
+      <c r="K8" s="18">
         <v>171</v>
       </c>
-      <c r="L8" s="17">
+      <c r="L8" s="25">
         <v>171</v>
       </c>
-      <c r="M8" s="17">
+      <c r="M8" s="25">
         <v>171</v>
       </c>
-      <c r="N8" s="17">
+      <c r="N8" s="25">
         <v>178</v>
       </c>
-      <c r="O8" s="16">
+      <c r="O8" s="18">
         <v>178</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="32">
         <v>178</v>
       </c>
-      <c r="Q8" s="16">
+      <c r="Q8" s="18">
         <v>178</v>
       </c>
-      <c r="R8" s="16">
+      <c r="R8" s="18">
         <v>178</v>
       </c>
-      <c r="S8" s="17">
+      <c r="S8" s="25">
         <v>178</v>
       </c>
-      <c r="T8" s="18">
+      <c r="T8" s="26">
         <v>204</v>
       </c>
-      <c r="U8" s="16">
+      <c r="U8" s="18">
         <v>196</v>
       </c>
-      <c r="V8" s="16">
+      <c r="V8" s="18">
         <v>196</v>
       </c>
-      <c r="W8" s="16">
+      <c r="W8" s="18">
         <v>194</v>
       </c>
-      <c r="X8" s="18">
+      <c r="X8" s="26">
         <v>215</v>
       </c>
-      <c r="Y8" s="16">
+      <c r="Y8" s="18">
         <v>215</v>
       </c>
-      <c r="Z8" s="16">
+      <c r="Z8" s="18">
         <v>211</v>
       </c>
-      <c r="AA8" s="16">
+      <c r="AA8" s="18">
         <v>213</v>
       </c>
-      <c r="AB8" s="16">
+      <c r="AB8" s="18">
         <v>218</v>
       </c>
-      <c r="AC8" s="16">
+      <c r="AC8" s="18">
         <v>218</v>
       </c>
-      <c r="AD8" s="16">
+      <c r="AD8" s="18">
         <v>216</v>
       </c>
-      <c r="AE8" s="16">
+      <c r="AE8" s="18">
         <v>212</v>
       </c>
-      <c r="AF8" s="16">
+      <c r="AF8" s="18">
         <v>200</v>
       </c>
-      <c r="AG8" s="16">
+      <c r="AG8" s="18">
         <v>185</v>
       </c>
-      <c r="AH8" s="16">
+      <c r="AH8" s="18">
         <v>181</v>
       </c>
-      <c r="AI8" s="16">
+      <c r="AI8" s="18">
         <v>181</v>
       </c>
       <c r="AJ8" s="27">
         <v>202</v>
       </c>
-      <c r="AK8" s="24">
+      <c r="AK8" s="18">
         <v>202</v>
       </c>
-      <c r="AL8" s="24">
+      <c r="AL8" s="18">
         <v>198</v>
       </c>
-      <c r="AM8" s="16">
+      <c r="AM8" s="18">
         <v>198</v>
       </c>
-      <c r="AN8" s="16">
+      <c r="AN8" s="18">
         <v>197</v>
       </c>
-      <c r="AO8" s="16">
+      <c r="AO8" s="18">
         <v>208</v>
       </c>
-      <c r="AP8" s="16">
+      <c r="AP8" s="18">
         <v>208</v>
       </c>
-      <c r="AQ8" s="16">
+      <c r="AQ8" s="18">
         <v>212</v>
       </c>
-      <c r="AR8" s="16">
+      <c r="AR8" s="18">
         <v>204</v>
       </c>
-      <c r="AS8" s="16">
+      <c r="AS8" s="18">
         <v>199</v>
       </c>
-      <c r="AT8" s="16">
+      <c r="AT8" s="18">
         <v>199</v>
       </c>
-      <c r="AU8" s="32">
+      <c r="AU8" s="28">
         <v>199</v>
       </c>
-      <c r="AV8" s="16">
+      <c r="AV8" s="18">
         <v>224</v>
       </c>
-      <c r="AW8" s="16">
+      <c r="AW8" s="18">
         <v>224</v>
       </c>
-      <c r="AX8" s="16">
+      <c r="AX8" s="18">
         <v>221</v>
       </c>
-      <c r="AY8" s="16">
+      <c r="AY8" s="18">
         <v>221</v>
       </c>
-      <c r="AZ8" s="16"/>
-[...2 lines deleted...]
-      <c r="BC8" s="3"/>
+      <c r="AZ8" s="18">
+        <v>221</v>
+      </c>
+      <c r="BA8" s="29"/>
+      <c r="BB8" s="29"/>
+      <c r="BC8" s="29"/>
     </row>
-    <row r="9" spans="1:55" s="4" customFormat="1">
-      <c r="A9" s="11" t="s">
+    <row r="9" spans="1:55" s="14" customFormat="1">
+      <c r="A9" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="18">
         <v>31</v>
       </c>
-      <c r="C9" s="16">
+      <c r="C9" s="18">
         <v>31</v>
       </c>
-      <c r="D9" s="16">
+      <c r="D9" s="18">
         <v>31</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="18">
         <v>31</v>
       </c>
-      <c r="F9" s="16">
+      <c r="F9" s="18">
         <v>31</v>
       </c>
-      <c r="G9" s="16">
+      <c r="G9" s="18">
         <v>31</v>
       </c>
-      <c r="H9" s="16">
+      <c r="H9" s="18">
         <v>31</v>
       </c>
-      <c r="I9" s="16">
+      <c r="I9" s="18">
         <v>31</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="18">
         <v>31</v>
       </c>
-      <c r="K9" s="16">
+      <c r="K9" s="18">
         <v>31</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="25">
         <v>31</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="25">
         <v>31</v>
       </c>
-      <c r="N9" s="17">
+      <c r="N9" s="25">
         <v>30</v>
       </c>
-      <c r="O9" s="16">
+      <c r="O9" s="18">
         <v>30</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="32">
         <v>30</v>
       </c>
-      <c r="Q9" s="16">
+      <c r="Q9" s="18">
         <v>30</v>
       </c>
-      <c r="R9" s="16">
+      <c r="R9" s="18">
         <v>30</v>
       </c>
-      <c r="S9" s="17">
+      <c r="S9" s="25">
         <v>30</v>
       </c>
-      <c r="T9" s="18">
+      <c r="T9" s="26">
         <v>30</v>
       </c>
-      <c r="U9" s="16">
+      <c r="U9" s="18">
         <v>31</v>
       </c>
-      <c r="V9" s="16">
+      <c r="V9" s="18">
         <v>31</v>
       </c>
-      <c r="W9" s="16">
+      <c r="W9" s="18">
         <v>54</v>
       </c>
-      <c r="X9" s="18">
+      <c r="X9" s="26">
         <v>54</v>
       </c>
-      <c r="Y9" s="16">
+      <c r="Y9" s="18">
         <v>55</v>
       </c>
-      <c r="Z9" s="16">
+      <c r="Z9" s="18">
         <v>55</v>
       </c>
-      <c r="AA9" s="16">
+      <c r="AA9" s="18">
         <v>41</v>
       </c>
-      <c r="AB9" s="16">
+      <c r="AB9" s="18">
         <v>41</v>
       </c>
-      <c r="AC9" s="16">
+      <c r="AC9" s="18">
         <v>41</v>
       </c>
-      <c r="AD9" s="16">
+      <c r="AD9" s="18">
         <v>41</v>
       </c>
-      <c r="AE9" s="16">
+      <c r="AE9" s="18">
         <v>41</v>
       </c>
-      <c r="AF9" s="16">
+      <c r="AF9" s="18">
         <v>41</v>
       </c>
-      <c r="AG9" s="16">
+      <c r="AG9" s="18">
         <v>41</v>
       </c>
-      <c r="AH9" s="16">
+      <c r="AH9" s="18">
         <v>41</v>
       </c>
-      <c r="AI9" s="16">
+      <c r="AI9" s="18">
         <v>41</v>
       </c>
       <c r="AJ9" s="27">
         <v>41</v>
       </c>
-      <c r="AK9" s="24">
+      <c r="AK9" s="18">
         <v>41</v>
       </c>
-      <c r="AL9" s="24">
+      <c r="AL9" s="18">
         <v>57</v>
       </c>
-      <c r="AM9" s="16">
+      <c r="AM9" s="18">
         <v>57</v>
       </c>
-      <c r="AN9" s="16">
+      <c r="AN9" s="18">
         <v>57</v>
       </c>
-      <c r="AO9" s="16">
+      <c r="AO9" s="18">
         <v>57</v>
       </c>
-      <c r="AP9" s="16">
+      <c r="AP9" s="18">
         <v>57</v>
       </c>
-      <c r="AQ9" s="16">
+      <c r="AQ9" s="18">
         <v>57</v>
       </c>
-      <c r="AR9" s="16">
+      <c r="AR9" s="18">
         <v>57</v>
       </c>
-      <c r="AS9" s="16">
+      <c r="AS9" s="18">
         <v>57</v>
       </c>
-      <c r="AT9" s="16">
+      <c r="AT9" s="18">
         <v>57</v>
       </c>
-      <c r="AU9" s="32">
+      <c r="AU9" s="28">
         <v>57</v>
       </c>
-      <c r="AV9" s="16">
+      <c r="AV9" s="18">
         <v>57</v>
       </c>
-      <c r="AW9" s="16">
+      <c r="AW9" s="18">
         <v>57</v>
       </c>
-      <c r="AX9" s="16">
+      <c r="AX9" s="18">
         <v>82</v>
       </c>
-      <c r="AY9" s="16">
+      <c r="AY9" s="18">
         <v>82</v>
       </c>
-      <c r="AZ9" s="16"/>
-[...2 lines deleted...]
-      <c r="BC9" s="3"/>
+      <c r="AZ9" s="18">
+        <v>82</v>
+      </c>
+      <c r="BA9" s="29"/>
+      <c r="BB9" s="29"/>
+      <c r="BC9" s="29"/>
     </row>
-    <row r="10" spans="1:55" s="4" customFormat="1">
-      <c r="A10" s="11" t="s">
+    <row r="10" spans="1:55" s="14" customFormat="1">
+      <c r="A10" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="18">
         <v>117</v>
       </c>
-      <c r="C10" s="16">
+      <c r="C10" s="18">
         <v>117</v>
       </c>
-      <c r="D10" s="16">
+      <c r="D10" s="18">
         <v>117</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="18">
         <v>117</v>
       </c>
-      <c r="F10" s="16">
+      <c r="F10" s="18">
         <v>117</v>
       </c>
-      <c r="G10" s="16">
+      <c r="G10" s="18">
         <v>117</v>
       </c>
-      <c r="H10" s="16">
+      <c r="H10" s="18">
         <v>83</v>
       </c>
-      <c r="I10" s="16">
+      <c r="I10" s="18">
         <v>83</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="18">
         <v>83</v>
       </c>
-      <c r="K10" s="16">
+      <c r="K10" s="18">
         <v>83</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="25">
         <v>83</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="25">
         <v>86</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="25">
         <v>139</v>
       </c>
-      <c r="O10" s="16">
+      <c r="O10" s="18">
         <v>139</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="32">
         <v>139</v>
       </c>
-      <c r="Q10" s="16">
+      <c r="Q10" s="18">
         <v>139</v>
       </c>
-      <c r="R10" s="16">
+      <c r="R10" s="18">
         <v>139</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="25">
         <v>139</v>
       </c>
-      <c r="T10" s="18">
+      <c r="T10" s="26">
         <v>137</v>
       </c>
-      <c r="U10" s="16">
+      <c r="U10" s="18">
         <v>130</v>
       </c>
-      <c r="V10" s="16">
+      <c r="V10" s="18">
         <v>130</v>
       </c>
-      <c r="W10" s="16">
+      <c r="W10" s="18">
         <v>77</v>
       </c>
-      <c r="X10" s="18">
+      <c r="X10" s="26">
         <v>77</v>
       </c>
-      <c r="Y10" s="16">
+      <c r="Y10" s="18">
         <v>77</v>
       </c>
-      <c r="Z10" s="16">
+      <c r="Z10" s="18">
         <v>86</v>
       </c>
-      <c r="AA10" s="16">
+      <c r="AA10" s="18">
         <v>147</v>
       </c>
-      <c r="AB10" s="16">
+      <c r="AB10" s="18">
         <v>147</v>
       </c>
-      <c r="AC10" s="16">
+      <c r="AC10" s="18">
         <v>147</v>
       </c>
-      <c r="AD10" s="16">
+      <c r="AD10" s="18">
         <v>147</v>
       </c>
-      <c r="AE10" s="16">
+      <c r="AE10" s="18">
         <v>147</v>
       </c>
-      <c r="AF10" s="16">
+      <c r="AF10" s="18">
         <v>147</v>
       </c>
-      <c r="AG10" s="16">
+      <c r="AG10" s="18">
         <v>147</v>
       </c>
-      <c r="AH10" s="16">
+      <c r="AH10" s="18">
         <v>147</v>
       </c>
-      <c r="AI10" s="16">
+      <c r="AI10" s="18">
         <v>147</v>
       </c>
       <c r="AJ10" s="27">
         <v>147</v>
       </c>
-      <c r="AK10" s="24">
+      <c r="AK10" s="18">
         <v>147</v>
       </c>
-      <c r="AL10" s="24">
+      <c r="AL10" s="18">
         <v>153</v>
       </c>
-      <c r="AM10" s="16">
+      <c r="AM10" s="18">
         <v>153</v>
       </c>
-      <c r="AN10" s="16">
+      <c r="AN10" s="18">
         <v>153</v>
       </c>
-      <c r="AO10" s="16">
+      <c r="AO10" s="18">
         <v>153</v>
       </c>
-      <c r="AP10" s="16">
+      <c r="AP10" s="18">
         <v>153</v>
       </c>
-      <c r="AQ10" s="16">
+      <c r="AQ10" s="18">
         <v>153</v>
       </c>
-      <c r="AR10" s="16">
+      <c r="AR10" s="18">
         <v>188</v>
       </c>
-      <c r="AS10" s="16">
+      <c r="AS10" s="18">
         <v>188</v>
       </c>
-      <c r="AT10" s="16">
+      <c r="AT10" s="18">
         <v>188</v>
       </c>
-      <c r="AU10" s="32">
+      <c r="AU10" s="28">
         <v>188</v>
       </c>
-      <c r="AV10" s="16">
+      <c r="AV10" s="18">
         <v>188</v>
       </c>
-      <c r="AW10" s="16">
+      <c r="AW10" s="18">
         <v>188</v>
       </c>
-      <c r="AX10" s="16">
+      <c r="AX10" s="18">
         <v>195</v>
       </c>
-      <c r="AY10" s="16">
+      <c r="AY10" s="18">
         <v>195</v>
       </c>
-      <c r="AZ10" s="16"/>
-[...2 lines deleted...]
-      <c r="BC10" s="3"/>
+      <c r="AZ10" s="18">
+        <v>195</v>
+      </c>
+      <c r="BA10" s="29"/>
+      <c r="BB10" s="29"/>
+      <c r="BC10" s="29"/>
     </row>
-    <row r="11" spans="1:55" s="4" customFormat="1">
-      <c r="A11" s="11" t="s">
+    <row r="11" spans="1:55" s="14" customFormat="1">
+      <c r="A11" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="B11" s="16" t="s">
-[...152 lines deleted...]
-      <c r="BC11" s="3"/>
+      <c r="B11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="F11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="H11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="J11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="K11" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="L11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="M11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="N11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="O11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="P11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="R11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="S11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="T11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="U11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="V11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="W11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="X11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ11" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU11" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ11" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA11" s="29"/>
+      <c r="BB11" s="29"/>
+      <c r="BC11" s="29"/>
     </row>
-    <row r="12" spans="1:55" s="4" customFormat="1">
-      <c r="A12" s="11" t="s">
+    <row r="12" spans="1:55" s="14" customFormat="1">
+      <c r="A12" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="16" t="s">
-[...152 lines deleted...]
-      <c r="BC12" s="3"/>
+      <c r="B12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="D12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="F12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="G12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="H12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="I12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="J12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="K12" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="L12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="M12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="N12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="O12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="P12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="R12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="S12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="T12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="U12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="V12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="W12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="X12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AC12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AE12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AF12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ12" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AM12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AN12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AO12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AQ12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AR12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AS12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AU12" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="AV12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AW12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AY12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AZ12" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="BA12" s="29"/>
+      <c r="BB12" s="29"/>
+      <c r="BC12" s="29"/>
     </row>
-    <row r="13" spans="1:55" s="4" customFormat="1">
-      <c r="A13" s="12" t="s">
+    <row r="13" spans="1:55" s="14" customFormat="1">
+      <c r="A13" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="17" t="s">
-[...68 lines deleted...]
-      <c r="Y13" s="16">
+      <c r="B13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="G13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="H13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="I13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="J13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="K13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="M13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="N13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="O13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="P13" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="R13" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="S13" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="T13" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="U13" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="V13" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="W13" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="X13" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y13" s="18">
         <v>20</v>
       </c>
-      <c r="Z13" s="16">
+      <c r="Z13" s="18">
         <v>20</v>
       </c>
-      <c r="AA13" s="16">
+      <c r="AA13" s="18">
         <v>20</v>
       </c>
-      <c r="AB13" s="16">
+      <c r="AB13" s="18">
         <v>20</v>
       </c>
-      <c r="AC13" s="16">
+      <c r="AC13" s="18">
         <v>20</v>
       </c>
-      <c r="AD13" s="16">
+      <c r="AD13" s="18">
         <v>20</v>
       </c>
-      <c r="AE13" s="16">
+      <c r="AE13" s="18">
         <v>20</v>
       </c>
-      <c r="AF13" s="16">
+      <c r="AF13" s="18">
         <v>20</v>
       </c>
-      <c r="AG13" s="16">
+      <c r="AG13" s="18">
         <v>20</v>
       </c>
-      <c r="AH13" s="16">
+      <c r="AH13" s="18">
         <v>20</v>
       </c>
-      <c r="AI13" s="16">
+      <c r="AI13" s="18">
         <v>20</v>
       </c>
       <c r="AJ13" s="27">
         <v>20</v>
       </c>
-      <c r="AK13" s="24">
+      <c r="AK13" s="18">
         <v>20</v>
       </c>
-      <c r="AL13" s="24">
+      <c r="AL13" s="18">
         <v>20</v>
       </c>
-      <c r="AM13" s="16">
+      <c r="AM13" s="18">
         <v>20</v>
       </c>
-      <c r="AN13" s="16">
+      <c r="AN13" s="18">
         <v>20</v>
       </c>
-      <c r="AO13" s="16">
+      <c r="AO13" s="18">
         <v>20</v>
       </c>
-      <c r="AP13" s="16">
+      <c r="AP13" s="18">
         <v>20</v>
       </c>
-      <c r="AQ13" s="16">
+      <c r="AQ13" s="18">
         <v>20</v>
       </c>
-      <c r="AR13" s="16">
+      <c r="AR13" s="18">
         <v>21</v>
       </c>
-      <c r="AS13" s="16">
+      <c r="AS13" s="18">
         <v>21</v>
       </c>
-      <c r="AT13" s="16">
+      <c r="AT13" s="18">
         <v>21</v>
       </c>
-      <c r="AU13" s="32">
+      <c r="AU13" s="28">
         <v>21</v>
       </c>
-      <c r="AV13" s="16">
+      <c r="AV13" s="18">
         <v>21</v>
       </c>
-      <c r="AW13" s="16">
+      <c r="AW13" s="18">
         <v>21</v>
       </c>
-      <c r="AX13" s="16">
+      <c r="AX13" s="18">
         <v>15</v>
       </c>
-      <c r="AY13" s="16">
+      <c r="AY13" s="18">
         <v>15</v>
       </c>
-      <c r="AZ13" s="16"/>
-[...2 lines deleted...]
-      <c r="BC13" s="3"/>
+      <c r="AZ13" s="18">
+        <v>15</v>
+      </c>
+      <c r="BA13" s="29"/>
+      <c r="BB13" s="29"/>
+      <c r="BC13" s="29"/>
     </row>
-    <row r="14" spans="1:55" s="4" customFormat="1">
-      <c r="A14" s="11" t="s">
+    <row r="14" spans="1:55" s="14" customFormat="1">
+      <c r="A14" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="18">
         <v>30</v>
       </c>
-      <c r="C14" s="16">
+      <c r="C14" s="18">
         <v>30</v>
       </c>
-      <c r="D14" s="16">
+      <c r="D14" s="18">
         <v>30</v>
       </c>
-      <c r="E14" s="16">
+      <c r="E14" s="18">
         <v>30</v>
       </c>
-      <c r="F14" s="16">
+      <c r="F14" s="18">
         <v>30</v>
       </c>
-      <c r="G14" s="16">
+      <c r="G14" s="18">
         <v>30</v>
       </c>
-      <c r="H14" s="16">
+      <c r="H14" s="18">
         <v>33</v>
       </c>
-      <c r="I14" s="16">
+      <c r="I14" s="18">
         <v>33</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="18">
         <v>33</v>
       </c>
-      <c r="K14" s="16">
+      <c r="K14" s="18">
         <v>33</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L14" s="25">
         <v>33</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M14" s="25">
         <v>33</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N14" s="25">
         <v>33</v>
       </c>
-      <c r="O14" s="17" t="s">
-[...5 lines deleted...]
-      <c r="Q14" s="16">
+      <c r="O14" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="P14" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="18">
         <v>34</v>
       </c>
-      <c r="R14" s="16">
+      <c r="R14" s="18">
         <v>34</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S14" s="25">
         <v>34</v>
       </c>
-      <c r="T14" s="18">
+      <c r="T14" s="26">
         <v>34</v>
       </c>
-      <c r="U14" s="16">
+      <c r="U14" s="18">
         <v>34</v>
       </c>
-      <c r="V14" s="16">
+      <c r="V14" s="18">
         <v>34</v>
       </c>
-      <c r="W14" s="16">
+      <c r="W14" s="18">
         <v>34</v>
       </c>
-      <c r="X14" s="18">
+      <c r="X14" s="26">
         <v>34</v>
       </c>
-      <c r="Y14" s="16">
+      <c r="Y14" s="18">
         <v>34</v>
       </c>
-      <c r="Z14" s="16">
+      <c r="Z14" s="18">
         <v>34</v>
       </c>
-      <c r="AA14" s="16">
+      <c r="AA14" s="18">
         <v>39</v>
       </c>
-      <c r="AB14" s="16">
+      <c r="AB14" s="18">
         <v>39</v>
       </c>
-      <c r="AC14" s="16">
+      <c r="AC14" s="18">
         <v>39</v>
       </c>
-      <c r="AD14" s="16">
+      <c r="AD14" s="18">
         <v>39</v>
       </c>
-      <c r="AE14" s="16">
+      <c r="AE14" s="18">
         <v>39</v>
       </c>
-      <c r="AF14" s="19" t="s">
-[...17 lines deleted...]
-      <c r="AL14" s="24">
+      <c r="AF14" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AG14" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH14" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AI14" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AJ14" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="AK14" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL14" s="18">
         <v>21</v>
       </c>
-      <c r="AM14" s="16">
+      <c r="AM14" s="18">
         <v>21</v>
       </c>
-      <c r="AN14" s="16">
+      <c r="AN14" s="18">
         <v>21</v>
       </c>
-      <c r="AO14" s="16">
+      <c r="AO14" s="18">
         <v>21</v>
       </c>
-      <c r="AP14" s="16">
+      <c r="AP14" s="18">
         <v>21</v>
       </c>
-      <c r="AQ14" s="16">
+      <c r="AQ14" s="18">
         <v>21</v>
       </c>
-      <c r="AR14" s="16">
+      <c r="AR14" s="18">
         <v>21</v>
       </c>
-      <c r="AS14" s="16">
+      <c r="AS14" s="18">
         <v>21</v>
       </c>
-      <c r="AT14" s="16">
+      <c r="AT14" s="18">
         <v>21</v>
       </c>
-      <c r="AU14" s="32">
+      <c r="AU14" s="28">
         <v>21</v>
       </c>
-      <c r="AV14" s="16">
+      <c r="AV14" s="18">
         <v>21</v>
       </c>
-      <c r="AW14" s="16">
+      <c r="AW14" s="18">
         <v>21</v>
       </c>
-      <c r="AX14" s="16">
+      <c r="AX14" s="18">
         <v>19</v>
       </c>
-      <c r="AY14" s="16">
+      <c r="AY14" s="18">
         <v>19</v>
       </c>
-      <c r="AZ14" s="16"/>
-[...2 lines deleted...]
-      <c r="BC14" s="3"/>
+      <c r="AZ14" s="18">
+        <v>19</v>
+      </c>
+      <c r="BA14" s="29"/>
+      <c r="BB14" s="29"/>
+      <c r="BC14" s="29"/>
     </row>
-    <row r="15" spans="1:55" s="4" customFormat="1">
-      <c r="A15" s="11" t="s">
+    <row r="15" spans="1:55" s="14" customFormat="1">
+      <c r="A15" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="18">
         <v>24</v>
       </c>
-      <c r="C15" s="16">
+      <c r="C15" s="18">
         <v>24</v>
       </c>
-      <c r="D15" s="16">
+      <c r="D15" s="18">
         <v>24</v>
       </c>
-      <c r="E15" s="16">
+      <c r="E15" s="18">
         <v>24</v>
       </c>
-      <c r="F15" s="16">
+      <c r="F15" s="18">
         <v>24</v>
       </c>
-      <c r="G15" s="16">
+      <c r="G15" s="18">
         <v>24</v>
       </c>
-      <c r="H15" s="16">
+      <c r="H15" s="18">
         <v>29</v>
       </c>
-      <c r="I15" s="16">
+      <c r="I15" s="18">
         <v>29</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="18">
         <v>29</v>
       </c>
-      <c r="K15" s="16">
+      <c r="K15" s="18">
         <v>29</v>
       </c>
-      <c r="L15" s="17">
+      <c r="L15" s="25">
         <v>29</v>
       </c>
-      <c r="M15" s="17">
+      <c r="M15" s="25">
         <v>29</v>
       </c>
-      <c r="N15" s="17">
+      <c r="N15" s="25">
         <v>29</v>
       </c>
-      <c r="O15" s="17">
+      <c r="O15" s="25">
         <v>29</v>
       </c>
-      <c r="P15" s="17">
+      <c r="P15" s="25">
         <v>29</v>
       </c>
-      <c r="Q15" s="16">
+      <c r="Q15" s="18">
         <v>29</v>
       </c>
-      <c r="R15" s="16">
+      <c r="R15" s="18">
         <v>29</v>
       </c>
-      <c r="S15" s="17">
+      <c r="S15" s="25">
         <v>29</v>
       </c>
-      <c r="T15" s="18">
+      <c r="T15" s="26">
         <v>29</v>
       </c>
-      <c r="U15" s="16">
+      <c r="U15" s="18">
         <v>12</v>
       </c>
-      <c r="V15" s="16">
+      <c r="V15" s="18">
         <v>5</v>
       </c>
-      <c r="W15" s="16">
+      <c r="W15" s="18">
         <v>5</v>
       </c>
-      <c r="X15" s="18">
+      <c r="X15" s="26">
         <v>5</v>
       </c>
-      <c r="Y15" s="16">
+      <c r="Y15" s="18">
         <v>5</v>
       </c>
-      <c r="Z15" s="16">
+      <c r="Z15" s="18">
         <v>5</v>
       </c>
-      <c r="AA15" s="16">
+      <c r="AA15" s="18">
         <v>5</v>
       </c>
-      <c r="AB15" s="16">
+      <c r="AB15" s="18">
         <v>5</v>
       </c>
-      <c r="AC15" s="16">
+      <c r="AC15" s="18">
         <v>5</v>
       </c>
-      <c r="AD15" s="16">
+      <c r="AD15" s="18">
         <v>5</v>
       </c>
-      <c r="AE15" s="16">
+      <c r="AE15" s="18">
         <v>5</v>
       </c>
-      <c r="AF15" s="16">
+      <c r="AF15" s="18">
         <v>5</v>
       </c>
-      <c r="AG15" s="16">
+      <c r="AG15" s="18">
         <v>7</v>
       </c>
-      <c r="AH15" s="16">
+      <c r="AH15" s="18">
         <v>7</v>
       </c>
-      <c r="AI15" s="16">
+      <c r="AI15" s="18">
         <v>7</v>
       </c>
       <c r="AJ15" s="27">
         <v>7</v>
       </c>
-      <c r="AK15" s="24">
+      <c r="AK15" s="18">
         <v>7</v>
       </c>
-      <c r="AL15" s="24">
+      <c r="AL15" s="18">
         <v>7</v>
       </c>
-      <c r="AM15" s="16">
+      <c r="AM15" s="18">
         <v>7</v>
       </c>
-      <c r="AN15" s="16">
+      <c r="AN15" s="18">
         <v>7</v>
       </c>
-      <c r="AO15" s="16">
+      <c r="AO15" s="18">
         <v>7</v>
       </c>
-      <c r="AP15" s="16">
+      <c r="AP15" s="18">
         <v>7</v>
       </c>
-      <c r="AQ15" s="16">
+      <c r="AQ15" s="18">
         <v>7</v>
       </c>
-      <c r="AR15" s="16">
+      <c r="AR15" s="18">
         <v>6</v>
       </c>
-      <c r="AS15" s="16">
+      <c r="AS15" s="18">
         <v>6</v>
       </c>
-      <c r="AT15" s="16">
+      <c r="AT15" s="18">
         <v>6</v>
       </c>
-      <c r="AU15" s="32">
+      <c r="AU15" s="28">
         <v>6</v>
       </c>
-      <c r="AV15" s="16">
+      <c r="AV15" s="18">
         <v>6</v>
       </c>
-      <c r="AW15" s="16">
+      <c r="AW15" s="18">
         <v>6</v>
       </c>
-      <c r="AX15" s="16">
+      <c r="AX15" s="18">
         <v>9</v>
       </c>
-      <c r="AY15" s="16">
+      <c r="AY15" s="18">
         <v>9</v>
       </c>
-      <c r="AZ15" s="16"/>
-[...2 lines deleted...]
-      <c r="BC15" s="3"/>
+      <c r="AZ15" s="18">
+        <v>9</v>
+      </c>
+      <c r="BA15" s="29"/>
+      <c r="BB15" s="29"/>
+      <c r="BC15" s="29"/>
     </row>
-    <row r="16" spans="1:55" s="4" customFormat="1">
+    <row r="16" spans="1:55" s="14" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="16" t="s">
-[...59 lines deleted...]
-      <c r="V16" s="16">
+      <c r="B16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="E16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="F16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="G16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="H16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="I16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="J16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="K16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="M16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="N16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="O16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="P16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="R16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="S16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="T16" s="18" t="s">
+        <v>1</v>
+      </c>
+      <c r="U16" s="25" t="s">
+        <v>1</v>
+      </c>
+      <c r="V16" s="18">
         <v>29</v>
       </c>
-      <c r="W16" s="16">
+      <c r="W16" s="18">
         <v>29</v>
       </c>
-      <c r="X16" s="18">
+      <c r="X16" s="26">
         <v>28</v>
       </c>
-      <c r="Y16" s="16">
+      <c r="Y16" s="18">
         <v>29</v>
       </c>
-      <c r="Z16" s="16">
+      <c r="Z16" s="18">
         <v>60</v>
       </c>
-      <c r="AA16" s="16">
+      <c r="AA16" s="18">
         <v>31</v>
       </c>
-      <c r="AB16" s="16">
+      <c r="AB16" s="18">
         <v>31</v>
       </c>
-      <c r="AC16" s="16">
+      <c r="AC16" s="18">
         <v>31</v>
       </c>
-      <c r="AD16" s="16">
+      <c r="AD16" s="18">
         <v>31</v>
       </c>
-      <c r="AE16" s="16">
+      <c r="AE16" s="18">
         <v>31</v>
       </c>
-      <c r="AF16" s="16">
+      <c r="AF16" s="18">
         <v>31</v>
       </c>
-      <c r="AG16" s="16">
+      <c r="AG16" s="18">
         <v>24</v>
       </c>
-      <c r="AH16" s="16">
+      <c r="AH16" s="18">
         <v>24</v>
       </c>
-      <c r="AI16" s="16">
+      <c r="AI16" s="18">
         <v>27</v>
       </c>
       <c r="AJ16" s="27">
         <v>30</v>
       </c>
-      <c r="AK16" s="24">
+      <c r="AK16" s="18">
         <v>30</v>
       </c>
-      <c r="AL16" s="24">
+      <c r="AL16" s="18">
         <v>24</v>
       </c>
-      <c r="AM16" s="16">
+      <c r="AM16" s="18">
         <v>24</v>
       </c>
-      <c r="AN16" s="16">
+      <c r="AN16" s="18">
         <v>24</v>
       </c>
-      <c r="AO16" s="16">
+      <c r="AO16" s="18">
         <v>24</v>
       </c>
-      <c r="AP16" s="16">
+      <c r="AP16" s="18">
         <v>24</v>
       </c>
-      <c r="AQ16" s="16">
+      <c r="AQ16" s="18">
         <v>24</v>
       </c>
-      <c r="AR16" s="16">
+      <c r="AR16" s="18">
         <v>24</v>
       </c>
-      <c r="AS16" s="16">
+      <c r="AS16" s="18">
         <v>24</v>
       </c>
-      <c r="AT16" s="16">
+      <c r="AT16" s="18">
         <v>24</v>
       </c>
-      <c r="AU16" s="32">
+      <c r="AU16" s="28">
         <v>27</v>
       </c>
-      <c r="AV16" s="16">
+      <c r="AV16" s="18">
         <v>30</v>
       </c>
-      <c r="AW16" s="16">
+      <c r="AW16" s="18">
         <v>30</v>
       </c>
-      <c r="AX16" s="16">
+      <c r="AX16" s="18">
         <v>25</v>
       </c>
-      <c r="AY16" s="16">
+      <c r="AY16" s="18">
         <v>25</v>
       </c>
-      <c r="AZ16" s="16"/>
-[...2 lines deleted...]
-      <c r="BC16" s="3"/>
+      <c r="AZ16" s="18">
+        <v>25</v>
+      </c>
+      <c r="BA16" s="29"/>
+      <c r="BB16" s="29"/>
+      <c r="BC16" s="29"/>
     </row>
-    <row r="17" spans="1:55" s="4" customFormat="1">
-      <c r="A17" s="14" t="s">
+    <row r="17" spans="1:55" s="14" customFormat="1">
+      <c r="A17" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="18">
         <v>57</v>
       </c>
-      <c r="C17" s="16">
+      <c r="C17" s="18">
         <v>57</v>
       </c>
-      <c r="D17" s="16">
+      <c r="D17" s="18">
         <v>57</v>
       </c>
-      <c r="E17" s="16">
+      <c r="E17" s="18">
         <v>57</v>
       </c>
-      <c r="F17" s="16">
+      <c r="F17" s="18">
         <v>57</v>
       </c>
-      <c r="G17" s="16">
+      <c r="G17" s="18">
         <v>57</v>
       </c>
-      <c r="H17" s="16">
+      <c r="H17" s="18">
         <v>57</v>
       </c>
-      <c r="I17" s="16">
+      <c r="I17" s="18">
         <v>57</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="18">
         <v>57</v>
       </c>
-      <c r="K17" s="16">
+      <c r="K17" s="18">
         <v>57</v>
       </c>
-      <c r="L17" s="17">
+      <c r="L17" s="25">
         <v>57</v>
       </c>
-      <c r="M17" s="17">
+      <c r="M17" s="25">
         <v>57</v>
       </c>
-      <c r="N17" s="17">
+      <c r="N17" s="25">
         <v>57</v>
       </c>
-      <c r="O17" s="17">
+      <c r="O17" s="25">
         <v>57</v>
       </c>
-      <c r="P17" s="17">
+      <c r="P17" s="25">
         <v>57</v>
       </c>
-      <c r="Q17" s="16">
+      <c r="Q17" s="18">
         <v>57</v>
       </c>
-      <c r="R17" s="16">
+      <c r="R17" s="18">
         <v>57</v>
       </c>
-      <c r="S17" s="17">
+      <c r="S17" s="25">
         <v>57</v>
       </c>
-      <c r="T17" s="18">
+      <c r="T17" s="26">
         <v>57</v>
       </c>
-      <c r="U17" s="16">
+      <c r="U17" s="18">
         <v>57</v>
       </c>
-      <c r="V17" s="16">
+      <c r="V17" s="18">
         <v>28</v>
       </c>
-      <c r="W17" s="16">
+      <c r="W17" s="18">
         <v>28</v>
       </c>
-      <c r="X17" s="18">
+      <c r="X17" s="26">
         <v>29</v>
       </c>
-      <c r="Y17" s="16">
+      <c r="Y17" s="18">
         <v>28</v>
       </c>
-      <c r="Z17" s="16">
+      <c r="Z17" s="18">
         <v>28</v>
       </c>
-      <c r="AA17" s="16">
+      <c r="AA17" s="18">
         <v>9</v>
       </c>
-      <c r="AB17" s="16">
+      <c r="AB17" s="18">
         <v>9</v>
       </c>
-      <c r="AC17" s="16">
+      <c r="AC17" s="18">
         <v>9</v>
       </c>
-      <c r="AD17" s="16">
+      <c r="AD17" s="18">
         <v>9</v>
       </c>
-      <c r="AE17" s="16">
+      <c r="AE17" s="18">
         <v>9</v>
       </c>
-      <c r="AF17" s="16">
+      <c r="AF17" s="18">
         <v>23</v>
       </c>
-      <c r="AG17" s="16">
+      <c r="AG17" s="18">
         <v>26</v>
       </c>
-      <c r="AH17" s="16">
+      <c r="AH17" s="18">
         <v>26</v>
       </c>
-      <c r="AI17" s="16">
+      <c r="AI17" s="18">
         <v>26</v>
       </c>
       <c r="AJ17" s="27">
         <v>28</v>
       </c>
-      <c r="AK17" s="24">
+      <c r="AK17" s="18">
         <v>31</v>
       </c>
-      <c r="AL17" s="24">
+      <c r="AL17" s="18">
         <v>33</v>
       </c>
-      <c r="AM17" s="16">
+      <c r="AM17" s="18">
         <v>33</v>
       </c>
-      <c r="AN17" s="16">
+      <c r="AN17" s="18">
         <v>33</v>
       </c>
-      <c r="AO17" s="16">
+      <c r="AO17" s="18">
         <v>33</v>
       </c>
-      <c r="AP17" s="16">
+      <c r="AP17" s="18">
         <v>33</v>
       </c>
-      <c r="AQ17" s="16">
+      <c r="AQ17" s="18">
         <v>33</v>
       </c>
-      <c r="AR17" s="16">
+      <c r="AR17" s="18">
         <v>32</v>
       </c>
-      <c r="AS17" s="16">
+      <c r="AS17" s="18">
         <v>32</v>
       </c>
-      <c r="AT17" s="16">
+      <c r="AT17" s="18">
         <v>32</v>
       </c>
-      <c r="AU17" s="32">
+      <c r="AU17" s="28">
         <v>32</v>
       </c>
-      <c r="AV17" s="16">
+      <c r="AV17" s="18">
         <v>32</v>
       </c>
-      <c r="AW17" s="16">
+      <c r="AW17" s="18">
         <v>32</v>
       </c>
-      <c r="AX17" s="16">
+      <c r="AX17" s="18">
         <v>35</v>
       </c>
-      <c r="AY17" s="16">
+      <c r="AY17" s="18">
         <v>35</v>
       </c>
-      <c r="AZ17" s="16"/>
-[...2 lines deleted...]
-      <c r="BC17" s="3"/>
+      <c r="AZ17" s="18">
+        <v>35</v>
+      </c>
+      <c r="BA17" s="29"/>
+      <c r="BB17" s="29"/>
+      <c r="BC17" s="29"/>
     </row>
     <row r="18" spans="1:55">
-      <c r="H18" s="4"/>
-[...18 lines deleted...]
-      <c r="AY18" s="21"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="14"/>
+      <c r="L18" s="14"/>
+      <c r="M18" s="14"/>
+      <c r="N18" s="14"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="14"/>
+      <c r="Q18" s="14"/>
+      <c r="R18" s="14"/>
+      <c r="S18" s="14"/>
+      <c r="T18" s="14"/>
+      <c r="U18" s="15"/>
+      <c r="AH18" s="15"/>
+      <c r="AJ18" s="16"/>
+      <c r="AU18" s="15"/>
+      <c r="AV18" s="15"/>
+      <c r="AW18" s="15"/>
+      <c r="AY18" s="15"/>
     </row>
     <row r="19" spans="1:55">
-      <c r="AE19" s="21"/>
-[...1 lines deleted...]
-      <c r="AR19" s="21"/>
+      <c r="AE19" s="15"/>
+      <c r="AP19" s="15"/>
+      <c r="AR19" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="AR3:BC3"/>
     <mergeCell ref="A1:BC1"/>
     <mergeCell ref="AN2:AQ2"/>
     <mergeCell ref="AF3:AQ3"/>
     <mergeCell ref="T3:AE3"/>
     <mergeCell ref="AB2:AE2"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="H3:S3"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="P2:S2"/>
     <mergeCell ref="A3:A4"/>
   </mergeCells>
-  <phoneticPr fontId="9" type="noConversion"/>
+  <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.82" right="0.59055118110236227" top="0.34" bottom="0.59055118110236227" header="0.46" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>верблюды</vt:lpstr>
     </vt:vector>