--- v0 (2026-08-31)
+++ v1 (2026-09-21)
@@ -1,226 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="659" activeTab="1"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="659"/>
   </bookViews>
   <sheets>
-    <sheet name="Маңғыстау" sheetId="12" r:id="rId1"/>
-    <sheet name="Лист1" sheetId="13" r:id="rId2"/>
+    <sheet name="Метадеректер" sheetId="13" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="14" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="12" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BB6" i="13"/>
-[...18 lines deleted...]
-  <c r="BB6"/>
+  <c r="BB7" i="12"/>
+  <c r="BA7"/>
+  <c r="AZ7"/>
+  <c r="AY7"/>
+  <c r="AX7"/>
+  <c r="AW7"/>
+  <c r="AV7"/>
+  <c r="AU7"/>
+  <c r="AT7"/>
+  <c r="AS7"/>
+  <c r="AR7"/>
+  <c r="AQ7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3251" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1649" uniqueCount="185">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
-    <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
-[...1 lines deleted...]
-  <si>
     <t>0602</t>
   </si>
   <si>
-    <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
-[...1 lines deleted...]
-  <si>
     <t>0603</t>
   </si>
   <si>
-    <t>Срезанные цветы и бутоны, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</t>
-[...1 lines deleted...]
-  <si>
     <t>0604</t>
   </si>
   <si>
-    <t>Листья, ветки и другие части растений без цветков или бутонов, травы, мхи и лишайники, пригодные для составления букетов или для декоративных целей, свежие, засушенные, окрашенные, отбеленные, пропитанные или подготовленные другими способами</t>
-[...1 lines deleted...]
-  <si>
     <t>0701</t>
   </si>
   <si>
-    <t>Картофель свежий или охлажденный</t>
-[...1 lines deleted...]
-  <si>
     <t>0702</t>
   </si>
   <si>
-    <t>Томаты свежие или охлажденные</t>
-[...1 lines deleted...]
-  <si>
     <t>0703</t>
   </si>
   <si>
-    <t>Лук репчатый, лук шалот, чеснок, лук-порей и прочие луковичные овощи, свежие или охлажденные</t>
-[...1 lines deleted...]
-  <si>
     <t>0704</t>
   </si>
   <si>
-    <t>Капуста кочанная, капуста цветная, кольраби, капуста листовая и аналогичные съедобные овощи из рода brassica, свежие или охлажденные</t>
-[...1 lines deleted...]
-  <si>
     <t>0705</t>
   </si>
   <si>
-    <t>Салат-латук (lactuca sativa) и цикорий (cichorium sрр.), свежие или охлажденные</t>
-[...1 lines deleted...]
-  <si>
     <t>0706</t>
   </si>
   <si>
-    <t>Морковь, репа, свекла столовая, козлобородник, сельдерей корневой, редис и прочие аналогичные съедобные корнеплоды, свежие или охлажденные</t>
-[...1 lines deleted...]
-  <si>
     <t>0707</t>
   </si>
   <si>
-    <t>Огурцы и корнишоны, свежие или охлажденные</t>
-[...1 lines deleted...]
-  <si>
     <t>0708</t>
   </si>
   <si>
-    <t>Бобовые овощи, лущеные или нелущеные, свежие или охлажденные</t>
-[...1 lines deleted...]
-  <si>
     <t>0709</t>
   </si>
   <si>
-    <t>Овощи прочие, свежие или охлажденные</t>
-[...1 lines deleted...]
-  <si>
     <t>0710</t>
   </si>
   <si>
-    <t>Овощи (сырые или сваренные в воде или на пару) замороженные</t>
-[...1 lines deleted...]
-  <si>
     <t>0713</t>
   </si>
   <si>
-    <t>Овощи бобовые сушеные, лущеные, очищенные от семенной кожуры или неочищенные, колотые или неколотые</t>
-[...1 lines deleted...]
-  <si>
     <t>0714</t>
   </si>
   <si>
-    <t>Маниок, маранта, салеп, земляная груша, или топинамбур, сладкий картофель, или батат, и аналогичные корнеплоды и клубнеплоды с высоким содержанием крахмала или инулина, свежие, охлажденные, замороженные или сушеные, целые или нарезанные ломтиками или в</t>
-[...1 lines deleted...]
-  <si>
     <t>0801</t>
   </si>
   <si>
-    <t>Орехи кокосовые, орехи бразильские и орехи кешью, свежие или сушеные, очищенные от скорлупы или не очищенные, с кожурой или без кожуры</t>
-[...1 lines deleted...]
-  <si>
     <t>0802</t>
   </si>
   <si>
-    <t>Прочие орехи, свежие или сушеные, очищенные от скорлупы или неочищенные, с кожурой или без кожуры</t>
-[...1 lines deleted...]
-  <si>
     <t>0803</t>
   </si>
   <si>
-    <t>Бананы, включая плантайны, свежие или сушеные</t>
-[...1 lines deleted...]
-  <si>
     <t>0804</t>
   </si>
   <si>
-    <t>Финики, инжир, ананасы, авокадо, гуайява, манго и мангостан, или гарциния, свежие или сушеные</t>
-[...1 lines deleted...]
-  <si>
     <t>0805</t>
   </si>
   <si>
-    <t>Цитрусовые плоды, свежие или сушеные</t>
-[...1 lines deleted...]
-  <si>
     <t>0806</t>
-  </si>
-[...1 lines deleted...]
-    <t>Виноград, свежий или сушеный</t>
   </si>
   <si>
     <t>0807</t>
   </si>
   <si>
     <t>0808</t>
   </si>
   <si>
     <t>0809</t>
   </si>
   <si>
     <t>0810</t>
   </si>
   <si>
     <t>0811</t>
   </si>
   <si>
     <t>0813</t>
   </si>
   <si>
     <t>0904</t>
   </si>
   <si>
     <t>0906</t>
   </si>
@@ -483,116 +411,288 @@
     <t>Темекi шикi заты; темекi қалдықтары </t>
   </si>
   <si>
     <t>Шикізатты зығыр немесе өңделген, бірақ иірілмеген зығыр; зығырдың қыл-қыбыры мен қалдықтары (иіру қалдықтары мен жұлынған шикізатты қоса алғанда)</t>
   </si>
   <si>
     <t>Дәнді сабан мен қопсытқыш, өнделмеген, ұсақталған немесе ұсақталмаған, ұнтақталған немесе ұнтақталмаған, сығымдалған немесе түйіршіктер түрінде</t>
   </si>
   <si>
     <t>Тұтас немесе ұсақталған, шикі немесе қуырылған какао бұршақтары</t>
   </si>
   <si>
     <t>Қабық, қабық, тері және басқа какао қалдықтары</t>
   </si>
   <si>
     <t>Қарасора (cannabis sativa l.), шикі немесе өңделген, бірақ иіруге ұшырамаған: қарасора тарақтары мен қалдықтары (иіру қалдықтары мен сынған шикізатты қоса алғанда)</t>
   </si>
   <si>
     <t>Шикізат түріндегі немесе өңделген, бірақ игеруге ұшырамаған джут талшығы және басқа да тоқыма бас талшықтары (зығыр, қарасора жән рамиден басқа); осы талшықтардың тарақтары мен қалдықдықтары (иіру қалдықтары мен ұсақталған шикізатты қоса алғанда)</t>
   </si>
   <si>
     <t>Кокос талшығы, абаки, рами және басқа да өсімдік тоқыма талшықтары</t>
   </si>
   <si>
     <r>
-      <t>2025 жылғы қаңтар-желтоқсан</t>
+      <t>2025 жылғы қаңтар-шілде</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Өсімдік өнімдерінің экспорты және импорты </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есептеулерді жүргізу үшін ресми статистикалық деректер пайдаланылады: Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС нысаны бойынша есептілік және Еуразиялық экономикалық одаққа мүше емес елдермен сыртқы саудаға қатысты Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті қалыптастыратын кедендік декларациялар деректері.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері және Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің ЕАЭО-ға кірмейтін өзге мемлекеттермен саудаға қатысты кедендік декларация деректері табылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/mangystau/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Жаңа пiскен немесе тоңазытылған картоп </t>
+  </si>
+  <si>
+    <t>Жаңа пiскен және тоңазытылған қызанақтар</t>
+  </si>
+  <si>
+    <t>Басты пияз, шалот пиязы, сарымсақ, порей пиязы және өзге де пияз тектес көкөнiстер, жаңа піскен немесе тоңазытылған </t>
+  </si>
+  <si>
+    <t>Қауданды қырыққабат, түрлi-түстi қырыққабат, кольраби, жапырақты қырыққабат және Вrаssiса текті ұқсас жеуге жарамды көкөнiстер, жас немесе тоңазытылған </t>
+  </si>
+  <si>
+    <t>Сәбiз, шалқан, асханалық қызылша, ешкі сақал, тамырлы балдыркөк, шомыр және өзге де ұқсас жеуге жарайтын тамырлы жемістер, жаңа піскен және тоңазытылған </t>
+  </si>
+  <si>
+    <t>Қиярлар және корнишондар, жаңа піскен немесе тоңазытылған</t>
+  </si>
+  <si>
+    <t>Аршылған немесе аршылмаған бұршақ көкөнiстерi, жас немесе тоңазытылған </t>
+  </si>
+  <si>
+    <t>Өзге де көкөнiстер, жас және тоңазытылған </t>
+  </si>
+  <si>
+    <t>Мұздатылған көкөнiстер (шикi немесе суда немесе буда пiсiрiлген) </t>
+  </si>
+  <si>
+    <t>Кептiрiлген, аршылған, тұқымдық қауызынан тазартылған немесе тазартылмаған, уатылған немесе уатылмаған бұршақты көкөнiстер</t>
+  </si>
+  <si>
+    <t>Кокос жаңғақтары, бразилиялық жаңғақтар және кешью жаңғақтары, жаңа пiскен немесе кептiрiлген, қауызынан тазартылған немесе тазартылмаған, қабығымен немесе қабықсыз </t>
+  </si>
+  <si>
+    <t>Өзге де жаңғақтар, жаңа пiскен немесе кептiрiлген, қауызынан тазартылған немесе тазартылмаған, қабығымен немесе қабықсыз </t>
+  </si>
+  <si>
+    <t>Плантайндарды қоса алғанда, жаңа піскен немесе кептірілген банандар</t>
+  </si>
+  <si>
+    <t>Құрмалар, iнжiр, ананастар, авокадо, гуайява, манго және мангоста, немесе гарциния, жаңа пiскен немесе кептiрiлген:   </t>
+  </si>
+  <si>
+    <t>Жаңа пiскен немесе кептiрiлген цитрустардың жемістері </t>
+  </si>
+  <si>
+    <t>Жүзiм, жаңа пiскен немесе кептiрiлген </t>
+  </si>
+  <si>
+    <t>Өзге де тiрi өсiмдiктер (олардың тамырларын қоса алғанда), қалемшелер немесе сұлатпа бұтақтар; саңырауқұлақтың жiпшумағы </t>
+  </si>
+  <si>
+    <t>Гүлшоқтар жасау үшiн немесе декоративтік мақсаттар үшiн жарамды, жас, кептiрiлген, боялған, ағартылған, сіңдiрiлген немесе басқа да тәсiлдермен дайындалып, кесiп алынған гүлдер және гүлшанақтар </t>
+  </si>
+  <si>
+    <t>Жапырақтар, бұтақтар және гүлсiз немесе гүлшанақтарсыз өсiмдiктердiң басқа да бөлiктерi, гүлшоқтар жасау үшiн немесе декоративтік мақсаттар үшiн жарамды, жас кептiрiлген, боялған, ағартылған, сiңдiрiлген немесе басқа да тәсiлдермен дайындалған шөптер, мү</t>
+  </si>
+  <si>
+    <t>Латук салаты (Lactuca sativa) және цикорий (Cichorium sрр.), жаңа піскен және тоңазытылған </t>
+  </si>
+  <si>
+    <t>Баданалар, түйнектер, түйнек тәрізді тамырлар, құрттар, тамырлар, оның ішінде тармақталған, вегетативті тыныштықта, вегетацияда немесе гүлденуде; 1212 тауар позициясының тамырларынан басқа, цикорий өсімдіктері мен тамырлары</t>
+  </si>
+  <si>
+    <t>Маниок, жебе, салеп, жер алмұрты, немесе Иерусалимдегі артишок, тәтті картоп, немесе ямсжәне крахмал немесе инулині жоғары, жаңа піскен, салқындатылған, мұздатылған немесе кептірілген, тұтас немесе кесілген немесе кесілген ұқсас тамырлар мен түйнектер.</t>
+  </si>
+  <si>
     <r>
-      <t>2025 жылғы қаңтар-мамыр</t>
+      <t>2026 жылғы қаңтар-шілде</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
-  <si>
-[...26 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -611,65 +711,110 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color indexed="10"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -734,215 +879,312 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="12">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 14" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="9"/>
+    <cellStyle name="Обычный 2 3" xfId="6"/>
+    <cellStyle name="Обычный 2 4" xfId="11"/>
+    <cellStyle name="Обычный 2 4 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1185,22828 +1427,11784 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:BB73"/>
+  <dimension ref="A1:G26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B34" sqref="B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="34" customWidth="1"/>
+    <col min="2" max="2" width="82" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2" s="35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B2" s="36" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3" s="35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4" s="35" t="s">
+        <v>124</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5" s="38" t="s">
+        <v>126</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6" s="38" t="s">
+        <v>127</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7" s="38" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7" s="36" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" s="35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="63.75">
+      <c r="A9" s="35" t="s">
+        <v>132</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="63.75">
+      <c r="A10" s="35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" s="35" t="s">
+        <v>136</v>
+      </c>
+      <c r="B11" s="41"/>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" s="42" t="s">
+        <v>137</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="44" t="s">
+        <v>139</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="33" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A14" s="46" t="s">
+        <v>141</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>142</v>
+      </c>
+      <c r="G14" s="33" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" s="48" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="35" t="s">
+        <v>145</v>
+      </c>
+      <c r="B16" s="49">
+        <v>46280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B17" s="49">
+        <v>46310</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="35" t="s">
+        <v>149</v>
+      </c>
+      <c r="B19" s="51" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B20" s="52" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="35" t="s">
+        <v>153</v>
+      </c>
+      <c r="B21" s="53" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="33"/>
+      <c r="B22" s="33"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="33"/>
+      <c r="B23" s="33"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="33"/>
+      <c r="B24" s="33"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="33"/>
+      <c r="B25" s="33"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="33"/>
+      <c r="B26" s="33"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B15" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B5:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="5" topLeftCell="AP6" activePane="bottomRight" state="frozen"/>
+      <selection activeCell="B43" sqref="B43"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" style="34" customWidth="1"/>
+    <col min="2" max="2" width="111.5703125" style="34" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="5" spans="2:2">
+      <c r="B5" s="54" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="54" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="54" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="54" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="54" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="54"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5">
+      <c r="B11" s="55" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2">
+      <c r="B12" s="56"/>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="56"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="57"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="57"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="57"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="58" t="s">
+        <v>161</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:BB99"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
-      <selection pane="bottomRight" sqref="A1:IV65536"/>
+      <selection pane="bottomRight" activeCell="BC10" sqref="BC10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="48" style="1" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.7109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.7109375" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.7109375" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.7109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.42578125" style="1" customWidth="1"/>
     <col min="36" max="36" width="12.5703125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="13.28515625" style="1" customWidth="1"/>
     <col min="39" max="46" width="10" style="1" customWidth="1"/>
     <col min="47" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54" s="2" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:54" ht="12.75" customHeight="1">
+      <c r="A1" s="75" t="s">
+        <v>120</v>
+      </c>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
+      <c r="G1" s="75"/>
+      <c r="H1" s="75"/>
+      <c r="I1" s="75"/>
+      <c r="J1" s="75"/>
+      <c r="K1" s="75"/>
+      <c r="L1" s="75"/>
+      <c r="M1" s="75"/>
+      <c r="N1" s="75"/>
+      <c r="O1" s="75"/>
+      <c r="P1" s="75"/>
+      <c r="Q1" s="75"/>
+      <c r="R1" s="75"/>
+      <c r="S1" s="75"/>
+      <c r="T1" s="75"/>
+      <c r="U1" s="75"/>
+      <c r="V1" s="75"/>
+      <c r="W1" s="75"/>
+      <c r="X1" s="75"/>
+      <c r="Y1" s="75"/>
+      <c r="Z1" s="75"/>
+      <c r="AA1" s="75"/>
+      <c r="AB1" s="75"/>
+      <c r="AC1" s="75"/>
+      <c r="AD1" s="75"/>
+      <c r="AE1" s="75"/>
+      <c r="AF1" s="75"/>
+      <c r="AG1" s="75"/>
+      <c r="AH1" s="75"/>
+      <c r="AI1" s="75"/>
+      <c r="AJ1" s="75"/>
+      <c r="AK1" s="75"/>
+      <c r="AL1" s="75"/>
+    </row>
+    <row r="2" spans="1:54" s="2" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A2" s="76" t="s">
+        <v>68</v>
+      </c>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
+      <c r="R2" s="76"/>
+      <c r="S2" s="76"/>
+      <c r="T2" s="76"/>
+      <c r="U2" s="76"/>
+      <c r="V2" s="76"/>
+      <c r="W2" s="76"/>
+      <c r="X2" s="76"/>
+      <c r="Y2" s="76"/>
+      <c r="Z2" s="76"/>
+      <c r="AA2" s="76"/>
+      <c r="AB2" s="76"/>
+      <c r="AC2" s="76"/>
+      <c r="AD2" s="76"/>
+      <c r="AE2" s="76"/>
+      <c r="AF2" s="76"/>
+      <c r="AG2" s="76"/>
+      <c r="AH2" s="76"/>
+      <c r="AI2" s="76"/>
+      <c r="AJ2" s="76"/>
+      <c r="AK2" s="76"/>
+      <c r="AL2" s="76"/>
+      <c r="AT2" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="AX2" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:54">
+      <c r="A3" s="14"/>
+      <c r="B3" s="20"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="15"/>
+      <c r="K3" s="15"/>
+      <c r="L3" s="15"/>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="15"/>
+      <c r="P3" s="15"/>
+      <c r="Q3" s="15"/>
+      <c r="R3" s="15"/>
+      <c r="S3" s="15"/>
+      <c r="T3" s="15"/>
+      <c r="U3" s="15"/>
+      <c r="V3" s="15"/>
+      <c r="W3" s="15"/>
+      <c r="X3" s="15"/>
+      <c r="Y3" s="15"/>
+      <c r="Z3" s="15"/>
+    </row>
+    <row r="4" spans="1:54" s="2" customFormat="1" ht="21" customHeight="1">
+      <c r="A4" s="70" t="s">
+        <v>71</v>
+      </c>
+      <c r="B4" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="C4" s="61">
+        <v>2015</v>
+      </c>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61">
+        <v>2016</v>
+      </c>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61">
+        <v>2017</v>
+      </c>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61">
+        <v>2018</v>
+      </c>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="61">
+        <v>2019</v>
+      </c>
+      <c r="T4" s="61"/>
+      <c r="U4" s="61"/>
+      <c r="V4" s="61"/>
+      <c r="W4" s="61">
+        <v>2020</v>
+      </c>
+      <c r="X4" s="61"/>
+      <c r="Y4" s="61"/>
+      <c r="Z4" s="61"/>
+      <c r="AA4" s="63">
+        <v>2021</v>
+      </c>
+      <c r="AB4" s="63"/>
+      <c r="AC4" s="63"/>
+      <c r="AD4" s="63"/>
+      <c r="AE4" s="64">
+        <v>2022</v>
+      </c>
+      <c r="AF4" s="65"/>
+      <c r="AG4" s="65"/>
+      <c r="AH4" s="66"/>
+      <c r="AI4" s="67">
+        <v>2023</v>
+      </c>
+      <c r="AJ4" s="63"/>
+      <c r="AK4" s="63"/>
+      <c r="AL4" s="68"/>
+      <c r="AM4" s="67">
+        <v>2024</v>
+      </c>
+      <c r="AN4" s="63"/>
+      <c r="AO4" s="63"/>
+      <c r="AP4" s="68"/>
+      <c r="AQ4" s="60">
+        <v>2025</v>
+      </c>
+      <c r="AR4" s="61"/>
+      <c r="AS4" s="61"/>
+      <c r="AT4" s="62"/>
+      <c r="AU4" s="60" t="s">
+        <v>119</v>
+      </c>
+      <c r="AV4" s="61"/>
+      <c r="AW4" s="61"/>
+      <c r="AX4" s="62"/>
+      <c r="AY4" s="60" t="s">
+        <v>184</v>
+      </c>
+      <c r="AZ4" s="61"/>
+      <c r="BA4" s="61"/>
+      <c r="BB4" s="62"/>
+    </row>
+    <row r="5" spans="1:54" s="3" customFormat="1">
+      <c r="A5" s="71"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="69"/>
+      <c r="E5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="F5" s="61"/>
+      <c r="G5" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="69"/>
+      <c r="I5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="61"/>
+      <c r="K5" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="69"/>
+      <c r="M5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="N5" s="61"/>
+      <c r="O5" s="62" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="R5" s="61"/>
+      <c r="S5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="61"/>
+      <c r="U5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="V5" s="61"/>
+      <c r="W5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="61"/>
+      <c r="AC5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AD5" s="61"/>
+      <c r="AE5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="61"/>
+      <c r="AG5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AH5" s="61"/>
+      <c r="AI5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="61"/>
+      <c r="AK5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AL5" s="62"/>
+      <c r="AM5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="61"/>
+      <c r="AO5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AP5" s="62"/>
+      <c r="AQ5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="61"/>
+      <c r="AS5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AT5" s="62"/>
+      <c r="AU5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="61"/>
+      <c r="AW5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="AX5" s="62"/>
+      <c r="AY5" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="61"/>
+      <c r="BA5" s="61" t="s">
+        <v>1</v>
+      </c>
+      <c r="BB5" s="62"/>
+    </row>
+    <row r="6" spans="1:54" s="2" customFormat="1" ht="22.5">
+      <c r="A6" s="72"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="H6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="J6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="K6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="R6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="S6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="T6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="U6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="V6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="W6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="X6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="Y6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="Z6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AA6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AC6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AD6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AE6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AF6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AG6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AH6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AI6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AJ6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AK6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AL6" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AM6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AN6" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="AO6" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="AP6" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AQ6" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="AR6" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="AS6" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="AT6" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AU6" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="AV6" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="AW6" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="AX6" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="AY6" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="AZ6" s="29" t="s">
+        <v>74</v>
+      </c>
+      <c r="BA6" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="BB6" s="5" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:54" s="16" customFormat="1">
+      <c r="A7" s="1"/>
+      <c r="B7" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="31">
+        <v>219.92500000000001</v>
+      </c>
+      <c r="D7" s="31">
+        <v>162.721</v>
+      </c>
+      <c r="E7" s="31">
+        <v>1083.3129599999995</v>
+      </c>
+      <c r="F7" s="31">
+        <v>1096.0209299999999</v>
+      </c>
+      <c r="G7" s="31">
+        <v>0</v>
+      </c>
+      <c r="H7" s="31">
+        <v>0</v>
+      </c>
+      <c r="I7" s="31">
+        <v>1165.3289799999993</v>
+      </c>
+      <c r="J7" s="31">
+        <v>675.19265999999982</v>
+      </c>
+      <c r="K7" s="31">
+        <v>242.553</v>
+      </c>
+      <c r="L7" s="31">
+        <v>163.18800000000002</v>
+      </c>
+      <c r="M7" s="31">
+        <v>1742.1685799999996</v>
+      </c>
+      <c r="N7" s="31">
+        <v>1084.4228800000001</v>
+      </c>
+      <c r="O7" s="31">
+        <v>762.93799999999999</v>
+      </c>
+      <c r="P7" s="31">
+        <v>582.75800000000004</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>1324.7147600000001</v>
+      </c>
+      <c r="R7" s="31">
+        <v>1097.6963800000001</v>
+      </c>
+      <c r="S7" s="31">
+        <v>139.85</v>
+      </c>
+      <c r="T7" s="31">
+        <v>69.179999999999993</v>
+      </c>
+      <c r="U7" s="31">
+        <v>2714.1240300000009</v>
+      </c>
+      <c r="V7" s="31">
+        <v>2887.8285200000005</v>
+      </c>
+      <c r="W7" s="31">
+        <v>3875.1357000000003</v>
+      </c>
+      <c r="X7" s="31">
+        <v>3598.5133199999996</v>
+      </c>
+      <c r="Y7" s="31">
+        <v>4508.1761899999992</v>
+      </c>
+      <c r="Z7" s="31">
+        <v>3651.0124900000005</v>
+      </c>
+      <c r="AA7" s="31">
+        <v>2584.6773100000005</v>
+      </c>
+      <c r="AB7" s="31">
+        <v>757.01078999999993</v>
+      </c>
+      <c r="AC7" s="31">
+        <v>6059.8305</v>
+      </c>
+      <c r="AD7" s="31">
+        <v>5034.1499300000005</v>
+      </c>
+      <c r="AE7" s="31">
+        <v>2476.3109999999997</v>
+      </c>
+      <c r="AF7" s="31">
+        <v>1199.28188</v>
+      </c>
+      <c r="AG7" s="31">
+        <v>3938.42668</v>
+      </c>
+      <c r="AH7" s="31">
+        <v>3753.5970400000006</v>
+      </c>
+      <c r="AI7" s="31">
+        <v>834.82299999999998</v>
+      </c>
+      <c r="AJ7" s="31">
+        <v>481.72548</v>
+      </c>
+      <c r="AK7" s="31">
+        <v>10924.605909999998</v>
+      </c>
+      <c r="AL7" s="31">
+        <v>3153.4225299999998</v>
+      </c>
+      <c r="AM7" s="31">
+        <v>453.47109999999998</v>
+      </c>
+      <c r="AN7" s="31">
+        <v>460.97966000000002</v>
+      </c>
+      <c r="AO7" s="31">
+        <v>25781.190539999996</v>
+      </c>
+      <c r="AP7" s="31">
+        <v>4613.4653900000003</v>
+      </c>
+      <c r="AQ7" s="27">
+        <f t="shared" ref="AQ7:BB7" si="0">SUM(AQ8:AQ72)</f>
+        <v>598</v>
+      </c>
+      <c r="AR7" s="27">
+        <f t="shared" si="0"/>
+        <v>272.60000000000002</v>
+      </c>
+      <c r="AS7" s="32">
+        <f t="shared" si="0"/>
+        <v>2081.0140899999997</v>
+      </c>
+      <c r="AT7" s="32">
+        <f t="shared" si="0"/>
+        <v>2024.7000000000003</v>
+      </c>
+      <c r="AU7" s="27">
+        <f t="shared" si="0"/>
+        <v>530.5</v>
+      </c>
+      <c r="AV7" s="27">
+        <f t="shared" si="0"/>
+        <v>235.5</v>
+      </c>
+      <c r="AW7" s="32">
+        <f t="shared" si="0"/>
+        <v>581.44409000000007</v>
+      </c>
+      <c r="AX7" s="32">
+        <f t="shared" si="0"/>
+        <v>886.75064999999984</v>
+      </c>
+      <c r="AY7" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AZ7" s="59">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="BA7" s="27">
+        <f t="shared" si="0"/>
+        <v>2386.9369999999994</v>
+      </c>
+      <c r="BB7" s="27">
+        <f t="shared" si="0"/>
+        <v>1343.96165</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54" s="16" customFormat="1">
+      <c r="A8" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>182</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O8" s="6">
+        <v>0</v>
+      </c>
+      <c r="P8" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="R8" s="6">
+        <v>3.7877200000000002</v>
+      </c>
+      <c r="S8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W8" s="6">
+        <v>0</v>
+      </c>
+      <c r="X8" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="6">
+        <v>1</v>
+      </c>
+      <c r="Z8" s="6">
+        <v>5.1889200000000004</v>
+      </c>
+      <c r="AA8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH8" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI8" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ8" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK8" s="7">
+        <v>0.37</v>
+      </c>
+      <c r="AL8" s="7">
+        <v>1.952</v>
+      </c>
+      <c r="AM8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN8" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO8" s="8">
+        <v>0.65</v>
+      </c>
+      <c r="AP8" s="8">
+        <v>1.8240000000000001</v>
+      </c>
+      <c r="AQ8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA8" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB8" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A9" s="17" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>178</v>
+      </c>
+      <c r="C9" s="6">
+        <v>0</v>
+      </c>
+      <c r="D9" s="6">
+        <v>0</v>
+      </c>
+      <c r="E9" s="6">
+        <v>123.304</v>
+      </c>
+      <c r="F9" s="6">
+        <v>27.98226</v>
+      </c>
+      <c r="G9" s="6">
+        <v>0</v>
+      </c>
+      <c r="H9" s="6">
+        <v>0</v>
+      </c>
+      <c r="I9" s="6">
+        <v>3.3119999999999998</v>
+      </c>
+      <c r="J9" s="6">
+        <v>19.858720000000002</v>
+      </c>
+      <c r="K9" s="6">
+        <v>0</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0</v>
+      </c>
+      <c r="M9" s="6">
+        <v>3.2069999999999999</v>
+      </c>
+      <c r="N9" s="6">
+        <v>15.021660000000001</v>
+      </c>
+      <c r="O9" s="6">
+        <v>0.4</v>
+      </c>
+      <c r="P9" s="6">
+        <v>3.1579999999999999</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>0.8</v>
+      </c>
+      <c r="R9" s="6">
+        <v>4.33908</v>
+      </c>
+      <c r="S9" s="6">
+        <v>0</v>
+      </c>
+      <c r="T9" s="6">
+        <v>0</v>
+      </c>
+      <c r="U9" s="6">
+        <v>10.129</v>
+      </c>
+      <c r="V9" s="6">
+        <v>14.062900000000001</v>
+      </c>
+      <c r="W9" s="6">
+        <v>0</v>
+      </c>
+      <c r="X9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>0.56599999999999995</v>
+      </c>
+      <c r="Z9" s="6">
+        <v>8.3161500000000004</v>
+      </c>
+      <c r="AA9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>3.5249999999999999</v>
+      </c>
+      <c r="AD9" s="6">
+        <v>15.35533</v>
+      </c>
+      <c r="AE9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF9" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG9" s="6">
+        <v>1.89</v>
+      </c>
+      <c r="AH9" s="6">
+        <v>7.88964</v>
+      </c>
+      <c r="AI9" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ9" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK9" s="7">
+        <v>16.597999999999999</v>
+      </c>
+      <c r="AL9" s="7">
+        <v>14.90461</v>
+      </c>
+      <c r="AM9" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN9" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO9" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP9" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA9" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB9" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54" s="16" customFormat="1" ht="45">
+      <c r="A10" s="17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="21" t="s">
+        <v>179</v>
+      </c>
+      <c r="C10" s="6">
+        <v>0</v>
+      </c>
+      <c r="D10" s="6">
+        <v>0</v>
+      </c>
+      <c r="E10" s="6">
+        <v>0.14499999999999999</v>
+      </c>
+      <c r="F10" s="6">
+        <v>1.8779999999999999</v>
+      </c>
+      <c r="G10" s="6">
+        <v>0</v>
+      </c>
+      <c r="H10" s="6">
+        <v>0</v>
+      </c>
+      <c r="I10" s="6">
+        <v>0.93</v>
+      </c>
+      <c r="J10" s="6">
+        <v>7.6890000000000001</v>
+      </c>
+      <c r="K10" s="6">
+        <v>0</v>
+      </c>
+      <c r="L10" s="6">
+        <v>0</v>
+      </c>
+      <c r="M10" s="6">
+        <v>1.6339999999999999</v>
+      </c>
+      <c r="N10" s="6">
+        <v>1.722</v>
+      </c>
+      <c r="O10" s="6">
+        <v>0</v>
+      </c>
+      <c r="P10" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="R10" s="6">
+        <v>0.23100000000000001</v>
+      </c>
+      <c r="S10" s="6">
+        <v>0</v>
+      </c>
+      <c r="T10" s="6">
+        <v>0</v>
+      </c>
+      <c r="U10" s="6">
+        <v>0.85</v>
+      </c>
+      <c r="V10" s="6">
+        <v>1.5893999999999999</v>
+      </c>
+      <c r="W10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="6">
+        <v>5.6000000000000001E-2</v>
+      </c>
+      <c r="AD10" s="6">
+        <v>0.34015000000000001</v>
+      </c>
+      <c r="AE10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH10" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL10" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM10" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN10" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO10" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP10" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA10" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB10" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54" s="16" customFormat="1" ht="56.25">
+      <c r="A11" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>180</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S11" s="6">
+        <v>0</v>
+      </c>
+      <c r="T11" s="6">
+        <v>0</v>
+      </c>
+      <c r="U11" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="V11" s="6">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="W11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD11" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF11" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG11" s="6">
+        <v>1.4E-2</v>
+      </c>
+      <c r="AH11" s="6">
+        <v>0.46800000000000003</v>
+      </c>
+      <c r="AI11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ11" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK11" s="7">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="AL11" s="7">
+        <v>0.439</v>
+      </c>
+      <c r="AM11" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN11" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO11" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP11" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA11" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB11" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54" s="16" customFormat="1">
+      <c r="A12" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>162</v>
+      </c>
+      <c r="C12" s="6">
+        <v>0</v>
+      </c>
+      <c r="D12" s="6">
+        <v>0</v>
+      </c>
+      <c r="E12" s="6">
+        <v>93.004999999999995</v>
+      </c>
+      <c r="F12" s="6">
+        <v>14.911519999999999</v>
+      </c>
+      <c r="G12" s="6">
+        <v>0</v>
+      </c>
+      <c r="H12" s="6">
+        <v>0</v>
+      </c>
+      <c r="I12" s="6">
+        <v>624.32000000000005</v>
+      </c>
+      <c r="J12" s="6">
+        <v>82.938400000000001</v>
+      </c>
+      <c r="K12" s="6">
+        <v>0</v>
+      </c>
+      <c r="L12" s="6">
+        <v>0</v>
+      </c>
+      <c r="M12" s="6">
+        <v>1039.1199999999999</v>
+      </c>
+      <c r="N12" s="6">
+        <v>175.23536999999999</v>
+      </c>
+      <c r="O12" s="6">
+        <v>0</v>
+      </c>
+      <c r="P12" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>457.77019999999999</v>
+      </c>
+      <c r="R12" s="6">
+        <v>44.628500000000003</v>
+      </c>
+      <c r="S12" s="6">
+        <v>0</v>
+      </c>
+      <c r="T12" s="6">
+        <v>0</v>
+      </c>
+      <c r="U12" s="6">
+        <v>30</v>
+      </c>
+      <c r="V12" s="6">
+        <v>3.3679899999999998</v>
+      </c>
+      <c r="W12" s="6">
+        <v>0</v>
+      </c>
+      <c r="X12" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="6">
+        <v>491.38499999999999</v>
+      </c>
+      <c r="Z12" s="6">
+        <v>44.373829999999998</v>
+      </c>
+      <c r="AA12" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="6">
+        <v>468.27</v>
+      </c>
+      <c r="AD12" s="6">
+        <v>80.748990000000006</v>
+      </c>
+      <c r="AE12" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG12" s="6">
+        <v>777.53</v>
+      </c>
+      <c r="AH12" s="6">
+        <v>113.00975</v>
+      </c>
+      <c r="AI12" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ12" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK12" s="7">
+        <v>851</v>
+      </c>
+      <c r="AL12" s="7">
+        <v>127.3539</v>
+      </c>
+      <c r="AM12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN12" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO12" s="8">
+        <v>1895.3</v>
+      </c>
+      <c r="AP12" s="8">
+        <v>217.41578000000001</v>
+      </c>
+      <c r="AQ12" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR12" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS12" s="26">
+        <v>1058.2</v>
+      </c>
+      <c r="AT12" s="26">
+        <v>325.2</v>
+      </c>
+      <c r="AU12" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV12" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW12" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX12" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY12" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ12" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA12" s="26">
+        <v>110</v>
+      </c>
+      <c r="BB12" s="26">
+        <v>26.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:54" s="16" customFormat="1">
+      <c r="A13" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="21" t="s">
+        <v>163</v>
+      </c>
+      <c r="C13" s="6">
+        <v>0</v>
+      </c>
+      <c r="D13" s="6">
+        <v>0</v>
+      </c>
+      <c r="E13" s="6">
+        <v>2.1100000000000001E-2</v>
+      </c>
+      <c r="F13" s="6">
+        <v>2.3720000000000001E-2</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V13" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W13" s="6">
+        <v>65</v>
+      </c>
+      <c r="X13" s="6">
+        <v>64.28</v>
+      </c>
+      <c r="Y13" s="6">
+        <v>85.52</v>
+      </c>
+      <c r="Z13" s="6">
+        <v>11.641360000000001</v>
+      </c>
+      <c r="AA13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="6">
+        <v>126.22762</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>34.309010000000001</v>
+      </c>
+      <c r="AE13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="6">
+        <v>129.97</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>35.556759999999997</v>
+      </c>
+      <c r="AI13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ13" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK13" s="7">
+        <v>4.5</v>
+      </c>
+      <c r="AL13" s="7">
+        <v>0.92259999999999998</v>
+      </c>
+      <c r="AM13" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN13" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO13" s="8">
+        <v>67.3</v>
+      </c>
+      <c r="AP13" s="8">
+        <v>16.315370000000001</v>
+      </c>
+      <c r="AQ13" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR13" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS13" s="26">
+        <v>38</v>
+      </c>
+      <c r="AT13" s="26">
+        <v>30.7</v>
+      </c>
+      <c r="AU13" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV13" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW13" s="26">
+        <v>27</v>
+      </c>
+      <c r="AX13" s="26">
+        <v>27.3</v>
+      </c>
+      <c r="AY13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA13" s="26">
+        <v>22</v>
+      </c>
+      <c r="BB13" s="26">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A14" s="17" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="C14" s="6">
+        <v>0</v>
+      </c>
+      <c r="D14" s="6">
+        <v>0</v>
+      </c>
+      <c r="E14" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="F14" s="6">
+        <v>4.2500000000000003E-3</v>
+      </c>
+      <c r="G14" s="6">
+        <v>0</v>
+      </c>
+      <c r="H14" s="6">
+        <v>0</v>
+      </c>
+      <c r="I14" s="6">
+        <v>16.5</v>
+      </c>
+      <c r="J14" s="6">
+        <v>3.1718999999999999</v>
+      </c>
+      <c r="K14" s="6">
+        <v>0</v>
+      </c>
+      <c r="L14" s="6">
+        <v>0</v>
+      </c>
+      <c r="M14" s="6">
+        <v>41.2</v>
+      </c>
+      <c r="N14" s="6">
+        <v>4.0588199999999999</v>
+      </c>
+      <c r="O14" s="6">
+        <v>0</v>
+      </c>
+      <c r="P14" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>44.738799999999998</v>
+      </c>
+      <c r="R14" s="6">
+        <v>4.6085599999999998</v>
+      </c>
+      <c r="S14" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T14" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U14" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V14" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W14" s="6">
+        <v>0</v>
+      </c>
+      <c r="X14" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y14" s="6">
+        <v>19.687000000000001</v>
+      </c>
+      <c r="Z14" s="6">
+        <v>16.808710000000001</v>
+      </c>
+      <c r="AA14" s="6">
+        <v>400</v>
+      </c>
+      <c r="AB14" s="6">
+        <v>65.582980000000006</v>
+      </c>
+      <c r="AC14" s="6">
+        <v>49.027999999999999</v>
+      </c>
+      <c r="AD14" s="6">
+        <v>27.557549999999999</v>
+      </c>
+      <c r="AE14" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF14" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG14" s="6">
+        <v>2.12</v>
+      </c>
+      <c r="AH14" s="6">
+        <v>1.21669</v>
+      </c>
+      <c r="AI14" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ14" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK14" s="7">
+        <v>233.2722</v>
+      </c>
+      <c r="AL14" s="7">
+        <v>37.865250000000003</v>
+      </c>
+      <c r="AM14" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN14" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO14" s="8">
+        <v>275.7</v>
+      </c>
+      <c r="AP14" s="8">
+        <v>33.941000000000003</v>
+      </c>
+      <c r="AQ14" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR14" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS14" s="26">
+        <v>87</v>
+      </c>
+      <c r="AT14" s="26">
+        <v>12.7</v>
+      </c>
+      <c r="AU14" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV14" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW14" s="26">
+        <v>87</v>
+      </c>
+      <c r="AX14" s="26">
+        <v>12.7</v>
+      </c>
+      <c r="AY14" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ14" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA14" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB14" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A15" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="C15" s="6">
+        <v>0</v>
+      </c>
+      <c r="D15" s="6">
+        <v>0</v>
+      </c>
+      <c r="E15" s="6">
+        <v>1.1918200000000001</v>
+      </c>
+      <c r="F15" s="6">
+        <v>2.2900399999999999</v>
+      </c>
+      <c r="G15" s="6">
+        <v>0</v>
+      </c>
+      <c r="H15" s="6">
+        <v>0</v>
+      </c>
+      <c r="I15" s="6">
+        <v>0.29599999999999999</v>
+      </c>
+      <c r="J15" s="6">
+        <v>0.52600000000000002</v>
+      </c>
+      <c r="K15" s="6">
+        <v>0</v>
+      </c>
+      <c r="L15" s="6">
+        <v>0</v>
+      </c>
+      <c r="M15" s="6">
+        <v>4.3</v>
+      </c>
+      <c r="N15" s="6">
+        <v>2.0581800000000001</v>
+      </c>
+      <c r="O15" s="6">
+        <v>0</v>
+      </c>
+      <c r="P15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>36.432299999999998</v>
+      </c>
+      <c r="R15" s="6">
+        <v>17.431239999999999</v>
+      </c>
+      <c r="S15" s="6">
+        <v>0</v>
+      </c>
+      <c r="T15" s="6">
+        <v>0</v>
+      </c>
+      <c r="U15" s="6">
+        <v>22.702000000000002</v>
+      </c>
+      <c r="V15" s="6">
+        <v>24.86429</v>
+      </c>
+      <c r="W15" s="6">
+        <v>0</v>
+      </c>
+      <c r="X15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y15" s="6">
+        <v>52.466999999999999</v>
+      </c>
+      <c r="Z15" s="6">
+        <v>19.336310000000001</v>
+      </c>
+      <c r="AA15" s="6">
+        <v>481.5</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>78.795330000000007</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>74.438000000000002</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>18.958960000000001</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF15" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG15" s="6">
+        <v>38.5</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>3.81541</v>
+      </c>
+      <c r="AI15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ15" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK15" s="7">
+        <v>62</v>
+      </c>
+      <c r="AL15" s="7">
+        <v>11.547140000000001</v>
+      </c>
+      <c r="AM15" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN15" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO15" s="8">
+        <v>8.5495000000000001</v>
+      </c>
+      <c r="AP15" s="8">
+        <v>5.6509099999999997</v>
+      </c>
+      <c r="AQ15" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR15" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS15" s="26">
+        <v>108.9</v>
+      </c>
+      <c r="AT15" s="26">
+        <v>20.6</v>
+      </c>
+      <c r="AU15" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV15" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW15" s="26">
+        <v>51</v>
+      </c>
+      <c r="AX15" s="26">
+        <v>6</v>
+      </c>
+      <c r="AY15" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ15" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA15" s="27">
+        <v>70</v>
+      </c>
+      <c r="BB15" s="27">
+        <v>15.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A16" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>181</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O16" s="6">
+        <v>0</v>
+      </c>
+      <c r="P16" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>3.2399999999999998E-2</v>
+      </c>
+      <c r="R16" s="6">
+        <v>0.36709000000000003</v>
+      </c>
+      <c r="S16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V16" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W16" s="6">
+        <v>0</v>
+      </c>
+      <c r="X16" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="6">
+        <v>6.851</v>
+      </c>
+      <c r="Z16" s="6">
+        <v>3.2315800000000001</v>
+      </c>
+      <c r="AA16" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="6">
+        <v>23.834</v>
+      </c>
+      <c r="AD16" s="6">
+        <v>20.06278</v>
+      </c>
+      <c r="AE16" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF16" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="6">
+        <v>11.37</v>
+      </c>
+      <c r="AH16" s="6">
+        <v>2.2133600000000002</v>
+      </c>
+      <c r="AI16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ16" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK16" s="7">
+        <v>12.9</v>
+      </c>
+      <c r="AL16" s="7">
+        <v>1.5827599999999999</v>
+      </c>
+      <c r="AM16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN16" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO16" s="8">
+        <v>3.0339999999999998</v>
+      </c>
+      <c r="AP16" s="8">
+        <v>0.89100000000000001</v>
+      </c>
+      <c r="AQ16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ16" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA16" s="27">
+        <v>4.8000000000000001E-2</v>
+      </c>
+      <c r="BB16" s="27">
+        <v>0.14532999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A17" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="C17" s="6">
+        <v>0</v>
+      </c>
+      <c r="D17" s="6">
+        <v>0</v>
+      </c>
+      <c r="E17" s="6">
+        <v>20.640509999999999</v>
+      </c>
+      <c r="F17" s="6">
+        <v>42.904539999999997</v>
+      </c>
+      <c r="G17" s="6">
+        <v>0</v>
+      </c>
+      <c r="H17" s="6">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6">
+        <v>2.37</v>
+      </c>
+      <c r="J17" s="6">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="K17" s="6">
+        <v>0</v>
+      </c>
+      <c r="L17" s="6">
+        <v>0</v>
+      </c>
+      <c r="M17" s="6">
+        <v>31.59</v>
+      </c>
+      <c r="N17" s="6">
+        <v>7.1907500000000004</v>
+      </c>
+      <c r="O17" s="6">
+        <v>0</v>
+      </c>
+      <c r="P17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>29.8855</v>
+      </c>
+      <c r="R17" s="6">
+        <v>3.64269</v>
+      </c>
+      <c r="S17" s="6">
+        <v>0</v>
+      </c>
+      <c r="T17" s="6">
+        <v>0</v>
+      </c>
+      <c r="U17" s="6">
+        <v>92.8</v>
+      </c>
+      <c r="V17" s="6">
+        <v>4.7007700000000003</v>
+      </c>
+      <c r="W17" s="6">
+        <v>0</v>
+      </c>
+      <c r="X17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="6">
+        <v>143.27000000000001</v>
+      </c>
+      <c r="Z17" s="6">
+        <v>12.008559999999999</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>37</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>6.9330499999999997</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>608.16899999999998</v>
+      </c>
+      <c r="AD17" s="6">
+        <v>78.196610000000007</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG17" s="6">
+        <v>93.58</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>11.759309999999999</v>
+      </c>
+      <c r="AI17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ17" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK17" s="7">
+        <v>99.46</v>
+      </c>
+      <c r="AL17" s="7">
+        <v>15.899279999999999</v>
+      </c>
+      <c r="AM17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN17" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO17" s="8">
+        <v>41.499000000000002</v>
+      </c>
+      <c r="AP17" s="8">
+        <v>6.3087299999999997</v>
+      </c>
+      <c r="AQ17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS17" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="AT17" s="27">
+        <v>0.3</v>
+      </c>
+      <c r="AU17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW17" s="27">
+        <v>0.33</v>
+      </c>
+      <c r="AX17" s="27">
+        <v>0.23036999999999999</v>
+      </c>
+      <c r="AY17" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA17" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="BB17" s="27">
+        <v>3.0984799999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A18" s="17" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="C18" s="6">
+        <v>0</v>
+      </c>
+      <c r="D18" s="6">
+        <v>0</v>
+      </c>
+      <c r="E18" s="6">
+        <v>1.8599999999999998E-2</v>
+      </c>
+      <c r="F18" s="6">
+        <v>1.9050000000000001E-2</v>
+      </c>
+      <c r="G18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="6">
+        <v>0</v>
+      </c>
+      <c r="L18" s="6">
+        <v>0</v>
+      </c>
+      <c r="M18" s="6">
+        <v>8</v>
+      </c>
+      <c r="N18" s="6">
+        <v>0.84828000000000003</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V18" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W18" s="6">
+        <v>0</v>
+      </c>
+      <c r="X18" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="6">
+        <v>21.36</v>
+      </c>
+      <c r="Z18" s="6">
+        <v>3.6451500000000001</v>
+      </c>
+      <c r="AA18" s="6">
+        <v>8.4</v>
+      </c>
+      <c r="AB18" s="6">
+        <v>1.1780600000000001</v>
+      </c>
+      <c r="AC18" s="6">
+        <v>58.17</v>
+      </c>
+      <c r="AD18" s="6">
+        <v>5.4375400000000003</v>
+      </c>
+      <c r="AE18" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="6">
+        <v>4.1669999999999998</v>
+      </c>
+      <c r="AH18" s="6">
+        <v>1.51739</v>
+      </c>
+      <c r="AI18" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ18" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK18" s="7">
+        <v>0.1464</v>
+      </c>
+      <c r="AL18" s="7">
+        <v>0.28009000000000001</v>
+      </c>
+      <c r="AM18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN18" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO18" s="8">
+        <v>9</v>
+      </c>
+      <c r="AP18" s="8">
+        <v>4.5128899999999996</v>
+      </c>
+      <c r="AQ18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS18" s="26">
+        <v>25.6</v>
+      </c>
+      <c r="AT18" s="26">
+        <v>17.8</v>
+      </c>
+      <c r="AU18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW18" s="26">
+        <v>18</v>
+      </c>
+      <c r="AX18" s="26">
+        <v>13.4</v>
+      </c>
+      <c r="AY18" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="27">
+        <v>67.7</v>
+      </c>
+      <c r="BB18" s="27">
+        <v>67.400000000000006</v>
+      </c>
+    </row>
+    <row r="19" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A19" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>168</v>
+      </c>
+      <c r="C19" s="6">
+        <v>0</v>
+      </c>
+      <c r="D19" s="6">
+        <v>0</v>
+      </c>
+      <c r="E19" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="F19" s="6">
+        <v>5.3899999999999998E-3</v>
+      </c>
+      <c r="G19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O19" s="6">
+        <v>0</v>
+      </c>
+      <c r="P19" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>0.108</v>
+      </c>
+      <c r="R19" s="6">
+        <v>3.9949999999999999E-2</v>
+      </c>
+      <c r="S19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V19" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W19" s="6">
+        <v>0</v>
+      </c>
+      <c r="X19" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="6">
+        <v>0.2</v>
+      </c>
+      <c r="Z19" s="6">
+        <v>0.184</v>
+      </c>
+      <c r="AA19" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="AD19" s="6">
+        <v>0.13614999999999999</v>
+      </c>
+      <c r="AE19" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="6">
+        <v>0.81599999999999995</v>
+      </c>
+      <c r="AH19" s="6">
+        <v>0.25</v>
+      </c>
+      <c r="AI19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ19" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK19" s="7">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AL19" s="7">
+        <v>3.9890000000000002E-2</v>
+      </c>
+      <c r="AM19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN19" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO19" s="8">
+        <v>1.23</v>
+      </c>
+      <c r="AP19" s="8">
+        <v>1.2232799999999999</v>
+      </c>
+      <c r="AQ19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS19" s="26">
+        <v>1</v>
+      </c>
+      <c r="AT19" s="26">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AU19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW19" s="26">
+        <v>0.8</v>
+      </c>
+      <c r="AX19" s="26">
+        <v>0.9</v>
+      </c>
+      <c r="AY19" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA19" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="BB19" s="27">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:54" s="16" customFormat="1">
+      <c r="A20" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="C20" s="6">
+        <v>0</v>
+      </c>
+      <c r="D20" s="6">
+        <v>0</v>
+      </c>
+      <c r="E20" s="6">
+        <v>63.738660000000003</v>
+      </c>
+      <c r="F20" s="6">
+        <v>18.197759999999999</v>
+      </c>
+      <c r="G20" s="6">
+        <v>0</v>
+      </c>
+      <c r="H20" s="6">
+        <v>0</v>
+      </c>
+      <c r="I20" s="6">
+        <v>3.1587999999999998</v>
+      </c>
+      <c r="J20" s="6">
+        <v>2.8096899999999998</v>
+      </c>
+      <c r="K20" s="6">
+        <v>0</v>
+      </c>
+      <c r="L20" s="6">
+        <v>0</v>
+      </c>
+      <c r="M20" s="6">
+        <v>2.722</v>
+      </c>
+      <c r="N20" s="6">
+        <v>2.74315</v>
+      </c>
+      <c r="O20" s="6">
+        <v>0</v>
+      </c>
+      <c r="P20" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>14.75318</v>
+      </c>
+      <c r="R20" s="6">
+        <v>17.198090000000001</v>
+      </c>
+      <c r="S20" s="6">
+        <v>0</v>
+      </c>
+      <c r="T20" s="6">
+        <v>0</v>
+      </c>
+      <c r="U20" s="6">
+        <v>8.2789999999999999</v>
+      </c>
+      <c r="V20" s="6">
+        <v>6.1638400000000004</v>
+      </c>
+      <c r="W20" s="6">
+        <v>0.5</v>
+      </c>
+      <c r="X20" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="Y20" s="6">
+        <v>49.087000000000003</v>
+      </c>
+      <c r="Z20" s="6">
+        <v>34.081519999999998</v>
+      </c>
+      <c r="AA20" s="6">
+        <v>69.400000000000006</v>
+      </c>
+      <c r="AB20" s="6">
+        <v>11.40523</v>
+      </c>
+      <c r="AC20" s="6">
+        <v>32.327669999999998</v>
+      </c>
+      <c r="AD20" s="6">
+        <v>53.787840000000003</v>
+      </c>
+      <c r="AE20" s="6">
+        <v>48.33</v>
+      </c>
+      <c r="AF20" s="6">
+        <v>47.875999999999998</v>
+      </c>
+      <c r="AG20" s="6">
+        <v>19.93</v>
+      </c>
+      <c r="AH20" s="6">
+        <v>2.71997</v>
+      </c>
+      <c r="AI20" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ20" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK20" s="7">
+        <v>69.698750000000004</v>
+      </c>
+      <c r="AL20" s="7">
+        <v>39.686340000000001</v>
+      </c>
+      <c r="AM20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN20" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO20" s="8">
+        <v>107.61142</v>
+      </c>
+      <c r="AP20" s="8">
+        <v>60.827779999999997</v>
+      </c>
+      <c r="AQ20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS20" s="27">
+        <v>82.2</v>
+      </c>
+      <c r="AT20" s="27">
+        <v>31.7</v>
+      </c>
+      <c r="AU20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW20" s="27">
+        <v>81</v>
+      </c>
+      <c r="AX20" s="27">
+        <v>30.9</v>
+      </c>
+      <c r="AY20" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ20" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="27">
+        <v>24.5</v>
+      </c>
+      <c r="BB20" s="27">
+        <v>19.399999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A21" s="17" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>170</v>
+      </c>
+      <c r="C21" s="6">
+        <v>0</v>
+      </c>
+      <c r="D21" s="6">
+        <v>0</v>
+      </c>
+      <c r="E21" s="6">
+        <v>114.18772</v>
+      </c>
+      <c r="F21" s="6">
+        <v>231.96737999999999</v>
+      </c>
+      <c r="G21" s="6">
+        <v>0</v>
+      </c>
+      <c r="H21" s="6">
+        <v>0</v>
+      </c>
+      <c r="I21" s="6">
+        <v>123.7456</v>
+      </c>
+      <c r="J21" s="6">
+        <v>154.28006999999999</v>
+      </c>
+      <c r="K21" s="6">
+        <v>0</v>
+      </c>
+      <c r="L21" s="6">
+        <v>0</v>
+      </c>
+      <c r="M21" s="6">
+        <v>114.4645</v>
+      </c>
+      <c r="N21" s="6">
+        <v>163.19075000000001</v>
+      </c>
+      <c r="O21" s="6">
+        <v>0</v>
+      </c>
+      <c r="P21" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>183.58799999999999</v>
+      </c>
+      <c r="R21" s="6">
+        <v>225.73291</v>
+      </c>
+      <c r="S21" s="6">
+        <v>0</v>
+      </c>
+      <c r="T21" s="6">
+        <v>0</v>
+      </c>
+      <c r="U21" s="6">
+        <v>420.68248999999997</v>
+      </c>
+      <c r="V21" s="6">
+        <v>494.90208000000001</v>
+      </c>
+      <c r="W21" s="6">
+        <v>0</v>
+      </c>
+      <c r="X21" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="6">
+        <v>667.93971999999997</v>
+      </c>
+      <c r="Z21" s="6">
+        <v>733.04476999999997</v>
+      </c>
+      <c r="AA21" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="6">
+        <v>739.45129999999995</v>
+      </c>
+      <c r="AD21" s="6">
+        <v>772.07165999999995</v>
+      </c>
+      <c r="AE21" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG21" s="6">
+        <v>649.48299999999995</v>
+      </c>
+      <c r="AH21" s="6">
+        <v>1055.4196099999999</v>
+      </c>
+      <c r="AI21" s="7">
+        <v>2.62</v>
+      </c>
+      <c r="AJ21" s="7">
+        <v>2.6029499999999999</v>
+      </c>
+      <c r="AK21" s="7">
+        <v>249.12305000000001</v>
+      </c>
+      <c r="AL21" s="7">
+        <v>343.43695000000002</v>
+      </c>
+      <c r="AM21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN21" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO21" s="8">
+        <v>174.65729999999999</v>
+      </c>
+      <c r="AP21" s="8">
+        <v>261.70988</v>
+      </c>
+      <c r="AQ21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS21" s="27">
+        <v>134.6</v>
+      </c>
+      <c r="AT21" s="27">
+        <v>219.8</v>
+      </c>
+      <c r="AU21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW21" s="27">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="AX21" s="27">
+        <v>129</v>
+      </c>
+      <c r="AY21" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="27">
+        <v>100.5</v>
+      </c>
+      <c r="BB21" s="27">
+        <v>171.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="21" t="s">
+        <v>171</v>
+      </c>
+      <c r="C22" s="6">
+        <v>0</v>
+      </c>
+      <c r="D22" s="6">
+        <v>0</v>
+      </c>
+      <c r="E22" s="6">
+        <v>4.7489999999999997</v>
+      </c>
+      <c r="F22" s="6">
+        <v>5.7249999999999996</v>
+      </c>
+      <c r="G22" s="6">
+        <v>0</v>
+      </c>
+      <c r="H22" s="6">
+        <v>0</v>
+      </c>
+      <c r="I22" s="6">
+        <v>5.7056500000000003</v>
+      </c>
+      <c r="J22" s="6">
+        <v>5.5468099999999998</v>
+      </c>
+      <c r="K22" s="6">
+        <v>0</v>
+      </c>
+      <c r="L22" s="6">
+        <v>0</v>
+      </c>
+      <c r="M22" s="6">
+        <v>8.2288999999999994</v>
+      </c>
+      <c r="N22" s="6">
+        <v>15.89235</v>
+      </c>
+      <c r="O22" s="6">
+        <v>0</v>
+      </c>
+      <c r="P22" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>8.3105200000000004</v>
+      </c>
+      <c r="R22" s="6">
+        <v>12.76788</v>
+      </c>
+      <c r="S22" s="6">
+        <v>0</v>
+      </c>
+      <c r="T22" s="6">
+        <v>0</v>
+      </c>
+      <c r="U22" s="6">
+        <v>21.40157</v>
+      </c>
+      <c r="V22" s="6">
+        <v>22.499179999999999</v>
+      </c>
+      <c r="W22" s="6">
+        <v>0</v>
+      </c>
+      <c r="X22" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="6">
+        <v>21.115670000000001</v>
+      </c>
+      <c r="Z22" s="6">
+        <v>25.956219999999998</v>
+      </c>
+      <c r="AA22" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="6">
+        <v>9.0822699999999994</v>
+      </c>
+      <c r="AD22" s="6">
+        <v>13.617470000000001</v>
+      </c>
+      <c r="AE22" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG22" s="6">
+        <v>3.5796000000000001</v>
+      </c>
+      <c r="AH22" s="6">
+        <v>1.35806</v>
+      </c>
+      <c r="AI22" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ22" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK22" s="7">
+        <v>3.2559999999999998</v>
+      </c>
+      <c r="AL22" s="7">
+        <v>3.85582</v>
+      </c>
+      <c r="AM22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN22" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO22" s="8">
+        <v>2.44116</v>
+      </c>
+      <c r="AP22" s="8">
+        <v>3.3216800000000002</v>
+      </c>
+      <c r="AQ22" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR22" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS22" s="26">
+        <v>1.8</v>
+      </c>
+      <c r="AT22" s="26">
+        <v>2.6</v>
+      </c>
+      <c r="AU22" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV22" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW22" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="AX22" s="26">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AY22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA22" s="27">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="BB22" s="27">
+        <v>0.29370000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54" s="16" customFormat="1" ht="58.5" customHeight="1">
+      <c r="A23" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="B23" s="22" t="s">
+        <v>183</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K23" s="6">
+        <v>0</v>
+      </c>
+      <c r="L23" s="6">
+        <v>0</v>
+      </c>
+      <c r="M23" s="6">
+        <v>22</v>
+      </c>
+      <c r="N23" s="6">
+        <v>1.8208</v>
+      </c>
+      <c r="O23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S23" s="6">
+        <v>0</v>
+      </c>
+      <c r="T23" s="6">
+        <v>0</v>
+      </c>
+      <c r="U23" s="6">
+        <v>20</v>
+      </c>
+      <c r="V23" s="6">
+        <v>0.55879000000000001</v>
+      </c>
+      <c r="W23" s="6">
+        <v>0</v>
+      </c>
+      <c r="X23" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="6">
+        <v>10.714</v>
+      </c>
+      <c r="Z23" s="6">
+        <v>11.59446</v>
+      </c>
+      <c r="AA23" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="6">
+        <v>1.57</v>
+      </c>
+      <c r="AD23" s="6">
+        <v>1.462</v>
+      </c>
+      <c r="AE23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH23" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI23" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ23" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK23" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL23" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM23" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN23" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO23" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP23" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS23" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT23" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="AU23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA23" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB23" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54" s="16" customFormat="1" ht="45">
+      <c r="A24" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="C24" s="6">
+        <v>99.924999999999997</v>
+      </c>
+      <c r="D24" s="6">
+        <v>54.720999999999997</v>
+      </c>
+      <c r="E24" s="6">
+        <v>0</v>
+      </c>
+      <c r="F24" s="6">
+        <v>0</v>
+      </c>
+      <c r="G24" s="6">
+        <v>0</v>
+      </c>
+      <c r="H24" s="6">
+        <v>0</v>
+      </c>
+      <c r="I24" s="6">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="J24" s="6">
+        <v>0.63</v>
+      </c>
+      <c r="K24" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L24" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M24" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N24" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O24" s="6">
+        <v>0</v>
+      </c>
+      <c r="P24" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="R24" s="6">
+        <v>0.10169</v>
+      </c>
+      <c r="S24" s="6">
+        <v>0</v>
+      </c>
+      <c r="T24" s="6">
+        <v>0</v>
+      </c>
+      <c r="U24" s="6">
+        <v>4.4499999999999998E-2</v>
+      </c>
+      <c r="V24" s="6">
+        <v>0.1452</v>
+      </c>
+      <c r="W24" s="6">
+        <v>0</v>
+      </c>
+      <c r="X24" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="6">
+        <v>0.36199999999999999</v>
+      </c>
+      <c r="Z24" s="6">
+        <v>2.28152</v>
+      </c>
+      <c r="AA24" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="6">
+        <v>0.95699999999999996</v>
+      </c>
+      <c r="AD24" s="6">
+        <v>4.3364200000000004</v>
+      </c>
+      <c r="AE24" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG24" s="6">
+        <v>0.18379999999999999</v>
+      </c>
+      <c r="AH24" s="6">
+        <v>2.5777600000000001</v>
+      </c>
+      <c r="AI24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ24" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK24" s="7">
+        <v>5.0338399999999996</v>
+      </c>
+      <c r="AL24" s="7">
+        <v>6.3287199999999997</v>
+      </c>
+      <c r="AM24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN24" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO24" s="8">
+        <v>3.5072000000000001</v>
+      </c>
+      <c r="AP24" s="8">
+        <v>8.5315700000000003</v>
+      </c>
+      <c r="AQ24" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR24" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS24" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="AT24" s="27">
+        <v>1.3</v>
+      </c>
+      <c r="AU24" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW24" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="AX24" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="AY24" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="27">
+        <v>7.1999999999999998E-3</v>
+      </c>
+      <c r="BB24" s="27">
+        <v>4.0259999999999997E-2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A25" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="21" t="s">
+        <v>173</v>
+      </c>
+      <c r="C25" s="6">
+        <v>120</v>
+      </c>
+      <c r="D25" s="6">
+        <v>108</v>
+      </c>
+      <c r="E25" s="6">
+        <v>0.44074999999999998</v>
+      </c>
+      <c r="F25" s="6">
+        <v>5.2870200000000001</v>
+      </c>
+      <c r="G25" s="6">
+        <v>0</v>
+      </c>
+      <c r="H25" s="6">
+        <v>0</v>
+      </c>
+      <c r="I25" s="6">
+        <v>120.03</v>
+      </c>
+      <c r="J25" s="6">
+        <v>112.14968</v>
+      </c>
+      <c r="K25" s="6">
+        <v>0</v>
+      </c>
+      <c r="L25" s="6">
+        <v>0</v>
+      </c>
+      <c r="M25" s="6">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="N25" s="6">
+        <v>4.6940000000000003E-2</v>
+      </c>
+      <c r="O25" s="6">
+        <v>0</v>
+      </c>
+      <c r="P25" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>0.10378</v>
+      </c>
+      <c r="R25" s="6">
+        <v>0.35494999999999999</v>
+      </c>
+      <c r="S25" s="6">
+        <v>0</v>
+      </c>
+      <c r="T25" s="6">
+        <v>0</v>
+      </c>
+      <c r="U25" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="V25" s="6">
+        <v>3.9E-2</v>
+      </c>
+      <c r="W25" s="6">
+        <v>689.28800000000001</v>
+      </c>
+      <c r="X25" s="6">
+        <v>1805.4949999999999</v>
+      </c>
+      <c r="Y25" s="6">
+        <v>0.88080000000000003</v>
+      </c>
+      <c r="Z25" s="6">
+        <v>6.76973</v>
+      </c>
+      <c r="AA25" s="6">
+        <v>88.015000000000001</v>
+      </c>
+      <c r="AB25" s="6">
+        <v>135.92353</v>
+      </c>
+      <c r="AC25" s="6">
+        <v>2.3945099999999999</v>
+      </c>
+      <c r="AD25" s="6">
+        <v>24.48368</v>
+      </c>
+      <c r="AE25" s="6">
+        <v>51.052</v>
+      </c>
+      <c r="AF25" s="6">
+        <v>192.45222000000001</v>
+      </c>
+      <c r="AG25" s="6">
+        <v>2.1276299999999999</v>
+      </c>
+      <c r="AH25" s="6">
+        <v>32.441389999999998</v>
+      </c>
+      <c r="AI25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ25" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK25" s="7">
+        <v>0.57750000000000001</v>
+      </c>
+      <c r="AL25" s="7">
+        <v>8.4452700000000007</v>
+      </c>
+      <c r="AM25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN25" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO25" s="8">
+        <v>7.3749999999999996E-2</v>
+      </c>
+      <c r="AP25" s="8">
+        <v>0.82764000000000004</v>
+      </c>
+      <c r="AQ25" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="AR25" s="26">
+        <v>5</v>
+      </c>
+      <c r="AS25" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="AT25" s="27">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AU25" s="26">
+        <v>5.2</v>
+      </c>
+      <c r="AV25" s="26">
+        <v>5</v>
+      </c>
+      <c r="AW25" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="AX25" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AY25" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ25" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA25" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB25" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A26" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="B26" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="C26" s="6">
+        <v>0</v>
+      </c>
+      <c r="D26" s="6">
+        <v>0</v>
+      </c>
+      <c r="E26" s="6">
+        <v>602.38535000000002</v>
+      </c>
+      <c r="F26" s="6">
+        <v>541.79718000000003</v>
+      </c>
+      <c r="G26" s="6">
+        <v>0</v>
+      </c>
+      <c r="H26" s="6">
+        <v>0</v>
+      </c>
+      <c r="I26" s="6">
+        <v>172.72460000000001</v>
+      </c>
+      <c r="J26" s="6">
+        <v>116.21836999999999</v>
+      </c>
+      <c r="K26" s="6">
+        <v>0</v>
+      </c>
+      <c r="L26" s="6">
+        <v>0</v>
+      </c>
+      <c r="M26" s="6">
+        <v>236.2304</v>
+      </c>
+      <c r="N26" s="6">
+        <v>187.15702999999999</v>
+      </c>
+      <c r="O26" s="6">
+        <v>0</v>
+      </c>
+      <c r="P26" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>378.1814</v>
+      </c>
+      <c r="R26" s="6">
+        <v>382.96848</v>
+      </c>
+      <c r="S26" s="6">
+        <v>0</v>
+      </c>
+      <c r="T26" s="6">
+        <v>0</v>
+      </c>
+      <c r="U26" s="6">
+        <v>1873.374</v>
+      </c>
+      <c r="V26" s="6">
+        <v>1886.6381200000001</v>
+      </c>
+      <c r="W26" s="6">
+        <v>0</v>
+      </c>
+      <c r="X26" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="6">
+        <v>2311.7829999999999</v>
+      </c>
+      <c r="Z26" s="6">
+        <v>2089.8851199999999</v>
+      </c>
+      <c r="AA26" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="6">
+        <v>2970</v>
+      </c>
+      <c r="AD26" s="6">
+        <v>2870.1891599999999</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="6">
+        <v>1159.25</v>
+      </c>
+      <c r="AH26" s="6">
+        <v>1222.6593800000001</v>
+      </c>
+      <c r="AI26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ26" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK26" s="7">
+        <v>501.4</v>
+      </c>
+      <c r="AL26" s="7">
+        <v>509.78581000000003</v>
+      </c>
+      <c r="AM26" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN26" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO26" s="8">
+        <v>57.2</v>
+      </c>
+      <c r="AP26" s="8">
+        <v>40.759529999999998</v>
+      </c>
+      <c r="AQ26" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR26" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS26" s="26">
+        <v>4</v>
+      </c>
+      <c r="AT26" s="26">
+        <v>5.6</v>
+      </c>
+      <c r="AU26" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV26" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW26" s="26">
+        <v>4</v>
+      </c>
+      <c r="AX26" s="26">
+        <v>5.6</v>
+      </c>
+      <c r="AY26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB26" s="26">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A27" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="B27" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F27" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G27" s="6">
+        <v>0</v>
+      </c>
+      <c r="H27" s="6">
+        <v>0</v>
+      </c>
+      <c r="I27" s="6">
+        <v>1E-3</v>
+      </c>
+      <c r="J27" s="6">
+        <v>6.4999999999999997E-3</v>
+      </c>
+      <c r="K27" s="6">
+        <v>82.063000000000002</v>
+      </c>
+      <c r="L27" s="6">
+        <v>70.682000000000002</v>
+      </c>
+      <c r="M27" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="N27" s="6">
+        <v>8.7179999999999994E-2</v>
+      </c>
+      <c r="O27" s="6">
+        <v>101.032</v>
+      </c>
+      <c r="P27" s="6">
+        <v>28.905000000000001</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>0.03</v>
+      </c>
+      <c r="R27" s="6">
+        <v>0.13274</v>
+      </c>
+      <c r="S27" s="6">
+        <v>20</v>
+      </c>
+      <c r="T27" s="6">
+        <v>9.3859999999999992</v>
+      </c>
+      <c r="U27" s="6">
+        <v>0</v>
+      </c>
+      <c r="V27" s="6">
+        <v>0</v>
+      </c>
+      <c r="W27" s="6">
+        <v>1605.9</v>
+      </c>
+      <c r="X27" s="6">
+        <v>920.23500000000001</v>
+      </c>
+      <c r="Y27" s="6">
+        <v>18.334</v>
+      </c>
+      <c r="Z27" s="6">
+        <v>19.28932</v>
+      </c>
+      <c r="AA27" s="6">
+        <v>760.94</v>
+      </c>
+      <c r="AB27" s="6">
+        <v>199.98108999999999</v>
+      </c>
+      <c r="AC27" s="6">
+        <v>27.145</v>
+      </c>
+      <c r="AD27" s="6">
+        <v>45.378160000000001</v>
+      </c>
+      <c r="AE27" s="6">
+        <v>765.005</v>
+      </c>
+      <c r="AF27" s="6">
+        <v>326.09354999999999</v>
+      </c>
+      <c r="AG27" s="6">
+        <v>2.8719399999999999</v>
+      </c>
+      <c r="AH27" s="6">
+        <v>1.5268699999999999</v>
+      </c>
+      <c r="AI27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ27" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK27" s="7">
+        <v>5.36</v>
+      </c>
+      <c r="AL27" s="7">
+        <v>2.5297999999999998</v>
+      </c>
+      <c r="AM27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN27" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO27" s="8">
+        <v>10.32</v>
+      </c>
+      <c r="AP27" s="8">
+        <v>2.4030300000000002</v>
+      </c>
+      <c r="AQ27" s="26">
+        <v>20.8</v>
+      </c>
+      <c r="AR27" s="26">
+        <v>5.8</v>
+      </c>
+      <c r="AS27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AT27" s="26">
+        <v>2.9</v>
+      </c>
+      <c r="AU27" s="26">
+        <v>20.8</v>
+      </c>
+      <c r="AV27" s="26">
+        <v>5.8</v>
+      </c>
+      <c r="AW27" s="26">
+        <v>1</v>
+      </c>
+      <c r="AX27" s="26">
+        <v>2.9</v>
+      </c>
+      <c r="AY27" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ27" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA27" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB27" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="28" spans="1:54" s="16" customFormat="1">
+      <c r="A28" s="17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>176</v>
+      </c>
+      <c r="C28" s="6">
+        <v>0</v>
+      </c>
+      <c r="D28" s="6">
+        <v>0</v>
+      </c>
+      <c r="E28" s="6">
+        <v>1.9609999999999999E-2</v>
+      </c>
+      <c r="F28" s="6">
+        <v>3.4680000000000002E-2</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N28" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O28" s="6">
+        <v>17.55</v>
+      </c>
+      <c r="P28" s="6">
+        <v>13.923299999999999</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>3.6499999999999998E-2</v>
+      </c>
+      <c r="R28" s="6">
+        <v>6.2370000000000002E-2</v>
+      </c>
+      <c r="S28" s="6">
+        <v>0</v>
+      </c>
+      <c r="T28" s="6">
+        <v>0</v>
+      </c>
+      <c r="U28" s="6">
+        <v>10.14</v>
+      </c>
+      <c r="V28" s="6">
+        <v>0.45269999999999999</v>
+      </c>
+      <c r="W28" s="6">
+        <v>235</v>
+      </c>
+      <c r="X28" s="6">
+        <v>121.70813</v>
+      </c>
+      <c r="Y28" s="6">
+        <v>178.99299999999999</v>
+      </c>
+      <c r="Z28" s="6">
+        <v>106.61659</v>
+      </c>
+      <c r="AA28" s="6">
+        <v>1.5</v>
+      </c>
+      <c r="AB28" s="6">
+        <v>0.27250999999999997</v>
+      </c>
+      <c r="AC28" s="6">
+        <v>347.29300000000001</v>
+      </c>
+      <c r="AD28" s="6">
+        <v>217.04776000000001</v>
+      </c>
+      <c r="AE28" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG28" s="6">
+        <v>139.4898</v>
+      </c>
+      <c r="AH28" s="6">
+        <v>74.475129999999993</v>
+      </c>
+      <c r="AI28" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ28" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK28" s="7">
+        <v>136.33619999999999</v>
+      </c>
+      <c r="AL28" s="7">
+        <v>36.191960000000002</v>
+      </c>
+      <c r="AM28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN28" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO28" s="8">
+        <v>68.699600000000004</v>
+      </c>
+      <c r="AP28" s="8">
+        <v>11.86989</v>
+      </c>
+      <c r="AQ28" s="27">
+        <v>160.69999999999999</v>
+      </c>
+      <c r="AR28" s="27">
+        <v>68.3</v>
+      </c>
+      <c r="AS28" s="27">
+        <v>11.7</v>
+      </c>
+      <c r="AT28" s="27">
+        <v>14.7</v>
+      </c>
+      <c r="AU28" s="27">
+        <v>160.69999999999999</v>
+      </c>
+      <c r="AV28" s="27">
+        <v>68.3</v>
+      </c>
+      <c r="AW28" s="27">
+        <v>5.7</v>
+      </c>
+      <c r="AX28" s="27">
+        <v>7.3</v>
+      </c>
+      <c r="AY28" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA28" s="27">
+        <v>3</v>
+      </c>
+      <c r="BB28" s="27">
+        <v>4.2344200000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54" s="16" customFormat="1">
+      <c r="A29" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="21" t="s">
+        <v>177</v>
+      </c>
+      <c r="C29" s="6">
+        <v>0</v>
+      </c>
+      <c r="D29" s="6">
+        <v>0</v>
+      </c>
+      <c r="E29" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="F29" s="6">
+        <v>2.4599999999999999E-3</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K29" s="6">
+        <v>60</v>
+      </c>
+      <c r="L29" s="6">
+        <v>53.755000000000003</v>
+      </c>
+      <c r="M29" s="6">
+        <v>4.5199999999999996</v>
+      </c>
+      <c r="N29" s="6">
+        <v>7.5799899999999996</v>
+      </c>
+      <c r="O29" s="6">
+        <v>626.95600000000002</v>
+      </c>
+      <c r="P29" s="6">
+        <v>518.49210000000005</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>3.11</v>
+      </c>
+      <c r="R29" s="6">
+        <v>7.1315600000000003</v>
+      </c>
+      <c r="S29" s="6">
+        <v>119.85</v>
+      </c>
+      <c r="T29" s="6">
+        <v>59.793999999999997</v>
+      </c>
+      <c r="U29" s="6">
+        <v>3.9239999999999997E-2</v>
+      </c>
+      <c r="V29" s="6">
+        <v>7.9089999999999994E-2</v>
+      </c>
+      <c r="W29" s="6">
+        <v>1100</v>
+      </c>
+      <c r="X29" s="6">
+        <v>644.24165000000005</v>
+      </c>
+      <c r="Y29" s="6">
+        <v>19.510999999999999</v>
+      </c>
+      <c r="Z29" s="6">
+        <v>17.975999999999999</v>
+      </c>
+      <c r="AA29" s="6">
+        <v>449.79</v>
+      </c>
+      <c r="AB29" s="6">
+        <v>162.33632</v>
+      </c>
+      <c r="AC29" s="6">
+        <v>40.295000000000002</v>
+      </c>
+      <c r="AD29" s="6">
+        <v>40.403419999999997</v>
+      </c>
+      <c r="AE29" s="6">
+        <v>359.99799999999999</v>
+      </c>
+      <c r="AF29" s="6">
+        <v>109.77652</v>
+      </c>
+      <c r="AG29" s="6">
+        <v>12.1</v>
+      </c>
+      <c r="AH29" s="6">
+        <v>9.1645599999999998</v>
+      </c>
+      <c r="AI29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ29" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK29" s="7">
+        <v>79.55</v>
+      </c>
+      <c r="AL29" s="7">
+        <v>40.461460000000002</v>
+      </c>
+      <c r="AM29" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN29" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO29" s="8">
+        <v>23.59</v>
+      </c>
+      <c r="AP29" s="8">
+        <v>30.715170000000001</v>
+      </c>
+      <c r="AQ29" s="26">
+        <v>41</v>
+      </c>
+      <c r="AR29" s="26">
+        <v>11.4</v>
+      </c>
+      <c r="AS29" s="27">
+        <v>3.7</v>
+      </c>
+      <c r="AT29" s="27">
+        <v>8</v>
+      </c>
+      <c r="AU29" s="26">
+        <v>41</v>
+      </c>
+      <c r="AV29" s="26">
+        <v>11.4</v>
+      </c>
+      <c r="AW29" s="27">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="AX29" s="27">
+        <v>6.6</v>
+      </c>
+      <c r="AY29" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB29" s="26">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A30" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="21" t="s">
+        <v>77</v>
+      </c>
+      <c r="C30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH30" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI30" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ30" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK30" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL30" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM30" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN30" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO30" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP30" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB30" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54" s="16" customFormat="1">
+      <c r="A31" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C31" s="6">
+        <v>0</v>
+      </c>
+      <c r="D31" s="6">
+        <v>0</v>
+      </c>
+      <c r="E31" s="6">
+        <v>3.4139999999999997E-2</v>
+      </c>
+      <c r="F31" s="6">
+        <v>6.9629999999999997E-2</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O31" s="6">
+        <v>0</v>
+      </c>
+      <c r="P31" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>4.3799999999999999E-2</v>
+      </c>
+      <c r="R31" s="6">
+        <v>8.0839999999999995E-2</v>
+      </c>
+      <c r="S31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V31" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W31" s="6">
+        <v>0</v>
+      </c>
+      <c r="X31" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="6">
+        <v>48.088999999999999</v>
+      </c>
+      <c r="Z31" s="6">
+        <v>26.596869999999999</v>
+      </c>
+      <c r="AA31" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="6">
+        <v>140.071</v>
+      </c>
+      <c r="AD31" s="6">
+        <v>65.948400000000007</v>
+      </c>
+      <c r="AE31" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="6">
+        <v>23.8</v>
+      </c>
+      <c r="AH31" s="6">
+        <v>7.2339900000000004</v>
+      </c>
+      <c r="AI31" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ31" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK31" s="7">
+        <v>17.5</v>
+      </c>
+      <c r="AL31" s="7">
+        <v>3.2562600000000002</v>
+      </c>
+      <c r="AM31" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN31" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO31" s="8">
+        <v>6.3486000000000002</v>
+      </c>
+      <c r="AP31" s="8">
+        <v>1.6398299999999999</v>
+      </c>
+      <c r="AQ31" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR31" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS31" s="26">
+        <v>127.5</v>
+      </c>
+      <c r="AT31" s="26">
+        <v>107.9</v>
+      </c>
+      <c r="AU31" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV31" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW31" s="26">
+        <v>4.5</v>
+      </c>
+      <c r="AX31" s="26">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="AY31" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA31" s="27">
+        <v>44.5</v>
+      </c>
+      <c r="BB31" s="27">
+        <v>36.5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A32" s="17" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G32" s="6">
+        <v>0</v>
+      </c>
+      <c r="H32" s="6">
+        <v>0</v>
+      </c>
+      <c r="I32" s="6">
+        <v>2.65</v>
+      </c>
+      <c r="J32" s="6">
+        <v>4.0720000000000001</v>
+      </c>
+      <c r="K32" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L32" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M32" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N32" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O32" s="6">
+        <v>17</v>
+      </c>
+      <c r="P32" s="6">
+        <v>18.279599999999999</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>0</v>
+      </c>
+      <c r="R32" s="6">
+        <v>0</v>
+      </c>
+      <c r="S32" s="6">
+        <v>0</v>
+      </c>
+      <c r="T32" s="6">
+        <v>0</v>
+      </c>
+      <c r="U32" s="6">
+        <v>5.556</v>
+      </c>
+      <c r="V32" s="6">
+        <v>0.61870000000000003</v>
+      </c>
+      <c r="W32" s="6">
+        <v>0</v>
+      </c>
+      <c r="X32" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="6">
+        <v>19.998000000000001</v>
+      </c>
+      <c r="Z32" s="6">
+        <v>7.5988899999999999</v>
+      </c>
+      <c r="AA32" s="6">
+        <v>13.77</v>
+      </c>
+      <c r="AB32" s="6">
+        <v>12.872159999999999</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>8.6340000000000003</v>
+      </c>
+      <c r="AD32" s="6">
+        <v>12.14495</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="6">
+        <v>0.05</v>
+      </c>
+      <c r="AH32" s="6">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="AI32" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ32" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK32" s="7">
+        <v>9.1999999999999993</v>
+      </c>
+      <c r="AL32" s="7">
+        <v>1.5485199999999999</v>
+      </c>
+      <c r="AM32" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN32" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO32" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP32" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA32" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB32" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="33" spans="1:54" s="16" customFormat="1">
+      <c r="A33" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="21" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="6">
+        <v>0</v>
+      </c>
+      <c r="D33" s="6">
+        <v>0</v>
+      </c>
+      <c r="E33" s="6">
+        <v>1.5E-3</v>
+      </c>
+      <c r="F33" s="6">
+        <v>8.1200000000000005E-3</v>
+      </c>
+      <c r="G33" s="6">
+        <v>0</v>
+      </c>
+      <c r="H33" s="6">
+        <v>0</v>
+      </c>
+      <c r="I33" s="6">
+        <v>1.85</v>
+      </c>
+      <c r="J33" s="6">
+        <v>1.71902</v>
+      </c>
+      <c r="K33" s="6">
+        <v>0</v>
+      </c>
+      <c r="L33" s="6">
+        <v>0</v>
+      </c>
+      <c r="M33" s="6">
+        <v>0.15</v>
+      </c>
+      <c r="N33" s="6">
+        <v>0.32100000000000001</v>
+      </c>
+      <c r="O33" s="6">
+        <v>0</v>
+      </c>
+      <c r="P33" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>0.20250000000000001</v>
+      </c>
+      <c r="R33" s="6">
+        <v>0.57916999999999996</v>
+      </c>
+      <c r="S33" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T33" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U33" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V33" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W33" s="6">
+        <v>0</v>
+      </c>
+      <c r="X33" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="6">
+        <v>15.24</v>
+      </c>
+      <c r="Z33" s="6">
+        <v>11.48926</v>
+      </c>
+      <c r="AA33" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>21.797000000000001</v>
+      </c>
+      <c r="AD33" s="6">
+        <v>32.951509999999999</v>
+      </c>
+      <c r="AE33" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG33" s="6">
+        <v>4.6539999999999999</v>
+      </c>
+      <c r="AH33" s="6">
+        <v>2.2040099999999998</v>
+      </c>
+      <c r="AI33" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ33" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK33" s="7">
+        <v>14.59</v>
+      </c>
+      <c r="AL33" s="7">
+        <v>10.91277</v>
+      </c>
+      <c r="AM33" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN33" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO33" s="8">
+        <v>10.6</v>
+      </c>
+      <c r="AP33" s="8">
+        <v>11.35045</v>
+      </c>
+      <c r="AQ33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS33" s="27">
+        <v>7.3</v>
+      </c>
+      <c r="AT33" s="27">
+        <v>16.8</v>
+      </c>
+      <c r="AU33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW33" s="27">
+        <v>4</v>
+      </c>
+      <c r="AX33" s="27">
+        <v>10.8</v>
+      </c>
+      <c r="AY33" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA33" s="27">
+        <v>7.7</v>
+      </c>
+      <c r="BB33" s="27">
+        <v>14.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:54" s="16" customFormat="1" ht="45">
+      <c r="A34" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="21" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="6">
+        <v>0</v>
+      </c>
+      <c r="D34" s="6">
+        <v>0</v>
+      </c>
+      <c r="E34" s="6">
+        <v>12.778499999999999</v>
+      </c>
+      <c r="F34" s="6">
+        <v>43.285310000000003</v>
+      </c>
+      <c r="G34" s="6">
+        <v>0</v>
+      </c>
+      <c r="H34" s="6">
+        <v>0</v>
+      </c>
+      <c r="I34" s="6">
+        <v>33.11</v>
+      </c>
+      <c r="J34" s="6">
+        <v>45.001249999999999</v>
+      </c>
+      <c r="K34" s="6">
+        <v>0</v>
+      </c>
+      <c r="L34" s="6">
+        <v>0</v>
+      </c>
+      <c r="M34" s="6">
+        <v>39.445999999999998</v>
+      </c>
+      <c r="N34" s="6">
+        <v>66.585859999999997</v>
+      </c>
+      <c r="O34" s="6">
+        <v>0</v>
+      </c>
+      <c r="P34" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>16.48</v>
+      </c>
+      <c r="R34" s="6">
+        <v>25.21931</v>
+      </c>
+      <c r="S34" s="6">
+        <v>0</v>
+      </c>
+      <c r="T34" s="6">
+        <v>0</v>
+      </c>
+      <c r="U34" s="6">
+        <v>43.478000000000002</v>
+      </c>
+      <c r="V34" s="6">
+        <v>53.882629999999999</v>
+      </c>
+      <c r="W34" s="6">
+        <v>0</v>
+      </c>
+      <c r="X34" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="6">
+        <v>123.24979999999999</v>
+      </c>
+      <c r="Z34" s="6">
+        <v>184.63541000000001</v>
+      </c>
+      <c r="AA34" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC34" s="6">
+        <v>148.76519999999999</v>
+      </c>
+      <c r="AD34" s="6">
+        <v>301.03991000000002</v>
+      </c>
+      <c r="AE34" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF34" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG34" s="6">
+        <v>98.244500000000002</v>
+      </c>
+      <c r="AH34" s="6">
+        <v>327.34442999999999</v>
+      </c>
+      <c r="AI34" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ34" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK34" s="7">
+        <v>118.6635</v>
+      </c>
+      <c r="AL34" s="7">
+        <v>262.14461</v>
+      </c>
+      <c r="AM34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN34" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO34" s="8">
+        <v>151.60918000000001</v>
+      </c>
+      <c r="AP34" s="8">
+        <v>372.16951</v>
+      </c>
+      <c r="AQ34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS34" s="27">
+        <v>208.3</v>
+      </c>
+      <c r="AT34" s="27">
+        <v>685.9</v>
+      </c>
+      <c r="AU34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW34" s="27">
+        <v>121</v>
+      </c>
+      <c r="AX34" s="27">
+        <v>386.3</v>
+      </c>
+      <c r="AY34" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA34" s="27">
+        <v>78.8</v>
+      </c>
+      <c r="BB34" s="27">
+        <v>254.4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A35" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" s="6">
+        <v>0</v>
+      </c>
+      <c r="D35" s="6">
+        <v>0</v>
+      </c>
+      <c r="E35" s="6">
+        <v>0.35260000000000002</v>
+      </c>
+      <c r="F35" s="6">
+        <v>0.65464</v>
+      </c>
+      <c r="G35" s="6">
+        <v>0</v>
+      </c>
+      <c r="H35" s="6">
+        <v>0</v>
+      </c>
+      <c r="I35" s="6">
+        <v>2.004</v>
+      </c>
+      <c r="J35" s="6">
+        <v>0.99860000000000004</v>
+      </c>
+      <c r="K35" s="6">
+        <v>0</v>
+      </c>
+      <c r="L35" s="6">
+        <v>0</v>
+      </c>
+      <c r="M35" s="6">
+        <v>0.92</v>
+      </c>
+      <c r="N35" s="6">
+        <v>1.44537</v>
+      </c>
+      <c r="O35" s="6">
+        <v>0</v>
+      </c>
+      <c r="P35" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="6">
+        <v>0.49399999999999999</v>
+      </c>
+      <c r="R35" s="6">
+        <v>1.1015600000000001</v>
+      </c>
+      <c r="S35" s="6">
+        <v>0</v>
+      </c>
+      <c r="T35" s="6">
+        <v>0</v>
+      </c>
+      <c r="U35" s="6">
+        <v>1.9480000000000001E-2</v>
+      </c>
+      <c r="V35" s="6">
+        <v>8.3379999999999996E-2</v>
+      </c>
+      <c r="W35" s="6">
+        <v>12</v>
+      </c>
+      <c r="X35" s="6">
+        <v>8.3620000000000001</v>
+      </c>
+      <c r="Y35" s="6">
+        <v>5.3350200000000001</v>
+      </c>
+      <c r="Z35" s="6">
+        <v>21.67043</v>
+      </c>
+      <c r="AA35" s="6">
+        <v>3.089</v>
+      </c>
+      <c r="AB35" s="6">
+        <v>0.87573999999999996</v>
+      </c>
+      <c r="AC35" s="6">
+        <v>4.9039799999999998</v>
+      </c>
+      <c r="AD35" s="6">
+        <v>25.19659</v>
+      </c>
+      <c r="AE35" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG35" s="6">
+        <v>1.8067899999999999</v>
+      </c>
+      <c r="AH35" s="6">
+        <v>15.46157</v>
+      </c>
+      <c r="AI35" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK35" s="7">
+        <v>4.8513999999999999</v>
+      </c>
+      <c r="AL35" s="7">
+        <v>1.26766</v>
+      </c>
+      <c r="AM35" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN35" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO35" s="8">
+        <v>1.92865</v>
+      </c>
+      <c r="AP35" s="8">
+        <v>3.5769700000000002</v>
+      </c>
+      <c r="AQ35" s="26">
+        <v>18</v>
+      </c>
+      <c r="AR35" s="26">
+        <v>10</v>
+      </c>
+      <c r="AS35" s="27">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AT35" s="27">
+        <v>6.5</v>
+      </c>
+      <c r="AU35" s="26">
+        <v>18</v>
+      </c>
+      <c r="AV35" s="26">
+        <v>10</v>
+      </c>
+      <c r="AW35" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="AX35" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="AY35" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ35" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA35" s="27">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="BB35" s="27">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="36" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A36" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="B36" s="21" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F36" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G36" s="6">
+        <v>0</v>
+      </c>
+      <c r="H36" s="6">
+        <v>0</v>
+      </c>
+      <c r="I36" s="6">
+        <v>0.129</v>
+      </c>
+      <c r="J36" s="6">
+        <v>1.08141</v>
+      </c>
+      <c r="K36" s="6">
+        <v>0</v>
+      </c>
+      <c r="L36" s="6">
+        <v>0</v>
+      </c>
+      <c r="M36" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="N36" s="6">
+        <v>5.1979999999999998E-2</v>
+      </c>
+      <c r="O36" s="6">
+        <v>0</v>
+      </c>
+      <c r="P36" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>4.2500000000000003E-2</v>
+      </c>
+      <c r="R36" s="6">
+        <v>0.32995999999999998</v>
+      </c>
+      <c r="S36" s="6">
+        <v>0</v>
+      </c>
+      <c r="T36" s="6">
+        <v>0</v>
+      </c>
+      <c r="U36" s="6">
+        <v>0.73970000000000002</v>
+      </c>
+      <c r="V36" s="6">
+        <v>3.1339000000000001</v>
+      </c>
+      <c r="W36" s="6">
+        <v>0.13900000000000001</v>
+      </c>
+      <c r="X36" s="6">
+        <v>0.53159000000000001</v>
+      </c>
+      <c r="Y36" s="6">
+        <v>1.0263</v>
+      </c>
+      <c r="Z36" s="6">
+        <v>4.6768200000000002</v>
+      </c>
+      <c r="AA36" s="6">
+        <v>3.6019399999999999</v>
+      </c>
+      <c r="AB36" s="6">
+        <v>1.1519999999999999</v>
+      </c>
+      <c r="AC36" s="6">
+        <v>2.5813899999999999</v>
+      </c>
+      <c r="AD36" s="6">
+        <v>20.037960000000002</v>
+      </c>
+      <c r="AE36" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF36" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG36" s="6">
+        <v>4.3422799999999997</v>
+      </c>
+      <c r="AH36" s="6">
+        <v>19.555879999999998</v>
+      </c>
+      <c r="AI36" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ36" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK36" s="7">
+        <v>0.61992999999999998</v>
+      </c>
+      <c r="AL36" s="7">
+        <v>2.9387400000000001</v>
+      </c>
+      <c r="AM36" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN36" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO36" s="8">
+        <v>2.5491000000000001</v>
+      </c>
+      <c r="AP36" s="8">
+        <v>14.017340000000001</v>
+      </c>
+      <c r="AQ36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS36" s="27">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AT36" s="27">
+        <v>40.4</v>
+      </c>
+      <c r="AU36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW36" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="AX36" s="27">
+        <v>21</v>
+      </c>
+      <c r="AY36" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA36" s="27">
+        <v>3.2</v>
+      </c>
+      <c r="BB36" s="27">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="1:54" s="16" customFormat="1">
+      <c r="A37" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G37" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I37" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K37" s="6">
+        <v>0</v>
+      </c>
+      <c r="L37" s="6">
+        <v>0</v>
+      </c>
+      <c r="M37" s="6">
+        <v>2.213E-2</v>
+      </c>
+      <c r="N37" s="6">
+        <v>0.34873999999999999</v>
+      </c>
+      <c r="O37" s="6">
+        <v>0</v>
+      </c>
+      <c r="P37" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="6">
+        <v>1.7100000000000001E-2</v>
+      </c>
+      <c r="R37" s="6">
+        <v>0.39421</v>
+      </c>
+      <c r="S37" s="6">
+        <v>0</v>
+      </c>
+      <c r="T37" s="6">
+        <v>0</v>
+      </c>
+      <c r="U37" s="6">
+        <v>8.3000000000000004E-2</v>
+      </c>
+      <c r="V37" s="6">
+        <v>0.88551999999999997</v>
+      </c>
+      <c r="W37" s="6">
+        <v>0</v>
+      </c>
+      <c r="X37" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y37" s="6">
+        <v>0.22</v>
+      </c>
+      <c r="Z37" s="6">
+        <v>1.1295599999999999</v>
+      </c>
+      <c r="AA37" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="6">
+        <v>3.2980000000000002E-2</v>
+      </c>
+      <c r="AD37" s="6">
+        <v>0.16855000000000001</v>
+      </c>
+      <c r="AE37" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG37" s="6">
+        <v>0.71375999999999995</v>
+      </c>
+      <c r="AH37" s="6">
+        <v>6.9247399999999999</v>
+      </c>
+      <c r="AI37" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ37" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK37" s="7">
+        <v>0.13095999999999999</v>
+      </c>
+      <c r="AL37" s="7">
+        <v>1.6334900000000001</v>
+      </c>
+      <c r="AM37" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN37" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO37" s="8">
+        <v>6.7799999999999999E-2</v>
+      </c>
+      <c r="AP37" s="8">
+        <v>0.76327999999999996</v>
+      </c>
+      <c r="AQ37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS37" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="AT37" s="27">
+        <v>1.8</v>
+      </c>
+      <c r="AU37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW37" s="27">
+        <v>0</v>
+      </c>
+      <c r="AX37" s="27">
+        <v>0.9</v>
+      </c>
+      <c r="AY37" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA37" s="27">
+        <v>9.4299999999999991E-3</v>
+      </c>
+      <c r="BB37" s="27">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:54" s="16" customFormat="1">
+      <c r="A38" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="B38" s="21" t="s">
+        <v>85</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K38" s="6">
+        <v>0</v>
+      </c>
+      <c r="L38" s="6">
+        <v>0</v>
+      </c>
+      <c r="M38" s="6">
+        <v>1.525E-2</v>
+      </c>
+      <c r="N38" s="6">
+        <v>0.31590000000000001</v>
+      </c>
+      <c r="O38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R38" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S38" s="6">
+        <v>0</v>
+      </c>
+      <c r="T38" s="6">
+        <v>0</v>
+      </c>
+      <c r="U38" s="6">
+        <v>3.7699999999999997E-2</v>
+      </c>
+      <c r="V38" s="6">
+        <v>0.55449999999999999</v>
+      </c>
+      <c r="W38" s="6">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="X38" s="6">
+        <v>2.1409999999999998E-2</v>
+      </c>
+      <c r="Y38" s="6">
+        <v>0.1188</v>
+      </c>
+      <c r="Z38" s="6">
+        <v>1.6312</v>
+      </c>
+      <c r="AA38" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="6">
+        <v>7.0499999999999993E-2</v>
+      </c>
+      <c r="AD38" s="6">
+        <v>0.95</v>
+      </c>
+      <c r="AE38" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG38" s="6">
+        <v>4.1180000000000001E-2</v>
+      </c>
+      <c r="AH38" s="6">
+        <v>0.66505000000000003</v>
+      </c>
+      <c r="AI38" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ38" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK38" s="7">
+        <v>3.9759999999999997E-2</v>
+      </c>
+      <c r="AL38" s="7">
+        <v>0.70399</v>
+      </c>
+      <c r="AM38" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN38" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO38" s="8">
+        <v>3.2489999999999998E-2</v>
+      </c>
+      <c r="AP38" s="8">
+        <v>0.64078999999999997</v>
+      </c>
+      <c r="AQ38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS38" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="AT38" s="27">
+        <v>2</v>
+      </c>
+      <c r="AU38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW38" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="AX38" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="AY38" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ38" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA38" s="27">
+        <v>2.852E-2</v>
+      </c>
+      <c r="BB38" s="27">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:54" s="16" customFormat="1">
+      <c r="A39" s="17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K39" s="6">
+        <v>0</v>
+      </c>
+      <c r="L39" s="6">
+        <v>0</v>
+      </c>
+      <c r="M39" s="6">
+        <v>1.7000000000000001E-2</v>
+      </c>
+      <c r="N39" s="6">
+        <v>0.25435999999999998</v>
+      </c>
+      <c r="O39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R39" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S39" s="6">
+        <v>0</v>
+      </c>
+      <c r="T39" s="6">
+        <v>0</v>
+      </c>
+      <c r="U39" s="6">
+        <v>1E-3</v>
+      </c>
+      <c r="V39" s="6">
+        <v>4.3E-3</v>
+      </c>
+      <c r="W39" s="6">
+        <v>0</v>
+      </c>
+      <c r="X39" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="6">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="Z39" s="6">
+        <v>0.25912000000000002</v>
+      </c>
+      <c r="AA39" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="AD39" s="6">
+        <v>0.48</v>
+      </c>
+      <c r="AE39" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF39" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG39" s="6">
+        <v>4.7999999999999996E-3</v>
+      </c>
+      <c r="AH39" s="6">
+        <v>6.3250000000000001E-2</v>
+      </c>
+      <c r="AI39" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ39" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK39" s="7">
+        <v>1.14E-3</v>
+      </c>
+      <c r="AL39" s="7">
+        <v>4.2930000000000003E-2</v>
+      </c>
+      <c r="AM39" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN39" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO39" s="8">
+        <v>1.0499999999999999E-3</v>
+      </c>
+      <c r="AP39" s="8">
+        <v>3.4049999999999997E-2</v>
+      </c>
+      <c r="AQ39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS39" s="27">
+        <v>1.409E-2</v>
+      </c>
+      <c r="AT39" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="AU39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW39" s="27">
+        <v>1.409E-2</v>
+      </c>
+      <c r="AX39" s="27">
+        <v>0.62028000000000005</v>
+      </c>
+      <c r="AY39" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA39" s="27">
+        <v>6.0999999999999997E-4</v>
+      </c>
+      <c r="BB39" s="27">
+        <v>6.3539999999999999E-2</v>
+      </c>
+    </row>
+    <row r="40" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A40" s="17" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K40" s="6">
+        <v>0</v>
+      </c>
+      <c r="L40" s="6">
+        <v>0</v>
+      </c>
+      <c r="M40" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="N40" s="6">
+        <v>0.11572</v>
+      </c>
+      <c r="O40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S40" s="6">
+        <v>0</v>
+      </c>
+      <c r="T40" s="6">
+        <v>0</v>
+      </c>
+      <c r="U40" s="6">
+        <v>5.2900000000000003E-2</v>
+      </c>
+      <c r="V40" s="6">
+        <v>0.12293999999999999</v>
+      </c>
+      <c r="W40" s="6">
+        <v>0</v>
+      </c>
+      <c r="X40" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="6">
+        <v>5.9900000000000002E-2</v>
+      </c>
+      <c r="Z40" s="6">
+        <v>0.26956000000000002</v>
+      </c>
+      <c r="AA40" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="6">
+        <v>2.0899999999999998E-2</v>
+      </c>
+      <c r="AD40" s="6">
+        <v>7.7799999999999994E-2</v>
+      </c>
+      <c r="AE40" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF40" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="6">
+        <v>0.10091</v>
+      </c>
+      <c r="AH40" s="6">
+        <v>2.0480299999999998</v>
+      </c>
+      <c r="AI40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ40" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK40" s="7">
+        <v>2.572E-2</v>
+      </c>
+      <c r="AL40" s="7">
+        <v>0.16864000000000001</v>
+      </c>
+      <c r="AM40" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN40" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO40" s="8">
+        <v>2.5159999999999998E-2</v>
+      </c>
+      <c r="AP40" s="8">
+        <v>0.18118999999999999</v>
+      </c>
+      <c r="AQ40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS40" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="AT40" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="AU40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW40" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="AX40" s="27">
+        <v>0.5</v>
+      </c>
+      <c r="AY40" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA40" s="27">
+        <v>5.4400000000000004E-3</v>
+      </c>
+      <c r="BB40" s="27">
+        <v>6.2399999999999997E-2</v>
+      </c>
+    </row>
+    <row r="41" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A41" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="C41" s="6">
+        <v>0</v>
+      </c>
+      <c r="D41" s="6">
+        <v>0</v>
+      </c>
+      <c r="E41" s="6">
+        <v>1E-4</v>
+      </c>
+      <c r="F41" s="6">
+        <v>1.23E-3</v>
+      </c>
+      <c r="G41" s="6">
+        <v>0</v>
+      </c>
+      <c r="H41" s="6">
+        <v>0</v>
+      </c>
+      <c r="I41" s="6">
+        <v>0.13739999999999999</v>
+      </c>
+      <c r="J41" s="6">
+        <v>0.43686999999999998</v>
+      </c>
+      <c r="K41" s="6">
+        <v>0</v>
+      </c>
+      <c r="L41" s="6">
+        <v>0</v>
+      </c>
+      <c r="M41" s="6">
+        <v>0.31864999999999999</v>
+      </c>
+      <c r="N41" s="6">
+        <v>2.4352999999999998</v>
+      </c>
+      <c r="O41" s="6">
+        <v>0</v>
+      </c>
+      <c r="P41" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>0.22968</v>
+      </c>
+      <c r="R41" s="6">
+        <v>2.4773499999999999</v>
+      </c>
+      <c r="S41" s="6">
+        <v>0</v>
+      </c>
+      <c r="T41" s="6">
+        <v>0</v>
+      </c>
+      <c r="U41" s="6">
+        <v>0.2732</v>
+      </c>
+      <c r="V41" s="6">
+        <v>0.90666999999999998</v>
+      </c>
+      <c r="W41" s="6">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="X41" s="6">
+        <v>2.8539999999999999E-2</v>
+      </c>
+      <c r="Y41" s="6">
+        <v>1.12425</v>
+      </c>
+      <c r="Z41" s="6">
+        <v>3.2592099999999999</v>
+      </c>
+      <c r="AA41" s="6">
+        <v>3.6999999999999999E-4</v>
+      </c>
+      <c r="AB41" s="6">
+        <v>1.09E-3</v>
+      </c>
+      <c r="AC41" s="6">
+        <v>1.88435</v>
+      </c>
+      <c r="AD41" s="6">
+        <v>5.7677199999999997</v>
+      </c>
+      <c r="AE41" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF41" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="6">
+        <v>0.22064</v>
+      </c>
+      <c r="AH41" s="6">
+        <v>4.1874399999999996</v>
+      </c>
+      <c r="AI41" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ41" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK41" s="7">
+        <v>0.1913</v>
+      </c>
+      <c r="AL41" s="7">
+        <v>1.53098</v>
+      </c>
+      <c r="AM41" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN41" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO41" s="8">
+        <v>0.58328000000000002</v>
+      </c>
+      <c r="AP41" s="8">
+        <v>2.39438</v>
+      </c>
+      <c r="AQ41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS41" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="AT41" s="27">
+        <v>7</v>
+      </c>
+      <c r="AU41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW41" s="27">
+        <v>0.3</v>
+      </c>
+      <c r="AX41" s="27">
+        <v>4.2</v>
+      </c>
+      <c r="AY41" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA41" s="27">
+        <v>5.0520000000000002E-2</v>
+      </c>
+      <c r="BB41" s="27">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:54" s="16" customFormat="1">
+      <c r="A42" s="17" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="21" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="6">
+        <v>0</v>
+      </c>
+      <c r="D42" s="6">
+        <v>0</v>
+      </c>
+      <c r="E42" s="6">
+        <v>11.85</v>
+      </c>
+      <c r="F42" s="6">
+        <v>21.886240000000001</v>
+      </c>
+      <c r="G42" s="6">
+        <v>0</v>
+      </c>
+      <c r="H42" s="6">
+        <v>0</v>
+      </c>
+      <c r="I42" s="6">
+        <v>1.085</v>
+      </c>
+      <c r="J42" s="6">
+        <v>0.23952999999999999</v>
+      </c>
+      <c r="K42" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L42" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M42" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N42" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O42" s="6">
+        <v>0</v>
+      </c>
+      <c r="P42" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>8.4000000000000005E-2</v>
+      </c>
+      <c r="R42" s="6">
+        <v>0.12298000000000001</v>
+      </c>
+      <c r="S42" s="6">
+        <v>0</v>
+      </c>
+      <c r="T42" s="6">
+        <v>0</v>
+      </c>
+      <c r="U42" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="V42" s="6">
+        <v>0.11411</v>
+      </c>
+      <c r="W42" s="6">
+        <v>0</v>
+      </c>
+      <c r="X42" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="6">
+        <v>80.206000000000003</v>
+      </c>
+      <c r="Z42" s="6">
+        <v>6.5648999999999997</v>
+      </c>
+      <c r="AA42" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="6">
+        <v>0.1164</v>
+      </c>
+      <c r="AD42" s="6">
+        <v>0.23838999999999999</v>
+      </c>
+      <c r="AE42" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF42" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG42" s="6">
+        <v>9.7799999999999998E-2</v>
+      </c>
+      <c r="AH42" s="6">
+        <v>0.14621999999999999</v>
+      </c>
+      <c r="AI42" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ42" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK42" s="7">
+        <v>1734.9829999999999</v>
+      </c>
+      <c r="AL42" s="7">
+        <v>265.17039999999997</v>
+      </c>
+      <c r="AM42" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN42" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO42" s="8">
+        <v>180</v>
+      </c>
+      <c r="AP42" s="8">
+        <v>47.775640000000003</v>
+      </c>
+      <c r="AQ42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA42" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB42" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="43" spans="1:54" s="16" customFormat="1">
+      <c r="A43" s="17" t="s">
+        <v>37</v>
+      </c>
+      <c r="B43" s="21" t="s">
         <v>90</v>
       </c>
-      <c r="B1" s="52"/>
-[...36 lines deleted...]
-      <c r="AT1" s="2" t="s">
+      <c r="C43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G43" s="6">
+        <v>0</v>
+      </c>
+      <c r="H43" s="6">
+        <v>0</v>
+      </c>
+      <c r="I43" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J43" s="6">
+        <v>2E-3</v>
+      </c>
+      <c r="K43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S43" s="6">
+        <v>0</v>
+      </c>
+      <c r="T43" s="6">
+        <v>0</v>
+      </c>
+      <c r="U43" s="6">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="V43" s="6">
+        <v>5.7070000000000003E-2</v>
+      </c>
+      <c r="W43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z43" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA43" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="6">
+        <v>1.0800000000000001E-2</v>
+      </c>
+      <c r="AD43" s="6">
+        <v>1.338E-2</v>
+      </c>
+      <c r="AE43" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF43" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG43" s="6">
+        <v>67.5</v>
+      </c>
+      <c r="AH43" s="6">
+        <v>20.100999999999999</v>
+      </c>
+      <c r="AI43" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ43" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK43" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL43" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM43" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN43" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO43" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP43" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA43" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB43" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="44" spans="1:54" s="16" customFormat="1">
+      <c r="A44" s="17" t="s">
+        <v>38</v>
+      </c>
+      <c r="B44" s="21" t="s">
+        <v>91</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G44" s="6">
+        <v>0</v>
+      </c>
+      <c r="H44" s="6">
+        <v>0</v>
+      </c>
+      <c r="I44" s="6">
+        <v>1.0009999999999999</v>
+      </c>
+      <c r="J44" s="6">
+        <v>0.18099999999999999</v>
+      </c>
+      <c r="K44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH44" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI44" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ44" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK44" s="7">
+        <v>3148.45</v>
+      </c>
+      <c r="AL44" s="7">
+        <v>401.13799999999998</v>
+      </c>
+      <c r="AM44" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN44" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO44" s="8">
+        <v>22528.284</v>
+      </c>
+      <c r="AP44" s="8">
+        <v>3058.616</v>
+      </c>
+      <c r="AQ44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ44" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA44" s="27">
+        <v>1663.25</v>
+      </c>
+      <c r="BB44" s="27">
+        <v>329.267</v>
+      </c>
+    </row>
+    <row r="45" spans="1:54" s="16" customFormat="1">
+      <c r="A45" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G45" s="6">
+        <v>0</v>
+      </c>
+      <c r="H45" s="6">
+        <v>0</v>
+      </c>
+      <c r="I45" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J45" s="6">
+        <v>2.8999999999999998E-3</v>
+      </c>
+      <c r="K45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S45" s="6">
+        <v>0</v>
+      </c>
+      <c r="T45" s="6">
+        <v>0</v>
+      </c>
+      <c r="U45" s="6">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="V45" s="6">
+        <v>5.7070000000000003E-2</v>
+      </c>
+      <c r="W45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA45" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="6">
+        <v>3.2300000000000002E-2</v>
+      </c>
+      <c r="AD45" s="6">
+        <v>7.9939999999999997E-2</v>
+      </c>
+      <c r="AE45" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG45" s="6">
+        <v>6.2080000000000003E-2</v>
+      </c>
+      <c r="AH45" s="6">
+        <v>7.8560000000000005E-2</v>
+      </c>
+      <c r="AI45" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ45" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK45" s="7">
+        <v>7.5300000000000002E-3</v>
+      </c>
+      <c r="AL45" s="7">
+        <v>3.9530000000000003E-2</v>
+      </c>
+      <c r="AM45" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN45" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO45" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP45" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA45" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB45" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="46" spans="1:54" s="16" customFormat="1">
+      <c r="A46" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" s="6">
+        <v>0</v>
+      </c>
+      <c r="D46" s="6">
+        <v>0</v>
+      </c>
+      <c r="E46" s="6">
+        <v>8.1000000000000003E-2</v>
+      </c>
+      <c r="F46" s="6">
+        <v>0.21811</v>
+      </c>
+      <c r="G46" s="6">
+        <v>0</v>
+      </c>
+      <c r="H46" s="6">
+        <v>0</v>
+      </c>
+      <c r="I46" s="6">
+        <v>0.06</v>
+      </c>
+      <c r="J46" s="6">
+        <v>0.13825000000000001</v>
+      </c>
+      <c r="K46" s="6">
+        <v>0</v>
+      </c>
+      <c r="L46" s="6">
+        <v>0</v>
+      </c>
+      <c r="M46" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="N46" s="6">
+        <v>0.34133999999999998</v>
+      </c>
+      <c r="O46" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P46" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q46" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R46" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S46" s="6">
+        <v>0</v>
+      </c>
+      <c r="T46" s="6">
+        <v>0</v>
+      </c>
+      <c r="U46" s="6">
+        <v>0.12</v>
+      </c>
+      <c r="V46" s="6">
+        <v>0.15198</v>
+      </c>
+      <c r="W46" s="6">
+        <v>0</v>
+      </c>
+      <c r="X46" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="6">
+        <v>0.02</v>
+      </c>
+      <c r="Z46" s="6">
+        <v>7.1639999999999995E-2</v>
+      </c>
+      <c r="AA46" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="6">
+        <v>0.54600000000000004</v>
+      </c>
+      <c r="AD46" s="6">
+        <v>0.83879000000000004</v>
+      </c>
+      <c r="AE46" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF46" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG46" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="AH46" s="6">
+        <v>4.9699999999999996E-3</v>
+      </c>
+      <c r="AI46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ46" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK46" s="7">
+        <v>3385.55465</v>
+      </c>
+      <c r="AL46" s="7">
+        <v>569.57001000000002</v>
+      </c>
+      <c r="AM46" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN46" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO46" s="8">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="AP46" s="8">
+        <v>7.7700000000000005E-2</v>
+      </c>
+      <c r="AQ46" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR46" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS46" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="AT46" s="26">
+        <v>0.2</v>
+      </c>
+      <c r="AU46" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV46" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW46" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX46" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY46" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ46" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA46" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB46" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="47" spans="1:54" s="16" customFormat="1">
+      <c r="A47" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="21" t="s">
+        <v>93</v>
+      </c>
+      <c r="C47" s="6">
+        <v>0</v>
+      </c>
+      <c r="D47" s="6">
+        <v>0</v>
+      </c>
+      <c r="E47" s="6">
+        <v>7.4904999999999999</v>
+      </c>
+      <c r="F47" s="6">
+        <v>13.53279</v>
+      </c>
+      <c r="G47" s="6">
+        <v>0</v>
+      </c>
+      <c r="H47" s="6">
+        <v>0</v>
+      </c>
+      <c r="I47" s="6">
+        <v>6.1512500000000001</v>
+      </c>
+      <c r="J47" s="6">
+        <v>7.9907700000000004</v>
+      </c>
+      <c r="K47" s="6">
+        <v>0</v>
+      </c>
+      <c r="L47" s="6">
+        <v>0</v>
+      </c>
+      <c r="M47" s="6">
+        <v>9.4489999999999998</v>
+      </c>
+      <c r="N47" s="6">
+        <v>13.49783</v>
+      </c>
+      <c r="O47" s="6">
+        <v>0</v>
+      </c>
+      <c r="P47" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q47" s="6">
+        <v>17.879110000000001</v>
+      </c>
+      <c r="R47" s="6">
+        <v>22.556760000000001</v>
+      </c>
+      <c r="S47" s="6">
+        <v>0</v>
+      </c>
+      <c r="T47" s="6">
+        <v>0</v>
+      </c>
+      <c r="U47" s="6">
+        <v>11.21786</v>
+      </c>
+      <c r="V47" s="6">
+        <v>14.939769999999999</v>
+      </c>
+      <c r="W47" s="6">
+        <v>0</v>
+      </c>
+      <c r="X47" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y47" s="6">
+        <v>5.51661</v>
+      </c>
+      <c r="Z47" s="6">
+        <v>9.8864300000000007</v>
+      </c>
+      <c r="AA47" s="6">
+        <v>44.015999999999998</v>
+      </c>
+      <c r="AB47" s="6">
+        <v>15.4046</v>
+      </c>
+      <c r="AC47" s="6">
+        <v>10.54358</v>
+      </c>
+      <c r="AD47" s="6">
+        <v>13.83722</v>
+      </c>
+      <c r="AE47" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF47" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG47" s="6">
+        <v>4.8872</v>
+      </c>
+      <c r="AH47" s="6">
+        <v>4.80321</v>
+      </c>
+      <c r="AI47" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ47" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK47" s="7">
+        <v>10.474600000000001</v>
+      </c>
+      <c r="AL47" s="7">
+        <v>13.039859999999999</v>
+      </c>
+      <c r="AM47" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN47" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO47" s="8">
+        <v>4.42136</v>
+      </c>
+      <c r="AP47" s="8">
+        <v>6.6213600000000001</v>
+      </c>
+      <c r="AQ47" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR47" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS47" s="27">
+        <v>2</v>
+      </c>
+      <c r="AT47" s="27">
+        <v>3.9</v>
+      </c>
+      <c r="AU47" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV47" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW47" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="AX47" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="AY47" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ47" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA47" s="27">
+        <v>7.2</v>
+      </c>
+      <c r="BB47" s="27">
+        <v>9.4</v>
+      </c>
+    </row>
+    <row r="48" spans="1:54" s="16" customFormat="1">
+      <c r="A48" s="17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G48" s="6">
+        <v>0</v>
+      </c>
+      <c r="H48" s="6">
+        <v>0</v>
+      </c>
+      <c r="I48" s="6">
+        <v>3.57</v>
+      </c>
+      <c r="J48" s="6">
+        <v>0.94399999999999995</v>
+      </c>
+      <c r="K48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI48" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ48" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK48" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL48" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM48" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN48" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO48" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP48" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA48" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB48" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="49" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A49" s="17" t="s">
+        <v>44</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" s="6">
+        <v>0</v>
+      </c>
+      <c r="D49" s="6">
+        <v>0</v>
+      </c>
+      <c r="E49" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="F49" s="6">
+        <v>1.5339999999999999E-2</v>
+      </c>
+      <c r="G49" s="6">
+        <v>0</v>
+      </c>
+      <c r="H49" s="6">
+        <v>0</v>
+      </c>
+      <c r="I49" s="6">
+        <v>0.222</v>
+      </c>
+      <c r="J49" s="6">
+        <v>4.6665700000000001</v>
+      </c>
+      <c r="K49" s="6">
+        <v>0</v>
+      </c>
+      <c r="L49" s="6">
+        <v>0</v>
+      </c>
+      <c r="M49" s="6">
+        <v>0.129</v>
+      </c>
+      <c r="N49" s="6">
+        <v>0.97597</v>
+      </c>
+      <c r="O49" s="6">
+        <v>0</v>
+      </c>
+      <c r="P49" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q49" s="6">
+        <v>0.98070000000000002</v>
+      </c>
+      <c r="R49" s="6">
+        <v>1.8806400000000001</v>
+      </c>
+      <c r="S49" s="6">
+        <v>0</v>
+      </c>
+      <c r="T49" s="6">
+        <v>0</v>
+      </c>
+      <c r="U49" s="6">
+        <v>0.52439999999999998</v>
+      </c>
+      <c r="V49" s="6">
+        <v>2.5287899999999999</v>
+      </c>
+      <c r="W49" s="6">
+        <v>0</v>
+      </c>
+      <c r="X49" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y49" s="6">
+        <v>0.55688000000000004</v>
+      </c>
+      <c r="Z49" s="6">
+        <v>2.6116000000000001</v>
+      </c>
+      <c r="AA49" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB49" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="6">
+        <v>1.2941800000000001</v>
+      </c>
+      <c r="AD49" s="6">
+        <v>4.9104700000000001</v>
+      </c>
+      <c r="AE49" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF49" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG49" s="6">
+        <v>534.19000000000005</v>
+      </c>
+      <c r="AH49" s="6">
+        <v>270.86856</v>
+      </c>
+      <c r="AI49" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ49" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK49" s="7">
+        <v>7.8E-2</v>
+      </c>
+      <c r="AL49" s="7">
+        <v>0.21199000000000001</v>
+      </c>
+      <c r="AM49" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN49" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO49" s="8">
+        <v>0.72799999999999998</v>
+      </c>
+      <c r="AP49" s="8">
+        <v>2.7103799999999998</v>
+      </c>
+      <c r="AQ49" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR49" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS49" s="26">
+        <v>0.3</v>
+      </c>
+      <c r="AT49" s="26">
+        <v>1.6</v>
+      </c>
+      <c r="AU49" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV49" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW49" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX49" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY49" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ49" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA49" s="27">
+        <v>0.15</v>
+      </c>
+      <c r="BB49" s="27">
+        <v>0.73121000000000003</v>
+      </c>
+    </row>
+    <row r="50" spans="1:54" s="16" customFormat="1">
+      <c r="A50" s="17" t="s">
+        <v>45</v>
+      </c>
+      <c r="B50" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH50" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI50" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ50" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK50" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL50" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM50" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN50" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO50" s="8">
+        <v>2.7000000000000001E-3</v>
+      </c>
+      <c r="AP50" s="8">
+        <v>1.763E-2</v>
+      </c>
+      <c r="AQ50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA50" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB50" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="51" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A51" s="17" t="s">
+        <v>46</v>
+      </c>
+      <c r="B51" s="21" t="s">
+        <v>97</v>
+      </c>
+      <c r="C51" s="6">
+        <v>0</v>
+      </c>
+      <c r="D51" s="6">
+        <v>0</v>
+      </c>
+      <c r="E51" s="6">
+        <v>5.6500000000000002E-2</v>
+      </c>
+      <c r="F51" s="6">
+        <v>0.42696000000000001</v>
+      </c>
+      <c r="G51" s="6">
+        <v>0</v>
+      </c>
+      <c r="H51" s="6">
+        <v>0</v>
+      </c>
+      <c r="I51" s="6">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="J51" s="6">
+        <v>0.10082000000000001</v>
+      </c>
+      <c r="K51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O51" s="6">
+        <v>0</v>
+      </c>
+      <c r="P51" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q51" s="6">
+        <v>4.5590000000000002</v>
+      </c>
+      <c r="R51" s="6">
+        <v>32.978999999999999</v>
+      </c>
+      <c r="S51" s="6">
+        <v>0</v>
+      </c>
+      <c r="T51" s="6">
+        <v>0</v>
+      </c>
+      <c r="U51" s="6">
+        <v>0.02</v>
+      </c>
+      <c r="V51" s="6">
+        <v>5.8999999999999997E-2</v>
+      </c>
+      <c r="W51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH51" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI51" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ51" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK51" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL51" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM51" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN51" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO51" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP51" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ51" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR51" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS51" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="AT51" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="AU51" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV51" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW51" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="AX51" s="26">
+        <v>0.5</v>
+      </c>
+      <c r="AY51" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ51" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA51" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB51" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="52" spans="1:54" s="16" customFormat="1">
+      <c r="A52" s="17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B52" s="21" t="s">
         <v>98</v>
       </c>
-      <c r="AX1" s="2" t="s">
-        <v>98</v>
+      <c r="C52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K52" s="6">
+        <v>0</v>
+      </c>
+      <c r="L52" s="6">
+        <v>0</v>
+      </c>
+      <c r="M52" s="6">
+        <v>0.47899999999999998</v>
+      </c>
+      <c r="N52" s="6">
+        <v>1.0090699999999999</v>
+      </c>
+      <c r="O52" s="6">
+        <v>0</v>
+      </c>
+      <c r="P52" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q52" s="6">
+        <v>0.38400000000000001</v>
+      </c>
+      <c r="R52" s="6">
+        <v>0.91237000000000001</v>
+      </c>
+      <c r="S52" s="6">
+        <v>0</v>
+      </c>
+      <c r="T52" s="6">
+        <v>0</v>
+      </c>
+      <c r="U52" s="6">
+        <v>0.26219999999999999</v>
+      </c>
+      <c r="V52" s="6">
+        <v>0.70572999999999997</v>
+      </c>
+      <c r="W52" s="6">
+        <v>0</v>
+      </c>
+      <c r="X52" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y52" s="6">
+        <v>0.20979999999999999</v>
+      </c>
+      <c r="Z52" s="6">
+        <v>0.25641000000000003</v>
+      </c>
+      <c r="AA52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="6">
+        <v>0.12620000000000001</v>
+      </c>
+      <c r="AD52" s="6">
+        <v>0.26035999999999998</v>
+      </c>
+      <c r="AE52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF52" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG52" s="6">
+        <v>0.35199999999999998</v>
+      </c>
+      <c r="AH52" s="6">
+        <v>1.03071</v>
+      </c>
+      <c r="AI52" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ52" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK52" s="7">
+        <v>0.25011</v>
+      </c>
+      <c r="AL52" s="7">
+        <v>0.60946999999999996</v>
+      </c>
+      <c r="AM52" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN52" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO52" s="8">
+        <v>0.2162</v>
+      </c>
+      <c r="AP52" s="8">
+        <v>0.50634999999999997</v>
+      </c>
+      <c r="AQ52" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR52" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS52" s="27">
+        <v>0.4</v>
+      </c>
+      <c r="AT52" s="27">
+        <v>1.9</v>
+      </c>
+      <c r="AU52" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV52" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW52" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="AX52" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="AY52" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ52" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA52" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB52" s="26">
+        <v>0.1</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
-[...25 lines deleted...]
-      <c r="Z2" s="17"/>
+    <row r="53" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A53" s="17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B53" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH53" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI53" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ53" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK53" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL53" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM53" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN53" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO53" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP53" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA53" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB53" s="26" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="3" spans="1:54" s="2" customFormat="1" ht="21" customHeight="1">
-[...83 lines deleted...]
-      <c r="BB3" s="39"/>
+    <row r="54" spans="1:54" s="16" customFormat="1">
+      <c r="A54" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B54" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G54" s="6">
+        <v>0</v>
+      </c>
+      <c r="H54" s="6">
+        <v>0</v>
+      </c>
+      <c r="I54" s="6">
+        <v>6.1600000000000002E-2</v>
+      </c>
+      <c r="J54" s="6">
+        <v>0.14101</v>
+      </c>
+      <c r="K54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O54" s="6">
+        <v>0</v>
+      </c>
+      <c r="P54" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="6">
+        <v>7.8955000000000002</v>
+      </c>
+      <c r="R54" s="6">
+        <v>21.475470000000001</v>
+      </c>
+      <c r="S54" s="6">
+        <v>0</v>
+      </c>
+      <c r="T54" s="6">
+        <v>0</v>
+      </c>
+      <c r="U54" s="6">
+        <v>0.26719999999999999</v>
+      </c>
+      <c r="V54" s="6">
+        <v>0.88922000000000001</v>
+      </c>
+      <c r="W54" s="6">
+        <v>0</v>
+      </c>
+      <c r="X54" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y54" s="6">
+        <v>0.21085000000000001</v>
+      </c>
+      <c r="Z54" s="6">
+        <v>0.63773999999999997</v>
+      </c>
+      <c r="AA54" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB54" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="6">
+        <v>0.02</v>
+      </c>
+      <c r="AD54" s="6">
+        <v>3.0800000000000001E-2</v>
+      </c>
+      <c r="AE54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI54" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ54" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK54" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL54" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM54" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN54" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO54" s="8">
+        <v>0.25</v>
+      </c>
+      <c r="AP54" s="8">
+        <v>0.38188</v>
+      </c>
+      <c r="AQ54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA54" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB54" s="26" t="s">
+        <v>70</v>
+      </c>
     </row>
-    <row r="4" spans="1:54" s="3" customFormat="1">
-[...105 lines deleted...]
-      <c r="BB4" s="39"/>
+    <row r="55" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A55" s="17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="21" t="s">
+        <v>101</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F55" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G55" s="6">
+        <v>0</v>
+      </c>
+      <c r="H55" s="6">
+        <v>0</v>
+      </c>
+      <c r="I55" s="6">
+        <v>0.11700000000000001</v>
+      </c>
+      <c r="J55" s="6">
+        <v>0.70899999999999996</v>
+      </c>
+      <c r="K55" s="6">
+        <v>0</v>
+      </c>
+      <c r="L55" s="6">
+        <v>0</v>
+      </c>
+      <c r="M55" s="6">
+        <v>0.10174999999999999</v>
+      </c>
+      <c r="N55" s="6">
+        <v>0.55579999999999996</v>
+      </c>
+      <c r="O55" s="6">
+        <v>0</v>
+      </c>
+      <c r="P55" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q55" s="6">
+        <v>5.3499999999999999E-2</v>
+      </c>
+      <c r="R55" s="6">
+        <v>0.28359000000000001</v>
+      </c>
+      <c r="S55" s="6">
+        <v>0</v>
+      </c>
+      <c r="T55" s="6">
+        <v>0</v>
+      </c>
+      <c r="U55" s="6">
+        <v>0.31669999999999998</v>
+      </c>
+      <c r="V55" s="6">
+        <v>1.52359</v>
+      </c>
+      <c r="W55" s="6">
+        <v>0</v>
+      </c>
+      <c r="X55" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y55" s="6">
+        <v>0.38750000000000001</v>
+      </c>
+      <c r="Z55" s="6">
+        <v>1.6590800000000001</v>
+      </c>
+      <c r="AA55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="6">
+        <v>0.57499999999999996</v>
+      </c>
+      <c r="AD55" s="6">
+        <v>2.9480200000000001</v>
+      </c>
+      <c r="AE55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF55" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG55" s="6">
+        <v>22.282440000000001</v>
+      </c>
+      <c r="AH55" s="6">
+        <v>27.797940000000001</v>
+      </c>
+      <c r="AI55" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ55" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK55" s="7">
+        <v>7.6370199999999997</v>
+      </c>
+      <c r="AL55" s="7">
+        <v>18.30086</v>
+      </c>
+      <c r="AM55" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN55" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO55" s="8">
+        <v>7.32186</v>
+      </c>
+      <c r="AP55" s="8">
+        <v>21.62602</v>
+      </c>
+      <c r="AQ55" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR55" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS55" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="AT55" s="27">
+        <v>12.3</v>
+      </c>
+      <c r="AU55" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV55" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW55" s="27">
+        <v>1.7</v>
+      </c>
+      <c r="AX55" s="27">
+        <v>7.5</v>
+      </c>
+      <c r="AY55" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ55" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA55" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="BB55" s="27">
+        <v>1.8</v>
+      </c>
     </row>
-    <row r="5" spans="1:54" s="2" customFormat="1" ht="22.5">
-[...156 lines deleted...]
-        <v>96</v>
+    <row r="56" spans="1:54" s="16" customFormat="1">
+      <c r="A56" s="17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B56" s="21" t="s">
+        <v>102</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O56" s="6">
+        <v>0</v>
+      </c>
+      <c r="P56" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q56" s="6">
+        <v>3.9E-2</v>
+      </c>
+      <c r="R56" s="6">
+        <v>5.4559999999999997E-2</v>
+      </c>
+      <c r="S56" s="6">
+        <v>0</v>
+      </c>
+      <c r="T56" s="6">
+        <v>0</v>
+      </c>
+      <c r="U56" s="6">
+        <v>1E-3</v>
+      </c>
+      <c r="V56" s="6">
+        <v>3.7999999999999999E-2</v>
+      </c>
+      <c r="W56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="6">
+        <v>0.34484999999999999</v>
+      </c>
+      <c r="AD56" s="6">
+        <v>27.449380000000001</v>
+      </c>
+      <c r="AE56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF56" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG56" s="6">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="AH56" s="6">
+        <v>3.1560000000000001</v>
+      </c>
+      <c r="AI56" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ56" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK56" s="7">
+        <v>5.552E-2</v>
+      </c>
+      <c r="AL56" s="7">
+        <v>0.31213000000000002</v>
+      </c>
+      <c r="AM56" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN56" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO56" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP56" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA56" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB56" s="26" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="6" spans="1:54" s="18" customFormat="1">
-[...112 lines deleted...]
-      <c r="AM6" s="7">
+    <row r="57" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A57" s="17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B57" s="21" t="s">
+        <v>103</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K57" s="6">
+        <v>0</v>
+      </c>
+      <c r="L57" s="6">
+        <v>0</v>
+      </c>
+      <c r="M57" s="6">
+        <v>0.01</v>
+      </c>
+      <c r="N57" s="6">
+        <v>0.13321</v>
+      </c>
+      <c r="O57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH57" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI57" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ57" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK57" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL57" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM57" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN57" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO57" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP57" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AT57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AU57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY57" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ57" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA57" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB57" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="58" spans="1:54" s="16" customFormat="1" ht="56.25">
+      <c r="A58" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B58" s="21" t="s">
+        <v>104</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F58" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G58" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I58" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J58" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K58" s="6">
+        <v>0</v>
+      </c>
+      <c r="L58" s="6">
+        <v>0</v>
+      </c>
+      <c r="M58" s="6">
+        <v>5.2499999999999998E-2</v>
+      </c>
+      <c r="N58" s="6">
+        <v>0.1212</v>
+      </c>
+      <c r="O58" s="6">
+        <v>0</v>
+      </c>
+      <c r="P58" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="6">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="R58" s="6">
+        <v>0.10227</v>
+      </c>
+      <c r="S58" s="6">
+        <v>0</v>
+      </c>
+      <c r="T58" s="6">
+        <v>0</v>
+      </c>
+      <c r="U58" s="6">
+        <v>2.1899999999999999E-2</v>
+      </c>
+      <c r="V58" s="6">
+        <v>0.22425</v>
+      </c>
+      <c r="W58" s="6">
+        <v>0</v>
+      </c>
+      <c r="X58" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y58" s="6">
+        <v>2.307E-2</v>
+      </c>
+      <c r="Z58" s="6">
+        <v>0.34537000000000001</v>
+      </c>
+      <c r="AA58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB58" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="6">
+        <v>4.2599999999999999E-3</v>
+      </c>
+      <c r="AD58" s="6">
+        <v>0.11631</v>
+      </c>
+      <c r="AE58" s="6">
+        <v>1.504</v>
+      </c>
+      <c r="AF58" s="6">
+        <v>1.671</v>
+      </c>
+      <c r="AG58" s="6">
+        <v>3.3E-4</v>
+      </c>
+      <c r="AH58" s="6">
+        <v>5.092E-2</v>
+      </c>
+      <c r="AI58" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ58" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK58" s="7">
+        <v>6.6E-3</v>
+      </c>
+      <c r="AL58" s="7">
+        <v>0.16653999999999999</v>
+      </c>
+      <c r="AM58" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN58" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO58" s="8">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="AP58" s="8">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="AQ58" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR58" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS58" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="AT58" s="27">
+        <v>2.4</v>
+      </c>
+      <c r="AU58" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV58" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW58" s="27">
+        <v>0.1</v>
+      </c>
+      <c r="AX58" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="AY58" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ58" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA58" s="27">
+        <v>0.37128</v>
+      </c>
+      <c r="BB58" s="27">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:54" s="16" customFormat="1" ht="56.25">
+      <c r="A59" s="17" t="s">
+        <v>54</v>
+      </c>
+      <c r="B59" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="C59" s="6">
+        <v>0</v>
+      </c>
+      <c r="D59" s="6">
+        <v>0</v>
+      </c>
+      <c r="E59" s="6">
+        <v>5.5E-2</v>
+      </c>
+      <c r="F59" s="6">
+        <v>0.55800000000000005</v>
+      </c>
+      <c r="G59" s="6">
+        <v>0</v>
+      </c>
+      <c r="H59" s="6">
+        <v>0</v>
+      </c>
+      <c r="I59" s="6">
+        <v>0.11608</v>
+      </c>
+      <c r="J59" s="6">
+        <v>0.78395999999999999</v>
+      </c>
+      <c r="K59" s="6">
+        <v>0</v>
+      </c>
+      <c r="L59" s="6">
+        <v>0</v>
+      </c>
+      <c r="M59" s="6">
+        <v>0.81</v>
+      </c>
+      <c r="N59" s="6">
+        <v>0.77263000000000004</v>
+      </c>
+      <c r="O59" s="6">
+        <v>0</v>
+      </c>
+      <c r="P59" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q59" s="6">
+        <v>0.20079</v>
+      </c>
+      <c r="R59" s="6">
+        <v>1.3597399999999999</v>
+      </c>
+      <c r="S59" s="6">
+        <v>0</v>
+      </c>
+      <c r="T59" s="6">
+        <v>0</v>
+      </c>
+      <c r="U59" s="6">
+        <v>0.39779999999999999</v>
+      </c>
+      <c r="V59" s="6">
+        <v>5.6218000000000004</v>
+      </c>
+      <c r="W59" s="6">
+        <v>0</v>
+      </c>
+      <c r="X59" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y59" s="6">
+        <v>10.052110000000001</v>
+      </c>
+      <c r="Z59" s="6">
+        <v>3.0761500000000002</v>
+      </c>
+      <c r="AA59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="6">
+        <v>50.577199999999998</v>
+      </c>
+      <c r="AD59" s="6">
+        <v>4.2459699999999998</v>
+      </c>
+      <c r="AE59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF59" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG59" s="6">
+        <v>0.34739999999999999</v>
+      </c>
+      <c r="AH59" s="6">
+        <v>6.4313200000000004</v>
+      </c>
+      <c r="AI59" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ59" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK59" s="7">
+        <v>0.64453000000000005</v>
+      </c>
+      <c r="AL59" s="7">
+        <v>8.54298</v>
+      </c>
+      <c r="AM59" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN59" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO59" s="8">
+        <v>1.18638</v>
+      </c>
+      <c r="AP59" s="8">
+        <v>20.164709999999999</v>
+      </c>
+      <c r="AQ59" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR59" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS59" s="27">
+        <v>0.3</v>
+      </c>
+      <c r="AT59" s="27">
+        <v>11</v>
+      </c>
+      <c r="AU59" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW59" s="27">
+        <v>0.2</v>
+      </c>
+      <c r="AX59" s="27">
+        <v>7.3</v>
+      </c>
+      <c r="AY59" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ59" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA59" s="27">
+        <v>48.1</v>
+      </c>
+      <c r="BB59" s="27">
+        <v>12.1</v>
+      </c>
+    </row>
+    <row r="60" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A60" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B60" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH60" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI60" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ60" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK60" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL60" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM60" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN60" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO60" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP60" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA60" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB60" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="61" spans="1:54" s="16" customFormat="1" ht="45">
+      <c r="A61" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="B61" s="21" t="s">
+        <v>106</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH61" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI61" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ61" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK61" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL61" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM61" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN61" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO61" s="8">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AP61" s="8">
+        <v>0.111</v>
+      </c>
+      <c r="AQ61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA61" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB61" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="62" spans="1:54" s="16" customFormat="1" ht="33.75">
+      <c r="A62" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B62" s="21" t="s">
+        <v>107</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K62" s="6">
+        <v>0</v>
+      </c>
+      <c r="L62" s="6">
+        <v>0</v>
+      </c>
+      <c r="M62" s="6">
+        <v>0.04</v>
+      </c>
+      <c r="N62" s="6">
+        <v>1.2859700000000001</v>
+      </c>
+      <c r="O62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S62" s="6">
+        <v>0</v>
+      </c>
+      <c r="T62" s="6">
+        <v>0</v>
+      </c>
+      <c r="U62" s="6">
+        <v>9.2866900000000001</v>
+      </c>
+      <c r="V62" s="6">
+        <v>28.41827</v>
+      </c>
+      <c r="W62" s="6">
+        <v>0</v>
+      </c>
+      <c r="X62" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="6">
+        <v>6.6E-4</v>
+      </c>
+      <c r="Z62" s="6">
+        <v>1.2E-2</v>
+      </c>
+      <c r="AA62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD62" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE62" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF62" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG62" s="6">
+        <v>0.7</v>
+      </c>
+      <c r="AH62" s="6">
+        <v>6.5469999999999997</v>
+      </c>
+      <c r="AI62" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ62" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK62" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL62" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM62" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN62" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO62" s="8">
+        <v>1.5</v>
+      </c>
+      <c r="AP62" s="8">
+        <v>13.742000000000001</v>
+      </c>
+      <c r="AQ62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA62" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB62" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="63" spans="1:54" s="16" customFormat="1" ht="45">
+      <c r="A63" s="17" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="21" t="s">
+        <v>108</v>
+      </c>
+      <c r="C63" s="6">
+        <v>0</v>
+      </c>
+      <c r="D63" s="6">
+        <v>0</v>
+      </c>
+      <c r="E63" s="6">
+        <v>26.5</v>
+      </c>
+      <c r="F63" s="6">
+        <v>112.51394000000001</v>
+      </c>
+      <c r="G63" s="6">
+        <v>0</v>
+      </c>
+      <c r="H63" s="6">
+        <v>0</v>
+      </c>
+      <c r="I63" s="6">
+        <v>39.887</v>
+      </c>
+      <c r="J63" s="6">
+        <v>99.839979999999997</v>
+      </c>
+      <c r="K63" s="6">
+        <v>0</v>
+      </c>
+      <c r="L63" s="6">
+        <v>0</v>
+      </c>
+      <c r="M63" s="6">
+        <v>131.65799999999999</v>
+      </c>
+      <c r="N63" s="6">
+        <v>338.77938</v>
+      </c>
+      <c r="O63" s="6">
+        <v>0</v>
+      </c>
+      <c r="P63" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q63" s="6">
+        <v>100.456</v>
+      </c>
+      <c r="R63" s="6">
+        <v>236.63054</v>
+      </c>
+      <c r="S63" s="6">
+        <v>0</v>
+      </c>
+      <c r="T63" s="6">
+        <v>0</v>
+      </c>
+      <c r="U63" s="6">
+        <v>109.735</v>
+      </c>
+      <c r="V63" s="6">
+        <v>291.53647999999998</v>
+      </c>
+      <c r="W63" s="6">
+        <v>0</v>
+      </c>
+      <c r="X63" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="6">
+        <v>76.001450000000006</v>
+      </c>
+      <c r="Z63" s="6">
+        <v>165.74001999999999</v>
+      </c>
+      <c r="AA63" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC63" s="6">
+        <v>82.414060000000006</v>
+      </c>
+      <c r="AD63" s="6">
+        <v>188.79953</v>
+      </c>
+      <c r="AE63" s="6">
+        <v>0</v>
+      </c>
+      <c r="AF63" s="6">
+        <v>0</v>
+      </c>
+      <c r="AG63" s="6">
+        <v>125.0098</v>
+      </c>
+      <c r="AH63" s="6">
+        <v>446.78719999999998</v>
+      </c>
+      <c r="AI63" s="7">
+        <v>0</v>
+      </c>
+      <c r="AJ63" s="7">
+        <v>0</v>
+      </c>
+      <c r="AK63" s="7">
+        <v>140.02070000000001</v>
+      </c>
+      <c r="AL63" s="7">
+        <v>386.66352000000001</v>
+      </c>
+      <c r="AM63" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN63" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO63" s="8">
+        <v>125</v>
+      </c>
+      <c r="AP63" s="8">
+        <v>321.98032999999998</v>
+      </c>
+      <c r="AQ63" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR63" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS63" s="27">
+        <v>137.9</v>
+      </c>
+      <c r="AT63" s="27">
+        <v>411.8</v>
+      </c>
+      <c r="AU63" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV63" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW63" s="27">
+        <v>61.7</v>
+      </c>
+      <c r="AX63" s="27">
+        <v>177.3</v>
+      </c>
+      <c r="AY63" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ63" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA63" s="27">
+        <v>88.1</v>
+      </c>
+      <c r="BB63" s="27">
+        <v>288.7</v>
+      </c>
+    </row>
+    <row r="64" spans="1:54" s="16" customFormat="1" ht="45">
+      <c r="A64" s="17" t="s">
+        <v>59</v>
+      </c>
+      <c r="B64" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="C64" s="6">
+        <v>0</v>
+      </c>
+      <c r="D64" s="6">
+        <v>0</v>
+      </c>
+      <c r="E64" s="6">
+        <v>0.11</v>
+      </c>
+      <c r="F64" s="6">
+        <v>0.55169999999999997</v>
+      </c>
+      <c r="G64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH64" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI64" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ64" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK64" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL64" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM64" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN64" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO64" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP64" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA64" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB64" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="65" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A65" s="17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B65" s="21" t="s">
+        <v>110</v>
+      </c>
+      <c r="C65" s="6">
+        <v>0</v>
+      </c>
+      <c r="D65" s="6">
+        <v>0</v>
+      </c>
+      <c r="E65" s="6">
+        <v>0.13200000000000001</v>
+      </c>
+      <c r="F65" s="6">
+        <v>9.2686700000000002</v>
+      </c>
+      <c r="G65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K65" s="6">
+        <v>0</v>
+      </c>
+      <c r="L65" s="6">
+        <v>0</v>
+      </c>
+      <c r="M65" s="6">
+        <v>22.8</v>
+      </c>
+      <c r="N65" s="6">
+        <v>44.802</v>
+      </c>
+      <c r="O65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S65" s="6">
+        <v>0</v>
+      </c>
+      <c r="T65" s="6">
+        <v>0</v>
+      </c>
+      <c r="U65" s="6">
+        <v>21</v>
+      </c>
+      <c r="V65" s="6">
+        <v>20.653500000000001</v>
+      </c>
+      <c r="W65" s="6">
+        <v>0</v>
+      </c>
+      <c r="X65" s="6">
+        <v>0</v>
+      </c>
+      <c r="Y65" s="6">
+        <v>19.5</v>
+      </c>
+      <c r="Z65" s="6">
+        <v>24.704999999999998</v>
+      </c>
+      <c r="AA65" s="6">
+        <v>0</v>
+      </c>
+      <c r="AB65" s="6">
+        <v>0</v>
+      </c>
+      <c r="AC65" s="6">
+        <v>2.1709999999999998</v>
+      </c>
+      <c r="AD65" s="6">
+        <v>1.7373400000000001</v>
+      </c>
+      <c r="AE65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH65" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI65" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ65" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK65" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL65" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM65" s="8">
+        <v>0</v>
+      </c>
+      <c r="AN65" s="8">
+        <v>0</v>
+      </c>
+      <c r="AO65" s="8">
+        <v>3.03</v>
+      </c>
+      <c r="AP65" s="8">
+        <v>3.2454700000000001</v>
+      </c>
+      <c r="AQ65" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR65" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS65" s="27">
+        <v>20.7</v>
+      </c>
+      <c r="AT65" s="27">
+        <v>8.4</v>
+      </c>
+      <c r="AU65" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV65" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW65" s="27">
+        <v>20.7</v>
+      </c>
+      <c r="AX65" s="27">
+        <v>8.4</v>
+      </c>
+      <c r="AY65" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ65" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA65" s="27">
+        <v>40.71</v>
+      </c>
+      <c r="BB65" s="27">
+        <v>28.125309999999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A66" s="17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B66" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH66" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI66" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ66" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK66" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL66" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM66" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN66" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO66" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP66" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA66" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB66" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="67" spans="1:54" s="16" customFormat="1">
+      <c r="A67" s="17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH67" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI67" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ67" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK67" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL67" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM67" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN67" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO67" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP67" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA67" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB67" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="68" spans="1:54" s="16" customFormat="1">
+      <c r="A68" s="17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B68" s="21" t="s">
+        <v>111</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K68" s="6">
+        <v>100.49</v>
+      </c>
+      <c r="L68" s="6">
+        <v>38.750999999999998</v>
+      </c>
+      <c r="M68" s="6">
+        <v>0</v>
+      </c>
+      <c r="N68" s="6">
+        <v>0</v>
+      </c>
+      <c r="O68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V68" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W68" s="6">
+        <v>167.3</v>
+      </c>
+      <c r="X68" s="6">
+        <v>33.46</v>
+      </c>
+      <c r="Y68" s="6">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AA68" s="6">
+        <v>223.655</v>
+      </c>
+      <c r="AB68" s="6">
+        <v>64.2971</v>
+      </c>
+      <c r="AC68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AD68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AE68" s="6">
+        <v>1250.422</v>
+      </c>
+      <c r="AF68" s="6">
+        <v>521.41259000000002</v>
+      </c>
+      <c r="AG68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AH68" s="6">
+        <v>0</v>
+      </c>
+      <c r="AI68" s="7">
+        <v>832.20299999999997</v>
+      </c>
+      <c r="AJ68" s="7">
+        <v>479.12252999999998</v>
+      </c>
+      <c r="AK68" s="7">
+        <v>0</v>
+      </c>
+      <c r="AL68" s="7">
+        <v>0</v>
+      </c>
+      <c r="AM68" s="8">
         <v>453.47109999999998</v>
       </c>
-      <c r="AN6" s="7">
+      <c r="AN68" s="8">
         <v>460.97966000000002</v>
       </c>
-      <c r="AO6" s="7">
-[...21 lines deleted...]
-      <c r="AU6" s="29">
+      <c r="AO68" s="8">
+        <v>0</v>
+      </c>
+      <c r="AP68" s="8">
+        <v>0</v>
+      </c>
+      <c r="AQ68" s="26">
+        <v>352.3</v>
+      </c>
+      <c r="AR68" s="26">
+        <v>172.1</v>
+      </c>
+      <c r="AS68" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT68" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU68" s="26">
+        <v>284.8</v>
+      </c>
+      <c r="AV68" s="26">
+        <v>135</v>
+      </c>
+      <c r="AW68" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX68" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY68" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ68" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA68" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB68" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="69" spans="1:54" s="16" customFormat="1" ht="44.25" customHeight="1">
+      <c r="A69" s="17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G69" s="6">
+        <v>0</v>
+      </c>
+      <c r="H69" s="6">
+        <v>0</v>
+      </c>
+      <c r="I69" s="6">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="J69" s="6">
+        <v>3.7580000000000002E-2</v>
+      </c>
+      <c r="K69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH69" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI69" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ69" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK69" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL69" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM69" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN69" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO69" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP69" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ69" s="26">
+        <v>0</v>
+      </c>
+      <c r="AR69" s="26">
+        <v>0</v>
+      </c>
+      <c r="AS69" s="26">
+        <v>0.1</v>
+      </c>
+      <c r="AT69" s="26">
+        <v>2.6</v>
+      </c>
+      <c r="AU69" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="26">
+        <v>0</v>
+      </c>
+      <c r="AW69" s="26">
+        <v>0</v>
+      </c>
+      <c r="AX69" s="26">
+        <v>0</v>
+      </c>
+      <c r="AY69" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ69" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA69" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB69" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="70" spans="1:54" s="16" customFormat="1" ht="40.5" customHeight="1">
+      <c r="A70" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B70" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH70" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI70" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ70" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK70" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL70" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM70" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN70" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO70" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP70" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA70" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB70" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="71" spans="1:54" s="16" customFormat="1" ht="56.25">
+      <c r="A71" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B71" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="F71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="J71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="M71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="O71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="P71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="R71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="S71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="T71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="U71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="V71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="X71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH71" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI71" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ71" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK71" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL71" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM71" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN71" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO71" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP71" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA71" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB71" s="26" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="72" spans="1:54" s="16" customFormat="1" ht="22.5">
+      <c r="A72" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="B72" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="C72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="E72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="G72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="H72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="I72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="J72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="K72" s="9">
+        <v>0</v>
+      </c>
+      <c r="L72" s="9">
+        <v>0</v>
+      </c>
+      <c r="M72" s="9">
         <v>18</v>
       </c>
-      <c r="AV6" s="29">
-[...22 lines deleted...]
-        <v>1028.52415</v>
+      <c r="N72" s="9">
+        <v>25.620999999999999</v>
+      </c>
+      <c r="O72" s="9">
+        <v>0</v>
+      </c>
+      <c r="P72" s="9">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="9">
+        <v>15.829000000000001</v>
+      </c>
+      <c r="R72" s="9">
+        <v>23.629560000000001</v>
+      </c>
+      <c r="S72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="T72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="U72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="V72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="W72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="X72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AB72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AC72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AD72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AE72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AF72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AG72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AH72" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="AI72" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="AJ72" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="AK72" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="AL72" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="AM72" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="AN72" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="AO72" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="AP72" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="AQ72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AR72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AU72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AV72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AW72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AX72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AY72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="AZ72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="BA72" s="28" t="s">
+        <v>70</v>
+      </c>
+      <c r="BB72" s="28" t="s">
+        <v>70</v>
       </c>
     </row>
-    <row r="7" spans="1:54" s="19" customFormat="1">
-[...161 lines deleted...]
-      </c>
+    <row r="73" spans="1:54">
+      <c r="A73" s="12"/>
+      <c r="B73" s="19"/>
+      <c r="C73" s="13"/>
+      <c r="D73" s="13"/>
+      <c r="E73" s="13"/>
+      <c r="F73" s="13"/>
+      <c r="G73" s="13"/>
+      <c r="H73" s="13"/>
+      <c r="I73" s="13"/>
+      <c r="J73" s="13"/>
+      <c r="K73" s="13"/>
+      <c r="L73" s="13"/>
+      <c r="M73" s="13"/>
+      <c r="N73" s="13"/>
+      <c r="O73" s="13"/>
     </row>
-    <row r="8" spans="1:54" s="19" customFormat="1">
-[...161 lines deleted...]
-      </c>
+    <row r="74" spans="1:54" ht="30.75" customHeight="1">
+      <c r="A74" s="74" t="s">
+        <v>75</v>
+      </c>
+      <c r="B74" s="74"/>
     </row>
-    <row r="9" spans="1:54" s="19" customFormat="1">
-[...10352 lines deleted...]
-      <c r="B73" s="46"/>
+    <row r="99" spans="2:2" ht="12.75">
+      <c r="B99" s="30"/>
     </row>
   </sheetData>
-  <mergeCells count="43">
-[...2 lines deleted...]
-    <mergeCell ref="AS4:AT4"/>
+  <mergeCells count="44">
+    <mergeCell ref="A74:B74"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="U5:V5"/>
     <mergeCell ref="A1:AL1"/>
-    <mergeCell ref="AI3:AL3"/>
-[...37 lines deleted...]
-    <mergeCell ref="AW4:AX4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-</worksheet>
-[...11377 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>