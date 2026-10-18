--- v1 (2026-09-21)
+++ v2 (2026-10-18)
@@ -4,80 +4,80 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="659"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="25440" windowHeight="12165" tabRatio="659" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="13" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="14" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="12" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="BB7" i="12"/>
   <c r="BA7"/>
   <c r="AZ7"/>
   <c r="AY7"/>
   <c r="AX7"/>
   <c r="AW7"/>
   <c r="AV7"/>
   <c r="AU7"/>
   <c r="AT7"/>
   <c r="AS7"/>
   <c r="AR7"/>
   <c r="AQ7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1649" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1611" uniqueCount="185">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
     <t>0604</t>
   </si>
   <si>
     <t>0701</t>
   </si>
   <si>
     <t>0702</t>
   </si>
   <si>
@@ -410,258 +410,258 @@
   <si>
     <t>Темекi шикi заты; темекi қалдықтары </t>
   </si>
   <si>
     <t>Шикізатты зығыр немесе өңделген, бірақ иірілмеген зығыр; зығырдың қыл-қыбыры мен қалдықтары (иіру қалдықтары мен жұлынған шикізатты қоса алғанда)</t>
   </si>
   <si>
     <t>Дәнді сабан мен қопсытқыш, өнделмеген, ұсақталған немесе ұсақталмаған, ұнтақталған немесе ұнтақталмаған, сығымдалған немесе түйіршіктер түрінде</t>
   </si>
   <si>
     <t>Тұтас немесе ұсақталған, шикі немесе қуырылған какао бұршақтары</t>
   </si>
   <si>
     <t>Қабық, қабық, тері және басқа какао қалдықтары</t>
   </si>
   <si>
     <t>Қарасора (cannabis sativa l.), шикі немесе өңделген, бірақ иіруге ұшырамаған: қарасора тарақтары мен қалдықтары (иіру қалдықтары мен сынған шикізатты қоса алғанда)</t>
   </si>
   <si>
     <t>Шикізат түріндегі немесе өңделген, бірақ игеруге ұшырамаған джут талшығы және басқа да тоқыма бас талшықтары (зығыр, қарасора жән рамиден басқа); осы талшықтардың тарақтары мен қалдықдықтары (иіру қалдықтары мен ұсақталған шикізатты қоса алғанда)</t>
   </si>
   <si>
     <t>Кокос талшығы, абаки, рами және басқа да өсімдік тоқыма талшықтары</t>
   </si>
   <si>
+    <t xml:space="preserve">Өсімдік өнімдерінің экспорты және импорты </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Мың АҚШ доллары, тонна</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>2015 жылдан</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Агрегациялау</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Есептеулерді жүргізу үшін ресми статистикалық деректер пайдаланылады: Еуразиялық экономикалық одаққа мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС нысаны бойынша есептілік және Еуразиялық экономикалық одаққа мүше емес елдермен сыртқы саудаға қатысты Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитеті қалыптастыратын кедендік декларациялар деректері.</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Негізгі ақпарат көздері болып Еуразиялық экономикалық одаққа (ЕАЭО) мүше мемлекеттермен өзара тауар айналымы туралы 1-ТС статистикалық есептілігінің деректері және Қазақстан Республикасы Қаржы министрлігінің Мемлекеттік кірістер комитетінің ЕАЭО-ға кірмейтін өзге мемлекеттермен саудаға қатысты кедендік декларация деректері табылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/mangystau/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистикасы бөлімі</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Жаңа пiскен немесе тоңазытылған картоп </t>
+  </si>
+  <si>
+    <t>Жаңа пiскен және тоңазытылған қызанақтар</t>
+  </si>
+  <si>
+    <t>Басты пияз, шалот пиязы, сарымсақ, порей пиязы және өзге де пияз тектес көкөнiстер, жаңа піскен немесе тоңазытылған </t>
+  </si>
+  <si>
+    <t>Қауданды қырыққабат, түрлi-түстi қырыққабат, кольраби, жапырақты қырыққабат және Вrаssiса текті ұқсас жеуге жарамды көкөнiстер, жас немесе тоңазытылған </t>
+  </si>
+  <si>
+    <t>Сәбiз, шалқан, асханалық қызылша, ешкі сақал, тамырлы балдыркөк, шомыр және өзге де ұқсас жеуге жарайтын тамырлы жемістер, жаңа піскен және тоңазытылған </t>
+  </si>
+  <si>
+    <t>Қиярлар және корнишондар, жаңа піскен немесе тоңазытылған</t>
+  </si>
+  <si>
+    <t>Аршылған немесе аршылмаған бұршақ көкөнiстерi, жас немесе тоңазытылған </t>
+  </si>
+  <si>
+    <t>Өзге де көкөнiстер, жас және тоңазытылған </t>
+  </si>
+  <si>
+    <t>Мұздатылған көкөнiстер (шикi немесе суда немесе буда пiсiрiлген) </t>
+  </si>
+  <si>
+    <t>Кептiрiлген, аршылған, тұқымдық қауызынан тазартылған немесе тазартылмаған, уатылған немесе уатылмаған бұршақты көкөнiстер</t>
+  </si>
+  <si>
+    <t>Кокос жаңғақтары, бразилиялық жаңғақтар және кешью жаңғақтары, жаңа пiскен немесе кептiрiлген, қауызынан тазартылған немесе тазартылмаған, қабығымен немесе қабықсыз </t>
+  </si>
+  <si>
+    <t>Өзге де жаңғақтар, жаңа пiскен немесе кептiрiлген, қауызынан тазартылған немесе тазартылмаған, қабығымен немесе қабықсыз </t>
+  </si>
+  <si>
+    <t>Плантайндарды қоса алғанда, жаңа піскен немесе кептірілген банандар</t>
+  </si>
+  <si>
+    <t>Құрмалар, iнжiр, ананастар, авокадо, гуайява, манго және мангоста, немесе гарциния, жаңа пiскен немесе кептiрiлген:   </t>
+  </si>
+  <si>
+    <t>Жаңа пiскен немесе кептiрiлген цитрустардың жемістері </t>
+  </si>
+  <si>
+    <t>Жүзiм, жаңа пiскен немесе кептiрiлген </t>
+  </si>
+  <si>
+    <t>Өзге де тiрi өсiмдiктер (олардың тамырларын қоса алғанда), қалемшелер немесе сұлатпа бұтақтар; саңырауқұлақтың жiпшумағы </t>
+  </si>
+  <si>
+    <t>Гүлшоқтар жасау үшiн немесе декоративтік мақсаттар үшiн жарамды, жас, кептiрiлген, боялған, ағартылған, сіңдiрiлген немесе басқа да тәсiлдермен дайындалып, кесiп алынған гүлдер және гүлшанақтар </t>
+  </si>
+  <si>
+    <t>Жапырақтар, бұтақтар және гүлсiз немесе гүлшанақтарсыз өсiмдiктердiң басқа да бөлiктерi, гүлшоқтар жасау үшiн немесе декоративтік мақсаттар үшiн жарамды, жас кептiрiлген, боялған, ағартылған, сiңдiрiлген немесе басқа да тәсiлдермен дайындалған шөптер, мү</t>
+  </si>
+  <si>
+    <t>Латук салаты (Lactuca sativa) және цикорий (Cichorium sрр.), жаңа піскен және тоңазытылған </t>
+  </si>
+  <si>
+    <t>Баданалар, түйнектер, түйнек тәрізді тамырлар, құрттар, тамырлар, оның ішінде тармақталған, вегетативті тыныштықта, вегетацияда немесе гүлденуде; 1212 тауар позициясының тамырларынан басқа, цикорий өсімдіктері мен тамырлары</t>
+  </si>
+  <si>
+    <t>Маниок, жебе, салеп, жер алмұрты, немесе Иерусалимдегі артишок, тәтті картоп, немесе ямсжәне крахмал немесе инулині жоғары, жаңа піскен, салқындатылған, мұздатылған немесе кептірілген, тұтас немесе кесілген немесе кесілген ұқсас тамырлар мен түйнектер.</t>
+  </si>
+  <si>
     <r>
-      <t>2025 жылғы қаңтар-шілде</t>
+      <t>2025 жылғы қаңтар-тамыз</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Өсімдік өнімдерінің экспорты және импорты </t>
-[...190 lines deleted...]
-  <si>
     <r>
-      <t>2026 жылғы қаңтар-шілде</t>
+      <t>2026 жылғы қаңтар-тамыз</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
@@ -687,56 +687,50 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
@@ -758,50 +752,56 @@
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -898,58 +898,58 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1003,166 +1003,166 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 14" xfId="10"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="5"/>
     <cellStyle name="Обычный 2 2 2" xfId="9"/>
     <cellStyle name="Обычный 2 3" xfId="6"/>
     <cellStyle name="Обычный 2 4" xfId="11"/>
     <cellStyle name="Обычный 2 4 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1438,690 +1438,690 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B34" sqref="B34"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.7109375" style="34" customWidth="1"/>
     <col min="2" max="2" width="82" style="34" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="35" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" s="36" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="35" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B3" s="36" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="35" t="s">
+        <v>123</v>
+      </c>
+      <c r="B4" s="37" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="38" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B5" s="36" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="38" t="s">
+        <v>126</v>
+      </c>
+      <c r="B6" s="36" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="38" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B7" s="36" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="35" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8" s="39" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="63.75">
       <c r="A9" s="35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B9" s="40" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="63.75">
       <c r="A10" s="35" t="s">
+        <v>133</v>
+      </c>
+      <c r="B10" s="40" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="35" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B11" s="41"/>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="42" t="s">
+        <v>136</v>
+      </c>
+      <c r="B12" s="43" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="44" t="s">
+        <v>138</v>
+      </c>
+      <c r="B13" s="45" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="14" spans="1:7" s="33" customFormat="1" ht="20.25" customHeight="1">
       <c r="A14" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="B14" s="47" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G14" s="33" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="48" t="s">
+        <v>142</v>
+      </c>
+      <c r="B15" s="45" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B16" s="49">
-        <v>46280</v>
+        <v>46310</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="35" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B17" s="49">
-        <v>46310</v>
+        <v>46342</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="35" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18" s="50" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B19" s="51" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B20" s="52" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B21" s="53" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" s="33"/>
       <c r="B22" s="33"/>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" s="33"/>
       <c r="B23" s="33"/>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" s="33"/>
       <c r="B24" s="33"/>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" s="33"/>
       <c r="B25" s="33"/>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" s="33"/>
       <c r="B26" s="33"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B21" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B5:B17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B43" sqref="B43"/>
+      <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4" style="34" customWidth="1"/>
     <col min="2" max="2" width="111.5703125" style="34" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
     <row r="5" spans="2:2">
       <c r="B5" s="54" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="54" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="54" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="54" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="54" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="54"/>
     </row>
     <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="55" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="56"/>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="56"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="57"/>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="57"/>
     </row>
     <row r="16" spans="2:2">
       <c r="B16" s="57"/>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="58" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BB99"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="AI7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
-      <selection pane="bottomRight" activeCell="BC10" sqref="BC10"/>
+      <selection pane="bottomRight" activeCell="BC4" sqref="BC4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="8.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="48" style="1" customWidth="1"/>
     <col min="3" max="14" width="12.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.42578125" style="1" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.42578125" style="1" customWidth="1"/>
     <col min="21" max="21" width="10.140625" style="1" customWidth="1"/>
     <col min="22" max="22" width="14.42578125" style="1" customWidth="1"/>
     <col min="23" max="23" width="12.42578125" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" customWidth="1"/>
     <col min="25" max="25" width="12.7109375" style="1" customWidth="1"/>
     <col min="26" max="26" width="14.42578125" style="1" customWidth="1"/>
     <col min="27" max="27" width="12.7109375" style="1" customWidth="1"/>
     <col min="28" max="28" width="14.42578125" style="1" customWidth="1"/>
     <col min="29" max="29" width="12.7109375" style="1" customWidth="1"/>
     <col min="30" max="30" width="14.42578125" style="1" customWidth="1"/>
     <col min="31" max="31" width="12.7109375" style="1" customWidth="1"/>
     <col min="32" max="32" width="14.42578125" style="1" customWidth="1"/>
     <col min="33" max="33" width="12.7109375" style="1" customWidth="1"/>
     <col min="34" max="34" width="14.42578125" style="1" customWidth="1"/>
     <col min="35" max="35" width="11.42578125" style="1" customWidth="1"/>
     <col min="36" max="36" width="12.5703125" style="1" customWidth="1"/>
     <col min="37" max="37" width="10.7109375" style="1" customWidth="1"/>
     <col min="38" max="38" width="13.28515625" style="1" customWidth="1"/>
     <col min="39" max="46" width="10" style="1" customWidth="1"/>
     <col min="47" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" ht="12.75" customHeight="1">
-      <c r="A1" s="75" t="s">
-[...38 lines deleted...]
-      <c r="AL1" s="75"/>
+      <c r="A1" s="61" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
     </row>
     <row r="2" spans="1:54" s="2" customFormat="1" ht="17.25" customHeight="1">
-      <c r="A2" s="76" t="s">
+      <c r="A2" s="64" t="s">
         <v>68</v>
       </c>
-      <c r="B2" s="76"/>
-[...35 lines deleted...]
-      <c r="AL2" s="76"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
+      <c r="R2" s="64"/>
+      <c r="S2" s="64"/>
+      <c r="T2" s="64"/>
+      <c r="U2" s="64"/>
+      <c r="V2" s="64"/>
+      <c r="W2" s="64"/>
+      <c r="X2" s="64"/>
+      <c r="Y2" s="64"/>
+      <c r="Z2" s="64"/>
+      <c r="AA2" s="64"/>
+      <c r="AB2" s="64"/>
+      <c r="AC2" s="64"/>
+      <c r="AD2" s="64"/>
+      <c r="AE2" s="64"/>
+      <c r="AF2" s="64"/>
+      <c r="AG2" s="64"/>
+      <c r="AH2" s="64"/>
+      <c r="AI2" s="64"/>
+      <c r="AJ2" s="64"/>
+      <c r="AK2" s="64"/>
+      <c r="AL2" s="64"/>
       <c r="AT2" s="2" t="s">
         <v>76</v>
       </c>
       <c r="AX2" s="2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:54">
       <c r="A3" s="14"/>
       <c r="B3" s="20"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="15"/>
       <c r="L3" s="15"/>
       <c r="M3" s="15"/>
       <c r="N3" s="15"/>
       <c r="O3" s="15"/>
       <c r="P3" s="15"/>
       <c r="Q3" s="15"/>
       <c r="R3" s="15"/>
       <c r="S3" s="15"/>
       <c r="T3" s="15"/>
       <c r="U3" s="15"/>
       <c r="V3" s="15"/>
       <c r="W3" s="15"/>
       <c r="X3" s="15"/>
       <c r="Y3" s="15"/>
       <c r="Z3" s="15"/>
     </row>
     <row r="4" spans="1:54" s="2" customFormat="1" ht="21" customHeight="1">
-      <c r="A4" s="70" t="s">
+      <c r="A4" s="69" t="s">
         <v>71</v>
       </c>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="72" t="s">
         <v>72</v>
       </c>
-      <c r="C4" s="61">
+      <c r="C4" s="60">
         <v>2015</v>
       </c>
-      <c r="D4" s="61"/>
-[...2 lines deleted...]
-      <c r="G4" s="61">
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60">
         <v>2016</v>
       </c>
-      <c r="H4" s="61"/>
-[...2 lines deleted...]
-      <c r="K4" s="61">
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60">
         <v>2017</v>
       </c>
-      <c r="L4" s="61"/>
-[...2 lines deleted...]
-      <c r="O4" s="61">
+      <c r="L4" s="60"/>
+      <c r="M4" s="60"/>
+      <c r="N4" s="60"/>
+      <c r="O4" s="60">
         <v>2018</v>
       </c>
-      <c r="P4" s="61"/>
-[...2 lines deleted...]
-      <c r="S4" s="61">
+      <c r="P4" s="60"/>
+      <c r="Q4" s="60"/>
+      <c r="R4" s="60"/>
+      <c r="S4" s="60">
         <v>2019</v>
       </c>
-      <c r="T4" s="61"/>
-[...2 lines deleted...]
-      <c r="W4" s="61">
+      <c r="T4" s="60"/>
+      <c r="U4" s="60"/>
+      <c r="V4" s="60"/>
+      <c r="W4" s="60">
         <v>2020</v>
       </c>
-      <c r="X4" s="61"/>
-[...2 lines deleted...]
-      <c r="AA4" s="63">
+      <c r="X4" s="60"/>
+      <c r="Y4" s="60"/>
+      <c r="Z4" s="60"/>
+      <c r="AA4" s="66">
         <v>2021</v>
       </c>
-      <c r="AB4" s="63"/>
-[...2 lines deleted...]
-      <c r="AE4" s="64">
+      <c r="AB4" s="66"/>
+      <c r="AC4" s="66"/>
+      <c r="AD4" s="66"/>
+      <c r="AE4" s="73">
         <v>2022</v>
       </c>
-      <c r="AF4" s="65"/>
-[...2 lines deleted...]
-      <c r="AI4" s="67">
+      <c r="AF4" s="74"/>
+      <c r="AG4" s="74"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="65">
         <v>2023</v>
       </c>
-      <c r="AJ4" s="63"/>
-[...2 lines deleted...]
-      <c r="AM4" s="67">
+      <c r="AJ4" s="66"/>
+      <c r="AK4" s="66"/>
+      <c r="AL4" s="67"/>
+      <c r="AM4" s="65">
         <v>2024</v>
       </c>
-      <c r="AN4" s="63"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="60">
+      <c r="AN4" s="66"/>
+      <c r="AO4" s="66"/>
+      <c r="AP4" s="67"/>
+      <c r="AQ4" s="62">
         <v>2025</v>
       </c>
-      <c r="AR4" s="61"/>
-[...8 lines deleted...]
-      <c r="AY4" s="60" t="s">
+      <c r="AR4" s="60"/>
+      <c r="AS4" s="60"/>
+      <c r="AT4" s="63"/>
+      <c r="AU4" s="62" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV4" s="60"/>
+      <c r="AW4" s="60"/>
+      <c r="AX4" s="63"/>
+      <c r="AY4" s="62" t="s">
         <v>184</v>
       </c>
-      <c r="AZ4" s="61"/>
-[...1 lines deleted...]
-      <c r="BB4" s="62"/>
+      <c r="AZ4" s="60"/>
+      <c r="BA4" s="60"/>
+      <c r="BB4" s="63"/>
     </row>
     <row r="5" spans="1:54" s="3" customFormat="1">
-      <c r="A5" s="71"/>
-[...5 lines deleted...]
-      <c r="E5" s="61" t="s">
+      <c r="A5" s="70"/>
+      <c r="B5" s="72"/>
+      <c r="C5" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="68"/>
+      <c r="E5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="61"/>
-[...4 lines deleted...]
-      <c r="I5" s="61" t="s">
+      <c r="F5" s="60"/>
+      <c r="G5" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="H5" s="68"/>
+      <c r="I5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="J5" s="61"/>
-[...4 lines deleted...]
-      <c r="M5" s="61" t="s">
+      <c r="J5" s="60"/>
+      <c r="K5" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="L5" s="68"/>
+      <c r="M5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="N5" s="61"/>
-[...4 lines deleted...]
-      <c r="Q5" s="61" t="s">
+      <c r="N5" s="60"/>
+      <c r="O5" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="R5" s="61"/>
-[...4 lines deleted...]
-      <c r="U5" s="61" t="s">
+      <c r="R5" s="60"/>
+      <c r="S5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="T5" s="60"/>
+      <c r="U5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="V5" s="61"/>
-[...4 lines deleted...]
-      <c r="Y5" s="61" t="s">
+      <c r="V5" s="60"/>
+      <c r="W5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="X5" s="60"/>
+      <c r="Y5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="Z5" s="61"/>
-[...4 lines deleted...]
-      <c r="AC5" s="61" t="s">
+      <c r="Z5" s="60"/>
+      <c r="AA5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB5" s="60"/>
+      <c r="AC5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AD5" s="61"/>
-[...4 lines deleted...]
-      <c r="AG5" s="61" t="s">
+      <c r="AD5" s="60"/>
+      <c r="AE5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF5" s="60"/>
+      <c r="AG5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AH5" s="61"/>
-[...4 lines deleted...]
-      <c r="AK5" s="61" t="s">
+      <c r="AH5" s="60"/>
+      <c r="AI5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AJ5" s="60"/>
+      <c r="AK5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AL5" s="62"/>
-[...4 lines deleted...]
-      <c r="AO5" s="61" t="s">
+      <c r="AL5" s="63"/>
+      <c r="AM5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AN5" s="60"/>
+      <c r="AO5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AP5" s="62"/>
-[...4 lines deleted...]
-      <c r="AS5" s="61" t="s">
+      <c r="AP5" s="63"/>
+      <c r="AQ5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AR5" s="60"/>
+      <c r="AS5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AT5" s="62"/>
-[...4 lines deleted...]
-      <c r="AW5" s="61" t="s">
+      <c r="AT5" s="63"/>
+      <c r="AU5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AV5" s="60"/>
+      <c r="AW5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="AX5" s="62"/>
-[...4 lines deleted...]
-      <c r="BA5" s="61" t="s">
+      <c r="AX5" s="63"/>
+      <c r="AY5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="AZ5" s="60"/>
+      <c r="BA5" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="BB5" s="62"/>
+      <c r="BB5" s="63"/>
     </row>
     <row r="6" spans="1:54" s="2" customFormat="1" ht="22.5">
-      <c r="A6" s="72"/>
-      <c r="B6" s="73"/>
+      <c r="A6" s="71"/>
+      <c r="B6" s="72"/>
       <c r="C6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>73</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>74</v>
       </c>
       <c r="K6" s="4" t="s">
@@ -2378,87 +2378,87 @@
       </c>
       <c r="AO7" s="31">
         <v>25781.190539999996</v>
       </c>
       <c r="AP7" s="31">
         <v>4613.4653900000003</v>
       </c>
       <c r="AQ7" s="27">
         <f t="shared" ref="AQ7:BB7" si="0">SUM(AQ8:AQ72)</f>
         <v>598</v>
       </c>
       <c r="AR7" s="27">
         <f t="shared" si="0"/>
         <v>272.60000000000002</v>
       </c>
       <c r="AS7" s="32">
         <f t="shared" si="0"/>
         <v>2081.0140899999997</v>
       </c>
       <c r="AT7" s="32">
         <f t="shared" si="0"/>
         <v>2024.7000000000003</v>
       </c>
       <c r="AU7" s="27">
         <f t="shared" si="0"/>
-        <v>530.5</v>
+        <v>551</v>
       </c>
       <c r="AV7" s="27">
         <f t="shared" si="0"/>
-        <v>235.5</v>
+        <v>246.7</v>
       </c>
       <c r="AW7" s="32">
         <f t="shared" si="0"/>
-        <v>581.44409000000007</v>
+        <v>628.24409000000014</v>
       </c>
       <c r="AX7" s="32">
         <f t="shared" si="0"/>
-        <v>886.75064999999984</v>
-[...1 lines deleted...]
-      <c r="AY7" s="59">
+        <v>987.23036999999999</v>
+      </c>
+      <c r="AY7" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AZ7" s="59">
+      <c r="AZ7" s="76">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="BA7" s="27">
         <f t="shared" si="0"/>
-        <v>2386.9369999999994</v>
+        <v>2424.027</v>
       </c>
       <c r="BB7" s="27">
         <f t="shared" si="0"/>
-        <v>1343.96165</v>
+        <v>1531.4114299999999</v>
       </c>
     </row>
     <row r="8" spans="1:54" s="16" customFormat="1">
       <c r="A8" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J8" s="6" t="s">
         <v>70</v>
       </c>
@@ -2578,51 +2578,51 @@
       </c>
       <c r="AW8" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AX8" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AY8" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AZ8" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BA8" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BB8" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A9" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="21" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C9" s="6">
         <v>0</v>
       </c>
       <c r="D9" s="6">
         <v>0</v>
       </c>
       <c r="E9" s="6">
         <v>123.304</v>
       </c>
       <c r="F9" s="6">
         <v>27.98226</v>
       </c>
       <c r="G9" s="6">
         <v>0</v>
       </c>
       <c r="H9" s="6">
         <v>0</v>
       </c>
       <c r="I9" s="6">
         <v>3.3119999999999998</v>
       </c>
       <c r="J9" s="6">
         <v>19.858720000000002</v>
       </c>
@@ -2742,51 +2742,51 @@
       </c>
       <c r="AW9" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AX9" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AY9" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AZ9" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BA9" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BB9" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:54" s="16" customFormat="1" ht="45">
       <c r="A10" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="21" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C10" s="6">
         <v>0</v>
       </c>
       <c r="D10" s="6">
         <v>0</v>
       </c>
       <c r="E10" s="6">
         <v>0.14499999999999999</v>
       </c>
       <c r="F10" s="6">
         <v>1.8779999999999999</v>
       </c>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="6">
         <v>0</v>
       </c>
       <c r="I10" s="6">
         <v>0.93</v>
       </c>
       <c r="J10" s="6">
         <v>7.6890000000000001</v>
       </c>
@@ -2906,51 +2906,51 @@
       </c>
       <c r="AW10" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AX10" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AY10" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AZ10" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BA10" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BB10" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:54" s="16" customFormat="1" ht="56.25">
       <c r="A11" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="21" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J11" s="6" t="s">
         <v>70</v>
       </c>
@@ -3070,51 +3070,51 @@
       </c>
       <c r="AW11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AX11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AY11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AZ11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BA11" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BB11" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:54" s="16" customFormat="1">
       <c r="A12" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="21" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C12" s="6">
         <v>0</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6">
         <v>93.004999999999995</v>
       </c>
       <c r="F12" s="6">
         <v>14.911519999999999</v>
       </c>
       <c r="G12" s="6">
         <v>0</v>
       </c>
       <c r="H12" s="6">
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <v>624.32000000000005</v>
       </c>
       <c r="J12" s="6">
         <v>82.938400000000001</v>
       </c>
@@ -3216,69 +3216,69 @@
       </c>
       <c r="AQ12" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AR12" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AS12" s="26">
         <v>1058.2</v>
       </c>
       <c r="AT12" s="26">
         <v>325.2</v>
       </c>
       <c r="AU12" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AV12" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AW12" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AX12" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="AY12" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AY12" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="26">
+        <v>0</v>
       </c>
       <c r="BA12" s="26">
         <v>110</v>
       </c>
       <c r="BB12" s="26">
         <v>26.3</v>
       </c>
     </row>
     <row r="13" spans="1:54" s="16" customFormat="1">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="21" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6">
         <v>2.1100000000000001E-2</v>
       </c>
       <c r="F13" s="6">
         <v>2.3720000000000001E-2</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J13" s="6" t="s">
         <v>70</v>
       </c>
@@ -3368,81 +3368,81 @@
       </c>
       <c r="AM13" s="8">
         <v>0</v>
       </c>
       <c r="AN13" s="8">
         <v>0</v>
       </c>
       <c r="AO13" s="8">
         <v>67.3</v>
       </c>
       <c r="AP13" s="8">
         <v>16.315370000000001</v>
       </c>
       <c r="AQ13" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AR13" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AS13" s="26">
         <v>38</v>
       </c>
       <c r="AT13" s="26">
         <v>30.7</v>
       </c>
-      <c r="AU13" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AU13" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="26">
+        <v>0</v>
       </c>
       <c r="AW13" s="26">
         <v>27</v>
       </c>
       <c r="AX13" s="26">
         <v>27.3</v>
       </c>
       <c r="AY13" s="26">
         <v>0</v>
       </c>
       <c r="AZ13" s="26">
         <v>0</v>
       </c>
       <c r="BA13" s="26">
         <v>22</v>
       </c>
       <c r="BB13" s="26">
         <v>14.7</v>
       </c>
     </row>
     <row r="14" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A14" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="21" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C14" s="6">
         <v>0</v>
       </c>
       <c r="D14" s="6">
         <v>0</v>
       </c>
       <c r="E14" s="6">
         <v>0.01</v>
       </c>
       <c r="F14" s="6">
         <v>4.2500000000000003E-3</v>
       </c>
       <c r="G14" s="6">
         <v>0</v>
       </c>
       <c r="H14" s="6">
         <v>0</v>
       </c>
       <c r="I14" s="6">
         <v>16.5</v>
       </c>
       <c r="J14" s="6">
         <v>3.1718999999999999</v>
       </c>
@@ -3532,81 +3532,81 @@
       </c>
       <c r="AM14" s="8">
         <v>0</v>
       </c>
       <c r="AN14" s="8">
         <v>0</v>
       </c>
       <c r="AO14" s="8">
         <v>275.7</v>
       </c>
       <c r="AP14" s="8">
         <v>33.941000000000003</v>
       </c>
       <c r="AQ14" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AR14" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AS14" s="26">
         <v>87</v>
       </c>
       <c r="AT14" s="26">
         <v>12.7</v>
       </c>
-      <c r="AU14" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AU14" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="26">
+        <v>0</v>
       </c>
       <c r="AW14" s="26">
         <v>87</v>
       </c>
       <c r="AX14" s="26">
         <v>12.7</v>
       </c>
       <c r="AY14" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AZ14" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BA14" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BB14" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A15" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="21" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <v>1.1918200000000001</v>
       </c>
       <c r="F15" s="6">
         <v>2.2900399999999999</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6">
         <v>0</v>
       </c>
       <c r="I15" s="6">
         <v>0.29599999999999999</v>
       </c>
       <c r="J15" s="6">
         <v>0.52600000000000002</v>
       </c>
@@ -3696,81 +3696,81 @@
       </c>
       <c r="AM15" s="8">
         <v>0</v>
       </c>
       <c r="AN15" s="8">
         <v>0</v>
       </c>
       <c r="AO15" s="8">
         <v>8.5495000000000001</v>
       </c>
       <c r="AP15" s="8">
         <v>5.6509099999999997</v>
       </c>
       <c r="AQ15" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AR15" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AS15" s="26">
         <v>108.9</v>
       </c>
       <c r="AT15" s="26">
         <v>20.6</v>
       </c>
-      <c r="AU15" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AU15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="26">
+        <v>0</v>
       </c>
       <c r="AW15" s="26">
         <v>51</v>
       </c>
       <c r="AX15" s="26">
         <v>6</v>
       </c>
-      <c r="AY15" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AY15" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="26">
+        <v>0</v>
       </c>
       <c r="BA15" s="27">
         <v>70</v>
       </c>
       <c r="BB15" s="27">
         <v>15.6</v>
       </c>
     </row>
     <row r="16" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A16" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="21" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J16" s="6" t="s">
         <v>70</v>
       </c>
@@ -3872,69 +3872,69 @@
       </c>
       <c r="AQ16" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AR16" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AS16" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AT16" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AU16" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AV16" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AW16" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AX16" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="AY16" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AY16" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="26">
+        <v>0</v>
       </c>
       <c r="BA16" s="27">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="BB16" s="27">
         <v>0.14532999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A17" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
         <v>20.640509999999999</v>
       </c>
       <c r="F17" s="6">
         <v>42.904539999999997</v>
       </c>
       <c r="G17" s="6">
         <v>0</v>
       </c>
       <c r="H17" s="6">
         <v>0</v>
       </c>
       <c r="I17" s="6">
         <v>2.37</v>
       </c>
       <c r="J17" s="6">
         <v>0.28100000000000003</v>
       </c>
@@ -4054,51 +4054,51 @@
       </c>
       <c r="AW17" s="27">
         <v>0.33</v>
       </c>
       <c r="AX17" s="27">
         <v>0.23036999999999999</v>
       </c>
       <c r="AY17" s="26">
         <v>0</v>
       </c>
       <c r="AZ17" s="26">
         <v>0</v>
       </c>
       <c r="BA17" s="27">
         <v>1.3</v>
       </c>
       <c r="BB17" s="27">
         <v>3.0984799999999999</v>
       </c>
     </row>
     <row r="18" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A18" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="21" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C18" s="6">
         <v>0</v>
       </c>
       <c r="D18" s="6">
         <v>0</v>
       </c>
       <c r="E18" s="6">
         <v>1.8599999999999998E-2</v>
       </c>
       <c r="F18" s="6">
         <v>1.9050000000000001E-2</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J18" s="6" t="s">
         <v>70</v>
       </c>
@@ -4195,74 +4195,74 @@
       <c r="AO18" s="8">
         <v>9</v>
       </c>
       <c r="AP18" s="8">
         <v>4.5128899999999996</v>
       </c>
       <c r="AQ18" s="26">
         <v>0</v>
       </c>
       <c r="AR18" s="26">
         <v>0</v>
       </c>
       <c r="AS18" s="26">
         <v>25.6</v>
       </c>
       <c r="AT18" s="26">
         <v>17.8</v>
       </c>
       <c r="AU18" s="26">
         <v>0</v>
       </c>
       <c r="AV18" s="26">
         <v>0</v>
       </c>
       <c r="AW18" s="26">
-        <v>18</v>
+        <v>22.5</v>
       </c>
       <c r="AX18" s="26">
-        <v>13.4</v>
+        <v>16.8</v>
       </c>
       <c r="AY18" s="26">
         <v>0</v>
       </c>
       <c r="AZ18" s="26">
         <v>0</v>
       </c>
       <c r="BA18" s="27">
-        <v>67.7</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="BB18" s="27">
-        <v>67.400000000000006</v>
+        <v>69.099999999999994</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A19" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="21" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6">
         <v>2E-3</v>
       </c>
       <c r="F19" s="6">
         <v>5.3899999999999998E-3</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J19" s="6" t="s">
         <v>70</v>
       </c>
@@ -4374,59 +4374,59 @@
       <c r="AT19" s="26">
         <v>1.1000000000000001</v>
       </c>
       <c r="AU19" s="26">
         <v>0</v>
       </c>
       <c r="AV19" s="26">
         <v>0</v>
       </c>
       <c r="AW19" s="26">
         <v>0.8</v>
       </c>
       <c r="AX19" s="26">
         <v>0.9</v>
       </c>
       <c r="AY19" s="26">
         <v>0</v>
       </c>
       <c r="AZ19" s="26">
         <v>0</v>
       </c>
       <c r="BA19" s="27">
         <v>1.2</v>
       </c>
       <c r="BB19" s="27">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="16" customFormat="1">
       <c r="A20" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="21" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6">
         <v>63.738660000000003</v>
       </c>
       <c r="F20" s="6">
         <v>18.197759999999999</v>
       </c>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="6">
         <v>0</v>
       </c>
       <c r="I20" s="6">
         <v>3.1587999999999998</v>
       </c>
       <c r="J20" s="6">
         <v>2.8096899999999998</v>
       </c>
@@ -4535,62 +4535,62 @@
       <c r="AS20" s="27">
         <v>82.2</v>
       </c>
       <c r="AT20" s="27">
         <v>31.7</v>
       </c>
       <c r="AU20" s="26">
         <v>0</v>
       </c>
       <c r="AV20" s="26">
         <v>0</v>
       </c>
       <c r="AW20" s="27">
         <v>81</v>
       </c>
       <c r="AX20" s="27">
         <v>30.9</v>
       </c>
       <c r="AY20" s="26">
         <v>0</v>
       </c>
       <c r="AZ20" s="26">
         <v>0</v>
       </c>
       <c r="BA20" s="27">
-        <v>24.5</v>
+        <v>32</v>
       </c>
       <c r="BB20" s="27">
-        <v>19.399999999999999</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A21" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="21" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>114.18772</v>
       </c>
       <c r="F21" s="6">
         <v>231.96737999999999</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6">
         <v>0</v>
       </c>
       <c r="I21" s="6">
         <v>123.7456</v>
       </c>
       <c r="J21" s="6">
         <v>154.28006999999999</v>
       </c>
@@ -4687,74 +4687,74 @@
       <c r="AO21" s="8">
         <v>174.65729999999999</v>
       </c>
       <c r="AP21" s="8">
         <v>261.70988</v>
       </c>
       <c r="AQ21" s="26">
         <v>0</v>
       </c>
       <c r="AR21" s="26">
         <v>0</v>
       </c>
       <c r="AS21" s="27">
         <v>134.6</v>
       </c>
       <c r="AT21" s="27">
         <v>219.8</v>
       </c>
       <c r="AU21" s="26">
         <v>0</v>
       </c>
       <c r="AV21" s="26">
         <v>0</v>
       </c>
       <c r="AW21" s="27">
-        <v>79.900000000000006</v>
+        <v>87.7</v>
       </c>
       <c r="AX21" s="27">
-        <v>129</v>
+        <v>141.4</v>
       </c>
       <c r="AY21" s="26">
         <v>0</v>
       </c>
       <c r="AZ21" s="26">
         <v>0</v>
       </c>
       <c r="BA21" s="27">
-        <v>100.5</v>
+        <v>105.4</v>
       </c>
       <c r="BB21" s="27">
-        <v>171.6</v>
+        <v>181.3</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A22" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="21" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6">
         <v>4.7489999999999997</v>
       </c>
       <c r="F22" s="6">
         <v>5.7249999999999996</v>
       </c>
       <c r="G22" s="6">
         <v>0</v>
       </c>
       <c r="H22" s="6">
         <v>0</v>
       </c>
       <c r="I22" s="6">
         <v>5.7056500000000003</v>
       </c>
       <c r="J22" s="6">
         <v>5.5468099999999998</v>
       </c>
@@ -4844,81 +4844,81 @@
       </c>
       <c r="AM22" s="8">
         <v>0</v>
       </c>
       <c r="AN22" s="8">
         <v>0</v>
       </c>
       <c r="AO22" s="8">
         <v>2.44116</v>
       </c>
       <c r="AP22" s="8">
         <v>3.3216800000000002</v>
       </c>
       <c r="AQ22" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AR22" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AS22" s="26">
         <v>1.8</v>
       </c>
       <c r="AT22" s="26">
         <v>2.6</v>
       </c>
-      <c r="AU22" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AU22" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="26">
+        <v>0</v>
       </c>
       <c r="AW22" s="26">
         <v>1.6</v>
       </c>
       <c r="AX22" s="26">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="AY22" s="26">
         <v>0</v>
       </c>
       <c r="AZ22" s="26">
         <v>0</v>
       </c>
       <c r="BA22" s="27">
         <v>0.20599999999999999</v>
       </c>
       <c r="BB22" s="27">
-        <v>0.29370000000000002</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="16" customFormat="1" ht="58.5" customHeight="1">
       <c r="A23" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="22" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J23" s="6" t="s">
         <v>70</v>
       </c>
@@ -5038,51 +5038,51 @@
       </c>
       <c r="AW23" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AX23" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AY23" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AZ23" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BA23" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BB23" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:54" s="16" customFormat="1" ht="45">
       <c r="A24" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B24" s="21" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C24" s="6">
         <v>99.924999999999997</v>
       </c>
       <c r="D24" s="6">
         <v>54.720999999999997</v>
       </c>
       <c r="E24" s="6">
         <v>0</v>
       </c>
       <c r="F24" s="6">
         <v>0</v>
       </c>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="6">
         <v>0</v>
       </c>
       <c r="I24" s="6">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="J24" s="6">
         <v>0.63</v>
       </c>
@@ -5202,51 +5202,51 @@
       </c>
       <c r="AW24" s="27">
         <v>0.4</v>
       </c>
       <c r="AX24" s="27">
         <v>1.2</v>
       </c>
       <c r="AY24" s="26">
         <v>0</v>
       </c>
       <c r="AZ24" s="26">
         <v>0</v>
       </c>
       <c r="BA24" s="27">
         <v>7.1999999999999998E-3</v>
       </c>
       <c r="BB24" s="27">
         <v>4.0259999999999997E-2</v>
       </c>
     </row>
     <row r="25" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A25" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B25" s="21" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C25" s="6">
         <v>120</v>
       </c>
       <c r="D25" s="6">
         <v>108</v>
       </c>
       <c r="E25" s="6">
         <v>0.44074999999999998</v>
       </c>
       <c r="F25" s="6">
         <v>5.2870200000000001</v>
       </c>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="6">
         <v>0</v>
       </c>
       <c r="I25" s="6">
         <v>120.03</v>
       </c>
       <c r="J25" s="6">
         <v>112.14968</v>
       </c>
@@ -5366,51 +5366,51 @@
       </c>
       <c r="AW25" s="27">
         <v>1.2</v>
       </c>
       <c r="AX25" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY25" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AZ25" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BA25" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BB25" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A26" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="21" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C26" s="6">
         <v>0</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6">
         <v>602.38535000000002</v>
       </c>
       <c r="F26" s="6">
         <v>541.79718000000003</v>
       </c>
       <c r="G26" s="6">
         <v>0</v>
       </c>
       <c r="H26" s="6">
         <v>0</v>
       </c>
       <c r="I26" s="6">
         <v>172.72460000000001</v>
       </c>
       <c r="J26" s="6">
         <v>116.21836999999999</v>
       </c>
@@ -5500,81 +5500,81 @@
       </c>
       <c r="AM26" s="8">
         <v>0</v>
       </c>
       <c r="AN26" s="8">
         <v>0</v>
       </c>
       <c r="AO26" s="8">
         <v>57.2</v>
       </c>
       <c r="AP26" s="8">
         <v>40.759529999999998</v>
       </c>
       <c r="AQ26" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AR26" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AS26" s="26">
         <v>4</v>
       </c>
       <c r="AT26" s="26">
         <v>5.6</v>
       </c>
-      <c r="AU26" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AU26" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="26">
+        <v>0</v>
       </c>
       <c r="AW26" s="26">
         <v>4</v>
       </c>
       <c r="AX26" s="26">
         <v>5.6</v>
       </c>
       <c r="AY26" s="26">
         <v>0</v>
       </c>
       <c r="AZ26" s="26">
         <v>0</v>
       </c>
       <c r="BA26" s="26">
         <v>0</v>
       </c>
       <c r="BB26" s="26">
         <v>0.3</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A27" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="21" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="6">
         <v>0</v>
       </c>
       <c r="I27" s="6">
         <v>1E-3</v>
       </c>
       <c r="J27" s="6">
         <v>6.4999999999999997E-3</v>
       </c>
@@ -5694,51 +5694,51 @@
       </c>
       <c r="AW27" s="26">
         <v>1</v>
       </c>
       <c r="AX27" s="26">
         <v>2.9</v>
       </c>
       <c r="AY27" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AZ27" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BA27" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BB27" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:54" s="16" customFormat="1">
       <c r="A28" s="17" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="21" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C28" s="6">
         <v>0</v>
       </c>
       <c r="D28" s="6">
         <v>0</v>
       </c>
       <c r="E28" s="6">
         <v>1.9609999999999999E-2</v>
       </c>
       <c r="F28" s="6">
         <v>3.4680000000000002E-2</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J28" s="6" t="s">
         <v>70</v>
       </c>
@@ -5858,51 +5858,51 @@
       </c>
       <c r="AW28" s="27">
         <v>5.7</v>
       </c>
       <c r="AX28" s="27">
         <v>7.3</v>
       </c>
       <c r="AY28" s="26">
         <v>0</v>
       </c>
       <c r="AZ28" s="26">
         <v>0</v>
       </c>
       <c r="BA28" s="27">
         <v>3</v>
       </c>
       <c r="BB28" s="27">
         <v>4.2344200000000001</v>
       </c>
     </row>
     <row r="29" spans="1:54" s="16" customFormat="1">
       <c r="A29" s="17" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="21" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C29" s="6">
         <v>0</v>
       </c>
       <c r="D29" s="6">
         <v>0</v>
       </c>
       <c r="E29" s="6">
         <v>2E-3</v>
       </c>
       <c r="F29" s="6">
         <v>2.4599999999999999E-3</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I29" s="6" t="s">
         <v>70</v>
       </c>
       <c r="J29" s="6" t="s">
         <v>70</v>
       </c>
@@ -6011,54 +6011,54 @@
       <c r="AS29" s="27">
         <v>3.7</v>
       </c>
       <c r="AT29" s="27">
         <v>8</v>
       </c>
       <c r="AU29" s="26">
         <v>41</v>
       </c>
       <c r="AV29" s="26">
         <v>11.4</v>
       </c>
       <c r="AW29" s="27">
         <v>2.2000000000000002</v>
       </c>
       <c r="AX29" s="27">
         <v>6.6</v>
       </c>
       <c r="AY29" s="26">
         <v>0</v>
       </c>
       <c r="AZ29" s="26">
         <v>0</v>
       </c>
       <c r="BA29" s="26">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="BB29" s="26">
-        <v>0</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A30" s="17" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H30" s="6" t="s">
@@ -6320,73 +6320,73 @@
       </c>
       <c r="AM31" s="8">
         <v>0</v>
       </c>
       <c r="AN31" s="8">
         <v>0</v>
       </c>
       <c r="AO31" s="8">
         <v>6.3486000000000002</v>
       </c>
       <c r="AP31" s="8">
         <v>1.6398299999999999</v>
       </c>
       <c r="AQ31" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AR31" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AS31" s="26">
         <v>127.5</v>
       </c>
       <c r="AT31" s="26">
         <v>107.9</v>
       </c>
-      <c r="AU31" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AU31" s="26">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="26">
+        <v>0</v>
       </c>
       <c r="AW31" s="26">
-        <v>4.5</v>
+        <v>18</v>
       </c>
       <c r="AX31" s="26">
-        <v>4.9000000000000004</v>
+        <v>16.2</v>
       </c>
       <c r="AY31" s="26">
         <v>0</v>
       </c>
       <c r="AZ31" s="26">
         <v>0</v>
       </c>
       <c r="BA31" s="27">
-        <v>44.5</v>
+        <v>64.5</v>
       </c>
       <c r="BB31" s="27">
-        <v>36.5</v>
+        <v>49.4</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A32" s="17" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="21" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G32" s="6">
         <v>0</v>
       </c>
       <c r="H32" s="6">
@@ -6819,66 +6819,66 @@
       <c r="AO34" s="8">
         <v>151.60918000000001</v>
       </c>
       <c r="AP34" s="8">
         <v>372.16951</v>
       </c>
       <c r="AQ34" s="26">
         <v>0</v>
       </c>
       <c r="AR34" s="26">
         <v>0</v>
       </c>
       <c r="AS34" s="27">
         <v>208.3</v>
       </c>
       <c r="AT34" s="27">
         <v>685.9</v>
       </c>
       <c r="AU34" s="26">
         <v>0</v>
       </c>
       <c r="AV34" s="26">
         <v>0</v>
       </c>
       <c r="AW34" s="27">
-        <v>121</v>
+        <v>124.1</v>
       </c>
       <c r="AX34" s="27">
-        <v>386.3</v>
+        <v>399.7</v>
       </c>
       <c r="AY34" s="26">
         <v>0</v>
       </c>
       <c r="AZ34" s="26">
         <v>0</v>
       </c>
       <c r="BA34" s="27">
-        <v>78.8</v>
+        <v>87.7</v>
       </c>
       <c r="BB34" s="27">
-        <v>254.4</v>
+        <v>272.2</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A35" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>82</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6">
         <v>0.35260000000000002</v>
       </c>
       <c r="F35" s="6">
         <v>0.65464</v>
       </c>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="6">
@@ -6983,66 +6983,66 @@
       <c r="AO35" s="8">
         <v>1.92865</v>
       </c>
       <c r="AP35" s="8">
         <v>3.5769700000000002</v>
       </c>
       <c r="AQ35" s="26">
         <v>18</v>
       </c>
       <c r="AR35" s="26">
         <v>10</v>
       </c>
       <c r="AS35" s="27">
         <v>8.1999999999999993</v>
       </c>
       <c r="AT35" s="27">
         <v>6.5</v>
       </c>
       <c r="AU35" s="26">
         <v>18</v>
       </c>
       <c r="AV35" s="26">
         <v>10</v>
       </c>
       <c r="AW35" s="27">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
       <c r="AX35" s="27">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="AY35" s="26">
         <v>0</v>
       </c>
       <c r="AZ35" s="26">
         <v>0</v>
       </c>
       <c r="BA35" s="27">
-        <v>4.0999999999999996</v>
+        <v>5.8</v>
       </c>
       <c r="BB35" s="27">
-        <v>7.8</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A36" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="21" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G36" s="6">
         <v>0</v>
       </c>
       <c r="H36" s="6">
@@ -7147,66 +7147,66 @@
       <c r="AO36" s="8">
         <v>2.5491000000000001</v>
       </c>
       <c r="AP36" s="8">
         <v>14.017340000000001</v>
       </c>
       <c r="AQ36" s="26">
         <v>0</v>
       </c>
       <c r="AR36" s="26">
         <v>0</v>
       </c>
       <c r="AS36" s="27">
         <v>4.5999999999999996</v>
       </c>
       <c r="AT36" s="27">
         <v>40.4</v>
       </c>
       <c r="AU36" s="26">
         <v>0</v>
       </c>
       <c r="AV36" s="26">
         <v>0</v>
       </c>
       <c r="AW36" s="27">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="AX36" s="27">
-        <v>21</v>
+        <v>23.6</v>
       </c>
       <c r="AY36" s="26">
         <v>0</v>
       </c>
       <c r="AZ36" s="26">
         <v>0</v>
       </c>
       <c r="BA36" s="27">
-        <v>3.2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BB36" s="27">
-        <v>30</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="16" customFormat="1">
       <c r="A37" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B37" s="21" t="s">
         <v>84</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H37" s="6" t="s">
@@ -7311,54 +7311,54 @@
       <c r="AO37" s="8">
         <v>6.7799999999999999E-2</v>
       </c>
       <c r="AP37" s="8">
         <v>0.76327999999999996</v>
       </c>
       <c r="AQ37" s="26">
         <v>0</v>
       </c>
       <c r="AR37" s="26">
         <v>0</v>
       </c>
       <c r="AS37" s="27">
         <v>0.1</v>
       </c>
       <c r="AT37" s="27">
         <v>1.8</v>
       </c>
       <c r="AU37" s="26">
         <v>0</v>
       </c>
       <c r="AV37" s="26">
         <v>0</v>
       </c>
       <c r="AW37" s="27">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="AX37" s="27">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="AY37" s="26">
         <v>0</v>
       </c>
       <c r="AZ37" s="26">
         <v>0</v>
       </c>
       <c r="BA37" s="27">
         <v>9.4299999999999991E-3</v>
       </c>
       <c r="BB37" s="27">
         <v>0.2</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="16" customFormat="1">
       <c r="A38" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B38" s="21" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="6" t="s">
@@ -7478,51 +7478,51 @@
       <c r="AP38" s="8">
         <v>0.64078999999999997</v>
       </c>
       <c r="AQ38" s="26">
         <v>0</v>
       </c>
       <c r="AR38" s="26">
         <v>0</v>
       </c>
       <c r="AS38" s="27">
         <v>0.1</v>
       </c>
       <c r="AT38" s="27">
         <v>2</v>
       </c>
       <c r="AU38" s="26">
         <v>0</v>
       </c>
       <c r="AV38" s="26">
         <v>0</v>
       </c>
       <c r="AW38" s="27">
         <v>0.1</v>
       </c>
       <c r="AX38" s="27">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="AY38" s="26">
         <v>0</v>
       </c>
       <c r="AZ38" s="26">
         <v>0</v>
       </c>
       <c r="BA38" s="27">
         <v>2.852E-2</v>
       </c>
       <c r="BB38" s="27">
         <v>0.8</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="16" customFormat="1">
       <c r="A39" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B39" s="21" t="s">
         <v>86</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="6" t="s">
@@ -7642,51 +7642,51 @@
       <c r="AP39" s="8">
         <v>3.4049999999999997E-2</v>
       </c>
       <c r="AQ39" s="26">
         <v>0</v>
       </c>
       <c r="AR39" s="26">
         <v>0</v>
       </c>
       <c r="AS39" s="27">
         <v>1.409E-2</v>
       </c>
       <c r="AT39" s="27">
         <v>1.2</v>
       </c>
       <c r="AU39" s="26">
         <v>0</v>
       </c>
       <c r="AV39" s="26">
         <v>0</v>
       </c>
       <c r="AW39" s="27">
         <v>1.409E-2</v>
       </c>
       <c r="AX39" s="27">
-        <v>0.62028000000000005</v>
+        <v>0.7</v>
       </c>
       <c r="AY39" s="26">
         <v>0</v>
       </c>
       <c r="AZ39" s="26">
         <v>0</v>
       </c>
       <c r="BA39" s="27">
         <v>6.0999999999999997E-4</v>
       </c>
       <c r="BB39" s="27">
         <v>6.3539999999999999E-2</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A40" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="21" t="s">
         <v>87</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D40" s="6" t="s">
@@ -7806,51 +7806,51 @@
       <c r="AP40" s="8">
         <v>0.18118999999999999</v>
       </c>
       <c r="AQ40" s="26">
         <v>0</v>
       </c>
       <c r="AR40" s="26">
         <v>0</v>
       </c>
       <c r="AS40" s="27">
         <v>0.1</v>
       </c>
       <c r="AT40" s="27">
         <v>1.2</v>
       </c>
       <c r="AU40" s="26">
         <v>0</v>
       </c>
       <c r="AV40" s="26">
         <v>0</v>
       </c>
       <c r="AW40" s="27">
         <v>0.1</v>
       </c>
       <c r="AX40" s="27">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="AY40" s="26">
         <v>0</v>
       </c>
       <c r="AZ40" s="26">
         <v>0</v>
       </c>
       <c r="BA40" s="27">
         <v>5.4400000000000004E-3</v>
       </c>
       <c r="BB40" s="27">
         <v>6.2399999999999997E-2</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A41" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B41" s="21" t="s">
         <v>88</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
@@ -7970,63 +7970,63 @@
       <c r="AP41" s="8">
         <v>2.39438</v>
       </c>
       <c r="AQ41" s="26">
         <v>0</v>
       </c>
       <c r="AR41" s="26">
         <v>0</v>
       </c>
       <c r="AS41" s="27">
         <v>0.4</v>
       </c>
       <c r="AT41" s="27">
         <v>7</v>
       </c>
       <c r="AU41" s="26">
         <v>0</v>
       </c>
       <c r="AV41" s="26">
         <v>0</v>
       </c>
       <c r="AW41" s="27">
         <v>0.3</v>
       </c>
       <c r="AX41" s="27">
-        <v>4.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="AY41" s="26">
         <v>0</v>
       </c>
       <c r="AZ41" s="26">
         <v>0</v>
       </c>
       <c r="BA41" s="27">
         <v>5.0520000000000002E-2</v>
       </c>
       <c r="BB41" s="27">
-        <v>2.1</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="16" customFormat="1">
       <c r="A42" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="21" t="s">
         <v>89</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6">
         <v>11.85</v>
       </c>
       <c r="F42" s="6">
         <v>21.886240000000001</v>
       </c>
       <c r="G42" s="6">
         <v>0</v>
       </c>
       <c r="H42" s="6">
@@ -8464,55 +8464,55 @@
       </c>
       <c r="AQ44" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AR44" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AS44" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AT44" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AU44" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AV44" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AW44" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AX44" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="AY44" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AY44" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="26">
+        <v>0</v>
       </c>
       <c r="BA44" s="27">
         <v>1663.25</v>
       </c>
       <c r="BB44" s="27">
         <v>329.267</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="16" customFormat="1">
       <c r="A45" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F45" s="6" t="s">
@@ -8956,61 +8956,61 @@
       </c>
       <c r="AQ47" s="26">
         <v>0</v>
       </c>
       <c r="AR47" s="26">
         <v>0</v>
       </c>
       <c r="AS47" s="27">
         <v>2</v>
       </c>
       <c r="AT47" s="27">
         <v>3.9</v>
       </c>
       <c r="AU47" s="26">
         <v>0</v>
       </c>
       <c r="AV47" s="26">
         <v>0</v>
       </c>
       <c r="AW47" s="27">
         <v>1.7</v>
       </c>
       <c r="AX47" s="27">
         <v>2.4</v>
       </c>
-      <c r="AY47" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AY47" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="26">
+        <v>0</v>
       </c>
       <c r="BA47" s="27">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
       <c r="BB47" s="27">
-        <v>9.4</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="16" customFormat="1">
       <c r="A48" s="17" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="21" t="s">
         <v>94</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G48" s="6">
         <v>0</v>
       </c>
       <c r="H48" s="6">
@@ -9284,61 +9284,61 @@
       </c>
       <c r="AQ49" s="26">
         <v>0</v>
       </c>
       <c r="AR49" s="26">
         <v>0</v>
       </c>
       <c r="AS49" s="26">
         <v>0.3</v>
       </c>
       <c r="AT49" s="26">
         <v>1.6</v>
       </c>
       <c r="AU49" s="26">
         <v>0</v>
       </c>
       <c r="AV49" s="26">
         <v>0</v>
       </c>
       <c r="AW49" s="26">
         <v>0</v>
       </c>
       <c r="AX49" s="26">
         <v>0</v>
       </c>
-      <c r="AY49" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AY49" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="26">
+        <v>0</v>
       </c>
       <c r="BA49" s="27">
         <v>0.15</v>
       </c>
       <c r="BB49" s="27">
-        <v>0.73121000000000003</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="16" customFormat="1">
       <c r="A50" s="17" t="s">
         <v>45</v>
       </c>
       <c r="B50" s="21" t="s">
         <v>96</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H50" s="6" t="s">
@@ -9783,54 +9783,54 @@
       <c r="AS52" s="27">
         <v>0.4</v>
       </c>
       <c r="AT52" s="27">
         <v>1.9</v>
       </c>
       <c r="AU52" s="26">
         <v>0</v>
       </c>
       <c r="AV52" s="26">
         <v>0</v>
       </c>
       <c r="AW52" s="27">
         <v>0.2</v>
       </c>
       <c r="AX52" s="27">
         <v>1.4</v>
       </c>
       <c r="AY52" s="26">
         <v>0</v>
       </c>
       <c r="AZ52" s="26">
         <v>0</v>
       </c>
       <c r="BA52" s="26">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="BB52" s="26">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A53" s="17" t="s">
         <v>48</v>
       </c>
       <c r="B53" s="21" t="s">
         <v>99</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H53" s="6" t="s">
@@ -10263,66 +10263,66 @@
       <c r="AO55" s="8">
         <v>7.32186</v>
       </c>
       <c r="AP55" s="8">
         <v>21.62602</v>
       </c>
       <c r="AQ55" s="26">
         <v>0</v>
       </c>
       <c r="AR55" s="26">
         <v>0</v>
       </c>
       <c r="AS55" s="27">
         <v>2.4</v>
       </c>
       <c r="AT55" s="27">
         <v>12.3</v>
       </c>
       <c r="AU55" s="26">
         <v>0</v>
       </c>
       <c r="AV55" s="26">
         <v>0</v>
       </c>
       <c r="AW55" s="27">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
       <c r="AX55" s="27">
-        <v>7.5</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>8.9</v>
+      </c>
+      <c r="AY55" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="26">
+        <v>0</v>
       </c>
       <c r="BA55" s="27">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="BB55" s="27">
-        <v>1.8</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="16" customFormat="1">
       <c r="A56" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B56" s="21" t="s">
         <v>102</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H56" s="6" t="s">
@@ -10596,61 +10596,61 @@
       </c>
       <c r="AQ57" s="26">
         <v>0</v>
       </c>
       <c r="AR57" s="26">
         <v>0</v>
       </c>
       <c r="AS57" s="26">
         <v>0</v>
       </c>
       <c r="AT57" s="26">
         <v>0</v>
       </c>
       <c r="AU57" s="26">
         <v>0</v>
       </c>
       <c r="AV57" s="26">
         <v>0</v>
       </c>
       <c r="AW57" s="26">
         <v>0</v>
       </c>
       <c r="AX57" s="26">
         <v>0</v>
       </c>
-      <c r="AY57" s="26" t="s">
-[...9 lines deleted...]
-        <v>70</v>
+      <c r="AY57" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="26">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="26">
+        <v>0</v>
+      </c>
+      <c r="BB57" s="26">
+        <v>0.4</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="16" customFormat="1" ht="56.25">
       <c r="A58" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="21" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G58" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H58" s="6" t="s">
@@ -10755,60 +10755,60 @@
       <c r="AO58" s="8">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AP58" s="8">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="AQ58" s="26">
         <v>0</v>
       </c>
       <c r="AR58" s="26">
         <v>0</v>
       </c>
       <c r="AS58" s="27">
         <v>0.2</v>
       </c>
       <c r="AT58" s="27">
         <v>2.4</v>
       </c>
       <c r="AU58" s="26">
         <v>0</v>
       </c>
       <c r="AV58" s="26">
         <v>0</v>
       </c>
       <c r="AW58" s="27">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="AX58" s="27">
-        <v>1.2</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>2.1</v>
+      </c>
+      <c r="AY58" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="26">
+        <v>0</v>
       </c>
       <c r="BA58" s="27">
         <v>0.37128</v>
       </c>
       <c r="BB58" s="27">
         <v>2.5</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="16" customFormat="1" ht="56.25">
       <c r="A59" s="17" t="s">
         <v>54</v>
       </c>
       <c r="B59" s="21" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <v>5.5E-2</v>
       </c>
       <c r="F59" s="6">
@@ -10919,66 +10919,66 @@
       <c r="AO59" s="8">
         <v>1.18638</v>
       </c>
       <c r="AP59" s="8">
         <v>20.164709999999999</v>
       </c>
       <c r="AQ59" s="26">
         <v>0</v>
       </c>
       <c r="AR59" s="26">
         <v>0</v>
       </c>
       <c r="AS59" s="27">
         <v>0.3</v>
       </c>
       <c r="AT59" s="27">
         <v>11</v>
       </c>
       <c r="AU59" s="26">
         <v>0</v>
       </c>
       <c r="AV59" s="26">
         <v>0</v>
       </c>
       <c r="AW59" s="27">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="AX59" s="27">
-        <v>7.3</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>8</v>
+      </c>
+      <c r="AY59" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="26">
+        <v>0</v>
       </c>
       <c r="BA59" s="27">
-        <v>48.1</v>
+        <v>0.5</v>
       </c>
       <c r="BB59" s="27">
-        <v>12.1</v>
+        <v>18.899999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A60" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>113</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G60" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H60" s="6" t="s">
@@ -11575,66 +11575,66 @@
       <c r="AO63" s="8">
         <v>125</v>
       </c>
       <c r="AP63" s="8">
         <v>321.98032999999998</v>
       </c>
       <c r="AQ63" s="26">
         <v>0</v>
       </c>
       <c r="AR63" s="26">
         <v>0</v>
       </c>
       <c r="AS63" s="27">
         <v>137.9</v>
       </c>
       <c r="AT63" s="27">
         <v>411.8</v>
       </c>
       <c r="AU63" s="26">
         <v>0</v>
       </c>
       <c r="AV63" s="26">
         <v>0</v>
       </c>
       <c r="AW63" s="27">
-        <v>61.7</v>
+        <v>78.5</v>
       </c>
       <c r="AX63" s="27">
-        <v>177.3</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>229.4</v>
+      </c>
+      <c r="AY63" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="26">
+        <v>0</v>
       </c>
       <c r="BA63" s="27">
-        <v>88.1</v>
+        <v>127.9</v>
       </c>
       <c r="BB63" s="27">
-        <v>288.7</v>
+        <v>413.3</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="16" customFormat="1" ht="45">
       <c r="A64" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B64" s="21" t="s">
         <v>109</v>
       </c>
       <c r="C64" s="6">
         <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6">
         <v>0.11</v>
       </c>
       <c r="F64" s="6">
         <v>0.55169999999999997</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H64" s="6" t="s">
@@ -11908,61 +11908,61 @@
       </c>
       <c r="AQ65" s="26">
         <v>0</v>
       </c>
       <c r="AR65" s="26">
         <v>0</v>
       </c>
       <c r="AS65" s="27">
         <v>20.7</v>
       </c>
       <c r="AT65" s="27">
         <v>8.4</v>
       </c>
       <c r="AU65" s="26">
         <v>0</v>
       </c>
       <c r="AV65" s="26">
         <v>0</v>
       </c>
       <c r="AW65" s="27">
         <v>20.7</v>
       </c>
       <c r="AX65" s="27">
         <v>8.4</v>
       </c>
-      <c r="AY65" s="26" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="AY65" s="26">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="26">
+        <v>0</v>
       </c>
       <c r="BA65" s="27">
-        <v>40.71</v>
+        <v>40.700000000000003</v>
       </c>
       <c r="BB65" s="27">
-        <v>28.125309999999999</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A66" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B66" s="22" t="s">
         <v>114</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>70</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>70</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>70</v>
       </c>
       <c r="H66" s="6" t="s">
@@ -12389,54 +12389,54 @@
       <c r="AM68" s="8">
         <v>453.47109999999998</v>
       </c>
       <c r="AN68" s="8">
         <v>460.97966000000002</v>
       </c>
       <c r="AO68" s="8">
         <v>0</v>
       </c>
       <c r="AP68" s="8">
         <v>0</v>
       </c>
       <c r="AQ68" s="26">
         <v>352.3</v>
       </c>
       <c r="AR68" s="26">
         <v>172.1</v>
       </c>
       <c r="AS68" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AT68" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AU68" s="26">
-        <v>284.8</v>
+        <v>305.3</v>
       </c>
       <c r="AV68" s="26">
-        <v>135</v>
+        <v>146.19999999999999</v>
       </c>
       <c r="AW68" s="26">
         <v>0</v>
       </c>
       <c r="AX68" s="26">
         <v>0</v>
       </c>
       <c r="AY68" s="26" t="s">
         <v>70</v>
       </c>
       <c r="AZ68" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BA68" s="26" t="s">
         <v>70</v>
       </c>
       <c r="BB68" s="26" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="16" customFormat="1" ht="44.25" customHeight="1">
       <c r="A69" s="17" t="s">
         <v>64</v>
       </c>
       <c r="B69" s="23" t="s">
@@ -13087,104 +13087,104 @@
       <c r="BA72" s="28" t="s">
         <v>70</v>
       </c>
       <c r="BB72" s="28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" s="12"/>
       <c r="B73" s="19"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="13"/>
       <c r="H73" s="13"/>
       <c r="I73" s="13"/>
       <c r="J73" s="13"/>
       <c r="K73" s="13"/>
       <c r="L73" s="13"/>
       <c r="M73" s="13"/>
       <c r="N73" s="13"/>
       <c r="O73" s="13"/>
     </row>
     <row r="74" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A74" s="74" t="s">
+      <c r="A74" s="59" t="s">
         <v>75</v>
       </c>
-      <c r="B74" s="74"/>
+      <c r="B74" s="59"/>
     </row>
     <row r="99" spans="2:2" ht="12.75">
       <c r="B99" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="AY4:BB4"/>
+    <mergeCell ref="AY5:AZ5"/>
+    <mergeCell ref="BA5:BB5"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AG5:AH5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="O5:P5"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="C5:D5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="M5:N5"/>
+    <mergeCell ref="K5:L5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="G5:H5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="I5:J5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="U5:V5"/>
     <mergeCell ref="A1:AL1"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="AQ5:AR5"/>
     <mergeCell ref="AS5:AT5"/>
     <mergeCell ref="A2:AL2"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AI5:AJ5"/>
     <mergeCell ref="AK5:AL5"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="O4:R4"/>
-    <mergeCell ref="W5:X5"/>
-[...26 lines deleted...]
-    <mergeCell ref="AW5:AX5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>