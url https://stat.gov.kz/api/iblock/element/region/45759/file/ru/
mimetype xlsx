--- v0 (2026-09-21)
+++ v1 (2026-10-18)
@@ -4,84 +4,84 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14490" yWindow="45" windowWidth="13950" windowHeight="12870"/>
+    <workbookView xWindow="14325" yWindow="0" windowWidth="14295" windowHeight="12870" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
     <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Показатель!$O$7:$V$141</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">Показатель!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY7" i="1"/>
   <c r="AZ7"/>
   <c r="BA7"/>
   <c r="BB7"/>
   <c r="AX7"/>
   <c r="AW7"/>
   <c r="AV7"/>
   <c r="AU7"/>
   <c r="AQ7"/>
   <c r="AR7"/>
   <c r="AS7"/>
   <c r="AT7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2658" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2280" uniqueCount="325">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0201</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, свежее или охлажденное</t>
   </si>
   <si>
     <t>0202</t>
   </si>
   <si>
     <t>Мясо крупного рогатого скота, замороженное</t>
   </si>
   <si>
     <t>0203</t>
   </si>
   <si>
@@ -882,191 +882,191 @@
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>тыс. долларов США</t>
   </si>
   <si>
     <t>Экспорт и импорт по продовольственным товарам</t>
   </si>
   <si>
     <t>Мангистауская</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>*Предварительные данные.</t>
   </si>
   <si>
     <t>,</t>
   </si>
   <si>
     <t>2025г.</t>
   </si>
   <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Для проведения расчетов используются официальные статистические данные: отчетность по форме 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» и сведения таможенных деклараций, формируемых Комитетом государственных доходов Министерства финансов Республики Казахстан по внешней торговле со странами, не являющимися членами Евразийского экономического союза.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС и  данные таможенных деклараций Комитета государственных доходов Министерства финансов Республики Казахстан с остальными странами мира (не входящими в ЕАЭС).</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Тысяча долларов США, тонн</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>январь-август 2026г.*</t>
+  </si>
+  <si>
     <r>
-      <t>январь-июль 2025г.</t>
+      <t>январь-август 2025г.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
-  </si>
-[...127 lines deleted...]
-    <t>Тысяча долларов США, тонн</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="57">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1291,56 +1291,50 @@
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -1423,50 +1417,56 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
@@ -2058,91 +2058,91 @@
     <xf numFmtId="0" fontId="4" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="13" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="13" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="13" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="22" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="54" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -2173,127 +2173,127 @@
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="15" xfId="74" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="31" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="74"/>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="74" applyFont="1"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="74" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="74" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="12" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="74" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="12" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="82" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="12" xfId="83" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="12" xfId="83" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="12" xfId="82" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="41" fillId="0" borderId="12" xfId="82" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="40" fillId="0" borderId="12" xfId="82" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="74" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="12" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="84" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="41" fillId="0" borderId="12" xfId="84" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="40" fillId="0" borderId="12" xfId="84" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="12" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="12" xfId="83" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="74" applyFont="1"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="74" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="74" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="74" applyFont="1"/>
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2732,371 +2732,371 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B41" sqref="B41"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="60" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="60" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="37"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="35"/>
       <c r="B1" s="36"/>
     </row>
     <row r="2" spans="1:13" s="40" customFormat="1">
       <c r="A2" s="38" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="B2" s="39" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="40" customFormat="1">
       <c r="A3" s="38" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="40" customFormat="1">
       <c r="A4" s="38" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="B4" s="41" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="40" customFormat="1">
       <c r="A5" s="42" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B5" s="39" t="s">
         <v>275</v>
       </c>
       <c r="G5" s="43"/>
       <c r="H5" s="43"/>
       <c r="I5" s="43"/>
       <c r="J5" s="43"/>
     </row>
     <row r="6" spans="1:13" s="40" customFormat="1">
       <c r="A6" s="42" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
     </row>
     <row r="7" spans="1:13" s="40" customFormat="1">
       <c r="A7" s="38" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>275</v>
       </c>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
     </row>
     <row r="8" spans="1:13" s="40" customFormat="1">
       <c r="A8" s="38" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="B8" s="44" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="G8" s="43"/>
       <c r="H8" s="43"/>
       <c r="I8" s="43"/>
       <c r="J8" s="43"/>
     </row>
     <row r="9" spans="1:13" s="40" customFormat="1" ht="51">
       <c r="A9" s="38" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="B9" s="45" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="G9" s="46"/>
       <c r="H9" s="46"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
     </row>
     <row r="10" spans="1:13" s="40" customFormat="1" ht="45" customHeight="1">
       <c r="A10" s="38" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B10" s="45" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="G10" s="43"/>
       <c r="H10" s="43"/>
       <c r="I10" s="43"/>
       <c r="J10" s="43"/>
     </row>
     <row r="11" spans="1:13" s="40" customFormat="1">
       <c r="A11" s="38" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B11" s="47"/>
       <c r="G11" s="43"/>
       <c r="H11" s="43"/>
       <c r="I11" s="43"/>
       <c r="J11" s="43"/>
       <c r="M11" s="48"/>
     </row>
     <row r="12" spans="1:13" s="40" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="38" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="B12" s="49" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="M12" s="48"/>
     </row>
     <row r="13" spans="1:13" s="40" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="50" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B13" s="49" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="M13" s="48"/>
     </row>
     <row r="14" spans="1:13" s="40" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="50" t="s">
+        <v>300</v>
+      </c>
+      <c r="B14" s="49" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="M14" s="48"/>
     </row>
     <row r="15" spans="1:13" s="40" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="50" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B15" s="49" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="M15" s="48"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="38" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="B16" s="51">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M16" s="52"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="38" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B17" s="51">
-        <v>46310</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="53"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="38" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="B18" s="54" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="M18" s="52"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="38" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B19" s="55" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="M19" s="53"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="38" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="B20" s="56" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="M20" s="52"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="38" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="B21" s="57" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="M21" s="53"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="58"/>
       <c r="B22" s="59"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="53"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="52"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="53"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="52"/>
     </row>
     <row r="29" spans="1:13">
       <c r="B29" s="60" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="G38" sqref="G38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="62" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="62" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="61"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="63" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="63" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="63" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="63" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="63" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="63"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="64" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="63"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="63"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="65" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BE143"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="AR2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="BJ22" sqref="BJ22"/>
+      <selection pane="bottomRight" activeCell="BM13" sqref="BM13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" style="3" customWidth="1"/>
     <col min="3" max="26" width="10.28515625" style="1" customWidth="1"/>
     <col min="27" max="38" width="10.28515625" style="5" customWidth="1"/>
     <col min="39" max="41" width="10.28515625" style="1" customWidth="1"/>
     <col min="42" max="42" width="10.28515625" style="5" customWidth="1"/>
     <col min="43" max="46" width="10.28515625" style="1" customWidth="1"/>
     <col min="47" max="50" width="10.28515625" style="1"/>
     <col min="51" max="54" width="10.28515625" style="27"/>
     <col min="55" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" ht="19.5" customHeight="1">
       <c r="A1" s="81" t="s">
         <v>275</v>
       </c>
       <c r="B1" s="81"/>
       <c r="C1" s="81"/>
       <c r="D1" s="81"/>
       <c r="E1" s="81"/>
       <c r="F1" s="81"/>
@@ -3233,57 +3233,57 @@
       <c r="AE4" s="68">
         <v>2022</v>
       </c>
       <c r="AF4" s="69"/>
       <c r="AG4" s="69"/>
       <c r="AH4" s="69"/>
       <c r="AI4" s="68">
         <v>2023</v>
       </c>
       <c r="AJ4" s="69"/>
       <c r="AK4" s="69"/>
       <c r="AL4" s="70"/>
       <c r="AM4" s="68">
         <v>2024</v>
       </c>
       <c r="AN4" s="69"/>
       <c r="AO4" s="69"/>
       <c r="AP4" s="70"/>
       <c r="AQ4" s="68" t="s">
         <v>280</v>
       </c>
       <c r="AR4" s="69"/>
       <c r="AS4" s="69"/>
       <c r="AT4" s="70"/>
       <c r="AU4" s="68" t="s">
-        <v>281</v>
+        <v>324</v>
       </c>
       <c r="AV4" s="69"/>
       <c r="AW4" s="69"/>
       <c r="AX4" s="70"/>
       <c r="AY4" s="68" t="s">
-        <v>282</v>
+        <v>323</v>
       </c>
       <c r="AZ4" s="69"/>
       <c r="BA4" s="69"/>
       <c r="BB4" s="70"/>
     </row>
     <row r="5" spans="1:57" ht="15.75" customHeight="1">
       <c r="A5" s="78"/>
       <c r="B5" s="78"/>
       <c r="C5" s="80" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="80"/>
       <c r="E5" s="80" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="80"/>
       <c r="G5" s="80" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="80"/>
       <c r="I5" s="80" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="80"/>
       <c r="K5" s="80" t="s">
@@ -3664,71 +3664,71 @@
         <f t="shared" ref="AQ7:AX7" si="0">SUM(AQ8:AQ141)</f>
         <v>789.8</v>
       </c>
       <c r="AR7" s="31">
         <f t="shared" si="0"/>
         <v>589.1</v>
       </c>
       <c r="AS7" s="31">
         <f t="shared" si="0"/>
         <v>28586.695370000001</v>
       </c>
       <c r="AT7" s="31">
         <f t="shared" si="0"/>
         <v>54003.876940000002</v>
       </c>
       <c r="AU7" s="31">
         <f t="shared" si="0"/>
         <v>789.3</v>
       </c>
       <c r="AV7" s="31">
         <f t="shared" si="0"/>
         <v>556.5</v>
       </c>
       <c r="AW7" s="31">
         <f t="shared" si="0"/>
-        <v>15913.148840000003</v>
+        <v>18500.66448000001</v>
       </c>
       <c r="AX7" s="31">
         <f t="shared" si="0"/>
-        <v>29888.816979999996</v>
+        <v>33994.714670000001</v>
       </c>
       <c r="AY7" s="26">
         <f>SUM(AY8:AY141)</f>
         <v>514.79999999999995</v>
       </c>
       <c r="AZ7" s="26">
         <f>SUM(AZ8:AZ141)</f>
         <v>651.76945999999998</v>
       </c>
       <c r="BA7" s="26">
         <f>SUM(BA8:BA141)</f>
-        <v>16806.008700000002</v>
+        <v>18533.484700000008</v>
       </c>
       <c r="BB7" s="26">
         <f>SUM(BB8:BB141)</f>
-        <v>35714.685459999986</v>
+        <v>40087.072380000005</v>
       </c>
       <c r="BD7" s="26"/>
       <c r="BE7" s="26"/>
     </row>
     <row r="8" spans="1:57" ht="22.5" customHeight="1">
       <c r="A8" s="20" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="8">
         <v>0</v>
       </c>
       <c r="D8" s="8">
         <v>0</v>
       </c>
       <c r="E8" s="8">
         <v>48.308210000000003</v>
       </c>
       <c r="F8" s="8">
         <v>260.77821999999998</v>
       </c>
       <c r="G8" s="9">
         <v>0</v>
@@ -3828,73 +3828,73 @@
       </c>
       <c r="AM8" s="12">
         <v>0</v>
       </c>
       <c r="AN8" s="12">
         <v>0</v>
       </c>
       <c r="AO8" s="12">
         <v>1882.6474599999999</v>
       </c>
       <c r="AP8" s="11">
         <v>7018.4449100000002</v>
       </c>
       <c r="AQ8" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR8" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS8" s="31">
         <v>1489.6</v>
       </c>
       <c r="AT8" s="31">
         <v>6881.6</v>
       </c>
-      <c r="AU8" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU8" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV8" s="32">
+        <v>0</v>
       </c>
       <c r="AW8" s="32">
-        <v>857.8</v>
+        <v>962.2</v>
       </c>
       <c r="AX8" s="31">
-        <v>3779.3</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>4294.7</v>
+      </c>
+      <c r="AY8" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ8" s="32">
+        <v>0</v>
       </c>
       <c r="BA8" s="26">
-        <v>1302.3</v>
+        <v>1494.4</v>
       </c>
       <c r="BB8" s="26">
-        <v>6486.5</v>
+        <v>7468.9</v>
       </c>
       <c r="BD8" s="26"/>
       <c r="BE8" s="26"/>
     </row>
     <row r="9" spans="1:57" ht="22.5" customHeight="1">
       <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="22" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="8">
         <v>0</v>
       </c>
       <c r="D9" s="8">
         <v>0</v>
       </c>
       <c r="E9" s="8">
         <v>703.25370999999996</v>
       </c>
       <c r="F9" s="8">
         <v>1853.6503600000001</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
@@ -3994,73 +3994,73 @@
       </c>
       <c r="AM9" s="12">
         <v>0</v>
       </c>
       <c r="AN9" s="12">
         <v>0</v>
       </c>
       <c r="AO9" s="12">
         <v>448.78568999999999</v>
       </c>
       <c r="AP9" s="11">
         <v>1672.75224</v>
       </c>
       <c r="AQ9" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR9" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS9" s="31">
         <v>528.4</v>
       </c>
       <c r="AT9" s="31">
         <v>2277.5</v>
       </c>
-      <c r="AU9" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU9" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV9" s="32">
+        <v>0</v>
       </c>
       <c r="AW9" s="31">
-        <v>221.7</v>
+        <v>278.5</v>
       </c>
       <c r="AX9" s="31">
-        <v>964.5</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>1192.7</v>
+      </c>
+      <c r="AY9" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ9" s="32">
+        <v>0</v>
       </c>
       <c r="BA9" s="26">
-        <v>548.9</v>
+        <v>620</v>
       </c>
       <c r="BB9" s="26">
-        <v>2532.9</v>
+        <v>2874.3</v>
       </c>
       <c r="BD9" s="26"/>
       <c r="BE9" s="26"/>
     </row>
     <row r="10" spans="1:57" ht="22.5" customHeight="1">
       <c r="A10" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="8">
         <v>0</v>
       </c>
       <c r="D10" s="8">
         <v>0</v>
       </c>
       <c r="E10" s="8">
         <v>16.41901</v>
       </c>
       <c r="F10" s="8">
         <v>64.217849999999999</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
@@ -4160,67 +4160,67 @@
       </c>
       <c r="AM10" s="12">
         <v>0</v>
       </c>
       <c r="AN10" s="12">
         <v>0</v>
       </c>
       <c r="AO10" s="12">
         <v>33.559159999999999</v>
       </c>
       <c r="AP10" s="11">
         <v>115.53626</v>
       </c>
       <c r="AQ10" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR10" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS10" s="31">
         <v>38.700000000000003</v>
       </c>
       <c r="AT10" s="31">
         <v>156.69999999999999</v>
       </c>
-      <c r="AU10" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU10" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV10" s="32">
+        <v>0</v>
       </c>
       <c r="AW10" s="31">
         <v>18.7</v>
       </c>
       <c r="AX10" s="31">
         <v>75.400000000000006</v>
       </c>
-      <c r="AY10" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY10" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ10" s="32">
+        <v>0</v>
       </c>
       <c r="BA10" s="26">
         <v>8.6999999999999993</v>
       </c>
       <c r="BB10" s="26">
         <v>33.200000000000003</v>
       </c>
       <c r="BD10" s="26"/>
       <c r="BE10" s="26"/>
     </row>
     <row r="11" spans="1:57" ht="21.75" customHeight="1">
       <c r="A11" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="8">
         <v>0</v>
       </c>
       <c r="D11" s="8">
         <v>0</v>
       </c>
       <c r="E11" s="8">
         <v>0.51037999999999994</v>
@@ -4492,67 +4492,67 @@
       </c>
       <c r="AM12" s="12">
         <v>0</v>
       </c>
       <c r="AN12" s="12">
         <v>0</v>
       </c>
       <c r="AO12" s="12">
         <v>22.75</v>
       </c>
       <c r="AP12" s="11">
         <v>76.312209999999993</v>
       </c>
       <c r="AQ12" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR12" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS12" s="31">
         <v>14.2</v>
       </c>
       <c r="AT12" s="31">
         <v>70.900000000000006</v>
       </c>
-      <c r="AU12" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU12" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV12" s="32">
+        <v>0</v>
       </c>
       <c r="AW12" s="31">
         <v>7</v>
       </c>
       <c r="AX12" s="31">
         <v>32.907960000000003</v>
       </c>
-      <c r="AY12" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY12" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="32">
+        <v>0</v>
       </c>
       <c r="BA12" s="26">
         <v>15</v>
       </c>
       <c r="BB12" s="26">
         <v>84.359920000000002</v>
       </c>
       <c r="BD12" s="26"/>
       <c r="BE12" s="26"/>
     </row>
     <row r="13" spans="1:57" ht="28.5" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="8">
         <v>0</v>
       </c>
       <c r="D13" s="8">
         <v>0</v>
       </c>
       <c r="E13" s="8">
         <v>0.10493</v>
@@ -4658,73 +4658,73 @@
       </c>
       <c r="AM13" s="12">
         <v>0</v>
       </c>
       <c r="AN13" s="12">
         <v>0</v>
       </c>
       <c r="AO13" s="12">
         <v>42.486640000000001</v>
       </c>
       <c r="AP13" s="11">
         <v>218.24196000000001</v>
       </c>
       <c r="AQ13" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR13" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS13" s="31">
         <v>36</v>
       </c>
       <c r="AT13" s="31">
         <v>86</v>
       </c>
-      <c r="AU13" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU13" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="32">
+        <v>0</v>
       </c>
       <c r="AW13" s="31">
-        <v>18.5</v>
+        <v>20.7</v>
       </c>
       <c r="AX13" s="31">
-        <v>49.2</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>54.1</v>
+      </c>
+      <c r="AY13" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ13" s="32">
+        <v>0</v>
       </c>
       <c r="BA13" s="26">
-        <v>27.9</v>
+        <v>31.8</v>
       </c>
       <c r="BB13" s="26">
-        <v>64.8</v>
+        <v>71.5</v>
       </c>
       <c r="BD13" s="26"/>
       <c r="BE13" s="26"/>
     </row>
     <row r="14" spans="1:57" ht="28.5" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="22" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="8">
         <v>0</v>
       </c>
       <c r="D14" s="8">
         <v>0</v>
       </c>
       <c r="E14" s="8">
         <v>421.25241</v>
       </c>
       <c r="F14" s="8">
         <v>544.46051999999997</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
@@ -4824,73 +4824,73 @@
       </c>
       <c r="AM14" s="12">
         <v>0</v>
       </c>
       <c r="AN14" s="12">
         <v>0</v>
       </c>
       <c r="AO14" s="12">
         <v>1082.6112700000001</v>
       </c>
       <c r="AP14" s="11">
         <v>2028.6238900000001</v>
       </c>
       <c r="AQ14" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR14" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS14" s="31">
         <v>2715.6</v>
       </c>
       <c r="AT14" s="31">
         <v>5210.7</v>
       </c>
-      <c r="AU14" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU14" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="32">
+        <v>0</v>
       </c>
       <c r="AW14" s="31">
-        <v>1530.1</v>
+        <v>1796.7</v>
       </c>
       <c r="AX14" s="31">
-        <v>2875.1</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>3421.6</v>
+      </c>
+      <c r="AY14" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ14" s="32">
+        <v>0</v>
       </c>
       <c r="BA14" s="26">
-        <v>1336.2</v>
+        <v>1500.9</v>
       </c>
       <c r="BB14" s="26">
-        <v>2781.8</v>
+        <v>3114.9</v>
       </c>
       <c r="BD14" s="26"/>
       <c r="BE14" s="26"/>
     </row>
     <row r="15" spans="1:57" ht="28.5" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="8">
         <v>0</v>
       </c>
       <c r="D15" s="8">
         <v>0</v>
       </c>
       <c r="E15" s="8">
         <v>1.8E-3</v>
       </c>
       <c r="F15" s="8">
         <v>2.7539999999999999E-2</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
@@ -4990,55 +4990,55 @@
       </c>
       <c r="AM15" s="12">
         <v>0</v>
       </c>
       <c r="AN15" s="12">
         <v>0</v>
       </c>
       <c r="AO15" s="12">
         <v>8.8100000000000001E-3</v>
       </c>
       <c r="AP15" s="11">
         <v>7.3279999999999998E-2</v>
       </c>
       <c r="AQ15" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR15" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS15" s="26">
         <v>0.01</v>
       </c>
       <c r="AT15" s="26">
         <v>0.10482</v>
       </c>
-      <c r="AU15" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="32">
+        <v>0</v>
       </c>
       <c r="AW15" s="26">
         <v>0.01</v>
       </c>
       <c r="AX15" s="26">
         <v>0.10482</v>
       </c>
       <c r="AY15" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AZ15" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BA15" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BB15" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BD15" s="11"/>
       <c r="BE15" s="11"/>
     </row>
     <row r="16" spans="1:57" ht="40.5" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>19</v>
@@ -5322,73 +5322,73 @@
       </c>
       <c r="AM17" s="12">
         <v>0</v>
       </c>
       <c r="AN17" s="12">
         <v>0</v>
       </c>
       <c r="AO17" s="12">
         <v>0.37970999999999999</v>
       </c>
       <c r="AP17" s="11">
         <v>1.9562600000000001</v>
       </c>
       <c r="AQ17" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR17" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS17" s="31">
         <v>0.7</v>
       </c>
       <c r="AT17" s="31">
         <v>5.5</v>
       </c>
-      <c r="AU17" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU17" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV17" s="32">
+        <v>0</v>
       </c>
       <c r="AW17" s="31">
         <v>0.5</v>
       </c>
       <c r="AX17" s="31">
-        <v>4.4000000000000004</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>4.5</v>
+      </c>
+      <c r="AY17" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ17" s="32">
+        <v>0</v>
       </c>
       <c r="BA17" s="26">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="BB17" s="26">
-        <v>0.8</v>
+        <v>1</v>
       </c>
       <c r="BD17" s="26"/>
       <c r="BE17" s="26"/>
     </row>
     <row r="18" spans="1:57" ht="17.25" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="8">
         <v>0</v>
       </c>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8">
         <v>19.504000000000001</v>
       </c>
       <c r="F18" s="8">
         <v>97.706999999999994</v>
       </c>
       <c r="G18" s="11" t="s">
         <v>277</v>
@@ -5488,67 +5488,67 @@
       </c>
       <c r="AM18" s="12">
         <v>0</v>
       </c>
       <c r="AN18" s="12">
         <v>0</v>
       </c>
       <c r="AO18" s="12">
         <v>0.5</v>
       </c>
       <c r="AP18" s="11">
         <v>0.91920000000000002</v>
       </c>
       <c r="AQ18" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR18" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS18" s="31">
         <v>20.9</v>
       </c>
       <c r="AT18" s="31">
         <v>232</v>
       </c>
-      <c r="AU18" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV18" s="32">
+        <v>0</v>
       </c>
       <c r="AW18" s="31">
         <v>1.8</v>
       </c>
       <c r="AX18" s="31">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AY18" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ18" s="32">
+        <v>0</v>
       </c>
       <c r="BA18" s="26">
         <v>2.7</v>
       </c>
       <c r="BB18" s="26">
         <v>2.3466800000000001</v>
       </c>
       <c r="BD18" s="26"/>
       <c r="BE18" s="26"/>
     </row>
     <row r="19" spans="1:57" ht="28.5" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="8">
         <v>0</v>
       </c>
       <c r="D19" s="8">
         <v>0</v>
       </c>
       <c r="E19" s="8">
         <v>11.37635</v>
@@ -5654,73 +5654,73 @@
       </c>
       <c r="AM19" s="12">
         <v>0</v>
       </c>
       <c r="AN19" s="12">
         <v>0</v>
       </c>
       <c r="AO19" s="12">
         <v>1.0650999999999999</v>
       </c>
       <c r="AP19" s="11">
         <v>5.2996100000000004</v>
       </c>
       <c r="AQ19" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR19" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS19" s="31">
         <v>2</v>
       </c>
       <c r="AT19" s="31">
         <v>6.2</v>
       </c>
-      <c r="AU19" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV19" s="32">
+        <v>0</v>
       </c>
       <c r="AW19" s="31">
         <v>1.6</v>
       </c>
       <c r="AX19" s="31">
         <v>4.3</v>
       </c>
-      <c r="AY19" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ19" s="32">
+        <v>0</v>
       </c>
       <c r="BA19" s="26">
-        <v>18.324000000000002</v>
+        <v>23.4</v>
       </c>
       <c r="BB19" s="26">
-        <v>8.6270000000000007</v>
+        <v>11.4</v>
       </c>
       <c r="BD19" s="26"/>
       <c r="BE19" s="26"/>
     </row>
     <row r="20" spans="1:57" ht="28.5" customHeight="1">
       <c r="A20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="8">
         <v>0</v>
       </c>
       <c r="D20" s="8">
         <v>0</v>
       </c>
       <c r="E20" s="8">
         <v>9.4456000000000007</v>
       </c>
       <c r="F20" s="8">
         <v>20.351790000000001</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
@@ -5827,66 +5827,66 @@
       <c r="AO20" s="12">
         <v>123.44723999999999</v>
       </c>
       <c r="AP20" s="11">
         <v>297.95848000000001</v>
       </c>
       <c r="AQ20" s="32">
         <v>374.2</v>
       </c>
       <c r="AR20" s="32">
         <v>369.9</v>
       </c>
       <c r="AS20" s="31">
         <v>88.6</v>
       </c>
       <c r="AT20" s="31">
         <v>307.60000000000002</v>
       </c>
       <c r="AU20" s="32">
         <v>374.2</v>
       </c>
       <c r="AV20" s="32">
         <v>369.9</v>
       </c>
       <c r="AW20" s="31">
-        <v>45.2</v>
+        <v>46.3</v>
       </c>
       <c r="AX20" s="31">
-        <v>162.69999999999999</v>
+        <v>166.9</v>
       </c>
       <c r="AY20" s="26">
         <v>514.79999999999995</v>
       </c>
       <c r="AZ20" s="26">
         <v>651.76945999999998</v>
       </c>
       <c r="BA20" s="26">
-        <v>91.4</v>
+        <v>105.6</v>
       </c>
       <c r="BB20" s="26">
-        <v>279.7</v>
+        <v>327.7</v>
       </c>
       <c r="BD20" s="26"/>
       <c r="BE20" s="26"/>
     </row>
     <row r="21" spans="1:57" ht="28.5" customHeight="1">
       <c r="A21" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="8">
         <v>0</v>
       </c>
       <c r="D21" s="8">
         <v>0</v>
       </c>
       <c r="E21" s="8">
         <v>49.835799999999999</v>
       </c>
       <c r="F21" s="8">
         <v>128.06801999999999</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
@@ -5986,73 +5986,73 @@
       </c>
       <c r="AM21" s="12">
         <v>0</v>
       </c>
       <c r="AN21" s="12">
         <v>0</v>
       </c>
       <c r="AO21" s="12">
         <v>11.67506</v>
       </c>
       <c r="AP21" s="11">
         <v>35.54862</v>
       </c>
       <c r="AQ21" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR21" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS21" s="31">
         <v>16.8</v>
       </c>
       <c r="AT21" s="31">
         <v>58.6</v>
       </c>
-      <c r="AU21" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV21" s="32">
+        <v>0</v>
       </c>
       <c r="AW21" s="31">
-        <v>7.9</v>
+        <v>8.9</v>
       </c>
       <c r="AX21" s="31">
-        <v>29.2</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>32.299999999999997</v>
+      </c>
+      <c r="AY21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ21" s="32">
+        <v>0</v>
       </c>
       <c r="BA21" s="26">
-        <v>13.2</v>
+        <v>15.1</v>
       </c>
       <c r="BB21" s="26">
-        <v>47.8</v>
+        <v>54.2</v>
       </c>
       <c r="BD21" s="26"/>
       <c r="BE21" s="26"/>
     </row>
     <row r="22" spans="1:57" ht="39" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="8">
         <v>0</v>
       </c>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8">
         <v>32.855330000000002</v>
       </c>
       <c r="F22" s="8">
         <v>116.44088000000001</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
@@ -6152,73 +6152,73 @@
       </c>
       <c r="AM22" s="12">
         <v>0</v>
       </c>
       <c r="AN22" s="12">
         <v>0</v>
       </c>
       <c r="AO22" s="12">
         <v>15.655390000000001</v>
       </c>
       <c r="AP22" s="11">
         <v>183.25631000000001</v>
       </c>
       <c r="AQ22" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR22" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS22" s="31">
         <v>10.199999999999999</v>
       </c>
       <c r="AT22" s="31">
         <v>105.4</v>
       </c>
-      <c r="AU22" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="32">
+        <v>0</v>
       </c>
       <c r="AW22" s="31">
-        <v>6.3</v>
+        <v>7</v>
       </c>
       <c r="AX22" s="31">
-        <v>64.8</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>72.3</v>
+      </c>
+      <c r="AY22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ22" s="32">
+        <v>0</v>
       </c>
       <c r="BA22" s="26">
-        <v>6.8</v>
+        <v>7</v>
       </c>
       <c r="BB22" s="26">
-        <v>56.9</v>
+        <v>58.3</v>
       </c>
       <c r="BD22" s="26"/>
       <c r="BE22" s="26"/>
     </row>
     <row r="23" spans="1:57" ht="52.5" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="8">
         <v>0</v>
       </c>
       <c r="D23" s="8">
         <v>0</v>
       </c>
       <c r="E23" s="8">
         <v>3.1425000000000001</v>
       </c>
       <c r="F23" s="8">
         <v>11.632999999999999</v>
       </c>
       <c r="G23" s="9">
         <v>0</v>
@@ -6318,73 +6318,73 @@
       </c>
       <c r="AM23" s="12">
         <v>0</v>
       </c>
       <c r="AN23" s="12">
         <v>0</v>
       </c>
       <c r="AO23" s="12">
         <v>8.5121000000000002</v>
       </c>
       <c r="AP23" s="11">
         <v>82.585080000000005</v>
       </c>
       <c r="AQ23" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR23" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS23" s="31">
         <v>7.6</v>
       </c>
       <c r="AT23" s="31">
         <v>76.5</v>
       </c>
-      <c r="AU23" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV23" s="32">
+        <v>0</v>
       </c>
       <c r="AW23" s="31">
-        <v>5.2</v>
+        <v>6</v>
       </c>
       <c r="AX23" s="31">
-        <v>56.5</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>62.7</v>
+      </c>
+      <c r="AY23" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ23" s="32">
+        <v>0</v>
       </c>
       <c r="BA23" s="26">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
       <c r="BB23" s="26">
-        <v>22.1</v>
+        <v>24.4</v>
       </c>
       <c r="BD23" s="26"/>
       <c r="BE23" s="26"/>
     </row>
     <row r="24" spans="1:57" ht="51.75" customHeight="1">
       <c r="A24" s="20" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>4.5</v>
       </c>
       <c r="F24" s="8">
         <v>6.8879999999999999</v>
       </c>
       <c r="G24" s="9">
         <v>0</v>
@@ -6484,73 +6484,73 @@
       </c>
       <c r="AM24" s="12">
         <v>0</v>
       </c>
       <c r="AN24" s="12">
         <v>0</v>
       </c>
       <c r="AO24" s="12">
         <v>4.0475500000000002</v>
       </c>
       <c r="AP24" s="11">
         <v>30.486989999999999</v>
       </c>
       <c r="AQ24" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR24" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS24" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="AT24" s="31">
         <v>39.200000000000003</v>
       </c>
-      <c r="AU24" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV24" s="32">
+        <v>0</v>
       </c>
       <c r="AW24" s="31">
-        <v>2.4</v>
+        <v>3.9</v>
       </c>
       <c r="AX24" s="31">
-        <v>22.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>32.299999999999997</v>
+      </c>
+      <c r="AY24" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ24" s="32">
+        <v>0</v>
       </c>
       <c r="BA24" s="26">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
       <c r="BB24" s="26">
-        <v>23.6</v>
+        <v>26.5</v>
       </c>
       <c r="BD24" s="26"/>
       <c r="BE24" s="26"/>
     </row>
     <row r="25" spans="1:57" ht="49.5" customHeight="1">
       <c r="A25" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D25" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E25" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F25" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G25" s="11" t="s">
         <v>277</v>
@@ -6816,73 +6816,73 @@
       </c>
       <c r="AM26" s="12">
         <v>0</v>
       </c>
       <c r="AN26" s="12">
         <v>0</v>
       </c>
       <c r="AO26" s="12">
         <v>1230.6506300000001</v>
       </c>
       <c r="AP26" s="11">
         <v>833.43239000000005</v>
       </c>
       <c r="AQ26" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR26" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS26" s="31">
         <v>1076.4000000000001</v>
       </c>
       <c r="AT26" s="31">
         <v>895</v>
       </c>
-      <c r="AU26" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="32">
+        <v>0</v>
       </c>
       <c r="AW26" s="31">
-        <v>587.70000000000005</v>
+        <v>680.6</v>
       </c>
       <c r="AX26" s="31">
-        <v>487.3</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>564.79999999999995</v>
+      </c>
+      <c r="AY26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ26" s="32">
+        <v>0</v>
       </c>
       <c r="BA26" s="26">
-        <v>814</v>
+        <v>951.2</v>
       </c>
       <c r="BB26" s="26">
-        <v>708.4</v>
+        <v>808.5</v>
       </c>
       <c r="BD26" s="26"/>
       <c r="BE26" s="26"/>
     </row>
     <row r="27" spans="1:57" ht="28.5" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="22" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="8">
         <v>0</v>
       </c>
       <c r="D27" s="8">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>586.57025999999996</v>
       </c>
       <c r="F27" s="8">
         <v>1138.57185</v>
       </c>
       <c r="G27" s="9">
         <v>0</v>
@@ -6982,73 +6982,73 @@
       </c>
       <c r="AM27" s="12">
         <v>0</v>
       </c>
       <c r="AN27" s="12">
         <v>0</v>
       </c>
       <c r="AO27" s="12">
         <v>528.04547000000002</v>
       </c>
       <c r="AP27" s="11">
         <v>1138.19955</v>
       </c>
       <c r="AQ27" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR27" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS27" s="31">
         <v>513.20000000000005</v>
       </c>
       <c r="AT27" s="31">
         <v>1367.7</v>
       </c>
-      <c r="AU27" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU27" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV27" s="32">
+        <v>0</v>
       </c>
       <c r="AW27" s="31">
-        <v>281.39999999999998</v>
+        <v>324.8</v>
       </c>
       <c r="AX27" s="31">
-        <v>724.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>852.1</v>
+      </c>
+      <c r="AY27" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ27" s="32">
+        <v>0</v>
       </c>
       <c r="BA27" s="26">
-        <v>244.3</v>
+        <v>291.10000000000002</v>
       </c>
       <c r="BB27" s="26">
-        <v>715.4</v>
+        <v>860.6</v>
       </c>
       <c r="BD27" s="26"/>
       <c r="BE27" s="26"/>
     </row>
     <row r="28" spans="1:57" ht="52.5" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="22" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="8">
         <v>0</v>
       </c>
       <c r="D28" s="8">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>259.20341999999999</v>
       </c>
       <c r="F28" s="8">
         <v>365.46454999999997</v>
       </c>
       <c r="G28" s="9">
         <v>0</v>
@@ -7148,73 +7148,73 @@
       </c>
       <c r="AM28" s="12">
         <v>0</v>
       </c>
       <c r="AN28" s="12">
         <v>0</v>
       </c>
       <c r="AO28" s="12">
         <v>4872.5164699999996</v>
       </c>
       <c r="AP28" s="11">
         <v>1758.01478</v>
       </c>
       <c r="AQ28" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR28" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS28" s="31">
         <v>6795.9</v>
       </c>
       <c r="AT28" s="31">
         <v>3571.6</v>
       </c>
-      <c r="AU28" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU28" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV28" s="32">
+        <v>0</v>
       </c>
       <c r="AW28" s="31">
-        <v>4220</v>
+        <v>4658.5</v>
       </c>
       <c r="AX28" s="31">
-        <v>2165.5</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>2404.3000000000002</v>
+      </c>
+      <c r="AY28" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ28" s="32">
+        <v>0</v>
       </c>
       <c r="BA28" s="26">
-        <v>4087.5</v>
+        <v>4175.8999999999996</v>
       </c>
       <c r="BB28" s="26">
-        <v>2326.6</v>
+        <v>2391.6999999999998</v>
       </c>
       <c r="BD28" s="26"/>
       <c r="BE28" s="26"/>
     </row>
     <row r="29" spans="1:57" ht="53.25" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C29" s="8">
         <v>0</v>
       </c>
       <c r="D29" s="8">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>39.977670000000003</v>
       </c>
       <c r="F29" s="8">
         <v>55.640030000000003</v>
       </c>
       <c r="G29" s="9">
         <v>0</v>
@@ -7314,73 +7314,73 @@
       </c>
       <c r="AM29" s="12">
         <v>0</v>
       </c>
       <c r="AN29" s="12">
         <v>0</v>
       </c>
       <c r="AO29" s="12">
         <v>296.80959999999999</v>
       </c>
       <c r="AP29" s="11">
         <v>277.79214999999999</v>
       </c>
       <c r="AQ29" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR29" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS29" s="31">
         <v>249.1</v>
       </c>
       <c r="AT29" s="31">
         <v>273.60000000000002</v>
       </c>
-      <c r="AU29" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU29" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV29" s="32">
+        <v>0</v>
       </c>
       <c r="AW29" s="31">
-        <v>121.1</v>
+        <v>145.69999999999999</v>
       </c>
       <c r="AX29" s="31">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>157.80000000000001</v>
+      </c>
+      <c r="AY29" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ29" s="32">
+        <v>0</v>
       </c>
       <c r="BA29" s="26">
-        <v>124.3</v>
+        <v>164.7</v>
       </c>
       <c r="BB29" s="26">
-        <v>136.1</v>
+        <v>177.8</v>
       </c>
       <c r="BD29" s="26"/>
       <c r="BE29" s="26"/>
     </row>
     <row r="30" spans="1:57" ht="28.5" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="22" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="8">
         <v>0</v>
       </c>
       <c r="D30" s="8">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>177.32787999999999</v>
       </c>
       <c r="F30" s="8">
         <v>543.75176999999996</v>
       </c>
       <c r="G30" s="9">
         <v>0</v>
@@ -7480,73 +7480,73 @@
       </c>
       <c r="AM30" s="12">
         <v>0</v>
       </c>
       <c r="AN30" s="12">
         <v>0</v>
       </c>
       <c r="AO30" s="12">
         <v>48.227719999999998</v>
       </c>
       <c r="AP30" s="11">
         <v>339.76940000000002</v>
       </c>
       <c r="AQ30" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR30" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS30" s="31">
         <v>183.7</v>
       </c>
       <c r="AT30" s="31">
         <v>910</v>
       </c>
-      <c r="AU30" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU30" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV30" s="32">
+        <v>0</v>
       </c>
       <c r="AW30" s="31">
-        <v>94.1</v>
+        <v>95.6</v>
       </c>
       <c r="AX30" s="31">
-        <v>506.6</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>518.20000000000005</v>
+      </c>
+      <c r="AY30" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ30" s="32">
+        <v>0</v>
       </c>
       <c r="BA30" s="26">
-        <v>161.69999999999999</v>
+        <v>187.8</v>
       </c>
       <c r="BB30" s="26">
-        <v>706.5</v>
+        <v>812.7</v>
       </c>
       <c r="BD30" s="26"/>
       <c r="BE30" s="26"/>
     </row>
     <row r="31" spans="1:57" ht="28.5" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="8">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>110.09274000000001</v>
       </c>
       <c r="F31" s="8">
         <v>435.55783000000002</v>
       </c>
       <c r="G31" s="9">
         <v>0</v>
@@ -7646,73 +7646,73 @@
       </c>
       <c r="AM31" s="12">
         <v>0</v>
       </c>
       <c r="AN31" s="12">
         <v>0</v>
       </c>
       <c r="AO31" s="12">
         <v>201.68960000000001</v>
       </c>
       <c r="AP31" s="11">
         <v>887.85751000000005</v>
       </c>
       <c r="AQ31" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR31" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS31" s="31">
         <v>223.8</v>
       </c>
       <c r="AT31" s="31">
         <v>1082.8</v>
       </c>
-      <c r="AU31" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU31" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="32">
+        <v>0</v>
       </c>
       <c r="AW31" s="31">
-        <v>112.1</v>
+        <v>128.19999999999999</v>
       </c>
       <c r="AX31" s="31">
-        <v>494.5</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>556</v>
+      </c>
+      <c r="AY31" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ31" s="32">
+        <v>0</v>
       </c>
       <c r="BA31" s="26">
-        <v>152.19999999999999</v>
+        <v>165.6</v>
       </c>
       <c r="BB31" s="26">
-        <v>750.9</v>
+        <v>812.5</v>
       </c>
       <c r="BD31" s="26"/>
       <c r="BE31" s="26"/>
     </row>
     <row r="32" spans="1:57" ht="28.5" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="8">
         <v>0</v>
       </c>
       <c r="D32" s="8">
         <v>0</v>
       </c>
       <c r="E32" s="8">
         <v>2.4784999999999999</v>
       </c>
       <c r="F32" s="8">
         <v>7.3182799999999997</v>
       </c>
       <c r="G32" s="9">
         <v>0</v>
@@ -7812,55 +7812,55 @@
       </c>
       <c r="AM32" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AN32" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AO32" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AP32" s="11" t="s">
         <v>277</v>
       </c>
       <c r="AQ32" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR32" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS32" s="32">
         <v>0.3</v>
       </c>
       <c r="AT32" s="32">
         <v>0.9</v>
       </c>
-      <c r="AU32" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU32" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV32" s="32">
+        <v>0</v>
       </c>
       <c r="AW32" s="32">
         <v>0.3</v>
       </c>
       <c r="AX32" s="32">
         <v>0.9</v>
       </c>
       <c r="AY32" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AZ32" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BA32" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BB32" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BD32" s="26"/>
       <c r="BE32" s="26"/>
     </row>
     <row r="33" spans="1:57" ht="48.75" customHeight="1">
       <c r="A33" s="20" t="s">
         <v>53</v>
@@ -7990,61 +7990,61 @@
       </c>
       <c r="AQ33" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR33" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS33" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AT33" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AU33" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AV33" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AW33" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AX33" s="32" t="s">
         <v>277</v>
       </c>
-      <c r="AY33" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY33" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ33" s="32">
+        <v>0</v>
       </c>
       <c r="BA33" s="26">
         <v>0.1</v>
       </c>
       <c r="BB33" s="26">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="BD33" s="26"/>
       <c r="BE33" s="26"/>
     </row>
     <row r="34" spans="1:57" ht="20.25" customHeight="1">
       <c r="A34" s="20" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="8">
         <v>0</v>
       </c>
       <c r="D34" s="8">
         <v>0</v>
       </c>
       <c r="E34" s="8">
         <v>2.79</v>
       </c>
       <c r="F34" s="8">
         <v>14.193</v>
       </c>
       <c r="G34" s="9">
         <v>0</v>
@@ -8144,73 +8144,73 @@
       </c>
       <c r="AM34" s="12">
         <v>0</v>
       </c>
       <c r="AN34" s="12">
         <v>0</v>
       </c>
       <c r="AO34" s="12">
         <v>7.8202699999999998</v>
       </c>
       <c r="AP34" s="11">
         <v>21.750360000000001</v>
       </c>
       <c r="AQ34" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR34" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS34" s="31">
         <v>9.1999999999999993</v>
       </c>
       <c r="AT34" s="31">
         <v>37.700000000000003</v>
       </c>
-      <c r="AU34" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU34" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV34" s="32">
+        <v>0</v>
       </c>
       <c r="AW34" s="31">
-        <v>6</v>
+        <v>6.4</v>
       </c>
       <c r="AX34" s="31">
-        <v>22.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>23.2</v>
+      </c>
+      <c r="AY34" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ34" s="32">
+        <v>0</v>
       </c>
       <c r="BA34" s="26">
         <v>2.2000000000000002</v>
       </c>
       <c r="BB34" s="26">
-        <v>17.600000000000001</v>
+        <v>17.8</v>
       </c>
       <c r="BD34" s="26"/>
       <c r="BE34" s="26"/>
     </row>
     <row r="35" spans="1:57" ht="28.5" customHeight="1">
       <c r="A35" s="20" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D35" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E35" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F35" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G35" s="11" t="s">
         <v>277</v>
@@ -8476,67 +8476,67 @@
       </c>
       <c r="AM36" s="12">
         <v>0</v>
       </c>
       <c r="AN36" s="12">
         <v>0</v>
       </c>
       <c r="AO36" s="12">
         <v>1895.3</v>
       </c>
       <c r="AP36" s="11">
         <v>217.41578000000001</v>
       </c>
       <c r="AQ36" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR36" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS36" s="32">
         <v>1058.2</v>
       </c>
       <c r="AT36" s="32">
         <v>325.2</v>
       </c>
-      <c r="AU36" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU36" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV36" s="32">
+        <v>0</v>
       </c>
       <c r="AW36" s="32">
-        <v>95.5</v>
+        <v>783.4</v>
       </c>
       <c r="AX36" s="32">
-        <v>26.3</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>242.1</v>
+      </c>
+      <c r="AY36" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ36" s="32">
+        <v>0</v>
       </c>
       <c r="BA36" s="32">
         <v>110</v>
       </c>
       <c r="BB36" s="32">
         <v>26.3</v>
       </c>
       <c r="BD36" s="11"/>
       <c r="BE36" s="11"/>
     </row>
     <row r="37" spans="1:57" ht="18" customHeight="1">
       <c r="A37" s="20" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="8">
         <v>0</v>
       </c>
       <c r="D37" s="8">
         <v>0</v>
       </c>
       <c r="E37" s="8">
         <v>2.1100000000000001E-2</v>
@@ -8642,67 +8642,67 @@
       </c>
       <c r="AM37" s="12">
         <v>0</v>
       </c>
       <c r="AN37" s="12">
         <v>0</v>
       </c>
       <c r="AO37" s="12">
         <v>67.3</v>
       </c>
       <c r="AP37" s="11">
         <v>16.315370000000001</v>
       </c>
       <c r="AQ37" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR37" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS37" s="32">
         <v>38</v>
       </c>
       <c r="AT37" s="32">
         <v>30.7</v>
       </c>
-      <c r="AU37" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU37" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV37" s="32">
+        <v>0</v>
       </c>
       <c r="AW37" s="32">
         <v>27</v>
       </c>
       <c r="AX37" s="32">
         <v>27.3</v>
       </c>
-      <c r="AY37" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY37" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ37" s="32">
+        <v>0</v>
       </c>
       <c r="BA37" s="32">
         <v>22</v>
       </c>
       <c r="BB37" s="32">
         <v>14.7</v>
       </c>
       <c r="BD37" s="11"/>
       <c r="BE37" s="11"/>
     </row>
     <row r="38" spans="1:57" ht="28.5" customHeight="1">
       <c r="A38" s="20" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="22" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="8">
         <v>0</v>
       </c>
       <c r="D38" s="8">
         <v>0</v>
       </c>
       <c r="E38" s="8">
         <v>0.01</v>
@@ -8808,55 +8808,55 @@
       </c>
       <c r="AM38" s="12">
         <v>0</v>
       </c>
       <c r="AN38" s="12">
         <v>0</v>
       </c>
       <c r="AO38" s="12">
         <v>275.7</v>
       </c>
       <c r="AP38" s="11">
         <v>33.941000000000003</v>
       </c>
       <c r="AQ38" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR38" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS38" s="32">
         <v>87</v>
       </c>
       <c r="AT38" s="32">
         <v>12.7</v>
       </c>
-      <c r="AU38" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU38" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV38" s="32">
+        <v>0</v>
       </c>
       <c r="AW38" s="32">
         <v>87</v>
       </c>
       <c r="AX38" s="32">
         <v>12.7</v>
       </c>
       <c r="AY38" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AZ38" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BA38" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BB38" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BD38" s="11"/>
       <c r="BE38" s="11"/>
     </row>
     <row r="39" spans="1:57" ht="28.5" customHeight="1">
       <c r="A39" s="20" t="s">
         <v>65</v>
@@ -8974,67 +8974,67 @@
       </c>
       <c r="AM39" s="12">
         <v>0</v>
       </c>
       <c r="AN39" s="12">
         <v>0</v>
       </c>
       <c r="AO39" s="12">
         <v>8.5495000000000001</v>
       </c>
       <c r="AP39" s="11">
         <v>5.6509099999999997</v>
       </c>
       <c r="AQ39" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR39" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS39" s="31">
         <v>108.9</v>
       </c>
       <c r="AT39" s="31">
         <v>20.6</v>
       </c>
-      <c r="AU39" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU39" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV39" s="32">
+        <v>0</v>
       </c>
       <c r="AW39" s="31">
         <v>51</v>
       </c>
       <c r="AX39" s="31">
         <v>6</v>
       </c>
-      <c r="AY39" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY39" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ39" s="32">
+        <v>0</v>
       </c>
       <c r="BA39" s="26">
         <v>70</v>
       </c>
       <c r="BB39" s="26">
         <v>15.6</v>
       </c>
       <c r="BD39" s="26"/>
       <c r="BE39" s="26"/>
     </row>
     <row r="40" spans="1:57" ht="28.5" customHeight="1">
       <c r="A40" s="20" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="22" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D40" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E40" s="11" t="s">
         <v>277</v>
@@ -9152,55 +9152,55 @@
       </c>
       <c r="AQ40" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR40" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS40" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AT40" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AU40" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AV40" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AW40" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AX40" s="32" t="s">
         <v>277</v>
       </c>
-      <c r="AY40" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY40" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ40" s="32">
+        <v>0</v>
       </c>
       <c r="BA40" s="26">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="BB40" s="26">
         <v>0.14532999999999999</v>
       </c>
       <c r="BD40" s="26"/>
       <c r="BE40" s="26"/>
     </row>
     <row r="41" spans="1:57" ht="28.5" customHeight="1">
       <c r="A41" s="20" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="22" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="8">
         <v>0</v>
       </c>
       <c r="D41" s="8">
         <v>0</v>
       </c>
       <c r="E41" s="8">
         <v>20.640509999999999</v>
@@ -9306,67 +9306,67 @@
       </c>
       <c r="AM41" s="12">
         <v>0</v>
       </c>
       <c r="AN41" s="12">
         <v>0</v>
       </c>
       <c r="AO41" s="12">
         <v>41.499000000000002</v>
       </c>
       <c r="AP41" s="11">
         <v>6.3087299999999997</v>
       </c>
       <c r="AQ41" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR41" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS41" s="31">
         <v>0.4</v>
       </c>
       <c r="AT41" s="31">
         <v>0.3</v>
       </c>
-      <c r="AU41" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU41" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV41" s="32">
+        <v>0</v>
       </c>
       <c r="AW41" s="31">
         <v>0.3</v>
       </c>
       <c r="AX41" s="31">
         <v>0.23036999999999999</v>
       </c>
-      <c r="AY41" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY41" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ41" s="32">
+        <v>0</v>
       </c>
       <c r="BA41" s="26">
         <v>1.26</v>
       </c>
       <c r="BB41" s="26">
         <v>3.0984799999999999</v>
       </c>
       <c r="BD41" s="26"/>
       <c r="BE41" s="26"/>
     </row>
     <row r="42" spans="1:57" ht="28.5" customHeight="1">
       <c r="A42" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="22" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="8">
         <v>0</v>
       </c>
       <c r="D42" s="8">
         <v>0</v>
       </c>
       <c r="E42" s="8">
         <v>1.8599999999999998E-2</v>
@@ -9472,73 +9472,73 @@
       </c>
       <c r="AM42" s="12">
         <v>0</v>
       </c>
       <c r="AN42" s="12">
         <v>0</v>
       </c>
       <c r="AO42" s="12">
         <v>9</v>
       </c>
       <c r="AP42" s="11">
         <v>4.5128899999999996</v>
       </c>
       <c r="AQ42" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR42" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS42" s="31">
         <v>25.6</v>
       </c>
       <c r="AT42" s="31">
         <v>17.8</v>
       </c>
-      <c r="AU42" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU42" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV42" s="32">
+        <v>0</v>
       </c>
       <c r="AW42" s="31">
-        <v>18</v>
+        <v>22.5</v>
       </c>
       <c r="AX42" s="31">
-        <v>13.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>16.8</v>
+      </c>
+      <c r="AY42" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ42" s="32">
+        <v>0</v>
       </c>
       <c r="BA42" s="26">
-        <v>67.7</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="BB42" s="26">
-        <v>67.400000000000006</v>
+        <v>69.099999999999994</v>
       </c>
       <c r="BD42" s="26"/>
       <c r="BE42" s="26"/>
     </row>
     <row r="43" spans="1:57" ht="28.5" customHeight="1">
       <c r="A43" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B43" s="22" t="s">
         <v>74</v>
       </c>
       <c r="C43" s="8">
         <v>0</v>
       </c>
       <c r="D43" s="8">
         <v>0</v>
       </c>
       <c r="E43" s="8">
         <v>2E-3</v>
       </c>
       <c r="F43" s="8">
         <v>5.3899999999999998E-3</v>
       </c>
       <c r="G43" s="11" t="s">
         <v>277</v>
@@ -9638,73 +9638,73 @@
       </c>
       <c r="AM43" s="12">
         <v>0</v>
       </c>
       <c r="AN43" s="12">
         <v>0</v>
       </c>
       <c r="AO43" s="12">
         <v>1.23</v>
       </c>
       <c r="AP43" s="11">
         <v>1.2232799999999999</v>
       </c>
       <c r="AQ43" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR43" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS43" s="31">
         <v>1</v>
       </c>
       <c r="AT43" s="31">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AU43" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU43" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV43" s="32">
+        <v>0</v>
       </c>
       <c r="AW43" s="31">
         <v>0.8</v>
       </c>
       <c r="AX43" s="31">
         <v>0.9</v>
       </c>
-      <c r="AY43" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY43" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ43" s="32">
+        <v>0</v>
       </c>
       <c r="BA43" s="26">
         <v>1.2</v>
       </c>
       <c r="BB43" s="26">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="BD43" s="26"/>
       <c r="BE43" s="26"/>
     </row>
     <row r="44" spans="1:57" ht="28.5" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>75</v>
       </c>
       <c r="B44" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C44" s="8">
         <v>0</v>
       </c>
       <c r="D44" s="8">
         <v>0</v>
       </c>
       <c r="E44" s="8">
         <v>63.738660000000003</v>
       </c>
       <c r="F44" s="8">
         <v>18.197759999999999</v>
       </c>
       <c r="G44" s="9">
         <v>0</v>
@@ -9804,73 +9804,73 @@
       </c>
       <c r="AM44" s="12">
         <v>0</v>
       </c>
       <c r="AN44" s="12">
         <v>0</v>
       </c>
       <c r="AO44" s="12">
         <v>107.61142</v>
       </c>
       <c r="AP44" s="11">
         <v>60.827779999999997</v>
       </c>
       <c r="AQ44" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR44" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS44" s="31">
         <v>82.2</v>
       </c>
       <c r="AT44" s="31">
         <v>31.7</v>
       </c>
-      <c r="AU44" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU44" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV44" s="32">
+        <v>0</v>
       </c>
       <c r="AW44" s="31">
         <v>81</v>
       </c>
       <c r="AX44" s="31">
         <v>30.9</v>
       </c>
-      <c r="AY44" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY44" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="32">
+        <v>0</v>
       </c>
       <c r="BA44" s="26">
-        <v>24.5</v>
+        <v>32</v>
       </c>
       <c r="BB44" s="26">
-        <v>19.399999999999999</v>
+        <v>28.2</v>
       </c>
       <c r="BD44" s="26"/>
       <c r="BE44" s="26"/>
     </row>
     <row r="45" spans="1:57" ht="28.5" customHeight="1">
       <c r="A45" s="20" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="22" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="8">
         <v>0</v>
       </c>
       <c r="D45" s="8">
         <v>0</v>
       </c>
       <c r="E45" s="8">
         <v>114.18772</v>
       </c>
       <c r="F45" s="8">
         <v>231.96737999999999</v>
       </c>
       <c r="G45" s="9">
         <v>0</v>
@@ -9970,73 +9970,73 @@
       </c>
       <c r="AM45" s="12">
         <v>0</v>
       </c>
       <c r="AN45" s="12">
         <v>0</v>
       </c>
       <c r="AO45" s="12">
         <v>174.65729999999999</v>
       </c>
       <c r="AP45" s="11">
         <v>261.70988</v>
       </c>
       <c r="AQ45" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR45" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS45" s="31">
         <v>134.6</v>
       </c>
       <c r="AT45" s="31">
         <v>219.8</v>
       </c>
-      <c r="AU45" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU45" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV45" s="32">
+        <v>0</v>
       </c>
       <c r="AW45" s="31">
-        <v>79.900000000000006</v>
+        <v>87.7</v>
       </c>
       <c r="AX45" s="31">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>141.4</v>
+      </c>
+      <c r="AY45" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ45" s="32">
+        <v>0</v>
       </c>
       <c r="BA45" s="26">
-        <v>100.5</v>
+        <v>105.4</v>
       </c>
       <c r="BB45" s="26">
-        <v>171.6</v>
+        <v>181.3</v>
       </c>
       <c r="BD45" s="26"/>
       <c r="BE45" s="26"/>
     </row>
     <row r="46" spans="1:57" ht="51" customHeight="1">
       <c r="A46" s="20" t="s">
         <v>79</v>
       </c>
       <c r="B46" s="22" t="s">
         <v>80</v>
       </c>
       <c r="C46" s="8">
         <v>0</v>
       </c>
       <c r="D46" s="8">
         <v>0</v>
       </c>
       <c r="E46" s="8">
         <v>30.928000000000001</v>
       </c>
       <c r="F46" s="8">
         <v>38.689500000000002</v>
       </c>
       <c r="G46" s="9">
         <v>0</v>
@@ -10136,67 +10136,67 @@
       </c>
       <c r="AM46" s="12">
         <v>0</v>
       </c>
       <c r="AN46" s="12">
         <v>0</v>
       </c>
       <c r="AO46" s="12">
         <v>0.55059999999999998</v>
       </c>
       <c r="AP46" s="11">
         <v>0.93806999999999996</v>
       </c>
       <c r="AQ46" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR46" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS46" s="31">
         <v>0.7</v>
       </c>
       <c r="AT46" s="31">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AU46" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU46" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV46" s="32">
+        <v>0</v>
       </c>
       <c r="AW46" s="31">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="AX46" s="31">
-        <v>0.6</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>0.9</v>
+      </c>
+      <c r="AY46" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ46" s="32">
+        <v>0</v>
       </c>
       <c r="BA46" s="26">
         <v>0.2</v>
       </c>
       <c r="BB46" s="26">
         <v>0.4</v>
       </c>
       <c r="BD46" s="26"/>
       <c r="BE46" s="26"/>
     </row>
     <row r="47" spans="1:57" ht="28.5" customHeight="1">
       <c r="A47" s="20" t="s">
         <v>81</v>
       </c>
       <c r="B47" s="22" t="s">
         <v>82</v>
       </c>
       <c r="C47" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D47" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E47" s="11" t="s">
         <v>277</v>
@@ -10302,73 +10302,73 @@
       </c>
       <c r="AM47" s="12">
         <v>0</v>
       </c>
       <c r="AN47" s="12">
         <v>0</v>
       </c>
       <c r="AO47" s="12">
         <v>0.28592000000000001</v>
       </c>
       <c r="AP47" s="11">
         <v>2.6017999999999999</v>
       </c>
       <c r="AQ47" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR47" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS47" s="31">
         <v>0.6</v>
       </c>
       <c r="AT47" s="31">
         <v>7.8</v>
       </c>
-      <c r="AU47" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU47" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV47" s="32">
+        <v>0</v>
       </c>
       <c r="AW47" s="31">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="AX47" s="31">
-        <v>3.2</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>6.8</v>
+      </c>
+      <c r="AY47" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="32">
+        <v>0</v>
       </c>
       <c r="BA47" s="26">
         <v>9.9979999999999999E-2</v>
       </c>
       <c r="BB47" s="26">
-        <v>1.9</v>
+        <v>2.1</v>
       </c>
       <c r="BD47" s="26"/>
       <c r="BE47" s="26"/>
     </row>
     <row r="48" spans="1:57" ht="28.5" customHeight="1">
       <c r="A48" s="20" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="22" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="8">
         <v>0</v>
       </c>
       <c r="D48" s="8">
         <v>0</v>
       </c>
       <c r="E48" s="8">
         <v>4.7489999999999997</v>
       </c>
       <c r="F48" s="8">
         <v>5.7249999999999996</v>
       </c>
       <c r="G48" s="9">
         <v>0</v>
@@ -10468,73 +10468,73 @@
       </c>
       <c r="AM48" s="12">
         <v>0</v>
       </c>
       <c r="AN48" s="12">
         <v>0</v>
       </c>
       <c r="AO48" s="12">
         <v>2.44116</v>
       </c>
       <c r="AP48" s="11">
         <v>3.3216800000000002</v>
       </c>
       <c r="AQ48" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR48" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS48" s="31">
         <v>1.8</v>
       </c>
       <c r="AT48" s="31">
         <v>2.6</v>
       </c>
-      <c r="AU48" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU48" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV48" s="32">
+        <v>0</v>
       </c>
       <c r="AW48" s="31">
         <v>1.6</v>
       </c>
       <c r="AX48" s="31">
-        <v>2.2999999999999998</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>2.4</v>
+      </c>
+      <c r="AY48" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ48" s="32">
+        <v>0</v>
       </c>
       <c r="BA48" s="26">
         <v>0.20599999999999999</v>
       </c>
       <c r="BB48" s="26">
-        <v>0.29370000000000002</v>
+        <v>0.4</v>
       </c>
       <c r="BD48" s="26"/>
       <c r="BE48" s="26"/>
     </row>
     <row r="49" spans="1:57" ht="54.75" customHeight="1">
       <c r="A49" s="20" t="s">
         <v>85</v>
       </c>
       <c r="B49" s="22" t="s">
         <v>86</v>
       </c>
       <c r="C49" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D49" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E49" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F49" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G49" s="11" t="s">
         <v>277</v>
@@ -10800,67 +10800,67 @@
       </c>
       <c r="AM50" s="12">
         <v>0</v>
       </c>
       <c r="AN50" s="12">
         <v>0</v>
       </c>
       <c r="AO50" s="12">
         <v>3.5072000000000001</v>
       </c>
       <c r="AP50" s="11">
         <v>8.5315700000000003</v>
       </c>
       <c r="AQ50" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR50" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS50" s="31">
         <v>0.5</v>
       </c>
       <c r="AT50" s="31">
         <v>1.3</v>
       </c>
-      <c r="AU50" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU50" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV50" s="32">
+        <v>0</v>
       </c>
       <c r="AW50" s="31">
         <v>0.44275999999999999</v>
       </c>
       <c r="AX50" s="31">
         <v>1.1938200000000001</v>
       </c>
-      <c r="AY50" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY50" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ50" s="32">
+        <v>0</v>
       </c>
       <c r="BA50" s="26">
         <v>7.1999999999999998E-3</v>
       </c>
       <c r="BB50" s="26">
         <v>4.0259999999999997E-2</v>
       </c>
       <c r="BD50" s="26"/>
       <c r="BE50" s="26"/>
     </row>
     <row r="51" spans="1:57" ht="28.5" customHeight="1">
       <c r="A51" s="20" t="s">
         <v>89</v>
       </c>
       <c r="B51" s="22" t="s">
         <v>90</v>
       </c>
       <c r="C51" s="8">
         <v>120</v>
       </c>
       <c r="D51" s="8">
         <v>108</v>
       </c>
       <c r="E51" s="8">
         <v>0.44074999999999998</v>
@@ -11132,55 +11132,55 @@
       </c>
       <c r="AM52" s="12">
         <v>0</v>
       </c>
       <c r="AN52" s="12">
         <v>0</v>
       </c>
       <c r="AO52" s="12">
         <v>57.2</v>
       </c>
       <c r="AP52" s="11">
         <v>40.759529999999998</v>
       </c>
       <c r="AQ52" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR52" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS52" s="32">
         <v>4</v>
       </c>
       <c r="AT52" s="32">
         <v>5.6</v>
       </c>
-      <c r="AU52" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU52" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV52" s="32">
+        <v>0</v>
       </c>
       <c r="AW52" s="32">
         <v>4</v>
       </c>
       <c r="AX52" s="32">
         <v>5.6</v>
       </c>
       <c r="AY52" s="32">
         <v>0</v>
       </c>
       <c r="AZ52" s="32">
         <v>0</v>
       </c>
       <c r="BA52" s="32">
         <v>0</v>
       </c>
       <c r="BB52" s="32">
         <v>0.3</v>
       </c>
       <c r="BD52" s="11"/>
       <c r="BE52" s="11"/>
     </row>
     <row r="53" spans="1:57" ht="28.5" customHeight="1">
       <c r="A53" s="20" t="s">
         <v>93</v>
@@ -11476,55 +11476,55 @@
       </c>
       <c r="AQ54" s="26">
         <v>160.69999999999999</v>
       </c>
       <c r="AR54" s="26">
         <v>68.3</v>
       </c>
       <c r="AS54" s="31">
         <v>11.7</v>
       </c>
       <c r="AT54" s="31">
         <v>14.7</v>
       </c>
       <c r="AU54" s="26">
         <v>160.69999999999999</v>
       </c>
       <c r="AV54" s="26">
         <v>68.3</v>
       </c>
       <c r="AW54" s="31">
         <v>5.7</v>
       </c>
       <c r="AX54" s="31">
         <v>7.3</v>
       </c>
-      <c r="AY54" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY54" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ54" s="32">
+        <v>0</v>
       </c>
       <c r="BA54" s="26">
         <v>3</v>
       </c>
       <c r="BB54" s="26">
         <v>4.2344200000000001</v>
       </c>
       <c r="BD54" s="26"/>
       <c r="BE54" s="26"/>
     </row>
     <row r="55" spans="1:57" ht="28.5" customHeight="1">
       <c r="A55" s="20" t="s">
         <v>97</v>
       </c>
       <c r="B55" s="22" t="s">
         <v>98</v>
       </c>
       <c r="C55" s="8">
         <v>0</v>
       </c>
       <c r="D55" s="8">
         <v>0</v>
       </c>
       <c r="E55" s="8">
         <v>2E-3</v>
@@ -11642,61 +11642,61 @@
       </c>
       <c r="AQ55" s="32">
         <v>41</v>
       </c>
       <c r="AR55" s="32">
         <v>11.4</v>
       </c>
       <c r="AS55" s="31">
         <v>3.7</v>
       </c>
       <c r="AT55" s="31">
         <v>8</v>
       </c>
       <c r="AU55" s="32">
         <v>41</v>
       </c>
       <c r="AV55" s="32">
         <v>11.4</v>
       </c>
       <c r="AW55" s="31">
         <v>2.1549999999999998</v>
       </c>
       <c r="AX55" s="31">
         <v>6.5687199999999999</v>
       </c>
-      <c r="AY55" s="32" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AY55" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="32">
+        <v>0</v>
+      </c>
+      <c r="BA55" s="32">
+        <v>0.1</v>
+      </c>
+      <c r="BB55" s="32">
+        <v>0.3</v>
       </c>
       <c r="BD55" s="11"/>
       <c r="BE55" s="11"/>
     </row>
     <row r="56" spans="1:57" ht="28.5" customHeight="1">
       <c r="A56" s="20" t="s">
         <v>99</v>
       </c>
       <c r="B56" s="22" t="s">
         <v>100</v>
       </c>
       <c r="C56" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D56" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E56" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F56" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G56" s="11" t="s">
         <v>277</v>
@@ -11962,73 +11962,73 @@
       </c>
       <c r="AM57" s="12">
         <v>0</v>
       </c>
       <c r="AN57" s="12">
         <v>0</v>
       </c>
       <c r="AO57" s="12">
         <v>6.3486000000000002</v>
       </c>
       <c r="AP57" s="11">
         <v>1.6398299999999999</v>
       </c>
       <c r="AQ57" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR57" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS57" s="32">
         <v>127.5</v>
       </c>
       <c r="AT57" s="32">
         <v>107.9</v>
       </c>
-      <c r="AU57" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU57" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV57" s="32">
+        <v>0</v>
       </c>
       <c r="AW57" s="32">
-        <v>4.5</v>
+        <v>18</v>
       </c>
       <c r="AX57" s="32">
-        <v>4.9000000000000004</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>16.2</v>
+      </c>
+      <c r="AY57" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="32">
+        <v>0</v>
       </c>
       <c r="BA57" s="26">
-        <v>44.5</v>
+        <v>64.5</v>
       </c>
       <c r="BB57" s="26">
-        <v>36.5</v>
+        <v>49.4</v>
       </c>
       <c r="BD57" s="26"/>
       <c r="BE57" s="26"/>
     </row>
     <row r="58" spans="1:57" ht="28.5" customHeight="1">
       <c r="A58" s="20" t="s">
         <v>103</v>
       </c>
       <c r="B58" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C58" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D58" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E58" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F58" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G58" s="9">
         <v>0</v>
@@ -12294,67 +12294,67 @@
       </c>
       <c r="AM59" s="12">
         <v>0</v>
       </c>
       <c r="AN59" s="12">
         <v>0</v>
       </c>
       <c r="AO59" s="12">
         <v>10.6</v>
       </c>
       <c r="AP59" s="11">
         <v>11.35045</v>
       </c>
       <c r="AQ59" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR59" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS59" s="31">
         <v>7.3</v>
       </c>
       <c r="AT59" s="31">
         <v>16.8</v>
       </c>
-      <c r="AU59" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU59" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV59" s="32">
+        <v>0</v>
       </c>
       <c r="AW59" s="31">
         <v>4</v>
       </c>
       <c r="AX59" s="31">
         <v>10.8</v>
       </c>
-      <c r="AY59" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY59" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="32">
+        <v>0</v>
       </c>
       <c r="BA59" s="26">
         <v>7.7</v>
       </c>
       <c r="BB59" s="26">
         <v>14.6</v>
       </c>
       <c r="BD59" s="26"/>
       <c r="BE59" s="26"/>
     </row>
     <row r="60" spans="1:57" ht="39" customHeight="1">
       <c r="A60" s="20" t="s">
         <v>107</v>
       </c>
       <c r="B60" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C60" s="8">
         <v>0</v>
       </c>
       <c r="D60" s="8">
         <v>0</v>
       </c>
       <c r="E60" s="8">
         <v>12.778499999999999</v>
@@ -12460,73 +12460,73 @@
       </c>
       <c r="AM60" s="12">
         <v>0</v>
       </c>
       <c r="AN60" s="12">
         <v>0</v>
       </c>
       <c r="AO60" s="12">
         <v>151.60918000000001</v>
       </c>
       <c r="AP60" s="11">
         <v>372.16951</v>
       </c>
       <c r="AQ60" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR60" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS60" s="31">
         <v>208.3</v>
       </c>
       <c r="AT60" s="31">
         <v>685.9</v>
       </c>
-      <c r="AU60" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU60" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV60" s="32">
+        <v>0</v>
       </c>
       <c r="AW60" s="31">
-        <v>121</v>
+        <v>124.1</v>
       </c>
       <c r="AX60" s="31">
-        <v>386.3</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>399.7</v>
+      </c>
+      <c r="AY60" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ60" s="32">
+        <v>0</v>
       </c>
       <c r="BA60" s="26">
-        <v>78.8</v>
+        <v>87.7</v>
       </c>
       <c r="BB60" s="26">
-        <v>254.4</v>
+        <v>272.2</v>
       </c>
       <c r="BD60" s="26"/>
       <c r="BE60" s="26"/>
     </row>
     <row r="61" spans="1:57" ht="51.75" customHeight="1">
       <c r="A61" s="20" t="s">
         <v>109</v>
       </c>
       <c r="B61" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C61" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D61" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E61" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F61" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G61" s="11" t="s">
         <v>277</v>
@@ -12626,67 +12626,67 @@
       </c>
       <c r="AM61" s="12">
         <v>0</v>
       </c>
       <c r="AN61" s="12">
         <v>0</v>
       </c>
       <c r="AO61" s="12">
         <v>1.4</v>
       </c>
       <c r="AP61" s="11">
         <v>4.8219599999999998</v>
       </c>
       <c r="AQ61" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR61" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS61" s="31">
         <v>3.9</v>
       </c>
       <c r="AT61" s="31">
         <v>18.399999999999999</v>
       </c>
-      <c r="AU61" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU61" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV61" s="32">
+        <v>0</v>
       </c>
       <c r="AW61" s="31">
         <v>2.4</v>
       </c>
       <c r="AX61" s="31">
         <v>11.5</v>
       </c>
-      <c r="AY61" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY61" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ61" s="32">
+        <v>0</v>
       </c>
       <c r="BA61" s="26">
         <v>3</v>
       </c>
       <c r="BB61" s="26">
         <v>16.600000000000001</v>
       </c>
       <c r="BD61" s="26"/>
       <c r="BE61" s="26"/>
     </row>
     <row r="62" spans="1:57" ht="28.5" customHeight="1">
       <c r="A62" s="20" t="s">
         <v>111</v>
       </c>
       <c r="B62" s="22" t="s">
         <v>112</v>
       </c>
       <c r="C62" s="8">
         <v>0</v>
       </c>
       <c r="D62" s="8">
         <v>0</v>
       </c>
       <c r="E62" s="8">
         <v>0.35260000000000002</v>
@@ -12799,66 +12799,66 @@
       <c r="AO62" s="12">
         <v>1.92865</v>
       </c>
       <c r="AP62" s="11">
         <v>3.5769700000000002</v>
       </c>
       <c r="AQ62" s="32">
         <v>18</v>
       </c>
       <c r="AR62" s="32">
         <v>10</v>
       </c>
       <c r="AS62" s="31">
         <v>8.1999999999999993</v>
       </c>
       <c r="AT62" s="31">
         <v>6.5</v>
       </c>
       <c r="AU62" s="32">
         <v>18</v>
       </c>
       <c r="AV62" s="32">
         <v>10</v>
       </c>
       <c r="AW62" s="31">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
       <c r="AX62" s="31">
-        <v>1.8</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>2.1</v>
+      </c>
+      <c r="AY62" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ62" s="32">
+        <v>0</v>
       </c>
       <c r="BA62" s="26">
-        <v>4.0999999999999996</v>
+        <v>5.8</v>
       </c>
       <c r="BB62" s="26">
-        <v>7.8</v>
+        <v>9.1</v>
       </c>
       <c r="BD62" s="26"/>
       <c r="BE62" s="26"/>
     </row>
     <row r="63" spans="1:57" ht="36.75" customHeight="1">
       <c r="A63" s="20" t="s">
         <v>113</v>
       </c>
       <c r="B63" s="22" t="s">
         <v>114</v>
       </c>
       <c r="C63" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D63" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E63" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F63" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G63" s="11" t="s">
         <v>277</v>
@@ -12970,55 +12970,55 @@
       </c>
       <c r="AQ63" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR63" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS63" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AT63" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AU63" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AV63" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AW63" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AX63" s="32" t="s">
         <v>277</v>
       </c>
-      <c r="AY63" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY63" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="32">
+        <v>0</v>
       </c>
       <c r="BA63" s="26">
         <v>8.9999999999999998E-4</v>
       </c>
       <c r="BB63" s="26">
         <v>6.0220000000000003E-2</v>
       </c>
       <c r="BD63" s="26"/>
       <c r="BE63" s="26"/>
     </row>
     <row r="64" spans="1:57" ht="40.5" customHeight="1">
       <c r="A64" s="20" t="s">
         <v>115</v>
       </c>
       <c r="B64" s="22" t="s">
         <v>116</v>
       </c>
       <c r="C64" s="8">
         <v>0</v>
       </c>
       <c r="D64" s="8">
         <v>0</v>
       </c>
       <c r="E64" s="8">
         <v>4.1149999999999999E-2</v>
@@ -13124,67 +13124,67 @@
       </c>
       <c r="AM64" s="12">
         <v>0</v>
       </c>
       <c r="AN64" s="12">
         <v>0</v>
       </c>
       <c r="AO64" s="12">
         <v>2.7333500000000002</v>
       </c>
       <c r="AP64" s="11">
         <v>27.135110000000001</v>
       </c>
       <c r="AQ64" s="32">
         <v>0.5</v>
       </c>
       <c r="AR64" s="32">
         <v>32.6</v>
       </c>
       <c r="AS64" s="31">
         <v>2.2999999999999998</v>
       </c>
       <c r="AT64" s="31">
         <v>42.1</v>
       </c>
-      <c r="AU64" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU64" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV64" s="32">
+        <v>0</v>
       </c>
       <c r="AW64" s="31">
-        <v>1</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AX64" s="31">
-        <v>18.7</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>21.8</v>
+      </c>
+      <c r="AY64" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ64" s="32">
+        <v>0</v>
       </c>
       <c r="BA64" s="26">
         <v>2.2999999999999998</v>
       </c>
       <c r="BB64" s="26">
         <v>30.6</v>
       </c>
       <c r="BD64" s="26"/>
       <c r="BE64" s="26"/>
     </row>
     <row r="65" spans="1:57" ht="28.5" customHeight="1">
       <c r="A65" s="20" t="s">
         <v>117</v>
       </c>
       <c r="B65" s="22" t="s">
         <v>118</v>
       </c>
       <c r="C65" s="8">
         <v>0</v>
       </c>
       <c r="D65" s="8">
         <v>0</v>
       </c>
       <c r="E65" s="8">
         <v>0.307</v>
@@ -13297,66 +13297,66 @@
       <c r="AO65" s="12">
         <v>14.900230000000001</v>
       </c>
       <c r="AP65" s="11">
         <v>78.72842</v>
       </c>
       <c r="AQ65" s="32">
         <v>15.9</v>
       </c>
       <c r="AR65" s="32">
         <v>8.8000000000000007</v>
       </c>
       <c r="AS65" s="31">
         <v>86.3</v>
       </c>
       <c r="AT65" s="31">
         <v>135.69999999999999</v>
       </c>
       <c r="AU65" s="32">
         <v>15.9</v>
       </c>
       <c r="AV65" s="32">
         <v>8.8000000000000007</v>
       </c>
       <c r="AW65" s="31">
-        <v>36.700000000000003</v>
+        <v>51</v>
       </c>
       <c r="AX65" s="31">
-        <v>83.9</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>98.6</v>
+      </c>
+      <c r="AY65" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="32">
+        <v>0</v>
       </c>
       <c r="BA65" s="26">
-        <v>1.3</v>
+        <v>86.1</v>
       </c>
       <c r="BB65" s="26">
-        <v>15.3</v>
+        <v>86.4</v>
       </c>
       <c r="BD65" s="26"/>
       <c r="BE65" s="26"/>
     </row>
     <row r="66" spans="1:57" ht="28.5" customHeight="1">
       <c r="A66" s="20" t="s">
         <v>119</v>
       </c>
       <c r="B66" s="22" t="s">
         <v>120</v>
       </c>
       <c r="C66" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D66" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F66" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G66" s="11" t="s">
         <v>277</v>
@@ -13622,73 +13622,73 @@
       </c>
       <c r="AM67" s="12">
         <v>0</v>
       </c>
       <c r="AN67" s="12">
         <v>0</v>
       </c>
       <c r="AO67" s="12">
         <v>2.5491000000000001</v>
       </c>
       <c r="AP67" s="11">
         <v>14.017340000000001</v>
       </c>
       <c r="AQ67" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR67" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS67" s="31">
         <v>4.5999999999999996</v>
       </c>
       <c r="AT67" s="31">
         <v>40.4</v>
       </c>
-      <c r="AU67" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU67" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV67" s="32">
+        <v>0</v>
       </c>
       <c r="AW67" s="31">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="AX67" s="31">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>23.6</v>
+      </c>
+      <c r="AY67" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ67" s="32">
+        <v>0</v>
       </c>
       <c r="BA67" s="26">
         <v>3.1960999999999999</v>
       </c>
       <c r="BB67" s="26">
-        <v>30</v>
+        <v>30.1</v>
       </c>
       <c r="BD67" s="26"/>
       <c r="BE67" s="26"/>
     </row>
     <row r="68" spans="1:57" ht="28.5" customHeight="1">
       <c r="A68" s="20" t="s">
         <v>123</v>
       </c>
       <c r="B68" s="22" t="s">
         <v>124</v>
       </c>
       <c r="C68" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D68" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E68" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F68" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G68" s="11" t="s">
         <v>277</v>
@@ -13954,67 +13954,67 @@
       </c>
       <c r="AM69" s="12">
         <v>0</v>
       </c>
       <c r="AN69" s="12">
         <v>0</v>
       </c>
       <c r="AO69" s="12">
         <v>6.7799999999999999E-2</v>
       </c>
       <c r="AP69" s="11">
         <v>0.76327999999999996</v>
       </c>
       <c r="AQ69" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR69" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS69" s="31">
         <v>0.1</v>
       </c>
       <c r="AT69" s="31">
         <v>1.8</v>
       </c>
-      <c r="AU69" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU69" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV69" s="32">
+        <v>0</v>
       </c>
       <c r="AW69" s="31">
-        <v>4.2360000000000002E-2</v>
+        <v>0.1</v>
       </c>
       <c r="AX69" s="31">
-        <v>0.88178999999999996</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>1.2</v>
+      </c>
+      <c r="AY69" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ69" s="32">
+        <v>0</v>
       </c>
       <c r="BA69" s="26">
         <v>9.4299999999999991E-3</v>
       </c>
       <c r="BB69" s="26">
         <v>0.2</v>
       </c>
       <c r="BD69" s="26"/>
       <c r="BE69" s="26"/>
     </row>
     <row r="70" spans="1:57" ht="28.5" customHeight="1">
       <c r="A70" s="20" t="s">
         <v>127</v>
       </c>
       <c r="B70" s="22" t="s">
         <v>128</v>
       </c>
       <c r="C70" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D70" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E70" s="11" t="s">
         <v>277</v>
@@ -14120,67 +14120,67 @@
       </c>
       <c r="AM70" s="12">
         <v>0</v>
       </c>
       <c r="AN70" s="12">
         <v>0</v>
       </c>
       <c r="AO70" s="12">
         <v>3.2489999999999998E-2</v>
       </c>
       <c r="AP70" s="11">
         <v>0.64078999999999997</v>
       </c>
       <c r="AQ70" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR70" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS70" s="31">
         <v>0.1</v>
       </c>
       <c r="AT70" s="31">
         <v>2</v>
       </c>
-      <c r="AU70" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU70" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV70" s="32">
+        <v>0</v>
       </c>
       <c r="AW70" s="31">
         <v>0.1</v>
       </c>
       <c r="AX70" s="31">
-        <v>1.2</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>1.5</v>
+      </c>
+      <c r="AY70" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ70" s="32">
+        <v>0</v>
       </c>
       <c r="BA70" s="26">
         <v>2.852E-2</v>
       </c>
       <c r="BB70" s="26">
         <v>0.8</v>
       </c>
       <c r="BD70" s="26"/>
       <c r="BE70" s="26"/>
     </row>
     <row r="71" spans="1:57" ht="28.5" customHeight="1">
       <c r="A71" s="20" t="s">
         <v>129</v>
       </c>
       <c r="B71" s="22" t="s">
         <v>130</v>
       </c>
       <c r="C71" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D71" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E71" s="11" t="s">
         <v>277</v>
@@ -14286,67 +14286,67 @@
       </c>
       <c r="AM71" s="12">
         <v>0</v>
       </c>
       <c r="AN71" s="12">
         <v>0</v>
       </c>
       <c r="AO71" s="12">
         <v>1.0499999999999999E-3</v>
       </c>
       <c r="AP71" s="11">
         <v>3.4049999999999997E-2</v>
       </c>
       <c r="AQ71" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR71" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS71" s="26">
         <v>1.409E-2</v>
       </c>
       <c r="AT71" s="26">
         <v>1.2</v>
       </c>
-      <c r="AU71" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU71" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV71" s="32">
+        <v>0</v>
       </c>
       <c r="AW71" s="26">
         <v>1.409E-2</v>
       </c>
       <c r="AX71" s="26">
-        <v>0.62028000000000005</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>0.7</v>
+      </c>
+      <c r="AY71" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ71" s="32">
+        <v>0</v>
       </c>
       <c r="BA71" s="26">
         <v>6.0999999999999997E-4</v>
       </c>
       <c r="BB71" s="26">
         <v>6.3539999999999999E-2</v>
       </c>
       <c r="BD71" s="26"/>
       <c r="BE71" s="26"/>
     </row>
     <row r="72" spans="1:57" ht="28.5" customHeight="1">
       <c r="A72" s="20" t="s">
         <v>131</v>
       </c>
       <c r="B72" s="22" t="s">
         <v>132</v>
       </c>
       <c r="C72" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D72" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E72" s="11" t="s">
         <v>277</v>
@@ -14452,67 +14452,67 @@
       </c>
       <c r="AM72" s="12">
         <v>0</v>
       </c>
       <c r="AN72" s="12">
         <v>0</v>
       </c>
       <c r="AO72" s="12">
         <v>2.5159999999999998E-2</v>
       </c>
       <c r="AP72" s="11">
         <v>0.18118999999999999</v>
       </c>
       <c r="AQ72" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR72" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS72" s="26">
         <v>0.1</v>
       </c>
       <c r="AT72" s="31">
         <v>1.2</v>
       </c>
-      <c r="AU72" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU72" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV72" s="32">
+        <v>0</v>
       </c>
       <c r="AW72" s="26">
         <v>0.1</v>
       </c>
       <c r="AX72" s="31">
-        <v>0.49669999999999997</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>0.8</v>
+      </c>
+      <c r="AY72" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ72" s="32">
+        <v>0</v>
       </c>
       <c r="BA72" s="26">
         <v>5.4400000000000004E-3</v>
       </c>
       <c r="BB72" s="26">
         <v>6.2399999999999997E-2</v>
       </c>
       <c r="BD72" s="26"/>
       <c r="BE72" s="26"/>
     </row>
     <row r="73" spans="1:57" ht="28.5" customHeight="1">
       <c r="A73" s="20" t="s">
         <v>133</v>
       </c>
       <c r="B73" s="22" t="s">
         <v>134</v>
       </c>
       <c r="C73" s="8">
         <v>0</v>
       </c>
       <c r="D73" s="8">
         <v>0</v>
       </c>
       <c r="E73" s="8">
         <v>1E-4</v>
@@ -14618,73 +14618,73 @@
       </c>
       <c r="AM73" s="12">
         <v>0</v>
       </c>
       <c r="AN73" s="12">
         <v>0</v>
       </c>
       <c r="AO73" s="12">
         <v>0.58328000000000002</v>
       </c>
       <c r="AP73" s="11">
         <v>2.39438</v>
       </c>
       <c r="AQ73" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR73" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS73" s="31">
         <v>0.4</v>
       </c>
       <c r="AT73" s="31">
         <v>7</v>
       </c>
-      <c r="AU73" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU73" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV73" s="32">
+        <v>0</v>
       </c>
       <c r="AW73" s="31">
         <v>0.25435000000000002</v>
       </c>
       <c r="AX73" s="31">
-        <v>4.2</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="AY73" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ73" s="32">
+        <v>0</v>
       </c>
       <c r="BA73" s="26">
         <v>5.0520000000000002E-2</v>
       </c>
       <c r="BB73" s="26">
-        <v>2.1</v>
+        <v>3.4</v>
       </c>
       <c r="BD73" s="26"/>
       <c r="BE73" s="26"/>
     </row>
     <row r="74" spans="1:57" ht="28.5" customHeight="1">
       <c r="A74" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B74" s="22" t="s">
         <v>136</v>
       </c>
       <c r="C74" s="8">
         <v>0</v>
       </c>
       <c r="D74" s="8">
         <v>0</v>
       </c>
       <c r="E74" s="8">
         <v>197.82400000000001</v>
       </c>
       <c r="F74" s="8">
         <v>17.544740000000001</v>
       </c>
       <c r="G74" s="9">
         <v>0</v>
@@ -14784,73 +14784,73 @@
       </c>
       <c r="AM74" s="12">
         <v>0</v>
       </c>
       <c r="AN74" s="12">
         <v>0</v>
       </c>
       <c r="AO74" s="12">
         <v>832.69600000000003</v>
       </c>
       <c r="AP74" s="11">
         <v>237.89277999999999</v>
       </c>
       <c r="AQ74" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR74" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS74" s="31">
         <v>497.4</v>
       </c>
       <c r="AT74" s="31">
         <v>168.7</v>
       </c>
-      <c r="AU74" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU74" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV74" s="32">
+        <v>0</v>
       </c>
       <c r="AW74" s="31">
         <v>346.4</v>
       </c>
       <c r="AX74" s="31">
         <v>115</v>
       </c>
-      <c r="AY74" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY74" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ74" s="32">
+        <v>0</v>
       </c>
       <c r="BA74" s="32">
-        <v>98.3</v>
+        <v>99.1</v>
       </c>
       <c r="BB74" s="32">
-        <v>39.5</v>
+        <v>41</v>
       </c>
       <c r="BD74" s="11"/>
       <c r="BE74" s="11"/>
     </row>
     <row r="75" spans="1:57" ht="28.5" customHeight="1">
       <c r="A75" s="20" t="s">
         <v>137</v>
       </c>
       <c r="B75" s="22" t="s">
         <v>138</v>
       </c>
       <c r="C75" s="8">
         <v>0</v>
       </c>
       <c r="D75" s="8">
         <v>0</v>
       </c>
       <c r="E75" s="8">
         <v>34.359810000000003</v>
       </c>
       <c r="F75" s="8">
         <v>18.6371</v>
       </c>
       <c r="G75" s="9">
         <v>0</v>
@@ -14950,67 +14950,67 @@
       </c>
       <c r="AM75" s="12">
         <v>0</v>
       </c>
       <c r="AN75" s="12">
         <v>0</v>
       </c>
       <c r="AO75" s="12">
         <v>75.900400000000005</v>
       </c>
       <c r="AP75" s="11">
         <v>25.84526</v>
       </c>
       <c r="AQ75" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR75" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS75" s="31">
         <v>78.5</v>
       </c>
       <c r="AT75" s="31">
         <v>26.3</v>
       </c>
-      <c r="AU75" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU75" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV75" s="32">
+        <v>0</v>
       </c>
       <c r="AW75" s="31">
-        <v>70.5</v>
+        <v>70.599999999999994</v>
       </c>
       <c r="AX75" s="31">
-        <v>17.3</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>17.5</v>
+      </c>
+      <c r="AY75" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ75" s="32">
+        <v>0</v>
       </c>
       <c r="BA75" s="32">
         <v>11.3</v>
       </c>
       <c r="BB75" s="32">
         <v>7.2</v>
       </c>
       <c r="BD75" s="11"/>
       <c r="BE75" s="11"/>
     </row>
     <row r="76" spans="1:57" ht="28.5" customHeight="1">
       <c r="A76" s="20" t="s">
         <v>139</v>
       </c>
       <c r="B76" s="22" t="s">
         <v>140</v>
       </c>
       <c r="C76" s="8">
         <v>0</v>
       </c>
       <c r="D76" s="8">
         <v>0</v>
       </c>
       <c r="E76" s="8">
         <v>694.04160000000002</v>
@@ -15116,73 +15116,73 @@
       </c>
       <c r="AM76" s="12">
         <v>0</v>
       </c>
       <c r="AN76" s="12">
         <v>0</v>
       </c>
       <c r="AO76" s="12">
         <v>3.1811500000000001</v>
       </c>
       <c r="AP76" s="11">
         <v>2.8062</v>
       </c>
       <c r="AQ76" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR76" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS76" s="31">
         <v>3.4</v>
       </c>
       <c r="AT76" s="31">
         <v>3.8</v>
       </c>
-      <c r="AU76" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU76" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV76" s="32">
+        <v>0</v>
       </c>
       <c r="AW76" s="31">
-        <v>2</v>
+        <v>2.1</v>
       </c>
       <c r="AX76" s="31">
         <v>1.9</v>
       </c>
-      <c r="AY76" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY76" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ76" s="32">
+        <v>0</v>
       </c>
       <c r="BA76" s="26">
         <v>1.6</v>
       </c>
       <c r="BB76" s="26">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
       <c r="BD76" s="26"/>
       <c r="BE76" s="26"/>
     </row>
     <row r="77" spans="1:57" ht="50.25" customHeight="1">
       <c r="A77" s="20" t="s">
         <v>141</v>
       </c>
       <c r="B77" s="22" t="s">
         <v>142</v>
       </c>
       <c r="C77" s="8">
         <v>0</v>
       </c>
       <c r="D77" s="8">
         <v>0</v>
       </c>
       <c r="E77" s="8">
         <v>8.5466999999999995</v>
       </c>
       <c r="F77" s="8">
         <v>8.9136600000000001</v>
       </c>
       <c r="G77" s="9">
         <v>0</v>
@@ -15282,73 +15282,73 @@
       </c>
       <c r="AM77" s="12">
         <v>0</v>
       </c>
       <c r="AN77" s="12">
         <v>0</v>
       </c>
       <c r="AO77" s="12">
         <v>34.360639999999997</v>
       </c>
       <c r="AP77" s="11">
         <v>21.207059999999998</v>
       </c>
       <c r="AQ77" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR77" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS77" s="31">
         <v>44.1</v>
       </c>
       <c r="AT77" s="31">
         <v>35.4</v>
       </c>
-      <c r="AU77" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU77" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV77" s="32">
+        <v>0</v>
       </c>
       <c r="AW77" s="31">
         <v>26.3</v>
       </c>
       <c r="AX77" s="31">
         <v>20.100000000000001</v>
       </c>
-      <c r="AY77" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY77" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ77" s="32">
+        <v>0</v>
       </c>
       <c r="BA77" s="26">
+        <v>24.4</v>
+      </c>
+      <c r="BB77" s="26">
         <v>24.1</v>
-      </c>
-[...1 lines deleted...]
-        <v>23.4</v>
       </c>
       <c r="BD77" s="26"/>
       <c r="BE77" s="26"/>
     </row>
     <row r="78" spans="1:57" ht="28.5" customHeight="1">
       <c r="A78" s="20" t="s">
         <v>143</v>
       </c>
       <c r="B78" s="22" t="s">
         <v>144</v>
       </c>
       <c r="C78" s="8">
         <v>0</v>
       </c>
       <c r="D78" s="8">
         <v>0</v>
       </c>
       <c r="E78" s="8">
         <v>1.03043</v>
       </c>
       <c r="F78" s="8">
         <v>1.7569999999999999</v>
       </c>
       <c r="G78" s="11" t="s">
         <v>277</v>
@@ -15614,61 +15614,61 @@
       </c>
       <c r="AM79" s="12">
         <v>0</v>
       </c>
       <c r="AN79" s="12">
         <v>0</v>
       </c>
       <c r="AO79" s="12">
         <v>8.72E-2</v>
       </c>
       <c r="AP79" s="11">
         <v>0.34147</v>
       </c>
       <c r="AQ79" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR79" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS79" s="31">
         <v>0.2</v>
       </c>
       <c r="AT79" s="31">
         <v>1.2</v>
       </c>
-      <c r="AU79" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU79" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV79" s="32">
+        <v>0</v>
       </c>
       <c r="AW79" s="31">
         <v>0.11700000000000001</v>
       </c>
       <c r="AX79" s="31">
-        <v>0.8</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AY79" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AZ79" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BA79" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BB79" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BD79" s="26"/>
       <c r="BE79" s="26"/>
     </row>
     <row r="80" spans="1:57" ht="28.5" customHeight="1">
       <c r="A80" s="20" t="s">
         <v>147</v>
       </c>
       <c r="B80" s="22" t="s">
         <v>148</v>
       </c>
       <c r="C80" s="11" t="s">
         <v>277</v>
@@ -15946,55 +15946,55 @@
       </c>
       <c r="AM81" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AN81" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AO81" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AP81" s="11" t="s">
         <v>277</v>
       </c>
       <c r="AQ81" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR81" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS81" s="32">
         <v>0.1</v>
       </c>
       <c r="AT81" s="32">
         <v>0.5</v>
       </c>
-      <c r="AU81" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU81" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV81" s="32">
+        <v>0</v>
       </c>
       <c r="AW81" s="32">
         <v>0.1</v>
       </c>
       <c r="AX81" s="32">
         <v>0.5</v>
       </c>
       <c r="AY81" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AZ81" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BA81" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BB81" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BD81" s="11"/>
       <c r="BE81" s="11"/>
     </row>
     <row r="82" spans="1:57" ht="28.5" customHeight="1">
       <c r="A82" s="20" t="s">
         <v>151</v>
@@ -16112,73 +16112,73 @@
       </c>
       <c r="AM82" s="12">
         <v>0</v>
       </c>
       <c r="AN82" s="12">
         <v>0</v>
       </c>
       <c r="AO82" s="12">
         <v>4.7E-2</v>
       </c>
       <c r="AP82" s="11">
         <v>0.11550000000000001</v>
       </c>
       <c r="AQ82" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR82" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS82" s="31">
         <v>0.1</v>
       </c>
       <c r="AT82" s="31">
         <v>0.7</v>
       </c>
-      <c r="AU82" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU82" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV82" s="32">
+        <v>0</v>
       </c>
       <c r="AW82" s="31">
         <v>0.1</v>
       </c>
       <c r="AX82" s="31">
         <v>7.6880000000000004E-2</v>
       </c>
-      <c r="AY82" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY82" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ82" s="32">
+        <v>0</v>
       </c>
       <c r="BA82" s="26">
         <v>5.2499999999999998E-2</v>
       </c>
       <c r="BB82" s="26">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="BD82" s="26"/>
       <c r="BE82" s="26"/>
     </row>
     <row r="83" spans="1:57" ht="28.5" customHeight="1">
       <c r="A83" s="20" t="s">
         <v>153</v>
       </c>
       <c r="B83" s="22" t="s">
         <v>154</v>
       </c>
       <c r="C83" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D83" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E83" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F83" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G83" s="11" t="s">
         <v>277</v>
@@ -16444,73 +16444,73 @@
       </c>
       <c r="AM84" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AN84" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AO84" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AP84" s="11" t="s">
         <v>277</v>
       </c>
       <c r="AQ84" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR84" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS84" s="32">
         <v>18.3</v>
       </c>
       <c r="AT84" s="32">
         <v>12.8</v>
       </c>
-      <c r="AU84" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU84" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV84" s="32">
+        <v>0</v>
       </c>
       <c r="AW84" s="32">
         <v>4.9000000000000004</v>
       </c>
       <c r="AX84" s="32">
         <v>2.8</v>
       </c>
-      <c r="AY84" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY84" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ84" s="32">
+        <v>0</v>
       </c>
       <c r="BA84" s="26">
-        <v>41.5</v>
+        <v>52.5</v>
       </c>
       <c r="BB84" s="26">
-        <v>38.200000000000003</v>
+        <v>48.2</v>
       </c>
       <c r="BD84" s="26"/>
       <c r="BE84" s="26"/>
     </row>
     <row r="85" spans="1:57" ht="44.25" customHeight="1">
       <c r="A85" s="20" t="s">
         <v>157</v>
       </c>
       <c r="B85" s="22" t="s">
         <v>158</v>
       </c>
       <c r="C85" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D85" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E85" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F85" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G85" s="11" t="s">
         <v>277</v>
@@ -17274,73 +17274,73 @@
       </c>
       <c r="AM89" s="12">
         <v>0</v>
       </c>
       <c r="AN89" s="12">
         <v>0</v>
       </c>
       <c r="AO89" s="12">
         <v>2.4135</v>
       </c>
       <c r="AP89" s="11">
         <v>13.091900000000001</v>
       </c>
       <c r="AQ89" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR89" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS89" s="31">
         <v>1.8</v>
       </c>
       <c r="AT89" s="31">
         <v>8.6999999999999993</v>
       </c>
-      <c r="AU89" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU89" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV89" s="32">
+        <v>0</v>
       </c>
       <c r="AW89" s="31">
-        <v>0.24199999999999999</v>
+        <v>0.3</v>
       </c>
       <c r="AX89" s="31">
-        <v>1.0035400000000001</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="AY89" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ89" s="32">
+        <v>0</v>
       </c>
       <c r="BA89" s="26">
         <v>0.8</v>
       </c>
       <c r="BB89" s="26">
-        <v>7.4</v>
+        <v>8.4</v>
       </c>
       <c r="BD89" s="26"/>
       <c r="BE89" s="26"/>
     </row>
     <row r="90" spans="1:57" ht="38.25" customHeight="1">
       <c r="A90" s="20" t="s">
         <v>167</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>168</v>
       </c>
       <c r="C90" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D90" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E90" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F90" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G90" s="11" t="s">
         <v>277</v>
@@ -17440,73 +17440,73 @@
       </c>
       <c r="AM90" s="12">
         <v>0</v>
       </c>
       <c r="AN90" s="12">
         <v>0</v>
       </c>
       <c r="AO90" s="12">
         <v>0.105</v>
       </c>
       <c r="AP90" s="11">
         <v>0.65220999999999996</v>
       </c>
       <c r="AQ90" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR90" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS90" s="31">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AT90" s="31">
         <v>0.15281</v>
       </c>
-      <c r="AU90" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU90" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV90" s="32">
+        <v>0</v>
       </c>
       <c r="AW90" s="31">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AX90" s="31">
         <v>0.15281</v>
       </c>
-      <c r="AY90" s="32" t="s">
-[...9 lines deleted...]
-        <v>277</v>
+      <c r="AY90" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ90" s="32">
+        <v>0</v>
+      </c>
+      <c r="BA90" s="32">
+        <v>0</v>
+      </c>
+      <c r="BB90" s="32">
+        <v>0.2</v>
       </c>
       <c r="BD90" s="11"/>
       <c r="BE90" s="11"/>
     </row>
     <row r="91" spans="1:57" ht="28.5" customHeight="1">
       <c r="A91" s="20" t="s">
         <v>169</v>
       </c>
       <c r="B91" s="22" t="s">
         <v>170</v>
       </c>
       <c r="C91" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D91" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E91" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F91" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G91" s="11" t="s">
         <v>277</v>
@@ -17772,73 +17772,73 @@
       </c>
       <c r="AM92" s="12">
         <v>0</v>
       </c>
       <c r="AN92" s="12">
         <v>0</v>
       </c>
       <c r="AO92" s="12">
         <v>85.328969999999998</v>
       </c>
       <c r="AP92" s="11">
         <v>97.157210000000006</v>
       </c>
       <c r="AQ92" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR92" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS92" s="31">
         <v>98.9</v>
       </c>
       <c r="AT92" s="31">
         <v>154.19999999999999</v>
       </c>
-      <c r="AU92" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU92" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV92" s="32">
+        <v>0</v>
       </c>
       <c r="AW92" s="31">
-        <v>40.1</v>
+        <v>50.1</v>
       </c>
       <c r="AX92" s="31">
-        <v>62.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>78.2</v>
+      </c>
+      <c r="AY92" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ92" s="32">
+        <v>0</v>
       </c>
       <c r="BA92" s="26">
-        <v>58.9</v>
+        <v>70.3</v>
       </c>
       <c r="BB92" s="26">
-        <v>96</v>
+        <v>115.3</v>
       </c>
       <c r="BD92" s="26"/>
       <c r="BE92" s="26"/>
     </row>
     <row r="93" spans="1:57" ht="39" customHeight="1">
       <c r="A93" s="20" t="s">
         <v>173</v>
       </c>
       <c r="B93" s="22" t="s">
         <v>174</v>
       </c>
       <c r="C93" s="8">
         <v>0</v>
       </c>
       <c r="D93" s="8">
         <v>0</v>
       </c>
       <c r="E93" s="8">
         <v>0.02</v>
       </c>
       <c r="F93" s="8">
         <v>1.2070000000000001</v>
       </c>
       <c r="G93" s="11" t="s">
         <v>277</v>
@@ -17938,55 +17938,55 @@
       </c>
       <c r="AM93" s="12">
         <v>0</v>
       </c>
       <c r="AN93" s="12">
         <v>0</v>
       </c>
       <c r="AO93" s="12">
         <v>0.12</v>
       </c>
       <c r="AP93" s="11">
         <v>0.52654999999999996</v>
       </c>
       <c r="AQ93" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR93" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS93" s="31">
         <v>0.24</v>
       </c>
       <c r="AT93" s="31">
         <v>1.11931</v>
       </c>
-      <c r="AU93" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU93" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV93" s="32">
+        <v>0</v>
       </c>
       <c r="AW93" s="31">
         <v>0.24</v>
       </c>
       <c r="AX93" s="31">
         <v>1.11931</v>
       </c>
       <c r="AY93" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AZ93" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BA93" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BB93" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BD93" s="11"/>
       <c r="BE93" s="11"/>
     </row>
     <row r="94" spans="1:57" ht="37.5" customHeight="1">
       <c r="A94" s="20" t="s">
         <v>175</v>
@@ -18116,55 +18116,55 @@
       </c>
       <c r="AQ94" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR94" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS94" s="32">
         <v>0</v>
       </c>
       <c r="AT94" s="32">
         <v>0.1</v>
       </c>
       <c r="AU94" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AV94" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AW94" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AX94" s="32" t="s">
         <v>277</v>
       </c>
-      <c r="AY94" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY94" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ94" s="32">
+        <v>0</v>
       </c>
       <c r="BA94" s="26">
         <v>1.0500000000000001E-2</v>
       </c>
       <c r="BB94" s="26">
         <v>6.1129999999999997E-2</v>
       </c>
       <c r="BD94" s="26"/>
       <c r="BE94" s="26"/>
     </row>
     <row r="95" spans="1:57" ht="40.5" customHeight="1">
       <c r="A95" s="20" t="s">
         <v>177</v>
       </c>
       <c r="B95" s="22" t="s">
         <v>178</v>
       </c>
       <c r="C95" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D95" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="11" t="s">
         <v>277</v>
@@ -18270,73 +18270,73 @@
       </c>
       <c r="AM95" s="12">
         <v>0</v>
       </c>
       <c r="AN95" s="12">
         <v>0</v>
       </c>
       <c r="AO95" s="12">
         <v>1.00467</v>
       </c>
       <c r="AP95" s="11">
         <v>3.61815</v>
       </c>
       <c r="AQ95" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR95" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS95" s="31">
         <v>13.8</v>
       </c>
       <c r="AT95" s="31">
         <v>22.8</v>
       </c>
-      <c r="AU95" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU95" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV95" s="32">
+        <v>0</v>
       </c>
       <c r="AW95" s="31">
-        <v>2.2000000000000002</v>
+        <v>2.8</v>
       </c>
       <c r="AX95" s="31">
-        <v>4.0999999999999996</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>5.2</v>
+      </c>
+      <c r="AY95" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ95" s="32">
+        <v>0</v>
       </c>
       <c r="BA95" s="26">
-        <v>6.8</v>
+        <v>9.6999999999999993</v>
       </c>
       <c r="BB95" s="26">
-        <v>14.2</v>
+        <v>21.1</v>
       </c>
       <c r="BD95" s="26"/>
       <c r="BE95" s="26"/>
     </row>
     <row r="96" spans="1:57" ht="50.25" customHeight="1">
       <c r="A96" s="20" t="s">
         <v>179</v>
       </c>
       <c r="B96" s="22" t="s">
         <v>180</v>
       </c>
       <c r="C96" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D96" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E96" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F96" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G96" s="11" t="s">
         <v>277</v>
@@ -18602,73 +18602,73 @@
       </c>
       <c r="AM97" s="12">
         <v>0</v>
       </c>
       <c r="AN97" s="12">
         <v>0</v>
       </c>
       <c r="AO97" s="12">
         <v>1141.4831300000001</v>
       </c>
       <c r="AP97" s="11">
         <v>1488.9535100000001</v>
       </c>
       <c r="AQ97" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR97" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS97" s="31">
         <v>766.5</v>
       </c>
       <c r="AT97" s="31">
         <v>1365.1</v>
       </c>
-      <c r="AU97" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU97" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV97" s="32">
+        <v>0</v>
       </c>
       <c r="AW97" s="31">
-        <v>357.1</v>
+        <v>391</v>
       </c>
       <c r="AX97" s="31">
-        <v>690.5</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>751.2</v>
+      </c>
+      <c r="AY97" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ97" s="32">
+        <v>0</v>
       </c>
       <c r="BA97" s="26">
-        <v>417.9</v>
+        <v>485.5</v>
       </c>
       <c r="BB97" s="26">
-        <v>707.3</v>
+        <v>808.7</v>
       </c>
       <c r="BD97" s="26"/>
       <c r="BE97" s="26"/>
     </row>
     <row r="98" spans="1:57" ht="28.5" customHeight="1">
       <c r="A98" s="20" t="s">
         <v>183</v>
       </c>
       <c r="B98" s="22" t="s">
         <v>184</v>
       </c>
       <c r="C98" s="8">
         <v>0</v>
       </c>
       <c r="D98" s="8">
         <v>0</v>
       </c>
       <c r="E98" s="8">
         <v>356.85279000000003</v>
       </c>
       <c r="F98" s="8">
         <v>1163.69409</v>
       </c>
       <c r="G98" s="9">
         <v>0</v>
@@ -18768,73 +18768,73 @@
       </c>
       <c r="AM98" s="12">
         <v>0</v>
       </c>
       <c r="AN98" s="12">
         <v>0</v>
       </c>
       <c r="AO98" s="12">
         <v>1586.6605999999999</v>
       </c>
       <c r="AP98" s="11">
         <v>3495.9709200000002</v>
       </c>
       <c r="AQ98" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR98" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS98" s="31">
         <v>1607.8</v>
       </c>
       <c r="AT98" s="31">
         <v>3765.7</v>
       </c>
-      <c r="AU98" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU98" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV98" s="32">
+        <v>0</v>
       </c>
       <c r="AW98" s="31">
-        <v>904.3</v>
+        <v>995.5</v>
       </c>
       <c r="AX98" s="31">
-        <v>2151.6</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>2403.4</v>
+      </c>
+      <c r="AY98" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ98" s="32">
+        <v>0</v>
       </c>
       <c r="BA98" s="26">
-        <v>931.6</v>
+        <v>1004.4</v>
       </c>
       <c r="BB98" s="26">
-        <v>2270.4</v>
+        <v>2466.8000000000002</v>
       </c>
       <c r="BD98" s="26"/>
       <c r="BE98" s="26"/>
     </row>
     <row r="99" spans="1:57" ht="28.5" customHeight="1">
       <c r="A99" s="20" t="s">
         <v>185</v>
       </c>
       <c r="B99" s="22" t="s">
         <v>186</v>
       </c>
       <c r="C99" s="8">
         <v>0</v>
       </c>
       <c r="D99" s="8">
         <v>0</v>
       </c>
       <c r="E99" s="8">
         <v>188.24733000000001</v>
       </c>
       <c r="F99" s="8">
         <v>228.10142999999999</v>
       </c>
       <c r="G99" s="9">
         <v>0</v>
@@ -18934,73 +18934,73 @@
       </c>
       <c r="AM99" s="12">
         <v>0</v>
       </c>
       <c r="AN99" s="12">
         <v>0</v>
       </c>
       <c r="AO99" s="12">
         <v>516.40728000000001</v>
       </c>
       <c r="AP99" s="11">
         <v>1276.37572</v>
       </c>
       <c r="AQ99" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR99" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS99" s="31">
         <v>701.2</v>
       </c>
       <c r="AT99" s="31">
         <v>1889.1</v>
       </c>
-      <c r="AU99" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU99" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV99" s="32">
+        <v>0</v>
       </c>
       <c r="AW99" s="31">
-        <v>431</v>
+        <v>464.9</v>
       </c>
       <c r="AX99" s="31">
-        <v>1110.5999999999999</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>1186.5999999999999</v>
+      </c>
+      <c r="AY99" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ99" s="32">
+        <v>0</v>
       </c>
       <c r="BA99" s="26">
-        <v>412.8</v>
+        <v>481.5</v>
       </c>
       <c r="BB99" s="26">
-        <v>1112.0999999999999</v>
+        <v>1311.3</v>
       </c>
       <c r="BD99" s="26"/>
       <c r="BE99" s="26"/>
     </row>
     <row r="100" spans="1:57" ht="28.5" customHeight="1">
       <c r="A100" s="20" t="s">
         <v>187</v>
       </c>
       <c r="B100" s="22" t="s">
         <v>188</v>
       </c>
       <c r="C100" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D100" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E100" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F100" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G100" s="11" t="s">
         <v>277</v>
@@ -19266,73 +19266,73 @@
       </c>
       <c r="AM101" s="12">
         <v>0</v>
       </c>
       <c r="AN101" s="12">
         <v>0</v>
       </c>
       <c r="AO101" s="12">
         <v>106.34884</v>
       </c>
       <c r="AP101" s="11">
         <v>421.70125000000002</v>
       </c>
       <c r="AQ101" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR101" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS101" s="31">
         <v>88.2</v>
       </c>
       <c r="AT101" s="31">
         <v>504.2</v>
       </c>
-      <c r="AU101" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU101" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV101" s="32">
+        <v>0</v>
       </c>
       <c r="AW101" s="31">
-        <v>41.8</v>
+        <v>47.3</v>
       </c>
       <c r="AX101" s="31">
-        <v>215.2</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>251.3</v>
+      </c>
+      <c r="AY101" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ101" s="32">
+        <v>0</v>
       </c>
       <c r="BA101" s="26">
-        <v>43.5</v>
+        <v>46.2</v>
       </c>
       <c r="BB101" s="26">
-        <v>225.7</v>
+        <v>256.5</v>
       </c>
       <c r="BD101" s="26"/>
       <c r="BE101" s="26"/>
     </row>
     <row r="102" spans="1:57" ht="28.5" customHeight="1">
       <c r="A102" s="20" t="s">
         <v>191</v>
       </c>
       <c r="B102" s="22" t="s">
         <v>192</v>
       </c>
       <c r="C102" s="8">
         <v>0</v>
       </c>
       <c r="D102" s="8">
         <v>0</v>
       </c>
       <c r="E102" s="8">
         <v>1.8754</v>
       </c>
       <c r="F102" s="8">
         <v>13.246639999999999</v>
       </c>
       <c r="G102" s="9">
         <v>0</v>
@@ -19432,73 +19432,73 @@
       </c>
       <c r="AM102" s="12">
         <v>0</v>
       </c>
       <c r="AN102" s="12">
         <v>0</v>
       </c>
       <c r="AO102" s="12">
         <v>4.6871999999999998</v>
       </c>
       <c r="AP102" s="11">
         <v>22.437909999999999</v>
       </c>
       <c r="AQ102" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR102" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS102" s="31">
         <v>6</v>
       </c>
       <c r="AT102" s="31">
         <v>31.4</v>
       </c>
-      <c r="AU102" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU102" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV102" s="32">
+        <v>0</v>
       </c>
       <c r="AW102" s="31">
-        <v>2.4</v>
+        <v>3.5</v>
       </c>
       <c r="AX102" s="31">
-        <v>11.7</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>18.899999999999999</v>
+      </c>
+      <c r="AY102" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ102" s="32">
+        <v>0</v>
       </c>
       <c r="BA102" s="26">
-        <v>3.5</v>
+        <v>4.7</v>
       </c>
       <c r="BB102" s="26">
-        <v>18</v>
+        <v>22.7</v>
       </c>
       <c r="BD102" s="26"/>
       <c r="BE102" s="26"/>
     </row>
     <row r="103" spans="1:57" ht="28.5" customHeight="1">
       <c r="A103" s="20" t="s">
         <v>193</v>
       </c>
       <c r="B103" s="22" t="s">
         <v>194</v>
       </c>
       <c r="C103" s="8">
         <v>0</v>
       </c>
       <c r="D103" s="8">
         <v>0</v>
       </c>
       <c r="E103" s="8">
         <v>18.825109999999999</v>
       </c>
       <c r="F103" s="8">
         <v>19.416049999999998</v>
       </c>
       <c r="G103" s="9">
         <v>0</v>
@@ -19598,73 +19598,73 @@
       </c>
       <c r="AM103" s="12">
         <v>0</v>
       </c>
       <c r="AN103" s="12">
         <v>0</v>
       </c>
       <c r="AO103" s="12">
         <v>215.84071</v>
       </c>
       <c r="AP103" s="11">
         <v>146.73541</v>
       </c>
       <c r="AQ103" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR103" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS103" s="31">
         <v>42.3</v>
       </c>
       <c r="AT103" s="31">
         <v>37</v>
       </c>
-      <c r="AU103" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU103" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV103" s="32">
+        <v>0</v>
       </c>
       <c r="AW103" s="31">
-        <v>25.6</v>
+        <v>30.1</v>
       </c>
       <c r="AX103" s="31">
-        <v>22.2</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>25.7</v>
+      </c>
+      <c r="AY103" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ103" s="32">
+        <v>0</v>
       </c>
       <c r="BA103" s="26">
-        <v>14.3</v>
+        <v>15.5</v>
       </c>
       <c r="BB103" s="26">
-        <v>15.4</v>
+        <v>16.7</v>
       </c>
       <c r="BD103" s="26"/>
       <c r="BE103" s="26"/>
     </row>
     <row r="104" spans="1:57" ht="51.75" customHeight="1">
       <c r="A104" s="20" t="s">
         <v>195</v>
       </c>
       <c r="B104" s="22" t="s">
         <v>196</v>
       </c>
       <c r="C104" s="8">
         <v>0</v>
       </c>
       <c r="D104" s="8">
         <v>0</v>
       </c>
       <c r="E104" s="8">
         <v>1E-3</v>
       </c>
       <c r="F104" s="8">
         <v>4.7999999999999996E-3</v>
       </c>
       <c r="G104" s="11" t="s">
         <v>277</v>
@@ -19764,73 +19764,73 @@
       </c>
       <c r="AM104" s="12">
         <v>0</v>
       </c>
       <c r="AN104" s="12">
         <v>0</v>
       </c>
       <c r="AO104" s="12">
         <v>5.8108300000000002</v>
       </c>
       <c r="AP104" s="11">
         <v>19.066500000000001</v>
       </c>
       <c r="AQ104" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR104" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS104" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="AT104" s="31">
         <v>7</v>
       </c>
-      <c r="AU104" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU104" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV104" s="32">
+        <v>0</v>
       </c>
       <c r="AW104" s="31">
-        <v>0.4</v>
+        <v>0.9</v>
       </c>
       <c r="AX104" s="31">
-        <v>4.0999999999999996</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>6.1</v>
+      </c>
+      <c r="AY104" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ104" s="32">
+        <v>0</v>
       </c>
       <c r="BA104" s="26">
-        <v>0.6</v>
+        <v>1</v>
       </c>
       <c r="BB104" s="26">
-        <v>3.9</v>
+        <v>5</v>
       </c>
       <c r="BD104" s="26"/>
       <c r="BE104" s="26"/>
     </row>
     <row r="105" spans="1:57" ht="28.5" customHeight="1">
       <c r="A105" s="20" t="s">
         <v>197</v>
       </c>
       <c r="B105" s="22" t="s">
         <v>198</v>
       </c>
       <c r="C105" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D105" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E105" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F105" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G105" s="11" t="s">
         <v>277</v>
@@ -20103,66 +20103,66 @@
       <c r="AO106" s="12">
         <v>322.45066000000003</v>
       </c>
       <c r="AP106" s="11">
         <v>1166.9870599999999</v>
       </c>
       <c r="AQ106" s="32">
         <v>41</v>
       </c>
       <c r="AR106" s="32">
         <v>11.4</v>
       </c>
       <c r="AS106" s="31">
         <v>308.39999999999998</v>
       </c>
       <c r="AT106" s="31">
         <v>1195.9000000000001</v>
       </c>
       <c r="AU106" s="32">
         <v>41</v>
       </c>
       <c r="AV106" s="32">
         <v>11.4</v>
       </c>
       <c r="AW106" s="31">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="AX106" s="31">
-        <v>774.2</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>825.5</v>
+      </c>
+      <c r="AY106" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ106" s="32">
+        <v>0</v>
       </c>
       <c r="BA106" s="26">
-        <v>124.6</v>
+        <v>129.6</v>
       </c>
       <c r="BB106" s="26">
-        <v>408</v>
+        <v>431.6</v>
       </c>
       <c r="BD106" s="26"/>
       <c r="BE106" s="26"/>
     </row>
     <row r="107" spans="1:57" ht="28.5" customHeight="1">
       <c r="A107" s="20" t="s">
         <v>201</v>
       </c>
       <c r="B107" s="22" t="s">
         <v>202</v>
       </c>
       <c r="C107" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D107" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E107" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F107" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G107" s="11" t="s">
         <v>277</v>
@@ -20262,55 +20262,55 @@
       </c>
       <c r="AM107" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AN107" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AO107" s="12" t="s">
         <v>277</v>
       </c>
       <c r="AP107" s="11" t="s">
         <v>277</v>
       </c>
       <c r="AQ107" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR107" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS107" s="31">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AT107" s="31">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AU107" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU107" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV107" s="32">
+        <v>0</v>
       </c>
       <c r="AW107" s="31">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AX107" s="31">
         <v>1.1000000000000001</v>
       </c>
       <c r="AY107" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AZ107" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BA107" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BB107" s="32" t="s">
         <v>277</v>
       </c>
       <c r="BD107" s="26"/>
       <c r="BE107" s="26"/>
     </row>
     <row r="108" spans="1:57" ht="28.5" customHeight="1">
       <c r="A108" s="20" t="s">
         <v>203</v>
@@ -20594,73 +20594,73 @@
       </c>
       <c r="AM109" s="12">
         <v>0</v>
       </c>
       <c r="AN109" s="12">
         <v>0</v>
       </c>
       <c r="AO109" s="12">
         <v>1.4381200000000001</v>
       </c>
       <c r="AP109" s="11">
         <v>23.515799999999999</v>
       </c>
       <c r="AQ109" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR109" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS109" s="31">
         <v>0.3</v>
       </c>
       <c r="AT109" s="31">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AU109" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU109" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV109" s="32">
+        <v>0</v>
       </c>
       <c r="AW109" s="31">
         <v>0.2</v>
       </c>
       <c r="AX109" s="31">
         <v>3</v>
       </c>
-      <c r="AY109" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY109" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ109" s="32">
+        <v>0</v>
       </c>
       <c r="BA109" s="26">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="BB109" s="26">
-        <v>0.37237999999999999</v>
+        <v>1.3</v>
       </c>
       <c r="BD109" s="26"/>
       <c r="BE109" s="26"/>
     </row>
     <row r="110" spans="1:57" ht="28.5" customHeight="1">
       <c r="A110" s="20" t="s">
         <v>207</v>
       </c>
       <c r="B110" s="22" t="s">
         <v>208</v>
       </c>
       <c r="C110" s="8">
         <v>0</v>
       </c>
       <c r="D110" s="8">
         <v>0</v>
       </c>
       <c r="E110" s="8">
         <v>92.610720000000001</v>
       </c>
       <c r="F110" s="8">
         <v>153.10332</v>
       </c>
       <c r="G110" s="9">
         <v>0</v>
@@ -20760,73 +20760,73 @@
       </c>
       <c r="AM110" s="12">
         <v>0.219</v>
       </c>
       <c r="AN110" s="12">
         <v>3.4544000000000001</v>
       </c>
       <c r="AO110" s="12">
         <v>1090.0419400000001</v>
       </c>
       <c r="AP110" s="11">
         <v>4638.3110900000001</v>
       </c>
       <c r="AQ110" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR110" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS110" s="31">
         <v>875.6</v>
       </c>
       <c r="AT110" s="31">
         <v>4474.1000000000004</v>
       </c>
-      <c r="AU110" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU110" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV110" s="32">
+        <v>0</v>
       </c>
       <c r="AW110" s="31">
-        <v>520.4</v>
+        <v>569.79999999999995</v>
       </c>
       <c r="AX110" s="31">
-        <v>2649.9</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>2853.3</v>
+      </c>
+      <c r="AY110" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ110" s="32">
+        <v>0</v>
       </c>
       <c r="BA110" s="26">
-        <v>341.8</v>
+        <v>360.7</v>
       </c>
       <c r="BB110" s="26">
-        <v>1849.8</v>
+        <v>1981.6</v>
       </c>
       <c r="BD110" s="26"/>
       <c r="BE110" s="26"/>
     </row>
     <row r="111" spans="1:57" ht="48.75" customHeight="1">
       <c r="A111" s="20" t="s">
         <v>209</v>
       </c>
       <c r="B111" s="22" t="s">
         <v>210</v>
       </c>
       <c r="C111" s="8">
         <v>0</v>
       </c>
       <c r="D111" s="8">
         <v>0</v>
       </c>
       <c r="E111" s="8">
         <v>859.46006999999997</v>
       </c>
       <c r="F111" s="8">
         <v>223.25962000000001</v>
       </c>
       <c r="G111" s="9">
         <v>0</v>
@@ -20926,73 +20926,73 @@
       </c>
       <c r="AM111" s="12">
         <v>0</v>
       </c>
       <c r="AN111" s="12">
         <v>0</v>
       </c>
       <c r="AO111" s="12">
         <v>473.00445999999999</v>
       </c>
       <c r="AP111" s="11">
         <v>673.35419999999999</v>
       </c>
       <c r="AQ111" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR111" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS111" s="31">
         <v>523.5</v>
       </c>
       <c r="AT111" s="31">
         <v>811.9</v>
       </c>
-      <c r="AU111" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU111" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV111" s="32">
+        <v>0</v>
       </c>
       <c r="AW111" s="31">
-        <v>281</v>
+        <v>303</v>
       </c>
       <c r="AX111" s="31">
-        <v>445.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>500.3</v>
+      </c>
+      <c r="AY111" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ111" s="32">
+        <v>0</v>
       </c>
       <c r="BA111" s="26">
-        <v>240.3</v>
+        <v>250.3</v>
       </c>
       <c r="BB111" s="26">
-        <v>410.6</v>
+        <v>437</v>
       </c>
       <c r="BD111" s="26"/>
       <c r="BE111" s="26"/>
     </row>
     <row r="112" spans="1:57" ht="28.5" customHeight="1">
       <c r="A112" s="20" t="s">
         <v>211</v>
       </c>
       <c r="B112" s="22" t="s">
         <v>212</v>
       </c>
       <c r="C112" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D112" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E112" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F112" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G112" s="11" t="s">
         <v>277</v>
@@ -21258,73 +21258,73 @@
       </c>
       <c r="AM113" s="12">
         <v>0</v>
       </c>
       <c r="AN113" s="12">
         <v>0</v>
       </c>
       <c r="AO113" s="12">
         <v>124.94851</v>
       </c>
       <c r="AP113" s="11">
         <v>287.12097</v>
       </c>
       <c r="AQ113" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR113" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS113" s="31">
         <v>89</v>
       </c>
       <c r="AT113" s="31">
         <v>291.5</v>
       </c>
-      <c r="AU113" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU113" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV113" s="32">
+        <v>0</v>
       </c>
       <c r="AW113" s="31">
-        <v>49.4</v>
+        <v>56.4</v>
       </c>
       <c r="AX113" s="31">
-        <v>161.30000000000001</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>186.8</v>
+      </c>
+      <c r="AY113" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ113" s="32">
+        <v>0</v>
       </c>
       <c r="BA113" s="26">
-        <v>53.4</v>
+        <v>61.5</v>
       </c>
       <c r="BB113" s="26">
-        <v>181.6</v>
+        <v>196</v>
       </c>
       <c r="BD113" s="26"/>
       <c r="BE113" s="26"/>
     </row>
     <row r="114" spans="1:57" ht="51" customHeight="1">
       <c r="A114" s="20" t="s">
         <v>215</v>
       </c>
       <c r="B114" s="22" t="s">
         <v>216</v>
       </c>
       <c r="C114" s="8">
         <v>0</v>
       </c>
       <c r="D114" s="8">
         <v>0</v>
       </c>
       <c r="E114" s="8">
         <v>234.65448000000001</v>
       </c>
       <c r="F114" s="8">
         <v>364.22075000000001</v>
       </c>
       <c r="G114" s="9">
         <v>0</v>
@@ -21424,73 +21424,73 @@
       </c>
       <c r="AM114" s="12">
         <v>0</v>
       </c>
       <c r="AN114" s="12">
         <v>0</v>
       </c>
       <c r="AO114" s="12">
         <v>1871.7002299999999</v>
       </c>
       <c r="AP114" s="11">
         <v>4459.7758299999996</v>
       </c>
       <c r="AQ114" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR114" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS114" s="31">
         <v>1946.7</v>
       </c>
       <c r="AT114" s="31">
         <v>5085.3999999999996</v>
       </c>
-      <c r="AU114" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU114" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV114" s="32">
+        <v>0</v>
       </c>
       <c r="AW114" s="31">
-        <v>1045.0999999999999</v>
+        <v>1227</v>
       </c>
       <c r="AX114" s="31">
-        <v>2675.5</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>3043.4</v>
+      </c>
+      <c r="AY114" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ114" s="32">
+        <v>0</v>
       </c>
       <c r="BA114" s="26">
-        <v>1065</v>
+        <v>1121.2</v>
       </c>
       <c r="BB114" s="26">
-        <v>3053.3</v>
+        <v>3251.7</v>
       </c>
       <c r="BD114" s="26"/>
       <c r="BE114" s="26"/>
     </row>
     <row r="115" spans="1:57" ht="28.5" customHeight="1">
       <c r="A115" s="20" t="s">
         <v>217</v>
       </c>
       <c r="B115" s="22" t="s">
         <v>218</v>
       </c>
       <c r="C115" s="8">
         <v>0</v>
       </c>
       <c r="D115" s="8">
         <v>0</v>
       </c>
       <c r="E115" s="8">
         <v>46.839419999999997</v>
       </c>
       <c r="F115" s="8">
         <v>56.463630000000002</v>
       </c>
       <c r="G115" s="9">
         <v>0</v>
@@ -21590,73 +21590,73 @@
       </c>
       <c r="AM115" s="12">
         <v>0</v>
       </c>
       <c r="AN115" s="12">
         <v>0</v>
       </c>
       <c r="AO115" s="12">
         <v>43.797409999999999</v>
       </c>
       <c r="AP115" s="11">
         <v>66.424189999999996</v>
       </c>
       <c r="AQ115" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR115" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS115" s="31">
         <v>28.5</v>
       </c>
       <c r="AT115" s="31">
         <v>46.8</v>
       </c>
-      <c r="AU115" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU115" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV115" s="32">
+        <v>0</v>
       </c>
       <c r="AW115" s="31">
-        <v>20.9</v>
+        <v>21.4</v>
       </c>
       <c r="AX115" s="31">
-        <v>30.5</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>31.5</v>
+      </c>
+      <c r="AY115" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ115" s="32">
+        <v>0</v>
       </c>
       <c r="BA115" s="26">
-        <v>13.1</v>
+        <v>15.1</v>
       </c>
       <c r="BB115" s="26">
-        <v>32.6</v>
+        <v>38.4</v>
       </c>
       <c r="BD115" s="26"/>
       <c r="BE115" s="26"/>
     </row>
     <row r="116" spans="1:57" ht="28.5" customHeight="1">
       <c r="A116" s="20" t="s">
         <v>219</v>
       </c>
       <c r="B116" s="22" t="s">
         <v>220</v>
       </c>
       <c r="C116" s="8">
         <v>0</v>
       </c>
       <c r="D116" s="8">
         <v>0</v>
       </c>
       <c r="E116" s="8">
         <v>4.6536400000000002</v>
       </c>
       <c r="F116" s="8">
         <v>7.6182499999999997</v>
       </c>
       <c r="G116" s="9">
         <v>0</v>
@@ -21763,66 +21763,66 @@
       <c r="AO116" s="12">
         <v>22.297080000000001</v>
       </c>
       <c r="AP116" s="11">
         <v>40.267299999999999</v>
       </c>
       <c r="AQ116" s="32">
         <v>57.8</v>
       </c>
       <c r="AR116" s="32">
         <v>16.100000000000001</v>
       </c>
       <c r="AS116" s="31">
         <v>10.9</v>
       </c>
       <c r="AT116" s="26">
         <v>28.3</v>
       </c>
       <c r="AU116" s="32">
         <v>57.8</v>
       </c>
       <c r="AV116" s="32">
         <v>16.100000000000001</v>
       </c>
       <c r="AW116" s="31">
-        <v>6.9</v>
+        <v>7.3</v>
       </c>
       <c r="AX116" s="26">
-        <v>17.5</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>18.5</v>
+      </c>
+      <c r="AY116" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ116" s="32">
+        <v>0</v>
       </c>
       <c r="BA116" s="26">
-        <v>6.3</v>
+        <v>6.6</v>
       </c>
       <c r="BB116" s="26">
-        <v>15.3</v>
+        <v>16.7</v>
       </c>
       <c r="BD116" s="26"/>
       <c r="BE116" s="26"/>
     </row>
     <row r="117" spans="1:57" ht="28.5" customHeight="1">
       <c r="A117" s="20" t="s">
         <v>221</v>
       </c>
       <c r="B117" s="22" t="s">
         <v>222</v>
       </c>
       <c r="C117" s="8">
         <v>0</v>
       </c>
       <c r="D117" s="8">
         <v>0</v>
       </c>
       <c r="E117" s="8">
         <v>1.4805600000000001</v>
       </c>
       <c r="F117" s="8">
         <v>2.7781899999999999</v>
       </c>
       <c r="G117" s="9">
         <v>0</v>
@@ -21922,67 +21922,67 @@
       </c>
       <c r="AM117" s="12">
         <v>0</v>
       </c>
       <c r="AN117" s="12">
         <v>0</v>
       </c>
       <c r="AO117" s="12">
         <v>0.48852000000000001</v>
       </c>
       <c r="AP117" s="11">
         <v>0.90564999999999996</v>
       </c>
       <c r="AQ117" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR117" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS117" s="26">
         <v>1.2</v>
       </c>
       <c r="AT117" s="26">
         <v>4.0999999999999996</v>
       </c>
-      <c r="AU117" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU117" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV117" s="32">
+        <v>0</v>
       </c>
       <c r="AW117" s="26">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="AX117" s="26">
-        <v>2.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>3</v>
+      </c>
+      <c r="AY117" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ117" s="32">
+        <v>0</v>
       </c>
       <c r="BA117" s="26">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="BB117" s="26">
         <v>0.1</v>
       </c>
       <c r="BD117" s="26"/>
       <c r="BE117" s="26"/>
     </row>
     <row r="118" spans="1:57" ht="28.5" customHeight="1">
       <c r="A118" s="20" t="s">
         <v>223</v>
       </c>
       <c r="B118" s="22" t="s">
         <v>224</v>
       </c>
       <c r="C118" s="8">
         <v>0</v>
       </c>
       <c r="D118" s="8">
         <v>0</v>
       </c>
       <c r="E118" s="8">
         <v>0.20599999999999999</v>
@@ -22088,73 +22088,73 @@
       </c>
       <c r="AM118" s="12">
         <v>0</v>
       </c>
       <c r="AN118" s="12">
         <v>0</v>
       </c>
       <c r="AO118" s="12">
         <v>7.5734399999999997</v>
       </c>
       <c r="AP118" s="11">
         <v>13.445169999999999</v>
       </c>
       <c r="AQ118" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR118" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS118" s="26">
         <v>11.6</v>
       </c>
       <c r="AT118" s="26">
         <v>21.2</v>
       </c>
-      <c r="AU118" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU118" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV118" s="32">
+        <v>0</v>
       </c>
       <c r="AW118" s="26">
-        <v>7.4</v>
+        <v>7.6</v>
       </c>
       <c r="AX118" s="26">
-        <v>12.8</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>13.5</v>
+      </c>
+      <c r="AY118" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ118" s="32">
+        <v>0</v>
       </c>
       <c r="BA118" s="26">
-        <v>14.5</v>
+        <v>15.8</v>
       </c>
       <c r="BB118" s="26">
-        <v>28.3</v>
+        <v>30.4</v>
       </c>
       <c r="BD118" s="26"/>
       <c r="BE118" s="26"/>
     </row>
     <row r="119" spans="1:57" ht="123.75">
       <c r="A119" s="20" t="s">
         <v>225</v>
       </c>
       <c r="B119" s="22" t="s">
         <v>226</v>
       </c>
       <c r="C119" s="8">
         <v>0</v>
       </c>
       <c r="D119" s="8">
         <v>0</v>
       </c>
       <c r="E119" s="8">
         <v>126.93732</v>
       </c>
       <c r="F119" s="8">
         <v>261.01776999999998</v>
       </c>
       <c r="G119" s="9">
         <v>0</v>
@@ -22261,66 +22261,66 @@
       <c r="AO119" s="12">
         <v>158.20491999999999</v>
       </c>
       <c r="AP119" s="11">
         <v>432.25914</v>
       </c>
       <c r="AQ119" s="32">
         <v>11.7</v>
       </c>
       <c r="AR119" s="32">
         <v>32.4</v>
       </c>
       <c r="AS119" s="26">
         <v>154.5</v>
       </c>
       <c r="AT119" s="26">
         <v>556.4</v>
       </c>
       <c r="AU119" s="32">
         <v>11.7</v>
       </c>
       <c r="AV119" s="32">
         <v>32.4</v>
       </c>
       <c r="AW119" s="26">
-        <v>92</v>
+        <v>100.5</v>
       </c>
       <c r="AX119" s="26">
-        <v>315.39999999999998</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>348</v>
+      </c>
+      <c r="AY119" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ119" s="32">
+        <v>0</v>
       </c>
       <c r="BA119" s="26">
-        <v>98</v>
+        <v>110.3</v>
       </c>
       <c r="BB119" s="26">
-        <v>408.2</v>
+        <v>441.1</v>
       </c>
       <c r="BD119" s="26"/>
       <c r="BE119" s="26"/>
     </row>
     <row r="120" spans="1:57" ht="37.5" customHeight="1">
       <c r="A120" s="20" t="s">
         <v>227</v>
       </c>
       <c r="B120" s="22" t="s">
         <v>228</v>
       </c>
       <c r="C120" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D120" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E120" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F120" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G120" s="11" t="s">
         <v>277</v>
@@ -22420,73 +22420,73 @@
       </c>
       <c r="AM120" s="12">
         <v>0</v>
       </c>
       <c r="AN120" s="12">
         <v>0</v>
       </c>
       <c r="AO120" s="12">
         <v>0.69989999999999997</v>
       </c>
       <c r="AP120" s="11">
         <v>1.7277899999999999</v>
       </c>
       <c r="AQ120" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR120" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS120" s="26">
         <v>1</v>
       </c>
       <c r="AT120" s="26">
         <v>2.8</v>
       </c>
-      <c r="AU120" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU120" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV120" s="32">
+        <v>0</v>
       </c>
       <c r="AW120" s="26">
-        <v>0.5</v>
+        <v>0.6</v>
       </c>
       <c r="AX120" s="26">
-        <v>1.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>1.5</v>
+      </c>
+      <c r="AY120" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ120" s="32">
+        <v>0</v>
       </c>
       <c r="BA120" s="26">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="BB120" s="26">
-        <v>2.2999999999999998</v>
+        <v>2.6</v>
       </c>
       <c r="BD120" s="26"/>
       <c r="BE120" s="26"/>
     </row>
     <row r="121" spans="1:57" ht="42" customHeight="1">
       <c r="A121" s="20" t="s">
         <v>229</v>
       </c>
       <c r="B121" s="22" t="s">
         <v>230</v>
       </c>
       <c r="C121" s="8">
         <v>0</v>
       </c>
       <c r="D121" s="8">
         <v>0</v>
       </c>
       <c r="E121" s="8">
         <v>46.477020000000003</v>
       </c>
       <c r="F121" s="8">
         <v>79.183610000000002</v>
       </c>
       <c r="G121" s="9">
         <v>0</v>
@@ -22586,73 +22586,73 @@
       </c>
       <c r="AM121" s="12">
         <v>0</v>
       </c>
       <c r="AN121" s="12">
         <v>0</v>
       </c>
       <c r="AO121" s="12">
         <v>175.72570999999999</v>
       </c>
       <c r="AP121" s="11">
         <v>526.15566000000001</v>
       </c>
       <c r="AQ121" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR121" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS121" s="26">
         <v>121.6</v>
       </c>
       <c r="AT121" s="26">
         <v>405.5</v>
       </c>
-      <c r="AU121" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU121" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV121" s="32">
+        <v>0</v>
       </c>
       <c r="AW121" s="26">
-        <v>84.7</v>
+        <v>91.6</v>
       </c>
       <c r="AX121" s="26">
-        <v>260.8</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>284.5</v>
+      </c>
+      <c r="AY121" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ121" s="32">
+        <v>0</v>
       </c>
       <c r="BA121" s="26">
-        <v>56.2</v>
+        <v>62.7</v>
       </c>
       <c r="BB121" s="26">
-        <v>207.2</v>
+        <v>231.5</v>
       </c>
       <c r="BD121" s="26"/>
       <c r="BE121" s="26"/>
     </row>
     <row r="122" spans="1:57" ht="48.75" customHeight="1">
       <c r="A122" s="20" t="s">
         <v>231</v>
       </c>
       <c r="B122" s="22" t="s">
         <v>232</v>
       </c>
       <c r="C122" s="8">
         <v>0</v>
       </c>
       <c r="D122" s="8">
         <v>0</v>
       </c>
       <c r="E122" s="8">
         <v>10.012840000000001</v>
       </c>
       <c r="F122" s="8">
         <v>17.345690000000001</v>
       </c>
       <c r="G122" s="9">
         <v>0</v>
@@ -22752,73 +22752,73 @@
       </c>
       <c r="AM122" s="12">
         <v>0</v>
       </c>
       <c r="AN122" s="12">
         <v>0</v>
       </c>
       <c r="AO122" s="12">
         <v>42.452660000000002</v>
       </c>
       <c r="AP122" s="11">
         <v>152.04302000000001</v>
       </c>
       <c r="AQ122" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR122" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS122" s="26">
         <v>23.9</v>
       </c>
       <c r="AT122" s="26">
         <v>161.69999999999999</v>
       </c>
-      <c r="AU122" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU122" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV122" s="32">
+        <v>0</v>
       </c>
       <c r="AW122" s="26">
-        <v>14.7</v>
+        <v>16</v>
       </c>
       <c r="AX122" s="26">
-        <v>93.8</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>105.8</v>
+      </c>
+      <c r="AY122" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ122" s="32">
+        <v>0</v>
       </c>
       <c r="BA122" s="26">
-        <v>14.4</v>
+        <v>15</v>
       </c>
       <c r="BB122" s="26">
-        <v>87.4</v>
+        <v>91</v>
       </c>
       <c r="BD122" s="26"/>
       <c r="BE122" s="26"/>
     </row>
     <row r="123" spans="1:57" ht="42.75" customHeight="1">
       <c r="A123" s="20" t="s">
         <v>233</v>
       </c>
       <c r="B123" s="22" t="s">
         <v>234</v>
       </c>
       <c r="C123" s="8">
         <v>0</v>
       </c>
       <c r="D123" s="8">
         <v>0</v>
       </c>
       <c r="E123" s="8">
         <v>574.71105999999997</v>
       </c>
       <c r="F123" s="8">
         <v>546.33875999999998</v>
       </c>
       <c r="G123" s="9">
         <v>0</v>
@@ -22925,66 +22925,66 @@
       <c r="AO123" s="12">
         <v>471.00560999999999</v>
       </c>
       <c r="AP123" s="11">
         <v>453.33740999999998</v>
       </c>
       <c r="AQ123" s="32">
         <v>19.399999999999999</v>
       </c>
       <c r="AR123" s="32">
         <v>10.8</v>
       </c>
       <c r="AS123" s="26">
         <v>331.5</v>
       </c>
       <c r="AT123" s="26">
         <v>345.6</v>
       </c>
       <c r="AU123" s="32">
         <v>19.399999999999999</v>
       </c>
       <c r="AV123" s="32">
         <v>10.8</v>
       </c>
       <c r="AW123" s="26">
-        <v>178.7</v>
+        <v>193.6</v>
       </c>
       <c r="AX123" s="26">
-        <v>184.7</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>201.4</v>
+      </c>
+      <c r="AY123" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ123" s="32">
+        <v>0</v>
       </c>
       <c r="BA123" s="26">
-        <v>161.30000000000001</v>
+        <v>184.3</v>
       </c>
       <c r="BB123" s="26">
-        <v>183.1</v>
+        <v>206.3</v>
       </c>
       <c r="BD123" s="26"/>
       <c r="BE123" s="26"/>
     </row>
     <row r="124" spans="1:57" ht="46.5" customHeight="1">
       <c r="A124" s="20" t="s">
         <v>235</v>
       </c>
       <c r="B124" s="22" t="s">
         <v>236</v>
       </c>
       <c r="C124" s="8">
         <v>0</v>
       </c>
       <c r="D124" s="8">
         <v>0</v>
       </c>
       <c r="E124" s="8">
         <v>0.156</v>
       </c>
       <c r="F124" s="8">
         <v>0.30956</v>
       </c>
       <c r="G124" s="9">
         <v>0</v>
@@ -23084,73 +23084,73 @@
       </c>
       <c r="AM124" s="12">
         <v>0</v>
       </c>
       <c r="AN124" s="12">
         <v>0</v>
       </c>
       <c r="AO124" s="12">
         <v>2.38985</v>
       </c>
       <c r="AP124" s="11">
         <v>26.60699</v>
       </c>
       <c r="AQ124" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR124" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS124" s="26">
         <v>6.3</v>
       </c>
       <c r="AT124" s="26">
         <v>73.3</v>
       </c>
-      <c r="AU124" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU124" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV124" s="32">
+        <v>0</v>
       </c>
       <c r="AW124" s="26">
-        <v>2.2999999999999998</v>
+        <v>3</v>
       </c>
       <c r="AX124" s="26">
-        <v>32.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>39.9</v>
+      </c>
+      <c r="AY124" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ124" s="32">
+        <v>0</v>
       </c>
       <c r="BA124" s="26">
-        <v>1.6</v>
+        <v>1.8</v>
       </c>
       <c r="BB124" s="26">
-        <v>23.8</v>
+        <v>26.3</v>
       </c>
       <c r="BD124" s="26"/>
       <c r="BE124" s="26"/>
     </row>
     <row r="125" spans="1:57" ht="39.75" customHeight="1">
       <c r="A125" s="20" t="s">
         <v>237</v>
       </c>
       <c r="B125" s="22" t="s">
         <v>238</v>
       </c>
       <c r="C125" s="8">
         <v>0</v>
       </c>
       <c r="D125" s="8">
         <v>0</v>
       </c>
       <c r="E125" s="8">
         <v>2.4000000000000001E-4</v>
       </c>
       <c r="F125" s="8">
         <v>1.289E-2</v>
       </c>
       <c r="G125" s="9">
         <v>0</v>
@@ -23250,73 +23250,73 @@
       </c>
       <c r="AM125" s="12">
         <v>0</v>
       </c>
       <c r="AN125" s="12">
         <v>0</v>
       </c>
       <c r="AO125" s="12">
         <v>0.43271999999999999</v>
       </c>
       <c r="AP125" s="11">
         <v>1.00586</v>
       </c>
       <c r="AQ125" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR125" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS125" s="26">
         <v>2</v>
       </c>
       <c r="AT125" s="26">
         <v>10.1</v>
       </c>
-      <c r="AU125" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU125" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV125" s="32">
+        <v>0</v>
       </c>
       <c r="AW125" s="26">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="AX125" s="26">
         <v>2.8</v>
       </c>
-      <c r="AY125" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY125" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ125" s="32">
+        <v>0</v>
       </c>
       <c r="BA125" s="26">
-        <v>1.5</v>
+        <v>2</v>
       </c>
       <c r="BB125" s="26">
-        <v>11.2</v>
+        <v>16</v>
       </c>
       <c r="BD125" s="26"/>
       <c r="BE125" s="26"/>
     </row>
     <row r="126" spans="1:57" ht="28.5" customHeight="1">
       <c r="A126" s="20" t="s">
         <v>239</v>
       </c>
       <c r="B126" s="22" t="s">
         <v>240</v>
       </c>
       <c r="C126" s="8">
         <v>0</v>
       </c>
       <c r="D126" s="8">
         <v>0</v>
       </c>
       <c r="E126" s="8">
         <v>125.38218999999999</v>
       </c>
       <c r="F126" s="8">
         <v>124.88768</v>
       </c>
       <c r="G126" s="9">
         <v>0</v>
@@ -23423,66 +23423,66 @@
       <c r="AO126" s="12">
         <v>903.38945000000001</v>
       </c>
       <c r="AP126" s="11">
         <v>1535.9683600000001</v>
       </c>
       <c r="AQ126" s="32">
         <v>23.6</v>
       </c>
       <c r="AR126" s="32">
         <v>6.6</v>
       </c>
       <c r="AS126" s="26">
         <v>803.3</v>
       </c>
       <c r="AT126" s="26">
         <v>1587</v>
       </c>
       <c r="AU126" s="32">
         <v>23.6</v>
       </c>
       <c r="AV126" s="32">
         <v>6.6</v>
       </c>
       <c r="AW126" s="26">
-        <v>452.2</v>
+        <v>501.7</v>
       </c>
       <c r="AX126" s="26">
-        <v>876</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>974.2</v>
+      </c>
+      <c r="AY126" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ126" s="32">
+        <v>0</v>
       </c>
       <c r="BA126" s="26">
-        <v>563</v>
+        <v>675.6</v>
       </c>
       <c r="BB126" s="26">
-        <v>1209.8</v>
+        <v>1458</v>
       </c>
       <c r="BD126" s="26"/>
       <c r="BE126" s="26"/>
     </row>
     <row r="127" spans="1:57" ht="28.5" customHeight="1">
       <c r="A127" s="20" t="s">
         <v>241</v>
       </c>
       <c r="B127" s="22" t="s">
         <v>242</v>
       </c>
       <c r="C127" s="8">
         <v>0</v>
       </c>
       <c r="D127" s="8">
         <v>0</v>
       </c>
       <c r="E127" s="8">
         <v>9.1522000000000006</v>
       </c>
       <c r="F127" s="8">
         <v>17.100069999999999</v>
       </c>
       <c r="G127" s="9">
         <v>0</v>
@@ -23582,73 +23582,73 @@
       </c>
       <c r="AM127" s="12">
         <v>0</v>
       </c>
       <c r="AN127" s="12">
         <v>0</v>
       </c>
       <c r="AO127" s="12">
         <v>8.5038699999999992</v>
       </c>
       <c r="AP127" s="11">
         <v>21.079350000000002</v>
       </c>
       <c r="AQ127" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR127" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS127" s="26">
         <v>10.3</v>
       </c>
       <c r="AT127" s="26">
         <v>28.6</v>
       </c>
-      <c r="AU127" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU127" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV127" s="32">
+        <v>0</v>
       </c>
       <c r="AW127" s="26">
-        <v>5.7</v>
+        <v>6.2</v>
       </c>
       <c r="AX127" s="26">
-        <v>14.8</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>16.399999999999999</v>
+      </c>
+      <c r="AY127" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ127" s="32">
+        <v>0</v>
       </c>
       <c r="BA127" s="26">
-        <v>5.6</v>
+        <v>6</v>
       </c>
       <c r="BB127" s="26">
-        <v>17.5</v>
+        <v>18.5</v>
       </c>
       <c r="BD127" s="26"/>
       <c r="BE127" s="26"/>
     </row>
     <row r="128" spans="1:57" ht="28.5" customHeight="1">
       <c r="A128" s="20" t="s">
         <v>243</v>
       </c>
       <c r="B128" s="22" t="s">
         <v>244</v>
       </c>
       <c r="C128" s="8">
         <v>0</v>
       </c>
       <c r="D128" s="8">
         <v>0</v>
       </c>
       <c r="E128" s="8">
         <v>499.27593999999999</v>
       </c>
       <c r="F128" s="8">
         <v>1052.6757600000001</v>
       </c>
       <c r="G128" s="9">
         <v>0</v>
@@ -23748,73 +23748,73 @@
       </c>
       <c r="AM128" s="12">
         <v>0</v>
       </c>
       <c r="AN128" s="12">
         <v>0</v>
       </c>
       <c r="AO128" s="12">
         <v>715.88176999999996</v>
       </c>
       <c r="AP128" s="11">
         <v>2005.57041</v>
       </c>
       <c r="AQ128" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR128" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS128" s="26">
         <v>791</v>
       </c>
       <c r="AT128" s="26">
         <v>2805</v>
       </c>
-      <c r="AU128" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU128" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV128" s="32">
+        <v>0</v>
       </c>
       <c r="AW128" s="26">
-        <v>570.70000000000005</v>
+        <v>663.2</v>
       </c>
       <c r="AX128" s="26">
-        <v>1996.5</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>2337.5</v>
+      </c>
+      <c r="AY128" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ128" s="32">
+        <v>0</v>
       </c>
       <c r="BA128" s="26">
-        <v>656.9</v>
+        <v>762.2</v>
       </c>
       <c r="BB128" s="26">
-        <v>2721</v>
+        <v>3146.3</v>
       </c>
       <c r="BD128" s="26"/>
       <c r="BE128" s="26"/>
     </row>
     <row r="129" spans="1:57" ht="28.5" customHeight="1">
       <c r="A129" s="20" t="s">
         <v>245</v>
       </c>
       <c r="B129" s="22" t="s">
         <v>246</v>
       </c>
       <c r="C129" s="8">
         <v>0</v>
       </c>
       <c r="D129" s="8">
         <v>0</v>
       </c>
       <c r="E129" s="8">
         <v>1.06918</v>
       </c>
       <c r="F129" s="8">
         <v>23.497489999999999</v>
       </c>
       <c r="G129" s="9">
         <v>0</v>
@@ -23914,73 +23914,73 @@
       </c>
       <c r="AM129" s="12">
         <v>0</v>
       </c>
       <c r="AN129" s="12">
         <v>0</v>
       </c>
       <c r="AO129" s="12">
         <v>338.96140000000003</v>
       </c>
       <c r="AP129" s="11">
         <v>947.85670000000005</v>
       </c>
       <c r="AQ129" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR129" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS129" s="26">
         <v>310.7</v>
       </c>
       <c r="AT129" s="26">
         <v>1244.8</v>
       </c>
-      <c r="AU129" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU129" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV129" s="32">
+        <v>0</v>
       </c>
       <c r="AW129" s="26">
-        <v>159.69999999999999</v>
+        <v>192.9</v>
       </c>
       <c r="AX129" s="26">
-        <v>645.6</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>780</v>
+      </c>
+      <c r="AY129" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ129" s="32">
+        <v>0</v>
       </c>
       <c r="BA129" s="26">
-        <v>207.5</v>
+        <v>259.2</v>
       </c>
       <c r="BB129" s="26">
-        <v>742.4</v>
+        <v>905</v>
       </c>
       <c r="BD129" s="26"/>
       <c r="BE129" s="26"/>
     </row>
     <row r="130" spans="1:57" ht="39" customHeight="1">
       <c r="A130" s="20" t="s">
         <v>247</v>
       </c>
       <c r="B130" s="22" t="s">
         <v>248</v>
       </c>
       <c r="C130" s="8">
         <v>0</v>
       </c>
       <c r="D130" s="8">
         <v>0</v>
       </c>
       <c r="E130" s="8">
         <v>521.98099999999999</v>
       </c>
       <c r="F130" s="8">
         <v>138.92392000000001</v>
       </c>
       <c r="G130" s="9">
         <v>0</v>
@@ -24080,73 +24080,73 @@
       </c>
       <c r="AM130" s="12">
         <v>0</v>
       </c>
       <c r="AN130" s="12">
         <v>0</v>
       </c>
       <c r="AO130" s="12">
         <v>168.97201999999999</v>
       </c>
       <c r="AP130" s="11">
         <v>63.932960000000001</v>
       </c>
       <c r="AQ130" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR130" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS130" s="26">
         <v>195.4</v>
       </c>
       <c r="AT130" s="26">
         <v>93.3</v>
       </c>
-      <c r="AU130" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU130" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV130" s="32">
+        <v>0</v>
       </c>
       <c r="AW130" s="26">
-        <v>129.9</v>
+        <v>131.9</v>
       </c>
       <c r="AX130" s="26">
-        <v>63.4</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>65.3</v>
+      </c>
+      <c r="AY130" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ130" s="32">
+        <v>0</v>
       </c>
       <c r="BA130" s="26">
-        <v>78.5</v>
+        <v>80.7</v>
       </c>
       <c r="BB130" s="26">
-        <v>34.6</v>
+        <v>36.799999999999997</v>
       </c>
       <c r="BD130" s="26"/>
       <c r="BE130" s="26"/>
     </row>
     <row r="131" spans="1:57" ht="51" customHeight="1">
       <c r="A131" s="20" t="s">
         <v>249</v>
       </c>
       <c r="B131" s="22" t="s">
         <v>250</v>
       </c>
       <c r="C131" s="8">
         <v>0</v>
       </c>
       <c r="D131" s="8">
         <v>0</v>
       </c>
       <c r="E131" s="8">
         <v>456.13815</v>
       </c>
       <c r="F131" s="8">
         <v>197.70192</v>
       </c>
       <c r="G131" s="9">
         <v>0</v>
@@ -24246,73 +24246,73 @@
       </c>
       <c r="AM131" s="12">
         <v>452.95055000000002</v>
       </c>
       <c r="AN131" s="12">
         <v>219.42286999999999</v>
       </c>
       <c r="AO131" s="12">
         <v>1417.6894199999999</v>
       </c>
       <c r="AP131" s="11">
         <v>909.80754000000002</v>
       </c>
       <c r="AQ131" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR131" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS131" s="26">
         <v>1716.2</v>
       </c>
       <c r="AT131" s="26">
         <v>1190.5</v>
       </c>
-      <c r="AU131" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU131" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV131" s="32">
+        <v>0</v>
       </c>
       <c r="AW131" s="26">
-        <v>1026.7</v>
+        <v>1156.7</v>
       </c>
       <c r="AX131" s="26">
-        <v>700.9</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>815.8</v>
+      </c>
+      <c r="AY131" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ131" s="32">
+        <v>0</v>
       </c>
       <c r="BA131" s="26">
-        <v>684.6</v>
+        <v>814.2</v>
       </c>
       <c r="BB131" s="26">
-        <v>572.29999999999995</v>
+        <v>657</v>
       </c>
       <c r="BD131" s="26"/>
       <c r="BE131" s="26"/>
     </row>
     <row r="132" spans="1:57" ht="28.5" customHeight="1">
       <c r="A132" s="20" t="s">
         <v>251</v>
       </c>
       <c r="B132" s="22" t="s">
         <v>252</v>
       </c>
       <c r="C132" s="8">
         <v>0</v>
       </c>
       <c r="D132" s="8">
         <v>0</v>
       </c>
       <c r="E132" s="8">
         <v>6.06996</v>
       </c>
       <c r="F132" s="8">
         <v>13.781000000000001</v>
       </c>
       <c r="G132" s="9">
         <v>0</v>
@@ -24910,67 +24910,67 @@
       </c>
       <c r="AM135" s="12">
         <v>0</v>
       </c>
       <c r="AN135" s="12">
         <v>0</v>
       </c>
       <c r="AO135" s="12">
         <v>0.99199999999999999</v>
       </c>
       <c r="AP135" s="11">
         <v>0.50756000000000001</v>
       </c>
       <c r="AQ135" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR135" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS135" s="32">
         <v>0.3</v>
       </c>
       <c r="AT135" s="32">
         <v>0.2</v>
       </c>
-      <c r="AU135" s="32" t="s">
-[...15 lines deleted...]
-        <v>277</v>
+      <c r="AU135" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV135" s="32">
+        <v>0</v>
+      </c>
+      <c r="AW135" s="32">
+        <v>0.3</v>
+      </c>
+      <c r="AX135" s="32">
+        <v>0.2</v>
+      </c>
+      <c r="AY135" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ135" s="32">
+        <v>0</v>
       </c>
       <c r="BA135" s="32">
         <v>0.7</v>
       </c>
       <c r="BB135" s="32">
         <v>2.7</v>
       </c>
       <c r="BD135" s="11"/>
       <c r="BE135" s="11"/>
     </row>
     <row r="136" spans="1:57" ht="28.5" customHeight="1">
       <c r="A136" s="20" t="s">
         <v>259</v>
       </c>
       <c r="B136" s="22" t="s">
         <v>260</v>
       </c>
       <c r="C136" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D136" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E136" s="11" t="s">
         <v>277</v>
@@ -25076,73 +25076,73 @@
       </c>
       <c r="AM136" s="12">
         <v>0</v>
       </c>
       <c r="AN136" s="12">
         <v>0</v>
       </c>
       <c r="AO136" s="12">
         <v>15.93038</v>
       </c>
       <c r="AP136" s="11">
         <v>11.8399</v>
       </c>
       <c r="AQ136" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR136" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS136" s="26">
         <v>18.3</v>
       </c>
       <c r="AT136" s="26">
         <v>19.600000000000001</v>
       </c>
-      <c r="AU136" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU136" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV136" s="32">
+        <v>0</v>
       </c>
       <c r="AW136" s="26">
+        <v>10.4</v>
+      </c>
+      <c r="AX136" s="26">
         <v>10.3</v>
       </c>
-      <c r="AX136" s="26">
-[...6 lines deleted...]
-        <v>277</v>
+      <c r="AY136" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ136" s="32">
+        <v>0</v>
       </c>
       <c r="BA136" s="26">
-        <v>9.6999999999999993</v>
+        <v>10.4</v>
       </c>
       <c r="BB136" s="26">
-        <v>12.6</v>
+        <v>13.7</v>
       </c>
       <c r="BD136" s="26"/>
       <c r="BE136" s="26"/>
     </row>
     <row r="137" spans="1:57" ht="45.75" customHeight="1">
       <c r="A137" s="20" t="s">
         <v>261</v>
       </c>
       <c r="B137" s="22" t="s">
         <v>262</v>
       </c>
       <c r="C137" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D137" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E137" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F137" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G137" s="11" t="s">
         <v>277</v>
@@ -25404,73 +25404,73 @@
       </c>
       <c r="AM138" s="12">
         <v>0</v>
       </c>
       <c r="AN138" s="12">
         <v>0</v>
       </c>
       <c r="AO138" s="12">
         <v>1.33297</v>
       </c>
       <c r="AP138" s="11">
         <v>3.6346400000000001</v>
       </c>
       <c r="AQ138" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR138" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS138" s="26">
         <v>1</v>
       </c>
       <c r="AT138" s="26">
         <v>3.3</v>
       </c>
-      <c r="AU138" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU138" s="32">
+        <v>0</v>
+      </c>
+      <c r="AV138" s="32">
+        <v>0</v>
       </c>
       <c r="AW138" s="26">
-        <v>0.8</v>
+        <v>0.9</v>
       </c>
       <c r="AX138" s="26">
-        <v>2.2999999999999998</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>2.8</v>
+      </c>
+      <c r="AY138" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ138" s="32">
+        <v>0</v>
       </c>
       <c r="BA138" s="26">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="BB138" s="26">
-        <v>1.5</v>
+        <v>1.7</v>
       </c>
       <c r="BD138" s="26"/>
       <c r="BE138" s="26"/>
     </row>
     <row r="139" spans="1:57" ht="28.5" customHeight="1">
       <c r="A139" s="20" t="s">
         <v>265</v>
       </c>
       <c r="B139" s="22" t="s">
         <v>266</v>
       </c>
       <c r="C139" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D139" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E139" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F139" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G139" s="11" t="s">
         <v>277</v>
@@ -25582,61 +25582,61 @@
       </c>
       <c r="AQ139" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AR139" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AS139" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AT139" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AU139" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AV139" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AW139" s="32" t="s">
         <v>277</v>
       </c>
       <c r="AX139" s="32" t="s">
         <v>277</v>
       </c>
-      <c r="AY139" s="32" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AY139" s="32">
+        <v>0</v>
+      </c>
+      <c r="AZ139" s="32">
+        <v>0</v>
       </c>
       <c r="BA139" s="26">
         <v>12.3</v>
       </c>
       <c r="BB139" s="26">
-        <v>265.42</v>
+        <v>265.39999999999998</v>
       </c>
       <c r="BD139" s="26"/>
       <c r="BE139" s="26"/>
     </row>
     <row r="140" spans="1:57" ht="38.25" customHeight="1">
       <c r="A140" s="20" t="s">
         <v>267</v>
       </c>
       <c r="B140" s="22" t="s">
         <v>268</v>
       </c>
       <c r="C140" s="11" t="s">
         <v>277</v>
       </c>
       <c r="D140" s="11" t="s">
         <v>277</v>
       </c>
       <c r="E140" s="11" t="s">
         <v>277</v>
       </c>
       <c r="F140" s="11" t="s">
         <v>277</v>
       </c>
       <c r="G140" s="11" t="s">
         <v>277</v>
@@ -25902,73 +25902,73 @@
       </c>
       <c r="AM141" s="18">
         <v>0</v>
       </c>
       <c r="AN141" s="18">
         <v>0</v>
       </c>
       <c r="AO141" s="18">
         <v>140.72549000000001</v>
       </c>
       <c r="AP141" s="17">
         <v>23.404229999999998</v>
       </c>
       <c r="AQ141" s="33" t="s">
         <v>277</v>
       </c>
       <c r="AR141" s="33" t="s">
         <v>277</v>
       </c>
       <c r="AS141" s="34">
         <v>298</v>
       </c>
       <c r="AT141" s="34">
         <v>48.4</v>
       </c>
-      <c r="AU141" s="33" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="AU141" s="33">
+        <v>0</v>
+      </c>
+      <c r="AV141" s="33">
+        <v>0</v>
       </c>
       <c r="AW141" s="34">
-        <v>46</v>
+        <v>46.2</v>
       </c>
       <c r="AX141" s="34">
-        <v>4.9000000000000004</v>
-[...5 lines deleted...]
-        <v>277</v>
+        <v>5.2</v>
+      </c>
+      <c r="AY141" s="33">
+        <v>0</v>
+      </c>
+      <c r="AZ141" s="33">
+        <v>0</v>
       </c>
       <c r="BA141" s="34">
-        <v>818.4</v>
+        <v>820.6</v>
       </c>
       <c r="BB141" s="34">
-        <v>127.4</v>
+        <v>130</v>
       </c>
       <c r="BD141" s="26"/>
       <c r="BE141" s="26"/>
     </row>
     <row r="142" spans="1:57">
       <c r="AE142" s="19"/>
       <c r="AQ142" s="24"/>
       <c r="AR142" s="24"/>
       <c r="AS142" s="24"/>
       <c r="AT142" s="25"/>
       <c r="AU142" s="28"/>
       <c r="AV142" s="28"/>
       <c r="AW142" s="28"/>
       <c r="AX142" s="29"/>
       <c r="BD142" s="30"/>
       <c r="BE142" s="30"/>
     </row>
     <row r="143" spans="1:57" ht="27" customHeight="1">
       <c r="A143" s="75" t="s">
         <v>278</v>
       </c>
       <c r="B143" s="75"/>
     </row>
   </sheetData>
   <mergeCells count="44">