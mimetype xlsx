--- v0 (2026-09-21)
+++ v1 (2026-10-18)
@@ -4,80 +4,80 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14415" yWindow="105" windowWidth="14415" windowHeight="12735" tabRatio="619"/>
+    <workbookView xWindow="14415" yWindow="105" windowWidth="14415" windowHeight="12735" tabRatio="619" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="13" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="14" r:id="rId2"/>
     <sheet name="Показатель" sheetId="12" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AZ7" i="12"/>
   <c r="BA7"/>
   <c r="BB7"/>
   <c r="BC7"/>
   <c r="AV7"/>
   <c r="AX7"/>
   <c r="AY7"/>
   <c r="AW7"/>
   <c r="AQ7"/>
   <c r="AS7"/>
   <c r="AT7"/>
   <c r="AR7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="957" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="929" uniqueCount="114">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0101</t>
   </si>
   <si>
     <t>Лошади, ослы, мулы и лошаки живые</t>
   </si>
   <si>
     <t>0102</t>
   </si>
   <si>
     <t>Крупный рогатый скот живой</t>
   </si>
   <si>
     <t>0103</t>
   </si>
   <si>
@@ -266,188 +266,188 @@
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Предварительные данные.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2025г.</t>
   </si>
   <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Для проведения расчетов используются официальные статистические данные: отчетность по форме 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» и сведения таможенных деклараций, формируемых Комитетом государственных доходов Министерства финансов Республики Казахстан по внешней торговле со странами, не являющимися членами Евразийского экономического союза.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС и  данные таможенных деклараций Комитета государственных доходов Министерства финансов Республики Казахстан с остальными странами мира (не входящими в ЕАЭС).</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Тысяча долларов США, тонн</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t>январь-август 2026г.*</t>
+  </si>
+  <si>
     <r>
-      <t>январь-июль 2025г.</t>
+      <t>январь-август 2025г.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
-  </si>
-[...124 lines deleted...]
-    <t>+7 7292 319047</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="56">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -662,56 +662,50 @@
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="53"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -792,50 +786,56 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="52"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
@@ -1472,89 +1472,89 @@
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="31" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="47" fillId="13" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="50" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="13" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="23" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="52" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="27" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="15" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1582,136 +1582,136 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="74" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="74"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="74" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="74" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="13" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="85" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="13" xfId="86" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="13" xfId="86" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="13" xfId="85" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="40" fillId="0" borderId="13" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="39" fillId="0" borderId="13" xfId="85" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="74" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="87" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="87" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="13" xfId="88" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="13" xfId="88" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="40" fillId="0" borderId="13" xfId="87" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="39" fillId="0" borderId="13" xfId="87" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="13" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="13" xfId="86" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="74" applyFont="1"/>
-    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="74" applyFont="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="74" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="74" applyFont="1"/>
+    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="74" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="74" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2144,259 +2144,259 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="A42" sqref="A42"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B43" sqref="B43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="55" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="55" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="30"/>
       <c r="B1" s="31"/>
     </row>
     <row r="2" spans="1:13" s="35" customFormat="1">
       <c r="A2" s="33" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B2" s="34" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="35" customFormat="1">
       <c r="A3" s="33" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="35" customFormat="1">
       <c r="A4" s="33" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B4" s="36" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="35" customFormat="1">
       <c r="A5" s="37" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>61</v>
       </c>
       <c r="G5" s="38"/>
       <c r="H5" s="38"/>
       <c r="I5" s="38"/>
       <c r="J5" s="38"/>
     </row>
     <row r="6" spans="1:13" s="35" customFormat="1">
       <c r="A6" s="37" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B6" s="34" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="G6" s="38"/>
       <c r="H6" s="38"/>
       <c r="I6" s="38"/>
       <c r="J6" s="38"/>
     </row>
     <row r="7" spans="1:13" s="35" customFormat="1">
       <c r="A7" s="33" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>61</v>
       </c>
       <c r="G7" s="38"/>
       <c r="H7" s="38"/>
       <c r="I7" s="38"/>
       <c r="J7" s="38"/>
     </row>
     <row r="8" spans="1:13" s="35" customFormat="1">
       <c r="A8" s="33" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B8" s="39" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
     </row>
     <row r="9" spans="1:13" s="35" customFormat="1" ht="51">
       <c r="A9" s="33" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B9" s="40" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G9" s="41"/>
       <c r="H9" s="41"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
     </row>
     <row r="10" spans="1:13" s="35" customFormat="1" ht="39.75" customHeight="1">
       <c r="A10" s="33" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B10" s="40" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G10" s="38"/>
       <c r="H10" s="38"/>
       <c r="I10" s="38"/>
       <c r="J10" s="38"/>
     </row>
     <row r="11" spans="1:13" s="35" customFormat="1">
       <c r="A11" s="33" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B11" s="42"/>
       <c r="G11" s="38"/>
       <c r="H11" s="38"/>
       <c r="I11" s="38"/>
       <c r="J11" s="38"/>
       <c r="M11" s="43"/>
     </row>
     <row r="12" spans="1:13" s="35" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="33" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B12" s="44" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="M12" s="43"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="45" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B13" s="44" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="M13" s="43"/>
     </row>
     <row r="14" spans="1:13" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="45" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B14" s="44" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="M14" s="43"/>
     </row>
     <row r="15" spans="1:13" s="35" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="45" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B15" s="44" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="M15" s="43"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="33" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B16" s="46">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M16" s="47"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="33" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B17" s="46">
-        <v>46310</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="48"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="33" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B18" s="49" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="M18" s="47"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="33" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B19" s="50" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="M19" s="48"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="33" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B20" s="51" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="M20" s="47"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="33" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B21" s="52" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="M21" s="48"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="53"/>
       <c r="B22" s="54"/>
     </row>
     <row r="23" spans="1:13">
       <c r="B23" s="56"/>
       <c r="M23" s="48"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="47"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="48"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="47"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
@@ -2404,107 +2404,107 @@
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B50" sqref="B50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="58" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="58" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="58"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="57"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="59" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="59" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="59" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="59" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="59" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="59"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="60" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="59"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="59"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="61" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BI45"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AS7" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="AM7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BI13" sqref="BI13"/>
+      <selection pane="bottomRight" activeCell="BJ12" sqref="BI12:BJ13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="38.42578125" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="12.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.28515625" style="1" customWidth="1"/>
     <col min="9" max="9" width="12.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="12.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="14.28515625" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="14.28515625" style="1" customWidth="1"/>
     <col min="15" max="15" width="9.85546875" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="14.140625" style="1" customWidth="1"/>
     <col min="19" max="19" width="10.85546875" style="1" customWidth="1"/>
     <col min="20" max="20" width="14.140625" style="1" customWidth="1"/>
     <col min="21" max="21" width="10" style="1" customWidth="1"/>
@@ -2685,57 +2685,57 @@
         <v>2022</v>
       </c>
       <c r="AF4" s="72"/>
       <c r="AG4" s="72"/>
       <c r="AH4" s="73"/>
       <c r="AI4" s="64">
         <v>2023</v>
       </c>
       <c r="AJ4" s="65"/>
       <c r="AK4" s="65"/>
       <c r="AL4" s="66"/>
       <c r="AM4" s="64">
         <v>2024</v>
       </c>
       <c r="AN4" s="65"/>
       <c r="AO4" s="65"/>
       <c r="AP4" s="66"/>
       <c r="AQ4" s="64" t="s">
         <v>70</v>
       </c>
       <c r="AR4" s="65"/>
       <c r="AS4" s="65"/>
       <c r="AT4" s="66"/>
       <c r="AU4" s="26"/>
       <c r="AV4" s="64" t="s">
-        <v>71</v>
+        <v>113</v>
       </c>
       <c r="AW4" s="65"/>
       <c r="AX4" s="65"/>
       <c r="AY4" s="66"/>
       <c r="AZ4" s="64" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="BA4" s="65"/>
       <c r="BB4" s="65"/>
       <c r="BC4" s="66"/>
     </row>
     <row r="5" spans="1:59" s="5" customFormat="1">
       <c r="A5" s="68"/>
       <c r="B5" s="74"/>
       <c r="C5" s="65" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="65"/>
       <c r="E5" s="65" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="65"/>
       <c r="G5" s="65" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="65"/>
       <c r="I5" s="65" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="65"/>
       <c r="K5" s="65" t="s">
@@ -3117,71 +3117,71 @@
         <v>498.79999999999995</v>
       </c>
       <c r="AR7" s="63">
         <f>SUM(AR8:AR36)</f>
         <v>396.7</v>
       </c>
       <c r="AS7" s="29">
         <f>SUM(AS8:AS36)</f>
         <v>2546.5099999999998</v>
       </c>
       <c r="AT7" s="29">
         <f>SUM(AT8:AT36)</f>
         <v>8270.704819999999</v>
       </c>
       <c r="AU7" s="27"/>
       <c r="AV7" s="63">
         <f>SUM(AV8:AV36)</f>
         <v>374.2</v>
       </c>
       <c r="AW7" s="63">
         <f>SUM(AW8:AW36)</f>
         <v>369.9</v>
       </c>
       <c r="AX7" s="29">
         <f>SUM(AX8:AX36)</f>
-        <v>1495.1100000000001</v>
+        <v>1671.51</v>
       </c>
       <c r="AY7" s="29">
         <f>SUM(AY8:AY36)</f>
-        <v>5349.8048199999985</v>
+        <v>6118.5048199999983</v>
       </c>
       <c r="AZ7" s="29">
         <f t="shared" ref="AZ7:BC7" si="0">SUM(AZ8:AZ36)</f>
         <v>514.79999999999995</v>
       </c>
       <c r="BA7" s="29">
         <f t="shared" si="0"/>
         <v>651.76945999999998</v>
       </c>
       <c r="BB7" s="29">
         <f t="shared" si="0"/>
-        <v>2815.1240000000003</v>
+        <v>2288.5999999999995</v>
       </c>
       <c r="BC7" s="29">
         <f t="shared" si="0"/>
-        <v>10207.188640000002</v>
+        <v>10882.514959999999</v>
       </c>
     </row>
     <row r="8" spans="1:59" s="14" customFormat="1">
       <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H8" s="6" t="s">
@@ -3445,73 +3445,73 @@
       <c r="AM9" s="8" t="s">
         <v>65</v>
       </c>
       <c r="AN9" s="8" t="s">
         <v>65</v>
       </c>
       <c r="AO9" s="21" t="s">
         <v>65</v>
       </c>
       <c r="AP9" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AQ9" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AR9" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AS9" s="19">
         <v>230.6</v>
       </c>
       <c r="AT9" s="19">
         <v>71.8</v>
       </c>
       <c r="AU9" s="27"/>
-      <c r="AV9" s="19" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="AV9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW9" s="19">
+        <v>0</v>
       </c>
       <c r="AX9" s="19">
-        <v>219.2</v>
+        <v>230.6</v>
       </c>
       <c r="AY9" s="19">
-        <v>67.8</v>
-[...11 lines deleted...]
-        <v>65</v>
+        <v>71.8</v>
+      </c>
+      <c r="AZ9" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA9" s="19">
+        <v>0</v>
+      </c>
+      <c r="BB9" s="19">
+        <v>4.3</v>
+      </c>
+      <c r="BC9" s="19">
+        <v>3.7</v>
       </c>
     </row>
     <row r="10" spans="1:59" s="14" customFormat="1">
       <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H10" s="6" t="s">
@@ -4277,66 +4277,66 @@
         <v>1882.6474599999999</v>
       </c>
       <c r="AP14" s="19">
         <v>7018.4449100000002</v>
       </c>
       <c r="AQ14" s="19">
         <v>0</v>
       </c>
       <c r="AR14" s="19">
         <v>0</v>
       </c>
       <c r="AS14" s="29">
         <v>1489.6</v>
       </c>
       <c r="AT14" s="29">
         <v>6881.6</v>
       </c>
       <c r="AU14" s="27"/>
       <c r="AV14" s="19">
         <v>0</v>
       </c>
       <c r="AW14" s="19">
         <v>0</v>
       </c>
       <c r="AX14" s="29">
-        <v>857.8</v>
+        <v>962.2</v>
       </c>
       <c r="AY14" s="29">
-        <v>3779.3</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>4294.7</v>
+      </c>
+      <c r="AZ14" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA14" s="19">
+        <v>0</v>
       </c>
       <c r="BB14" s="29">
-        <v>1302.3</v>
+        <v>1494.4</v>
       </c>
       <c r="BC14" s="29">
-        <v>6486.5</v>
+        <v>7468.9</v>
       </c>
     </row>
     <row r="15" spans="1:59" s="14" customFormat="1">
       <c r="A15" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="6">
         <v>0</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6">
         <v>703.25370999999996</v>
       </c>
       <c r="F15" s="6">
         <v>1853.6503600000001</v>
       </c>
       <c r="G15" s="6">
         <v>0</v>
       </c>
       <c r="H15" s="6">
@@ -4442,66 +4442,66 @@
         <v>448.78568999999999</v>
       </c>
       <c r="AP15" s="19">
         <v>1672.75224</v>
       </c>
       <c r="AQ15" s="19">
         <v>0</v>
       </c>
       <c r="AR15" s="19">
         <v>0</v>
       </c>
       <c r="AS15" s="29">
         <v>528.4</v>
       </c>
       <c r="AT15" s="29">
         <v>227.5</v>
       </c>
       <c r="AU15" s="27"/>
       <c r="AV15" s="19">
         <v>0</v>
       </c>
       <c r="AW15" s="19">
         <v>0</v>
       </c>
       <c r="AX15" s="29">
-        <v>221.7</v>
+        <v>278.5</v>
       </c>
       <c r="AY15" s="29">
-        <v>964.5</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>1192.7</v>
+      </c>
+      <c r="AZ15" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA15" s="19">
+        <v>0</v>
       </c>
       <c r="BB15" s="29">
-        <v>548.9</v>
+        <v>620</v>
       </c>
       <c r="BC15" s="29">
-        <v>2532.9</v>
+        <v>2874.3</v>
       </c>
       <c r="BG15" s="14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:59" s="14" customFormat="1" ht="22.5">
       <c r="A16" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="6">
         <v>0</v>
       </c>
       <c r="D16" s="6">
         <v>0</v>
       </c>
       <c r="E16" s="6">
         <v>16.41901</v>
       </c>
       <c r="F16" s="6">
         <v>64.217849999999999</v>
       </c>
       <c r="G16" s="6">
@@ -4615,55 +4615,55 @@
       <c r="AQ16" s="19">
         <v>0</v>
       </c>
       <c r="AR16" s="19">
         <v>0</v>
       </c>
       <c r="AS16" s="29">
         <v>38.700000000000003</v>
       </c>
       <c r="AT16" s="29">
         <v>156.69999999999999</v>
       </c>
       <c r="AU16" s="27"/>
       <c r="AV16" s="19">
         <v>0</v>
       </c>
       <c r="AW16" s="19">
         <v>0</v>
       </c>
       <c r="AX16" s="29">
         <v>18.7</v>
       </c>
       <c r="AY16" s="29">
         <v>75.400000000000006</v>
       </c>
-      <c r="AZ16" s="19" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="AZ16" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA16" s="19">
+        <v>0</v>
       </c>
       <c r="BB16" s="29">
         <v>8.6999999999999993</v>
       </c>
       <c r="BC16" s="29">
         <v>33.200000000000003</v>
       </c>
     </row>
     <row r="17" spans="1:61" s="14" customFormat="1" ht="22.5">
       <c r="A17" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
         <v>0.51037999999999994</v>
       </c>
       <c r="F17" s="6">
@@ -4945,55 +4945,55 @@
       <c r="AQ18" s="19">
         <v>0</v>
       </c>
       <c r="AR18" s="19">
         <v>0</v>
       </c>
       <c r="AS18" s="29">
         <v>14.2</v>
       </c>
       <c r="AT18" s="29">
         <v>70.900000000000006</v>
       </c>
       <c r="AU18" s="27"/>
       <c r="AV18" s="19">
         <v>0</v>
       </c>
       <c r="AW18" s="19">
         <v>0</v>
       </c>
       <c r="AX18" s="29">
         <v>7</v>
       </c>
       <c r="AY18" s="29">
         <v>32.9</v>
       </c>
-      <c r="AZ18" s="19" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="AZ18" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA18" s="19">
+        <v>0</v>
       </c>
       <c r="BB18" s="29">
         <v>15</v>
       </c>
       <c r="BC18" s="29">
         <v>84.359920000000002</v>
       </c>
     </row>
     <row r="19" spans="1:61" s="14" customFormat="1" ht="22.5">
       <c r="A19" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6">
         <v>1.8E-3</v>
       </c>
       <c r="F19" s="6">
@@ -5275,61 +5275,61 @@
       <c r="AQ20" s="19">
         <v>0</v>
       </c>
       <c r="AR20" s="19">
         <v>0</v>
       </c>
       <c r="AS20" s="29">
         <v>20.9</v>
       </c>
       <c r="AT20" s="29">
         <v>232</v>
       </c>
       <c r="AU20" s="27"/>
       <c r="AV20" s="19">
         <v>0</v>
       </c>
       <c r="AW20" s="19">
         <v>0</v>
       </c>
       <c r="AX20" s="29">
         <v>1.8</v>
       </c>
       <c r="AY20" s="29">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AZ20" s="19" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="AZ20" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA20" s="19">
+        <v>0</v>
       </c>
       <c r="BB20" s="29">
         <v>2.7</v>
       </c>
       <c r="BC20" s="29">
-        <v>2.3466800000000001</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="21" spans="1:61" s="14" customFormat="1" ht="33.75">
       <c r="A21" s="18" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>11.37635</v>
       </c>
       <c r="F21" s="6">
         <v>15.7342</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6">
@@ -5440,61 +5440,61 @@
       <c r="AQ21" s="19">
         <v>0</v>
       </c>
       <c r="AR21" s="19">
         <v>0</v>
       </c>
       <c r="AS21" s="29">
         <v>2</v>
       </c>
       <c r="AT21" s="29">
         <v>6.2</v>
       </c>
       <c r="AU21" s="27"/>
       <c r="AV21" s="19">
         <v>0</v>
       </c>
       <c r="AW21" s="19">
         <v>0</v>
       </c>
       <c r="AX21" s="29">
         <v>1.6</v>
       </c>
       <c r="AY21" s="29">
         <v>4.3</v>
       </c>
-      <c r="AZ21" s="19" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="AZ21" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA21" s="19">
+        <v>0</v>
       </c>
       <c r="BB21" s="29">
-        <v>18.324000000000002</v>
+        <v>23.4</v>
       </c>
       <c r="BC21" s="29">
-        <v>8.6270000000000007</v>
+        <v>11.4</v>
       </c>
       <c r="BG21" s="14" t="s">
         <v>69</v>
       </c>
       <c r="BI21" s="14" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:61" s="14" customFormat="1" ht="31.5" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6">
         <v>9.4456000000000007</v>
       </c>
       <c r="F22" s="6">
@@ -5606,66 +5606,66 @@
         <v>123.44723999999999</v>
       </c>
       <c r="AP22" s="19">
         <v>297.95848000000001</v>
       </c>
       <c r="AQ22" s="19">
         <v>374.2</v>
       </c>
       <c r="AR22" s="19">
         <v>369.9</v>
       </c>
       <c r="AS22" s="29">
         <v>88.6</v>
       </c>
       <c r="AT22" s="29">
         <v>307.60000000000002</v>
       </c>
       <c r="AU22" s="27"/>
       <c r="AV22" s="19">
         <v>374.2</v>
       </c>
       <c r="AW22" s="19">
         <v>369.9</v>
       </c>
       <c r="AX22" s="29">
-        <v>45.2</v>
+        <v>46.3</v>
       </c>
       <c r="AY22" s="29">
-        <v>162.69999999999999</v>
+        <v>166.9</v>
       </c>
       <c r="AZ22" s="29">
         <v>514.79999999999995</v>
       </c>
       <c r="BA22" s="29">
         <v>651.76945999999998</v>
       </c>
       <c r="BB22" s="29">
-        <v>91.4</v>
+        <v>105.6</v>
       </c>
       <c r="BC22" s="29">
-        <v>279.7</v>
+        <v>327.7</v>
       </c>
     </row>
     <row r="23" spans="1:61" s="14" customFormat="1" ht="77.25" customHeight="1">
       <c r="A23" s="18" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="6">
         <v>0</v>
       </c>
       <c r="D23" s="6">
         <v>0</v>
       </c>
       <c r="E23" s="6">
         <v>3.1425000000000001</v>
       </c>
       <c r="F23" s="6">
         <v>11.632999999999999</v>
       </c>
       <c r="G23" s="6">
         <v>0</v>
       </c>
       <c r="H23" s="6">
@@ -5771,66 +5771,66 @@
         <v>8.5121000000000002</v>
       </c>
       <c r="AP23" s="19">
         <v>82.585080000000005</v>
       </c>
       <c r="AQ23" s="19">
         <v>78.2</v>
       </c>
       <c r="AR23" s="19">
         <v>0</v>
       </c>
       <c r="AS23" s="29">
         <v>7.6</v>
       </c>
       <c r="AT23" s="29">
         <v>76.5</v>
       </c>
       <c r="AU23" s="27"/>
       <c r="AV23" s="19">
         <v>0</v>
       </c>
       <c r="AW23" s="19">
         <v>0</v>
       </c>
       <c r="AX23" s="29">
-        <v>5.2</v>
+        <v>6</v>
       </c>
       <c r="AY23" s="29">
-        <v>56.5</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>62.7</v>
+      </c>
+      <c r="AZ23" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA23" s="19">
+        <v>0</v>
       </c>
       <c r="BB23" s="29">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
       <c r="BC23" s="29">
-        <v>22.1</v>
+        <v>24.4</v>
       </c>
     </row>
     <row r="24" spans="1:61" s="14" customFormat="1" ht="73.5" customHeight="1">
       <c r="A24" s="18" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>36</v>
       </c>
       <c r="C24" s="6">
         <v>0</v>
       </c>
       <c r="D24" s="6">
         <v>0</v>
       </c>
       <c r="E24" s="6">
         <v>4.5</v>
       </c>
       <c r="F24" s="6">
         <v>6.8879999999999999</v>
       </c>
       <c r="G24" s="6">
         <v>0</v>
       </c>
       <c r="H24" s="6">
@@ -5936,66 +5936,66 @@
         <v>4.0475500000000002</v>
       </c>
       <c r="AP24" s="19">
         <v>30.486989999999999</v>
       </c>
       <c r="AQ24" s="19">
         <v>0</v>
       </c>
       <c r="AR24" s="19">
         <v>0</v>
       </c>
       <c r="AS24" s="29">
         <v>4.5999999999999996</v>
       </c>
       <c r="AT24" s="29">
         <v>39.200000000000003</v>
       </c>
       <c r="AU24" s="27"/>
       <c r="AV24" s="19">
         <v>0</v>
       </c>
       <c r="AW24" s="19">
         <v>0</v>
       </c>
       <c r="AX24" s="29">
-        <v>2.4</v>
+        <v>3.9</v>
       </c>
       <c r="AY24" s="29">
-        <v>22.4</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>32.299999999999997</v>
+      </c>
+      <c r="AZ24" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA24" s="19">
+        <v>0</v>
       </c>
       <c r="BB24" s="29">
-        <v>3.3</v>
+        <v>3.6</v>
       </c>
       <c r="BC24" s="29">
-        <v>23.6</v>
+        <v>26.5</v>
       </c>
     </row>
     <row r="25" spans="1:61" s="14" customFormat="1" ht="22.5">
       <c r="A25" s="18" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>38</v>
       </c>
       <c r="C25" s="6">
         <v>0</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6">
         <v>2.4784999999999999</v>
       </c>
       <c r="F25" s="6">
         <v>7.3182799999999997</v>
       </c>
       <c r="G25" s="6">
         <v>0</v>
       </c>
       <c r="H25" s="6">
@@ -6094,73 +6094,73 @@
       <c r="AM25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="AN25" s="8" t="s">
         <v>65</v>
       </c>
       <c r="AO25" s="21" t="s">
         <v>65</v>
       </c>
       <c r="AP25" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AQ25" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AR25" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AS25" s="19">
         <v>0.3</v>
       </c>
       <c r="AT25" s="19">
         <v>0.9</v>
       </c>
       <c r="AU25" s="27"/>
-      <c r="AV25" s="19" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="AV25" s="19">
+        <v>0</v>
+      </c>
+      <c r="AW25" s="19">
+        <v>0</v>
       </c>
       <c r="AX25" s="19">
         <v>0.3</v>
       </c>
       <c r="AY25" s="19">
         <v>0.9</v>
       </c>
       <c r="AZ25" s="19" t="s">
         <v>65</v>
       </c>
       <c r="BA25" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="BB25" s="19">
-[...3 lines deleted...]
-        <v>708.4</v>
+      <c r="BB25" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="BC25" s="19" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:61" s="14" customFormat="1" ht="73.5" customHeight="1">
       <c r="A26" s="18" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H26" s="6" t="s">
@@ -6271,61 +6271,61 @@
       <c r="AQ26" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AR26" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AS26" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AT26" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AU26" s="27"/>
       <c r="AV26" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AW26" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AX26" s="19" t="s">
         <v>65</v>
       </c>
       <c r="AY26" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="AZ26" s="19" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="AZ26" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA26" s="19">
+        <v>0</v>
       </c>
       <c r="BB26" s="29">
         <v>0.1</v>
       </c>
       <c r="BC26" s="29">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="27" spans="1:61" s="14" customFormat="1">
       <c r="A27" s="18" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>42</v>
       </c>
       <c r="C27" s="6">
         <v>0</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6">
         <v>2.79</v>
       </c>
       <c r="F27" s="6">
         <v>14.193</v>
       </c>
       <c r="G27" s="6">
         <v>0</v>
       </c>
       <c r="H27" s="6">
@@ -6431,66 +6431,66 @@
         <v>7.8202699999999998</v>
       </c>
       <c r="AP27" s="19">
         <v>21.750360000000001</v>
       </c>
       <c r="AQ27" s="19">
         <v>0</v>
       </c>
       <c r="AR27" s="19">
         <v>0</v>
       </c>
       <c r="AS27" s="29">
         <v>9.1999999999999993</v>
       </c>
       <c r="AT27" s="29">
         <v>37.700000000000003</v>
       </c>
       <c r="AU27" s="27"/>
       <c r="AV27" s="19">
         <v>0</v>
       </c>
       <c r="AW27" s="19">
         <v>0</v>
       </c>
       <c r="AX27" s="29">
-        <v>6</v>
+        <v>6.4</v>
       </c>
       <c r="AY27" s="29">
-        <v>22.4</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>23.2</v>
+      </c>
+      <c r="AZ27" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA27" s="19">
+        <v>0</v>
       </c>
       <c r="BB27" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="BC27" s="29">
-        <v>17.600000000000001</v>
+        <v>17.8</v>
       </c>
     </row>
     <row r="28" spans="1:61" s="14" customFormat="1" ht="22.5">
       <c r="A28" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>44</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>65</v>
       </c>
       <c r="H28" s="6" t="s">
@@ -6766,55 +6766,55 @@
       <c r="AQ29" s="19">
         <v>0</v>
       </c>
       <c r="AR29" s="19">
         <v>0</v>
       </c>
       <c r="AS29" s="29">
         <v>5.8</v>
       </c>
       <c r="AT29" s="29">
         <v>5.9</v>
       </c>
       <c r="AU29" s="27"/>
       <c r="AV29" s="19">
         <v>0</v>
       </c>
       <c r="AW29" s="19">
         <v>0</v>
       </c>
       <c r="AX29" s="29">
         <v>2.2000000000000002</v>
       </c>
       <c r="AY29" s="29">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AZ29" s="19" t="s">
-[...3 lines deleted...]
-        <v>65</v>
+      <c r="AZ29" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA29" s="19">
+        <v>0</v>
       </c>
       <c r="BB29" s="29">
         <v>6.8</v>
       </c>
       <c r="BC29" s="29">
         <v>7.55504</v>
       </c>
     </row>
     <row r="30" spans="1:61" s="14" customFormat="1" ht="69.75" customHeight="1">
       <c r="A30" s="18" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F30" s="6" t="s">