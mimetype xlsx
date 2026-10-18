--- v0 (2026-09-21)
+++ v1 (2026-10-18)
@@ -4,80 +4,80 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14235" yWindow="0" windowWidth="13470" windowHeight="12855" tabRatio="687"/>
+    <workbookView xWindow="14235" yWindow="0" windowWidth="13470" windowHeight="12855" tabRatio="687" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="13" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="14" r:id="rId2"/>
     <sheet name="Показатель" sheetId="12" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AY7" i="12"/>
   <c r="AZ7"/>
   <c r="BA7"/>
   <c r="BB7"/>
   <c r="AU7"/>
   <c r="AV7"/>
   <c r="AW7"/>
   <c r="AX7"/>
   <c r="AS7"/>
   <c r="AQ7"/>
   <c r="AR7"/>
   <c r="AT7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1647" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1609" uniqueCount="185">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>0601</t>
   </si>
   <si>
     <t>Луковицы, клубни, клубневидные корни, клубнелуковицы, корневища, включая разветвленные, находящиеся в состоянии вегетативного покоя, вегетации, или цветения; растения и корни цикория, кроме корней товарной позиции 1212</t>
   </si>
   <si>
     <t>0602</t>
   </si>
   <si>
     <t>Прочие живые растения (включая их корни), черенки и отводки; мицелий гриба</t>
   </si>
   <si>
     <t>0603</t>
   </si>
   <si>
@@ -476,191 +476,191 @@
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>Предварительные данные.</t>
     </r>
   </si>
   <si>
     <t>2025г.</t>
   </si>
   <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Для проведения расчетов используются официальные статистические данные: отчетность по форме 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» и сведения таможенных деклараций, формируемых Комитетом государственных доходов Министерства финансов Республики Казахстан по внешней торговле со странами, не являющимися членами Евразийского экономического союза.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации являются данные статистической отчетности 1-ТС «Отчет о взаимной торговле товарами с государствами-членами Евразийского экономического союза» со странами ЕАЭС и  данные таможенных деклараций Комитета государственных доходов Министерства финансов Республики Казахстан с остальными странами мира (не входящими в ЕАЭС).</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/29/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/mangystau/dynamic-tables/1450/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Матешова Гулжазира Танатаровна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>g.mateshova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Тысяча долларов США, тонн</t>
+  </si>
+  <si>
+    <t>+7 7292 319047</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>январь-август 2026г.*</t>
+  </si>
+  <si>
     <r>
-      <t>январь-июль 2025г.</t>
+      <t>январь-август 2025г.</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
-  </si>
-[...127 lines deleted...]
-    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="54">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -676,56 +676,50 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -993,50 +987,56 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="40"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="29"/>
       </patternFill>
@@ -1492,246 +1492,246 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="53"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...13 lines deleted...]
-    <xf numFmtId="4" fontId="23" fillId="23" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="21" fillId="22" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="22" fillId="23" borderId="10" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="23" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="23" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="21" fillId="23" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="21" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="5" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="5" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="4" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="4" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="25" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="25" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="17" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="17" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="21" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="21" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="26" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="26" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="14" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="14" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="27" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="27" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="15" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="15" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="28" borderId="11" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="21" fillId="28" borderId="11" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="25" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="24" fillId="30" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="2" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="2" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="26" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="25" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="25" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="31" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="31" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="32" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="32" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="23" fillId="33" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="29" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="29" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="29" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="26" fillId="29" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="24" fillId="2" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="23" fillId="2" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="24" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="0" fontId="23" fillId="24" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="28" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="27" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="4" fontId="29" fillId="29" borderId="10" applyNumberFormat="0" applyProtection="0">
+    <xf numFmtId="4" fontId="28" fillId="29" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="8" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="16" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="8" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="16" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="18" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="37" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="21" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="37" borderId="22" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="43" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="46" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="45" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="23" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="23" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="48" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="51" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="24" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="25" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -1754,168 +1754,168 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="2" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="122">
     <cellStyle name="20% - Акцент1 2" xfId="8"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="9"/>
     <cellStyle name="20% - Акцент2 2" xfId="10"/>
     <cellStyle name="20% - Акцент2 2 2" xfId="11"/>
     <cellStyle name="20% - Акцент3 2" xfId="12"/>
     <cellStyle name="20% - Акцент3 2 2" xfId="13"/>
     <cellStyle name="20% - Акцент4 2" xfId="14"/>
     <cellStyle name="20% - Акцент4 2 2" xfId="15"/>
     <cellStyle name="20% - Акцент5 2" xfId="16"/>
     <cellStyle name="20% - Акцент5 2 2" xfId="17"/>
     <cellStyle name="20% - Акцент6 2" xfId="18"/>
     <cellStyle name="20% - Акцент6 2 2" xfId="19"/>
     <cellStyle name="40% - Акцент1 2" xfId="20"/>
     <cellStyle name="40% - Акцент1 2 2" xfId="21"/>
     <cellStyle name="40% - Акцент2 2" xfId="22"/>
     <cellStyle name="40% - Акцент3 2" xfId="23"/>
     <cellStyle name="40% - Акцент3 2 2" xfId="24"/>
     <cellStyle name="40% - Акцент4 2" xfId="25"/>
     <cellStyle name="40% - Акцент4 2 2" xfId="26"/>
     <cellStyle name="40% - Акцент5 2" xfId="27"/>
     <cellStyle name="40% - Акцент5 2 2" xfId="28"/>
@@ -2307,259 +2307,259 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/55001201?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:g.mateshova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
-      <selection activeCell="B44" sqref="B44"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B28" sqref="B28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.140625" style="49" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="116.140625" style="49" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="24"/>
       <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:13" s="29" customFormat="1">
       <c r="A2" s="27" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B2" s="28" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="29" customFormat="1">
       <c r="A3" s="27" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B3" s="28" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="29" customFormat="1">
       <c r="A4" s="27" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B4" s="30" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="29" customFormat="1">
       <c r="A5" s="31" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B5" s="28" t="s">
         <v>132</v>
       </c>
       <c r="G5" s="32"/>
       <c r="H5" s="32"/>
       <c r="I5" s="32"/>
       <c r="J5" s="32"/>
     </row>
     <row r="6" spans="1:13" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
     </row>
     <row r="7" spans="1:13" s="29" customFormat="1">
       <c r="A7" s="27" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>132</v>
       </c>
       <c r="G7" s="32"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
       <c r="J7" s="32"/>
     </row>
     <row r="8" spans="1:13" s="29" customFormat="1">
       <c r="A8" s="27" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B8" s="33" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
       <c r="J8" s="32"/>
     </row>
     <row r="9" spans="1:13" s="29" customFormat="1" ht="51">
       <c r="A9" s="27" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B9" s="34" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="G9" s="35"/>
       <c r="H9" s="35"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
     </row>
     <row r="10" spans="1:13" s="29" customFormat="1" ht="39.75" customHeight="1">
       <c r="A10" s="27" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B10" s="34" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G10" s="32"/>
       <c r="H10" s="32"/>
       <c r="I10" s="32"/>
       <c r="J10" s="32"/>
     </row>
     <row r="11" spans="1:13" s="29" customFormat="1">
       <c r="A11" s="27" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B11" s="36"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
       <c r="J11" s="32"/>
       <c r="M11" s="37"/>
     </row>
     <row r="12" spans="1:13" s="29" customFormat="1" ht="23.25" customHeight="1">
       <c r="A12" s="27" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B12" s="38" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="M12" s="37"/>
     </row>
     <row r="13" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="39" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B13" s="38" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="M13" s="37"/>
     </row>
     <row r="14" spans="1:13" s="29" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="39" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B14" s="38" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="M14" s="37"/>
     </row>
     <row r="15" spans="1:13" s="29" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="39" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B15" s="38" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="M15" s="37"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="27" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B16" s="40">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="M16" s="41"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="27" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B17" s="40">
-        <v>46310</v>
+        <v>46342</v>
       </c>
       <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="27" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B18" s="43" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="M18" s="41"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="27" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B19" s="44" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="M19" s="42"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="27" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B20" s="45" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="M20" s="41"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="27" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B21" s="46" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="M21" s="42"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="47"/>
       <c r="B22" s="48"/>
     </row>
     <row r="23" spans="1:13">
       <c r="B23" s="50"/>
       <c r="M23" s="42"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="41"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="42"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="41"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
@@ -2567,108 +2567,108 @@
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B48" sqref="B48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="52" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="52" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="52"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="51"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="53" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="53" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="53" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="53" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="53" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="53"/>
     </row>
     <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="54" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="53"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="53"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="55" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BC197"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="AJ7" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane xSplit="2" ySplit="6" topLeftCell="AQ7" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AM12" sqref="AM12"/>
       <selection pane="topRight" activeCell="AM12" sqref="AM12"/>
       <selection pane="bottomLeft" activeCell="AM12" sqref="AM12"/>
-      <selection pane="bottomRight" activeCell="BD10" sqref="BD10"/>
+      <selection pane="bottomRight" activeCell="BI8" sqref="BI8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="43" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="10" style="2" customWidth="1"/>
     <col min="10" max="10" width="11.7109375" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.85546875" style="2" customWidth="1"/>
     <col min="12" max="12" width="11.5703125" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.5703125" style="2" customWidth="1"/>
     <col min="15" max="15" width="10.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="11.28515625" style="2" customWidth="1"/>
     <col min="17" max="17" width="10.140625" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.42578125" style="2" customWidth="1"/>
     <col min="19" max="19" width="10.140625" style="2" customWidth="1"/>
     <col min="20" max="20" width="12.140625" style="2" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="2" customWidth="1"/>
@@ -2678,250 +2678,250 @@
     <col min="25" max="25" width="10.85546875" style="2" customWidth="1"/>
     <col min="26" max="26" width="10.5703125" style="2" customWidth="1"/>
     <col min="27" max="27" width="10.42578125" style="2" customWidth="1"/>
     <col min="28" max="28" width="11.140625" style="2" customWidth="1"/>
     <col min="29" max="29" width="10.5703125" style="2" customWidth="1"/>
     <col min="30" max="30" width="11.7109375" style="2" customWidth="1"/>
     <col min="31" max="31" width="11.140625" style="2" customWidth="1"/>
     <col min="32" max="32" width="12.42578125" style="2" customWidth="1"/>
     <col min="33" max="33" width="9.85546875" style="2" customWidth="1"/>
     <col min="34" max="34" width="13" style="2" customWidth="1"/>
     <col min="35" max="35" width="12.28515625" style="2" customWidth="1"/>
     <col min="36" max="36" width="12.42578125" style="2" customWidth="1"/>
     <col min="37" max="37" width="11.140625" style="2" customWidth="1"/>
     <col min="38" max="38" width="13.7109375" style="2" customWidth="1"/>
     <col min="39" max="39" width="12.42578125" style="2" customWidth="1"/>
     <col min="40" max="40" width="12" style="2" customWidth="1"/>
     <col min="41" max="41" width="10.28515625" style="2" customWidth="1"/>
     <col min="42" max="42" width="11.42578125" style="2" customWidth="1"/>
     <col min="43" max="43" width="10.140625" style="2" customWidth="1"/>
     <col min="44" max="45" width="10" style="2" customWidth="1"/>
     <col min="46" max="46" width="11.85546875" style="2" customWidth="1"/>
     <col min="47" max="16384" width="8.85546875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:55" s="1" customFormat="1" ht="15.75" customHeight="1">
-      <c r="A1" s="61" t="s">
+      <c r="A1" s="69" t="s">
         <v>132</v>
       </c>
-      <c r="B1" s="61"/>
-[...35 lines deleted...]
-      <c r="AL1" s="61"/>
+      <c r="B1" s="69"/>
+      <c r="C1" s="69"/>
+      <c r="D1" s="69"/>
+      <c r="E1" s="69"/>
+      <c r="F1" s="69"/>
+      <c r="G1" s="69"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
+      <c r="U1" s="69"/>
+      <c r="V1" s="69"/>
+      <c r="W1" s="69"/>
+      <c r="X1" s="69"/>
+      <c r="Y1" s="69"/>
+      <c r="Z1" s="69"/>
+      <c r="AA1" s="69"/>
+      <c r="AB1" s="69"/>
+      <c r="AC1" s="69"/>
+      <c r="AD1" s="69"/>
+      <c r="AE1" s="69"/>
+      <c r="AF1" s="69"/>
+      <c r="AG1" s="69"/>
+      <c r="AH1" s="69"/>
+      <c r="AI1" s="69"/>
+      <c r="AJ1" s="69"/>
+      <c r="AK1" s="69"/>
+      <c r="AL1" s="69"/>
     </row>
     <row r="2" spans="1:55" s="1" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="69" t="s">
         <v>135</v>
       </c>
-      <c r="B2" s="61"/>
-[...35 lines deleted...]
-      <c r="AL2" s="61"/>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+      <c r="AB2" s="69"/>
+      <c r="AC2" s="69"/>
+      <c r="AD2" s="69"/>
+      <c r="AE2" s="69"/>
+      <c r="AF2" s="69"/>
+      <c r="AG2" s="69"/>
+      <c r="AH2" s="69"/>
+      <c r="AI2" s="69"/>
+      <c r="AJ2" s="69"/>
+      <c r="AK2" s="69"/>
+      <c r="AL2" s="69"/>
     </row>
     <row r="3" spans="1:55">
       <c r="A3" s="10"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="11"/>
       <c r="N3" s="11"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Y3" s="11"/>
       <c r="Z3" s="11"/>
     </row>
     <row r="4" spans="1:55" s="1" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A4" s="67" t="s">
+      <c r="A4" s="63" t="s">
         <v>133</v>
       </c>
-      <c r="B4" s="66" t="s">
+      <c r="B4" s="62" t="s">
         <v>134</v>
       </c>
       <c r="C4" s="59">
         <v>2015</v>
       </c>
       <c r="D4" s="59"/>
       <c r="E4" s="59"/>
       <c r="F4" s="59"/>
       <c r="G4" s="59">
         <v>2016</v>
       </c>
       <c r="H4" s="59"/>
       <c r="I4" s="59"/>
       <c r="J4" s="59"/>
       <c r="K4" s="59">
         <v>2017</v>
       </c>
       <c r="L4" s="59"/>
       <c r="M4" s="59"/>
       <c r="N4" s="59"/>
       <c r="O4" s="59">
         <v>2018</v>
       </c>
       <c r="P4" s="59"/>
       <c r="Q4" s="59"/>
       <c r="R4" s="59"/>
       <c r="S4" s="59">
         <v>2019</v>
       </c>
       <c r="T4" s="59"/>
       <c r="U4" s="59"/>
       <c r="V4" s="59"/>
       <c r="W4" s="59">
         <v>2020</v>
       </c>
       <c r="X4" s="59"/>
       <c r="Y4" s="59"/>
       <c r="Z4" s="59"/>
       <c r="AA4" s="59">
         <v>2021</v>
       </c>
       <c r="AB4" s="59"/>
       <c r="AC4" s="59"/>
       <c r="AD4" s="59"/>
-      <c r="AE4" s="62">
+      <c r="AE4" s="66">
         <v>2022</v>
       </c>
-      <c r="AF4" s="63"/>
-[...1 lines deleted...]
-      <c r="AH4" s="64"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="68"/>
       <c r="AI4" s="58">
         <v>2023</v>
       </c>
       <c r="AJ4" s="59"/>
       <c r="AK4" s="59"/>
       <c r="AL4" s="60"/>
       <c r="AM4" s="58">
         <v>2024</v>
       </c>
       <c r="AN4" s="59"/>
       <c r="AO4" s="59"/>
       <c r="AP4" s="60"/>
       <c r="AQ4" s="58" t="s">
         <v>140</v>
       </c>
       <c r="AR4" s="59"/>
       <c r="AS4" s="59"/>
       <c r="AT4" s="60"/>
       <c r="AU4" s="58" t="s">
-        <v>141</v>
+        <v>184</v>
       </c>
       <c r="AV4" s="59"/>
       <c r="AW4" s="59"/>
       <c r="AX4" s="60"/>
       <c r="AY4" s="58" t="s">
-        <v>142</v>
+        <v>183</v>
       </c>
       <c r="AZ4" s="59"/>
       <c r="BA4" s="59"/>
       <c r="BB4" s="60"/>
     </row>
     <row r="5" spans="1:55" s="5" customFormat="1">
-      <c r="A5" s="68"/>
-      <c r="B5" s="66"/>
+      <c r="A5" s="64"/>
+      <c r="B5" s="62"/>
       <c r="C5" s="59" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="59"/>
       <c r="E5" s="59" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="59"/>
       <c r="G5" s="59" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="59"/>
       <c r="I5" s="59" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="59"/>
       <c r="K5" s="59" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="59"/>
       <c r="M5" s="59" t="s">
         <v>1</v>
       </c>
       <c r="N5" s="59"/>
       <c r="O5" s="59" t="s">
@@ -2984,52 +2984,52 @@
         <v>0</v>
       </c>
       <c r="AR5" s="59"/>
       <c r="AS5" s="59" t="s">
         <v>1</v>
       </c>
       <c r="AT5" s="60"/>
       <c r="AU5" s="59" t="s">
         <v>0</v>
       </c>
       <c r="AV5" s="59"/>
       <c r="AW5" s="59" t="s">
         <v>1</v>
       </c>
       <c r="AX5" s="60"/>
       <c r="AY5" s="59" t="s">
         <v>0</v>
       </c>
       <c r="AZ5" s="59"/>
       <c r="BA5" s="59" t="s">
         <v>1</v>
       </c>
       <c r="BB5" s="60"/>
     </row>
     <row r="6" spans="1:55" s="1" customFormat="1" ht="37.5" customHeight="1">
-      <c r="A6" s="69"/>
-      <c r="B6" s="66"/>
+      <c r="A6" s="65"/>
+      <c r="B6" s="62"/>
       <c r="C6" s="4" t="s">
         <v>137</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>138</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>137</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>138</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>137</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>138</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>137</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>138</v>
       </c>
       <c r="K6" s="4" t="s">
@@ -3286,79 +3286,79 @@
       </c>
       <c r="AO7" s="56">
         <v>25781.190539999996</v>
       </c>
       <c r="AP7" s="56">
         <v>4613.4653900000003</v>
       </c>
       <c r="AQ7" s="23">
         <f t="shared" ref="AQ7:BB7" si="0">SUM(AQ8:AQ72)</f>
         <v>598</v>
       </c>
       <c r="AR7" s="23">
         <f t="shared" si="0"/>
         <v>272.60000000000002</v>
       </c>
       <c r="AS7" s="18">
         <f t="shared" si="0"/>
         <v>2081.0140899999997</v>
       </c>
       <c r="AT7" s="18">
         <f t="shared" si="0"/>
         <v>2024.7000000000003</v>
       </c>
       <c r="AU7" s="23">
         <f t="shared" si="0"/>
-        <v>530.5</v>
+        <v>551</v>
       </c>
       <c r="AV7" s="23">
         <f t="shared" si="0"/>
-        <v>235.5</v>
+        <v>246.7</v>
       </c>
       <c r="AW7" s="18">
         <f t="shared" si="0"/>
-        <v>581.44409000000007</v>
+        <v>628.24409000000014</v>
       </c>
       <c r="AX7" s="18">
         <f t="shared" si="0"/>
-        <v>886.75064999999984</v>
+        <v>987.23036999999999</v>
       </c>
       <c r="AY7" s="57">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AZ7" s="57">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="BA7" s="23">
         <f t="shared" si="0"/>
-        <v>2386.9369999999994</v>
+        <v>2424.027</v>
       </c>
       <c r="BB7" s="23">
         <f t="shared" si="0"/>
-        <v>1343.96165</v>
+        <v>1531.4114299999999</v>
       </c>
     </row>
     <row r="8" spans="1:55" s="16" customFormat="1" ht="69" customHeight="1">
       <c r="A8" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E8" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H8" s="6" t="s">
@@ -3645,51 +3645,51 @@
       <c r="AU9" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AV9" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AW9" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AX9" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AY9" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AZ9" s="19" t="s">
         <v>136</v>
       </c>
       <c r="BA9" s="19" t="s">
         <v>136</v>
       </c>
       <c r="BB9" s="19" t="s">
         <v>136</v>
       </c>
       <c r="BC9" s="16" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="10" spans="1:55" s="16" customFormat="1" ht="45">
       <c r="A10" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="6">
         <v>0</v>
       </c>
       <c r="D10" s="6">
         <v>0</v>
       </c>
       <c r="E10" s="6">
         <v>0.14499999999999999</v>
       </c>
       <c r="F10" s="6">
         <v>1.8779999999999999</v>
       </c>
       <c r="G10" s="6">
         <v>0</v>
       </c>
       <c r="H10" s="6">
@@ -4127,55 +4127,55 @@
       </c>
       <c r="AQ12" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AR12" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AS12" s="19">
         <v>1058.2</v>
       </c>
       <c r="AT12" s="19">
         <v>325.2</v>
       </c>
       <c r="AU12" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AV12" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AW12" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AX12" s="19" t="s">
         <v>136</v>
       </c>
-      <c r="AY12" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AY12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ12" s="19">
+        <v>0</v>
       </c>
       <c r="BA12" s="19">
         <v>110</v>
       </c>
       <c r="BB12" s="19">
         <v>26.3</v>
       </c>
     </row>
     <row r="13" spans="1:55" s="16" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="6">
         <v>0</v>
       </c>
       <c r="D13" s="6">
         <v>0</v>
       </c>
       <c r="E13" s="6">
         <v>2.1100000000000001E-2</v>
       </c>
       <c r="F13" s="6">
@@ -4279,55 +4279,55 @@
       </c>
       <c r="AM13" s="7">
         <v>0</v>
       </c>
       <c r="AN13" s="7">
         <v>0</v>
       </c>
       <c r="AO13" s="7">
         <v>67.3</v>
       </c>
       <c r="AP13" s="7">
         <v>16.315370000000001</v>
       </c>
       <c r="AQ13" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AR13" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AS13" s="19">
         <v>38</v>
       </c>
       <c r="AT13" s="19">
         <v>30.7</v>
       </c>
-      <c r="AU13" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AU13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV13" s="19">
+        <v>0</v>
       </c>
       <c r="AW13" s="19">
         <v>27</v>
       </c>
       <c r="AX13" s="19">
         <v>27.3</v>
       </c>
       <c r="AY13" s="19">
         <v>0</v>
       </c>
       <c r="AZ13" s="19">
         <v>0</v>
       </c>
       <c r="BA13" s="19">
         <v>22</v>
       </c>
       <c r="BB13" s="19">
         <v>14.7</v>
       </c>
     </row>
     <row r="14" spans="1:55" s="16" customFormat="1" ht="22.5">
       <c r="A14" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="12" t="s">
@@ -4443,55 +4443,55 @@
       </c>
       <c r="AM14" s="7">
         <v>0</v>
       </c>
       <c r="AN14" s="7">
         <v>0</v>
       </c>
       <c r="AO14" s="7">
         <v>275.7</v>
       </c>
       <c r="AP14" s="7">
         <v>33.941000000000003</v>
       </c>
       <c r="AQ14" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AR14" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AS14" s="19">
         <v>87</v>
       </c>
       <c r="AT14" s="19">
         <v>12.7</v>
       </c>
-      <c r="AU14" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AU14" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV14" s="19">
+        <v>0</v>
       </c>
       <c r="AW14" s="19">
         <v>87</v>
       </c>
       <c r="AX14" s="19">
         <v>12.7</v>
       </c>
       <c r="AY14" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AZ14" s="19" t="s">
         <v>136</v>
       </c>
       <c r="BA14" s="19" t="s">
         <v>136</v>
       </c>
       <c r="BB14" s="19" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:55" s="16" customFormat="1" ht="33.75">
       <c r="A15" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="12" t="s">
@@ -4607,67 +4607,67 @@
       </c>
       <c r="AM15" s="7">
         <v>0</v>
       </c>
       <c r="AN15" s="7">
         <v>0</v>
       </c>
       <c r="AO15" s="7">
         <v>8.5495000000000001</v>
       </c>
       <c r="AP15" s="7">
         <v>5.6509099999999997</v>
       </c>
       <c r="AQ15" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AR15" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AS15" s="19">
         <v>108.9</v>
       </c>
       <c r="AT15" s="19">
         <v>20.6</v>
       </c>
-      <c r="AU15" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AU15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV15" s="19">
+        <v>0</v>
       </c>
       <c r="AW15" s="19">
         <v>51</v>
       </c>
       <c r="AX15" s="19">
         <v>6</v>
       </c>
-      <c r="AY15" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AY15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ15" s="19">
+        <v>0</v>
       </c>
       <c r="BA15" s="23">
         <v>70</v>
       </c>
       <c r="BB15" s="23">
         <v>15.6</v>
       </c>
     </row>
     <row r="16" spans="1:55" s="16" customFormat="1" ht="22.5">
       <c r="A16" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E16" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F16" s="6" t="s">
@@ -4783,55 +4783,55 @@
       </c>
       <c r="AQ16" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AR16" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AS16" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AT16" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AU16" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AV16" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AW16" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AX16" s="19" t="s">
         <v>136</v>
       </c>
-      <c r="AY16" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AY16" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ16" s="19">
+        <v>0</v>
       </c>
       <c r="BA16" s="23">
         <v>4.8000000000000001E-2</v>
       </c>
       <c r="BB16" s="23">
         <v>0.14532999999999999</v>
       </c>
     </row>
     <row r="17" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A17" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="6">
         <v>0</v>
       </c>
       <c r="D17" s="6">
         <v>0</v>
       </c>
       <c r="E17" s="6">
         <v>20.640509999999999</v>
       </c>
       <c r="F17" s="6">
@@ -5106,66 +5106,66 @@
       <c r="AO18" s="7">
         <v>9</v>
       </c>
       <c r="AP18" s="7">
         <v>4.5128899999999996</v>
       </c>
       <c r="AQ18" s="19">
         <v>0</v>
       </c>
       <c r="AR18" s="19">
         <v>0</v>
       </c>
       <c r="AS18" s="19">
         <v>25.6</v>
       </c>
       <c r="AT18" s="19">
         <v>17.8</v>
       </c>
       <c r="AU18" s="19">
         <v>0</v>
       </c>
       <c r="AV18" s="19">
         <v>0</v>
       </c>
       <c r="AW18" s="19">
-        <v>18</v>
+        <v>22.5</v>
       </c>
       <c r="AX18" s="19">
-        <v>13.4</v>
+        <v>16.8</v>
       </c>
       <c r="AY18" s="19">
         <v>0</v>
       </c>
       <c r="AZ18" s="19">
         <v>0</v>
       </c>
       <c r="BA18" s="23">
-        <v>67.7</v>
+        <v>70.099999999999994</v>
       </c>
       <c r="BB18" s="23">
-        <v>67.400000000000006</v>
+        <v>69.099999999999994</v>
       </c>
     </row>
     <row r="19" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="6">
         <v>0</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6">
         <v>2E-3</v>
       </c>
       <c r="F19" s="6">
         <v>5.3899999999999998E-3</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H19" s="6" t="s">
@@ -5285,51 +5285,51 @@
       <c r="AT19" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="AU19" s="19">
         <v>0</v>
       </c>
       <c r="AV19" s="19">
         <v>0</v>
       </c>
       <c r="AW19" s="19">
         <v>0.8</v>
       </c>
       <c r="AX19" s="19">
         <v>0.9</v>
       </c>
       <c r="AY19" s="19">
         <v>0</v>
       </c>
       <c r="AZ19" s="19">
         <v>0</v>
       </c>
       <c r="BA19" s="23">
         <v>1.2</v>
       </c>
       <c r="BB19" s="23">
-        <v>1.6</v>
+        <v>1.7</v>
       </c>
     </row>
     <row r="20" spans="1:54" s="16" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C20" s="6">
         <v>0</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6">
         <v>63.738660000000003</v>
       </c>
       <c r="F20" s="6">
         <v>18.197759999999999</v>
       </c>
       <c r="G20" s="6">
         <v>0</v>
       </c>
       <c r="H20" s="6">
@@ -5446,54 +5446,54 @@
       <c r="AS20" s="23">
         <v>82.2</v>
       </c>
       <c r="AT20" s="23">
         <v>31.7</v>
       </c>
       <c r="AU20" s="19">
         <v>0</v>
       </c>
       <c r="AV20" s="19">
         <v>0</v>
       </c>
       <c r="AW20" s="23">
         <v>81</v>
       </c>
       <c r="AX20" s="23">
         <v>30.9</v>
       </c>
       <c r="AY20" s="19">
         <v>0</v>
       </c>
       <c r="AZ20" s="19">
         <v>0</v>
       </c>
       <c r="BA20" s="23">
-        <v>24.5</v>
+        <v>32</v>
       </c>
       <c r="BB20" s="23">
-        <v>19.399999999999999</v>
+        <v>28.2</v>
       </c>
     </row>
     <row r="21" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A21" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="6">
         <v>0</v>
       </c>
       <c r="D21" s="6">
         <v>0</v>
       </c>
       <c r="E21" s="6">
         <v>114.18772</v>
       </c>
       <c r="F21" s="6">
         <v>231.96737999999999</v>
       </c>
       <c r="G21" s="6">
         <v>0</v>
       </c>
       <c r="H21" s="6">
@@ -5598,66 +5598,66 @@
       <c r="AO21" s="7">
         <v>174.65729999999999</v>
       </c>
       <c r="AP21" s="7">
         <v>261.70988</v>
       </c>
       <c r="AQ21" s="19">
         <v>0</v>
       </c>
       <c r="AR21" s="19">
         <v>0</v>
       </c>
       <c r="AS21" s="23">
         <v>134.6</v>
       </c>
       <c r="AT21" s="23">
         <v>219.8</v>
       </c>
       <c r="AU21" s="19">
         <v>0</v>
       </c>
       <c r="AV21" s="19">
         <v>0</v>
       </c>
       <c r="AW21" s="23">
-        <v>79.900000000000006</v>
+        <v>87.7</v>
       </c>
       <c r="AX21" s="23">
-        <v>129</v>
+        <v>141.4</v>
       </c>
       <c r="AY21" s="19">
         <v>0</v>
       </c>
       <c r="AZ21" s="19">
         <v>0</v>
       </c>
       <c r="BA21" s="23">
-        <v>100.5</v>
+        <v>105.4</v>
       </c>
       <c r="BB21" s="23">
-        <v>171.6</v>
+        <v>181.3</v>
       </c>
     </row>
     <row r="22" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A22" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="6">
         <v>0</v>
       </c>
       <c r="D22" s="6">
         <v>0</v>
       </c>
       <c r="E22" s="6">
         <v>4.7489999999999997</v>
       </c>
       <c r="F22" s="6">
         <v>5.7249999999999996</v>
       </c>
       <c r="G22" s="6">
         <v>0</v>
       </c>
       <c r="H22" s="6">
@@ -5755,73 +5755,73 @@
       </c>
       <c r="AM22" s="7">
         <v>0</v>
       </c>
       <c r="AN22" s="7">
         <v>0</v>
       </c>
       <c r="AO22" s="7">
         <v>2.44116</v>
       </c>
       <c r="AP22" s="7">
         <v>3.3216800000000002</v>
       </c>
       <c r="AQ22" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AR22" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AS22" s="19">
         <v>1.8</v>
       </c>
       <c r="AT22" s="19">
         <v>2.6</v>
       </c>
-      <c r="AU22" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AU22" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV22" s="19">
+        <v>0</v>
       </c>
       <c r="AW22" s="19">
         <v>1.6</v>
       </c>
       <c r="AX22" s="19">
-        <v>2.2999999999999998</v>
+        <v>2.4</v>
       </c>
       <c r="AY22" s="19">
         <v>0</v>
       </c>
       <c r="AZ22" s="19">
         <v>0</v>
       </c>
       <c r="BA22" s="23">
         <v>0.20599999999999999</v>
       </c>
       <c r="BB22" s="23">
-        <v>0.29370000000000002</v>
+        <v>0.4</v>
       </c>
     </row>
     <row r="23" spans="1:54" s="16" customFormat="1" ht="78.75" customHeight="1">
       <c r="A23" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H23" s="6" t="s">
@@ -6411,55 +6411,55 @@
       </c>
       <c r="AM26" s="7">
         <v>0</v>
       </c>
       <c r="AN26" s="7">
         <v>0</v>
       </c>
       <c r="AO26" s="7">
         <v>57.2</v>
       </c>
       <c r="AP26" s="7">
         <v>40.759529999999998</v>
       </c>
       <c r="AQ26" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AR26" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AS26" s="19">
         <v>4</v>
       </c>
       <c r="AT26" s="19">
         <v>5.6</v>
       </c>
-      <c r="AU26" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AU26" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV26" s="19">
+        <v>0</v>
       </c>
       <c r="AW26" s="19">
         <v>4</v>
       </c>
       <c r="AX26" s="19">
         <v>5.6</v>
       </c>
       <c r="AY26" s="19">
         <v>0</v>
       </c>
       <c r="AZ26" s="19">
         <v>0</v>
       </c>
       <c r="BA26" s="19">
         <v>0</v>
       </c>
       <c r="BB26" s="19">
         <v>0.3</v>
       </c>
     </row>
     <row r="27" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A27" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="12" t="s">
@@ -6922,54 +6922,54 @@
       <c r="AS29" s="23">
         <v>3.7</v>
       </c>
       <c r="AT29" s="23">
         <v>8</v>
       </c>
       <c r="AU29" s="19">
         <v>41</v>
       </c>
       <c r="AV29" s="19">
         <v>11.4</v>
       </c>
       <c r="AW29" s="23">
         <v>2.2000000000000002</v>
       </c>
       <c r="AX29" s="23">
         <v>6.6</v>
       </c>
       <c r="AY29" s="19">
         <v>0</v>
       </c>
       <c r="AZ29" s="19">
         <v>0</v>
       </c>
       <c r="BA29" s="19">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="BB29" s="19">
-        <v>0</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="30" spans="1:54" s="16" customFormat="1">
       <c r="A30" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H30" s="6" t="s">
@@ -7231,73 +7231,73 @@
       </c>
       <c r="AM31" s="7">
         <v>0</v>
       </c>
       <c r="AN31" s="7">
         <v>0</v>
       </c>
       <c r="AO31" s="7">
         <v>6.3486000000000002</v>
       </c>
       <c r="AP31" s="7">
         <v>1.6398299999999999</v>
       </c>
       <c r="AQ31" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AR31" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AS31" s="19">
         <v>127.5</v>
       </c>
       <c r="AT31" s="19">
         <v>107.9</v>
       </c>
-      <c r="AU31" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AU31" s="19">
+        <v>0</v>
+      </c>
+      <c r="AV31" s="19">
+        <v>0</v>
       </c>
       <c r="AW31" s="19">
-        <v>4.5</v>
+        <v>18</v>
       </c>
       <c r="AX31" s="19">
-        <v>4.9000000000000004</v>
+        <v>16.2</v>
       </c>
       <c r="AY31" s="19">
         <v>0</v>
       </c>
       <c r="AZ31" s="19">
         <v>0</v>
       </c>
       <c r="BA31" s="23">
-        <v>44.5</v>
+        <v>64.5</v>
       </c>
       <c r="BB31" s="23">
-        <v>36.5</v>
+        <v>49.4</v>
       </c>
     </row>
     <row r="32" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A32" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G32" s="6">
         <v>0</v>
       </c>
       <c r="H32" s="6">
@@ -7730,66 +7730,66 @@
       <c r="AO34" s="7">
         <v>151.60918000000001</v>
       </c>
       <c r="AP34" s="7">
         <v>372.16951</v>
       </c>
       <c r="AQ34" s="19">
         <v>0</v>
       </c>
       <c r="AR34" s="19">
         <v>0</v>
       </c>
       <c r="AS34" s="23">
         <v>208.3</v>
       </c>
       <c r="AT34" s="23">
         <v>685.9</v>
       </c>
       <c r="AU34" s="19">
         <v>0</v>
       </c>
       <c r="AV34" s="19">
         <v>0</v>
       </c>
       <c r="AW34" s="23">
-        <v>121</v>
+        <v>124.1</v>
       </c>
       <c r="AX34" s="23">
-        <v>386.3</v>
+        <v>399.7</v>
       </c>
       <c r="AY34" s="19">
         <v>0</v>
       </c>
       <c r="AZ34" s="19">
         <v>0</v>
       </c>
       <c r="BA34" s="23">
-        <v>78.8</v>
+        <v>87.7</v>
       </c>
       <c r="BB34" s="23">
-        <v>254.4</v>
+        <v>272.2</v>
       </c>
     </row>
     <row r="35" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A35" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="6">
         <v>0</v>
       </c>
       <c r="D35" s="6">
         <v>0</v>
       </c>
       <c r="E35" s="6">
         <v>0.35260000000000002</v>
       </c>
       <c r="F35" s="6">
         <v>0.65464</v>
       </c>
       <c r="G35" s="6">
         <v>0</v>
       </c>
       <c r="H35" s="6">
@@ -7894,66 +7894,66 @@
       <c r="AO35" s="7">
         <v>1.92865</v>
       </c>
       <c r="AP35" s="7">
         <v>3.5769700000000002</v>
       </c>
       <c r="AQ35" s="19">
         <v>18</v>
       </c>
       <c r="AR35" s="19">
         <v>10</v>
       </c>
       <c r="AS35" s="23">
         <v>8.1999999999999993</v>
       </c>
       <c r="AT35" s="23">
         <v>6.5</v>
       </c>
       <c r="AU35" s="19">
         <v>18</v>
       </c>
       <c r="AV35" s="19">
         <v>10</v>
       </c>
       <c r="AW35" s="23">
-        <v>1.4</v>
+        <v>1.8</v>
       </c>
       <c r="AX35" s="23">
-        <v>1.8</v>
+        <v>2.1</v>
       </c>
       <c r="AY35" s="19">
         <v>0</v>
       </c>
       <c r="AZ35" s="19">
         <v>0</v>
       </c>
       <c r="BA35" s="23">
-        <v>4.0999999999999996</v>
+        <v>5.8</v>
       </c>
       <c r="BB35" s="23">
-        <v>7.8</v>
+        <v>9.1</v>
       </c>
     </row>
     <row r="36" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A36" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G36" s="6">
         <v>0</v>
       </c>
       <c r="H36" s="6">
@@ -8058,66 +8058,66 @@
       <c r="AO36" s="7">
         <v>2.5491000000000001</v>
       </c>
       <c r="AP36" s="7">
         <v>14.017340000000001</v>
       </c>
       <c r="AQ36" s="19">
         <v>0</v>
       </c>
       <c r="AR36" s="19">
         <v>0</v>
       </c>
       <c r="AS36" s="23">
         <v>4.5999999999999996</v>
       </c>
       <c r="AT36" s="23">
         <v>40.4</v>
       </c>
       <c r="AU36" s="19">
         <v>0</v>
       </c>
       <c r="AV36" s="19">
         <v>0</v>
       </c>
       <c r="AW36" s="23">
-        <v>2.5</v>
+        <v>2.7</v>
       </c>
       <c r="AX36" s="23">
-        <v>21</v>
+        <v>23.6</v>
       </c>
       <c r="AY36" s="19">
         <v>0</v>
       </c>
       <c r="AZ36" s="19">
         <v>0</v>
       </c>
       <c r="BA36" s="23">
-        <v>3.2</v>
+        <v>2.2999999999999998</v>
       </c>
       <c r="BB36" s="23">
-        <v>30</v>
+        <v>30.6</v>
       </c>
     </row>
     <row r="37" spans="1:54" s="16" customFormat="1">
       <c r="A37" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E37" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H37" s="6" t="s">
@@ -8222,54 +8222,54 @@
       <c r="AO37" s="7">
         <v>6.7799999999999999E-2</v>
       </c>
       <c r="AP37" s="7">
         <v>0.76327999999999996</v>
       </c>
       <c r="AQ37" s="19">
         <v>0</v>
       </c>
       <c r="AR37" s="19">
         <v>0</v>
       </c>
       <c r="AS37" s="23">
         <v>0.1</v>
       </c>
       <c r="AT37" s="23">
         <v>1.8</v>
       </c>
       <c r="AU37" s="19">
         <v>0</v>
       </c>
       <c r="AV37" s="19">
         <v>0</v>
       </c>
       <c r="AW37" s="23">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="AX37" s="23">
-        <v>0.9</v>
+        <v>1.2</v>
       </c>
       <c r="AY37" s="19">
         <v>0</v>
       </c>
       <c r="AZ37" s="19">
         <v>0</v>
       </c>
       <c r="BA37" s="23">
         <v>9.4299999999999991E-3</v>
       </c>
       <c r="BB37" s="23">
         <v>0.2</v>
       </c>
     </row>
     <row r="38" spans="1:54" s="16" customFormat="1">
       <c r="A38" s="14" t="s">
         <v>63</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D38" s="6" t="s">
@@ -8389,51 +8389,51 @@
       <c r="AP38" s="7">
         <v>0.64078999999999997</v>
       </c>
       <c r="AQ38" s="19">
         <v>0</v>
       </c>
       <c r="AR38" s="19">
         <v>0</v>
       </c>
       <c r="AS38" s="23">
         <v>0.1</v>
       </c>
       <c r="AT38" s="23">
         <v>2</v>
       </c>
       <c r="AU38" s="19">
         <v>0</v>
       </c>
       <c r="AV38" s="19">
         <v>0</v>
       </c>
       <c r="AW38" s="23">
         <v>0.1</v>
       </c>
       <c r="AX38" s="23">
-        <v>1.2</v>
+        <v>1.5</v>
       </c>
       <c r="AY38" s="19">
         <v>0</v>
       </c>
       <c r="AZ38" s="19">
         <v>0</v>
       </c>
       <c r="BA38" s="23">
         <v>2.852E-2</v>
       </c>
       <c r="BB38" s="23">
         <v>0.8</v>
       </c>
     </row>
     <row r="39" spans="1:54" s="16" customFormat="1">
       <c r="A39" s="14" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D39" s="6" t="s">
@@ -8553,51 +8553,51 @@
       <c r="AP39" s="7">
         <v>3.4049999999999997E-2</v>
       </c>
       <c r="AQ39" s="19">
         <v>0</v>
       </c>
       <c r="AR39" s="19">
         <v>0</v>
       </c>
       <c r="AS39" s="23">
         <v>1.409E-2</v>
       </c>
       <c r="AT39" s="23">
         <v>1.2</v>
       </c>
       <c r="AU39" s="19">
         <v>0</v>
       </c>
       <c r="AV39" s="19">
         <v>0</v>
       </c>
       <c r="AW39" s="23">
         <v>1.409E-2</v>
       </c>
       <c r="AX39" s="23">
-        <v>0.62028000000000005</v>
+        <v>0.7</v>
       </c>
       <c r="AY39" s="19">
         <v>0</v>
       </c>
       <c r="AZ39" s="19">
         <v>0</v>
       </c>
       <c r="BA39" s="23">
         <v>6.0999999999999997E-4</v>
       </c>
       <c r="BB39" s="23">
         <v>6.3539999999999999E-2</v>
       </c>
     </row>
     <row r="40" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A40" s="14" t="s">
         <v>67</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D40" s="6" t="s">
@@ -8717,51 +8717,51 @@
       <c r="AP40" s="7">
         <v>0.18118999999999999</v>
       </c>
       <c r="AQ40" s="19">
         <v>0</v>
       </c>
       <c r="AR40" s="19">
         <v>0</v>
       </c>
       <c r="AS40" s="23">
         <v>0.1</v>
       </c>
       <c r="AT40" s="23">
         <v>1.2</v>
       </c>
       <c r="AU40" s="19">
         <v>0</v>
       </c>
       <c r="AV40" s="19">
         <v>0</v>
       </c>
       <c r="AW40" s="23">
         <v>0.1</v>
       </c>
       <c r="AX40" s="23">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="AY40" s="19">
         <v>0</v>
       </c>
       <c r="AZ40" s="19">
         <v>0</v>
       </c>
       <c r="BA40" s="23">
         <v>5.4400000000000004E-3</v>
       </c>
       <c r="BB40" s="23">
         <v>6.2399999999999997E-2</v>
       </c>
     </row>
     <row r="41" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A41" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="6">
         <v>0</v>
       </c>
       <c r="D41" s="6">
@@ -8881,63 +8881,63 @@
       <c r="AP41" s="7">
         <v>2.39438</v>
       </c>
       <c r="AQ41" s="19">
         <v>0</v>
       </c>
       <c r="AR41" s="19">
         <v>0</v>
       </c>
       <c r="AS41" s="23">
         <v>0.4</v>
       </c>
       <c r="AT41" s="23">
         <v>7</v>
       </c>
       <c r="AU41" s="19">
         <v>0</v>
       </c>
       <c r="AV41" s="19">
         <v>0</v>
       </c>
       <c r="AW41" s="23">
         <v>0.3</v>
       </c>
       <c r="AX41" s="23">
-        <v>4.2</v>
+        <v>5.0999999999999996</v>
       </c>
       <c r="AY41" s="19">
         <v>0</v>
       </c>
       <c r="AZ41" s="19">
         <v>0</v>
       </c>
       <c r="BA41" s="23">
         <v>5.0520000000000002E-2</v>
       </c>
       <c r="BB41" s="23">
-        <v>2.1</v>
+        <v>3.4</v>
       </c>
     </row>
     <row r="42" spans="1:54" s="16" customFormat="1">
       <c r="A42" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C42" s="6">
         <v>0</v>
       </c>
       <c r="D42" s="6">
         <v>0</v>
       </c>
       <c r="E42" s="6">
         <v>11.85</v>
       </c>
       <c r="F42" s="6">
         <v>21.886240000000001</v>
       </c>
       <c r="G42" s="6">
         <v>0</v>
       </c>
       <c r="H42" s="6">
@@ -9375,55 +9375,55 @@
       </c>
       <c r="AQ44" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AR44" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AS44" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AT44" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AU44" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AV44" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AW44" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AX44" s="19" t="s">
         <v>136</v>
       </c>
-      <c r="AY44" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AY44" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ44" s="19">
+        <v>0</v>
       </c>
       <c r="BA44" s="23">
         <v>1663.25</v>
       </c>
       <c r="BB44" s="23">
         <v>329.267</v>
       </c>
     </row>
     <row r="45" spans="1:54" s="16" customFormat="1">
       <c r="A45" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F45" s="6" t="s">
@@ -9867,61 +9867,61 @@
       </c>
       <c r="AQ47" s="19">
         <v>0</v>
       </c>
       <c r="AR47" s="19">
         <v>0</v>
       </c>
       <c r="AS47" s="23">
         <v>2</v>
       </c>
       <c r="AT47" s="23">
         <v>3.9</v>
       </c>
       <c r="AU47" s="19">
         <v>0</v>
       </c>
       <c r="AV47" s="19">
         <v>0</v>
       </c>
       <c r="AW47" s="23">
         <v>1.7</v>
       </c>
       <c r="AX47" s="23">
         <v>2.4</v>
       </c>
-      <c r="AY47" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AY47" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ47" s="19">
+        <v>0</v>
       </c>
       <c r="BA47" s="23">
-        <v>7.2</v>
+        <v>7.3</v>
       </c>
       <c r="BB47" s="23">
-        <v>9.4</v>
+        <v>9.6</v>
       </c>
     </row>
     <row r="48" spans="1:54" s="16" customFormat="1">
       <c r="A48" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>84</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G48" s="6">
         <v>0</v>
       </c>
       <c r="H48" s="6">
@@ -10195,61 +10195,61 @@
       </c>
       <c r="AQ49" s="19">
         <v>0</v>
       </c>
       <c r="AR49" s="19">
         <v>0</v>
       </c>
       <c r="AS49" s="19">
         <v>0.3</v>
       </c>
       <c r="AT49" s="19">
         <v>1.6</v>
       </c>
       <c r="AU49" s="19">
         <v>0</v>
       </c>
       <c r="AV49" s="19">
         <v>0</v>
       </c>
       <c r="AW49" s="19">
         <v>0</v>
       </c>
       <c r="AX49" s="19">
         <v>0</v>
       </c>
-      <c r="AY49" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AY49" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ49" s="19">
+        <v>0</v>
       </c>
       <c r="BA49" s="23">
         <v>0.15</v>
       </c>
       <c r="BB49" s="23">
-        <v>0.73121000000000003</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="50" spans="1:54" s="16" customFormat="1">
       <c r="A50" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H50" s="6" t="s">
@@ -10694,54 +10694,54 @@
       <c r="AS52" s="23">
         <v>0.4</v>
       </c>
       <c r="AT52" s="23">
         <v>1.9</v>
       </c>
       <c r="AU52" s="19">
         <v>0</v>
       </c>
       <c r="AV52" s="19">
         <v>0</v>
       </c>
       <c r="AW52" s="23">
         <v>0.2</v>
       </c>
       <c r="AX52" s="23">
         <v>1.4</v>
       </c>
       <c r="AY52" s="19">
         <v>0</v>
       </c>
       <c r="AZ52" s="19">
         <v>0</v>
       </c>
       <c r="BA52" s="19">
-        <v>0</v>
+        <v>0.1</v>
       </c>
       <c r="BB52" s="19">
-        <v>0.1</v>
+        <v>0.3</v>
       </c>
     </row>
     <row r="53" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A53" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B53" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H53" s="6" t="s">
@@ -11174,66 +11174,66 @@
       <c r="AO55" s="7">
         <v>7.32186</v>
       </c>
       <c r="AP55" s="7">
         <v>21.62602</v>
       </c>
       <c r="AQ55" s="19">
         <v>0</v>
       </c>
       <c r="AR55" s="19">
         <v>0</v>
       </c>
       <c r="AS55" s="23">
         <v>2.4</v>
       </c>
       <c r="AT55" s="23">
         <v>12.3</v>
       </c>
       <c r="AU55" s="19">
         <v>0</v>
       </c>
       <c r="AV55" s="19">
         <v>0</v>
       </c>
       <c r="AW55" s="23">
-        <v>1.7</v>
+        <v>1.9</v>
       </c>
       <c r="AX55" s="23">
-        <v>7.5</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>8.9</v>
+      </c>
+      <c r="AY55" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ55" s="19">
+        <v>0</v>
       </c>
       <c r="BA55" s="23">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="BB55" s="23">
-        <v>1.8</v>
+        <v>2.2999999999999998</v>
       </c>
     </row>
     <row r="56" spans="1:54" s="16" customFormat="1">
       <c r="A56" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B56" s="12" t="s">
         <v>99</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E56" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F56" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H56" s="6" t="s">
@@ -11507,61 +11507,61 @@
       </c>
       <c r="AQ57" s="19">
         <v>0</v>
       </c>
       <c r="AR57" s="19">
         <v>0</v>
       </c>
       <c r="AS57" s="19">
         <v>0</v>
       </c>
       <c r="AT57" s="19">
         <v>0</v>
       </c>
       <c r="AU57" s="19">
         <v>0</v>
       </c>
       <c r="AV57" s="19">
         <v>0</v>
       </c>
       <c r="AW57" s="19">
         <v>0</v>
       </c>
       <c r="AX57" s="19">
         <v>0</v>
       </c>
-      <c r="AY57" s="19" t="s">
-[...9 lines deleted...]
-        <v>136</v>
+      <c r="AY57" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ57" s="19">
+        <v>0</v>
+      </c>
+      <c r="BA57" s="19">
+        <v>0</v>
+      </c>
+      <c r="BB57" s="19">
+        <v>0.4</v>
       </c>
     </row>
     <row r="58" spans="1:54" s="16" customFormat="1" ht="56.25">
       <c r="A58" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B58" s="12" t="s">
         <v>103</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G58" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H58" s="6" t="s">
@@ -11666,60 +11666,60 @@
       <c r="AO58" s="7">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AP58" s="7">
         <v>7.1999999999999995E-2</v>
       </c>
       <c r="AQ58" s="19">
         <v>0</v>
       </c>
       <c r="AR58" s="19">
         <v>0</v>
       </c>
       <c r="AS58" s="23">
         <v>0.2</v>
       </c>
       <c r="AT58" s="23">
         <v>2.4</v>
       </c>
       <c r="AU58" s="19">
         <v>0</v>
       </c>
       <c r="AV58" s="19">
         <v>0</v>
       </c>
       <c r="AW58" s="23">
-        <v>0.1</v>
+        <v>0.2</v>
       </c>
       <c r="AX58" s="23">
-        <v>1.2</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>2.1</v>
+      </c>
+      <c r="AY58" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ58" s="19">
+        <v>0</v>
       </c>
       <c r="BA58" s="23">
         <v>0.37128</v>
       </c>
       <c r="BB58" s="23">
         <v>2.5</v>
       </c>
     </row>
     <row r="59" spans="1:54" s="16" customFormat="1" ht="67.5">
       <c r="A59" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B59" s="12" t="s">
         <v>105</v>
       </c>
       <c r="C59" s="6">
         <v>0</v>
       </c>
       <c r="D59" s="6">
         <v>0</v>
       </c>
       <c r="E59" s="6">
         <v>5.5E-2</v>
       </c>
       <c r="F59" s="6">
@@ -11830,66 +11830,66 @@
       <c r="AO59" s="7">
         <v>1.18638</v>
       </c>
       <c r="AP59" s="7">
         <v>20.164709999999999</v>
       </c>
       <c r="AQ59" s="19">
         <v>0</v>
       </c>
       <c r="AR59" s="19">
         <v>0</v>
       </c>
       <c r="AS59" s="23">
         <v>0.3</v>
       </c>
       <c r="AT59" s="23">
         <v>11</v>
       </c>
       <c r="AU59" s="19">
         <v>0</v>
       </c>
       <c r="AV59" s="19">
         <v>0</v>
       </c>
       <c r="AW59" s="23">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="AX59" s="23">
-        <v>7.3</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>8</v>
+      </c>
+      <c r="AY59" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ59" s="19">
+        <v>0</v>
       </c>
       <c r="BA59" s="23">
-        <v>48.1</v>
+        <v>0.5</v>
       </c>
       <c r="BB59" s="23">
-        <v>12.1</v>
+        <v>18.899999999999999</v>
       </c>
     </row>
     <row r="60" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A60" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B60" s="12" t="s">
         <v>107</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G60" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H60" s="6" t="s">
@@ -12486,66 +12486,66 @@
       <c r="AO63" s="7">
         <v>125</v>
       </c>
       <c r="AP63" s="7">
         <v>321.98032999999998</v>
       </c>
       <c r="AQ63" s="19">
         <v>0</v>
       </c>
       <c r="AR63" s="19">
         <v>0</v>
       </c>
       <c r="AS63" s="23">
         <v>137.9</v>
       </c>
       <c r="AT63" s="23">
         <v>411.8</v>
       </c>
       <c r="AU63" s="19">
         <v>0</v>
       </c>
       <c r="AV63" s="19">
         <v>0</v>
       </c>
       <c r="AW63" s="23">
-        <v>61.7</v>
+        <v>78.5</v>
       </c>
       <c r="AX63" s="23">
-        <v>177.3</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>229.4</v>
+      </c>
+      <c r="AY63" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ63" s="19">
+        <v>0</v>
       </c>
       <c r="BA63" s="23">
-        <v>88.1</v>
+        <v>127.9</v>
       </c>
       <c r="BB63" s="23">
-        <v>288.7</v>
+        <v>413.3</v>
       </c>
     </row>
     <row r="64" spans="1:54" s="16" customFormat="1" ht="56.25">
       <c r="A64" s="14" t="s">
         <v>114</v>
       </c>
       <c r="B64" s="12" t="s">
         <v>115</v>
       </c>
       <c r="C64" s="6">
         <v>0</v>
       </c>
       <c r="D64" s="6">
         <v>0</v>
       </c>
       <c r="E64" s="6">
         <v>0.11</v>
       </c>
       <c r="F64" s="6">
         <v>0.55169999999999997</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H64" s="6" t="s">
@@ -12819,61 +12819,61 @@
       </c>
       <c r="AQ65" s="19">
         <v>0</v>
       </c>
       <c r="AR65" s="19">
         <v>0</v>
       </c>
       <c r="AS65" s="23">
         <v>20.7</v>
       </c>
       <c r="AT65" s="23">
         <v>8.4</v>
       </c>
       <c r="AU65" s="19">
         <v>0</v>
       </c>
       <c r="AV65" s="19">
         <v>0</v>
       </c>
       <c r="AW65" s="23">
         <v>20.7</v>
       </c>
       <c r="AX65" s="23">
         <v>8.4</v>
       </c>
-      <c r="AY65" s="19" t="s">
-[...3 lines deleted...]
-        <v>136</v>
+      <c r="AY65" s="19">
+        <v>0</v>
+      </c>
+      <c r="AZ65" s="19">
+        <v>0</v>
       </c>
       <c r="BA65" s="23">
-        <v>40.71</v>
+        <v>40.700000000000003</v>
       </c>
       <c r="BB65" s="23">
-        <v>28.125309999999999</v>
+        <v>28.1</v>
       </c>
     </row>
     <row r="66" spans="1:54" s="16" customFormat="1" ht="22.5">
       <c r="A66" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B66" s="12" t="s">
         <v>119</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>136</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>136</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>136</v>
       </c>
       <c r="H66" s="6" t="s">
@@ -13300,54 +13300,54 @@
       <c r="AM68" s="7">
         <v>453.47109999999998</v>
       </c>
       <c r="AN68" s="7">
         <v>460.97966000000002</v>
       </c>
       <c r="AO68" s="7">
         <v>0</v>
       </c>
       <c r="AP68" s="7">
         <v>0</v>
       </c>
       <c r="AQ68" s="19">
         <v>352.3</v>
       </c>
       <c r="AR68" s="19">
         <v>172.1</v>
       </c>
       <c r="AS68" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AT68" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AU68" s="19">
-        <v>284.8</v>
+        <v>305.3</v>
       </c>
       <c r="AV68" s="19">
-        <v>135</v>
+        <v>146.19999999999999</v>
       </c>
       <c r="AW68" s="19">
         <v>0</v>
       </c>
       <c r="AX68" s="19">
         <v>0</v>
       </c>
       <c r="AY68" s="19" t="s">
         <v>136</v>
       </c>
       <c r="AZ68" s="19" t="s">
         <v>136</v>
       </c>
       <c r="BA68" s="19" t="s">
         <v>136</v>
       </c>
       <c r="BB68" s="19" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="69" spans="1:54" s="16" customFormat="1" ht="33.75">
       <c r="A69" s="14" t="s">
         <v>124</v>
       </c>
       <c r="B69" s="12" t="s">
@@ -14006,54 +14006,54 @@
       <c r="A73" s="21"/>
       <c r="B73" s="21"/>
       <c r="C73" s="22"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="22"/>
       <c r="I73" s="22"/>
       <c r="J73" s="22"/>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
       <c r="N73" s="22"/>
       <c r="O73" s="22"/>
       <c r="AQ73" s="17"/>
       <c r="AR73" s="17"/>
       <c r="AS73" s="17"/>
       <c r="AT73" s="17"/>
       <c r="AU73" s="17"/>
       <c r="AV73" s="17"/>
       <c r="AW73" s="17"/>
       <c r="AX73" s="17"/>
     </row>
     <row r="74" spans="1:54" ht="30.75" customHeight="1">
-      <c r="A74" s="65" t="s">
+      <c r="A74" s="61" t="s">
         <v>139</v>
       </c>
-      <c r="B74" s="65"/>
+      <c r="B74" s="61"/>
       <c r="AQ74" s="17"/>
       <c r="AR74" s="17"/>
       <c r="AS74" s="18"/>
       <c r="AT74" s="18"/>
       <c r="AU74" s="17"/>
       <c r="AV74" s="17"/>
       <c r="AW74" s="18"/>
       <c r="AX74" s="18"/>
     </row>
     <row r="75" spans="1:54">
       <c r="AQ75" s="17"/>
       <c r="AR75" s="17"/>
       <c r="AS75" s="17"/>
       <c r="AT75" s="17"/>
       <c r="AU75" s="17"/>
       <c r="AV75" s="17"/>
       <c r="AW75" s="17"/>
       <c r="AX75" s="17"/>
     </row>
     <row r="76" spans="1:54">
       <c r="AQ76" s="17"/>
       <c r="AR76" s="17"/>
       <c r="AS76" s="17"/>
       <c r="AT76" s="17"/>
       <c r="AU76" s="17"/>
@@ -15251,94 +15251,94 @@
       <c r="AW195" s="17"/>
       <c r="AX195" s="17"/>
     </row>
     <row r="196" spans="43:50">
       <c r="AQ196" s="17"/>
       <c r="AR196" s="17"/>
       <c r="AS196" s="17"/>
       <c r="AT196" s="17"/>
       <c r="AU196" s="17"/>
       <c r="AV196" s="17"/>
       <c r="AW196" s="17"/>
       <c r="AX196" s="17"/>
     </row>
     <row r="197" spans="43:50">
       <c r="AQ197" s="17"/>
       <c r="AR197" s="17"/>
       <c r="AS197" s="17"/>
       <c r="AT197" s="17"/>
       <c r="AU197" s="17"/>
       <c r="AV197" s="17"/>
       <c r="AW197" s="17"/>
       <c r="AX197" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="44">
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="AU5:AV5"/>
+    <mergeCell ref="AW5:AX5"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AQ5:AR5"/>
+    <mergeCell ref="AS5:AT5"/>
+    <mergeCell ref="A1:AL1"/>
+    <mergeCell ref="A2:AL2"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AI5:AJ5"/>
+    <mergeCell ref="AK5:AL5"/>
+    <mergeCell ref="Y5:Z5"/>
+    <mergeCell ref="W5:X5"/>
+    <mergeCell ref="AC5:AD5"/>
+    <mergeCell ref="AA5:AB5"/>
+    <mergeCell ref="W4:Z4"/>
+    <mergeCell ref="AA4:AD4"/>
+    <mergeCell ref="O4:R4"/>
+    <mergeCell ref="U5:V5"/>
+    <mergeCell ref="I5:J5"/>
+    <mergeCell ref="Q5:R5"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AM5:AN5"/>
+    <mergeCell ref="AO5:AP5"/>
+    <mergeCell ref="AE5:AF5"/>
+    <mergeCell ref="AE4:AH4"/>
+    <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="AY5:AZ5"/>
     <mergeCell ref="BA5:BB5"/>
     <mergeCell ref="A74:B74"/>
     <mergeCell ref="S5:T5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="K5:L5"/>
     <mergeCell ref="O5:P5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="M5:N5"/>
-    <mergeCell ref="AM4:AP4"/>
-[...26 lines deleted...]
-    <mergeCell ref="AS5:AT5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>