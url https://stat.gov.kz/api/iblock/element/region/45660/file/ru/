--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24332"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{996D8125-BCA0-43CF-94F9-53FAB1A7FEDA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{710D71EC-5122-43B1-865D-58715A4F3777}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="6" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
@@ -69,51 +69,51 @@
   <c r="KC7" i="6"/>
   <c r="KB7" i="6"/>
   <c r="KA7" i="6"/>
   <c r="JZ7" i="6"/>
   <c r="JY7" i="6"/>
   <c r="JX7" i="6"/>
   <c r="JW7" i="6"/>
   <c r="JU7" i="6"/>
   <c r="JV7" i="6"/>
   <c r="JR7" i="6"/>
   <c r="JQ7" i="6"/>
   <c r="JP7" i="6"/>
   <c r="JO7" i="6"/>
   <c r="JB7" i="6"/>
   <c r="JA7" i="6"/>
   <c r="IZ7" i="6"/>
   <c r="IY7" i="6"/>
   <c r="JF7" i="6"/>
   <c r="JE7" i="6"/>
   <c r="JD7" i="6"/>
   <c r="JC7" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="735" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="749" uniqueCount="124">
   <si>
     <t>экспорт</t>
   </si>
   <si>
     <t>импорт</t>
   </si>
   <si>
     <t>Экспорт и импорт товаров продукции животноводства</t>
   </si>
   <si>
     <t>г.Алматы</t>
   </si>
   <si>
     <t>ТНВЭД ЕАЭС</t>
   </si>
   <si>
     <t>Наименование товара</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>январь-июль 2022 года*</t>
   </si>
   <si>
@@ -438,50 +438,56 @@
     <t>январь - февраль  2026 года*</t>
   </si>
   <si>
     <t>январь- март  2025 года*</t>
   </si>
   <si>
     <t>январь - март  2026 года*</t>
   </si>
   <si>
     <t>январь- апрель  2025 года*</t>
   </si>
   <si>
     <t>январь - апрель  2026 года*</t>
   </si>
   <si>
     <t>январь- май  2025 года*</t>
   </si>
   <si>
     <t>январь - май  2026 года*</t>
   </si>
   <si>
     <t>январь- июнь 2025 года*</t>
   </si>
   <si>
     <t>январь - июнь  2026 года*</t>
+  </si>
+  <si>
+    <t>январь- июль 2025 года*</t>
+  </si>
+  <si>
+    <t>январь - июль  2026 года*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.0_);_(* \(#,##0.0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -22118,68 +22124,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:LK37"/>
+  <dimension ref="A1:LR37"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="93" zoomScaleNormal="93" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="KM3" activePane="bottomRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane xSplit="2" ySplit="2" topLeftCell="KX3" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="LM21" sqref="LM21"/>
+      <selection pane="bottomRight" activeCell="LQ41" sqref="LQ41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="28.140625" customWidth="1"/>
     <col min="258" max="258" width="11.140625" customWidth="1"/>
     <col min="318" max="318" width="10.28515625" customWidth="1"/>
     <col min="322" max="322" width="11.140625" customWidth="1"/>
+    <col min="326" max="326" width="12.140625" customWidth="1"/>
+    <col min="330" max="330" width="12.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:323" ht="15" customHeight="1">
+    <row r="1" spans="1:330" ht="15" customHeight="1">
       <c r="A1" s="64" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64"/>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64"/>
       <c r="U1" s="64"/>
       <c r="V1" s="64"/>
       <c r="W1" s="64"/>
@@ -22389,51 +22397,51 @@
       <c r="HS1" s="1"/>
       <c r="HT1" s="1"/>
       <c r="HU1" s="1"/>
       <c r="HV1" s="1"/>
       <c r="HW1" s="1"/>
       <c r="HX1" s="1"/>
       <c r="HY1" s="1"/>
       <c r="HZ1" s="1"/>
       <c r="IA1" s="1"/>
       <c r="IB1" s="1"/>
       <c r="IC1" s="1"/>
       <c r="ID1" s="1"/>
       <c r="IE1" s="1"/>
       <c r="IF1" s="1"/>
       <c r="IG1" s="1"/>
       <c r="IH1" s="1"/>
       <c r="II1" s="1"/>
       <c r="IJ1" s="1"/>
       <c r="IK1" s="1"/>
       <c r="IL1" s="1"/>
       <c r="IM1" s="1"/>
       <c r="IN1" s="1"/>
       <c r="IO1" s="1"/>
       <c r="IP1" s="1"/>
     </row>
-    <row r="2" spans="1:323">
+    <row r="2" spans="1:330">
       <c r="A2" s="64" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="64"/>
       <c r="C2" s="64"/>
       <c r="D2" s="64"/>
       <c r="E2" s="64"/>
       <c r="F2" s="64"/>
       <c r="G2" s="64"/>
       <c r="H2" s="64"/>
       <c r="I2" s="64"/>
       <c r="J2" s="64"/>
       <c r="K2" s="64"/>
       <c r="L2" s="64"/>
       <c r="M2" s="64"/>
       <c r="N2" s="64"/>
       <c r="O2" s="64"/>
       <c r="P2" s="64"/>
       <c r="Q2" s="64"/>
       <c r="R2" s="64"/>
       <c r="S2" s="64"/>
       <c r="T2" s="64"/>
       <c r="U2" s="64"/>
       <c r="V2" s="64"/>
       <c r="W2" s="64"/>
@@ -22643,51 +22651,51 @@
       <c r="HS2" s="1"/>
       <c r="HT2" s="1"/>
       <c r="HU2" s="1"/>
       <c r="HV2" s="1"/>
       <c r="HW2" s="1"/>
       <c r="HX2" s="1"/>
       <c r="HY2" s="1"/>
       <c r="HZ2" s="1"/>
       <c r="IA2" s="1"/>
       <c r="IB2" s="1"/>
       <c r="IC2" s="1"/>
       <c r="ID2" s="1"/>
       <c r="IE2" s="1"/>
       <c r="IF2" s="1"/>
       <c r="IG2" s="1"/>
       <c r="IH2" s="1"/>
       <c r="II2" s="1"/>
       <c r="IJ2" s="1"/>
       <c r="IK2" s="1"/>
       <c r="IL2" s="1"/>
       <c r="IM2" s="1"/>
       <c r="IN2" s="1"/>
       <c r="IO2" s="1"/>
       <c r="IP2" s="1"/>
     </row>
-    <row r="3" spans="1:323">
+    <row r="3" spans="1:330">
       <c r="A3" s="4"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
@@ -22895,51 +22903,51 @@
       <c r="HS3" s="1"/>
       <c r="HT3" s="1"/>
       <c r="HU3" s="1"/>
       <c r="HV3" s="1"/>
       <c r="HW3" s="1"/>
       <c r="HX3" s="1"/>
       <c r="HY3" s="1"/>
       <c r="HZ3" s="1"/>
       <c r="IA3" s="1"/>
       <c r="IB3" s="1"/>
       <c r="IC3" s="1"/>
       <c r="ID3" s="1"/>
       <c r="IE3" s="1"/>
       <c r="IF3" s="1"/>
       <c r="IG3" s="1"/>
       <c r="IH3" s="1"/>
       <c r="II3" s="1"/>
       <c r="IJ3" s="1"/>
       <c r="IK3" s="1"/>
       <c r="IL3" s="1"/>
       <c r="IM3" s="1"/>
       <c r="IN3" s="1"/>
       <c r="IO3" s="1"/>
       <c r="IP3" s="1"/>
     </row>
-    <row r="4" spans="1:323" ht="15" customHeight="1">
+    <row r="4" spans="1:330" ht="15" customHeight="1">
       <c r="A4" s="65" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="61" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="60">
         <v>2015</v>
       </c>
       <c r="D4" s="56"/>
       <c r="E4" s="56"/>
       <c r="F4" s="57"/>
       <c r="G4" s="60">
         <v>2016</v>
       </c>
       <c r="H4" s="56"/>
       <c r="I4" s="56"/>
       <c r="J4" s="57"/>
       <c r="K4" s="60">
         <v>2017</v>
       </c>
       <c r="L4" s="56"/>
       <c r="M4" s="56"/>
       <c r="N4" s="57"/>
       <c r="O4" s="60">
@@ -23382,52 +23390,64 @@
       <c r="KT4" s="57"/>
       <c r="KU4" s="55" t="s">
         <v>118</v>
       </c>
       <c r="KV4" s="56"/>
       <c r="KW4" s="56"/>
       <c r="KX4" s="57"/>
       <c r="KY4" s="55" t="s">
         <v>119</v>
       </c>
       <c r="KZ4" s="56"/>
       <c r="LA4" s="56"/>
       <c r="LB4" s="57"/>
       <c r="LC4" s="55" t="s">
         <v>120</v>
       </c>
       <c r="LD4" s="56"/>
       <c r="LE4" s="56"/>
       <c r="LF4" s="57"/>
       <c r="LG4" s="55" t="s">
         <v>121</v>
       </c>
       <c r="LH4" s="56"/>
       <c r="LI4" s="56"/>
       <c r="LJ4" s="57"/>
+      <c r="LK4" s="55" t="s">
+        <v>122</v>
+      </c>
+      <c r="LL4" s="56"/>
+      <c r="LM4" s="56"/>
+      <c r="LN4" s="57"/>
+      <c r="LO4" s="55" t="s">
+        <v>123</v>
+      </c>
+      <c r="LP4" s="56"/>
+      <c r="LQ4" s="56"/>
+      <c r="LR4" s="57"/>
     </row>
-    <row r="5" spans="1:323">
+    <row r="5" spans="1:330">
       <c r="A5" s="66"/>
       <c r="B5" s="62"/>
       <c r="C5" s="60" t="s">
         <v>0</v>
       </c>
       <c r="D5" s="57"/>
       <c r="E5" s="60" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="57"/>
       <c r="G5" s="60" t="s">
         <v>0</v>
       </c>
       <c r="H5" s="57"/>
       <c r="I5" s="60" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="57"/>
       <c r="K5" s="60" t="s">
         <v>0</v>
       </c>
       <c r="L5" s="57"/>
       <c r="M5" s="60" t="s">
         <v>1</v>
       </c>
@@ -24026,52 +24046,68 @@
       <c r="KX5" s="58"/>
       <c r="KY5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="KZ5" s="58"/>
       <c r="LA5" s="58" t="s">
         <v>1</v>
       </c>
       <c r="LB5" s="58"/>
       <c r="LC5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="LD5" s="58"/>
       <c r="LE5" s="58" t="s">
         <v>1</v>
       </c>
       <c r="LF5" s="58"/>
       <c r="LG5" s="58" t="s">
         <v>0</v>
       </c>
       <c r="LH5" s="58"/>
       <c r="LI5" s="58" t="s">
         <v>1</v>
       </c>
       <c r="LJ5" s="58"/>
+      <c r="LK5" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="LL5" s="58"/>
+      <c r="LM5" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="LN5" s="58"/>
+      <c r="LO5" s="58" t="s">
+        <v>0</v>
+      </c>
+      <c r="LP5" s="58"/>
+      <c r="LQ5" s="58" t="s">
+        <v>1</v>
+      </c>
+      <c r="LR5" s="58"/>
     </row>
-    <row r="6" spans="1:323" ht="45">
+    <row r="6" spans="1:330" ht="45">
       <c r="A6" s="67"/>
       <c r="B6" s="63"/>
       <c r="C6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="D6" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="F6" s="9" t="s">
         <v>47</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>47</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>47</v>
@@ -24990,52 +25026,76 @@
       </c>
       <c r="LC6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="LD6" s="9" t="s">
         <v>47</v>
       </c>
       <c r="LE6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="LF6" s="9" t="s">
         <v>47</v>
       </c>
       <c r="LG6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="LH6" s="9" t="s">
         <v>47</v>
       </c>
       <c r="LI6" s="9" t="s">
         <v>46</v>
       </c>
       <c r="LJ6" s="9" t="s">
         <v>47</v>
       </c>
+      <c r="LK6" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="LL6" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="LM6" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="LN6" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="LO6" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="LP6" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="LQ6" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="LR6" s="9" t="s">
+        <v>47</v>
+      </c>
     </row>
-    <row r="7" spans="1:323">
+    <row r="7" spans="1:330">
       <c r="A7" s="10"/>
       <c r="B7" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="11">
         <v>531.5</v>
       </c>
       <c r="D7" s="11">
         <v>935.1</v>
       </c>
       <c r="E7" s="11">
         <v>2291.9</v>
       </c>
       <c r="F7" s="11">
         <v>8319.9</v>
       </c>
       <c r="G7" s="11">
         <v>21.8</v>
       </c>
       <c r="H7" s="11">
         <v>39.9</v>
       </c>
       <c r="I7" s="11">
         <v>1364.4</v>
       </c>
@@ -25978,52 +26038,76 @@
       </c>
       <c r="LC7" s="34">
         <v>176.91480999999999</v>
       </c>
       <c r="LD7" s="34">
         <v>1265.8537799999999</v>
       </c>
       <c r="LE7" s="34">
         <v>3898.0118399999997</v>
       </c>
       <c r="LF7" s="34">
         <v>15095.754799999999</v>
       </c>
       <c r="LG7" s="34">
         <v>39.811509999999998</v>
       </c>
       <c r="LH7" s="34">
         <v>518.30966000000001</v>
       </c>
       <c r="LI7" s="34">
         <v>2876.9799099999996</v>
       </c>
       <c r="LJ7" s="34">
         <v>12252.51519</v>
       </c>
+      <c r="LK7" s="34">
+        <v>215.23743999999999</v>
+      </c>
+      <c r="LL7" s="34">
+        <v>1584.5123399999998</v>
+      </c>
+      <c r="LM7" s="34">
+        <v>4431.6955800000005</v>
+      </c>
+      <c r="LN7" s="34">
+        <v>18288.878330000007</v>
+      </c>
+      <c r="LO7" s="34">
+        <v>48.914180000000002</v>
+      </c>
+      <c r="LP7" s="34">
+        <v>637.40147000000002</v>
+      </c>
+      <c r="LQ7" s="34">
+        <v>3380.3957299999997</v>
+      </c>
+      <c r="LR7" s="34">
+        <v>14129.722810000001</v>
+      </c>
     </row>
-    <row r="8" spans="1:323">
+    <row r="8" spans="1:330">
       <c r="A8" s="17" t="s">
         <v>85</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>86</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D8" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F8" s="18" t="s">
         <v>83</v>
       </c>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
@@ -26500,52 +26584,60 @@
       <c r="KP8" s="34"/>
       <c r="KQ8" s="34"/>
       <c r="KR8" s="34"/>
       <c r="KS8" s="34"/>
       <c r="KT8" s="34"/>
       <c r="KU8" s="34"/>
       <c r="KV8" s="34"/>
       <c r="KW8" s="34"/>
       <c r="KX8" s="34"/>
       <c r="KY8" s="34"/>
       <c r="KZ8" s="34"/>
       <c r="LA8" s="34"/>
       <c r="LB8" s="34"/>
       <c r="LG8" t="s">
         <v>83</v>
       </c>
       <c r="LH8" t="s">
         <v>83</v>
       </c>
       <c r="LI8" t="s">
         <v>83</v>
       </c>
       <c r="LJ8" t="s">
         <v>83</v>
       </c>
+      <c r="LK8" s="34"/>
+      <c r="LL8" s="34"/>
+      <c r="LM8" s="34"/>
+      <c r="LN8" s="34"/>
+      <c r="LO8" s="34"/>
+      <c r="LP8" s="34"/>
+      <c r="LQ8" s="34"/>
+      <c r="LR8" s="34"/>
     </row>
-    <row r="9" spans="1:323">
+    <row r="9" spans="1:330">
       <c r="A9" s="17" t="s">
         <v>87</v>
       </c>
       <c r="B9" s="17" t="s">
         <v>88</v>
       </c>
       <c r="C9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>83</v>
       </c>
       <c r="G9" s="18"/>
       <c r="H9" s="18"/>
       <c r="I9" s="18"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
@@ -26892,52 +26984,64 @@
       </c>
       <c r="KY9" s="34"/>
       <c r="KZ9" s="34"/>
       <c r="LA9" s="34"/>
       <c r="LB9" s="34"/>
       <c r="LC9" s="34"/>
       <c r="LD9" s="34"/>
       <c r="LE9" s="34">
         <v>107.1</v>
       </c>
       <c r="LF9" s="34">
         <v>593.51112000000001</v>
       </c>
       <c r="LG9" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LH9" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LI9" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ9" s="34" t="s">
         <v>83</v>
       </c>
+      <c r="LK9" s="34"/>
+      <c r="LL9" s="34"/>
+      <c r="LM9" s="34">
+        <v>214.2</v>
+      </c>
+      <c r="LN9" s="34">
+        <v>1204.1696300000001</v>
+      </c>
+      <c r="LO9" s="34"/>
+      <c r="LP9" s="34"/>
+      <c r="LQ9" s="34"/>
+      <c r="LR9" s="34"/>
     </row>
-    <row r="10" spans="1:323">
+    <row r="10" spans="1:330">
       <c r="A10" s="17" t="s">
         <v>89</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>90</v>
       </c>
       <c r="C10" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D10" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E10" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F10" s="18" t="s">
         <v>83</v>
       </c>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
@@ -27228,52 +27332,60 @@
       <c r="KT10" s="34"/>
       <c r="KU10" s="34"/>
       <c r="KV10" s="34"/>
       <c r="KW10" s="34"/>
       <c r="KX10" s="34"/>
       <c r="KY10" s="34"/>
       <c r="KZ10" s="34"/>
       <c r="LA10" s="34"/>
       <c r="LB10" s="34"/>
       <c r="LC10" s="34"/>
       <c r="LD10" s="34"/>
       <c r="LE10" s="34"/>
       <c r="LF10" s="34"/>
       <c r="LG10" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LH10" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LI10" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ10" s="34" t="s">
         <v>83</v>
       </c>
+      <c r="LK10" s="34"/>
+      <c r="LL10" s="34"/>
+      <c r="LM10" s="34"/>
+      <c r="LN10" s="34"/>
+      <c r="LO10" s="34"/>
+      <c r="LP10" s="34"/>
+      <c r="LQ10" s="34"/>
+      <c r="LR10" s="34"/>
     </row>
-    <row r="11" spans="1:323">
+    <row r="11" spans="1:330">
       <c r="A11" s="17" t="s">
         <v>91</v>
       </c>
       <c r="B11" s="17" t="s">
         <v>92</v>
       </c>
       <c r="C11" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D11" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E11" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F11" s="18" t="s">
         <v>83</v>
       </c>
       <c r="G11" s="18"/>
       <c r="H11" s="18"/>
       <c r="I11" s="18"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
@@ -27569,52 +27681,59 @@
       <c r="KU11" s="34"/>
       <c r="KV11" s="34"/>
       <c r="KW11" s="34"/>
       <c r="KX11" s="34"/>
       <c r="KY11" s="34"/>
       <c r="KZ11" s="34"/>
       <c r="LA11" s="34"/>
       <c r="LB11" s="34"/>
       <c r="LC11" s="34"/>
       <c r="LD11" s="34"/>
       <c r="LE11" s="34"/>
       <c r="LF11" s="34"/>
       <c r="LG11" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LH11" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LI11" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ11" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LK11" s="34"/>
+      <c r="LL11" s="34"/>
+      <c r="LM11" s="34"/>
+      <c r="LN11" s="34"/>
+      <c r="LO11" s="34"/>
+      <c r="LP11" s="34"/>
+      <c r="LQ11" s="34"/>
+      <c r="LR11" s="34"/>
     </row>
-    <row r="12" spans="1:323">
+    <row r="12" spans="1:330">
       <c r="A12" s="17" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="17" t="s">
         <v>94</v>
       </c>
       <c r="C12" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D12" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E12" s="18" t="s">
         <v>95</v>
       </c>
       <c r="F12" s="18" t="s">
         <v>95</v>
       </c>
       <c r="G12" s="18"/>
       <c r="H12" s="18"/>
       <c r="I12" s="18"/>
       <c r="J12" s="18"/>
       <c r="K12" s="18"/>
       <c r="L12" s="18"/>
       <c r="M12" s="18"/>
@@ -28067,52 +28186,67 @@
       <c r="KZ12" s="34"/>
       <c r="LA12" s="34">
         <f>VLOOKUP(A12,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>4.8840000000000003</v>
       </c>
       <c r="LB12" s="34">
         <v>138.32900000000001</v>
       </c>
       <c r="LC12" s="34"/>
       <c r="LD12" s="34"/>
       <c r="LE12" s="34">
         <v>4.8840000000000003</v>
       </c>
       <c r="LF12" s="34">
         <v>107.48</v>
       </c>
       <c r="LG12" s="34"/>
       <c r="LH12" s="34"/>
       <c r="LI12" s="34">
         <v>5.0389999999999997</v>
       </c>
       <c r="LJ12" s="34">
         <v>138.32900000000001</v>
       </c>
       <c r="LK12" s="34"/>
+      <c r="LL12" s="34"/>
+      <c r="LM12" s="34">
+        <v>4.8840000000000003</v>
+      </c>
+      <c r="LN12" s="34">
+        <v>107.48</v>
+      </c>
+      <c r="LO12" s="34"/>
+      <c r="LP12" s="34"/>
+      <c r="LQ12" s="34">
+        <v>5.0389999999999997</v>
+      </c>
+      <c r="LR12" s="34">
+        <v>138.32900000000001</v>
+      </c>
     </row>
-    <row r="13" spans="1:323">
+    <row r="13" spans="1:330">
       <c r="A13" s="17" t="s">
         <v>96</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>97</v>
       </c>
       <c r="C13" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D13" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="18">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="F13" s="18">
         <v>0.44268000000000002</v>
       </c>
       <c r="G13" s="18"/>
       <c r="H13" s="18"/>
       <c r="I13" s="18">
         <v>0.8</v>
       </c>
       <c r="J13" s="18">
         <v>13.6</v>
@@ -29008,53 +29142,76 @@
       </c>
       <c r="LC13" s="34">
         <v>9.4519900000000003</v>
       </c>
       <c r="LD13" s="34">
         <v>376.27481999999998</v>
       </c>
       <c r="LE13" s="34">
         <v>1.4476</v>
       </c>
       <c r="LF13" s="34">
         <v>268.78064000000001</v>
       </c>
       <c r="LG13" s="34">
         <v>10.995900000000001</v>
       </c>
       <c r="LH13" s="34">
         <v>250.80967000000001</v>
       </c>
       <c r="LI13" s="34">
         <v>0.87156999999999996</v>
       </c>
       <c r="LJ13" s="34">
         <v>224.8998</v>
       </c>
-      <c r="LK13" s="34"/>
+      <c r="LK13" s="34">
+        <v>11.089119999999999</v>
+      </c>
+      <c r="LL13" s="34">
+        <v>578.83253999999999</v>
+      </c>
+      <c r="LM13" s="34">
+        <v>1.47515</v>
+      </c>
+      <c r="LN13" s="34">
+        <v>278.54390999999998</v>
+      </c>
+      <c r="LO13" s="34">
+        <v>12.60247</v>
+      </c>
+      <c r="LP13" s="34">
+        <v>294.66806000000003</v>
+      </c>
+      <c r="LQ13" s="34">
+        <v>1.3440000000000001</v>
+      </c>
+      <c r="LR13" s="34">
+        <v>250.16157000000001</v>
+      </c>
     </row>
-    <row r="14" spans="1:323">
+    <row r="14" spans="1:330">
       <c r="A14" s="17" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="17" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D14" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="18">
         <v>39.10445</v>
       </c>
       <c r="F14" s="18">
         <v>72.556849999999997</v>
       </c>
       <c r="G14" s="18"/>
       <c r="H14" s="18"/>
       <c r="I14" s="18">
         <v>11.4</v>
       </c>
       <c r="J14" s="18">
         <v>100.3</v>
@@ -29717,52 +29874,67 @@
       <c r="KZ14" s="34"/>
       <c r="LA14" s="34">
         <f>VLOOKUP(A14,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>830.20023000000003</v>
       </c>
       <c r="LB14" s="34">
         <v>2122.0827199999999</v>
       </c>
       <c r="LC14" s="34"/>
       <c r="LD14" s="34"/>
       <c r="LE14" s="34">
         <v>830.20023000000003</v>
       </c>
       <c r="LF14" s="34">
         <v>3698.53269</v>
       </c>
       <c r="LG14" s="34"/>
       <c r="LH14" s="34"/>
       <c r="LI14" s="34">
         <v>523.53015000000005</v>
       </c>
       <c r="LJ14" s="34">
         <v>2684.40778</v>
       </c>
       <c r="LK14" s="34"/>
+      <c r="LL14" s="34"/>
+      <c r="LM14" s="34">
+        <v>904.00382000000002</v>
+      </c>
+      <c r="LN14" s="34">
+        <v>4058.1968400000001</v>
+      </c>
+      <c r="LO14" s="34"/>
+      <c r="LP14" s="34"/>
+      <c r="LQ14" s="34">
+        <v>578.51</v>
+      </c>
+      <c r="LR14" s="34">
+        <v>2972.2760499999999</v>
+      </c>
     </row>
-    <row r="15" spans="1:323">
+    <row r="15" spans="1:330">
       <c r="A15" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="17" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D15" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E15" s="18">
         <v>1717.9131500000001</v>
       </c>
       <c r="F15" s="18">
         <v>5823.5604899999998</v>
       </c>
       <c r="G15" s="18"/>
       <c r="H15" s="18"/>
       <c r="I15" s="18">
         <v>305.89999999999998</v>
       </c>
       <c r="J15" s="18">
         <v>821.1</v>
@@ -30618,53 +30790,72 @@
         <v>993.35005999999998</v>
       </c>
       <c r="LB15" s="34">
         <v>2848.86</v>
       </c>
       <c r="LC15" s="34">
         <v>0.38500000000000001</v>
       </c>
       <c r="LD15" s="34">
         <v>6.0669399999999998</v>
       </c>
       <c r="LE15" s="34">
         <v>993.35005999999998</v>
       </c>
       <c r="LF15" s="34">
         <v>4395.2275799999998</v>
       </c>
       <c r="LG15" s="34"/>
       <c r="LH15" s="34"/>
       <c r="LI15" s="34">
         <v>623.47595000000001</v>
       </c>
       <c r="LJ15" s="34">
         <v>3207.8050499999999</v>
       </c>
-      <c r="LK15" s="34"/>
+      <c r="LK15" s="34">
+        <v>0.4375</v>
+      </c>
+      <c r="LL15" s="34">
+        <v>6.9287799999999997</v>
+      </c>
+      <c r="LM15" s="34">
+        <v>1120.4448400000001</v>
+      </c>
+      <c r="LN15" s="34">
+        <v>4957.9183199999998</v>
+      </c>
+      <c r="LO15" s="34"/>
+      <c r="LP15" s="34"/>
+      <c r="LQ15" s="34">
+        <v>759.07090000000005</v>
+      </c>
+      <c r="LR15" s="34">
+        <v>3838.8804500000001</v>
+      </c>
     </row>
-    <row r="16" spans="1:323">
+    <row r="16" spans="1:330">
       <c r="A16" s="17" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="17" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E16" s="18">
         <v>0.31090000000000001</v>
       </c>
       <c r="F16" s="18">
         <v>1.6645700000000001</v>
       </c>
       <c r="G16" s="18"/>
       <c r="H16" s="18"/>
       <c r="I16" s="18">
         <v>0.2</v>
       </c>
       <c r="J16" s="18">
         <v>0.8</v>
@@ -31329,52 +31520,67 @@
       <c r="KZ16" s="34"/>
       <c r="LA16" s="34">
         <f>VLOOKUP(A16,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>641.39117999999996</v>
       </c>
       <c r="LB16" s="34">
         <v>1268.6412700000001</v>
       </c>
       <c r="LC16" s="34"/>
       <c r="LD16" s="34"/>
       <c r="LE16" s="34">
         <v>641.39117999999996</v>
       </c>
       <c r="LF16" s="34">
         <v>1550.8562400000001</v>
       </c>
       <c r="LG16" s="34"/>
       <c r="LH16" s="34"/>
       <c r="LI16" s="34">
         <v>441.94565999999998</v>
       </c>
       <c r="LJ16" s="34">
         <v>1268.6412700000001</v>
       </c>
       <c r="LK16" s="34"/>
+      <c r="LL16" s="34"/>
+      <c r="LM16" s="34">
+        <v>696.91726000000006</v>
+      </c>
+      <c r="LN16" s="34">
+        <v>1727.7218399999999</v>
+      </c>
+      <c r="LO16" s="34"/>
+      <c r="LP16" s="34"/>
+      <c r="LQ16" s="34">
+        <v>558.15265999999997</v>
+      </c>
+      <c r="LR16" s="34">
+        <v>1560.6312700000001</v>
+      </c>
     </row>
-    <row r="17" spans="1:323">
+    <row r="17" spans="1:330">
       <c r="A17" s="17" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="17" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="18">
         <v>1.5078</v>
       </c>
       <c r="F17" s="18">
         <v>21.751809999999999</v>
       </c>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18">
         <v>0.6</v>
       </c>
       <c r="J17" s="18">
         <v>5.6</v>
@@ -32047,52 +32253,67 @@
       <c r="KZ17" s="34"/>
       <c r="LA17" s="34">
         <f>VLOOKUP(A17,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>5.144E-2</v>
       </c>
       <c r="LB17" s="34">
         <v>10.31366</v>
       </c>
       <c r="LC17" s="34"/>
       <c r="LD17" s="34"/>
       <c r="LE17" s="34">
         <v>5.144E-2</v>
       </c>
       <c r="LF17" s="34">
         <v>1.35358</v>
       </c>
       <c r="LG17" s="34"/>
       <c r="LH17" s="34"/>
       <c r="LI17" s="34">
         <v>0.38191999999999998</v>
       </c>
       <c r="LJ17" s="34">
         <v>11.383520000000001</v>
       </c>
       <c r="LK17" s="34"/>
+      <c r="LL17" s="34"/>
+      <c r="LM17" s="34">
+        <v>0.36668000000000001</v>
+      </c>
+      <c r="LN17" s="34">
+        <v>7.84781</v>
+      </c>
+      <c r="LO17" s="34"/>
+      <c r="LP17" s="34"/>
+      <c r="LQ17" s="34">
+        <v>0.40532000000000001</v>
+      </c>
+      <c r="LR17" s="34">
+        <v>12.278589999999999</v>
+      </c>
     </row>
-    <row r="18" spans="1:323">
+    <row r="18" spans="1:330">
       <c r="A18" s="17" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D18" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>95</v>
       </c>
       <c r="F18" s="18" t="s">
         <v>95</v>
       </c>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
@@ -32454,52 +32675,59 @@
       <c r="KQ18" s="34"/>
       <c r="KR18" s="34"/>
       <c r="KS18" s="34"/>
       <c r="KT18" s="34"/>
       <c r="KU18" s="34"/>
       <c r="KV18" s="34"/>
       <c r="KW18" s="34"/>
       <c r="KX18" s="34"/>
       <c r="KY18" s="34"/>
       <c r="KZ18" s="34"/>
       <c r="LA18" s="34"/>
       <c r="LB18" s="34"/>
       <c r="LC18" s="34"/>
       <c r="LD18" s="34"/>
       <c r="LE18" s="34"/>
       <c r="LF18" s="34"/>
       <c r="LG18" s="34"/>
       <c r="LH18" s="34"/>
       <c r="LI18" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ18" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LK18" s="34"/>
+      <c r="LL18" s="34"/>
+      <c r="LM18" s="34"/>
+      <c r="LN18" s="34"/>
+      <c r="LO18" s="34"/>
+      <c r="LP18" s="34"/>
+      <c r="LQ18" s="34"/>
+      <c r="LR18" s="34"/>
     </row>
-    <row r="19" spans="1:323">
+    <row r="19" spans="1:330">
       <c r="A19" s="17" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D19" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E19" s="18">
         <v>1.36879</v>
       </c>
       <c r="F19" s="18">
         <v>14.611599999999999</v>
       </c>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18">
         <v>1.8</v>
       </c>
       <c r="J19" s="18">
         <v>44.9</v>
@@ -33132,52 +33360,67 @@
       <c r="KZ19" s="34"/>
       <c r="LA19" s="34">
         <f>VLOOKUP(A19,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>0.33300000000000002</v>
       </c>
       <c r="LB19" s="34">
         <v>7.0860000000000006E-2</v>
       </c>
       <c r="LC19" s="34"/>
       <c r="LD19" s="34"/>
       <c r="LE19" s="34">
         <v>0.33300000000000002</v>
       </c>
       <c r="LF19" s="34">
         <v>2.6356000000000002</v>
       </c>
       <c r="LG19" s="34"/>
       <c r="LH19" s="34"/>
       <c r="LI19" s="34">
         <v>1.022E-2</v>
       </c>
       <c r="LJ19" s="34">
         <v>7.0860000000000006E-2</v>
       </c>
       <c r="LK19" s="34"/>
+      <c r="LL19" s="34"/>
+      <c r="LM19" s="34">
+        <v>0.3498</v>
+      </c>
+      <c r="LN19" s="34">
+        <v>2.8124500000000001</v>
+      </c>
+      <c r="LO19" s="34"/>
+      <c r="LP19" s="34"/>
+      <c r="LQ19" s="34">
+        <v>1.022E-2</v>
+      </c>
+      <c r="LR19" s="34">
+        <v>7.0860000000000006E-2</v>
+      </c>
     </row>
-    <row r="20" spans="1:323">
+    <row r="20" spans="1:330">
       <c r="A20" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="18">
         <v>6.78</v>
       </c>
       <c r="D20" s="18">
         <v>273.11799999999999</v>
       </c>
       <c r="E20" s="18">
         <v>1.536</v>
       </c>
       <c r="F20" s="18">
         <v>6.0612599999999999</v>
       </c>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18">
         <v>0.2</v>
       </c>
       <c r="J20" s="18">
         <v>0.5</v>
@@ -33550,52 +33793,67 @@
       <c r="KZ20" s="34"/>
       <c r="LA20" s="34">
         <f>VLOOKUP(A20,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>0.02</v>
       </c>
       <c r="LB20" s="34">
         <v>1.3933599999999999</v>
       </c>
       <c r="LC20" s="34"/>
       <c r="LD20" s="34"/>
       <c r="LE20" s="34">
         <v>0.02</v>
       </c>
       <c r="LF20" s="34">
         <v>1.1028899999999999</v>
       </c>
       <c r="LG20" s="34"/>
       <c r="LH20" s="34"/>
       <c r="LI20" s="34">
         <v>0.02</v>
       </c>
       <c r="LJ20" s="34">
         <v>1.3933599999999999</v>
       </c>
       <c r="LK20" s="34"/>
+      <c r="LL20" s="34"/>
+      <c r="LM20" s="34">
+        <v>0.02</v>
+      </c>
+      <c r="LN20" s="34">
+        <v>1.1028899999999999</v>
+      </c>
+      <c r="LO20" s="34"/>
+      <c r="LP20" s="34"/>
+      <c r="LQ20" s="34">
+        <v>0.02</v>
+      </c>
+      <c r="LR20" s="34">
+        <v>1.3933599999999999</v>
+      </c>
     </row>
-    <row r="21" spans="1:323">
+    <row r="21" spans="1:330">
       <c r="A21" s="17" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D21" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E21" s="18">
         <v>7.7169999999999996</v>
       </c>
       <c r="F21" s="18">
         <v>31.420359999999999</v>
       </c>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18">
         <v>34.299999999999997</v>
       </c>
       <c r="J21" s="18">
         <v>112</v>
@@ -34340,52 +34598,67 @@
       <c r="KZ21" s="34"/>
       <c r="LA21" s="34">
         <f>VLOOKUP(A21,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>0.16977</v>
       </c>
       <c r="LB21" s="34">
         <v>30.305</v>
       </c>
       <c r="LC21" s="34"/>
       <c r="LD21" s="34"/>
       <c r="LE21" s="34">
         <v>0.16977</v>
       </c>
       <c r="LF21" s="34">
         <v>1.1065700000000001</v>
       </c>
       <c r="LG21" s="34"/>
       <c r="LH21" s="34"/>
       <c r="LI21" s="34">
         <v>8.7208400000000008</v>
       </c>
       <c r="LJ21" s="34">
         <v>33.400869999999998</v>
       </c>
       <c r="LK21" s="34"/>
+      <c r="LL21" s="34"/>
+      <c r="LM21" s="34">
+        <v>0.21767</v>
+      </c>
+      <c r="LN21" s="34">
+        <v>1.4017999999999999</v>
+      </c>
+      <c r="LO21" s="34"/>
+      <c r="LP21" s="34"/>
+      <c r="LQ21" s="34">
+        <v>9.7308400000000006</v>
+      </c>
+      <c r="LR21" s="34">
+        <v>37.238869999999999</v>
+      </c>
     </row>
-    <row r="22" spans="1:323">
+    <row r="22" spans="1:330">
       <c r="A22" s="17" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="17" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D22" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E22" s="18">
         <v>140.25685999999999</v>
       </c>
       <c r="F22" s="18">
         <v>429.81178</v>
       </c>
       <c r="G22" s="18"/>
       <c r="H22" s="18"/>
       <c r="I22" s="18">
         <v>631.29999999999995</v>
       </c>
       <c r="J22" s="18">
         <v>1596.9</v>
@@ -35281,53 +35554,76 @@
       </c>
       <c r="LC22" s="34">
         <v>62.440820000000002</v>
       </c>
       <c r="LD22" s="34">
         <v>268.56400000000002</v>
       </c>
       <c r="LE22" s="34">
         <v>837.80255</v>
       </c>
       <c r="LF22" s="34">
         <v>1802.1797300000001</v>
       </c>
       <c r="LG22" s="34">
         <v>16.55761</v>
       </c>
       <c r="LH22" s="34">
         <v>147.51912999999999</v>
       </c>
       <c r="LI22" s="34">
         <v>1113.1525799999999</v>
       </c>
       <c r="LJ22" s="34">
         <v>3161.0932200000002</v>
       </c>
-      <c r="LK22" s="34"/>
+      <c r="LK22" s="34">
+        <v>62.440820000000002</v>
+      </c>
+      <c r="LL22" s="34">
+        <v>268.56400000000002</v>
+      </c>
+      <c r="LM22" s="34">
+        <v>957.21118999999999</v>
+      </c>
+      <c r="LN22" s="34">
+        <v>2924.35302</v>
+      </c>
+      <c r="LO22" s="34">
+        <v>19.04251</v>
+      </c>
+      <c r="LP22" s="34">
+        <v>174.40448000000001</v>
+      </c>
+      <c r="LQ22" s="34">
+        <v>1267.4443799999999</v>
+      </c>
+      <c r="LR22" s="34">
+        <v>3560.5485399999998</v>
+      </c>
     </row>
-    <row r="23" spans="1:323">
+    <row r="23" spans="1:330">
       <c r="A23" s="17" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D23" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E23" s="18">
         <v>135.10466</v>
       </c>
       <c r="F23" s="18">
         <v>799.50595999999996</v>
       </c>
       <c r="G23" s="18"/>
       <c r="H23" s="18"/>
       <c r="I23" s="18">
         <v>126.5</v>
       </c>
       <c r="J23" s="18">
         <v>849</v>
@@ -36195,53 +36491,76 @@
       </c>
       <c r="LC23" s="34">
         <v>2.9950000000000001</v>
       </c>
       <c r="LD23" s="34">
         <v>30.765000000000001</v>
       </c>
       <c r="LE23" s="34">
         <v>176.65049999999999</v>
       </c>
       <c r="LF23" s="34">
         <v>1754.14096</v>
       </c>
       <c r="LG23" s="34">
         <v>12.257999999999999</v>
       </c>
       <c r="LH23" s="34">
         <v>119.98086000000001</v>
       </c>
       <c r="LI23" s="34">
         <v>48.996200000000002</v>
       </c>
       <c r="LJ23" s="34">
         <v>647.72942</v>
       </c>
-      <c r="LK23" s="34"/>
+      <c r="LK23" s="34">
+        <v>2.9950000000000001</v>
+      </c>
+      <c r="LL23" s="34">
+        <v>30.765000000000001</v>
+      </c>
+      <c r="LM23" s="34">
+        <v>198.0701</v>
+      </c>
+      <c r="LN23" s="34">
+        <v>1954.2202400000001</v>
+      </c>
+      <c r="LO23" s="34">
+        <v>17.269200000000001</v>
+      </c>
+      <c r="LP23" s="34">
+        <v>168.32893000000001</v>
+      </c>
+      <c r="LQ23" s="34">
+        <v>57.886690000000002</v>
+      </c>
+      <c r="LR23" s="34">
+        <v>758.43194000000005</v>
+      </c>
     </row>
-    <row r="24" spans="1:323">
+    <row r="24" spans="1:330">
       <c r="A24" s="17" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="17" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E24" s="18">
         <v>139.80000000000001</v>
       </c>
       <c r="F24" s="18">
         <v>861.7</v>
       </c>
       <c r="G24" s="18"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18">
         <v>127.8</v>
       </c>
       <c r="J24" s="18">
         <v>662.1</v>
@@ -37069,53 +37388,72 @@
         <v>51.302300000000002</v>
       </c>
       <c r="LB24" s="34">
         <v>371.96564999999998</v>
       </c>
       <c r="LC24" s="34">
         <v>7.53</v>
       </c>
       <c r="LD24" s="34">
         <v>28.984000000000002</v>
       </c>
       <c r="LE24" s="34">
         <v>51.302300000000002</v>
       </c>
       <c r="LF24" s="34">
         <v>419.846</v>
       </c>
       <c r="LG24" s="34"/>
       <c r="LH24" s="34"/>
       <c r="LI24" s="34">
         <v>58.207590000000003</v>
       </c>
       <c r="LJ24" s="34">
         <v>440.05385000000001</v>
       </c>
-      <c r="LK24" s="34"/>
+      <c r="LK24" s="34">
+        <v>39.804000000000002</v>
+      </c>
+      <c r="LL24" s="34">
+        <v>99.081000000000003</v>
+      </c>
+      <c r="LM24" s="34">
+        <v>57.761060000000001</v>
+      </c>
+      <c r="LN24" s="34">
+        <v>498.02874000000003</v>
+      </c>
+      <c r="LO24" s="34"/>
+      <c r="LP24" s="34"/>
+      <c r="LQ24" s="34">
+        <v>66.767489999999995</v>
+      </c>
+      <c r="LR24" s="34">
+        <v>505.23790000000002</v>
+      </c>
     </row>
-    <row r="25" spans="1:323">
+    <row r="25" spans="1:330">
       <c r="A25" s="17" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="17" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D25" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="18" t="s">
         <v>83</v>
       </c>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
       <c r="J25" s="18"/>
       <c r="K25" s="18">
         <v>3.9</v>
       </c>
@@ -37665,52 +38003,63 @@
       </c>
       <c r="KX25" s="34">
         <v>0.25457000000000002</v>
       </c>
       <c r="KY25" s="34"/>
       <c r="KZ25" s="34"/>
       <c r="LA25" s="34"/>
       <c r="LB25" s="34"/>
       <c r="LC25" s="34"/>
       <c r="LD25" s="34"/>
       <c r="LE25" s="34">
         <v>7.46E-2</v>
       </c>
       <c r="LF25" s="34">
         <v>2.7375699999999998</v>
       </c>
       <c r="LG25" s="34"/>
       <c r="LH25" s="34"/>
       <c r="LI25" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ25" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LK25" s="34"/>
+      <c r="LL25" s="34"/>
+      <c r="LM25" s="34">
+        <v>7.46E-2</v>
+      </c>
+      <c r="LN25" s="34">
+        <v>2.7375699999999998</v>
+      </c>
+      <c r="LO25" s="34"/>
+      <c r="LP25" s="34"/>
+      <c r="LQ25" s="34"/>
+      <c r="LR25" s="34"/>
     </row>
-    <row r="26" spans="1:323">
+    <row r="26" spans="1:330">
       <c r="A26" s="17" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="17" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D26" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="18">
         <v>29.9</v>
       </c>
       <c r="F26" s="18">
         <v>59.8</v>
       </c>
       <c r="G26" s="18"/>
       <c r="H26" s="18"/>
       <c r="I26" s="18">
         <v>64.8</v>
       </c>
       <c r="J26" s="18">
         <v>91.8</v>
@@ -38483,52 +38832,67 @@
       <c r="KZ26" s="34"/>
       <c r="LA26" s="34">
         <f>VLOOKUP(A26,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>27.017569999999999</v>
       </c>
       <c r="LB26" s="34">
         <v>111.41840999999999</v>
       </c>
       <c r="LC26" s="34"/>
       <c r="LD26" s="34"/>
       <c r="LE26" s="34">
         <v>27.017569999999999</v>
       </c>
       <c r="LF26" s="34">
         <v>90.246769999999998</v>
       </c>
       <c r="LG26" s="34"/>
       <c r="LH26" s="34"/>
       <c r="LI26" s="34">
         <v>18.307680000000001</v>
       </c>
       <c r="LJ26" s="34">
         <v>167.10628</v>
       </c>
       <c r="LK26" s="34"/>
+      <c r="LL26" s="34"/>
+      <c r="LM26" s="34">
+        <v>30.017569999999999</v>
+      </c>
+      <c r="LN26" s="34">
+        <v>130.93053</v>
+      </c>
+      <c r="LO26" s="34"/>
+      <c r="LP26" s="34"/>
+      <c r="LQ26" s="34">
+        <v>23.307680000000001</v>
+      </c>
+      <c r="LR26" s="34">
+        <v>205.65508</v>
+      </c>
     </row>
-    <row r="27" spans="1:323">
+    <row r="27" spans="1:330">
       <c r="A27" s="17" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="17" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D27" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="18">
         <v>11.1</v>
       </c>
       <c r="F27" s="18">
         <v>14.2</v>
       </c>
       <c r="G27" s="18"/>
       <c r="H27" s="18"/>
       <c r="I27" s="18">
         <v>0.14000000000000001</v>
       </c>
       <c r="J27" s="18">
         <v>0.1</v>
@@ -39124,52 +39488,63 @@
       </c>
       <c r="KX27" s="34">
         <v>3.65029</v>
       </c>
       <c r="KY27" s="34"/>
       <c r="KZ27" s="34"/>
       <c r="LA27" s="34"/>
       <c r="LB27" s="34"/>
       <c r="LC27" s="34"/>
       <c r="LD27" s="34"/>
       <c r="LE27" s="34">
         <v>9.5390000000000003E-2</v>
       </c>
       <c r="LF27" s="34">
         <v>3.65029</v>
       </c>
       <c r="LG27" s="34"/>
       <c r="LH27" s="34"/>
       <c r="LI27" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ27" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LK27" s="34"/>
+      <c r="LL27" s="34"/>
+      <c r="LM27" s="34">
+        <v>9.5390000000000003E-2</v>
+      </c>
+      <c r="LN27" s="34">
+        <v>3.65029</v>
+      </c>
+      <c r="LO27" s="34"/>
+      <c r="LP27" s="34"/>
+      <c r="LQ27" s="34"/>
+      <c r="LR27" s="34"/>
     </row>
-    <row r="28" spans="1:323">
+    <row r="28" spans="1:330">
       <c r="A28" s="17" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="17" t="s">
         <v>78</v>
       </c>
       <c r="C28" s="18">
         <v>524.70000000000005</v>
       </c>
       <c r="D28" s="18">
         <v>662</v>
       </c>
       <c r="E28" s="18">
         <v>21.6</v>
       </c>
       <c r="F28" s="18">
         <v>39.799999999999997</v>
       </c>
       <c r="G28" s="18">
         <v>21.8</v>
       </c>
       <c r="H28" s="18">
         <v>39.9</v>
       </c>
       <c r="I28" s="18">
@@ -40021,53 +40396,72 @@
         <v>46.870539999999998</v>
       </c>
       <c r="LB28" s="34">
         <v>112.77891</v>
       </c>
       <c r="LC28" s="34">
         <v>94.111999999999995</v>
       </c>
       <c r="LD28" s="34">
         <v>555.19902000000002</v>
       </c>
       <c r="LE28" s="34">
         <v>46.870539999999998</v>
       </c>
       <c r="LF28" s="34">
         <v>268.58674999999999</v>
       </c>
       <c r="LG28" s="34"/>
       <c r="LH28" s="34"/>
       <c r="LI28" s="34">
         <v>34.320500000000003</v>
       </c>
       <c r="LJ28" s="34">
         <v>266.04890999999998</v>
       </c>
-      <c r="LK28" s="34"/>
+      <c r="LK28" s="34">
+        <v>98.471000000000004</v>
+      </c>
+      <c r="LL28" s="34">
+        <v>600.34101999999996</v>
+      </c>
+      <c r="LM28" s="34">
+        <v>49.772539999999999</v>
+      </c>
+      <c r="LN28" s="34">
+        <v>289.44031000000001</v>
+      </c>
+      <c r="LO28" s="34"/>
+      <c r="LP28" s="34"/>
+      <c r="LQ28" s="34">
+        <v>35.660499999999999</v>
+      </c>
+      <c r="LR28" s="34">
+        <v>284.07733000000002</v>
+      </c>
     </row>
-    <row r="29" spans="1:323">
+    <row r="29" spans="1:330">
       <c r="A29" s="17" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="17" t="s">
         <v>80</v>
       </c>
       <c r="C29" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E29" s="18">
         <v>1.3</v>
       </c>
       <c r="F29" s="18">
         <v>15.8</v>
       </c>
       <c r="G29" s="18"/>
       <c r="H29" s="18"/>
       <c r="I29" s="18">
         <v>4</v>
       </c>
       <c r="J29" s="18">
         <v>65.900000000000006</v>
@@ -40455,52 +40849,63 @@
       </c>
       <c r="KX29" s="34">
         <v>7.2000000000000005E-4</v>
       </c>
       <c r="KY29" s="34"/>
       <c r="KZ29" s="34"/>
       <c r="LA29" s="34"/>
       <c r="LB29" s="34"/>
       <c r="LC29" s="34"/>
       <c r="LD29" s="34"/>
       <c r="LE29" s="34">
         <v>2E-3</v>
       </c>
       <c r="LF29" s="34">
         <v>7.2000000000000005E-4</v>
       </c>
       <c r="LG29" s="34"/>
       <c r="LH29" s="34"/>
       <c r="LI29" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ29" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LK29" s="34"/>
+      <c r="LL29" s="34"/>
+      <c r="LM29" s="34">
+        <v>2E-3</v>
+      </c>
+      <c r="LN29" s="34">
+        <v>7.2000000000000005E-4</v>
+      </c>
+      <c r="LO29" s="34"/>
+      <c r="LP29" s="34"/>
+      <c r="LQ29" s="34"/>
+      <c r="LR29" s="34"/>
     </row>
-    <row r="30" spans="1:323">
+    <row r="30" spans="1:330">
       <c r="A30" s="17" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="17" t="s">
         <v>99</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D30" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="18">
         <v>3.8899999999999998E-3</v>
       </c>
       <c r="F30" s="18">
         <v>5.4800000000000001E-2</v>
       </c>
       <c r="G30" s="18"/>
       <c r="H30" s="18"/>
       <c r="I30" s="18"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
@@ -40796,52 +41201,59 @@
       <c r="KQ30" s="34"/>
       <c r="KR30" s="34"/>
       <c r="KS30" s="34"/>
       <c r="KT30" s="34"/>
       <c r="KU30" s="34"/>
       <c r="KV30" s="34"/>
       <c r="KW30" s="34"/>
       <c r="KX30" s="34"/>
       <c r="KY30" s="34"/>
       <c r="KZ30" s="34"/>
       <c r="LA30" s="34"/>
       <c r="LB30" s="34"/>
       <c r="LC30" s="34"/>
       <c r="LD30" s="34"/>
       <c r="LE30" s="34"/>
       <c r="LF30" s="34"/>
       <c r="LG30" s="34"/>
       <c r="LH30" s="34"/>
       <c r="LI30" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ30" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LK30" s="34"/>
+      <c r="LL30" s="34"/>
+      <c r="LM30" s="34"/>
+      <c r="LN30" s="34"/>
+      <c r="LO30" s="34"/>
+      <c r="LP30" s="34"/>
+      <c r="LQ30" s="34"/>
+      <c r="LR30" s="34"/>
     </row>
-    <row r="31" spans="1:323">
+    <row r="31" spans="1:330">
       <c r="A31" s="17" t="s">
         <v>81</v>
       </c>
       <c r="B31" s="17" t="s">
         <v>82</v>
       </c>
       <c r="C31" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="18">
         <v>0.33793000000000001</v>
       </c>
       <c r="F31" s="18">
         <v>3.6</v>
       </c>
       <c r="G31" s="18"/>
       <c r="H31" s="18"/>
       <c r="I31" s="18">
         <v>2.0000000000000002E-5</v>
       </c>
       <c r="J31" s="18">
         <v>3.0000000000000001E-3</v>
@@ -41586,52 +41998,67 @@
       <c r="KZ31" s="34"/>
       <c r="LA31" s="34">
         <f>VLOOKUP(A31,[1]Лист1!$A$15:$G$1652,7,FALSE)</f>
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="LB31" s="34">
         <v>0.152</v>
       </c>
       <c r="LC31" s="34"/>
       <c r="LD31" s="34"/>
       <c r="LE31" s="34">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="LF31" s="34">
         <v>75.391509999999997</v>
       </c>
       <c r="LG31" s="34"/>
       <c r="LH31" s="34"/>
       <c r="LI31" s="34">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="LJ31" s="34">
         <v>0.152</v>
       </c>
       <c r="LK31" s="34"/>
+      <c r="LL31" s="34"/>
+      <c r="LM31" s="34">
+        <v>4.1000000000000002E-2</v>
+      </c>
+      <c r="LN31" s="34">
+        <v>75.391509999999997</v>
+      </c>
+      <c r="LO31" s="34"/>
+      <c r="LP31" s="34"/>
+      <c r="LQ31" s="34">
+        <v>5.0000000000000002E-5</v>
+      </c>
+      <c r="LR31" s="34">
+        <v>0.152</v>
+      </c>
     </row>
-    <row r="32" spans="1:323">
+    <row r="32" spans="1:330">
       <c r="A32" s="17" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>101</v>
       </c>
       <c r="C32" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F32" s="18" t="s">
         <v>83</v>
       </c>
       <c r="G32" s="18"/>
       <c r="H32" s="18"/>
       <c r="I32" s="18">
         <v>0.6</v>
       </c>
       <c r="J32" s="18">
         <v>1.1000000000000001</v>
@@ -42063,52 +42490,67 @@
       </c>
       <c r="KX32" s="34">
         <v>26.507999999999999</v>
       </c>
       <c r="KY32" s="34"/>
       <c r="KZ32" s="34"/>
       <c r="LA32" s="34"/>
       <c r="LB32" s="34"/>
       <c r="LC32" s="34"/>
       <c r="LD32" s="34"/>
       <c r="LE32" s="34">
         <v>151.34299999999999</v>
       </c>
       <c r="LF32" s="34">
         <v>47.905000000000001</v>
       </c>
       <c r="LG32" s="34"/>
       <c r="LH32" s="34"/>
       <c r="LI32" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ32" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LK32" s="34"/>
+      <c r="LL32" s="34"/>
+      <c r="LM32" s="34">
+        <v>151.34299999999999</v>
+      </c>
+      <c r="LN32" s="34">
+        <v>47.905000000000001</v>
+      </c>
+      <c r="LO32" s="34"/>
+      <c r="LP32" s="34"/>
+      <c r="LQ32" s="34">
+        <v>17.045999999999999</v>
+      </c>
+      <c r="LR32" s="34">
+        <v>4.3600000000000003</v>
+      </c>
     </row>
-    <row r="33" spans="1:323">
+    <row r="33" spans="1:330">
       <c r="A33" s="17" t="s">
         <v>102</v>
       </c>
       <c r="B33" s="17" t="s">
         <v>103</v>
       </c>
       <c r="C33" s="18" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="18" t="s">
         <v>83</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F33" s="18" t="s">
         <v>83</v>
       </c>
       <c r="G33" s="18"/>
       <c r="H33" s="18"/>
       <c r="I33" s="18"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
@@ -42540,52 +42982,63 @@
       <c r="KY33" s="34"/>
       <c r="KZ33" s="34"/>
       <c r="LA33" s="34"/>
       <c r="LB33" s="34"/>
       <c r="LC33" s="34"/>
       <c r="LD33" s="34"/>
       <c r="LE33" s="34">
         <v>27.745000000000001</v>
       </c>
       <c r="LF33" s="34">
         <v>8.4730000000000008</v>
       </c>
       <c r="LG33" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LH33" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LI33" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ33" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LK33" s="34"/>
+      <c r="LL33" s="34"/>
+      <c r="LM33" s="34">
+        <v>44.292999999999999</v>
+      </c>
+      <c r="LN33" s="34">
+        <v>12.717000000000001</v>
+      </c>
+      <c r="LO33" s="34"/>
+      <c r="LP33" s="34"/>
+      <c r="LQ33" s="34"/>
+      <c r="LR33" s="34"/>
     </row>
-    <row r="34" spans="1:323">
+    <row r="34" spans="1:330">
       <c r="A34" s="17" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="17" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="18" t="s">
         <v>95</v>
       </c>
       <c r="D34" s="18" t="s">
         <v>95</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>95</v>
       </c>
       <c r="F34" s="18" t="s">
         <v>95</v>
       </c>
       <c r="G34" s="18"/>
       <c r="H34" s="18"/>
       <c r="I34" s="18"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
@@ -42885,52 +43338,59 @@
       <c r="KU34" s="40"/>
       <c r="KV34" s="40"/>
       <c r="KW34" s="40"/>
       <c r="KX34" s="40"/>
       <c r="KY34" s="40"/>
       <c r="KZ34" s="40"/>
       <c r="LA34" s="40"/>
       <c r="LB34" s="40"/>
       <c r="LC34" s="34"/>
       <c r="LD34" s="34"/>
       <c r="LE34" s="34"/>
       <c r="LF34" s="34"/>
       <c r="LG34" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LH34" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LI34" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LJ34" s="34" t="s">
         <v>83</v>
       </c>
       <c r="LK34" s="34"/>
+      <c r="LL34" s="34"/>
+      <c r="LM34" s="34"/>
+      <c r="LN34" s="34"/>
+      <c r="LO34" s="34"/>
+      <c r="LP34" s="34"/>
+      <c r="LQ34" s="34"/>
+      <c r="LR34" s="34"/>
     </row>
-    <row r="35" spans="1:323">
+    <row r="35" spans="1:330">
       <c r="A35" s="22" t="s">
         <v>106</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="E35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="F35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="H35" s="23" t="s">
         <v>95</v>
       </c>
       <c r="I35" s="23" t="s">
@@ -43485,53 +43945,64 @@
       </c>
       <c r="KY35" s="35"/>
       <c r="KZ35" s="35"/>
       <c r="LA35" s="35"/>
       <c r="LB35" s="35"/>
       <c r="LC35" s="35"/>
       <c r="LD35" s="35"/>
       <c r="LE35" s="35">
         <v>0.12010999999999999</v>
       </c>
       <c r="LF35" s="35">
         <v>2.0095900000000002</v>
       </c>
       <c r="LG35" s="35" t="s">
         <v>83</v>
       </c>
       <c r="LH35" s="35" t="s">
         <v>83</v>
       </c>
       <c r="LI35" s="35" t="s">
         <v>83</v>
       </c>
       <c r="LJ35" s="35" t="s">
         <v>83</v>
       </c>
-      <c r="LK35" s="34"/>
+      <c r="LK35" s="35"/>
+      <c r="LL35" s="35"/>
+      <c r="LM35" s="35">
+        <v>0.13491</v>
+      </c>
+      <c r="LN35" s="35">
+        <v>2.3079100000000001</v>
+      </c>
+      <c r="LO35" s="35"/>
+      <c r="LP35" s="35"/>
+      <c r="LQ35" s="35"/>
+      <c r="LR35" s="35"/>
     </row>
-    <row r="36" spans="1:323">
+    <row r="36" spans="1:330">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
       <c r="M36" s="5"/>
       <c r="N36" s="5"/>
       <c r="O36" s="6"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
       <c r="V36" s="7"/>
       <c r="W36" s="7"/>
       <c r="X36" s="7"/>
       <c r="Y36" s="7"/>
@@ -43770,52 +44241,60 @@
       <c r="JN36" s="54"/>
       <c r="KE36" s="47"/>
       <c r="KF36" s="47"/>
       <c r="KG36" s="47"/>
       <c r="KH36" s="47"/>
       <c r="KI36" s="53"/>
       <c r="KJ36" s="53"/>
       <c r="KK36" s="53"/>
       <c r="KL36" s="53"/>
       <c r="KU36" s="47"/>
       <c r="KV36" s="47"/>
       <c r="KW36" s="47"/>
       <c r="KX36" s="47"/>
       <c r="KY36" s="47"/>
       <c r="KZ36" s="47"/>
       <c r="LA36" s="47"/>
       <c r="LB36" s="47"/>
       <c r="LC36" s="47"/>
       <c r="LD36" s="47"/>
       <c r="LE36" s="47"/>
       <c r="LF36" s="47"/>
       <c r="LG36" s="47"/>
       <c r="LH36" s="47"/>
       <c r="LI36" s="47"/>
       <c r="LJ36" s="47"/>
+      <c r="LK36" s="47"/>
+      <c r="LL36" s="47"/>
+      <c r="LM36" s="47"/>
+      <c r="LN36" s="47"/>
+      <c r="LO36" s="47"/>
+      <c r="LP36" s="47"/>
+      <c r="LQ36" s="47"/>
+      <c r="LR36" s="47"/>
     </row>
-    <row r="37" spans="1:323" ht="15" customHeight="1">
+    <row r="37" spans="1:330" ht="15" customHeight="1">
       <c r="A37" s="59" t="s">
         <v>108</v>
       </c>
       <c r="B37" s="59"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
@@ -44039,75 +44518,66 @@
       <c r="IG37" s="1"/>
       <c r="IH37" s="1"/>
       <c r="II37" s="1"/>
       <c r="IJ37" s="1"/>
       <c r="IK37" s="1"/>
       <c r="IL37" s="1"/>
       <c r="IM37" s="1"/>
       <c r="IN37" s="1"/>
       <c r="IO37" s="1"/>
       <c r="IP37" s="1"/>
       <c r="IU37" s="47"/>
       <c r="IV37" s="47"/>
       <c r="IW37" s="47"/>
       <c r="IX37" s="47"/>
       <c r="KE37" s="47"/>
       <c r="LC37" s="47"/>
       <c r="LD37" s="47"/>
       <c r="LE37" s="47"/>
       <c r="LF37" s="47"/>
       <c r="LG37" s="47"/>
       <c r="LH37" s="47"/>
       <c r="LI37" s="47"/>
       <c r="LJ37" s="47"/>
     </row>
   </sheetData>
-  <mergeCells count="245">
-[...8 lines deleted...]
-    <mergeCell ref="HQ5:HR5"/>
+  <mergeCells count="251">
+    <mergeCell ref="IQ4:IT4"/>
+    <mergeCell ref="IU4:IX4"/>
+    <mergeCell ref="IQ5:IR5"/>
     <mergeCell ref="KM4:KP4"/>
     <mergeCell ref="KQ4:KT4"/>
     <mergeCell ref="KM5:KN5"/>
     <mergeCell ref="KO5:KP5"/>
     <mergeCell ref="KQ5:KR5"/>
     <mergeCell ref="KS5:KT5"/>
     <mergeCell ref="KE4:KH4"/>
     <mergeCell ref="KI4:KL4"/>
     <mergeCell ref="KE5:KF5"/>
     <mergeCell ref="KG5:KH5"/>
     <mergeCell ref="KI5:KJ5"/>
     <mergeCell ref="KK5:KL5"/>
-    <mergeCell ref="IQ4:IT4"/>
-[...1 lines deleted...]
-    <mergeCell ref="IQ5:IR5"/>
     <mergeCell ref="IS5:IT5"/>
     <mergeCell ref="IU5:IV5"/>
     <mergeCell ref="IW5:IX5"/>
     <mergeCell ref="IY4:JB4"/>
     <mergeCell ref="JC4:JF4"/>
     <mergeCell ref="IY5:IZ5"/>
     <mergeCell ref="EA4:ED4"/>
     <mergeCell ref="EE4:EH4"/>
     <mergeCell ref="EA5:EB5"/>
     <mergeCell ref="EC5:ED5"/>
     <mergeCell ref="EE5:EF5"/>
     <mergeCell ref="EG5:EH5"/>
     <mergeCell ref="FG4:FJ4"/>
     <mergeCell ref="FK4:FN4"/>
     <mergeCell ref="FG5:FH5"/>
     <mergeCell ref="FI5:FJ5"/>
     <mergeCell ref="FK5:FL5"/>
     <mergeCell ref="FM5:FN5"/>
     <mergeCell ref="EI4:EL4"/>
     <mergeCell ref="EM4:EP4"/>
     <mergeCell ref="EI5:EJ5"/>
     <mergeCell ref="EK5:EL5"/>
     <mergeCell ref="EM5:EN5"/>
     <mergeCell ref="EO5:EP5"/>
     <mergeCell ref="GQ4:GT4"/>
@@ -44258,77 +44728,92 @@
     <mergeCell ref="HA5:HB5"/>
     <mergeCell ref="GE4:GH4"/>
     <mergeCell ref="GI4:GL4"/>
     <mergeCell ref="GE5:GF5"/>
     <mergeCell ref="GG5:GH5"/>
     <mergeCell ref="GI5:GJ5"/>
     <mergeCell ref="GK5:GL5"/>
     <mergeCell ref="FW4:FZ4"/>
     <mergeCell ref="GA4:GD4"/>
     <mergeCell ref="FW5:FX5"/>
     <mergeCell ref="FY5:FZ5"/>
     <mergeCell ref="GA5:GB5"/>
     <mergeCell ref="GC5:GD5"/>
     <mergeCell ref="GU4:GX4"/>
     <mergeCell ref="GY4:HB4"/>
     <mergeCell ref="GM4:GP4"/>
     <mergeCell ref="GU5:GV5"/>
     <mergeCell ref="HG4:HJ4"/>
     <mergeCell ref="HC5:HD5"/>
     <mergeCell ref="HE5:HF5"/>
     <mergeCell ref="HG5:HH5"/>
     <mergeCell ref="HI5:HJ5"/>
     <mergeCell ref="HK4:HN4"/>
     <mergeCell ref="HO4:HR4"/>
     <mergeCell ref="HK5:HL5"/>
+    <mergeCell ref="HM5:HN5"/>
+    <mergeCell ref="HO5:HP5"/>
+    <mergeCell ref="HQ5:HR5"/>
     <mergeCell ref="JA5:JB5"/>
     <mergeCell ref="JC5:JD5"/>
     <mergeCell ref="JE5:JF5"/>
     <mergeCell ref="JG4:JJ4"/>
     <mergeCell ref="JK4:JN4"/>
     <mergeCell ref="JG5:JH5"/>
     <mergeCell ref="JI5:JJ5"/>
     <mergeCell ref="JK5:JL5"/>
     <mergeCell ref="JM5:JN5"/>
-    <mergeCell ref="KU4:KX4"/>
-[...4 lines deleted...]
-    <mergeCell ref="LA5:LB5"/>
     <mergeCell ref="JO4:JR4"/>
     <mergeCell ref="JS4:JV4"/>
     <mergeCell ref="JO5:JP5"/>
     <mergeCell ref="JQ5:JR5"/>
     <mergeCell ref="JS5:JT5"/>
     <mergeCell ref="JU5:JV5"/>
     <mergeCell ref="JW4:JZ4"/>
     <mergeCell ref="KA4:KD4"/>
     <mergeCell ref="JW5:JX5"/>
     <mergeCell ref="JY5:JZ5"/>
     <mergeCell ref="KA5:KB5"/>
     <mergeCell ref="KC5:KD5"/>
+    <mergeCell ref="LK4:LN4"/>
+    <mergeCell ref="LO4:LR4"/>
+    <mergeCell ref="LK5:LL5"/>
+    <mergeCell ref="LM5:LN5"/>
+    <mergeCell ref="LO5:LP5"/>
+    <mergeCell ref="LQ5:LR5"/>
+    <mergeCell ref="KU4:KX4"/>
+    <mergeCell ref="KY4:LB4"/>
+    <mergeCell ref="KU5:KV5"/>
+    <mergeCell ref="KW5:KX5"/>
+    <mergeCell ref="KY5:KZ5"/>
+    <mergeCell ref="LA5:LB5"/>
+    <mergeCell ref="LC4:LF4"/>
+    <mergeCell ref="LG4:LJ4"/>
+    <mergeCell ref="LC5:LD5"/>
+    <mergeCell ref="LE5:LF5"/>
+    <mergeCell ref="LG5:LH5"/>
+    <mergeCell ref="LI5:LJ5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>