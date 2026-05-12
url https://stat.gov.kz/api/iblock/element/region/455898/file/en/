--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -11,200 +11,136 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="8145"/>
   </bookViews>
   <sheets>
     <sheet name="Регионы по кв" sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="28">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="24">
   <si>
     <t>Labour force (economically active population)</t>
   </si>
   <si>
     <t>Employed population</t>
   </si>
   <si>
     <t>Employees</t>
   </si>
   <si>
     <t>Self-employed population</t>
   </si>
   <si>
     <t xml:space="preserve">Unemployed population </t>
   </si>
   <si>
     <t>Unemployment rate</t>
   </si>
   <si>
-    <t>Youth unemployment rate (at the age of 15-24 years)3)</t>
-[...1 lines deleted...]
-  <si>
     <t>Not in the labour force (economically non-active population)</t>
-  </si>
-[...63 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Zhetisu</t>
   </si>
   <si>
     <t>Taldykorgan c.a.</t>
   </si>
   <si>
     <t>Tekeli c.a.</t>
   </si>
   <si>
     <t>Aksu district</t>
   </si>
   <si>
     <t>Alakol district</t>
   </si>
   <si>
     <t>Eskeldy district</t>
   </si>
   <si>
     <t>Kerbulak district</t>
   </si>
   <si>
     <t>Koksu district</t>
   </si>
   <si>
     <t>Karatal district</t>
   </si>
   <si>
     <t>Panfilov district</t>
   </si>
   <si>
     <t>Sarkan district</t>
   </si>
   <si>
     <t>Name of the region</t>
   </si>
   <si>
     <t>persons</t>
   </si>
   <si>
     <t>in percent</t>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <t xml:space="preserve">Main indicators of labour market by districts of the Zhetisu region </t>
+  </si>
+  <si>
+    <t>Youth unemployment rate (at the age of 15-24 years)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
@@ -240,69 +176,50 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...17 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -313,136 +230,134 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Динамика по обл_ рынок труда" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -629,54 +544,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O142"/>
+  <dimension ref="A1:O132"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A49" workbookViewId="0">
-      <selection activeCell="J114" sqref="J114"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H113" sqref="H113"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="20" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="9" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="150" width="9.140625" style="1"/>
     <col min="151" max="151" width="20" style="1" customWidth="1"/>
     <col min="152" max="152" width="8.7109375" style="1" customWidth="1"/>
     <col min="153" max="153" width="9.42578125" style="1" customWidth="1"/>
     <col min="154" max="154" width="10" style="1" customWidth="1"/>
     <col min="155" max="155" width="10.140625" style="1" customWidth="1"/>
     <col min="156" max="156" width="8.85546875" style="1" customWidth="1"/>
     <col min="157" max="157" width="9" style="1" customWidth="1"/>
     <col min="158" max="158" width="9.7109375" style="1" customWidth="1"/>
     <col min="159" max="159" width="9.85546875" style="1" customWidth="1"/>
     <col min="160" max="160" width="9.5703125" style="1" customWidth="1"/>
     <col min="161" max="161" width="8.42578125" style="1" customWidth="1"/>
@@ -5438,1883 +5353,2074 @@
     <col min="16092" max="16093" width="9.140625" style="1"/>
     <col min="16094" max="16094" width="9.5703125" style="1" customWidth="1"/>
     <col min="16095" max="16096" width="10.42578125" style="1" customWidth="1"/>
     <col min="16097" max="16098" width="9.140625" style="1"/>
     <col min="16099" max="16099" width="9.5703125" style="1" customWidth="1"/>
     <col min="16100" max="16100" width="10.42578125" style="1" customWidth="1"/>
     <col min="16101" max="16101" width="9.140625" style="1"/>
     <col min="16102" max="16102" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="16103" max="16105" width="9.140625" style="1"/>
     <col min="16106" max="16106" width="10" style="1" customWidth="1"/>
     <col min="16107" max="16107" width="9.7109375" style="1" customWidth="1"/>
     <col min="16108" max="16109" width="9.140625" style="1"/>
     <col min="16110" max="16111" width="10.28515625" style="1" customWidth="1"/>
     <col min="16112" max="16114" width="9.140625" style="1"/>
     <col min="16115" max="16116" width="10.28515625" style="1" customWidth="1"/>
     <col min="16117" max="16119" width="9.140625" style="1"/>
     <col min="16120" max="16121" width="10.28515625" style="1" customWidth="1"/>
     <col min="16122" max="16124" width="9.140625" style="1"/>
     <col min="16125" max="16126" width="10.28515625" style="1" customWidth="1"/>
     <col min="16127" max="16129" width="9.140625" style="1"/>
     <col min="16130" max="16131" width="10.28515625" style="1" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="14" customFormat="1" ht="27.75" customHeight="1">
-      <c r="A1" s="33" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="34"/>
+      <c r="A1" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
       <c r="G1" s="16"/>
       <c r="H1" s="16"/>
       <c r="I1" s="16"/>
       <c r="J1" s="16"/>
     </row>
     <row r="2" spans="1:10" s="13" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A2" s="36"/>
-[...8 lines deleted...]
-      <c r="J2" s="36"/>
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A3" s="32" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="35"/>
+      <c r="A3" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
       <c r="F3" s="17"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="17"/>
       <c r="J3" s="2"/>
     </row>
     <row r="4" spans="1:10" ht="12.75" customHeight="1">
       <c r="A4" s="18"/>
       <c r="B4" s="19"/>
-      <c r="C4" s="27"/>
-[...3 lines deleted...]
-      <c r="E4" s="20"/>
+      <c r="C4" s="26"/>
+      <c r="E4" s="26" t="s">
+        <v>19</v>
+      </c>
       <c r="F4" s="17"/>
       <c r="G4" s="17"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="2"/>
     </row>
     <row r="5" spans="1:10" ht="14.25" customHeight="1">
-      <c r="A5" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="24">
+      <c r="A5" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="23">
         <v>2022</v>
       </c>
-      <c r="C5" s="24">
+      <c r="C5" s="23">
         <v>2023</v>
       </c>
-      <c r="D5" s="24">
+      <c r="D5" s="23">
         <v>2024</v>
       </c>
-      <c r="E5" s="4"/>
+      <c r="E5" s="23">
+        <v>2025</v>
+      </c>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
     </row>
     <row r="6" spans="1:10">
-      <c r="A6" s="26" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="25">
+      <c r="A6" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="24">
         <v>336872</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="24">
         <v>325019</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="24">
         <v>311574</v>
       </c>
-      <c r="E6" s="4"/>
+      <c r="E6" s="34">
+        <v>308641</v>
+      </c>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
     </row>
     <row r="7" spans="1:10">
-      <c r="A7" s="26" t="s">
+      <c r="A7" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="24">
+        <v>96075</v>
+      </c>
+      <c r="C7" s="24">
+        <v>96920</v>
+      </c>
+      <c r="D7" s="24">
+        <v>89630</v>
+      </c>
+      <c r="E7" s="34">
+        <v>94370</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="24">
+        <v>15786</v>
+      </c>
+      <c r="C8" s="24">
+        <v>14174</v>
+      </c>
+      <c r="D8" s="24">
+        <v>13621</v>
+      </c>
+      <c r="E8" s="34">
+        <v>13072</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="24">
+        <v>18519</v>
+      </c>
+      <c r="C9" s="24">
+        <v>16859</v>
+      </c>
+      <c r="D9" s="24">
+        <v>16763</v>
+      </c>
+      <c r="E9" s="34">
+        <v>15888</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="24">
+        <v>36414</v>
+      </c>
+      <c r="C10" s="24">
+        <v>37988</v>
+      </c>
+      <c r="D10" s="24">
+        <v>35239</v>
+      </c>
+      <c r="E10" s="34">
+        <v>35663</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="24">
+        <v>27033</v>
+      </c>
+      <c r="C11" s="24">
+        <v>24085</v>
+      </c>
+      <c r="D11" s="24">
+        <v>21558</v>
+      </c>
+      <c r="E11" s="34">
+        <v>22948</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="24">
+        <v>21579</v>
+      </c>
+      <c r="C12" s="24">
+        <v>17725</v>
+      </c>
+      <c r="D12" s="24">
+        <v>17951</v>
+      </c>
+      <c r="E12" s="34">
+        <v>17808</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="25">
-[...10 lines deleted...]
-      <c r="A8" s="26" t="s">
+      <c r="B13" s="24">
+        <v>20791</v>
+      </c>
+      <c r="C13" s="24">
+        <v>16498</v>
+      </c>
+      <c r="D13" s="24">
+        <v>16112</v>
+      </c>
+      <c r="E13" s="34">
+        <v>17340</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="25">
-[...10 lines deleted...]
-      <c r="A9" s="26" t="s">
+      <c r="B14" s="24">
+        <v>19327</v>
+      </c>
+      <c r="C14" s="24">
+        <v>19062</v>
+      </c>
+      <c r="D14" s="24">
+        <v>19126</v>
+      </c>
+      <c r="E14" s="34">
+        <v>17897</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="25">
-[...10 lines deleted...]
-      <c r="A10" s="26" t="s">
+      <c r="B15" s="24">
+        <v>61309</v>
+      </c>
+      <c r="C15" s="24">
+        <v>57511</v>
+      </c>
+      <c r="D15" s="24">
+        <v>57522</v>
+      </c>
+      <c r="E15" s="34">
+        <v>51747</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="25">
-[...83 lines deleted...]
-      <c r="B16" s="25">
+      <c r="B16" s="24">
         <v>20039</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="24">
         <v>24197</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="24">
         <v>24052</v>
+      </c>
+      <c r="E16" s="34">
+        <v>21908</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
     </row>
     <row r="18" spans="1:10" s="13" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A18" s="32" t="s">
-[...10 lines deleted...]
-      <c r="J18" s="21"/>
+      <c r="A18" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
     </row>
     <row r="19" spans="1:10" ht="12.75" customHeight="1">
       <c r="B19" s="5"/>
-      <c r="C19" s="27"/>
-[...7 lines deleted...]
-      <c r="I19" s="22"/>
+      <c r="C19" s="26"/>
+      <c r="E19" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
     </row>
     <row r="20" spans="1:10">
-      <c r="A20" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="24">
+      <c r="A20" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="23">
         <v>2022</v>
       </c>
-      <c r="C20" s="24">
+      <c r="C20" s="23">
         <v>2023</v>
       </c>
-      <c r="D20" s="24">
+      <c r="D20" s="23">
         <v>2024</v>
       </c>
-      <c r="E20" s="4"/>
+      <c r="E20" s="23">
+        <v>2025</v>
+      </c>
       <c r="F20" s="4"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4"/>
       <c r="I20" s="4"/>
     </row>
     <row r="21" spans="1:10">
-      <c r="A21" s="26" t="s">
+      <c r="A21" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="23">
+        <v>319714</v>
+      </c>
+      <c r="C21" s="23">
+        <v>309252</v>
+      </c>
+      <c r="D21" s="24">
+        <v>296698</v>
+      </c>
+      <c r="E21" s="34">
+        <v>294093</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B22" s="23">
+        <v>91935</v>
+      </c>
+      <c r="C22" s="23">
+        <v>92184</v>
+      </c>
+      <c r="D22" s="24">
+        <v>86186</v>
+      </c>
+      <c r="E22" s="34">
+        <v>90104</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B23" s="23">
+        <v>14961</v>
+      </c>
+      <c r="C23" s="23">
+        <v>13497</v>
+      </c>
+      <c r="D23" s="24">
+        <v>13010</v>
+      </c>
+      <c r="E23" s="34">
+        <v>12466</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="23">
+        <v>17503</v>
+      </c>
+      <c r="C24" s="23">
+        <v>16012</v>
+      </c>
+      <c r="D24" s="24">
+        <v>15787</v>
+      </c>
+      <c r="E24" s="34">
+        <v>14958</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="23">
+        <v>34664</v>
+      </c>
+      <c r="C25" s="23">
+        <v>36171</v>
+      </c>
+      <c r="D25" s="24">
+        <v>33297</v>
+      </c>
+      <c r="E25" s="34">
+        <v>34169</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="23">
+        <v>25642</v>
+      </c>
+      <c r="C26" s="23">
+        <v>22897</v>
+      </c>
+      <c r="D26" s="24">
+        <v>20236</v>
+      </c>
+      <c r="E26" s="34">
+        <v>21593</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B21" s="24">
-[...10 lines deleted...]
-      <c r="A22" s="26" t="s">
+      <c r="B27" s="23">
+        <v>20490</v>
+      </c>
+      <c r="C27" s="23">
+        <v>16852</v>
+      </c>
+      <c r="D27" s="24">
+        <v>16868</v>
+      </c>
+      <c r="E27" s="34">
+        <v>16793</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="24">
-[...10 lines deleted...]
-      <c r="A23" s="26" t="s">
+      <c r="B28" s="23">
+        <v>19672</v>
+      </c>
+      <c r="C28" s="23">
+        <v>15706</v>
+      </c>
+      <c r="D28" s="24">
+        <v>15360</v>
+      </c>
+      <c r="E28" s="34">
+        <v>16419</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="24">
-[...10 lines deleted...]
-      <c r="A24" s="26" t="s">
+      <c r="B29" s="23">
+        <v>18231</v>
+      </c>
+      <c r="C29" s="23">
+        <v>18128</v>
+      </c>
+      <c r="D29" s="24">
+        <v>18200</v>
+      </c>
+      <c r="E29" s="34">
+        <v>16950</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B24" s="24">
-[...10 lines deleted...]
-      <c r="A25" s="26" t="s">
+      <c r="B30" s="23">
+        <v>57865</v>
+      </c>
+      <c r="C30" s="23">
+        <v>54768</v>
+      </c>
+      <c r="D30" s="24">
+        <v>54841</v>
+      </c>
+      <c r="E30" s="34">
+        <v>49676</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="24">
-[...83 lines deleted...]
-      <c r="B31" s="24">
+      <c r="B31" s="23">
         <v>18751</v>
       </c>
-      <c r="C31" s="24">
+      <c r="C31" s="23">
         <v>23037</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="24">
         <v>22913</v>
+      </c>
+      <c r="E31" s="34">
+        <v>20965</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="17.25" customHeight="1">
       <c r="A32" s="3"/>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="4"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
     </row>
     <row r="33" spans="1:10" s="13" customFormat="1" ht="12.75" customHeight="1">
-      <c r="A33" s="32" t="s">
-[...10 lines deleted...]
-      <c r="J33" s="21"/>
+      <c r="A33" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="20"/>
     </row>
     <row r="34" spans="1:10" ht="12.75" customHeight="1">
       <c r="B34" s="5"/>
-      <c r="C34" s="27"/>
-[...7 lines deleted...]
-      <c r="I34" s="22"/>
+      <c r="C34" s="26"/>
+      <c r="E34" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F34" s="21"/>
+      <c r="G34" s="21"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="21"/>
     </row>
     <row r="35" spans="1:10">
-      <c r="A35" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="24">
+      <c r="A35" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B35" s="23">
         <v>2022</v>
       </c>
-      <c r="C35" s="24">
+      <c r="C35" s="23">
         <v>2023</v>
       </c>
-      <c r="D35" s="24">
+      <c r="D35" s="23">
         <v>2024</v>
       </c>
-      <c r="E35" s="4"/>
+      <c r="E35" s="23">
+        <v>2025</v>
+      </c>
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
     </row>
     <row r="36" spans="1:10">
-      <c r="A36" s="26" t="s">
+      <c r="A36" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="23">
+        <v>221863</v>
+      </c>
+      <c r="C36" s="23">
+        <v>220239</v>
+      </c>
+      <c r="D36" s="24">
+        <v>219547</v>
+      </c>
+      <c r="E36" s="34">
+        <v>217130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="23">
+        <v>65477</v>
+      </c>
+      <c r="C37" s="23">
+        <v>72233</v>
+      </c>
+      <c r="D37" s="24">
+        <v>69865</v>
+      </c>
+      <c r="E37" s="34">
+        <v>68970</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="23">
+        <v>10128</v>
+      </c>
+      <c r="C38" s="23">
+        <v>11197</v>
+      </c>
+      <c r="D38" s="24">
+        <v>11147</v>
+      </c>
+      <c r="E38" s="34">
+        <v>10601</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="23">
+        <v>13182</v>
+      </c>
+      <c r="C39" s="23">
+        <v>12290</v>
+      </c>
+      <c r="D39" s="24">
+        <v>9824</v>
+      </c>
+      <c r="E39" s="34">
+        <v>8672</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="23">
+        <v>25589</v>
+      </c>
+      <c r="C40" s="23">
+        <v>29588</v>
+      </c>
+      <c r="D40" s="24">
+        <v>27741</v>
+      </c>
+      <c r="E40" s="34">
+        <v>27803</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B41" s="23">
+        <v>18085</v>
+      </c>
+      <c r="C41" s="23">
+        <v>16497</v>
+      </c>
+      <c r="D41" s="24">
+        <v>15807</v>
+      </c>
+      <c r="E41" s="34">
+        <v>17012</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B36" s="24">
-[...10 lines deleted...]
-      <c r="A37" s="26" t="s">
+      <c r="B42" s="23">
+        <v>15128</v>
+      </c>
+      <c r="C42" s="23">
+        <v>13547</v>
+      </c>
+      <c r="D42" s="24">
+        <v>14265</v>
+      </c>
+      <c r="E42" s="34">
+        <v>14217</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B37" s="24">
-[...10 lines deleted...]
-      <c r="A38" s="26" t="s">
+      <c r="B43" s="23">
+        <v>12523</v>
+      </c>
+      <c r="C43" s="23">
+        <v>9786</v>
+      </c>
+      <c r="D43" s="24">
+        <v>11436</v>
+      </c>
+      <c r="E43" s="34">
+        <v>11263</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B38" s="24">
-[...10 lines deleted...]
-      <c r="A39" s="26" t="s">
+      <c r="B44" s="23">
+        <v>12151</v>
+      </c>
+      <c r="C44" s="23">
+        <v>11048</v>
+      </c>
+      <c r="D44" s="24">
+        <v>12719</v>
+      </c>
+      <c r="E44" s="34">
+        <v>10986</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B39" s="24">
-[...10 lines deleted...]
-      <c r="A40" s="26" t="s">
+      <c r="B45" s="23">
+        <v>34322</v>
+      </c>
+      <c r="C45" s="23">
+        <v>22777</v>
+      </c>
+      <c r="D45" s="24">
+        <v>25533</v>
+      </c>
+      <c r="E45" s="34">
+        <v>29284</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B40" s="24">
-[...83 lines deleted...]
-      <c r="B46" s="24">
+      <c r="B46" s="23">
         <v>15278</v>
       </c>
-      <c r="C46" s="24">
+      <c r="C46" s="23">
         <v>21276</v>
       </c>
-      <c r="D46" s="25">
+      <c r="D46" s="24">
         <v>21210</v>
+      </c>
+      <c r="E46" s="34">
+        <v>18322</v>
       </c>
     </row>
     <row r="47" spans="1:10" ht="10.5" customHeight="1">
       <c r="A47" s="4"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
     </row>
     <row r="48" spans="1:10" s="13" customFormat="1" ht="12" customHeight="1">
-      <c r="A48" s="32" t="s">
-[...5 lines deleted...]
-      <c r="E48" s="35"/>
+      <c r="A48" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="B48" s="32"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="32"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
       <c r="J48" s="15"/>
     </row>
     <row r="49" spans="1:10" ht="12.75" customHeight="1">
       <c r="B49" s="6"/>
-      <c r="C49" s="27"/>
-[...3 lines deleted...]
-      <c r="E49" s="6"/>
+      <c r="C49" s="26"/>
+      <c r="E49" s="26" t="s">
+        <v>19</v>
+      </c>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
     </row>
     <row r="50" spans="1:10">
-      <c r="A50" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B50" s="24">
+      <c r="A50" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B50" s="23">
         <v>2022</v>
       </c>
-      <c r="C50" s="24">
+      <c r="C50" s="23">
         <v>2023</v>
       </c>
-      <c r="D50" s="24">
+      <c r="D50" s="23">
         <v>2024</v>
       </c>
+      <c r="E50" s="23">
+        <v>2025</v>
+      </c>
     </row>
     <row r="51" spans="1:10">
-      <c r="A51" s="26" t="s">
+      <c r="A51" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="23">
+        <v>97851</v>
+      </c>
+      <c r="C51" s="23">
+        <v>89013</v>
+      </c>
+      <c r="D51" s="24">
+        <v>77151</v>
+      </c>
+      <c r="E51" s="34">
+        <v>76963</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B52" s="23">
+        <v>26458</v>
+      </c>
+      <c r="C52" s="23">
+        <v>19951</v>
+      </c>
+      <c r="D52" s="24">
+        <v>16321</v>
+      </c>
+      <c r="E52" s="34">
+        <v>21134</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B53" s="23">
+        <v>4833</v>
+      </c>
+      <c r="C53" s="23">
+        <v>2300</v>
+      </c>
+      <c r="D53" s="24">
+        <v>1863</v>
+      </c>
+      <c r="E53" s="34">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B54" s="23">
+        <v>4321</v>
+      </c>
+      <c r="C54" s="23">
+        <v>3722</v>
+      </c>
+      <c r="D54" s="24">
+        <v>5963</v>
+      </c>
+      <c r="E54" s="34">
+        <v>6286</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B55" s="23">
+        <v>9075</v>
+      </c>
+      <c r="C55" s="23">
+        <v>6583</v>
+      </c>
+      <c r="D55" s="24">
+        <v>5556</v>
+      </c>
+      <c r="E55" s="34">
+        <v>6366</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B56" s="23">
+        <v>7557</v>
+      </c>
+      <c r="C56" s="23">
+        <v>6400</v>
+      </c>
+      <c r="D56" s="24">
+        <v>4429</v>
+      </c>
+      <c r="E56" s="34">
+        <v>4581</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B51" s="24">
-[...10 lines deleted...]
-      <c r="A52" s="26" t="s">
+      <c r="B57" s="23">
+        <v>5362</v>
+      </c>
+      <c r="C57" s="23">
+        <v>3305</v>
+      </c>
+      <c r="D57" s="24">
+        <v>2603</v>
+      </c>
+      <c r="E57" s="34">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B52" s="24">
-[...10 lines deleted...]
-      <c r="A53" s="26" t="s">
+      <c r="B58" s="23">
+        <v>7149</v>
+      </c>
+      <c r="C58" s="23">
+        <v>5920</v>
+      </c>
+      <c r="D58" s="24">
+        <v>3924</v>
+      </c>
+      <c r="E58" s="34">
+        <v>5156</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B53" s="24">
-[...10 lines deleted...]
-      <c r="A54" s="26" t="s">
+      <c r="B59" s="23">
+        <v>6080</v>
+      </c>
+      <c r="C59" s="23">
+        <v>7080</v>
+      </c>
+      <c r="D59" s="24">
+        <v>5481</v>
+      </c>
+      <c r="E59" s="34">
+        <v>5964</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B54" s="24">
-[...10 lines deleted...]
-      <c r="A55" s="26" t="s">
+      <c r="B60" s="23">
+        <v>23543</v>
+      </c>
+      <c r="C60" s="23">
+        <v>31991</v>
+      </c>
+      <c r="D60" s="24">
+        <v>29308</v>
+      </c>
+      <c r="E60" s="34">
+        <v>20392</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B55" s="24">
-[...83 lines deleted...]
-      <c r="B61" s="24">
+      <c r="B61" s="23">
         <v>3473</v>
       </c>
-      <c r="C61" s="24">
+      <c r="C61" s="23">
         <v>1761</v>
       </c>
-      <c r="D61" s="25">
+      <c r="D61" s="24">
         <v>1703</v>
+      </c>
+      <c r="E61" s="34">
+        <v>2643</v>
       </c>
     </row>
     <row r="62" spans="1:10" ht="10.5" customHeight="1">
       <c r="A62" s="3"/>
       <c r="C62" s="3"/>
       <c r="D62" s="3"/>
       <c r="E62" s="3"/>
       <c r="F62" s="3"/>
       <c r="G62" s="3"/>
       <c r="H62" s="3"/>
       <c r="I62" s="3"/>
       <c r="J62" s="3"/>
     </row>
     <row r="63" spans="1:10" s="13" customFormat="1" ht="12">
-      <c r="A63" s="32" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="35"/>
+      <c r="A63" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="32"/>
+      <c r="C63" s="32"/>
+      <c r="D63" s="32"/>
+      <c r="E63" s="32"/>
       <c r="F63" s="16"/>
       <c r="G63" s="16"/>
       <c r="H63" s="16"/>
       <c r="I63" s="16"/>
       <c r="J63" s="16"/>
     </row>
     <row r="64" spans="1:10" ht="12.75" customHeight="1">
       <c r="B64" s="8"/>
-      <c r="C64" s="27"/>
-[...3 lines deleted...]
-      <c r="E64" s="7"/>
+      <c r="C64" s="26"/>
+      <c r="E64" s="26" t="s">
+        <v>19</v>
+      </c>
       <c r="F64" s="7"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
     </row>
     <row r="65" spans="1:10">
-      <c r="A65" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B65" s="24">
+      <c r="A65" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B65" s="23">
         <v>2022</v>
       </c>
-      <c r="C65" s="24">
+      <c r="C65" s="23">
         <v>2023</v>
       </c>
-      <c r="D65" s="24">
+      <c r="D65" s="23">
         <v>2024</v>
       </c>
-      <c r="E65" s="4"/>
+      <c r="E65" s="23">
+        <v>2025</v>
+      </c>
       <c r="F65" s="4"/>
       <c r="G65" s="4"/>
       <c r="H65" s="4"/>
       <c r="I65" s="4"/>
     </row>
     <row r="66" spans="1:10">
-      <c r="A66" s="26" t="s">
+      <c r="A66" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="23">
+        <v>17158</v>
+      </c>
+      <c r="C66" s="23">
+        <v>15767</v>
+      </c>
+      <c r="D66" s="24">
+        <v>14876</v>
+      </c>
+      <c r="E66" s="34">
+        <v>14548</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B67" s="23">
+        <v>4140</v>
+      </c>
+      <c r="C67" s="23">
+        <v>4736</v>
+      </c>
+      <c r="D67" s="24">
+        <v>3444</v>
+      </c>
+      <c r="E67" s="34">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="23">
+        <v>825</v>
+      </c>
+      <c r="C68" s="23">
+        <v>677</v>
+      </c>
+      <c r="D68" s="24">
+        <v>611</v>
+      </c>
+      <c r="E68" s="34">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B69" s="23">
+        <v>1016</v>
+      </c>
+      <c r="C69" s="23">
+        <v>847</v>
+      </c>
+      <c r="D69" s="24">
+        <v>976</v>
+      </c>
+      <c r="E69" s="34">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B70" s="23">
+        <v>1750</v>
+      </c>
+      <c r="C70" s="23">
+        <v>1817</v>
+      </c>
+      <c r="D70" s="24">
+        <v>1942</v>
+      </c>
+      <c r="E70" s="34">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B71" s="23">
+        <v>1391</v>
+      </c>
+      <c r="C71" s="23">
+        <v>1188</v>
+      </c>
+      <c r="D71" s="24">
+        <v>1322</v>
+      </c>
+      <c r="E71" s="34">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B66" s="24">
-[...10 lines deleted...]
-      <c r="A67" s="26" t="s">
+      <c r="B72" s="23">
+        <v>1089</v>
+      </c>
+      <c r="C72" s="23">
+        <v>873</v>
+      </c>
+      <c r="D72" s="24">
+        <v>1083</v>
+      </c>
+      <c r="E72" s="34">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B67" s="24">
-[...5 lines deleted...]
-      <c r="D67" s="25">
+      <c r="B73" s="23">
+        <v>1119</v>
+      </c>
+      <c r="C73" s="23">
+        <v>792</v>
+      </c>
+      <c r="D73" s="24">
+        <v>752</v>
+      </c>
+      <c r="E73" s="34">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B74" s="23">
+        <v>1096</v>
+      </c>
+      <c r="C74" s="23">
+        <v>934</v>
+      </c>
+      <c r="D74" s="24">
+        <v>926</v>
+      </c>
+      <c r="E74" s="34">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B75" s="23">
         <v>3444</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A70" s="26" t="s">
+      <c r="C75" s="23">
+        <v>2743</v>
+      </c>
+      <c r="D75" s="24">
+        <v>2681</v>
+      </c>
+      <c r="E75" s="34">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B70" s="24">
-[...83 lines deleted...]
-      <c r="B76" s="24">
+      <c r="B76" s="23">
         <v>1288</v>
       </c>
-      <c r="C76" s="24">
+      <c r="C76" s="23">
         <v>1160</v>
       </c>
-      <c r="D76" s="25">
+      <c r="D76" s="24">
         <v>1139</v>
+      </c>
+      <c r="E76" s="34">
+        <v>943</v>
       </c>
     </row>
     <row r="77" spans="1:10" ht="9.75" customHeight="1">
       <c r="A77" s="4"/>
       <c r="B77" s="7"/>
       <c r="C77" s="7"/>
       <c r="D77" s="7"/>
       <c r="E77" s="7"/>
       <c r="F77" s="4"/>
       <c r="G77" s="7"/>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
       <c r="J77" s="7"/>
     </row>
     <row r="78" spans="1:10" s="13" customFormat="1" ht="12">
-      <c r="A78" s="32" t="s">
-[...5 lines deleted...]
-      <c r="E78" s="32"/>
+      <c r="A78" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="29"/>
+      <c r="C78" s="29"/>
+      <c r="D78" s="29"/>
+      <c r="E78" s="29"/>
       <c r="F78" s="16"/>
       <c r="G78" s="16"/>
       <c r="H78" s="16"/>
       <c r="I78" s="16"/>
       <c r="J78" s="16"/>
     </row>
     <row r="79" spans="1:10" ht="12" customHeight="1">
       <c r="B79" s="8"/>
-      <c r="C79" s="27"/>
-[...3 lines deleted...]
-      <c r="E79" s="7"/>
+      <c r="C79" s="26"/>
+      <c r="E79" s="26" t="s">
+        <v>20</v>
+      </c>
       <c r="F79" s="7"/>
       <c r="G79" s="7"/>
       <c r="H79" s="7"/>
       <c r="I79" s="7"/>
     </row>
     <row r="80" spans="1:10">
-      <c r="A80" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B80" s="24">
+      <c r="A80" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B80" s="23">
         <v>2022</v>
       </c>
-      <c r="C80" s="24">
+      <c r="C80" s="23">
         <v>2023</v>
       </c>
-      <c r="D80" s="24">
+      <c r="D80" s="23">
         <v>2024</v>
       </c>
-      <c r="E80" s="4"/>
+      <c r="E80" s="23">
+        <v>2025</v>
+      </c>
       <c r="F80" s="4"/>
       <c r="G80" s="4"/>
       <c r="H80" s="4"/>
       <c r="I80" s="4"/>
     </row>
     <row r="81" spans="1:10">
-      <c r="A81" s="26" t="s">
+      <c r="A81" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="23">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C81" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D81" s="27">
+        <v>4.8</v>
+      </c>
+      <c r="E81" s="35">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="23">
+        <v>4.3</v>
+      </c>
+      <c r="C82" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D82" s="27">
+        <v>3.8</v>
+      </c>
+      <c r="E82" s="35">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B83" s="23">
+        <v>5.2</v>
+      </c>
+      <c r="C83" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="D83" s="27">
+        <v>4.5</v>
+      </c>
+      <c r="E83" s="35">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B84" s="23">
+        <v>5.5</v>
+      </c>
+      <c r="C84" s="23">
+        <v>5</v>
+      </c>
+      <c r="D84" s="27">
+        <v>5.8</v>
+      </c>
+      <c r="E84" s="35">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B85" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="C85" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="D85" s="27">
+        <v>5.5</v>
+      </c>
+      <c r="E85" s="35">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B86" s="23">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C86" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D86" s="27">
+        <v>6.1</v>
+      </c>
+      <c r="E86" s="35">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B81" s="24">
-[...2 lines deleted...]
-      <c r="C81" s="24">
+      <c r="B87" s="23">
+        <v>5</v>
+      </c>
+      <c r="C87" s="23">
         <v>4.9000000000000004</v>
       </c>
-      <c r="D81" s="37">
+      <c r="D87" s="27">
+        <v>6</v>
+      </c>
+      <c r="E87" s="35">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" s="23">
+        <v>5.4</v>
+      </c>
+      <c r="C88" s="23">
         <v>4.8</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B82" s="24">
+      <c r="D88" s="27">
+        <v>4.7</v>
+      </c>
+      <c r="E88" s="35">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B89" s="23">
+        <v>5.7</v>
+      </c>
+      <c r="C89" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D89" s="27">
+        <v>4.8</v>
+      </c>
+      <c r="E89" s="35">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B90" s="23">
+        <v>5.6</v>
+      </c>
+      <c r="C90" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="D90" s="27">
+        <v>4.7</v>
+      </c>
+      <c r="E90" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B91" s="23">
+        <v>6.4</v>
+      </c>
+      <c r="C91" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="D91" s="27">
+        <v>4.7</v>
+      </c>
+      <c r="E91" s="35">
         <v>4.3</v>
-      </c>
-[...130 lines deleted...]
-        <v>4.7</v>
       </c>
     </row>
     <row r="92" spans="1:10" ht="10.5" customHeight="1">
       <c r="A92" s="4"/>
       <c r="B92" s="4"/>
       <c r="C92" s="4"/>
       <c r="D92" s="4"/>
       <c r="E92" s="4"/>
       <c r="F92" s="4"/>
       <c r="G92" s="4"/>
       <c r="H92" s="4"/>
       <c r="I92" s="4"/>
       <c r="J92" s="4"/>
     </row>
     <row r="93" spans="1:10" ht="11.25" customHeight="1">
       <c r="A93" s="4"/>
       <c r="B93" s="4"/>
       <c r="C93" s="4"/>
       <c r="D93" s="4"/>
       <c r="E93" s="4"/>
       <c r="F93" s="7"/>
       <c r="G93" s="4"/>
       <c r="H93" s="4"/>
       <c r="I93" s="4"/>
       <c r="J93" s="4"/>
     </row>
     <row r="94" spans="1:10" s="13" customFormat="1" ht="16.5" customHeight="1">
-      <c r="A94" s="32" t="s">
-[...5 lines deleted...]
-      <c r="E94" s="32"/>
+      <c r="A94" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="29"/>
+      <c r="C94" s="29"/>
+      <c r="D94" s="29"/>
+      <c r="E94" s="29"/>
       <c r="F94" s="15"/>
       <c r="G94" s="15"/>
       <c r="H94" s="15"/>
       <c r="I94" s="15"/>
       <c r="J94" s="15"/>
     </row>
     <row r="95" spans="1:10" ht="12.75" customHeight="1">
       <c r="B95" s="9"/>
-      <c r="C95" s="27"/>
-[...3 lines deleted...]
-      <c r="E95" s="9"/>
+      <c r="C95" s="26"/>
+      <c r="E95" s="26" t="s">
+        <v>20</v>
+      </c>
       <c r="F95" s="9"/>
       <c r="G95" s="9"/>
       <c r="H95" s="9"/>
       <c r="I95" s="9"/>
     </row>
     <row r="96" spans="1:10">
-      <c r="A96" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B96" s="24">
+      <c r="A96" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B96" s="23">
         <v>2022</v>
       </c>
-      <c r="C96" s="24">
+      <c r="C96" s="23">
         <v>2023</v>
       </c>
-      <c r="D96" s="24">
+      <c r="D96" s="23">
         <v>2024</v>
       </c>
+      <c r="E96" s="23">
+        <v>2025</v>
+      </c>
     </row>
     <row r="97" spans="1:15">
-      <c r="A97" s="26" t="s">
+      <c r="A97" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B97" s="23">
+        <v>4.2</v>
+      </c>
+      <c r="C97" s="23">
+        <v>3.8</v>
+      </c>
+      <c r="D97" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="E97" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B98" s="23">
+        <v>2.6</v>
+      </c>
+      <c r="C98" s="23">
+        <v>4.7</v>
+      </c>
+      <c r="D98" s="27">
+        <v>2.9</v>
+      </c>
+      <c r="E98" s="35">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B99" s="23">
+        <v>4.2</v>
+      </c>
+      <c r="C99" s="23">
+        <v>3.5</v>
+      </c>
+      <c r="D99" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="E99" s="35">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B100" s="23">
+        <v>2.7</v>
+      </c>
+      <c r="C100" s="23">
+        <v>3.1</v>
+      </c>
+      <c r="D100" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="E100" s="36" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B101" s="23">
+        <v>4.7</v>
+      </c>
+      <c r="C101" s="23">
+        <v>2.1</v>
+      </c>
+      <c r="D101" s="27">
+        <v>7.5</v>
+      </c>
+      <c r="E101" s="35">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B102" s="23">
+        <v>3.8</v>
+      </c>
+      <c r="C102" s="23">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D102" s="27">
+        <v>4.2</v>
+      </c>
+      <c r="E102" s="35">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B97" s="24">
-[...10 lines deleted...]
-      <c r="A98" s="26" t="s">
+      <c r="B103" s="23">
+        <v>3.6</v>
+      </c>
+      <c r="C103" s="23">
+        <v>2.5</v>
+      </c>
+      <c r="D103" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="E103" s="35">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B98" s="24">
-[...10 lines deleted...]
-      <c r="A99" s="26" t="s">
+      <c r="B104" s="23">
+        <v>6.9</v>
+      </c>
+      <c r="C104" s="23">
+        <v>9.4</v>
+      </c>
+      <c r="D104" s="27">
+        <v>2</v>
+      </c>
+      <c r="E104" s="35">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B99" s="24">
-[...10 lines deleted...]
-      <c r="A100" s="26" t="s">
+      <c r="B105" s="23">
+        <v>3.2</v>
+      </c>
+      <c r="C105" s="23">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D105" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="E105" s="35">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B100" s="24">
-[...10 lines deleted...]
-      <c r="A101" s="26" t="s">
+      <c r="B106" s="23">
+        <v>5.4</v>
+      </c>
+      <c r="C106" s="23">
+        <v>4</v>
+      </c>
+      <c r="D106" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="E106" s="35">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" ht="12.75">
+      <c r="A107" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B101" s="24">
-[...52 lines deleted...]
-      <c r="A105" s="26" t="s">
+      <c r="B107" s="23">
+        <v>8.1</v>
+      </c>
+      <c r="C107" s="23">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D107" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B105" s="24">
-[...34 lines deleted...]
-        <v>27</v>
+      <c r="E107" s="35">
+        <v>0.8</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" s="3"/>
       <c r="B108" s="7"/>
       <c r="C108" s="7"/>
       <c r="D108" s="7"/>
       <c r="E108" s="7"/>
       <c r="F108" s="10"/>
       <c r="G108" s="7"/>
       <c r="H108" s="7"/>
       <c r="I108" s="7"/>
       <c r="J108" s="7"/>
     </row>
     <row r="109" spans="1:15" s="13" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A109" s="32" t="s">
-[...5 lines deleted...]
-      <c r="E109" s="32"/>
+      <c r="A109" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B109" s="29"/>
+      <c r="C109" s="29"/>
+      <c r="D109" s="29"/>
+      <c r="E109" s="29"/>
       <c r="F109" s="16"/>
       <c r="G109" s="16"/>
       <c r="H109" s="16"/>
       <c r="I109" s="16"/>
       <c r="J109" s="16"/>
-      <c r="K109" s="32"/>
-[...3 lines deleted...]
-      <c r="O109" s="32"/>
+      <c r="K109" s="29"/>
+      <c r="L109" s="29"/>
+      <c r="M109" s="29"/>
+      <c r="N109" s="29"/>
+      <c r="O109" s="29"/>
     </row>
     <row r="110" spans="1:15" ht="15.75" customHeight="1">
       <c r="B110" s="11"/>
-      <c r="C110" s="27"/>
-[...7 lines deleted...]
-      <c r="I110" s="23"/>
+      <c r="C110" s="26"/>
+      <c r="E110" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F110" s="22"/>
+      <c r="G110" s="22"/>
+      <c r="H110" s="22"/>
+      <c r="I110" s="22"/>
     </row>
     <row r="111" spans="1:15">
-      <c r="A111" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B111" s="24">
+      <c r="A111" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B111" s="23">
         <v>2022</v>
       </c>
-      <c r="C111" s="24">
+      <c r="C111" s="23">
         <v>2023</v>
       </c>
-      <c r="D111" s="24">
+      <c r="D111" s="23">
         <v>2024</v>
       </c>
-      <c r="E111" s="4"/>
+      <c r="E111" s="23">
+        <v>2025</v>
+      </c>
       <c r="F111" s="4"/>
       <c r="G111" s="4"/>
       <c r="H111" s="4"/>
       <c r="I111" s="4"/>
     </row>
     <row r="112" spans="1:15">
-      <c r="A112" s="26" t="s">
+      <c r="A112" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="B112" s="23">
+        <v>149329</v>
+      </c>
+      <c r="C112" s="23">
+        <v>158824</v>
+      </c>
+      <c r="D112" s="24">
+        <v>176202</v>
+      </c>
+      <c r="E112" s="34">
+        <v>177997</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="B113" s="23">
+        <v>43472</v>
+      </c>
+      <c r="C113" s="23">
+        <v>43940</v>
+      </c>
+      <c r="D113" s="24">
+        <v>53831</v>
+      </c>
+      <c r="E113" s="34">
+        <v>51925</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B114" s="23">
+        <v>7667</v>
+      </c>
+      <c r="C114" s="23">
+        <v>9009</v>
+      </c>
+      <c r="D114" s="24">
+        <v>9661</v>
+      </c>
+      <c r="E114" s="34">
+        <v>10385</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B115" s="23">
+        <v>7837</v>
+      </c>
+      <c r="C115" s="23">
+        <v>8431</v>
+      </c>
+      <c r="D115" s="24">
+        <v>8353</v>
+      </c>
+      <c r="E115" s="34">
+        <v>8675</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B116" s="23">
+        <v>14557</v>
+      </c>
+      <c r="C116" s="23">
+        <v>13389</v>
+      </c>
+      <c r="D116" s="24">
+        <v>17235</v>
+      </c>
+      <c r="E116" s="34">
+        <v>15602</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B117" s="23">
+        <v>10872</v>
+      </c>
+      <c r="C117" s="23">
+        <v>13601</v>
+      </c>
+      <c r="D117" s="24">
+        <v>16289</v>
+      </c>
+      <c r="E117" s="34">
+        <v>14172</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B112" s="24">
-[...10 lines deleted...]
-      <c r="A113" s="26" t="s">
+      <c r="B118" s="23">
+        <v>10093</v>
+      </c>
+      <c r="C118" s="23">
+        <v>13365</v>
+      </c>
+      <c r="D118" s="24">
+        <v>12593</v>
+      </c>
+      <c r="E118" s="34">
+        <v>11957</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B113" s="24">
-[...10 lines deleted...]
-      <c r="A114" s="26" t="s">
+      <c r="B119" s="23">
+        <v>8795</v>
+      </c>
+      <c r="C119" s="23">
+        <v>12954</v>
+      </c>
+      <c r="D119" s="24">
+        <v>13342</v>
+      </c>
+      <c r="E119" s="34">
+        <v>11898</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B114" s="24">
-[...10 lines deleted...]
-      <c r="A115" s="26" t="s">
+      <c r="B120" s="23">
+        <v>10276</v>
+      </c>
+      <c r="C120" s="23">
+        <v>10021</v>
+      </c>
+      <c r="D120" s="24">
+        <v>9979</v>
+      </c>
+      <c r="E120" s="34">
+        <v>10981</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B115" s="24">
-[...10 lines deleted...]
-      <c r="A116" s="26" t="s">
+      <c r="B121" s="23">
+        <v>28224</v>
+      </c>
+      <c r="C121" s="23">
+        <v>31820</v>
+      </c>
+      <c r="D121" s="24">
+        <v>32449</v>
+      </c>
+      <c r="E121" s="34">
+        <v>38232</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B116" s="24">
-[...83 lines deleted...]
-      <c r="B122" s="24">
+      <c r="B122" s="23">
         <v>7536</v>
       </c>
-      <c r="C122" s="24">
+      <c r="C122" s="23">
         <v>2294</v>
       </c>
-      <c r="D122" s="25">
+      <c r="D122" s="24">
         <v>2470</v>
       </c>
-    </row>
-    <row r="123" spans="1:12">
+      <c r="E122" s="34">
+        <v>4170</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10">
       <c r="A123" s="4"/>
       <c r="B123" s="4"/>
       <c r="C123" s="4"/>
       <c r="D123" s="4"/>
       <c r="E123" s="4"/>
       <c r="F123" s="4"/>
       <c r="G123" s="4"/>
       <c r="H123" s="4"/>
       <c r="I123" s="4"/>
       <c r="J123" s="4"/>
     </row>
-    <row r="124" spans="1:12" ht="12.75">
-[...63 lines deleted...]
-    <row r="128" spans="1:12">
+    <row r="124" spans="1:10">
+      <c r="A124" s="12"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="12"/>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="12"/>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="12"/>
+    </row>
+    <row r="128" spans="1:10">
       <c r="A128" s="12"/>
     </row>
     <row r="129" spans="1:1">
       <c r="A129" s="12"/>
     </row>
     <row r="130" spans="1:1">
       <c r="A130" s="12"/>
     </row>
     <row r="131" spans="1:1">
       <c r="A131" s="12"/>
     </row>
     <row r="132" spans="1:1">
       <c r="A132" s="12"/>
-    </row>
-[...28 lines deleted...]
-      <c r="A142" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="K109:O109"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A78:E78"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A109:E109"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>