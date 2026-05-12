--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -11,271 +11,174 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="21570" windowHeight="8145"/>
   </bookViews>
   <sheets>
     <sheet name="Регионы " sheetId="6" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="24">
   <si>
     <t>Наименование региона</t>
   </si>
   <si>
     <t>Занятое население</t>
   </si>
   <si>
     <t>Наемные работники</t>
   </si>
   <si>
     <t>Самостоятельно занятые работники</t>
   </si>
   <si>
     <t xml:space="preserve">Безработное население </t>
   </si>
   <si>
     <t>Уровень безработицы</t>
   </si>
   <si>
     <t xml:space="preserve">Лица, не входящие в состав рабочей силы (Экономически неактивное население) </t>
   </si>
   <si>
-    <r>
-[...21 lines deleted...]
-  <si>
     <t>Рабочая сила (Экономически активное население)</t>
   </si>
   <si>
     <t>процент</t>
-  </si>
-[...44 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Область Жетісу</t>
   </si>
   <si>
     <t>Талдыкорган г.а.</t>
   </si>
   <si>
     <t>Текели г.а.</t>
-  </si>
-[...14 lines deleted...]
-    </r>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>Аксуский район</t>
   </si>
   <si>
     <t>Алакольский район</t>
   </si>
   <si>
     <t>Ескельдинский район</t>
   </si>
   <si>
     <t>Кербулакский район</t>
   </si>
   <si>
     <t>Коксуский район</t>
   </si>
   <si>
     <t>Каратальский район</t>
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
   <si>
     <t xml:space="preserve">Основные индикаторы рынка труда по районам области Жетісу </t>
   </si>
   <si>
     <t>-</t>
   </si>
+  <si>
+    <t>Уровень молодежной безработицы (в возрасте 15-34 лет)</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="14">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <vertAlign val="superscript"/>
-[...6 lines deleted...]
-      <i/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="9"/>
-[...6 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto Bold"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -324,137 +227,138 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный_Динамика по обл_ рынок труда" xfId="2"/>
     <cellStyle name="Финансовый 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -640,6646 +544,6901 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O142"/>
+  <dimension ref="A1:O136"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H43" sqref="H43"/>
+    <sheetView tabSelected="1" topLeftCell="A91" workbookViewId="0">
+      <selection activeCell="I96" sqref="I96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="20" style="2" customWidth="1"/>
-[...4796 lines deleted...]
-    <col min="16132" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="20" style="1" customWidth="1"/>
+    <col min="2" max="2" width="8.7109375" style="1" customWidth="1"/>
+    <col min="3" max="4" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="9" style="1" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11" max="150" width="9.140625" style="1"/>
+    <col min="151" max="151" width="20" style="1" customWidth="1"/>
+    <col min="152" max="152" width="8.7109375" style="1" customWidth="1"/>
+    <col min="153" max="153" width="9.42578125" style="1" customWidth="1"/>
+    <col min="154" max="154" width="10" style="1" customWidth="1"/>
+    <col min="155" max="155" width="10.140625" style="1" customWidth="1"/>
+    <col min="156" max="156" width="8.85546875" style="1" customWidth="1"/>
+    <col min="157" max="157" width="9" style="1" customWidth="1"/>
+    <col min="158" max="158" width="9.7109375" style="1" customWidth="1"/>
+    <col min="159" max="159" width="9.85546875" style="1" customWidth="1"/>
+    <col min="160" max="160" width="9.5703125" style="1" customWidth="1"/>
+    <col min="161" max="161" width="8.42578125" style="1" customWidth="1"/>
+    <col min="162" max="162" width="8.5703125" style="1" customWidth="1"/>
+    <col min="163" max="164" width="9.5703125" style="1" customWidth="1"/>
+    <col min="165" max="165" width="9.42578125" style="1" customWidth="1"/>
+    <col min="166" max="166" width="7.140625" style="1" customWidth="1"/>
+    <col min="167" max="167" width="9.140625" style="1" customWidth="1"/>
+    <col min="168" max="168" width="9.42578125" style="1" customWidth="1"/>
+    <col min="169" max="169" width="9.85546875" style="1" customWidth="1"/>
+    <col min="170" max="170" width="10.42578125" style="1" customWidth="1"/>
+    <col min="171" max="171" width="7" style="1" customWidth="1"/>
+    <col min="172" max="172" width="9.42578125" style="1" customWidth="1"/>
+    <col min="173" max="173" width="9" style="1" customWidth="1"/>
+    <col min="174" max="174" width="9.85546875" style="1" customWidth="1"/>
+    <col min="175" max="175" width="9.5703125" style="1" customWidth="1"/>
+    <col min="176" max="176" width="7.28515625" style="1" customWidth="1"/>
+    <col min="177" max="177" width="8.85546875" style="1" customWidth="1"/>
+    <col min="178" max="178" width="10" style="1" customWidth="1"/>
+    <col min="179" max="179" width="10.42578125" style="1" customWidth="1"/>
+    <col min="180" max="180" width="9.5703125" style="1" customWidth="1"/>
+    <col min="181" max="181" width="8" style="1" customWidth="1"/>
+    <col min="182" max="182" width="8.42578125" style="1" customWidth="1"/>
+    <col min="183" max="183" width="9.140625" style="1" customWidth="1"/>
+    <col min="184" max="185" width="9.42578125" style="1" customWidth="1"/>
+    <col min="186" max="186" width="8" style="1" customWidth="1"/>
+    <col min="187" max="187" width="8.28515625" style="1" customWidth="1"/>
+    <col min="188" max="188" width="9.140625" style="1" customWidth="1"/>
+    <col min="189" max="189" width="10" style="1" customWidth="1"/>
+    <col min="190" max="190" width="9.140625" style="1" customWidth="1"/>
+    <col min="191" max="191" width="7.7109375" style="1" customWidth="1"/>
+    <col min="192" max="193" width="9.140625" style="1"/>
+    <col min="194" max="194" width="10.140625" style="1" customWidth="1"/>
+    <col min="195" max="198" width="9.140625" style="1"/>
+    <col min="199" max="199" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="200" max="203" width="9.140625" style="1"/>
+    <col min="204" max="204" width="11" style="1" customWidth="1"/>
+    <col min="205" max="208" width="9.140625" style="1"/>
+    <col min="209" max="209" width="10.5703125" style="1" customWidth="1"/>
+    <col min="210" max="213" width="9.140625" style="1"/>
+    <col min="214" max="214" width="9.7109375" style="1" customWidth="1"/>
+    <col min="215" max="215" width="10.140625" style="1" customWidth="1"/>
+    <col min="216" max="216" width="9.28515625" style="1" customWidth="1"/>
+    <col min="217" max="217" width="10.28515625" style="1" customWidth="1"/>
+    <col min="218" max="218" width="9.140625" style="1"/>
+    <col min="219" max="219" width="10.28515625" style="1" customWidth="1"/>
+    <col min="220" max="221" width="9.140625" style="1"/>
+    <col min="222" max="222" width="9.5703125" style="1" customWidth="1"/>
+    <col min="223" max="224" width="10.42578125" style="1" customWidth="1"/>
+    <col min="225" max="226" width="9.140625" style="1"/>
+    <col min="227" max="227" width="9.5703125" style="1" customWidth="1"/>
+    <col min="228" max="228" width="10.42578125" style="1" customWidth="1"/>
+    <col min="229" max="229" width="9.140625" style="1"/>
+    <col min="230" max="230" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="231" max="233" width="9.140625" style="1"/>
+    <col min="234" max="234" width="10" style="1" customWidth="1"/>
+    <col min="235" max="235" width="9.7109375" style="1" customWidth="1"/>
+    <col min="236" max="237" width="9.140625" style="1"/>
+    <col min="238" max="239" width="10.28515625" style="1" customWidth="1"/>
+    <col min="240" max="242" width="9.140625" style="1"/>
+    <col min="243" max="244" width="10.28515625" style="1" customWidth="1"/>
+    <col min="245" max="247" width="9.140625" style="1"/>
+    <col min="248" max="249" width="10.28515625" style="1" customWidth="1"/>
+    <col min="250" max="252" width="9.140625" style="1"/>
+    <col min="253" max="254" width="10.28515625" style="1" customWidth="1"/>
+    <col min="255" max="257" width="9.140625" style="1"/>
+    <col min="258" max="259" width="10.28515625" style="1" customWidth="1"/>
+    <col min="260" max="406" width="9.140625" style="1"/>
+    <col min="407" max="407" width="20" style="1" customWidth="1"/>
+    <col min="408" max="408" width="8.7109375" style="1" customWidth="1"/>
+    <col min="409" max="409" width="9.42578125" style="1" customWidth="1"/>
+    <col min="410" max="410" width="10" style="1" customWidth="1"/>
+    <col min="411" max="411" width="10.140625" style="1" customWidth="1"/>
+    <col min="412" max="412" width="8.85546875" style="1" customWidth="1"/>
+    <col min="413" max="413" width="9" style="1" customWidth="1"/>
+    <col min="414" max="414" width="9.7109375" style="1" customWidth="1"/>
+    <col min="415" max="415" width="9.85546875" style="1" customWidth="1"/>
+    <col min="416" max="416" width="9.5703125" style="1" customWidth="1"/>
+    <col min="417" max="417" width="8.42578125" style="1" customWidth="1"/>
+    <col min="418" max="418" width="8.5703125" style="1" customWidth="1"/>
+    <col min="419" max="420" width="9.5703125" style="1" customWidth="1"/>
+    <col min="421" max="421" width="9.42578125" style="1" customWidth="1"/>
+    <col min="422" max="422" width="7.140625" style="1" customWidth="1"/>
+    <col min="423" max="423" width="9.140625" style="1" customWidth="1"/>
+    <col min="424" max="424" width="9.42578125" style="1" customWidth="1"/>
+    <col min="425" max="425" width="9.85546875" style="1" customWidth="1"/>
+    <col min="426" max="426" width="10.42578125" style="1" customWidth="1"/>
+    <col min="427" max="427" width="7" style="1" customWidth="1"/>
+    <col min="428" max="428" width="9.42578125" style="1" customWidth="1"/>
+    <col min="429" max="429" width="9" style="1" customWidth="1"/>
+    <col min="430" max="430" width="9.85546875" style="1" customWidth="1"/>
+    <col min="431" max="431" width="9.5703125" style="1" customWidth="1"/>
+    <col min="432" max="432" width="7.28515625" style="1" customWidth="1"/>
+    <col min="433" max="433" width="8.85546875" style="1" customWidth="1"/>
+    <col min="434" max="434" width="10" style="1" customWidth="1"/>
+    <col min="435" max="435" width="10.42578125" style="1" customWidth="1"/>
+    <col min="436" max="436" width="9.5703125" style="1" customWidth="1"/>
+    <col min="437" max="437" width="8" style="1" customWidth="1"/>
+    <col min="438" max="438" width="8.42578125" style="1" customWidth="1"/>
+    <col min="439" max="439" width="9.140625" style="1" customWidth="1"/>
+    <col min="440" max="441" width="9.42578125" style="1" customWidth="1"/>
+    <col min="442" max="442" width="8" style="1" customWidth="1"/>
+    <col min="443" max="443" width="8.28515625" style="1" customWidth="1"/>
+    <col min="444" max="444" width="9.140625" style="1" customWidth="1"/>
+    <col min="445" max="445" width="10" style="1" customWidth="1"/>
+    <col min="446" max="446" width="9.140625" style="1" customWidth="1"/>
+    <col min="447" max="447" width="7.7109375" style="1" customWidth="1"/>
+    <col min="448" max="449" width="9.140625" style="1"/>
+    <col min="450" max="450" width="10.140625" style="1" customWidth="1"/>
+    <col min="451" max="454" width="9.140625" style="1"/>
+    <col min="455" max="455" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="456" max="459" width="9.140625" style="1"/>
+    <col min="460" max="460" width="11" style="1" customWidth="1"/>
+    <col min="461" max="464" width="9.140625" style="1"/>
+    <col min="465" max="465" width="10.5703125" style="1" customWidth="1"/>
+    <col min="466" max="469" width="9.140625" style="1"/>
+    <col min="470" max="470" width="9.7109375" style="1" customWidth="1"/>
+    <col min="471" max="471" width="10.140625" style="1" customWidth="1"/>
+    <col min="472" max="472" width="9.28515625" style="1" customWidth="1"/>
+    <col min="473" max="473" width="10.28515625" style="1" customWidth="1"/>
+    <col min="474" max="474" width="9.140625" style="1"/>
+    <col min="475" max="475" width="10.28515625" style="1" customWidth="1"/>
+    <col min="476" max="477" width="9.140625" style="1"/>
+    <col min="478" max="478" width="9.5703125" style="1" customWidth="1"/>
+    <col min="479" max="480" width="10.42578125" style="1" customWidth="1"/>
+    <col min="481" max="482" width="9.140625" style="1"/>
+    <col min="483" max="483" width="9.5703125" style="1" customWidth="1"/>
+    <col min="484" max="484" width="10.42578125" style="1" customWidth="1"/>
+    <col min="485" max="485" width="9.140625" style="1"/>
+    <col min="486" max="486" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="487" max="489" width="9.140625" style="1"/>
+    <col min="490" max="490" width="10" style="1" customWidth="1"/>
+    <col min="491" max="491" width="9.7109375" style="1" customWidth="1"/>
+    <col min="492" max="493" width="9.140625" style="1"/>
+    <col min="494" max="495" width="10.28515625" style="1" customWidth="1"/>
+    <col min="496" max="498" width="9.140625" style="1"/>
+    <col min="499" max="500" width="10.28515625" style="1" customWidth="1"/>
+    <col min="501" max="503" width="9.140625" style="1"/>
+    <col min="504" max="505" width="10.28515625" style="1" customWidth="1"/>
+    <col min="506" max="508" width="9.140625" style="1"/>
+    <col min="509" max="510" width="10.28515625" style="1" customWidth="1"/>
+    <col min="511" max="513" width="9.140625" style="1"/>
+    <col min="514" max="515" width="10.28515625" style="1" customWidth="1"/>
+    <col min="516" max="662" width="9.140625" style="1"/>
+    <col min="663" max="663" width="20" style="1" customWidth="1"/>
+    <col min="664" max="664" width="8.7109375" style="1" customWidth="1"/>
+    <col min="665" max="665" width="9.42578125" style="1" customWidth="1"/>
+    <col min="666" max="666" width="10" style="1" customWidth="1"/>
+    <col min="667" max="667" width="10.140625" style="1" customWidth="1"/>
+    <col min="668" max="668" width="8.85546875" style="1" customWidth="1"/>
+    <col min="669" max="669" width="9" style="1" customWidth="1"/>
+    <col min="670" max="670" width="9.7109375" style="1" customWidth="1"/>
+    <col min="671" max="671" width="9.85546875" style="1" customWidth="1"/>
+    <col min="672" max="672" width="9.5703125" style="1" customWidth="1"/>
+    <col min="673" max="673" width="8.42578125" style="1" customWidth="1"/>
+    <col min="674" max="674" width="8.5703125" style="1" customWidth="1"/>
+    <col min="675" max="676" width="9.5703125" style="1" customWidth="1"/>
+    <col min="677" max="677" width="9.42578125" style="1" customWidth="1"/>
+    <col min="678" max="678" width="7.140625" style="1" customWidth="1"/>
+    <col min="679" max="679" width="9.140625" style="1" customWidth="1"/>
+    <col min="680" max="680" width="9.42578125" style="1" customWidth="1"/>
+    <col min="681" max="681" width="9.85546875" style="1" customWidth="1"/>
+    <col min="682" max="682" width="10.42578125" style="1" customWidth="1"/>
+    <col min="683" max="683" width="7" style="1" customWidth="1"/>
+    <col min="684" max="684" width="9.42578125" style="1" customWidth="1"/>
+    <col min="685" max="685" width="9" style="1" customWidth="1"/>
+    <col min="686" max="686" width="9.85546875" style="1" customWidth="1"/>
+    <col min="687" max="687" width="9.5703125" style="1" customWidth="1"/>
+    <col min="688" max="688" width="7.28515625" style="1" customWidth="1"/>
+    <col min="689" max="689" width="8.85546875" style="1" customWidth="1"/>
+    <col min="690" max="690" width="10" style="1" customWidth="1"/>
+    <col min="691" max="691" width="10.42578125" style="1" customWidth="1"/>
+    <col min="692" max="692" width="9.5703125" style="1" customWidth="1"/>
+    <col min="693" max="693" width="8" style="1" customWidth="1"/>
+    <col min="694" max="694" width="8.42578125" style="1" customWidth="1"/>
+    <col min="695" max="695" width="9.140625" style="1" customWidth="1"/>
+    <col min="696" max="697" width="9.42578125" style="1" customWidth="1"/>
+    <col min="698" max="698" width="8" style="1" customWidth="1"/>
+    <col min="699" max="699" width="8.28515625" style="1" customWidth="1"/>
+    <col min="700" max="700" width="9.140625" style="1" customWidth="1"/>
+    <col min="701" max="701" width="10" style="1" customWidth="1"/>
+    <col min="702" max="702" width="9.140625" style="1" customWidth="1"/>
+    <col min="703" max="703" width="7.7109375" style="1" customWidth="1"/>
+    <col min="704" max="705" width="9.140625" style="1"/>
+    <col min="706" max="706" width="10.140625" style="1" customWidth="1"/>
+    <col min="707" max="710" width="9.140625" style="1"/>
+    <col min="711" max="711" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="712" max="715" width="9.140625" style="1"/>
+    <col min="716" max="716" width="11" style="1" customWidth="1"/>
+    <col min="717" max="720" width="9.140625" style="1"/>
+    <col min="721" max="721" width="10.5703125" style="1" customWidth="1"/>
+    <col min="722" max="725" width="9.140625" style="1"/>
+    <col min="726" max="726" width="9.7109375" style="1" customWidth="1"/>
+    <col min="727" max="727" width="10.140625" style="1" customWidth="1"/>
+    <col min="728" max="728" width="9.28515625" style="1" customWidth="1"/>
+    <col min="729" max="729" width="10.28515625" style="1" customWidth="1"/>
+    <col min="730" max="730" width="9.140625" style="1"/>
+    <col min="731" max="731" width="10.28515625" style="1" customWidth="1"/>
+    <col min="732" max="733" width="9.140625" style="1"/>
+    <col min="734" max="734" width="9.5703125" style="1" customWidth="1"/>
+    <col min="735" max="736" width="10.42578125" style="1" customWidth="1"/>
+    <col min="737" max="738" width="9.140625" style="1"/>
+    <col min="739" max="739" width="9.5703125" style="1" customWidth="1"/>
+    <col min="740" max="740" width="10.42578125" style="1" customWidth="1"/>
+    <col min="741" max="741" width="9.140625" style="1"/>
+    <col min="742" max="742" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="743" max="745" width="9.140625" style="1"/>
+    <col min="746" max="746" width="10" style="1" customWidth="1"/>
+    <col min="747" max="747" width="9.7109375" style="1" customWidth="1"/>
+    <col min="748" max="749" width="9.140625" style="1"/>
+    <col min="750" max="751" width="10.28515625" style="1" customWidth="1"/>
+    <col min="752" max="754" width="9.140625" style="1"/>
+    <col min="755" max="756" width="10.28515625" style="1" customWidth="1"/>
+    <col min="757" max="759" width="9.140625" style="1"/>
+    <col min="760" max="761" width="10.28515625" style="1" customWidth="1"/>
+    <col min="762" max="764" width="9.140625" style="1"/>
+    <col min="765" max="766" width="10.28515625" style="1" customWidth="1"/>
+    <col min="767" max="769" width="9.140625" style="1"/>
+    <col min="770" max="771" width="10.28515625" style="1" customWidth="1"/>
+    <col min="772" max="918" width="9.140625" style="1"/>
+    <col min="919" max="919" width="20" style="1" customWidth="1"/>
+    <col min="920" max="920" width="8.7109375" style="1" customWidth="1"/>
+    <col min="921" max="921" width="9.42578125" style="1" customWidth="1"/>
+    <col min="922" max="922" width="10" style="1" customWidth="1"/>
+    <col min="923" max="923" width="10.140625" style="1" customWidth="1"/>
+    <col min="924" max="924" width="8.85546875" style="1" customWidth="1"/>
+    <col min="925" max="925" width="9" style="1" customWidth="1"/>
+    <col min="926" max="926" width="9.7109375" style="1" customWidth="1"/>
+    <col min="927" max="927" width="9.85546875" style="1" customWidth="1"/>
+    <col min="928" max="928" width="9.5703125" style="1" customWidth="1"/>
+    <col min="929" max="929" width="8.42578125" style="1" customWidth="1"/>
+    <col min="930" max="930" width="8.5703125" style="1" customWidth="1"/>
+    <col min="931" max="932" width="9.5703125" style="1" customWidth="1"/>
+    <col min="933" max="933" width="9.42578125" style="1" customWidth="1"/>
+    <col min="934" max="934" width="7.140625" style="1" customWidth="1"/>
+    <col min="935" max="935" width="9.140625" style="1" customWidth="1"/>
+    <col min="936" max="936" width="9.42578125" style="1" customWidth="1"/>
+    <col min="937" max="937" width="9.85546875" style="1" customWidth="1"/>
+    <col min="938" max="938" width="10.42578125" style="1" customWidth="1"/>
+    <col min="939" max="939" width="7" style="1" customWidth="1"/>
+    <col min="940" max="940" width="9.42578125" style="1" customWidth="1"/>
+    <col min="941" max="941" width="9" style="1" customWidth="1"/>
+    <col min="942" max="942" width="9.85546875" style="1" customWidth="1"/>
+    <col min="943" max="943" width="9.5703125" style="1" customWidth="1"/>
+    <col min="944" max="944" width="7.28515625" style="1" customWidth="1"/>
+    <col min="945" max="945" width="8.85546875" style="1" customWidth="1"/>
+    <col min="946" max="946" width="10" style="1" customWidth="1"/>
+    <col min="947" max="947" width="10.42578125" style="1" customWidth="1"/>
+    <col min="948" max="948" width="9.5703125" style="1" customWidth="1"/>
+    <col min="949" max="949" width="8" style="1" customWidth="1"/>
+    <col min="950" max="950" width="8.42578125" style="1" customWidth="1"/>
+    <col min="951" max="951" width="9.140625" style="1" customWidth="1"/>
+    <col min="952" max="953" width="9.42578125" style="1" customWidth="1"/>
+    <col min="954" max="954" width="8" style="1" customWidth="1"/>
+    <col min="955" max="955" width="8.28515625" style="1" customWidth="1"/>
+    <col min="956" max="956" width="9.140625" style="1" customWidth="1"/>
+    <col min="957" max="957" width="10" style="1" customWidth="1"/>
+    <col min="958" max="958" width="9.140625" style="1" customWidth="1"/>
+    <col min="959" max="959" width="7.7109375" style="1" customWidth="1"/>
+    <col min="960" max="961" width="9.140625" style="1"/>
+    <col min="962" max="962" width="10.140625" style="1" customWidth="1"/>
+    <col min="963" max="966" width="9.140625" style="1"/>
+    <col min="967" max="967" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="968" max="971" width="9.140625" style="1"/>
+    <col min="972" max="972" width="11" style="1" customWidth="1"/>
+    <col min="973" max="976" width="9.140625" style="1"/>
+    <col min="977" max="977" width="10.5703125" style="1" customWidth="1"/>
+    <col min="978" max="981" width="9.140625" style="1"/>
+    <col min="982" max="982" width="9.7109375" style="1" customWidth="1"/>
+    <col min="983" max="983" width="10.140625" style="1" customWidth="1"/>
+    <col min="984" max="984" width="9.28515625" style="1" customWidth="1"/>
+    <col min="985" max="985" width="10.28515625" style="1" customWidth="1"/>
+    <col min="986" max="986" width="9.140625" style="1"/>
+    <col min="987" max="987" width="10.28515625" style="1" customWidth="1"/>
+    <col min="988" max="989" width="9.140625" style="1"/>
+    <col min="990" max="990" width="9.5703125" style="1" customWidth="1"/>
+    <col min="991" max="992" width="10.42578125" style="1" customWidth="1"/>
+    <col min="993" max="994" width="9.140625" style="1"/>
+    <col min="995" max="995" width="9.5703125" style="1" customWidth="1"/>
+    <col min="996" max="996" width="10.42578125" style="1" customWidth="1"/>
+    <col min="997" max="997" width="9.140625" style="1"/>
+    <col min="998" max="998" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="999" max="1001" width="9.140625" style="1"/>
+    <col min="1002" max="1002" width="10" style="1" customWidth="1"/>
+    <col min="1003" max="1003" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1004" max="1005" width="9.140625" style="1"/>
+    <col min="1006" max="1007" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1008" max="1010" width="9.140625" style="1"/>
+    <col min="1011" max="1012" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1013" max="1015" width="9.140625" style="1"/>
+    <col min="1016" max="1017" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1018" max="1020" width="9.140625" style="1"/>
+    <col min="1021" max="1022" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1023" max="1025" width="9.140625" style="1"/>
+    <col min="1026" max="1027" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1028" max="1174" width="9.140625" style="1"/>
+    <col min="1175" max="1175" width="20" style="1" customWidth="1"/>
+    <col min="1176" max="1176" width="8.7109375" style="1" customWidth="1"/>
+    <col min="1177" max="1177" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1178" max="1178" width="10" style="1" customWidth="1"/>
+    <col min="1179" max="1179" width="10.140625" style="1" customWidth="1"/>
+    <col min="1180" max="1180" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1181" max="1181" width="9" style="1" customWidth="1"/>
+    <col min="1182" max="1182" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1183" max="1183" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1184" max="1184" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1185" max="1185" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1186" max="1186" width="8.5703125" style="1" customWidth="1"/>
+    <col min="1187" max="1188" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1189" max="1189" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1190" max="1190" width="7.140625" style="1" customWidth="1"/>
+    <col min="1191" max="1191" width="9.140625" style="1" customWidth="1"/>
+    <col min="1192" max="1192" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1193" max="1193" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1194" max="1194" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1195" max="1195" width="7" style="1" customWidth="1"/>
+    <col min="1196" max="1196" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1197" max="1197" width="9" style="1" customWidth="1"/>
+    <col min="1198" max="1198" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1199" max="1199" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1200" max="1200" width="7.28515625" style="1" customWidth="1"/>
+    <col min="1201" max="1201" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1202" max="1202" width="10" style="1" customWidth="1"/>
+    <col min="1203" max="1203" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1204" max="1204" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1205" max="1205" width="8" style="1" customWidth="1"/>
+    <col min="1206" max="1206" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1207" max="1207" width="9.140625" style="1" customWidth="1"/>
+    <col min="1208" max="1209" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1210" max="1210" width="8" style="1" customWidth="1"/>
+    <col min="1211" max="1211" width="8.28515625" style="1" customWidth="1"/>
+    <col min="1212" max="1212" width="9.140625" style="1" customWidth="1"/>
+    <col min="1213" max="1213" width="10" style="1" customWidth="1"/>
+    <col min="1214" max="1214" width="9.140625" style="1" customWidth="1"/>
+    <col min="1215" max="1215" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1216" max="1217" width="9.140625" style="1"/>
+    <col min="1218" max="1218" width="10.140625" style="1" customWidth="1"/>
+    <col min="1219" max="1222" width="9.140625" style="1"/>
+    <col min="1223" max="1223" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1224" max="1227" width="9.140625" style="1"/>
+    <col min="1228" max="1228" width="11" style="1" customWidth="1"/>
+    <col min="1229" max="1232" width="9.140625" style="1"/>
+    <col min="1233" max="1233" width="10.5703125" style="1" customWidth="1"/>
+    <col min="1234" max="1237" width="9.140625" style="1"/>
+    <col min="1238" max="1238" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1239" max="1239" width="10.140625" style="1" customWidth="1"/>
+    <col min="1240" max="1240" width="9.28515625" style="1" customWidth="1"/>
+    <col min="1241" max="1241" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1242" max="1242" width="9.140625" style="1"/>
+    <col min="1243" max="1243" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1244" max="1245" width="9.140625" style="1"/>
+    <col min="1246" max="1246" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1247" max="1248" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1249" max="1250" width="9.140625" style="1"/>
+    <col min="1251" max="1251" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1252" max="1252" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1253" max="1253" width="9.140625" style="1"/>
+    <col min="1254" max="1254" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="1255" max="1257" width="9.140625" style="1"/>
+    <col min="1258" max="1258" width="10" style="1" customWidth="1"/>
+    <col min="1259" max="1259" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1260" max="1261" width="9.140625" style="1"/>
+    <col min="1262" max="1263" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1264" max="1266" width="9.140625" style="1"/>
+    <col min="1267" max="1268" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1269" max="1271" width="9.140625" style="1"/>
+    <col min="1272" max="1273" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1274" max="1276" width="9.140625" style="1"/>
+    <col min="1277" max="1278" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1279" max="1281" width="9.140625" style="1"/>
+    <col min="1282" max="1283" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1284" max="1430" width="9.140625" style="1"/>
+    <col min="1431" max="1431" width="20" style="1" customWidth="1"/>
+    <col min="1432" max="1432" width="8.7109375" style="1" customWidth="1"/>
+    <col min="1433" max="1433" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1434" max="1434" width="10" style="1" customWidth="1"/>
+    <col min="1435" max="1435" width="10.140625" style="1" customWidth="1"/>
+    <col min="1436" max="1436" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1437" max="1437" width="9" style="1" customWidth="1"/>
+    <col min="1438" max="1438" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1439" max="1439" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1440" max="1440" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1441" max="1441" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1442" max="1442" width="8.5703125" style="1" customWidth="1"/>
+    <col min="1443" max="1444" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1445" max="1445" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1446" max="1446" width="7.140625" style="1" customWidth="1"/>
+    <col min="1447" max="1447" width="9.140625" style="1" customWidth="1"/>
+    <col min="1448" max="1448" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1449" max="1449" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1450" max="1450" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1451" max="1451" width="7" style="1" customWidth="1"/>
+    <col min="1452" max="1452" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1453" max="1453" width="9" style="1" customWidth="1"/>
+    <col min="1454" max="1454" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1455" max="1455" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1456" max="1456" width="7.28515625" style="1" customWidth="1"/>
+    <col min="1457" max="1457" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1458" max="1458" width="10" style="1" customWidth="1"/>
+    <col min="1459" max="1459" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1460" max="1460" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1461" max="1461" width="8" style="1" customWidth="1"/>
+    <col min="1462" max="1462" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1463" max="1463" width="9.140625" style="1" customWidth="1"/>
+    <col min="1464" max="1465" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1466" max="1466" width="8" style="1" customWidth="1"/>
+    <col min="1467" max="1467" width="8.28515625" style="1" customWidth="1"/>
+    <col min="1468" max="1468" width="9.140625" style="1" customWidth="1"/>
+    <col min="1469" max="1469" width="10" style="1" customWidth="1"/>
+    <col min="1470" max="1470" width="9.140625" style="1" customWidth="1"/>
+    <col min="1471" max="1471" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1472" max="1473" width="9.140625" style="1"/>
+    <col min="1474" max="1474" width="10.140625" style="1" customWidth="1"/>
+    <col min="1475" max="1478" width="9.140625" style="1"/>
+    <col min="1479" max="1479" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1480" max="1483" width="9.140625" style="1"/>
+    <col min="1484" max="1484" width="11" style="1" customWidth="1"/>
+    <col min="1485" max="1488" width="9.140625" style="1"/>
+    <col min="1489" max="1489" width="10.5703125" style="1" customWidth="1"/>
+    <col min="1490" max="1493" width="9.140625" style="1"/>
+    <col min="1494" max="1494" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1495" max="1495" width="10.140625" style="1" customWidth="1"/>
+    <col min="1496" max="1496" width="9.28515625" style="1" customWidth="1"/>
+    <col min="1497" max="1497" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1498" max="1498" width="9.140625" style="1"/>
+    <col min="1499" max="1499" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1500" max="1501" width="9.140625" style="1"/>
+    <col min="1502" max="1502" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1503" max="1504" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1505" max="1506" width="9.140625" style="1"/>
+    <col min="1507" max="1507" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1508" max="1508" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1509" max="1509" width="9.140625" style="1"/>
+    <col min="1510" max="1510" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="1511" max="1513" width="9.140625" style="1"/>
+    <col min="1514" max="1514" width="10" style="1" customWidth="1"/>
+    <col min="1515" max="1515" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1516" max="1517" width="9.140625" style="1"/>
+    <col min="1518" max="1519" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1520" max="1522" width="9.140625" style="1"/>
+    <col min="1523" max="1524" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1525" max="1527" width="9.140625" style="1"/>
+    <col min="1528" max="1529" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1530" max="1532" width="9.140625" style="1"/>
+    <col min="1533" max="1534" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1535" max="1537" width="9.140625" style="1"/>
+    <col min="1538" max="1539" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1540" max="1686" width="9.140625" style="1"/>
+    <col min="1687" max="1687" width="20" style="1" customWidth="1"/>
+    <col min="1688" max="1688" width="8.7109375" style="1" customWidth="1"/>
+    <col min="1689" max="1689" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1690" max="1690" width="10" style="1" customWidth="1"/>
+    <col min="1691" max="1691" width="10.140625" style="1" customWidth="1"/>
+    <col min="1692" max="1692" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1693" max="1693" width="9" style="1" customWidth="1"/>
+    <col min="1694" max="1694" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1695" max="1695" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1696" max="1696" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1697" max="1697" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1698" max="1698" width="8.5703125" style="1" customWidth="1"/>
+    <col min="1699" max="1700" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1701" max="1701" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1702" max="1702" width="7.140625" style="1" customWidth="1"/>
+    <col min="1703" max="1703" width="9.140625" style="1" customWidth="1"/>
+    <col min="1704" max="1704" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1705" max="1705" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1706" max="1706" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1707" max="1707" width="7" style="1" customWidth="1"/>
+    <col min="1708" max="1708" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1709" max="1709" width="9" style="1" customWidth="1"/>
+    <col min="1710" max="1710" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1711" max="1711" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1712" max="1712" width="7.28515625" style="1" customWidth="1"/>
+    <col min="1713" max="1713" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1714" max="1714" width="10" style="1" customWidth="1"/>
+    <col min="1715" max="1715" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1716" max="1716" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1717" max="1717" width="8" style="1" customWidth="1"/>
+    <col min="1718" max="1718" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1719" max="1719" width="9.140625" style="1" customWidth="1"/>
+    <col min="1720" max="1721" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1722" max="1722" width="8" style="1" customWidth="1"/>
+    <col min="1723" max="1723" width="8.28515625" style="1" customWidth="1"/>
+    <col min="1724" max="1724" width="9.140625" style="1" customWidth="1"/>
+    <col min="1725" max="1725" width="10" style="1" customWidth="1"/>
+    <col min="1726" max="1726" width="9.140625" style="1" customWidth="1"/>
+    <col min="1727" max="1727" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1728" max="1729" width="9.140625" style="1"/>
+    <col min="1730" max="1730" width="10.140625" style="1" customWidth="1"/>
+    <col min="1731" max="1734" width="9.140625" style="1"/>
+    <col min="1735" max="1735" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1736" max="1739" width="9.140625" style="1"/>
+    <col min="1740" max="1740" width="11" style="1" customWidth="1"/>
+    <col min="1741" max="1744" width="9.140625" style="1"/>
+    <col min="1745" max="1745" width="10.5703125" style="1" customWidth="1"/>
+    <col min="1746" max="1749" width="9.140625" style="1"/>
+    <col min="1750" max="1750" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1751" max="1751" width="10.140625" style="1" customWidth="1"/>
+    <col min="1752" max="1752" width="9.28515625" style="1" customWidth="1"/>
+    <col min="1753" max="1753" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1754" max="1754" width="9.140625" style="1"/>
+    <col min="1755" max="1755" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1756" max="1757" width="9.140625" style="1"/>
+    <col min="1758" max="1758" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1759" max="1760" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1761" max="1762" width="9.140625" style="1"/>
+    <col min="1763" max="1763" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1764" max="1764" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1765" max="1765" width="9.140625" style="1"/>
+    <col min="1766" max="1766" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="1767" max="1769" width="9.140625" style="1"/>
+    <col min="1770" max="1770" width="10" style="1" customWidth="1"/>
+    <col min="1771" max="1771" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1772" max="1773" width="9.140625" style="1"/>
+    <col min="1774" max="1775" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1776" max="1778" width="9.140625" style="1"/>
+    <col min="1779" max="1780" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1781" max="1783" width="9.140625" style="1"/>
+    <col min="1784" max="1785" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1786" max="1788" width="9.140625" style="1"/>
+    <col min="1789" max="1790" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1791" max="1793" width="9.140625" style="1"/>
+    <col min="1794" max="1795" width="10.28515625" style="1" customWidth="1"/>
+    <col min="1796" max="1942" width="9.140625" style="1"/>
+    <col min="1943" max="1943" width="20" style="1" customWidth="1"/>
+    <col min="1944" max="1944" width="8.7109375" style="1" customWidth="1"/>
+    <col min="1945" max="1945" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1946" max="1946" width="10" style="1" customWidth="1"/>
+    <col min="1947" max="1947" width="10.140625" style="1" customWidth="1"/>
+    <col min="1948" max="1948" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1949" max="1949" width="9" style="1" customWidth="1"/>
+    <col min="1950" max="1950" width="9.7109375" style="1" customWidth="1"/>
+    <col min="1951" max="1951" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1952" max="1952" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1953" max="1953" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1954" max="1954" width="8.5703125" style="1" customWidth="1"/>
+    <col min="1955" max="1956" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1957" max="1957" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1958" max="1958" width="7.140625" style="1" customWidth="1"/>
+    <col min="1959" max="1959" width="9.140625" style="1" customWidth="1"/>
+    <col min="1960" max="1960" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1961" max="1961" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1962" max="1962" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1963" max="1963" width="7" style="1" customWidth="1"/>
+    <col min="1964" max="1964" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1965" max="1965" width="9" style="1" customWidth="1"/>
+    <col min="1966" max="1966" width="9.85546875" style="1" customWidth="1"/>
+    <col min="1967" max="1967" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1968" max="1968" width="7.28515625" style="1" customWidth="1"/>
+    <col min="1969" max="1969" width="8.85546875" style="1" customWidth="1"/>
+    <col min="1970" max="1970" width="10" style="1" customWidth="1"/>
+    <col min="1971" max="1971" width="10.42578125" style="1" customWidth="1"/>
+    <col min="1972" max="1972" width="9.5703125" style="1" customWidth="1"/>
+    <col min="1973" max="1973" width="8" style="1" customWidth="1"/>
+    <col min="1974" max="1974" width="8.42578125" style="1" customWidth="1"/>
+    <col min="1975" max="1975" width="9.140625" style="1" customWidth="1"/>
+    <col min="1976" max="1977" width="9.42578125" style="1" customWidth="1"/>
+    <col min="1978" max="1978" width="8" style="1" customWidth="1"/>
+    <col min="1979" max="1979" width="8.28515625" style="1" customWidth="1"/>
+    <col min="1980" max="1980" width="9.140625" style="1" customWidth="1"/>
+    <col min="1981" max="1981" width="10" style="1" customWidth="1"/>
+    <col min="1982" max="1982" width="9.140625" style="1" customWidth="1"/>
+    <col min="1983" max="1983" width="7.7109375" style="1" customWidth="1"/>
+    <col min="1984" max="1985" width="9.140625" style="1"/>
+    <col min="1986" max="1986" width="10.140625" style="1" customWidth="1"/>
+    <col min="1987" max="1990" width="9.140625" style="1"/>
+    <col min="1991" max="1991" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1992" max="1995" width="9.140625" style="1"/>
+    <col min="1996" max="1996" width="11" style="1" customWidth="1"/>
+    <col min="1997" max="2000" width="9.140625" style="1"/>
+    <col min="2001" max="2001" width="10.5703125" style="1" customWidth="1"/>
+    <col min="2002" max="2005" width="9.140625" style="1"/>
+    <col min="2006" max="2006" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2007" max="2007" width="10.140625" style="1" customWidth="1"/>
+    <col min="2008" max="2008" width="9.28515625" style="1" customWidth="1"/>
+    <col min="2009" max="2009" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2010" max="2010" width="9.140625" style="1"/>
+    <col min="2011" max="2011" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2012" max="2013" width="9.140625" style="1"/>
+    <col min="2014" max="2014" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2015" max="2016" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2017" max="2018" width="9.140625" style="1"/>
+    <col min="2019" max="2019" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2020" max="2020" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2021" max="2021" width="9.140625" style="1"/>
+    <col min="2022" max="2022" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2023" max="2025" width="9.140625" style="1"/>
+    <col min="2026" max="2026" width="10" style="1" customWidth="1"/>
+    <col min="2027" max="2027" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2028" max="2029" width="9.140625" style="1"/>
+    <col min="2030" max="2031" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2032" max="2034" width="9.140625" style="1"/>
+    <col min="2035" max="2036" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2037" max="2039" width="9.140625" style="1"/>
+    <col min="2040" max="2041" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2042" max="2044" width="9.140625" style="1"/>
+    <col min="2045" max="2046" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2047" max="2049" width="9.140625" style="1"/>
+    <col min="2050" max="2051" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2052" max="2198" width="9.140625" style="1"/>
+    <col min="2199" max="2199" width="20" style="1" customWidth="1"/>
+    <col min="2200" max="2200" width="8.7109375" style="1" customWidth="1"/>
+    <col min="2201" max="2201" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2202" max="2202" width="10" style="1" customWidth="1"/>
+    <col min="2203" max="2203" width="10.140625" style="1" customWidth="1"/>
+    <col min="2204" max="2204" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2205" max="2205" width="9" style="1" customWidth="1"/>
+    <col min="2206" max="2206" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2207" max="2207" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2208" max="2208" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2209" max="2209" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2210" max="2210" width="8.5703125" style="1" customWidth="1"/>
+    <col min="2211" max="2212" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2213" max="2213" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2214" max="2214" width="7.140625" style="1" customWidth="1"/>
+    <col min="2215" max="2215" width="9.140625" style="1" customWidth="1"/>
+    <col min="2216" max="2216" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2217" max="2217" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2218" max="2218" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2219" max="2219" width="7" style="1" customWidth="1"/>
+    <col min="2220" max="2220" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2221" max="2221" width="9" style="1" customWidth="1"/>
+    <col min="2222" max="2222" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2223" max="2223" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2224" max="2224" width="7.28515625" style="1" customWidth="1"/>
+    <col min="2225" max="2225" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2226" max="2226" width="10" style="1" customWidth="1"/>
+    <col min="2227" max="2227" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2228" max="2228" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2229" max="2229" width="8" style="1" customWidth="1"/>
+    <col min="2230" max="2230" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2231" max="2231" width="9.140625" style="1" customWidth="1"/>
+    <col min="2232" max="2233" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2234" max="2234" width="8" style="1" customWidth="1"/>
+    <col min="2235" max="2235" width="8.28515625" style="1" customWidth="1"/>
+    <col min="2236" max="2236" width="9.140625" style="1" customWidth="1"/>
+    <col min="2237" max="2237" width="10" style="1" customWidth="1"/>
+    <col min="2238" max="2238" width="9.140625" style="1" customWidth="1"/>
+    <col min="2239" max="2239" width="7.7109375" style="1" customWidth="1"/>
+    <col min="2240" max="2241" width="9.140625" style="1"/>
+    <col min="2242" max="2242" width="10.140625" style="1" customWidth="1"/>
+    <col min="2243" max="2246" width="9.140625" style="1"/>
+    <col min="2247" max="2247" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2248" max="2251" width="9.140625" style="1"/>
+    <col min="2252" max="2252" width="11" style="1" customWidth="1"/>
+    <col min="2253" max="2256" width="9.140625" style="1"/>
+    <col min="2257" max="2257" width="10.5703125" style="1" customWidth="1"/>
+    <col min="2258" max="2261" width="9.140625" style="1"/>
+    <col min="2262" max="2262" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2263" max="2263" width="10.140625" style="1" customWidth="1"/>
+    <col min="2264" max="2264" width="9.28515625" style="1" customWidth="1"/>
+    <col min="2265" max="2265" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2266" max="2266" width="9.140625" style="1"/>
+    <col min="2267" max="2267" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2268" max="2269" width="9.140625" style="1"/>
+    <col min="2270" max="2270" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2271" max="2272" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2273" max="2274" width="9.140625" style="1"/>
+    <col min="2275" max="2275" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2276" max="2276" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2277" max="2277" width="9.140625" style="1"/>
+    <col min="2278" max="2278" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2279" max="2281" width="9.140625" style="1"/>
+    <col min="2282" max="2282" width="10" style="1" customWidth="1"/>
+    <col min="2283" max="2283" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2284" max="2285" width="9.140625" style="1"/>
+    <col min="2286" max="2287" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2288" max="2290" width="9.140625" style="1"/>
+    <col min="2291" max="2292" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2293" max="2295" width="9.140625" style="1"/>
+    <col min="2296" max="2297" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2298" max="2300" width="9.140625" style="1"/>
+    <col min="2301" max="2302" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2303" max="2305" width="9.140625" style="1"/>
+    <col min="2306" max="2307" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2308" max="2454" width="9.140625" style="1"/>
+    <col min="2455" max="2455" width="20" style="1" customWidth="1"/>
+    <col min="2456" max="2456" width="8.7109375" style="1" customWidth="1"/>
+    <col min="2457" max="2457" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2458" max="2458" width="10" style="1" customWidth="1"/>
+    <col min="2459" max="2459" width="10.140625" style="1" customWidth="1"/>
+    <col min="2460" max="2460" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2461" max="2461" width="9" style="1" customWidth="1"/>
+    <col min="2462" max="2462" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2463" max="2463" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2464" max="2464" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2465" max="2465" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2466" max="2466" width="8.5703125" style="1" customWidth="1"/>
+    <col min="2467" max="2468" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2469" max="2469" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2470" max="2470" width="7.140625" style="1" customWidth="1"/>
+    <col min="2471" max="2471" width="9.140625" style="1" customWidth="1"/>
+    <col min="2472" max="2472" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2473" max="2473" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2474" max="2474" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2475" max="2475" width="7" style="1" customWidth="1"/>
+    <col min="2476" max="2476" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2477" max="2477" width="9" style="1" customWidth="1"/>
+    <col min="2478" max="2478" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2479" max="2479" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2480" max="2480" width="7.28515625" style="1" customWidth="1"/>
+    <col min="2481" max="2481" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2482" max="2482" width="10" style="1" customWidth="1"/>
+    <col min="2483" max="2483" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2484" max="2484" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2485" max="2485" width="8" style="1" customWidth="1"/>
+    <col min="2486" max="2486" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2487" max="2487" width="9.140625" style="1" customWidth="1"/>
+    <col min="2488" max="2489" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2490" max="2490" width="8" style="1" customWidth="1"/>
+    <col min="2491" max="2491" width="8.28515625" style="1" customWidth="1"/>
+    <col min="2492" max="2492" width="9.140625" style="1" customWidth="1"/>
+    <col min="2493" max="2493" width="10" style="1" customWidth="1"/>
+    <col min="2494" max="2494" width="9.140625" style="1" customWidth="1"/>
+    <col min="2495" max="2495" width="7.7109375" style="1" customWidth="1"/>
+    <col min="2496" max="2497" width="9.140625" style="1"/>
+    <col min="2498" max="2498" width="10.140625" style="1" customWidth="1"/>
+    <col min="2499" max="2502" width="9.140625" style="1"/>
+    <col min="2503" max="2503" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2504" max="2507" width="9.140625" style="1"/>
+    <col min="2508" max="2508" width="11" style="1" customWidth="1"/>
+    <col min="2509" max="2512" width="9.140625" style="1"/>
+    <col min="2513" max="2513" width="10.5703125" style="1" customWidth="1"/>
+    <col min="2514" max="2517" width="9.140625" style="1"/>
+    <col min="2518" max="2518" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2519" max="2519" width="10.140625" style="1" customWidth="1"/>
+    <col min="2520" max="2520" width="9.28515625" style="1" customWidth="1"/>
+    <col min="2521" max="2521" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2522" max="2522" width="9.140625" style="1"/>
+    <col min="2523" max="2523" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2524" max="2525" width="9.140625" style="1"/>
+    <col min="2526" max="2526" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2527" max="2528" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2529" max="2530" width="9.140625" style="1"/>
+    <col min="2531" max="2531" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2532" max="2532" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2533" max="2533" width="9.140625" style="1"/>
+    <col min="2534" max="2534" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2535" max="2537" width="9.140625" style="1"/>
+    <col min="2538" max="2538" width="10" style="1" customWidth="1"/>
+    <col min="2539" max="2539" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2540" max="2541" width="9.140625" style="1"/>
+    <col min="2542" max="2543" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2544" max="2546" width="9.140625" style="1"/>
+    <col min="2547" max="2548" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2549" max="2551" width="9.140625" style="1"/>
+    <col min="2552" max="2553" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2554" max="2556" width="9.140625" style="1"/>
+    <col min="2557" max="2558" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2559" max="2561" width="9.140625" style="1"/>
+    <col min="2562" max="2563" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2564" max="2710" width="9.140625" style="1"/>
+    <col min="2711" max="2711" width="20" style="1" customWidth="1"/>
+    <col min="2712" max="2712" width="8.7109375" style="1" customWidth="1"/>
+    <col min="2713" max="2713" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2714" max="2714" width="10" style="1" customWidth="1"/>
+    <col min="2715" max="2715" width="10.140625" style="1" customWidth="1"/>
+    <col min="2716" max="2716" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2717" max="2717" width="9" style="1" customWidth="1"/>
+    <col min="2718" max="2718" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2719" max="2719" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2720" max="2720" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2721" max="2721" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2722" max="2722" width="8.5703125" style="1" customWidth="1"/>
+    <col min="2723" max="2724" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2725" max="2725" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2726" max="2726" width="7.140625" style="1" customWidth="1"/>
+    <col min="2727" max="2727" width="9.140625" style="1" customWidth="1"/>
+    <col min="2728" max="2728" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2729" max="2729" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2730" max="2730" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2731" max="2731" width="7" style="1" customWidth="1"/>
+    <col min="2732" max="2732" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2733" max="2733" width="9" style="1" customWidth="1"/>
+    <col min="2734" max="2734" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2735" max="2735" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2736" max="2736" width="7.28515625" style="1" customWidth="1"/>
+    <col min="2737" max="2737" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2738" max="2738" width="10" style="1" customWidth="1"/>
+    <col min="2739" max="2739" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2740" max="2740" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2741" max="2741" width="8" style="1" customWidth="1"/>
+    <col min="2742" max="2742" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2743" max="2743" width="9.140625" style="1" customWidth="1"/>
+    <col min="2744" max="2745" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2746" max="2746" width="8" style="1" customWidth="1"/>
+    <col min="2747" max="2747" width="8.28515625" style="1" customWidth="1"/>
+    <col min="2748" max="2748" width="9.140625" style="1" customWidth="1"/>
+    <col min="2749" max="2749" width="10" style="1" customWidth="1"/>
+    <col min="2750" max="2750" width="9.140625" style="1" customWidth="1"/>
+    <col min="2751" max="2751" width="7.7109375" style="1" customWidth="1"/>
+    <col min="2752" max="2753" width="9.140625" style="1"/>
+    <col min="2754" max="2754" width="10.140625" style="1" customWidth="1"/>
+    <col min="2755" max="2758" width="9.140625" style="1"/>
+    <col min="2759" max="2759" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2760" max="2763" width="9.140625" style="1"/>
+    <col min="2764" max="2764" width="11" style="1" customWidth="1"/>
+    <col min="2765" max="2768" width="9.140625" style="1"/>
+    <col min="2769" max="2769" width="10.5703125" style="1" customWidth="1"/>
+    <col min="2770" max="2773" width="9.140625" style="1"/>
+    <col min="2774" max="2774" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2775" max="2775" width="10.140625" style="1" customWidth="1"/>
+    <col min="2776" max="2776" width="9.28515625" style="1" customWidth="1"/>
+    <col min="2777" max="2777" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2778" max="2778" width="9.140625" style="1"/>
+    <col min="2779" max="2779" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2780" max="2781" width="9.140625" style="1"/>
+    <col min="2782" max="2782" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2783" max="2784" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2785" max="2786" width="9.140625" style="1"/>
+    <col min="2787" max="2787" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2788" max="2788" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2789" max="2789" width="9.140625" style="1"/>
+    <col min="2790" max="2790" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="2791" max="2793" width="9.140625" style="1"/>
+    <col min="2794" max="2794" width="10" style="1" customWidth="1"/>
+    <col min="2795" max="2795" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2796" max="2797" width="9.140625" style="1"/>
+    <col min="2798" max="2799" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2800" max="2802" width="9.140625" style="1"/>
+    <col min="2803" max="2804" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2805" max="2807" width="9.140625" style="1"/>
+    <col min="2808" max="2809" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2810" max="2812" width="9.140625" style="1"/>
+    <col min="2813" max="2814" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2815" max="2817" width="9.140625" style="1"/>
+    <col min="2818" max="2819" width="10.28515625" style="1" customWidth="1"/>
+    <col min="2820" max="2966" width="9.140625" style="1"/>
+    <col min="2967" max="2967" width="20" style="1" customWidth="1"/>
+    <col min="2968" max="2968" width="8.7109375" style="1" customWidth="1"/>
+    <col min="2969" max="2969" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2970" max="2970" width="10" style="1" customWidth="1"/>
+    <col min="2971" max="2971" width="10.140625" style="1" customWidth="1"/>
+    <col min="2972" max="2972" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2973" max="2973" width="9" style="1" customWidth="1"/>
+    <col min="2974" max="2974" width="9.7109375" style="1" customWidth="1"/>
+    <col min="2975" max="2975" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2976" max="2976" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2977" max="2977" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2978" max="2978" width="8.5703125" style="1" customWidth="1"/>
+    <col min="2979" max="2980" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2981" max="2981" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2982" max="2982" width="7.140625" style="1" customWidth="1"/>
+    <col min="2983" max="2983" width="9.140625" style="1" customWidth="1"/>
+    <col min="2984" max="2984" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2985" max="2985" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2986" max="2986" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2987" max="2987" width="7" style="1" customWidth="1"/>
+    <col min="2988" max="2988" width="9.42578125" style="1" customWidth="1"/>
+    <col min="2989" max="2989" width="9" style="1" customWidth="1"/>
+    <col min="2990" max="2990" width="9.85546875" style="1" customWidth="1"/>
+    <col min="2991" max="2991" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2992" max="2992" width="7.28515625" style="1" customWidth="1"/>
+    <col min="2993" max="2993" width="8.85546875" style="1" customWidth="1"/>
+    <col min="2994" max="2994" width="10" style="1" customWidth="1"/>
+    <col min="2995" max="2995" width="10.42578125" style="1" customWidth="1"/>
+    <col min="2996" max="2996" width="9.5703125" style="1" customWidth="1"/>
+    <col min="2997" max="2997" width="8" style="1" customWidth="1"/>
+    <col min="2998" max="2998" width="8.42578125" style="1" customWidth="1"/>
+    <col min="2999" max="2999" width="9.140625" style="1" customWidth="1"/>
+    <col min="3000" max="3001" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3002" max="3002" width="8" style="1" customWidth="1"/>
+    <col min="3003" max="3003" width="8.28515625" style="1" customWidth="1"/>
+    <col min="3004" max="3004" width="9.140625" style="1" customWidth="1"/>
+    <col min="3005" max="3005" width="10" style="1" customWidth="1"/>
+    <col min="3006" max="3006" width="9.140625" style="1" customWidth="1"/>
+    <col min="3007" max="3007" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3008" max="3009" width="9.140625" style="1"/>
+    <col min="3010" max="3010" width="10.140625" style="1" customWidth="1"/>
+    <col min="3011" max="3014" width="9.140625" style="1"/>
+    <col min="3015" max="3015" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3016" max="3019" width="9.140625" style="1"/>
+    <col min="3020" max="3020" width="11" style="1" customWidth="1"/>
+    <col min="3021" max="3024" width="9.140625" style="1"/>
+    <col min="3025" max="3025" width="10.5703125" style="1" customWidth="1"/>
+    <col min="3026" max="3029" width="9.140625" style="1"/>
+    <col min="3030" max="3030" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3031" max="3031" width="10.140625" style="1" customWidth="1"/>
+    <col min="3032" max="3032" width="9.28515625" style="1" customWidth="1"/>
+    <col min="3033" max="3033" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3034" max="3034" width="9.140625" style="1"/>
+    <col min="3035" max="3035" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3036" max="3037" width="9.140625" style="1"/>
+    <col min="3038" max="3038" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3039" max="3040" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3041" max="3042" width="9.140625" style="1"/>
+    <col min="3043" max="3043" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3044" max="3044" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3045" max="3045" width="9.140625" style="1"/>
+    <col min="3046" max="3046" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3047" max="3049" width="9.140625" style="1"/>
+    <col min="3050" max="3050" width="10" style="1" customWidth="1"/>
+    <col min="3051" max="3051" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3052" max="3053" width="9.140625" style="1"/>
+    <col min="3054" max="3055" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3056" max="3058" width="9.140625" style="1"/>
+    <col min="3059" max="3060" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3061" max="3063" width="9.140625" style="1"/>
+    <col min="3064" max="3065" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3066" max="3068" width="9.140625" style="1"/>
+    <col min="3069" max="3070" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3071" max="3073" width="9.140625" style="1"/>
+    <col min="3074" max="3075" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3076" max="3222" width="9.140625" style="1"/>
+    <col min="3223" max="3223" width="20" style="1" customWidth="1"/>
+    <col min="3224" max="3224" width="8.7109375" style="1" customWidth="1"/>
+    <col min="3225" max="3225" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3226" max="3226" width="10" style="1" customWidth="1"/>
+    <col min="3227" max="3227" width="10.140625" style="1" customWidth="1"/>
+    <col min="3228" max="3228" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3229" max="3229" width="9" style="1" customWidth="1"/>
+    <col min="3230" max="3230" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3231" max="3231" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3232" max="3232" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3233" max="3233" width="8.42578125" style="1" customWidth="1"/>
+    <col min="3234" max="3234" width="8.5703125" style="1" customWidth="1"/>
+    <col min="3235" max="3236" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3237" max="3237" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3238" max="3238" width="7.140625" style="1" customWidth="1"/>
+    <col min="3239" max="3239" width="9.140625" style="1" customWidth="1"/>
+    <col min="3240" max="3240" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3241" max="3241" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3242" max="3242" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3243" max="3243" width="7" style="1" customWidth="1"/>
+    <col min="3244" max="3244" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3245" max="3245" width="9" style="1" customWidth="1"/>
+    <col min="3246" max="3246" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3247" max="3247" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3248" max="3248" width="7.28515625" style="1" customWidth="1"/>
+    <col min="3249" max="3249" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3250" max="3250" width="10" style="1" customWidth="1"/>
+    <col min="3251" max="3251" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3252" max="3252" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3253" max="3253" width="8" style="1" customWidth="1"/>
+    <col min="3254" max="3254" width="8.42578125" style="1" customWidth="1"/>
+    <col min="3255" max="3255" width="9.140625" style="1" customWidth="1"/>
+    <col min="3256" max="3257" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3258" max="3258" width="8" style="1" customWidth="1"/>
+    <col min="3259" max="3259" width="8.28515625" style="1" customWidth="1"/>
+    <col min="3260" max="3260" width="9.140625" style="1" customWidth="1"/>
+    <col min="3261" max="3261" width="10" style="1" customWidth="1"/>
+    <col min="3262" max="3262" width="9.140625" style="1" customWidth="1"/>
+    <col min="3263" max="3263" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3264" max="3265" width="9.140625" style="1"/>
+    <col min="3266" max="3266" width="10.140625" style="1" customWidth="1"/>
+    <col min="3267" max="3270" width="9.140625" style="1"/>
+    <col min="3271" max="3271" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3272" max="3275" width="9.140625" style="1"/>
+    <col min="3276" max="3276" width="11" style="1" customWidth="1"/>
+    <col min="3277" max="3280" width="9.140625" style="1"/>
+    <col min="3281" max="3281" width="10.5703125" style="1" customWidth="1"/>
+    <col min="3282" max="3285" width="9.140625" style="1"/>
+    <col min="3286" max="3286" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3287" max="3287" width="10.140625" style="1" customWidth="1"/>
+    <col min="3288" max="3288" width="9.28515625" style="1" customWidth="1"/>
+    <col min="3289" max="3289" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3290" max="3290" width="9.140625" style="1"/>
+    <col min="3291" max="3291" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3292" max="3293" width="9.140625" style="1"/>
+    <col min="3294" max="3294" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3295" max="3296" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3297" max="3298" width="9.140625" style="1"/>
+    <col min="3299" max="3299" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3300" max="3300" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3301" max="3301" width="9.140625" style="1"/>
+    <col min="3302" max="3302" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3303" max="3305" width="9.140625" style="1"/>
+    <col min="3306" max="3306" width="10" style="1" customWidth="1"/>
+    <col min="3307" max="3307" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3308" max="3309" width="9.140625" style="1"/>
+    <col min="3310" max="3311" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3312" max="3314" width="9.140625" style="1"/>
+    <col min="3315" max="3316" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3317" max="3319" width="9.140625" style="1"/>
+    <col min="3320" max="3321" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3322" max="3324" width="9.140625" style="1"/>
+    <col min="3325" max="3326" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3327" max="3329" width="9.140625" style="1"/>
+    <col min="3330" max="3331" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3332" max="3478" width="9.140625" style="1"/>
+    <col min="3479" max="3479" width="20" style="1" customWidth="1"/>
+    <col min="3480" max="3480" width="8.7109375" style="1" customWidth="1"/>
+    <col min="3481" max="3481" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3482" max="3482" width="10" style="1" customWidth="1"/>
+    <col min="3483" max="3483" width="10.140625" style="1" customWidth="1"/>
+    <col min="3484" max="3484" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3485" max="3485" width="9" style="1" customWidth="1"/>
+    <col min="3486" max="3486" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3487" max="3487" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3488" max="3488" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3489" max="3489" width="8.42578125" style="1" customWidth="1"/>
+    <col min="3490" max="3490" width="8.5703125" style="1" customWidth="1"/>
+    <col min="3491" max="3492" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3493" max="3493" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3494" max="3494" width="7.140625" style="1" customWidth="1"/>
+    <col min="3495" max="3495" width="9.140625" style="1" customWidth="1"/>
+    <col min="3496" max="3496" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3497" max="3497" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3498" max="3498" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3499" max="3499" width="7" style="1" customWidth="1"/>
+    <col min="3500" max="3500" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3501" max="3501" width="9" style="1" customWidth="1"/>
+    <col min="3502" max="3502" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3503" max="3503" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3504" max="3504" width="7.28515625" style="1" customWidth="1"/>
+    <col min="3505" max="3505" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3506" max="3506" width="10" style="1" customWidth="1"/>
+    <col min="3507" max="3507" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3508" max="3508" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3509" max="3509" width="8" style="1" customWidth="1"/>
+    <col min="3510" max="3510" width="8.42578125" style="1" customWidth="1"/>
+    <col min="3511" max="3511" width="9.140625" style="1" customWidth="1"/>
+    <col min="3512" max="3513" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3514" max="3514" width="8" style="1" customWidth="1"/>
+    <col min="3515" max="3515" width="8.28515625" style="1" customWidth="1"/>
+    <col min="3516" max="3516" width="9.140625" style="1" customWidth="1"/>
+    <col min="3517" max="3517" width="10" style="1" customWidth="1"/>
+    <col min="3518" max="3518" width="9.140625" style="1" customWidth="1"/>
+    <col min="3519" max="3519" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3520" max="3521" width="9.140625" style="1"/>
+    <col min="3522" max="3522" width="10.140625" style="1" customWidth="1"/>
+    <col min="3523" max="3526" width="9.140625" style="1"/>
+    <col min="3527" max="3527" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3528" max="3531" width="9.140625" style="1"/>
+    <col min="3532" max="3532" width="11" style="1" customWidth="1"/>
+    <col min="3533" max="3536" width="9.140625" style="1"/>
+    <col min="3537" max="3537" width="10.5703125" style="1" customWidth="1"/>
+    <col min="3538" max="3541" width="9.140625" style="1"/>
+    <col min="3542" max="3542" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3543" max="3543" width="10.140625" style="1" customWidth="1"/>
+    <col min="3544" max="3544" width="9.28515625" style="1" customWidth="1"/>
+    <col min="3545" max="3545" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3546" max="3546" width="9.140625" style="1"/>
+    <col min="3547" max="3547" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3548" max="3549" width="9.140625" style="1"/>
+    <col min="3550" max="3550" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3551" max="3552" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3553" max="3554" width="9.140625" style="1"/>
+    <col min="3555" max="3555" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3556" max="3556" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3557" max="3557" width="9.140625" style="1"/>
+    <col min="3558" max="3558" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3559" max="3561" width="9.140625" style="1"/>
+    <col min="3562" max="3562" width="10" style="1" customWidth="1"/>
+    <col min="3563" max="3563" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3564" max="3565" width="9.140625" style="1"/>
+    <col min="3566" max="3567" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3568" max="3570" width="9.140625" style="1"/>
+    <col min="3571" max="3572" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3573" max="3575" width="9.140625" style="1"/>
+    <col min="3576" max="3577" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3578" max="3580" width="9.140625" style="1"/>
+    <col min="3581" max="3582" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3583" max="3585" width="9.140625" style="1"/>
+    <col min="3586" max="3587" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3588" max="3734" width="9.140625" style="1"/>
+    <col min="3735" max="3735" width="20" style="1" customWidth="1"/>
+    <col min="3736" max="3736" width="8.7109375" style="1" customWidth="1"/>
+    <col min="3737" max="3737" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3738" max="3738" width="10" style="1" customWidth="1"/>
+    <col min="3739" max="3739" width="10.140625" style="1" customWidth="1"/>
+    <col min="3740" max="3740" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3741" max="3741" width="9" style="1" customWidth="1"/>
+    <col min="3742" max="3742" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3743" max="3743" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3744" max="3744" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3745" max="3745" width="8.42578125" style="1" customWidth="1"/>
+    <col min="3746" max="3746" width="8.5703125" style="1" customWidth="1"/>
+    <col min="3747" max="3748" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3749" max="3749" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3750" max="3750" width="7.140625" style="1" customWidth="1"/>
+    <col min="3751" max="3751" width="9.140625" style="1" customWidth="1"/>
+    <col min="3752" max="3752" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3753" max="3753" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3754" max="3754" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3755" max="3755" width="7" style="1" customWidth="1"/>
+    <col min="3756" max="3756" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3757" max="3757" width="9" style="1" customWidth="1"/>
+    <col min="3758" max="3758" width="9.85546875" style="1" customWidth="1"/>
+    <col min="3759" max="3759" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3760" max="3760" width="7.28515625" style="1" customWidth="1"/>
+    <col min="3761" max="3761" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3762" max="3762" width="10" style="1" customWidth="1"/>
+    <col min="3763" max="3763" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3764" max="3764" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3765" max="3765" width="8" style="1" customWidth="1"/>
+    <col min="3766" max="3766" width="8.42578125" style="1" customWidth="1"/>
+    <col min="3767" max="3767" width="9.140625" style="1" customWidth="1"/>
+    <col min="3768" max="3769" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3770" max="3770" width="8" style="1" customWidth="1"/>
+    <col min="3771" max="3771" width="8.28515625" style="1" customWidth="1"/>
+    <col min="3772" max="3772" width="9.140625" style="1" customWidth="1"/>
+    <col min="3773" max="3773" width="10" style="1" customWidth="1"/>
+    <col min="3774" max="3774" width="9.140625" style="1" customWidth="1"/>
+    <col min="3775" max="3775" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3776" max="3777" width="9.140625" style="1"/>
+    <col min="3778" max="3778" width="10.140625" style="1" customWidth="1"/>
+    <col min="3779" max="3782" width="9.140625" style="1"/>
+    <col min="3783" max="3783" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3784" max="3787" width="9.140625" style="1"/>
+    <col min="3788" max="3788" width="11" style="1" customWidth="1"/>
+    <col min="3789" max="3792" width="9.140625" style="1"/>
+    <col min="3793" max="3793" width="10.5703125" style="1" customWidth="1"/>
+    <col min="3794" max="3797" width="9.140625" style="1"/>
+    <col min="3798" max="3798" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3799" max="3799" width="10.140625" style="1" customWidth="1"/>
+    <col min="3800" max="3800" width="9.28515625" style="1" customWidth="1"/>
+    <col min="3801" max="3801" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3802" max="3802" width="9.140625" style="1"/>
+    <col min="3803" max="3803" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3804" max="3805" width="9.140625" style="1"/>
+    <col min="3806" max="3806" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3807" max="3808" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3809" max="3810" width="9.140625" style="1"/>
+    <col min="3811" max="3811" width="9.5703125" style="1" customWidth="1"/>
+    <col min="3812" max="3812" width="10.42578125" style="1" customWidth="1"/>
+    <col min="3813" max="3813" width="9.140625" style="1"/>
+    <col min="3814" max="3814" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3815" max="3817" width="9.140625" style="1"/>
+    <col min="3818" max="3818" width="10" style="1" customWidth="1"/>
+    <col min="3819" max="3819" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3820" max="3821" width="9.140625" style="1"/>
+    <col min="3822" max="3823" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3824" max="3826" width="9.140625" style="1"/>
+    <col min="3827" max="3828" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3829" max="3831" width="9.140625" style="1"/>
+    <col min="3832" max="3833" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3834" max="3836" width="9.140625" style="1"/>
+    <col min="3837" max="3838" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3839" max="3841" width="9.140625" style="1"/>
+    <col min="3842" max="3843" width="10.28515625" style="1" customWidth="1"/>
+    <col min="3844" max="3990" width="9.140625" style="1"/>
+    <col min="3991" max="3991" width="20" style="1" customWidth="1"/>
+    <col min="3992" max="3992" width="8.7109375" style="1" customWidth="1"/>
+    <col min="3993" max="3993" width="9.42578125" style="1" customWidth="1"/>
+    <col min="3994" max="3994" width="10" style="1" customWidth="1"/>
+    <col min="3995" max="3995" width="10.140625" style="1" customWidth="1"/>
+    <col min="3996" max="3996" width="8.85546875" style="1" customWidth="1"/>
+    <col min="3997" max="3997" width="9" style="1" customWidth="1"/>
+    <col min="3998" max="3998" width="9.7109375" style="1" customWidth="1"/>
+    <col min="3999" max="3999" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4000" max="4000" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4001" max="4001" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4002" max="4002" width="8.5703125" style="1" customWidth="1"/>
+    <col min="4003" max="4004" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4005" max="4005" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4006" max="4006" width="7.140625" style="1" customWidth="1"/>
+    <col min="4007" max="4007" width="9.140625" style="1" customWidth="1"/>
+    <col min="4008" max="4008" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4009" max="4009" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4010" max="4010" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4011" max="4011" width="7" style="1" customWidth="1"/>
+    <col min="4012" max="4012" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4013" max="4013" width="9" style="1" customWidth="1"/>
+    <col min="4014" max="4014" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4015" max="4015" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4016" max="4016" width="7.28515625" style="1" customWidth="1"/>
+    <col min="4017" max="4017" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4018" max="4018" width="10" style="1" customWidth="1"/>
+    <col min="4019" max="4019" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4020" max="4020" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4021" max="4021" width="8" style="1" customWidth="1"/>
+    <col min="4022" max="4022" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4023" max="4023" width="9.140625" style="1" customWidth="1"/>
+    <col min="4024" max="4025" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4026" max="4026" width="8" style="1" customWidth="1"/>
+    <col min="4027" max="4027" width="8.28515625" style="1" customWidth="1"/>
+    <col min="4028" max="4028" width="9.140625" style="1" customWidth="1"/>
+    <col min="4029" max="4029" width="10" style="1" customWidth="1"/>
+    <col min="4030" max="4030" width="9.140625" style="1" customWidth="1"/>
+    <col min="4031" max="4031" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4032" max="4033" width="9.140625" style="1"/>
+    <col min="4034" max="4034" width="10.140625" style="1" customWidth="1"/>
+    <col min="4035" max="4038" width="9.140625" style="1"/>
+    <col min="4039" max="4039" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4040" max="4043" width="9.140625" style="1"/>
+    <col min="4044" max="4044" width="11" style="1" customWidth="1"/>
+    <col min="4045" max="4048" width="9.140625" style="1"/>
+    <col min="4049" max="4049" width="10.5703125" style="1" customWidth="1"/>
+    <col min="4050" max="4053" width="9.140625" style="1"/>
+    <col min="4054" max="4054" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4055" max="4055" width="10.140625" style="1" customWidth="1"/>
+    <col min="4056" max="4056" width="9.28515625" style="1" customWidth="1"/>
+    <col min="4057" max="4057" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4058" max="4058" width="9.140625" style="1"/>
+    <col min="4059" max="4059" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4060" max="4061" width="9.140625" style="1"/>
+    <col min="4062" max="4062" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4063" max="4064" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4065" max="4066" width="9.140625" style="1"/>
+    <col min="4067" max="4067" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4068" max="4068" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4069" max="4069" width="9.140625" style="1"/>
+    <col min="4070" max="4070" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4071" max="4073" width="9.140625" style="1"/>
+    <col min="4074" max="4074" width="10" style="1" customWidth="1"/>
+    <col min="4075" max="4075" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4076" max="4077" width="9.140625" style="1"/>
+    <col min="4078" max="4079" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4080" max="4082" width="9.140625" style="1"/>
+    <col min="4083" max="4084" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4085" max="4087" width="9.140625" style="1"/>
+    <col min="4088" max="4089" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4090" max="4092" width="9.140625" style="1"/>
+    <col min="4093" max="4094" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4095" max="4097" width="9.140625" style="1"/>
+    <col min="4098" max="4099" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4100" max="4246" width="9.140625" style="1"/>
+    <col min="4247" max="4247" width="20" style="1" customWidth="1"/>
+    <col min="4248" max="4248" width="8.7109375" style="1" customWidth="1"/>
+    <col min="4249" max="4249" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4250" max="4250" width="10" style="1" customWidth="1"/>
+    <col min="4251" max="4251" width="10.140625" style="1" customWidth="1"/>
+    <col min="4252" max="4252" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4253" max="4253" width="9" style="1" customWidth="1"/>
+    <col min="4254" max="4254" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4255" max="4255" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4256" max="4256" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4257" max="4257" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4258" max="4258" width="8.5703125" style="1" customWidth="1"/>
+    <col min="4259" max="4260" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4261" max="4261" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4262" max="4262" width="7.140625" style="1" customWidth="1"/>
+    <col min="4263" max="4263" width="9.140625" style="1" customWidth="1"/>
+    <col min="4264" max="4264" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4265" max="4265" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4266" max="4266" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4267" max="4267" width="7" style="1" customWidth="1"/>
+    <col min="4268" max="4268" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4269" max="4269" width="9" style="1" customWidth="1"/>
+    <col min="4270" max="4270" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4271" max="4271" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4272" max="4272" width="7.28515625" style="1" customWidth="1"/>
+    <col min="4273" max="4273" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4274" max="4274" width="10" style="1" customWidth="1"/>
+    <col min="4275" max="4275" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4276" max="4276" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4277" max="4277" width="8" style="1" customWidth="1"/>
+    <col min="4278" max="4278" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4279" max="4279" width="9.140625" style="1" customWidth="1"/>
+    <col min="4280" max="4281" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4282" max="4282" width="8" style="1" customWidth="1"/>
+    <col min="4283" max="4283" width="8.28515625" style="1" customWidth="1"/>
+    <col min="4284" max="4284" width="9.140625" style="1" customWidth="1"/>
+    <col min="4285" max="4285" width="10" style="1" customWidth="1"/>
+    <col min="4286" max="4286" width="9.140625" style="1" customWidth="1"/>
+    <col min="4287" max="4287" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4288" max="4289" width="9.140625" style="1"/>
+    <col min="4290" max="4290" width="10.140625" style="1" customWidth="1"/>
+    <col min="4291" max="4294" width="9.140625" style="1"/>
+    <col min="4295" max="4295" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4296" max="4299" width="9.140625" style="1"/>
+    <col min="4300" max="4300" width="11" style="1" customWidth="1"/>
+    <col min="4301" max="4304" width="9.140625" style="1"/>
+    <col min="4305" max="4305" width="10.5703125" style="1" customWidth="1"/>
+    <col min="4306" max="4309" width="9.140625" style="1"/>
+    <col min="4310" max="4310" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4311" max="4311" width="10.140625" style="1" customWidth="1"/>
+    <col min="4312" max="4312" width="9.28515625" style="1" customWidth="1"/>
+    <col min="4313" max="4313" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4314" max="4314" width="9.140625" style="1"/>
+    <col min="4315" max="4315" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4316" max="4317" width="9.140625" style="1"/>
+    <col min="4318" max="4318" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4319" max="4320" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4321" max="4322" width="9.140625" style="1"/>
+    <col min="4323" max="4323" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4324" max="4324" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4325" max="4325" width="9.140625" style="1"/>
+    <col min="4326" max="4326" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4327" max="4329" width="9.140625" style="1"/>
+    <col min="4330" max="4330" width="10" style="1" customWidth="1"/>
+    <col min="4331" max="4331" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4332" max="4333" width="9.140625" style="1"/>
+    <col min="4334" max="4335" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4336" max="4338" width="9.140625" style="1"/>
+    <col min="4339" max="4340" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4341" max="4343" width="9.140625" style="1"/>
+    <col min="4344" max="4345" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4346" max="4348" width="9.140625" style="1"/>
+    <col min="4349" max="4350" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4351" max="4353" width="9.140625" style="1"/>
+    <col min="4354" max="4355" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4356" max="4502" width="9.140625" style="1"/>
+    <col min="4503" max="4503" width="20" style="1" customWidth="1"/>
+    <col min="4504" max="4504" width="8.7109375" style="1" customWidth="1"/>
+    <col min="4505" max="4505" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4506" max="4506" width="10" style="1" customWidth="1"/>
+    <col min="4507" max="4507" width="10.140625" style="1" customWidth="1"/>
+    <col min="4508" max="4508" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4509" max="4509" width="9" style="1" customWidth="1"/>
+    <col min="4510" max="4510" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4511" max="4511" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4512" max="4512" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4513" max="4513" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4514" max="4514" width="8.5703125" style="1" customWidth="1"/>
+    <col min="4515" max="4516" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4517" max="4517" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4518" max="4518" width="7.140625" style="1" customWidth="1"/>
+    <col min="4519" max="4519" width="9.140625" style="1" customWidth="1"/>
+    <col min="4520" max="4520" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4521" max="4521" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4522" max="4522" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4523" max="4523" width="7" style="1" customWidth="1"/>
+    <col min="4524" max="4524" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4525" max="4525" width="9" style="1" customWidth="1"/>
+    <col min="4526" max="4526" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4527" max="4527" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4528" max="4528" width="7.28515625" style="1" customWidth="1"/>
+    <col min="4529" max="4529" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4530" max="4530" width="10" style="1" customWidth="1"/>
+    <col min="4531" max="4531" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4532" max="4532" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4533" max="4533" width="8" style="1" customWidth="1"/>
+    <col min="4534" max="4534" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4535" max="4535" width="9.140625" style="1" customWidth="1"/>
+    <col min="4536" max="4537" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4538" max="4538" width="8" style="1" customWidth="1"/>
+    <col min="4539" max="4539" width="8.28515625" style="1" customWidth="1"/>
+    <col min="4540" max="4540" width="9.140625" style="1" customWidth="1"/>
+    <col min="4541" max="4541" width="10" style="1" customWidth="1"/>
+    <col min="4542" max="4542" width="9.140625" style="1" customWidth="1"/>
+    <col min="4543" max="4543" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4544" max="4545" width="9.140625" style="1"/>
+    <col min="4546" max="4546" width="10.140625" style="1" customWidth="1"/>
+    <col min="4547" max="4550" width="9.140625" style="1"/>
+    <col min="4551" max="4551" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4552" max="4555" width="9.140625" style="1"/>
+    <col min="4556" max="4556" width="11" style="1" customWidth="1"/>
+    <col min="4557" max="4560" width="9.140625" style="1"/>
+    <col min="4561" max="4561" width="10.5703125" style="1" customWidth="1"/>
+    <col min="4562" max="4565" width="9.140625" style="1"/>
+    <col min="4566" max="4566" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4567" max="4567" width="10.140625" style="1" customWidth="1"/>
+    <col min="4568" max="4568" width="9.28515625" style="1" customWidth="1"/>
+    <col min="4569" max="4569" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4570" max="4570" width="9.140625" style="1"/>
+    <col min="4571" max="4571" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4572" max="4573" width="9.140625" style="1"/>
+    <col min="4574" max="4574" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4575" max="4576" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4577" max="4578" width="9.140625" style="1"/>
+    <col min="4579" max="4579" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4580" max="4580" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4581" max="4581" width="9.140625" style="1"/>
+    <col min="4582" max="4582" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4583" max="4585" width="9.140625" style="1"/>
+    <col min="4586" max="4586" width="10" style="1" customWidth="1"/>
+    <col min="4587" max="4587" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4588" max="4589" width="9.140625" style="1"/>
+    <col min="4590" max="4591" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4592" max="4594" width="9.140625" style="1"/>
+    <col min="4595" max="4596" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4597" max="4599" width="9.140625" style="1"/>
+    <col min="4600" max="4601" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4602" max="4604" width="9.140625" style="1"/>
+    <col min="4605" max="4606" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4607" max="4609" width="9.140625" style="1"/>
+    <col min="4610" max="4611" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4612" max="4758" width="9.140625" style="1"/>
+    <col min="4759" max="4759" width="20" style="1" customWidth="1"/>
+    <col min="4760" max="4760" width="8.7109375" style="1" customWidth="1"/>
+    <col min="4761" max="4761" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4762" max="4762" width="10" style="1" customWidth="1"/>
+    <col min="4763" max="4763" width="10.140625" style="1" customWidth="1"/>
+    <col min="4764" max="4764" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4765" max="4765" width="9" style="1" customWidth="1"/>
+    <col min="4766" max="4766" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4767" max="4767" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4768" max="4768" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4769" max="4769" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4770" max="4770" width="8.5703125" style="1" customWidth="1"/>
+    <col min="4771" max="4772" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4773" max="4773" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4774" max="4774" width="7.140625" style="1" customWidth="1"/>
+    <col min="4775" max="4775" width="9.140625" style="1" customWidth="1"/>
+    <col min="4776" max="4776" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4777" max="4777" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4778" max="4778" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4779" max="4779" width="7" style="1" customWidth="1"/>
+    <col min="4780" max="4780" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4781" max="4781" width="9" style="1" customWidth="1"/>
+    <col min="4782" max="4782" width="9.85546875" style="1" customWidth="1"/>
+    <col min="4783" max="4783" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4784" max="4784" width="7.28515625" style="1" customWidth="1"/>
+    <col min="4785" max="4785" width="8.85546875" style="1" customWidth="1"/>
+    <col min="4786" max="4786" width="10" style="1" customWidth="1"/>
+    <col min="4787" max="4787" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4788" max="4788" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4789" max="4789" width="8" style="1" customWidth="1"/>
+    <col min="4790" max="4790" width="8.42578125" style="1" customWidth="1"/>
+    <col min="4791" max="4791" width="9.140625" style="1" customWidth="1"/>
+    <col min="4792" max="4793" width="9.42578125" style="1" customWidth="1"/>
+    <col min="4794" max="4794" width="8" style="1" customWidth="1"/>
+    <col min="4795" max="4795" width="8.28515625" style="1" customWidth="1"/>
+    <col min="4796" max="4796" width="9.140625" style="1" customWidth="1"/>
+    <col min="4797" max="4797" width="10" style="1" customWidth="1"/>
+    <col min="4798" max="4798" width="9.140625" style="1" customWidth="1"/>
+    <col min="4799" max="4799" width="7.7109375" style="1" customWidth="1"/>
+    <col min="4800" max="4801" width="9.140625" style="1"/>
+    <col min="4802" max="4802" width="10.140625" style="1" customWidth="1"/>
+    <col min="4803" max="4806" width="9.140625" style="1"/>
+    <col min="4807" max="4807" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4808" max="4811" width="9.140625" style="1"/>
+    <col min="4812" max="4812" width="11" style="1" customWidth="1"/>
+    <col min="4813" max="4816" width="9.140625" style="1"/>
+    <col min="4817" max="4817" width="10.5703125" style="1" customWidth="1"/>
+    <col min="4818" max="4821" width="9.140625" style="1"/>
+    <col min="4822" max="4822" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4823" max="4823" width="10.140625" style="1" customWidth="1"/>
+    <col min="4824" max="4824" width="9.28515625" style="1" customWidth="1"/>
+    <col min="4825" max="4825" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4826" max="4826" width="9.140625" style="1"/>
+    <col min="4827" max="4827" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4828" max="4829" width="9.140625" style="1"/>
+    <col min="4830" max="4830" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4831" max="4832" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4833" max="4834" width="9.140625" style="1"/>
+    <col min="4835" max="4835" width="9.5703125" style="1" customWidth="1"/>
+    <col min="4836" max="4836" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4837" max="4837" width="9.140625" style="1"/>
+    <col min="4838" max="4838" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4839" max="4841" width="9.140625" style="1"/>
+    <col min="4842" max="4842" width="10" style="1" customWidth="1"/>
+    <col min="4843" max="4843" width="9.7109375" style="1" customWidth="1"/>
+    <col min="4844" max="4845" width="9.140625" style="1"/>
+    <col min="4846" max="4847" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4848" max="4850" width="9.140625" style="1"/>
+    <col min="4851" max="4852" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4853" max="4855" width="9.140625" style="1"/>
+    <col min="4856" max="4857" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4858" max="4860" width="9.140625" style="1"/>
+    <col min="4861" max="4862" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4863" max="4865" width="9.140625" style="1"/>
+    <col min="4866" max="4867" width="10.28515625" style="1" customWidth="1"/>
+    <col min="4868" max="5014" width="9.140625" style="1"/>
+    <col min="5015" max="5015" width="20" style="1" customWidth="1"/>
+    <col min="5016" max="5016" width="8.7109375" style="1" customWidth="1"/>
+    <col min="5017" max="5017" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5018" max="5018" width="10" style="1" customWidth="1"/>
+    <col min="5019" max="5019" width="10.140625" style="1" customWidth="1"/>
+    <col min="5020" max="5020" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5021" max="5021" width="9" style="1" customWidth="1"/>
+    <col min="5022" max="5022" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5023" max="5023" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5024" max="5024" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5025" max="5025" width="8.42578125" style="1" customWidth="1"/>
+    <col min="5026" max="5026" width="8.5703125" style="1" customWidth="1"/>
+    <col min="5027" max="5028" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5029" max="5029" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5030" max="5030" width="7.140625" style="1" customWidth="1"/>
+    <col min="5031" max="5031" width="9.140625" style="1" customWidth="1"/>
+    <col min="5032" max="5032" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5033" max="5033" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5034" max="5034" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5035" max="5035" width="7" style="1" customWidth="1"/>
+    <col min="5036" max="5036" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5037" max="5037" width="9" style="1" customWidth="1"/>
+    <col min="5038" max="5038" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5039" max="5039" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5040" max="5040" width="7.28515625" style="1" customWidth="1"/>
+    <col min="5041" max="5041" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5042" max="5042" width="10" style="1" customWidth="1"/>
+    <col min="5043" max="5043" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5044" max="5044" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5045" max="5045" width="8" style="1" customWidth="1"/>
+    <col min="5046" max="5046" width="8.42578125" style="1" customWidth="1"/>
+    <col min="5047" max="5047" width="9.140625" style="1" customWidth="1"/>
+    <col min="5048" max="5049" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5050" max="5050" width="8" style="1" customWidth="1"/>
+    <col min="5051" max="5051" width="8.28515625" style="1" customWidth="1"/>
+    <col min="5052" max="5052" width="9.140625" style="1" customWidth="1"/>
+    <col min="5053" max="5053" width="10" style="1" customWidth="1"/>
+    <col min="5054" max="5054" width="9.140625" style="1" customWidth="1"/>
+    <col min="5055" max="5055" width="7.7109375" style="1" customWidth="1"/>
+    <col min="5056" max="5057" width="9.140625" style="1"/>
+    <col min="5058" max="5058" width="10.140625" style="1" customWidth="1"/>
+    <col min="5059" max="5062" width="9.140625" style="1"/>
+    <col min="5063" max="5063" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5064" max="5067" width="9.140625" style="1"/>
+    <col min="5068" max="5068" width="11" style="1" customWidth="1"/>
+    <col min="5069" max="5072" width="9.140625" style="1"/>
+    <col min="5073" max="5073" width="10.5703125" style="1" customWidth="1"/>
+    <col min="5074" max="5077" width="9.140625" style="1"/>
+    <col min="5078" max="5078" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5079" max="5079" width="10.140625" style="1" customWidth="1"/>
+    <col min="5080" max="5080" width="9.28515625" style="1" customWidth="1"/>
+    <col min="5081" max="5081" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5082" max="5082" width="9.140625" style="1"/>
+    <col min="5083" max="5083" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5084" max="5085" width="9.140625" style="1"/>
+    <col min="5086" max="5086" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5087" max="5088" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5089" max="5090" width="9.140625" style="1"/>
+    <col min="5091" max="5091" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5092" max="5092" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5093" max="5093" width="9.140625" style="1"/>
+    <col min="5094" max="5094" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5095" max="5097" width="9.140625" style="1"/>
+    <col min="5098" max="5098" width="10" style="1" customWidth="1"/>
+    <col min="5099" max="5099" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5100" max="5101" width="9.140625" style="1"/>
+    <col min="5102" max="5103" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5104" max="5106" width="9.140625" style="1"/>
+    <col min="5107" max="5108" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5109" max="5111" width="9.140625" style="1"/>
+    <col min="5112" max="5113" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5114" max="5116" width="9.140625" style="1"/>
+    <col min="5117" max="5118" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5119" max="5121" width="9.140625" style="1"/>
+    <col min="5122" max="5123" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5124" max="5270" width="9.140625" style="1"/>
+    <col min="5271" max="5271" width="20" style="1" customWidth="1"/>
+    <col min="5272" max="5272" width="8.7109375" style="1" customWidth="1"/>
+    <col min="5273" max="5273" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5274" max="5274" width="10" style="1" customWidth="1"/>
+    <col min="5275" max="5275" width="10.140625" style="1" customWidth="1"/>
+    <col min="5276" max="5276" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5277" max="5277" width="9" style="1" customWidth="1"/>
+    <col min="5278" max="5278" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5279" max="5279" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5280" max="5280" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5281" max="5281" width="8.42578125" style="1" customWidth="1"/>
+    <col min="5282" max="5282" width="8.5703125" style="1" customWidth="1"/>
+    <col min="5283" max="5284" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5285" max="5285" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5286" max="5286" width="7.140625" style="1" customWidth="1"/>
+    <col min="5287" max="5287" width="9.140625" style="1" customWidth="1"/>
+    <col min="5288" max="5288" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5289" max="5289" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5290" max="5290" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5291" max="5291" width="7" style="1" customWidth="1"/>
+    <col min="5292" max="5292" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5293" max="5293" width="9" style="1" customWidth="1"/>
+    <col min="5294" max="5294" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5295" max="5295" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5296" max="5296" width="7.28515625" style="1" customWidth="1"/>
+    <col min="5297" max="5297" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5298" max="5298" width="10" style="1" customWidth="1"/>
+    <col min="5299" max="5299" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5300" max="5300" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5301" max="5301" width="8" style="1" customWidth="1"/>
+    <col min="5302" max="5302" width="8.42578125" style="1" customWidth="1"/>
+    <col min="5303" max="5303" width="9.140625" style="1" customWidth="1"/>
+    <col min="5304" max="5305" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5306" max="5306" width="8" style="1" customWidth="1"/>
+    <col min="5307" max="5307" width="8.28515625" style="1" customWidth="1"/>
+    <col min="5308" max="5308" width="9.140625" style="1" customWidth="1"/>
+    <col min="5309" max="5309" width="10" style="1" customWidth="1"/>
+    <col min="5310" max="5310" width="9.140625" style="1" customWidth="1"/>
+    <col min="5311" max="5311" width="7.7109375" style="1" customWidth="1"/>
+    <col min="5312" max="5313" width="9.140625" style="1"/>
+    <col min="5314" max="5314" width="10.140625" style="1" customWidth="1"/>
+    <col min="5315" max="5318" width="9.140625" style="1"/>
+    <col min="5319" max="5319" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5320" max="5323" width="9.140625" style="1"/>
+    <col min="5324" max="5324" width="11" style="1" customWidth="1"/>
+    <col min="5325" max="5328" width="9.140625" style="1"/>
+    <col min="5329" max="5329" width="10.5703125" style="1" customWidth="1"/>
+    <col min="5330" max="5333" width="9.140625" style="1"/>
+    <col min="5334" max="5334" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5335" max="5335" width="10.140625" style="1" customWidth="1"/>
+    <col min="5336" max="5336" width="9.28515625" style="1" customWidth="1"/>
+    <col min="5337" max="5337" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5338" max="5338" width="9.140625" style="1"/>
+    <col min="5339" max="5339" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5340" max="5341" width="9.140625" style="1"/>
+    <col min="5342" max="5342" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5343" max="5344" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5345" max="5346" width="9.140625" style="1"/>
+    <col min="5347" max="5347" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5348" max="5348" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5349" max="5349" width="9.140625" style="1"/>
+    <col min="5350" max="5350" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5351" max="5353" width="9.140625" style="1"/>
+    <col min="5354" max="5354" width="10" style="1" customWidth="1"/>
+    <col min="5355" max="5355" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5356" max="5357" width="9.140625" style="1"/>
+    <col min="5358" max="5359" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5360" max="5362" width="9.140625" style="1"/>
+    <col min="5363" max="5364" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5365" max="5367" width="9.140625" style="1"/>
+    <col min="5368" max="5369" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5370" max="5372" width="9.140625" style="1"/>
+    <col min="5373" max="5374" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5375" max="5377" width="9.140625" style="1"/>
+    <col min="5378" max="5379" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5380" max="5526" width="9.140625" style="1"/>
+    <col min="5527" max="5527" width="20" style="1" customWidth="1"/>
+    <col min="5528" max="5528" width="8.7109375" style="1" customWidth="1"/>
+    <col min="5529" max="5529" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5530" max="5530" width="10" style="1" customWidth="1"/>
+    <col min="5531" max="5531" width="10.140625" style="1" customWidth="1"/>
+    <col min="5532" max="5532" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5533" max="5533" width="9" style="1" customWidth="1"/>
+    <col min="5534" max="5534" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5535" max="5535" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5536" max="5536" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5537" max="5537" width="8.42578125" style="1" customWidth="1"/>
+    <col min="5538" max="5538" width="8.5703125" style="1" customWidth="1"/>
+    <col min="5539" max="5540" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5541" max="5541" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5542" max="5542" width="7.140625" style="1" customWidth="1"/>
+    <col min="5543" max="5543" width="9.140625" style="1" customWidth="1"/>
+    <col min="5544" max="5544" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5545" max="5545" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5546" max="5546" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5547" max="5547" width="7" style="1" customWidth="1"/>
+    <col min="5548" max="5548" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5549" max="5549" width="9" style="1" customWidth="1"/>
+    <col min="5550" max="5550" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5551" max="5551" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5552" max="5552" width="7.28515625" style="1" customWidth="1"/>
+    <col min="5553" max="5553" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5554" max="5554" width="10" style="1" customWidth="1"/>
+    <col min="5555" max="5555" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5556" max="5556" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5557" max="5557" width="8" style="1" customWidth="1"/>
+    <col min="5558" max="5558" width="8.42578125" style="1" customWidth="1"/>
+    <col min="5559" max="5559" width="9.140625" style="1" customWidth="1"/>
+    <col min="5560" max="5561" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5562" max="5562" width="8" style="1" customWidth="1"/>
+    <col min="5563" max="5563" width="8.28515625" style="1" customWidth="1"/>
+    <col min="5564" max="5564" width="9.140625" style="1" customWidth="1"/>
+    <col min="5565" max="5565" width="10" style="1" customWidth="1"/>
+    <col min="5566" max="5566" width="9.140625" style="1" customWidth="1"/>
+    <col min="5567" max="5567" width="7.7109375" style="1" customWidth="1"/>
+    <col min="5568" max="5569" width="9.140625" style="1"/>
+    <col min="5570" max="5570" width="10.140625" style="1" customWidth="1"/>
+    <col min="5571" max="5574" width="9.140625" style="1"/>
+    <col min="5575" max="5575" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5576" max="5579" width="9.140625" style="1"/>
+    <col min="5580" max="5580" width="11" style="1" customWidth="1"/>
+    <col min="5581" max="5584" width="9.140625" style="1"/>
+    <col min="5585" max="5585" width="10.5703125" style="1" customWidth="1"/>
+    <col min="5586" max="5589" width="9.140625" style="1"/>
+    <col min="5590" max="5590" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5591" max="5591" width="10.140625" style="1" customWidth="1"/>
+    <col min="5592" max="5592" width="9.28515625" style="1" customWidth="1"/>
+    <col min="5593" max="5593" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5594" max="5594" width="9.140625" style="1"/>
+    <col min="5595" max="5595" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5596" max="5597" width="9.140625" style="1"/>
+    <col min="5598" max="5598" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5599" max="5600" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5601" max="5602" width="9.140625" style="1"/>
+    <col min="5603" max="5603" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5604" max="5604" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5605" max="5605" width="9.140625" style="1"/>
+    <col min="5606" max="5606" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5607" max="5609" width="9.140625" style="1"/>
+    <col min="5610" max="5610" width="10" style="1" customWidth="1"/>
+    <col min="5611" max="5611" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5612" max="5613" width="9.140625" style="1"/>
+    <col min="5614" max="5615" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5616" max="5618" width="9.140625" style="1"/>
+    <col min="5619" max="5620" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5621" max="5623" width="9.140625" style="1"/>
+    <col min="5624" max="5625" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5626" max="5628" width="9.140625" style="1"/>
+    <col min="5629" max="5630" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5631" max="5633" width="9.140625" style="1"/>
+    <col min="5634" max="5635" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5636" max="5782" width="9.140625" style="1"/>
+    <col min="5783" max="5783" width="20" style="1" customWidth="1"/>
+    <col min="5784" max="5784" width="8.7109375" style="1" customWidth="1"/>
+    <col min="5785" max="5785" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5786" max="5786" width="10" style="1" customWidth="1"/>
+    <col min="5787" max="5787" width="10.140625" style="1" customWidth="1"/>
+    <col min="5788" max="5788" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5789" max="5789" width="9" style="1" customWidth="1"/>
+    <col min="5790" max="5790" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5791" max="5791" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5792" max="5792" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5793" max="5793" width="8.42578125" style="1" customWidth="1"/>
+    <col min="5794" max="5794" width="8.5703125" style="1" customWidth="1"/>
+    <col min="5795" max="5796" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5797" max="5797" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5798" max="5798" width="7.140625" style="1" customWidth="1"/>
+    <col min="5799" max="5799" width="9.140625" style="1" customWidth="1"/>
+    <col min="5800" max="5800" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5801" max="5801" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5802" max="5802" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5803" max="5803" width="7" style="1" customWidth="1"/>
+    <col min="5804" max="5804" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5805" max="5805" width="9" style="1" customWidth="1"/>
+    <col min="5806" max="5806" width="9.85546875" style="1" customWidth="1"/>
+    <col min="5807" max="5807" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5808" max="5808" width="7.28515625" style="1" customWidth="1"/>
+    <col min="5809" max="5809" width="8.85546875" style="1" customWidth="1"/>
+    <col min="5810" max="5810" width="10" style="1" customWidth="1"/>
+    <col min="5811" max="5811" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5812" max="5812" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5813" max="5813" width="8" style="1" customWidth="1"/>
+    <col min="5814" max="5814" width="8.42578125" style="1" customWidth="1"/>
+    <col min="5815" max="5815" width="9.140625" style="1" customWidth="1"/>
+    <col min="5816" max="5817" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5818" max="5818" width="8" style="1" customWidth="1"/>
+    <col min="5819" max="5819" width="8.28515625" style="1" customWidth="1"/>
+    <col min="5820" max="5820" width="9.140625" style="1" customWidth="1"/>
+    <col min="5821" max="5821" width="10" style="1" customWidth="1"/>
+    <col min="5822" max="5822" width="9.140625" style="1" customWidth="1"/>
+    <col min="5823" max="5823" width="7.7109375" style="1" customWidth="1"/>
+    <col min="5824" max="5825" width="9.140625" style="1"/>
+    <col min="5826" max="5826" width="10.140625" style="1" customWidth="1"/>
+    <col min="5827" max="5830" width="9.140625" style="1"/>
+    <col min="5831" max="5831" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5832" max="5835" width="9.140625" style="1"/>
+    <col min="5836" max="5836" width="11" style="1" customWidth="1"/>
+    <col min="5837" max="5840" width="9.140625" style="1"/>
+    <col min="5841" max="5841" width="10.5703125" style="1" customWidth="1"/>
+    <col min="5842" max="5845" width="9.140625" style="1"/>
+    <col min="5846" max="5846" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5847" max="5847" width="10.140625" style="1" customWidth="1"/>
+    <col min="5848" max="5848" width="9.28515625" style="1" customWidth="1"/>
+    <col min="5849" max="5849" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5850" max="5850" width="9.140625" style="1"/>
+    <col min="5851" max="5851" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5852" max="5853" width="9.140625" style="1"/>
+    <col min="5854" max="5854" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5855" max="5856" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5857" max="5858" width="9.140625" style="1"/>
+    <col min="5859" max="5859" width="9.5703125" style="1" customWidth="1"/>
+    <col min="5860" max="5860" width="10.42578125" style="1" customWidth="1"/>
+    <col min="5861" max="5861" width="9.140625" style="1"/>
+    <col min="5862" max="5862" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5863" max="5865" width="9.140625" style="1"/>
+    <col min="5866" max="5866" width="10" style="1" customWidth="1"/>
+    <col min="5867" max="5867" width="9.7109375" style="1" customWidth="1"/>
+    <col min="5868" max="5869" width="9.140625" style="1"/>
+    <col min="5870" max="5871" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5872" max="5874" width="9.140625" style="1"/>
+    <col min="5875" max="5876" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5877" max="5879" width="9.140625" style="1"/>
+    <col min="5880" max="5881" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5882" max="5884" width="9.140625" style="1"/>
+    <col min="5885" max="5886" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5887" max="5889" width="9.140625" style="1"/>
+    <col min="5890" max="5891" width="10.28515625" style="1" customWidth="1"/>
+    <col min="5892" max="6038" width="9.140625" style="1"/>
+    <col min="6039" max="6039" width="20" style="1" customWidth="1"/>
+    <col min="6040" max="6040" width="8.7109375" style="1" customWidth="1"/>
+    <col min="6041" max="6041" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6042" max="6042" width="10" style="1" customWidth="1"/>
+    <col min="6043" max="6043" width="10.140625" style="1" customWidth="1"/>
+    <col min="6044" max="6044" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6045" max="6045" width="9" style="1" customWidth="1"/>
+    <col min="6046" max="6046" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6047" max="6047" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6048" max="6048" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6049" max="6049" width="8.42578125" style="1" customWidth="1"/>
+    <col min="6050" max="6050" width="8.5703125" style="1" customWidth="1"/>
+    <col min="6051" max="6052" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6053" max="6053" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6054" max="6054" width="7.140625" style="1" customWidth="1"/>
+    <col min="6055" max="6055" width="9.140625" style="1" customWidth="1"/>
+    <col min="6056" max="6056" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6057" max="6057" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6058" max="6058" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6059" max="6059" width="7" style="1" customWidth="1"/>
+    <col min="6060" max="6060" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6061" max="6061" width="9" style="1" customWidth="1"/>
+    <col min="6062" max="6062" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6063" max="6063" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6064" max="6064" width="7.28515625" style="1" customWidth="1"/>
+    <col min="6065" max="6065" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6066" max="6066" width="10" style="1" customWidth="1"/>
+    <col min="6067" max="6067" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6068" max="6068" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6069" max="6069" width="8" style="1" customWidth="1"/>
+    <col min="6070" max="6070" width="8.42578125" style="1" customWidth="1"/>
+    <col min="6071" max="6071" width="9.140625" style="1" customWidth="1"/>
+    <col min="6072" max="6073" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6074" max="6074" width="8" style="1" customWidth="1"/>
+    <col min="6075" max="6075" width="8.28515625" style="1" customWidth="1"/>
+    <col min="6076" max="6076" width="9.140625" style="1" customWidth="1"/>
+    <col min="6077" max="6077" width="10" style="1" customWidth="1"/>
+    <col min="6078" max="6078" width="9.140625" style="1" customWidth="1"/>
+    <col min="6079" max="6079" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6080" max="6081" width="9.140625" style="1"/>
+    <col min="6082" max="6082" width="10.140625" style="1" customWidth="1"/>
+    <col min="6083" max="6086" width="9.140625" style="1"/>
+    <col min="6087" max="6087" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6088" max="6091" width="9.140625" style="1"/>
+    <col min="6092" max="6092" width="11" style="1" customWidth="1"/>
+    <col min="6093" max="6096" width="9.140625" style="1"/>
+    <col min="6097" max="6097" width="10.5703125" style="1" customWidth="1"/>
+    <col min="6098" max="6101" width="9.140625" style="1"/>
+    <col min="6102" max="6102" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6103" max="6103" width="10.140625" style="1" customWidth="1"/>
+    <col min="6104" max="6104" width="9.28515625" style="1" customWidth="1"/>
+    <col min="6105" max="6105" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6106" max="6106" width="9.140625" style="1"/>
+    <col min="6107" max="6107" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6108" max="6109" width="9.140625" style="1"/>
+    <col min="6110" max="6110" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6111" max="6112" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6113" max="6114" width="9.140625" style="1"/>
+    <col min="6115" max="6115" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6116" max="6116" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6117" max="6117" width="9.140625" style="1"/>
+    <col min="6118" max="6118" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6119" max="6121" width="9.140625" style="1"/>
+    <col min="6122" max="6122" width="10" style="1" customWidth="1"/>
+    <col min="6123" max="6123" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6124" max="6125" width="9.140625" style="1"/>
+    <col min="6126" max="6127" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6128" max="6130" width="9.140625" style="1"/>
+    <col min="6131" max="6132" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6133" max="6135" width="9.140625" style="1"/>
+    <col min="6136" max="6137" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6138" max="6140" width="9.140625" style="1"/>
+    <col min="6141" max="6142" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6143" max="6145" width="9.140625" style="1"/>
+    <col min="6146" max="6147" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6148" max="6294" width="9.140625" style="1"/>
+    <col min="6295" max="6295" width="20" style="1" customWidth="1"/>
+    <col min="6296" max="6296" width="8.7109375" style="1" customWidth="1"/>
+    <col min="6297" max="6297" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6298" max="6298" width="10" style="1" customWidth="1"/>
+    <col min="6299" max="6299" width="10.140625" style="1" customWidth="1"/>
+    <col min="6300" max="6300" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6301" max="6301" width="9" style="1" customWidth="1"/>
+    <col min="6302" max="6302" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6303" max="6303" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6304" max="6304" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6305" max="6305" width="8.42578125" style="1" customWidth="1"/>
+    <col min="6306" max="6306" width="8.5703125" style="1" customWidth="1"/>
+    <col min="6307" max="6308" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6309" max="6309" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6310" max="6310" width="7.140625" style="1" customWidth="1"/>
+    <col min="6311" max="6311" width="9.140625" style="1" customWidth="1"/>
+    <col min="6312" max="6312" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6313" max="6313" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6314" max="6314" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6315" max="6315" width="7" style="1" customWidth="1"/>
+    <col min="6316" max="6316" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6317" max="6317" width="9" style="1" customWidth="1"/>
+    <col min="6318" max="6318" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6319" max="6319" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6320" max="6320" width="7.28515625" style="1" customWidth="1"/>
+    <col min="6321" max="6321" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6322" max="6322" width="10" style="1" customWidth="1"/>
+    <col min="6323" max="6323" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6324" max="6324" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6325" max="6325" width="8" style="1" customWidth="1"/>
+    <col min="6326" max="6326" width="8.42578125" style="1" customWidth="1"/>
+    <col min="6327" max="6327" width="9.140625" style="1" customWidth="1"/>
+    <col min="6328" max="6329" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6330" max="6330" width="8" style="1" customWidth="1"/>
+    <col min="6331" max="6331" width="8.28515625" style="1" customWidth="1"/>
+    <col min="6332" max="6332" width="9.140625" style="1" customWidth="1"/>
+    <col min="6333" max="6333" width="10" style="1" customWidth="1"/>
+    <col min="6334" max="6334" width="9.140625" style="1" customWidth="1"/>
+    <col min="6335" max="6335" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6336" max="6337" width="9.140625" style="1"/>
+    <col min="6338" max="6338" width="10.140625" style="1" customWidth="1"/>
+    <col min="6339" max="6342" width="9.140625" style="1"/>
+    <col min="6343" max="6343" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6344" max="6347" width="9.140625" style="1"/>
+    <col min="6348" max="6348" width="11" style="1" customWidth="1"/>
+    <col min="6349" max="6352" width="9.140625" style="1"/>
+    <col min="6353" max="6353" width="10.5703125" style="1" customWidth="1"/>
+    <col min="6354" max="6357" width="9.140625" style="1"/>
+    <col min="6358" max="6358" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6359" max="6359" width="10.140625" style="1" customWidth="1"/>
+    <col min="6360" max="6360" width="9.28515625" style="1" customWidth="1"/>
+    <col min="6361" max="6361" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6362" max="6362" width="9.140625" style="1"/>
+    <col min="6363" max="6363" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6364" max="6365" width="9.140625" style="1"/>
+    <col min="6366" max="6366" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6367" max="6368" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6369" max="6370" width="9.140625" style="1"/>
+    <col min="6371" max="6371" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6372" max="6372" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6373" max="6373" width="9.140625" style="1"/>
+    <col min="6374" max="6374" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6375" max="6377" width="9.140625" style="1"/>
+    <col min="6378" max="6378" width="10" style="1" customWidth="1"/>
+    <col min="6379" max="6379" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6380" max="6381" width="9.140625" style="1"/>
+    <col min="6382" max="6383" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6384" max="6386" width="9.140625" style="1"/>
+    <col min="6387" max="6388" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6389" max="6391" width="9.140625" style="1"/>
+    <col min="6392" max="6393" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6394" max="6396" width="9.140625" style="1"/>
+    <col min="6397" max="6398" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6399" max="6401" width="9.140625" style="1"/>
+    <col min="6402" max="6403" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6404" max="6550" width="9.140625" style="1"/>
+    <col min="6551" max="6551" width="20" style="1" customWidth="1"/>
+    <col min="6552" max="6552" width="8.7109375" style="1" customWidth="1"/>
+    <col min="6553" max="6553" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6554" max="6554" width="10" style="1" customWidth="1"/>
+    <col min="6555" max="6555" width="10.140625" style="1" customWidth="1"/>
+    <col min="6556" max="6556" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6557" max="6557" width="9" style="1" customWidth="1"/>
+    <col min="6558" max="6558" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6559" max="6559" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6560" max="6560" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6561" max="6561" width="8.42578125" style="1" customWidth="1"/>
+    <col min="6562" max="6562" width="8.5703125" style="1" customWidth="1"/>
+    <col min="6563" max="6564" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6565" max="6565" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6566" max="6566" width="7.140625" style="1" customWidth="1"/>
+    <col min="6567" max="6567" width="9.140625" style="1" customWidth="1"/>
+    <col min="6568" max="6568" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6569" max="6569" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6570" max="6570" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6571" max="6571" width="7" style="1" customWidth="1"/>
+    <col min="6572" max="6572" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6573" max="6573" width="9" style="1" customWidth="1"/>
+    <col min="6574" max="6574" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6575" max="6575" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6576" max="6576" width="7.28515625" style="1" customWidth="1"/>
+    <col min="6577" max="6577" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6578" max="6578" width="10" style="1" customWidth="1"/>
+    <col min="6579" max="6579" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6580" max="6580" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6581" max="6581" width="8" style="1" customWidth="1"/>
+    <col min="6582" max="6582" width="8.42578125" style="1" customWidth="1"/>
+    <col min="6583" max="6583" width="9.140625" style="1" customWidth="1"/>
+    <col min="6584" max="6585" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6586" max="6586" width="8" style="1" customWidth="1"/>
+    <col min="6587" max="6587" width="8.28515625" style="1" customWidth="1"/>
+    <col min="6588" max="6588" width="9.140625" style="1" customWidth="1"/>
+    <col min="6589" max="6589" width="10" style="1" customWidth="1"/>
+    <col min="6590" max="6590" width="9.140625" style="1" customWidth="1"/>
+    <col min="6591" max="6591" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6592" max="6593" width="9.140625" style="1"/>
+    <col min="6594" max="6594" width="10.140625" style="1" customWidth="1"/>
+    <col min="6595" max="6598" width="9.140625" style="1"/>
+    <col min="6599" max="6599" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6600" max="6603" width="9.140625" style="1"/>
+    <col min="6604" max="6604" width="11" style="1" customWidth="1"/>
+    <col min="6605" max="6608" width="9.140625" style="1"/>
+    <col min="6609" max="6609" width="10.5703125" style="1" customWidth="1"/>
+    <col min="6610" max="6613" width="9.140625" style="1"/>
+    <col min="6614" max="6614" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6615" max="6615" width="10.140625" style="1" customWidth="1"/>
+    <col min="6616" max="6616" width="9.28515625" style="1" customWidth="1"/>
+    <col min="6617" max="6617" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6618" max="6618" width="9.140625" style="1"/>
+    <col min="6619" max="6619" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6620" max="6621" width="9.140625" style="1"/>
+    <col min="6622" max="6622" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6623" max="6624" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6625" max="6626" width="9.140625" style="1"/>
+    <col min="6627" max="6627" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6628" max="6628" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6629" max="6629" width="9.140625" style="1"/>
+    <col min="6630" max="6630" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6631" max="6633" width="9.140625" style="1"/>
+    <col min="6634" max="6634" width="10" style="1" customWidth="1"/>
+    <col min="6635" max="6635" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6636" max="6637" width="9.140625" style="1"/>
+    <col min="6638" max="6639" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6640" max="6642" width="9.140625" style="1"/>
+    <col min="6643" max="6644" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6645" max="6647" width="9.140625" style="1"/>
+    <col min="6648" max="6649" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6650" max="6652" width="9.140625" style="1"/>
+    <col min="6653" max="6654" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6655" max="6657" width="9.140625" style="1"/>
+    <col min="6658" max="6659" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6660" max="6806" width="9.140625" style="1"/>
+    <col min="6807" max="6807" width="20" style="1" customWidth="1"/>
+    <col min="6808" max="6808" width="8.7109375" style="1" customWidth="1"/>
+    <col min="6809" max="6809" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6810" max="6810" width="10" style="1" customWidth="1"/>
+    <col min="6811" max="6811" width="10.140625" style="1" customWidth="1"/>
+    <col min="6812" max="6812" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6813" max="6813" width="9" style="1" customWidth="1"/>
+    <col min="6814" max="6814" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6815" max="6815" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6816" max="6816" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6817" max="6817" width="8.42578125" style="1" customWidth="1"/>
+    <col min="6818" max="6818" width="8.5703125" style="1" customWidth="1"/>
+    <col min="6819" max="6820" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6821" max="6821" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6822" max="6822" width="7.140625" style="1" customWidth="1"/>
+    <col min="6823" max="6823" width="9.140625" style="1" customWidth="1"/>
+    <col min="6824" max="6824" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6825" max="6825" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6826" max="6826" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6827" max="6827" width="7" style="1" customWidth="1"/>
+    <col min="6828" max="6828" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6829" max="6829" width="9" style="1" customWidth="1"/>
+    <col min="6830" max="6830" width="9.85546875" style="1" customWidth="1"/>
+    <col min="6831" max="6831" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6832" max="6832" width="7.28515625" style="1" customWidth="1"/>
+    <col min="6833" max="6833" width="8.85546875" style="1" customWidth="1"/>
+    <col min="6834" max="6834" width="10" style="1" customWidth="1"/>
+    <col min="6835" max="6835" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6836" max="6836" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6837" max="6837" width="8" style="1" customWidth="1"/>
+    <col min="6838" max="6838" width="8.42578125" style="1" customWidth="1"/>
+    <col min="6839" max="6839" width="9.140625" style="1" customWidth="1"/>
+    <col min="6840" max="6841" width="9.42578125" style="1" customWidth="1"/>
+    <col min="6842" max="6842" width="8" style="1" customWidth="1"/>
+    <col min="6843" max="6843" width="8.28515625" style="1" customWidth="1"/>
+    <col min="6844" max="6844" width="9.140625" style="1" customWidth="1"/>
+    <col min="6845" max="6845" width="10" style="1" customWidth="1"/>
+    <col min="6846" max="6846" width="9.140625" style="1" customWidth="1"/>
+    <col min="6847" max="6847" width="7.7109375" style="1" customWidth="1"/>
+    <col min="6848" max="6849" width="9.140625" style="1"/>
+    <col min="6850" max="6850" width="10.140625" style="1" customWidth="1"/>
+    <col min="6851" max="6854" width="9.140625" style="1"/>
+    <col min="6855" max="6855" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6856" max="6859" width="9.140625" style="1"/>
+    <col min="6860" max="6860" width="11" style="1" customWidth="1"/>
+    <col min="6861" max="6864" width="9.140625" style="1"/>
+    <col min="6865" max="6865" width="10.5703125" style="1" customWidth="1"/>
+    <col min="6866" max="6869" width="9.140625" style="1"/>
+    <col min="6870" max="6870" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6871" max="6871" width="10.140625" style="1" customWidth="1"/>
+    <col min="6872" max="6872" width="9.28515625" style="1" customWidth="1"/>
+    <col min="6873" max="6873" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6874" max="6874" width="9.140625" style="1"/>
+    <col min="6875" max="6875" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6876" max="6877" width="9.140625" style="1"/>
+    <col min="6878" max="6878" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6879" max="6880" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6881" max="6882" width="9.140625" style="1"/>
+    <col min="6883" max="6883" width="9.5703125" style="1" customWidth="1"/>
+    <col min="6884" max="6884" width="10.42578125" style="1" customWidth="1"/>
+    <col min="6885" max="6885" width="9.140625" style="1"/>
+    <col min="6886" max="6886" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="6887" max="6889" width="9.140625" style="1"/>
+    <col min="6890" max="6890" width="10" style="1" customWidth="1"/>
+    <col min="6891" max="6891" width="9.7109375" style="1" customWidth="1"/>
+    <col min="6892" max="6893" width="9.140625" style="1"/>
+    <col min="6894" max="6895" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6896" max="6898" width="9.140625" style="1"/>
+    <col min="6899" max="6900" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6901" max="6903" width="9.140625" style="1"/>
+    <col min="6904" max="6905" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6906" max="6908" width="9.140625" style="1"/>
+    <col min="6909" max="6910" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6911" max="6913" width="9.140625" style="1"/>
+    <col min="6914" max="6915" width="10.28515625" style="1" customWidth="1"/>
+    <col min="6916" max="7062" width="9.140625" style="1"/>
+    <col min="7063" max="7063" width="20" style="1" customWidth="1"/>
+    <col min="7064" max="7064" width="8.7109375" style="1" customWidth="1"/>
+    <col min="7065" max="7065" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7066" max="7066" width="10" style="1" customWidth="1"/>
+    <col min="7067" max="7067" width="10.140625" style="1" customWidth="1"/>
+    <col min="7068" max="7068" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7069" max="7069" width="9" style="1" customWidth="1"/>
+    <col min="7070" max="7070" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7071" max="7071" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7072" max="7072" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7073" max="7073" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7074" max="7074" width="8.5703125" style="1" customWidth="1"/>
+    <col min="7075" max="7076" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7077" max="7077" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7078" max="7078" width="7.140625" style="1" customWidth="1"/>
+    <col min="7079" max="7079" width="9.140625" style="1" customWidth="1"/>
+    <col min="7080" max="7080" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7081" max="7081" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7082" max="7082" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7083" max="7083" width="7" style="1" customWidth="1"/>
+    <col min="7084" max="7084" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7085" max="7085" width="9" style="1" customWidth="1"/>
+    <col min="7086" max="7086" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7087" max="7087" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7088" max="7088" width="7.28515625" style="1" customWidth="1"/>
+    <col min="7089" max="7089" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7090" max="7090" width="10" style="1" customWidth="1"/>
+    <col min="7091" max="7091" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7092" max="7092" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7093" max="7093" width="8" style="1" customWidth="1"/>
+    <col min="7094" max="7094" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7095" max="7095" width="9.140625" style="1" customWidth="1"/>
+    <col min="7096" max="7097" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7098" max="7098" width="8" style="1" customWidth="1"/>
+    <col min="7099" max="7099" width="8.28515625" style="1" customWidth="1"/>
+    <col min="7100" max="7100" width="9.140625" style="1" customWidth="1"/>
+    <col min="7101" max="7101" width="10" style="1" customWidth="1"/>
+    <col min="7102" max="7102" width="9.140625" style="1" customWidth="1"/>
+    <col min="7103" max="7103" width="7.7109375" style="1" customWidth="1"/>
+    <col min="7104" max="7105" width="9.140625" style="1"/>
+    <col min="7106" max="7106" width="10.140625" style="1" customWidth="1"/>
+    <col min="7107" max="7110" width="9.140625" style="1"/>
+    <col min="7111" max="7111" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7112" max="7115" width="9.140625" style="1"/>
+    <col min="7116" max="7116" width="11" style="1" customWidth="1"/>
+    <col min="7117" max="7120" width="9.140625" style="1"/>
+    <col min="7121" max="7121" width="10.5703125" style="1" customWidth="1"/>
+    <col min="7122" max="7125" width="9.140625" style="1"/>
+    <col min="7126" max="7126" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7127" max="7127" width="10.140625" style="1" customWidth="1"/>
+    <col min="7128" max="7128" width="9.28515625" style="1" customWidth="1"/>
+    <col min="7129" max="7129" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7130" max="7130" width="9.140625" style="1"/>
+    <col min="7131" max="7131" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7132" max="7133" width="9.140625" style="1"/>
+    <col min="7134" max="7134" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7135" max="7136" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7137" max="7138" width="9.140625" style="1"/>
+    <col min="7139" max="7139" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7140" max="7140" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7141" max="7141" width="9.140625" style="1"/>
+    <col min="7142" max="7142" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7143" max="7145" width="9.140625" style="1"/>
+    <col min="7146" max="7146" width="10" style="1" customWidth="1"/>
+    <col min="7147" max="7147" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7148" max="7149" width="9.140625" style="1"/>
+    <col min="7150" max="7151" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7152" max="7154" width="9.140625" style="1"/>
+    <col min="7155" max="7156" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7157" max="7159" width="9.140625" style="1"/>
+    <col min="7160" max="7161" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7162" max="7164" width="9.140625" style="1"/>
+    <col min="7165" max="7166" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7167" max="7169" width="9.140625" style="1"/>
+    <col min="7170" max="7171" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7172" max="7318" width="9.140625" style="1"/>
+    <col min="7319" max="7319" width="20" style="1" customWidth="1"/>
+    <col min="7320" max="7320" width="8.7109375" style="1" customWidth="1"/>
+    <col min="7321" max="7321" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7322" max="7322" width="10" style="1" customWidth="1"/>
+    <col min="7323" max="7323" width="10.140625" style="1" customWidth="1"/>
+    <col min="7324" max="7324" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7325" max="7325" width="9" style="1" customWidth="1"/>
+    <col min="7326" max="7326" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7327" max="7327" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7328" max="7328" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7329" max="7329" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7330" max="7330" width="8.5703125" style="1" customWidth="1"/>
+    <col min="7331" max="7332" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7333" max="7333" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7334" max="7334" width="7.140625" style="1" customWidth="1"/>
+    <col min="7335" max="7335" width="9.140625" style="1" customWidth="1"/>
+    <col min="7336" max="7336" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7337" max="7337" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7338" max="7338" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7339" max="7339" width="7" style="1" customWidth="1"/>
+    <col min="7340" max="7340" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7341" max="7341" width="9" style="1" customWidth="1"/>
+    <col min="7342" max="7342" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7343" max="7343" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7344" max="7344" width="7.28515625" style="1" customWidth="1"/>
+    <col min="7345" max="7345" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7346" max="7346" width="10" style="1" customWidth="1"/>
+    <col min="7347" max="7347" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7348" max="7348" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7349" max="7349" width="8" style="1" customWidth="1"/>
+    <col min="7350" max="7350" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7351" max="7351" width="9.140625" style="1" customWidth="1"/>
+    <col min="7352" max="7353" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7354" max="7354" width="8" style="1" customWidth="1"/>
+    <col min="7355" max="7355" width="8.28515625" style="1" customWidth="1"/>
+    <col min="7356" max="7356" width="9.140625" style="1" customWidth="1"/>
+    <col min="7357" max="7357" width="10" style="1" customWidth="1"/>
+    <col min="7358" max="7358" width="9.140625" style="1" customWidth="1"/>
+    <col min="7359" max="7359" width="7.7109375" style="1" customWidth="1"/>
+    <col min="7360" max="7361" width="9.140625" style="1"/>
+    <col min="7362" max="7362" width="10.140625" style="1" customWidth="1"/>
+    <col min="7363" max="7366" width="9.140625" style="1"/>
+    <col min="7367" max="7367" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7368" max="7371" width="9.140625" style="1"/>
+    <col min="7372" max="7372" width="11" style="1" customWidth="1"/>
+    <col min="7373" max="7376" width="9.140625" style="1"/>
+    <col min="7377" max="7377" width="10.5703125" style="1" customWidth="1"/>
+    <col min="7378" max="7381" width="9.140625" style="1"/>
+    <col min="7382" max="7382" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7383" max="7383" width="10.140625" style="1" customWidth="1"/>
+    <col min="7384" max="7384" width="9.28515625" style="1" customWidth="1"/>
+    <col min="7385" max="7385" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7386" max="7386" width="9.140625" style="1"/>
+    <col min="7387" max="7387" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7388" max="7389" width="9.140625" style="1"/>
+    <col min="7390" max="7390" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7391" max="7392" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7393" max="7394" width="9.140625" style="1"/>
+    <col min="7395" max="7395" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7396" max="7396" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7397" max="7397" width="9.140625" style="1"/>
+    <col min="7398" max="7398" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7399" max="7401" width="9.140625" style="1"/>
+    <col min="7402" max="7402" width="10" style="1" customWidth="1"/>
+    <col min="7403" max="7403" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7404" max="7405" width="9.140625" style="1"/>
+    <col min="7406" max="7407" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7408" max="7410" width="9.140625" style="1"/>
+    <col min="7411" max="7412" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7413" max="7415" width="9.140625" style="1"/>
+    <col min="7416" max="7417" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7418" max="7420" width="9.140625" style="1"/>
+    <col min="7421" max="7422" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7423" max="7425" width="9.140625" style="1"/>
+    <col min="7426" max="7427" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7428" max="7574" width="9.140625" style="1"/>
+    <col min="7575" max="7575" width="20" style="1" customWidth="1"/>
+    <col min="7576" max="7576" width="8.7109375" style="1" customWidth="1"/>
+    <col min="7577" max="7577" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7578" max="7578" width="10" style="1" customWidth="1"/>
+    <col min="7579" max="7579" width="10.140625" style="1" customWidth="1"/>
+    <col min="7580" max="7580" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7581" max="7581" width="9" style="1" customWidth="1"/>
+    <col min="7582" max="7582" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7583" max="7583" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7584" max="7584" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7585" max="7585" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7586" max="7586" width="8.5703125" style="1" customWidth="1"/>
+    <col min="7587" max="7588" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7589" max="7589" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7590" max="7590" width="7.140625" style="1" customWidth="1"/>
+    <col min="7591" max="7591" width="9.140625" style="1" customWidth="1"/>
+    <col min="7592" max="7592" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7593" max="7593" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7594" max="7594" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7595" max="7595" width="7" style="1" customWidth="1"/>
+    <col min="7596" max="7596" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7597" max="7597" width="9" style="1" customWidth="1"/>
+    <col min="7598" max="7598" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7599" max="7599" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7600" max="7600" width="7.28515625" style="1" customWidth="1"/>
+    <col min="7601" max="7601" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7602" max="7602" width="10" style="1" customWidth="1"/>
+    <col min="7603" max="7603" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7604" max="7604" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7605" max="7605" width="8" style="1" customWidth="1"/>
+    <col min="7606" max="7606" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7607" max="7607" width="9.140625" style="1" customWidth="1"/>
+    <col min="7608" max="7609" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7610" max="7610" width="8" style="1" customWidth="1"/>
+    <col min="7611" max="7611" width="8.28515625" style="1" customWidth="1"/>
+    <col min="7612" max="7612" width="9.140625" style="1" customWidth="1"/>
+    <col min="7613" max="7613" width="10" style="1" customWidth="1"/>
+    <col min="7614" max="7614" width="9.140625" style="1" customWidth="1"/>
+    <col min="7615" max="7615" width="7.7109375" style="1" customWidth="1"/>
+    <col min="7616" max="7617" width="9.140625" style="1"/>
+    <col min="7618" max="7618" width="10.140625" style="1" customWidth="1"/>
+    <col min="7619" max="7622" width="9.140625" style="1"/>
+    <col min="7623" max="7623" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7624" max="7627" width="9.140625" style="1"/>
+    <col min="7628" max="7628" width="11" style="1" customWidth="1"/>
+    <col min="7629" max="7632" width="9.140625" style="1"/>
+    <col min="7633" max="7633" width="10.5703125" style="1" customWidth="1"/>
+    <col min="7634" max="7637" width="9.140625" style="1"/>
+    <col min="7638" max="7638" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7639" max="7639" width="10.140625" style="1" customWidth="1"/>
+    <col min="7640" max="7640" width="9.28515625" style="1" customWidth="1"/>
+    <col min="7641" max="7641" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7642" max="7642" width="9.140625" style="1"/>
+    <col min="7643" max="7643" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7644" max="7645" width="9.140625" style="1"/>
+    <col min="7646" max="7646" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7647" max="7648" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7649" max="7650" width="9.140625" style="1"/>
+    <col min="7651" max="7651" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7652" max="7652" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7653" max="7653" width="9.140625" style="1"/>
+    <col min="7654" max="7654" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7655" max="7657" width="9.140625" style="1"/>
+    <col min="7658" max="7658" width="10" style="1" customWidth="1"/>
+    <col min="7659" max="7659" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7660" max="7661" width="9.140625" style="1"/>
+    <col min="7662" max="7663" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7664" max="7666" width="9.140625" style="1"/>
+    <col min="7667" max="7668" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7669" max="7671" width="9.140625" style="1"/>
+    <col min="7672" max="7673" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7674" max="7676" width="9.140625" style="1"/>
+    <col min="7677" max="7678" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7679" max="7681" width="9.140625" style="1"/>
+    <col min="7682" max="7683" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7684" max="7830" width="9.140625" style="1"/>
+    <col min="7831" max="7831" width="20" style="1" customWidth="1"/>
+    <col min="7832" max="7832" width="8.7109375" style="1" customWidth="1"/>
+    <col min="7833" max="7833" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7834" max="7834" width="10" style="1" customWidth="1"/>
+    <col min="7835" max="7835" width="10.140625" style="1" customWidth="1"/>
+    <col min="7836" max="7836" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7837" max="7837" width="9" style="1" customWidth="1"/>
+    <col min="7838" max="7838" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7839" max="7839" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7840" max="7840" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7841" max="7841" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7842" max="7842" width="8.5703125" style="1" customWidth="1"/>
+    <col min="7843" max="7844" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7845" max="7845" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7846" max="7846" width="7.140625" style="1" customWidth="1"/>
+    <col min="7847" max="7847" width="9.140625" style="1" customWidth="1"/>
+    <col min="7848" max="7848" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7849" max="7849" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7850" max="7850" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7851" max="7851" width="7" style="1" customWidth="1"/>
+    <col min="7852" max="7852" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7853" max="7853" width="9" style="1" customWidth="1"/>
+    <col min="7854" max="7854" width="9.85546875" style="1" customWidth="1"/>
+    <col min="7855" max="7855" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7856" max="7856" width="7.28515625" style="1" customWidth="1"/>
+    <col min="7857" max="7857" width="8.85546875" style="1" customWidth="1"/>
+    <col min="7858" max="7858" width="10" style="1" customWidth="1"/>
+    <col min="7859" max="7859" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7860" max="7860" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7861" max="7861" width="8" style="1" customWidth="1"/>
+    <col min="7862" max="7862" width="8.42578125" style="1" customWidth="1"/>
+    <col min="7863" max="7863" width="9.140625" style="1" customWidth="1"/>
+    <col min="7864" max="7865" width="9.42578125" style="1" customWidth="1"/>
+    <col min="7866" max="7866" width="8" style="1" customWidth="1"/>
+    <col min="7867" max="7867" width="8.28515625" style="1" customWidth="1"/>
+    <col min="7868" max="7868" width="9.140625" style="1" customWidth="1"/>
+    <col min="7869" max="7869" width="10" style="1" customWidth="1"/>
+    <col min="7870" max="7870" width="9.140625" style="1" customWidth="1"/>
+    <col min="7871" max="7871" width="7.7109375" style="1" customWidth="1"/>
+    <col min="7872" max="7873" width="9.140625" style="1"/>
+    <col min="7874" max="7874" width="10.140625" style="1" customWidth="1"/>
+    <col min="7875" max="7878" width="9.140625" style="1"/>
+    <col min="7879" max="7879" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="7880" max="7883" width="9.140625" style="1"/>
+    <col min="7884" max="7884" width="11" style="1" customWidth="1"/>
+    <col min="7885" max="7888" width="9.140625" style="1"/>
+    <col min="7889" max="7889" width="10.5703125" style="1" customWidth="1"/>
+    <col min="7890" max="7893" width="9.140625" style="1"/>
+    <col min="7894" max="7894" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7895" max="7895" width="10.140625" style="1" customWidth="1"/>
+    <col min="7896" max="7896" width="9.28515625" style="1" customWidth="1"/>
+    <col min="7897" max="7897" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7898" max="7898" width="9.140625" style="1"/>
+    <col min="7899" max="7899" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7900" max="7901" width="9.140625" style="1"/>
+    <col min="7902" max="7902" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7903" max="7904" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7905" max="7906" width="9.140625" style="1"/>
+    <col min="7907" max="7907" width="9.5703125" style="1" customWidth="1"/>
+    <col min="7908" max="7908" width="10.42578125" style="1" customWidth="1"/>
+    <col min="7909" max="7909" width="9.140625" style="1"/>
+    <col min="7910" max="7910" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7911" max="7913" width="9.140625" style="1"/>
+    <col min="7914" max="7914" width="10" style="1" customWidth="1"/>
+    <col min="7915" max="7915" width="9.7109375" style="1" customWidth="1"/>
+    <col min="7916" max="7917" width="9.140625" style="1"/>
+    <col min="7918" max="7919" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7920" max="7922" width="9.140625" style="1"/>
+    <col min="7923" max="7924" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7925" max="7927" width="9.140625" style="1"/>
+    <col min="7928" max="7929" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7930" max="7932" width="9.140625" style="1"/>
+    <col min="7933" max="7934" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7935" max="7937" width="9.140625" style="1"/>
+    <col min="7938" max="7939" width="10.28515625" style="1" customWidth="1"/>
+    <col min="7940" max="8086" width="9.140625" style="1"/>
+    <col min="8087" max="8087" width="20" style="1" customWidth="1"/>
+    <col min="8088" max="8088" width="8.7109375" style="1" customWidth="1"/>
+    <col min="8089" max="8089" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8090" max="8090" width="10" style="1" customWidth="1"/>
+    <col min="8091" max="8091" width="10.140625" style="1" customWidth="1"/>
+    <col min="8092" max="8092" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8093" max="8093" width="9" style="1" customWidth="1"/>
+    <col min="8094" max="8094" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8095" max="8095" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8096" max="8096" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8097" max="8097" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8098" max="8098" width="8.5703125" style="1" customWidth="1"/>
+    <col min="8099" max="8100" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8101" max="8101" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8102" max="8102" width="7.140625" style="1" customWidth="1"/>
+    <col min="8103" max="8103" width="9.140625" style="1" customWidth="1"/>
+    <col min="8104" max="8104" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8105" max="8105" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8106" max="8106" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8107" max="8107" width="7" style="1" customWidth="1"/>
+    <col min="8108" max="8108" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8109" max="8109" width="9" style="1" customWidth="1"/>
+    <col min="8110" max="8110" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8111" max="8111" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8112" max="8112" width="7.28515625" style="1" customWidth="1"/>
+    <col min="8113" max="8113" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8114" max="8114" width="10" style="1" customWidth="1"/>
+    <col min="8115" max="8115" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8116" max="8116" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8117" max="8117" width="8" style="1" customWidth="1"/>
+    <col min="8118" max="8118" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8119" max="8119" width="9.140625" style="1" customWidth="1"/>
+    <col min="8120" max="8121" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8122" max="8122" width="8" style="1" customWidth="1"/>
+    <col min="8123" max="8123" width="8.28515625" style="1" customWidth="1"/>
+    <col min="8124" max="8124" width="9.140625" style="1" customWidth="1"/>
+    <col min="8125" max="8125" width="10" style="1" customWidth="1"/>
+    <col min="8126" max="8126" width="9.140625" style="1" customWidth="1"/>
+    <col min="8127" max="8127" width="7.7109375" style="1" customWidth="1"/>
+    <col min="8128" max="8129" width="9.140625" style="1"/>
+    <col min="8130" max="8130" width="10.140625" style="1" customWidth="1"/>
+    <col min="8131" max="8134" width="9.140625" style="1"/>
+    <col min="8135" max="8135" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8136" max="8139" width="9.140625" style="1"/>
+    <col min="8140" max="8140" width="11" style="1" customWidth="1"/>
+    <col min="8141" max="8144" width="9.140625" style="1"/>
+    <col min="8145" max="8145" width="10.5703125" style="1" customWidth="1"/>
+    <col min="8146" max="8149" width="9.140625" style="1"/>
+    <col min="8150" max="8150" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8151" max="8151" width="10.140625" style="1" customWidth="1"/>
+    <col min="8152" max="8152" width="9.28515625" style="1" customWidth="1"/>
+    <col min="8153" max="8153" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8154" max="8154" width="9.140625" style="1"/>
+    <col min="8155" max="8155" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8156" max="8157" width="9.140625" style="1"/>
+    <col min="8158" max="8158" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8159" max="8160" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8161" max="8162" width="9.140625" style="1"/>
+    <col min="8163" max="8163" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8164" max="8164" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8165" max="8165" width="9.140625" style="1"/>
+    <col min="8166" max="8166" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8167" max="8169" width="9.140625" style="1"/>
+    <col min="8170" max="8170" width="10" style="1" customWidth="1"/>
+    <col min="8171" max="8171" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8172" max="8173" width="9.140625" style="1"/>
+    <col min="8174" max="8175" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8176" max="8178" width="9.140625" style="1"/>
+    <col min="8179" max="8180" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8181" max="8183" width="9.140625" style="1"/>
+    <col min="8184" max="8185" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8186" max="8188" width="9.140625" style="1"/>
+    <col min="8189" max="8190" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8191" max="8193" width="9.140625" style="1"/>
+    <col min="8194" max="8195" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8196" max="8342" width="9.140625" style="1"/>
+    <col min="8343" max="8343" width="20" style="1" customWidth="1"/>
+    <col min="8344" max="8344" width="8.7109375" style="1" customWidth="1"/>
+    <col min="8345" max="8345" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8346" max="8346" width="10" style="1" customWidth="1"/>
+    <col min="8347" max="8347" width="10.140625" style="1" customWidth="1"/>
+    <col min="8348" max="8348" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8349" max="8349" width="9" style="1" customWidth="1"/>
+    <col min="8350" max="8350" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8351" max="8351" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8352" max="8352" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8353" max="8353" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8354" max="8354" width="8.5703125" style="1" customWidth="1"/>
+    <col min="8355" max="8356" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8357" max="8357" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8358" max="8358" width="7.140625" style="1" customWidth="1"/>
+    <col min="8359" max="8359" width="9.140625" style="1" customWidth="1"/>
+    <col min="8360" max="8360" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8361" max="8361" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8362" max="8362" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8363" max="8363" width="7" style="1" customWidth="1"/>
+    <col min="8364" max="8364" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8365" max="8365" width="9" style="1" customWidth="1"/>
+    <col min="8366" max="8366" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8367" max="8367" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8368" max="8368" width="7.28515625" style="1" customWidth="1"/>
+    <col min="8369" max="8369" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8370" max="8370" width="10" style="1" customWidth="1"/>
+    <col min="8371" max="8371" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8372" max="8372" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8373" max="8373" width="8" style="1" customWidth="1"/>
+    <col min="8374" max="8374" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8375" max="8375" width="9.140625" style="1" customWidth="1"/>
+    <col min="8376" max="8377" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8378" max="8378" width="8" style="1" customWidth="1"/>
+    <col min="8379" max="8379" width="8.28515625" style="1" customWidth="1"/>
+    <col min="8380" max="8380" width="9.140625" style="1" customWidth="1"/>
+    <col min="8381" max="8381" width="10" style="1" customWidth="1"/>
+    <col min="8382" max="8382" width="9.140625" style="1" customWidth="1"/>
+    <col min="8383" max="8383" width="7.7109375" style="1" customWidth="1"/>
+    <col min="8384" max="8385" width="9.140625" style="1"/>
+    <col min="8386" max="8386" width="10.140625" style="1" customWidth="1"/>
+    <col min="8387" max="8390" width="9.140625" style="1"/>
+    <col min="8391" max="8391" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8392" max="8395" width="9.140625" style="1"/>
+    <col min="8396" max="8396" width="11" style="1" customWidth="1"/>
+    <col min="8397" max="8400" width="9.140625" style="1"/>
+    <col min="8401" max="8401" width="10.5703125" style="1" customWidth="1"/>
+    <col min="8402" max="8405" width="9.140625" style="1"/>
+    <col min="8406" max="8406" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8407" max="8407" width="10.140625" style="1" customWidth="1"/>
+    <col min="8408" max="8408" width="9.28515625" style="1" customWidth="1"/>
+    <col min="8409" max="8409" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8410" max="8410" width="9.140625" style="1"/>
+    <col min="8411" max="8411" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8412" max="8413" width="9.140625" style="1"/>
+    <col min="8414" max="8414" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8415" max="8416" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8417" max="8418" width="9.140625" style="1"/>
+    <col min="8419" max="8419" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8420" max="8420" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8421" max="8421" width="9.140625" style="1"/>
+    <col min="8422" max="8422" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8423" max="8425" width="9.140625" style="1"/>
+    <col min="8426" max="8426" width="10" style="1" customWidth="1"/>
+    <col min="8427" max="8427" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8428" max="8429" width="9.140625" style="1"/>
+    <col min="8430" max="8431" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8432" max="8434" width="9.140625" style="1"/>
+    <col min="8435" max="8436" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8437" max="8439" width="9.140625" style="1"/>
+    <col min="8440" max="8441" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8442" max="8444" width="9.140625" style="1"/>
+    <col min="8445" max="8446" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8447" max="8449" width="9.140625" style="1"/>
+    <col min="8450" max="8451" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8452" max="8598" width="9.140625" style="1"/>
+    <col min="8599" max="8599" width="20" style="1" customWidth="1"/>
+    <col min="8600" max="8600" width="8.7109375" style="1" customWidth="1"/>
+    <col min="8601" max="8601" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8602" max="8602" width="10" style="1" customWidth="1"/>
+    <col min="8603" max="8603" width="10.140625" style="1" customWidth="1"/>
+    <col min="8604" max="8604" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8605" max="8605" width="9" style="1" customWidth="1"/>
+    <col min="8606" max="8606" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8607" max="8607" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8608" max="8608" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8609" max="8609" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8610" max="8610" width="8.5703125" style="1" customWidth="1"/>
+    <col min="8611" max="8612" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8613" max="8613" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8614" max="8614" width="7.140625" style="1" customWidth="1"/>
+    <col min="8615" max="8615" width="9.140625" style="1" customWidth="1"/>
+    <col min="8616" max="8616" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8617" max="8617" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8618" max="8618" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8619" max="8619" width="7" style="1" customWidth="1"/>
+    <col min="8620" max="8620" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8621" max="8621" width="9" style="1" customWidth="1"/>
+    <col min="8622" max="8622" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8623" max="8623" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8624" max="8624" width="7.28515625" style="1" customWidth="1"/>
+    <col min="8625" max="8625" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8626" max="8626" width="10" style="1" customWidth="1"/>
+    <col min="8627" max="8627" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8628" max="8628" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8629" max="8629" width="8" style="1" customWidth="1"/>
+    <col min="8630" max="8630" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8631" max="8631" width="9.140625" style="1" customWidth="1"/>
+    <col min="8632" max="8633" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8634" max="8634" width="8" style="1" customWidth="1"/>
+    <col min="8635" max="8635" width="8.28515625" style="1" customWidth="1"/>
+    <col min="8636" max="8636" width="9.140625" style="1" customWidth="1"/>
+    <col min="8637" max="8637" width="10" style="1" customWidth="1"/>
+    <col min="8638" max="8638" width="9.140625" style="1" customWidth="1"/>
+    <col min="8639" max="8639" width="7.7109375" style="1" customWidth="1"/>
+    <col min="8640" max="8641" width="9.140625" style="1"/>
+    <col min="8642" max="8642" width="10.140625" style="1" customWidth="1"/>
+    <col min="8643" max="8646" width="9.140625" style="1"/>
+    <col min="8647" max="8647" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8648" max="8651" width="9.140625" style="1"/>
+    <col min="8652" max="8652" width="11" style="1" customWidth="1"/>
+    <col min="8653" max="8656" width="9.140625" style="1"/>
+    <col min="8657" max="8657" width="10.5703125" style="1" customWidth="1"/>
+    <col min="8658" max="8661" width="9.140625" style="1"/>
+    <col min="8662" max="8662" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8663" max="8663" width="10.140625" style="1" customWidth="1"/>
+    <col min="8664" max="8664" width="9.28515625" style="1" customWidth="1"/>
+    <col min="8665" max="8665" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8666" max="8666" width="9.140625" style="1"/>
+    <col min="8667" max="8667" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8668" max="8669" width="9.140625" style="1"/>
+    <col min="8670" max="8670" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8671" max="8672" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8673" max="8674" width="9.140625" style="1"/>
+    <col min="8675" max="8675" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8676" max="8676" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8677" max="8677" width="9.140625" style="1"/>
+    <col min="8678" max="8678" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8679" max="8681" width="9.140625" style="1"/>
+    <col min="8682" max="8682" width="10" style="1" customWidth="1"/>
+    <col min="8683" max="8683" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8684" max="8685" width="9.140625" style="1"/>
+    <col min="8686" max="8687" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8688" max="8690" width="9.140625" style="1"/>
+    <col min="8691" max="8692" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8693" max="8695" width="9.140625" style="1"/>
+    <col min="8696" max="8697" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8698" max="8700" width="9.140625" style="1"/>
+    <col min="8701" max="8702" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8703" max="8705" width="9.140625" style="1"/>
+    <col min="8706" max="8707" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8708" max="8854" width="9.140625" style="1"/>
+    <col min="8855" max="8855" width="20" style="1" customWidth="1"/>
+    <col min="8856" max="8856" width="8.7109375" style="1" customWidth="1"/>
+    <col min="8857" max="8857" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8858" max="8858" width="10" style="1" customWidth="1"/>
+    <col min="8859" max="8859" width="10.140625" style="1" customWidth="1"/>
+    <col min="8860" max="8860" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8861" max="8861" width="9" style="1" customWidth="1"/>
+    <col min="8862" max="8862" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8863" max="8863" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8864" max="8864" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8865" max="8865" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8866" max="8866" width="8.5703125" style="1" customWidth="1"/>
+    <col min="8867" max="8868" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8869" max="8869" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8870" max="8870" width="7.140625" style="1" customWidth="1"/>
+    <col min="8871" max="8871" width="9.140625" style="1" customWidth="1"/>
+    <col min="8872" max="8872" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8873" max="8873" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8874" max="8874" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8875" max="8875" width="7" style="1" customWidth="1"/>
+    <col min="8876" max="8876" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8877" max="8877" width="9" style="1" customWidth="1"/>
+    <col min="8878" max="8878" width="9.85546875" style="1" customWidth="1"/>
+    <col min="8879" max="8879" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8880" max="8880" width="7.28515625" style="1" customWidth="1"/>
+    <col min="8881" max="8881" width="8.85546875" style="1" customWidth="1"/>
+    <col min="8882" max="8882" width="10" style="1" customWidth="1"/>
+    <col min="8883" max="8883" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8884" max="8884" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8885" max="8885" width="8" style="1" customWidth="1"/>
+    <col min="8886" max="8886" width="8.42578125" style="1" customWidth="1"/>
+    <col min="8887" max="8887" width="9.140625" style="1" customWidth="1"/>
+    <col min="8888" max="8889" width="9.42578125" style="1" customWidth="1"/>
+    <col min="8890" max="8890" width="8" style="1" customWidth="1"/>
+    <col min="8891" max="8891" width="8.28515625" style="1" customWidth="1"/>
+    <col min="8892" max="8892" width="9.140625" style="1" customWidth="1"/>
+    <col min="8893" max="8893" width="10" style="1" customWidth="1"/>
+    <col min="8894" max="8894" width="9.140625" style="1" customWidth="1"/>
+    <col min="8895" max="8895" width="7.7109375" style="1" customWidth="1"/>
+    <col min="8896" max="8897" width="9.140625" style="1"/>
+    <col min="8898" max="8898" width="10.140625" style="1" customWidth="1"/>
+    <col min="8899" max="8902" width="9.140625" style="1"/>
+    <col min="8903" max="8903" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8904" max="8907" width="9.140625" style="1"/>
+    <col min="8908" max="8908" width="11" style="1" customWidth="1"/>
+    <col min="8909" max="8912" width="9.140625" style="1"/>
+    <col min="8913" max="8913" width="10.5703125" style="1" customWidth="1"/>
+    <col min="8914" max="8917" width="9.140625" style="1"/>
+    <col min="8918" max="8918" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8919" max="8919" width="10.140625" style="1" customWidth="1"/>
+    <col min="8920" max="8920" width="9.28515625" style="1" customWidth="1"/>
+    <col min="8921" max="8921" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8922" max="8922" width="9.140625" style="1"/>
+    <col min="8923" max="8923" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8924" max="8925" width="9.140625" style="1"/>
+    <col min="8926" max="8926" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8927" max="8928" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8929" max="8930" width="9.140625" style="1"/>
+    <col min="8931" max="8931" width="9.5703125" style="1" customWidth="1"/>
+    <col min="8932" max="8932" width="10.42578125" style="1" customWidth="1"/>
+    <col min="8933" max="8933" width="9.140625" style="1"/>
+    <col min="8934" max="8934" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8935" max="8937" width="9.140625" style="1"/>
+    <col min="8938" max="8938" width="10" style="1" customWidth="1"/>
+    <col min="8939" max="8939" width="9.7109375" style="1" customWidth="1"/>
+    <col min="8940" max="8941" width="9.140625" style="1"/>
+    <col min="8942" max="8943" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8944" max="8946" width="9.140625" style="1"/>
+    <col min="8947" max="8948" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8949" max="8951" width="9.140625" style="1"/>
+    <col min="8952" max="8953" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8954" max="8956" width="9.140625" style="1"/>
+    <col min="8957" max="8958" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8959" max="8961" width="9.140625" style="1"/>
+    <col min="8962" max="8963" width="10.28515625" style="1" customWidth="1"/>
+    <col min="8964" max="9110" width="9.140625" style="1"/>
+    <col min="9111" max="9111" width="20" style="1" customWidth="1"/>
+    <col min="9112" max="9112" width="8.7109375" style="1" customWidth="1"/>
+    <col min="9113" max="9113" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9114" max="9114" width="10" style="1" customWidth="1"/>
+    <col min="9115" max="9115" width="10.140625" style="1" customWidth="1"/>
+    <col min="9116" max="9116" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9117" max="9117" width="9" style="1" customWidth="1"/>
+    <col min="9118" max="9118" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9119" max="9119" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9120" max="9120" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9121" max="9121" width="8.42578125" style="1" customWidth="1"/>
+    <col min="9122" max="9122" width="8.5703125" style="1" customWidth="1"/>
+    <col min="9123" max="9124" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9125" max="9125" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9126" max="9126" width="7.140625" style="1" customWidth="1"/>
+    <col min="9127" max="9127" width="9.140625" style="1" customWidth="1"/>
+    <col min="9128" max="9128" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9129" max="9129" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9130" max="9130" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9131" max="9131" width="7" style="1" customWidth="1"/>
+    <col min="9132" max="9132" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9133" max="9133" width="9" style="1" customWidth="1"/>
+    <col min="9134" max="9134" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9135" max="9135" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9136" max="9136" width="7.28515625" style="1" customWidth="1"/>
+    <col min="9137" max="9137" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9138" max="9138" width="10" style="1" customWidth="1"/>
+    <col min="9139" max="9139" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9140" max="9140" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9141" max="9141" width="8" style="1" customWidth="1"/>
+    <col min="9142" max="9142" width="8.42578125" style="1" customWidth="1"/>
+    <col min="9143" max="9143" width="9.140625" style="1" customWidth="1"/>
+    <col min="9144" max="9145" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9146" max="9146" width="8" style="1" customWidth="1"/>
+    <col min="9147" max="9147" width="8.28515625" style="1" customWidth="1"/>
+    <col min="9148" max="9148" width="9.140625" style="1" customWidth="1"/>
+    <col min="9149" max="9149" width="10" style="1" customWidth="1"/>
+    <col min="9150" max="9150" width="9.140625" style="1" customWidth="1"/>
+    <col min="9151" max="9151" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9152" max="9153" width="9.140625" style="1"/>
+    <col min="9154" max="9154" width="10.140625" style="1" customWidth="1"/>
+    <col min="9155" max="9158" width="9.140625" style="1"/>
+    <col min="9159" max="9159" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9160" max="9163" width="9.140625" style="1"/>
+    <col min="9164" max="9164" width="11" style="1" customWidth="1"/>
+    <col min="9165" max="9168" width="9.140625" style="1"/>
+    <col min="9169" max="9169" width="10.5703125" style="1" customWidth="1"/>
+    <col min="9170" max="9173" width="9.140625" style="1"/>
+    <col min="9174" max="9174" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9175" max="9175" width="10.140625" style="1" customWidth="1"/>
+    <col min="9176" max="9176" width="9.28515625" style="1" customWidth="1"/>
+    <col min="9177" max="9177" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9178" max="9178" width="9.140625" style="1"/>
+    <col min="9179" max="9179" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9180" max="9181" width="9.140625" style="1"/>
+    <col min="9182" max="9182" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9183" max="9184" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9185" max="9186" width="9.140625" style="1"/>
+    <col min="9187" max="9187" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9188" max="9188" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9189" max="9189" width="9.140625" style="1"/>
+    <col min="9190" max="9190" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9191" max="9193" width="9.140625" style="1"/>
+    <col min="9194" max="9194" width="10" style="1" customWidth="1"/>
+    <col min="9195" max="9195" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9196" max="9197" width="9.140625" style="1"/>
+    <col min="9198" max="9199" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9200" max="9202" width="9.140625" style="1"/>
+    <col min="9203" max="9204" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9205" max="9207" width="9.140625" style="1"/>
+    <col min="9208" max="9209" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9210" max="9212" width="9.140625" style="1"/>
+    <col min="9213" max="9214" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9215" max="9217" width="9.140625" style="1"/>
+    <col min="9218" max="9219" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9220" max="9366" width="9.140625" style="1"/>
+    <col min="9367" max="9367" width="20" style="1" customWidth="1"/>
+    <col min="9368" max="9368" width="8.7109375" style="1" customWidth="1"/>
+    <col min="9369" max="9369" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9370" max="9370" width="10" style="1" customWidth="1"/>
+    <col min="9371" max="9371" width="10.140625" style="1" customWidth="1"/>
+    <col min="9372" max="9372" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9373" max="9373" width="9" style="1" customWidth="1"/>
+    <col min="9374" max="9374" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9375" max="9375" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9376" max="9376" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9377" max="9377" width="8.42578125" style="1" customWidth="1"/>
+    <col min="9378" max="9378" width="8.5703125" style="1" customWidth="1"/>
+    <col min="9379" max="9380" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9381" max="9381" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9382" max="9382" width="7.140625" style="1" customWidth="1"/>
+    <col min="9383" max="9383" width="9.140625" style="1" customWidth="1"/>
+    <col min="9384" max="9384" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9385" max="9385" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9386" max="9386" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9387" max="9387" width="7" style="1" customWidth="1"/>
+    <col min="9388" max="9388" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9389" max="9389" width="9" style="1" customWidth="1"/>
+    <col min="9390" max="9390" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9391" max="9391" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9392" max="9392" width="7.28515625" style="1" customWidth="1"/>
+    <col min="9393" max="9393" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9394" max="9394" width="10" style="1" customWidth="1"/>
+    <col min="9395" max="9395" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9396" max="9396" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9397" max="9397" width="8" style="1" customWidth="1"/>
+    <col min="9398" max="9398" width="8.42578125" style="1" customWidth="1"/>
+    <col min="9399" max="9399" width="9.140625" style="1" customWidth="1"/>
+    <col min="9400" max="9401" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9402" max="9402" width="8" style="1" customWidth="1"/>
+    <col min="9403" max="9403" width="8.28515625" style="1" customWidth="1"/>
+    <col min="9404" max="9404" width="9.140625" style="1" customWidth="1"/>
+    <col min="9405" max="9405" width="10" style="1" customWidth="1"/>
+    <col min="9406" max="9406" width="9.140625" style="1" customWidth="1"/>
+    <col min="9407" max="9407" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9408" max="9409" width="9.140625" style="1"/>
+    <col min="9410" max="9410" width="10.140625" style="1" customWidth="1"/>
+    <col min="9411" max="9414" width="9.140625" style="1"/>
+    <col min="9415" max="9415" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9416" max="9419" width="9.140625" style="1"/>
+    <col min="9420" max="9420" width="11" style="1" customWidth="1"/>
+    <col min="9421" max="9424" width="9.140625" style="1"/>
+    <col min="9425" max="9425" width="10.5703125" style="1" customWidth="1"/>
+    <col min="9426" max="9429" width="9.140625" style="1"/>
+    <col min="9430" max="9430" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9431" max="9431" width="10.140625" style="1" customWidth="1"/>
+    <col min="9432" max="9432" width="9.28515625" style="1" customWidth="1"/>
+    <col min="9433" max="9433" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9434" max="9434" width="9.140625" style="1"/>
+    <col min="9435" max="9435" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9436" max="9437" width="9.140625" style="1"/>
+    <col min="9438" max="9438" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9439" max="9440" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9441" max="9442" width="9.140625" style="1"/>
+    <col min="9443" max="9443" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9444" max="9444" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9445" max="9445" width="9.140625" style="1"/>
+    <col min="9446" max="9446" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9447" max="9449" width="9.140625" style="1"/>
+    <col min="9450" max="9450" width="10" style="1" customWidth="1"/>
+    <col min="9451" max="9451" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9452" max="9453" width="9.140625" style="1"/>
+    <col min="9454" max="9455" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9456" max="9458" width="9.140625" style="1"/>
+    <col min="9459" max="9460" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9461" max="9463" width="9.140625" style="1"/>
+    <col min="9464" max="9465" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9466" max="9468" width="9.140625" style="1"/>
+    <col min="9469" max="9470" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9471" max="9473" width="9.140625" style="1"/>
+    <col min="9474" max="9475" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9476" max="9622" width="9.140625" style="1"/>
+    <col min="9623" max="9623" width="20" style="1" customWidth="1"/>
+    <col min="9624" max="9624" width="8.7109375" style="1" customWidth="1"/>
+    <col min="9625" max="9625" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9626" max="9626" width="10" style="1" customWidth="1"/>
+    <col min="9627" max="9627" width="10.140625" style="1" customWidth="1"/>
+    <col min="9628" max="9628" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9629" max="9629" width="9" style="1" customWidth="1"/>
+    <col min="9630" max="9630" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9631" max="9631" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9632" max="9632" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9633" max="9633" width="8.42578125" style="1" customWidth="1"/>
+    <col min="9634" max="9634" width="8.5703125" style="1" customWidth="1"/>
+    <col min="9635" max="9636" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9637" max="9637" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9638" max="9638" width="7.140625" style="1" customWidth="1"/>
+    <col min="9639" max="9639" width="9.140625" style="1" customWidth="1"/>
+    <col min="9640" max="9640" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9641" max="9641" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9642" max="9642" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9643" max="9643" width="7" style="1" customWidth="1"/>
+    <col min="9644" max="9644" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9645" max="9645" width="9" style="1" customWidth="1"/>
+    <col min="9646" max="9646" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9647" max="9647" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9648" max="9648" width="7.28515625" style="1" customWidth="1"/>
+    <col min="9649" max="9649" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9650" max="9650" width="10" style="1" customWidth="1"/>
+    <col min="9651" max="9651" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9652" max="9652" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9653" max="9653" width="8" style="1" customWidth="1"/>
+    <col min="9654" max="9654" width="8.42578125" style="1" customWidth="1"/>
+    <col min="9655" max="9655" width="9.140625" style="1" customWidth="1"/>
+    <col min="9656" max="9657" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9658" max="9658" width="8" style="1" customWidth="1"/>
+    <col min="9659" max="9659" width="8.28515625" style="1" customWidth="1"/>
+    <col min="9660" max="9660" width="9.140625" style="1" customWidth="1"/>
+    <col min="9661" max="9661" width="10" style="1" customWidth="1"/>
+    <col min="9662" max="9662" width="9.140625" style="1" customWidth="1"/>
+    <col min="9663" max="9663" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9664" max="9665" width="9.140625" style="1"/>
+    <col min="9666" max="9666" width="10.140625" style="1" customWidth="1"/>
+    <col min="9667" max="9670" width="9.140625" style="1"/>
+    <col min="9671" max="9671" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9672" max="9675" width="9.140625" style="1"/>
+    <col min="9676" max="9676" width="11" style="1" customWidth="1"/>
+    <col min="9677" max="9680" width="9.140625" style="1"/>
+    <col min="9681" max="9681" width="10.5703125" style="1" customWidth="1"/>
+    <col min="9682" max="9685" width="9.140625" style="1"/>
+    <col min="9686" max="9686" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9687" max="9687" width="10.140625" style="1" customWidth="1"/>
+    <col min="9688" max="9688" width="9.28515625" style="1" customWidth="1"/>
+    <col min="9689" max="9689" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9690" max="9690" width="9.140625" style="1"/>
+    <col min="9691" max="9691" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9692" max="9693" width="9.140625" style="1"/>
+    <col min="9694" max="9694" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9695" max="9696" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9697" max="9698" width="9.140625" style="1"/>
+    <col min="9699" max="9699" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9700" max="9700" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9701" max="9701" width="9.140625" style="1"/>
+    <col min="9702" max="9702" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9703" max="9705" width="9.140625" style="1"/>
+    <col min="9706" max="9706" width="10" style="1" customWidth="1"/>
+    <col min="9707" max="9707" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9708" max="9709" width="9.140625" style="1"/>
+    <col min="9710" max="9711" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9712" max="9714" width="9.140625" style="1"/>
+    <col min="9715" max="9716" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9717" max="9719" width="9.140625" style="1"/>
+    <col min="9720" max="9721" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9722" max="9724" width="9.140625" style="1"/>
+    <col min="9725" max="9726" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9727" max="9729" width="9.140625" style="1"/>
+    <col min="9730" max="9731" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9732" max="9878" width="9.140625" style="1"/>
+    <col min="9879" max="9879" width="20" style="1" customWidth="1"/>
+    <col min="9880" max="9880" width="8.7109375" style="1" customWidth="1"/>
+    <col min="9881" max="9881" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9882" max="9882" width="10" style="1" customWidth="1"/>
+    <col min="9883" max="9883" width="10.140625" style="1" customWidth="1"/>
+    <col min="9884" max="9884" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9885" max="9885" width="9" style="1" customWidth="1"/>
+    <col min="9886" max="9886" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9887" max="9887" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9888" max="9888" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9889" max="9889" width="8.42578125" style="1" customWidth="1"/>
+    <col min="9890" max="9890" width="8.5703125" style="1" customWidth="1"/>
+    <col min="9891" max="9892" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9893" max="9893" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9894" max="9894" width="7.140625" style="1" customWidth="1"/>
+    <col min="9895" max="9895" width="9.140625" style="1" customWidth="1"/>
+    <col min="9896" max="9896" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9897" max="9897" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9898" max="9898" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9899" max="9899" width="7" style="1" customWidth="1"/>
+    <col min="9900" max="9900" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9901" max="9901" width="9" style="1" customWidth="1"/>
+    <col min="9902" max="9902" width="9.85546875" style="1" customWidth="1"/>
+    <col min="9903" max="9903" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9904" max="9904" width="7.28515625" style="1" customWidth="1"/>
+    <col min="9905" max="9905" width="8.85546875" style="1" customWidth="1"/>
+    <col min="9906" max="9906" width="10" style="1" customWidth="1"/>
+    <col min="9907" max="9907" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9908" max="9908" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9909" max="9909" width="8" style="1" customWidth="1"/>
+    <col min="9910" max="9910" width="8.42578125" style="1" customWidth="1"/>
+    <col min="9911" max="9911" width="9.140625" style="1" customWidth="1"/>
+    <col min="9912" max="9913" width="9.42578125" style="1" customWidth="1"/>
+    <col min="9914" max="9914" width="8" style="1" customWidth="1"/>
+    <col min="9915" max="9915" width="8.28515625" style="1" customWidth="1"/>
+    <col min="9916" max="9916" width="9.140625" style="1" customWidth="1"/>
+    <col min="9917" max="9917" width="10" style="1" customWidth="1"/>
+    <col min="9918" max="9918" width="9.140625" style="1" customWidth="1"/>
+    <col min="9919" max="9919" width="7.7109375" style="1" customWidth="1"/>
+    <col min="9920" max="9921" width="9.140625" style="1"/>
+    <col min="9922" max="9922" width="10.140625" style="1" customWidth="1"/>
+    <col min="9923" max="9926" width="9.140625" style="1"/>
+    <col min="9927" max="9927" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="9928" max="9931" width="9.140625" style="1"/>
+    <col min="9932" max="9932" width="11" style="1" customWidth="1"/>
+    <col min="9933" max="9936" width="9.140625" style="1"/>
+    <col min="9937" max="9937" width="10.5703125" style="1" customWidth="1"/>
+    <col min="9938" max="9941" width="9.140625" style="1"/>
+    <col min="9942" max="9942" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9943" max="9943" width="10.140625" style="1" customWidth="1"/>
+    <col min="9944" max="9944" width="9.28515625" style="1" customWidth="1"/>
+    <col min="9945" max="9945" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9946" max="9946" width="9.140625" style="1"/>
+    <col min="9947" max="9947" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9948" max="9949" width="9.140625" style="1"/>
+    <col min="9950" max="9950" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9951" max="9952" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9953" max="9954" width="9.140625" style="1"/>
+    <col min="9955" max="9955" width="9.5703125" style="1" customWidth="1"/>
+    <col min="9956" max="9956" width="10.42578125" style="1" customWidth="1"/>
+    <col min="9957" max="9957" width="9.140625" style="1"/>
+    <col min="9958" max="9958" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9959" max="9961" width="9.140625" style="1"/>
+    <col min="9962" max="9962" width="10" style="1" customWidth="1"/>
+    <col min="9963" max="9963" width="9.7109375" style="1" customWidth="1"/>
+    <col min="9964" max="9965" width="9.140625" style="1"/>
+    <col min="9966" max="9967" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9968" max="9970" width="9.140625" style="1"/>
+    <col min="9971" max="9972" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9973" max="9975" width="9.140625" style="1"/>
+    <col min="9976" max="9977" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9978" max="9980" width="9.140625" style="1"/>
+    <col min="9981" max="9982" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9983" max="9985" width="9.140625" style="1"/>
+    <col min="9986" max="9987" width="10.28515625" style="1" customWidth="1"/>
+    <col min="9988" max="10134" width="9.140625" style="1"/>
+    <col min="10135" max="10135" width="20" style="1" customWidth="1"/>
+    <col min="10136" max="10136" width="8.7109375" style="1" customWidth="1"/>
+    <col min="10137" max="10137" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10138" max="10138" width="10" style="1" customWidth="1"/>
+    <col min="10139" max="10139" width="10.140625" style="1" customWidth="1"/>
+    <col min="10140" max="10140" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10141" max="10141" width="9" style="1" customWidth="1"/>
+    <col min="10142" max="10142" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10143" max="10143" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10144" max="10144" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10145" max="10145" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10146" max="10146" width="8.5703125" style="1" customWidth="1"/>
+    <col min="10147" max="10148" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10149" max="10149" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10150" max="10150" width="7.140625" style="1" customWidth="1"/>
+    <col min="10151" max="10151" width="9.140625" style="1" customWidth="1"/>
+    <col min="10152" max="10152" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10153" max="10153" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10154" max="10154" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10155" max="10155" width="7" style="1" customWidth="1"/>
+    <col min="10156" max="10156" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10157" max="10157" width="9" style="1" customWidth="1"/>
+    <col min="10158" max="10158" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10159" max="10159" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10160" max="10160" width="7.28515625" style="1" customWidth="1"/>
+    <col min="10161" max="10161" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10162" max="10162" width="10" style="1" customWidth="1"/>
+    <col min="10163" max="10163" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10164" max="10164" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10165" max="10165" width="8" style="1" customWidth="1"/>
+    <col min="10166" max="10166" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10167" max="10167" width="9.140625" style="1" customWidth="1"/>
+    <col min="10168" max="10169" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10170" max="10170" width="8" style="1" customWidth="1"/>
+    <col min="10171" max="10171" width="8.28515625" style="1" customWidth="1"/>
+    <col min="10172" max="10172" width="9.140625" style="1" customWidth="1"/>
+    <col min="10173" max="10173" width="10" style="1" customWidth="1"/>
+    <col min="10174" max="10174" width="9.140625" style="1" customWidth="1"/>
+    <col min="10175" max="10175" width="7.7109375" style="1" customWidth="1"/>
+    <col min="10176" max="10177" width="9.140625" style="1"/>
+    <col min="10178" max="10178" width="10.140625" style="1" customWidth="1"/>
+    <col min="10179" max="10182" width="9.140625" style="1"/>
+    <col min="10183" max="10183" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10184" max="10187" width="9.140625" style="1"/>
+    <col min="10188" max="10188" width="11" style="1" customWidth="1"/>
+    <col min="10189" max="10192" width="9.140625" style="1"/>
+    <col min="10193" max="10193" width="10.5703125" style="1" customWidth="1"/>
+    <col min="10194" max="10197" width="9.140625" style="1"/>
+    <col min="10198" max="10198" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10199" max="10199" width="10.140625" style="1" customWidth="1"/>
+    <col min="10200" max="10200" width="9.28515625" style="1" customWidth="1"/>
+    <col min="10201" max="10201" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10202" max="10202" width="9.140625" style="1"/>
+    <col min="10203" max="10203" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10204" max="10205" width="9.140625" style="1"/>
+    <col min="10206" max="10206" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10207" max="10208" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10209" max="10210" width="9.140625" style="1"/>
+    <col min="10211" max="10211" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10212" max="10212" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10213" max="10213" width="9.140625" style="1"/>
+    <col min="10214" max="10214" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10215" max="10217" width="9.140625" style="1"/>
+    <col min="10218" max="10218" width="10" style="1" customWidth="1"/>
+    <col min="10219" max="10219" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10220" max="10221" width="9.140625" style="1"/>
+    <col min="10222" max="10223" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10224" max="10226" width="9.140625" style="1"/>
+    <col min="10227" max="10228" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10229" max="10231" width="9.140625" style="1"/>
+    <col min="10232" max="10233" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10234" max="10236" width="9.140625" style="1"/>
+    <col min="10237" max="10238" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10239" max="10241" width="9.140625" style="1"/>
+    <col min="10242" max="10243" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10244" max="10390" width="9.140625" style="1"/>
+    <col min="10391" max="10391" width="20" style="1" customWidth="1"/>
+    <col min="10392" max="10392" width="8.7109375" style="1" customWidth="1"/>
+    <col min="10393" max="10393" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10394" max="10394" width="10" style="1" customWidth="1"/>
+    <col min="10395" max="10395" width="10.140625" style="1" customWidth="1"/>
+    <col min="10396" max="10396" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10397" max="10397" width="9" style="1" customWidth="1"/>
+    <col min="10398" max="10398" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10399" max="10399" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10400" max="10400" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10401" max="10401" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10402" max="10402" width="8.5703125" style="1" customWidth="1"/>
+    <col min="10403" max="10404" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10405" max="10405" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10406" max="10406" width="7.140625" style="1" customWidth="1"/>
+    <col min="10407" max="10407" width="9.140625" style="1" customWidth="1"/>
+    <col min="10408" max="10408" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10409" max="10409" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10410" max="10410" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10411" max="10411" width="7" style="1" customWidth="1"/>
+    <col min="10412" max="10412" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10413" max="10413" width="9" style="1" customWidth="1"/>
+    <col min="10414" max="10414" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10415" max="10415" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10416" max="10416" width="7.28515625" style="1" customWidth="1"/>
+    <col min="10417" max="10417" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10418" max="10418" width="10" style="1" customWidth="1"/>
+    <col min="10419" max="10419" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10420" max="10420" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10421" max="10421" width="8" style="1" customWidth="1"/>
+    <col min="10422" max="10422" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10423" max="10423" width="9.140625" style="1" customWidth="1"/>
+    <col min="10424" max="10425" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10426" max="10426" width="8" style="1" customWidth="1"/>
+    <col min="10427" max="10427" width="8.28515625" style="1" customWidth="1"/>
+    <col min="10428" max="10428" width="9.140625" style="1" customWidth="1"/>
+    <col min="10429" max="10429" width="10" style="1" customWidth="1"/>
+    <col min="10430" max="10430" width="9.140625" style="1" customWidth="1"/>
+    <col min="10431" max="10431" width="7.7109375" style="1" customWidth="1"/>
+    <col min="10432" max="10433" width="9.140625" style="1"/>
+    <col min="10434" max="10434" width="10.140625" style="1" customWidth="1"/>
+    <col min="10435" max="10438" width="9.140625" style="1"/>
+    <col min="10439" max="10439" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10440" max="10443" width="9.140625" style="1"/>
+    <col min="10444" max="10444" width="11" style="1" customWidth="1"/>
+    <col min="10445" max="10448" width="9.140625" style="1"/>
+    <col min="10449" max="10449" width="10.5703125" style="1" customWidth="1"/>
+    <col min="10450" max="10453" width="9.140625" style="1"/>
+    <col min="10454" max="10454" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10455" max="10455" width="10.140625" style="1" customWidth="1"/>
+    <col min="10456" max="10456" width="9.28515625" style="1" customWidth="1"/>
+    <col min="10457" max="10457" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10458" max="10458" width="9.140625" style="1"/>
+    <col min="10459" max="10459" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10460" max="10461" width="9.140625" style="1"/>
+    <col min="10462" max="10462" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10463" max="10464" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10465" max="10466" width="9.140625" style="1"/>
+    <col min="10467" max="10467" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10468" max="10468" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10469" max="10469" width="9.140625" style="1"/>
+    <col min="10470" max="10470" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10471" max="10473" width="9.140625" style="1"/>
+    <col min="10474" max="10474" width="10" style="1" customWidth="1"/>
+    <col min="10475" max="10475" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10476" max="10477" width="9.140625" style="1"/>
+    <col min="10478" max="10479" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10480" max="10482" width="9.140625" style="1"/>
+    <col min="10483" max="10484" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10485" max="10487" width="9.140625" style="1"/>
+    <col min="10488" max="10489" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10490" max="10492" width="9.140625" style="1"/>
+    <col min="10493" max="10494" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10495" max="10497" width="9.140625" style="1"/>
+    <col min="10498" max="10499" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10500" max="10646" width="9.140625" style="1"/>
+    <col min="10647" max="10647" width="20" style="1" customWidth="1"/>
+    <col min="10648" max="10648" width="8.7109375" style="1" customWidth="1"/>
+    <col min="10649" max="10649" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10650" max="10650" width="10" style="1" customWidth="1"/>
+    <col min="10651" max="10651" width="10.140625" style="1" customWidth="1"/>
+    <col min="10652" max="10652" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10653" max="10653" width="9" style="1" customWidth="1"/>
+    <col min="10654" max="10654" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10655" max="10655" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10656" max="10656" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10657" max="10657" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10658" max="10658" width="8.5703125" style="1" customWidth="1"/>
+    <col min="10659" max="10660" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10661" max="10661" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10662" max="10662" width="7.140625" style="1" customWidth="1"/>
+    <col min="10663" max="10663" width="9.140625" style="1" customWidth="1"/>
+    <col min="10664" max="10664" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10665" max="10665" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10666" max="10666" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10667" max="10667" width="7" style="1" customWidth="1"/>
+    <col min="10668" max="10668" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10669" max="10669" width="9" style="1" customWidth="1"/>
+    <col min="10670" max="10670" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10671" max="10671" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10672" max="10672" width="7.28515625" style="1" customWidth="1"/>
+    <col min="10673" max="10673" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10674" max="10674" width="10" style="1" customWidth="1"/>
+    <col min="10675" max="10675" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10676" max="10676" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10677" max="10677" width="8" style="1" customWidth="1"/>
+    <col min="10678" max="10678" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10679" max="10679" width="9.140625" style="1" customWidth="1"/>
+    <col min="10680" max="10681" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10682" max="10682" width="8" style="1" customWidth="1"/>
+    <col min="10683" max="10683" width="8.28515625" style="1" customWidth="1"/>
+    <col min="10684" max="10684" width="9.140625" style="1" customWidth="1"/>
+    <col min="10685" max="10685" width="10" style="1" customWidth="1"/>
+    <col min="10686" max="10686" width="9.140625" style="1" customWidth="1"/>
+    <col min="10687" max="10687" width="7.7109375" style="1" customWidth="1"/>
+    <col min="10688" max="10689" width="9.140625" style="1"/>
+    <col min="10690" max="10690" width="10.140625" style="1" customWidth="1"/>
+    <col min="10691" max="10694" width="9.140625" style="1"/>
+    <col min="10695" max="10695" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10696" max="10699" width="9.140625" style="1"/>
+    <col min="10700" max="10700" width="11" style="1" customWidth="1"/>
+    <col min="10701" max="10704" width="9.140625" style="1"/>
+    <col min="10705" max="10705" width="10.5703125" style="1" customWidth="1"/>
+    <col min="10706" max="10709" width="9.140625" style="1"/>
+    <col min="10710" max="10710" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10711" max="10711" width="10.140625" style="1" customWidth="1"/>
+    <col min="10712" max="10712" width="9.28515625" style="1" customWidth="1"/>
+    <col min="10713" max="10713" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10714" max="10714" width="9.140625" style="1"/>
+    <col min="10715" max="10715" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10716" max="10717" width="9.140625" style="1"/>
+    <col min="10718" max="10718" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10719" max="10720" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10721" max="10722" width="9.140625" style="1"/>
+    <col min="10723" max="10723" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10724" max="10724" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10725" max="10725" width="9.140625" style="1"/>
+    <col min="10726" max="10726" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10727" max="10729" width="9.140625" style="1"/>
+    <col min="10730" max="10730" width="10" style="1" customWidth="1"/>
+    <col min="10731" max="10731" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10732" max="10733" width="9.140625" style="1"/>
+    <col min="10734" max="10735" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10736" max="10738" width="9.140625" style="1"/>
+    <col min="10739" max="10740" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10741" max="10743" width="9.140625" style="1"/>
+    <col min="10744" max="10745" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10746" max="10748" width="9.140625" style="1"/>
+    <col min="10749" max="10750" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10751" max="10753" width="9.140625" style="1"/>
+    <col min="10754" max="10755" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10756" max="10902" width="9.140625" style="1"/>
+    <col min="10903" max="10903" width="20" style="1" customWidth="1"/>
+    <col min="10904" max="10904" width="8.7109375" style="1" customWidth="1"/>
+    <col min="10905" max="10905" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10906" max="10906" width="10" style="1" customWidth="1"/>
+    <col min="10907" max="10907" width="10.140625" style="1" customWidth="1"/>
+    <col min="10908" max="10908" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10909" max="10909" width="9" style="1" customWidth="1"/>
+    <col min="10910" max="10910" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10911" max="10911" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10912" max="10912" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10913" max="10913" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10914" max="10914" width="8.5703125" style="1" customWidth="1"/>
+    <col min="10915" max="10916" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10917" max="10917" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10918" max="10918" width="7.140625" style="1" customWidth="1"/>
+    <col min="10919" max="10919" width="9.140625" style="1" customWidth="1"/>
+    <col min="10920" max="10920" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10921" max="10921" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10922" max="10922" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10923" max="10923" width="7" style="1" customWidth="1"/>
+    <col min="10924" max="10924" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10925" max="10925" width="9" style="1" customWidth="1"/>
+    <col min="10926" max="10926" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10927" max="10927" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10928" max="10928" width="7.28515625" style="1" customWidth="1"/>
+    <col min="10929" max="10929" width="8.85546875" style="1" customWidth="1"/>
+    <col min="10930" max="10930" width="10" style="1" customWidth="1"/>
+    <col min="10931" max="10931" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10932" max="10932" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10933" max="10933" width="8" style="1" customWidth="1"/>
+    <col min="10934" max="10934" width="8.42578125" style="1" customWidth="1"/>
+    <col min="10935" max="10935" width="9.140625" style="1" customWidth="1"/>
+    <col min="10936" max="10937" width="9.42578125" style="1" customWidth="1"/>
+    <col min="10938" max="10938" width="8" style="1" customWidth="1"/>
+    <col min="10939" max="10939" width="8.28515625" style="1" customWidth="1"/>
+    <col min="10940" max="10940" width="9.140625" style="1" customWidth="1"/>
+    <col min="10941" max="10941" width="10" style="1" customWidth="1"/>
+    <col min="10942" max="10942" width="9.140625" style="1" customWidth="1"/>
+    <col min="10943" max="10943" width="7.7109375" style="1" customWidth="1"/>
+    <col min="10944" max="10945" width="9.140625" style="1"/>
+    <col min="10946" max="10946" width="10.140625" style="1" customWidth="1"/>
+    <col min="10947" max="10950" width="9.140625" style="1"/>
+    <col min="10951" max="10951" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10952" max="10955" width="9.140625" style="1"/>
+    <col min="10956" max="10956" width="11" style="1" customWidth="1"/>
+    <col min="10957" max="10960" width="9.140625" style="1"/>
+    <col min="10961" max="10961" width="10.5703125" style="1" customWidth="1"/>
+    <col min="10962" max="10965" width="9.140625" style="1"/>
+    <col min="10966" max="10966" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10967" max="10967" width="10.140625" style="1" customWidth="1"/>
+    <col min="10968" max="10968" width="9.28515625" style="1" customWidth="1"/>
+    <col min="10969" max="10969" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10970" max="10970" width="9.140625" style="1"/>
+    <col min="10971" max="10971" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10972" max="10973" width="9.140625" style="1"/>
+    <col min="10974" max="10974" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10975" max="10976" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10977" max="10978" width="9.140625" style="1"/>
+    <col min="10979" max="10979" width="9.5703125" style="1" customWidth="1"/>
+    <col min="10980" max="10980" width="10.42578125" style="1" customWidth="1"/>
+    <col min="10981" max="10981" width="9.140625" style="1"/>
+    <col min="10982" max="10982" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10983" max="10985" width="9.140625" style="1"/>
+    <col min="10986" max="10986" width="10" style="1" customWidth="1"/>
+    <col min="10987" max="10987" width="9.7109375" style="1" customWidth="1"/>
+    <col min="10988" max="10989" width="9.140625" style="1"/>
+    <col min="10990" max="10991" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10992" max="10994" width="9.140625" style="1"/>
+    <col min="10995" max="10996" width="10.28515625" style="1" customWidth="1"/>
+    <col min="10997" max="10999" width="9.140625" style="1"/>
+    <col min="11000" max="11001" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11002" max="11004" width="9.140625" style="1"/>
+    <col min="11005" max="11006" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11007" max="11009" width="9.140625" style="1"/>
+    <col min="11010" max="11011" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11012" max="11158" width="9.140625" style="1"/>
+    <col min="11159" max="11159" width="20" style="1" customWidth="1"/>
+    <col min="11160" max="11160" width="8.7109375" style="1" customWidth="1"/>
+    <col min="11161" max="11161" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11162" max="11162" width="10" style="1" customWidth="1"/>
+    <col min="11163" max="11163" width="10.140625" style="1" customWidth="1"/>
+    <col min="11164" max="11164" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11165" max="11165" width="9" style="1" customWidth="1"/>
+    <col min="11166" max="11166" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11167" max="11167" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11168" max="11168" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11169" max="11169" width="8.42578125" style="1" customWidth="1"/>
+    <col min="11170" max="11170" width="8.5703125" style="1" customWidth="1"/>
+    <col min="11171" max="11172" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11173" max="11173" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11174" max="11174" width="7.140625" style="1" customWidth="1"/>
+    <col min="11175" max="11175" width="9.140625" style="1" customWidth="1"/>
+    <col min="11176" max="11176" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11177" max="11177" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11178" max="11178" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11179" max="11179" width="7" style="1" customWidth="1"/>
+    <col min="11180" max="11180" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11181" max="11181" width="9" style="1" customWidth="1"/>
+    <col min="11182" max="11182" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11183" max="11183" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11184" max="11184" width="7.28515625" style="1" customWidth="1"/>
+    <col min="11185" max="11185" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11186" max="11186" width="10" style="1" customWidth="1"/>
+    <col min="11187" max="11187" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11188" max="11188" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11189" max="11189" width="8" style="1" customWidth="1"/>
+    <col min="11190" max="11190" width="8.42578125" style="1" customWidth="1"/>
+    <col min="11191" max="11191" width="9.140625" style="1" customWidth="1"/>
+    <col min="11192" max="11193" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11194" max="11194" width="8" style="1" customWidth="1"/>
+    <col min="11195" max="11195" width="8.28515625" style="1" customWidth="1"/>
+    <col min="11196" max="11196" width="9.140625" style="1" customWidth="1"/>
+    <col min="11197" max="11197" width="10" style="1" customWidth="1"/>
+    <col min="11198" max="11198" width="9.140625" style="1" customWidth="1"/>
+    <col min="11199" max="11199" width="7.7109375" style="1" customWidth="1"/>
+    <col min="11200" max="11201" width="9.140625" style="1"/>
+    <col min="11202" max="11202" width="10.140625" style="1" customWidth="1"/>
+    <col min="11203" max="11206" width="9.140625" style="1"/>
+    <col min="11207" max="11207" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11208" max="11211" width="9.140625" style="1"/>
+    <col min="11212" max="11212" width="11" style="1" customWidth="1"/>
+    <col min="11213" max="11216" width="9.140625" style="1"/>
+    <col min="11217" max="11217" width="10.5703125" style="1" customWidth="1"/>
+    <col min="11218" max="11221" width="9.140625" style="1"/>
+    <col min="11222" max="11222" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11223" max="11223" width="10.140625" style="1" customWidth="1"/>
+    <col min="11224" max="11224" width="9.28515625" style="1" customWidth="1"/>
+    <col min="11225" max="11225" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11226" max="11226" width="9.140625" style="1"/>
+    <col min="11227" max="11227" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11228" max="11229" width="9.140625" style="1"/>
+    <col min="11230" max="11230" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11231" max="11232" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11233" max="11234" width="9.140625" style="1"/>
+    <col min="11235" max="11235" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11236" max="11236" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11237" max="11237" width="9.140625" style="1"/>
+    <col min="11238" max="11238" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11239" max="11241" width="9.140625" style="1"/>
+    <col min="11242" max="11242" width="10" style="1" customWidth="1"/>
+    <col min="11243" max="11243" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11244" max="11245" width="9.140625" style="1"/>
+    <col min="11246" max="11247" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11248" max="11250" width="9.140625" style="1"/>
+    <col min="11251" max="11252" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11253" max="11255" width="9.140625" style="1"/>
+    <col min="11256" max="11257" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11258" max="11260" width="9.140625" style="1"/>
+    <col min="11261" max="11262" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11263" max="11265" width="9.140625" style="1"/>
+    <col min="11266" max="11267" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11268" max="11414" width="9.140625" style="1"/>
+    <col min="11415" max="11415" width="20" style="1" customWidth="1"/>
+    <col min="11416" max="11416" width="8.7109375" style="1" customWidth="1"/>
+    <col min="11417" max="11417" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11418" max="11418" width="10" style="1" customWidth="1"/>
+    <col min="11419" max="11419" width="10.140625" style="1" customWidth="1"/>
+    <col min="11420" max="11420" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11421" max="11421" width="9" style="1" customWidth="1"/>
+    <col min="11422" max="11422" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11423" max="11423" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11424" max="11424" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11425" max="11425" width="8.42578125" style="1" customWidth="1"/>
+    <col min="11426" max="11426" width="8.5703125" style="1" customWidth="1"/>
+    <col min="11427" max="11428" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11429" max="11429" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11430" max="11430" width="7.140625" style="1" customWidth="1"/>
+    <col min="11431" max="11431" width="9.140625" style="1" customWidth="1"/>
+    <col min="11432" max="11432" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11433" max="11433" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11434" max="11434" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11435" max="11435" width="7" style="1" customWidth="1"/>
+    <col min="11436" max="11436" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11437" max="11437" width="9" style="1" customWidth="1"/>
+    <col min="11438" max="11438" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11439" max="11439" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11440" max="11440" width="7.28515625" style="1" customWidth="1"/>
+    <col min="11441" max="11441" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11442" max="11442" width="10" style="1" customWidth="1"/>
+    <col min="11443" max="11443" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11444" max="11444" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11445" max="11445" width="8" style="1" customWidth="1"/>
+    <col min="11446" max="11446" width="8.42578125" style="1" customWidth="1"/>
+    <col min="11447" max="11447" width="9.140625" style="1" customWidth="1"/>
+    <col min="11448" max="11449" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11450" max="11450" width="8" style="1" customWidth="1"/>
+    <col min="11451" max="11451" width="8.28515625" style="1" customWidth="1"/>
+    <col min="11452" max="11452" width="9.140625" style="1" customWidth="1"/>
+    <col min="11453" max="11453" width="10" style="1" customWidth="1"/>
+    <col min="11454" max="11454" width="9.140625" style="1" customWidth="1"/>
+    <col min="11455" max="11455" width="7.7109375" style="1" customWidth="1"/>
+    <col min="11456" max="11457" width="9.140625" style="1"/>
+    <col min="11458" max="11458" width="10.140625" style="1" customWidth="1"/>
+    <col min="11459" max="11462" width="9.140625" style="1"/>
+    <col min="11463" max="11463" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11464" max="11467" width="9.140625" style="1"/>
+    <col min="11468" max="11468" width="11" style="1" customWidth="1"/>
+    <col min="11469" max="11472" width="9.140625" style="1"/>
+    <col min="11473" max="11473" width="10.5703125" style="1" customWidth="1"/>
+    <col min="11474" max="11477" width="9.140625" style="1"/>
+    <col min="11478" max="11478" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11479" max="11479" width="10.140625" style="1" customWidth="1"/>
+    <col min="11480" max="11480" width="9.28515625" style="1" customWidth="1"/>
+    <col min="11481" max="11481" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11482" max="11482" width="9.140625" style="1"/>
+    <col min="11483" max="11483" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11484" max="11485" width="9.140625" style="1"/>
+    <col min="11486" max="11486" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11487" max="11488" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11489" max="11490" width="9.140625" style="1"/>
+    <col min="11491" max="11491" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11492" max="11492" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11493" max="11493" width="9.140625" style="1"/>
+    <col min="11494" max="11494" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11495" max="11497" width="9.140625" style="1"/>
+    <col min="11498" max="11498" width="10" style="1" customWidth="1"/>
+    <col min="11499" max="11499" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11500" max="11501" width="9.140625" style="1"/>
+    <col min="11502" max="11503" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11504" max="11506" width="9.140625" style="1"/>
+    <col min="11507" max="11508" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11509" max="11511" width="9.140625" style="1"/>
+    <col min="11512" max="11513" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11514" max="11516" width="9.140625" style="1"/>
+    <col min="11517" max="11518" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11519" max="11521" width="9.140625" style="1"/>
+    <col min="11522" max="11523" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11524" max="11670" width="9.140625" style="1"/>
+    <col min="11671" max="11671" width="20" style="1" customWidth="1"/>
+    <col min="11672" max="11672" width="8.7109375" style="1" customWidth="1"/>
+    <col min="11673" max="11673" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11674" max="11674" width="10" style="1" customWidth="1"/>
+    <col min="11675" max="11675" width="10.140625" style="1" customWidth="1"/>
+    <col min="11676" max="11676" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11677" max="11677" width="9" style="1" customWidth="1"/>
+    <col min="11678" max="11678" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11679" max="11679" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11680" max="11680" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11681" max="11681" width="8.42578125" style="1" customWidth="1"/>
+    <col min="11682" max="11682" width="8.5703125" style="1" customWidth="1"/>
+    <col min="11683" max="11684" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11685" max="11685" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11686" max="11686" width="7.140625" style="1" customWidth="1"/>
+    <col min="11687" max="11687" width="9.140625" style="1" customWidth="1"/>
+    <col min="11688" max="11688" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11689" max="11689" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11690" max="11690" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11691" max="11691" width="7" style="1" customWidth="1"/>
+    <col min="11692" max="11692" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11693" max="11693" width="9" style="1" customWidth="1"/>
+    <col min="11694" max="11694" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11695" max="11695" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11696" max="11696" width="7.28515625" style="1" customWidth="1"/>
+    <col min="11697" max="11697" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11698" max="11698" width="10" style="1" customWidth="1"/>
+    <col min="11699" max="11699" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11700" max="11700" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11701" max="11701" width="8" style="1" customWidth="1"/>
+    <col min="11702" max="11702" width="8.42578125" style="1" customWidth="1"/>
+    <col min="11703" max="11703" width="9.140625" style="1" customWidth="1"/>
+    <col min="11704" max="11705" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11706" max="11706" width="8" style="1" customWidth="1"/>
+    <col min="11707" max="11707" width="8.28515625" style="1" customWidth="1"/>
+    <col min="11708" max="11708" width="9.140625" style="1" customWidth="1"/>
+    <col min="11709" max="11709" width="10" style="1" customWidth="1"/>
+    <col min="11710" max="11710" width="9.140625" style="1" customWidth="1"/>
+    <col min="11711" max="11711" width="7.7109375" style="1" customWidth="1"/>
+    <col min="11712" max="11713" width="9.140625" style="1"/>
+    <col min="11714" max="11714" width="10.140625" style="1" customWidth="1"/>
+    <col min="11715" max="11718" width="9.140625" style="1"/>
+    <col min="11719" max="11719" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11720" max="11723" width="9.140625" style="1"/>
+    <col min="11724" max="11724" width="11" style="1" customWidth="1"/>
+    <col min="11725" max="11728" width="9.140625" style="1"/>
+    <col min="11729" max="11729" width="10.5703125" style="1" customWidth="1"/>
+    <col min="11730" max="11733" width="9.140625" style="1"/>
+    <col min="11734" max="11734" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11735" max="11735" width="10.140625" style="1" customWidth="1"/>
+    <col min="11736" max="11736" width="9.28515625" style="1" customWidth="1"/>
+    <col min="11737" max="11737" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11738" max="11738" width="9.140625" style="1"/>
+    <col min="11739" max="11739" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11740" max="11741" width="9.140625" style="1"/>
+    <col min="11742" max="11742" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11743" max="11744" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11745" max="11746" width="9.140625" style="1"/>
+    <col min="11747" max="11747" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11748" max="11748" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11749" max="11749" width="9.140625" style="1"/>
+    <col min="11750" max="11750" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="11751" max="11753" width="9.140625" style="1"/>
+    <col min="11754" max="11754" width="10" style="1" customWidth="1"/>
+    <col min="11755" max="11755" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11756" max="11757" width="9.140625" style="1"/>
+    <col min="11758" max="11759" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11760" max="11762" width="9.140625" style="1"/>
+    <col min="11763" max="11764" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11765" max="11767" width="9.140625" style="1"/>
+    <col min="11768" max="11769" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11770" max="11772" width="9.140625" style="1"/>
+    <col min="11773" max="11774" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11775" max="11777" width="9.140625" style="1"/>
+    <col min="11778" max="11779" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11780" max="11926" width="9.140625" style="1"/>
+    <col min="11927" max="11927" width="20" style="1" customWidth="1"/>
+    <col min="11928" max="11928" width="8.7109375" style="1" customWidth="1"/>
+    <col min="11929" max="11929" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11930" max="11930" width="10" style="1" customWidth="1"/>
+    <col min="11931" max="11931" width="10.140625" style="1" customWidth="1"/>
+    <col min="11932" max="11932" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11933" max="11933" width="9" style="1" customWidth="1"/>
+    <col min="11934" max="11934" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11935" max="11935" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11936" max="11936" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11937" max="11937" width="8.42578125" style="1" customWidth="1"/>
+    <col min="11938" max="11938" width="8.5703125" style="1" customWidth="1"/>
+    <col min="11939" max="11940" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11941" max="11941" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11942" max="11942" width="7.140625" style="1" customWidth="1"/>
+    <col min="11943" max="11943" width="9.140625" style="1" customWidth="1"/>
+    <col min="11944" max="11944" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11945" max="11945" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11946" max="11946" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11947" max="11947" width="7" style="1" customWidth="1"/>
+    <col min="11948" max="11948" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11949" max="11949" width="9" style="1" customWidth="1"/>
+    <col min="11950" max="11950" width="9.85546875" style="1" customWidth="1"/>
+    <col min="11951" max="11951" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11952" max="11952" width="7.28515625" style="1" customWidth="1"/>
+    <col min="11953" max="11953" width="8.85546875" style="1" customWidth="1"/>
+    <col min="11954" max="11954" width="10" style="1" customWidth="1"/>
+    <col min="11955" max="11955" width="10.42578125" style="1" customWidth="1"/>
+    <col min="11956" max="11956" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11957" max="11957" width="8" style="1" customWidth="1"/>
+    <col min="11958" max="11958" width="8.42578125" style="1" customWidth="1"/>
+    <col min="11959" max="11959" width="9.140625" style="1" customWidth="1"/>
+    <col min="11960" max="11961" width="9.42578125" style="1" customWidth="1"/>
+    <col min="11962" max="11962" width="8" style="1" customWidth="1"/>
+    <col min="11963" max="11963" width="8.28515625" style="1" customWidth="1"/>
+    <col min="11964" max="11964" width="9.140625" style="1" customWidth="1"/>
+    <col min="11965" max="11965" width="10" style="1" customWidth="1"/>
+    <col min="11966" max="11966" width="9.140625" style="1" customWidth="1"/>
+    <col min="11967" max="11967" width="7.7109375" style="1" customWidth="1"/>
+    <col min="11968" max="11969" width="9.140625" style="1"/>
+    <col min="11970" max="11970" width="10.140625" style="1" customWidth="1"/>
+    <col min="11971" max="11974" width="9.140625" style="1"/>
+    <col min="11975" max="11975" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="11976" max="11979" width="9.140625" style="1"/>
+    <col min="11980" max="11980" width="11" style="1" customWidth="1"/>
+    <col min="11981" max="11984" width="9.140625" style="1"/>
+    <col min="11985" max="11985" width="10.5703125" style="1" customWidth="1"/>
+    <col min="11986" max="11989" width="9.140625" style="1"/>
+    <col min="11990" max="11990" width="9.7109375" style="1" customWidth="1"/>
+    <col min="11991" max="11991" width="10.140625" style="1" customWidth="1"/>
+    <col min="11992" max="11992" width="9.28515625" style="1" customWidth="1"/>
+    <col min="11993" max="11993" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11994" max="11994" width="9.140625" style="1"/>
+    <col min="11995" max="11995" width="10.28515625" style="1" customWidth="1"/>
+    <col min="11996" max="11997" width="9.140625" style="1"/>
+    <col min="11998" max="11998" width="9.5703125" style="1" customWidth="1"/>
+    <col min="11999" max="12000" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12001" max="12002" width="9.140625" style="1"/>
+    <col min="12003" max="12003" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12004" max="12004" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12005" max="12005" width="9.140625" style="1"/>
+    <col min="12006" max="12006" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12007" max="12009" width="9.140625" style="1"/>
+    <col min="12010" max="12010" width="10" style="1" customWidth="1"/>
+    <col min="12011" max="12011" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12012" max="12013" width="9.140625" style="1"/>
+    <col min="12014" max="12015" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12016" max="12018" width="9.140625" style="1"/>
+    <col min="12019" max="12020" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12021" max="12023" width="9.140625" style="1"/>
+    <col min="12024" max="12025" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12026" max="12028" width="9.140625" style="1"/>
+    <col min="12029" max="12030" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12031" max="12033" width="9.140625" style="1"/>
+    <col min="12034" max="12035" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12036" max="12182" width="9.140625" style="1"/>
+    <col min="12183" max="12183" width="20" style="1" customWidth="1"/>
+    <col min="12184" max="12184" width="8.7109375" style="1" customWidth="1"/>
+    <col min="12185" max="12185" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12186" max="12186" width="10" style="1" customWidth="1"/>
+    <col min="12187" max="12187" width="10.140625" style="1" customWidth="1"/>
+    <col min="12188" max="12188" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12189" max="12189" width="9" style="1" customWidth="1"/>
+    <col min="12190" max="12190" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12191" max="12191" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12192" max="12192" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12193" max="12193" width="8.42578125" style="1" customWidth="1"/>
+    <col min="12194" max="12194" width="8.5703125" style="1" customWidth="1"/>
+    <col min="12195" max="12196" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12197" max="12197" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12198" max="12198" width="7.140625" style="1" customWidth="1"/>
+    <col min="12199" max="12199" width="9.140625" style="1" customWidth="1"/>
+    <col min="12200" max="12200" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12201" max="12201" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12202" max="12202" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12203" max="12203" width="7" style="1" customWidth="1"/>
+    <col min="12204" max="12204" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12205" max="12205" width="9" style="1" customWidth="1"/>
+    <col min="12206" max="12206" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12207" max="12207" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12208" max="12208" width="7.28515625" style="1" customWidth="1"/>
+    <col min="12209" max="12209" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12210" max="12210" width="10" style="1" customWidth="1"/>
+    <col min="12211" max="12211" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12212" max="12212" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12213" max="12213" width="8" style="1" customWidth="1"/>
+    <col min="12214" max="12214" width="8.42578125" style="1" customWidth="1"/>
+    <col min="12215" max="12215" width="9.140625" style="1" customWidth="1"/>
+    <col min="12216" max="12217" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12218" max="12218" width="8" style="1" customWidth="1"/>
+    <col min="12219" max="12219" width="8.28515625" style="1" customWidth="1"/>
+    <col min="12220" max="12220" width="9.140625" style="1" customWidth="1"/>
+    <col min="12221" max="12221" width="10" style="1" customWidth="1"/>
+    <col min="12222" max="12222" width="9.140625" style="1" customWidth="1"/>
+    <col min="12223" max="12223" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12224" max="12225" width="9.140625" style="1"/>
+    <col min="12226" max="12226" width="10.140625" style="1" customWidth="1"/>
+    <col min="12227" max="12230" width="9.140625" style="1"/>
+    <col min="12231" max="12231" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12232" max="12235" width="9.140625" style="1"/>
+    <col min="12236" max="12236" width="11" style="1" customWidth="1"/>
+    <col min="12237" max="12240" width="9.140625" style="1"/>
+    <col min="12241" max="12241" width="10.5703125" style="1" customWidth="1"/>
+    <col min="12242" max="12245" width="9.140625" style="1"/>
+    <col min="12246" max="12246" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12247" max="12247" width="10.140625" style="1" customWidth="1"/>
+    <col min="12248" max="12248" width="9.28515625" style="1" customWidth="1"/>
+    <col min="12249" max="12249" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12250" max="12250" width="9.140625" style="1"/>
+    <col min="12251" max="12251" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12252" max="12253" width="9.140625" style="1"/>
+    <col min="12254" max="12254" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12255" max="12256" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12257" max="12258" width="9.140625" style="1"/>
+    <col min="12259" max="12259" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12260" max="12260" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12261" max="12261" width="9.140625" style="1"/>
+    <col min="12262" max="12262" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12263" max="12265" width="9.140625" style="1"/>
+    <col min="12266" max="12266" width="10" style="1" customWidth="1"/>
+    <col min="12267" max="12267" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12268" max="12269" width="9.140625" style="1"/>
+    <col min="12270" max="12271" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12272" max="12274" width="9.140625" style="1"/>
+    <col min="12275" max="12276" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12277" max="12279" width="9.140625" style="1"/>
+    <col min="12280" max="12281" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12282" max="12284" width="9.140625" style="1"/>
+    <col min="12285" max="12286" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12287" max="12289" width="9.140625" style="1"/>
+    <col min="12290" max="12291" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12292" max="12438" width="9.140625" style="1"/>
+    <col min="12439" max="12439" width="20" style="1" customWidth="1"/>
+    <col min="12440" max="12440" width="8.7109375" style="1" customWidth="1"/>
+    <col min="12441" max="12441" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12442" max="12442" width="10" style="1" customWidth="1"/>
+    <col min="12443" max="12443" width="10.140625" style="1" customWidth="1"/>
+    <col min="12444" max="12444" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12445" max="12445" width="9" style="1" customWidth="1"/>
+    <col min="12446" max="12446" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12447" max="12447" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12448" max="12448" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12449" max="12449" width="8.42578125" style="1" customWidth="1"/>
+    <col min="12450" max="12450" width="8.5703125" style="1" customWidth="1"/>
+    <col min="12451" max="12452" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12453" max="12453" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12454" max="12454" width="7.140625" style="1" customWidth="1"/>
+    <col min="12455" max="12455" width="9.140625" style="1" customWidth="1"/>
+    <col min="12456" max="12456" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12457" max="12457" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12458" max="12458" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12459" max="12459" width="7" style="1" customWidth="1"/>
+    <col min="12460" max="12460" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12461" max="12461" width="9" style="1" customWidth="1"/>
+    <col min="12462" max="12462" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12463" max="12463" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12464" max="12464" width="7.28515625" style="1" customWidth="1"/>
+    <col min="12465" max="12465" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12466" max="12466" width="10" style="1" customWidth="1"/>
+    <col min="12467" max="12467" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12468" max="12468" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12469" max="12469" width="8" style="1" customWidth="1"/>
+    <col min="12470" max="12470" width="8.42578125" style="1" customWidth="1"/>
+    <col min="12471" max="12471" width="9.140625" style="1" customWidth="1"/>
+    <col min="12472" max="12473" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12474" max="12474" width="8" style="1" customWidth="1"/>
+    <col min="12475" max="12475" width="8.28515625" style="1" customWidth="1"/>
+    <col min="12476" max="12476" width="9.140625" style="1" customWidth="1"/>
+    <col min="12477" max="12477" width="10" style="1" customWidth="1"/>
+    <col min="12478" max="12478" width="9.140625" style="1" customWidth="1"/>
+    <col min="12479" max="12479" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12480" max="12481" width="9.140625" style="1"/>
+    <col min="12482" max="12482" width="10.140625" style="1" customWidth="1"/>
+    <col min="12483" max="12486" width="9.140625" style="1"/>
+    <col min="12487" max="12487" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12488" max="12491" width="9.140625" style="1"/>
+    <col min="12492" max="12492" width="11" style="1" customWidth="1"/>
+    <col min="12493" max="12496" width="9.140625" style="1"/>
+    <col min="12497" max="12497" width="10.5703125" style="1" customWidth="1"/>
+    <col min="12498" max="12501" width="9.140625" style="1"/>
+    <col min="12502" max="12502" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12503" max="12503" width="10.140625" style="1" customWidth="1"/>
+    <col min="12504" max="12504" width="9.28515625" style="1" customWidth="1"/>
+    <col min="12505" max="12505" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12506" max="12506" width="9.140625" style="1"/>
+    <col min="12507" max="12507" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12508" max="12509" width="9.140625" style="1"/>
+    <col min="12510" max="12510" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12511" max="12512" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12513" max="12514" width="9.140625" style="1"/>
+    <col min="12515" max="12515" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12516" max="12516" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12517" max="12517" width="9.140625" style="1"/>
+    <col min="12518" max="12518" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12519" max="12521" width="9.140625" style="1"/>
+    <col min="12522" max="12522" width="10" style="1" customWidth="1"/>
+    <col min="12523" max="12523" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12524" max="12525" width="9.140625" style="1"/>
+    <col min="12526" max="12527" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12528" max="12530" width="9.140625" style="1"/>
+    <col min="12531" max="12532" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12533" max="12535" width="9.140625" style="1"/>
+    <col min="12536" max="12537" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12538" max="12540" width="9.140625" style="1"/>
+    <col min="12541" max="12542" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12543" max="12545" width="9.140625" style="1"/>
+    <col min="12546" max="12547" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12548" max="12694" width="9.140625" style="1"/>
+    <col min="12695" max="12695" width="20" style="1" customWidth="1"/>
+    <col min="12696" max="12696" width="8.7109375" style="1" customWidth="1"/>
+    <col min="12697" max="12697" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12698" max="12698" width="10" style="1" customWidth="1"/>
+    <col min="12699" max="12699" width="10.140625" style="1" customWidth="1"/>
+    <col min="12700" max="12700" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12701" max="12701" width="9" style="1" customWidth="1"/>
+    <col min="12702" max="12702" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12703" max="12703" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12704" max="12704" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12705" max="12705" width="8.42578125" style="1" customWidth="1"/>
+    <col min="12706" max="12706" width="8.5703125" style="1" customWidth="1"/>
+    <col min="12707" max="12708" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12709" max="12709" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12710" max="12710" width="7.140625" style="1" customWidth="1"/>
+    <col min="12711" max="12711" width="9.140625" style="1" customWidth="1"/>
+    <col min="12712" max="12712" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12713" max="12713" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12714" max="12714" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12715" max="12715" width="7" style="1" customWidth="1"/>
+    <col min="12716" max="12716" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12717" max="12717" width="9" style="1" customWidth="1"/>
+    <col min="12718" max="12718" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12719" max="12719" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12720" max="12720" width="7.28515625" style="1" customWidth="1"/>
+    <col min="12721" max="12721" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12722" max="12722" width="10" style="1" customWidth="1"/>
+    <col min="12723" max="12723" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12724" max="12724" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12725" max="12725" width="8" style="1" customWidth="1"/>
+    <col min="12726" max="12726" width="8.42578125" style="1" customWidth="1"/>
+    <col min="12727" max="12727" width="9.140625" style="1" customWidth="1"/>
+    <col min="12728" max="12729" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12730" max="12730" width="8" style="1" customWidth="1"/>
+    <col min="12731" max="12731" width="8.28515625" style="1" customWidth="1"/>
+    <col min="12732" max="12732" width="9.140625" style="1" customWidth="1"/>
+    <col min="12733" max="12733" width="10" style="1" customWidth="1"/>
+    <col min="12734" max="12734" width="9.140625" style="1" customWidth="1"/>
+    <col min="12735" max="12735" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12736" max="12737" width="9.140625" style="1"/>
+    <col min="12738" max="12738" width="10.140625" style="1" customWidth="1"/>
+    <col min="12739" max="12742" width="9.140625" style="1"/>
+    <col min="12743" max="12743" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12744" max="12747" width="9.140625" style="1"/>
+    <col min="12748" max="12748" width="11" style="1" customWidth="1"/>
+    <col min="12749" max="12752" width="9.140625" style="1"/>
+    <col min="12753" max="12753" width="10.5703125" style="1" customWidth="1"/>
+    <col min="12754" max="12757" width="9.140625" style="1"/>
+    <col min="12758" max="12758" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12759" max="12759" width="10.140625" style="1" customWidth="1"/>
+    <col min="12760" max="12760" width="9.28515625" style="1" customWidth="1"/>
+    <col min="12761" max="12761" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12762" max="12762" width="9.140625" style="1"/>
+    <col min="12763" max="12763" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12764" max="12765" width="9.140625" style="1"/>
+    <col min="12766" max="12766" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12767" max="12768" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12769" max="12770" width="9.140625" style="1"/>
+    <col min="12771" max="12771" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12772" max="12772" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12773" max="12773" width="9.140625" style="1"/>
+    <col min="12774" max="12774" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="12775" max="12777" width="9.140625" style="1"/>
+    <col min="12778" max="12778" width="10" style="1" customWidth="1"/>
+    <col min="12779" max="12779" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12780" max="12781" width="9.140625" style="1"/>
+    <col min="12782" max="12783" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12784" max="12786" width="9.140625" style="1"/>
+    <col min="12787" max="12788" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12789" max="12791" width="9.140625" style="1"/>
+    <col min="12792" max="12793" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12794" max="12796" width="9.140625" style="1"/>
+    <col min="12797" max="12798" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12799" max="12801" width="9.140625" style="1"/>
+    <col min="12802" max="12803" width="10.28515625" style="1" customWidth="1"/>
+    <col min="12804" max="12950" width="9.140625" style="1"/>
+    <col min="12951" max="12951" width="20" style="1" customWidth="1"/>
+    <col min="12952" max="12952" width="8.7109375" style="1" customWidth="1"/>
+    <col min="12953" max="12953" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12954" max="12954" width="10" style="1" customWidth="1"/>
+    <col min="12955" max="12955" width="10.140625" style="1" customWidth="1"/>
+    <col min="12956" max="12956" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12957" max="12957" width="9" style="1" customWidth="1"/>
+    <col min="12958" max="12958" width="9.7109375" style="1" customWidth="1"/>
+    <col min="12959" max="12959" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12960" max="12960" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12961" max="12961" width="8.42578125" style="1" customWidth="1"/>
+    <col min="12962" max="12962" width="8.5703125" style="1" customWidth="1"/>
+    <col min="12963" max="12964" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12965" max="12965" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12966" max="12966" width="7.140625" style="1" customWidth="1"/>
+    <col min="12967" max="12967" width="9.140625" style="1" customWidth="1"/>
+    <col min="12968" max="12968" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12969" max="12969" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12970" max="12970" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12971" max="12971" width="7" style="1" customWidth="1"/>
+    <col min="12972" max="12972" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12973" max="12973" width="9" style="1" customWidth="1"/>
+    <col min="12974" max="12974" width="9.85546875" style="1" customWidth="1"/>
+    <col min="12975" max="12975" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12976" max="12976" width="7.28515625" style="1" customWidth="1"/>
+    <col min="12977" max="12977" width="8.85546875" style="1" customWidth="1"/>
+    <col min="12978" max="12978" width="10" style="1" customWidth="1"/>
+    <col min="12979" max="12979" width="10.42578125" style="1" customWidth="1"/>
+    <col min="12980" max="12980" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12981" max="12981" width="8" style="1" customWidth="1"/>
+    <col min="12982" max="12982" width="8.42578125" style="1" customWidth="1"/>
+    <col min="12983" max="12983" width="9.140625" style="1" customWidth="1"/>
+    <col min="12984" max="12985" width="9.42578125" style="1" customWidth="1"/>
+    <col min="12986" max="12986" width="8" style="1" customWidth="1"/>
+    <col min="12987" max="12987" width="8.28515625" style="1" customWidth="1"/>
+    <col min="12988" max="12988" width="9.140625" style="1" customWidth="1"/>
+    <col min="12989" max="12989" width="10" style="1" customWidth="1"/>
+    <col min="12990" max="12990" width="9.140625" style="1" customWidth="1"/>
+    <col min="12991" max="12991" width="7.7109375" style="1" customWidth="1"/>
+    <col min="12992" max="12993" width="9.140625" style="1"/>
+    <col min="12994" max="12994" width="10.140625" style="1" customWidth="1"/>
+    <col min="12995" max="12998" width="9.140625" style="1"/>
+    <col min="12999" max="12999" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13000" max="13003" width="9.140625" style="1"/>
+    <col min="13004" max="13004" width="11" style="1" customWidth="1"/>
+    <col min="13005" max="13008" width="9.140625" style="1"/>
+    <col min="13009" max="13009" width="10.5703125" style="1" customWidth="1"/>
+    <col min="13010" max="13013" width="9.140625" style="1"/>
+    <col min="13014" max="13014" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13015" max="13015" width="10.140625" style="1" customWidth="1"/>
+    <col min="13016" max="13016" width="9.28515625" style="1" customWidth="1"/>
+    <col min="13017" max="13017" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13018" max="13018" width="9.140625" style="1"/>
+    <col min="13019" max="13019" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13020" max="13021" width="9.140625" style="1"/>
+    <col min="13022" max="13022" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13023" max="13024" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13025" max="13026" width="9.140625" style="1"/>
+    <col min="13027" max="13027" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13028" max="13028" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13029" max="13029" width="9.140625" style="1"/>
+    <col min="13030" max="13030" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13031" max="13033" width="9.140625" style="1"/>
+    <col min="13034" max="13034" width="10" style="1" customWidth="1"/>
+    <col min="13035" max="13035" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13036" max="13037" width="9.140625" style="1"/>
+    <col min="13038" max="13039" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13040" max="13042" width="9.140625" style="1"/>
+    <col min="13043" max="13044" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13045" max="13047" width="9.140625" style="1"/>
+    <col min="13048" max="13049" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13050" max="13052" width="9.140625" style="1"/>
+    <col min="13053" max="13054" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13055" max="13057" width="9.140625" style="1"/>
+    <col min="13058" max="13059" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13060" max="13206" width="9.140625" style="1"/>
+    <col min="13207" max="13207" width="20" style="1" customWidth="1"/>
+    <col min="13208" max="13208" width="8.7109375" style="1" customWidth="1"/>
+    <col min="13209" max="13209" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13210" max="13210" width="10" style="1" customWidth="1"/>
+    <col min="13211" max="13211" width="10.140625" style="1" customWidth="1"/>
+    <col min="13212" max="13212" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13213" max="13213" width="9" style="1" customWidth="1"/>
+    <col min="13214" max="13214" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13215" max="13215" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13216" max="13216" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13217" max="13217" width="8.42578125" style="1" customWidth="1"/>
+    <col min="13218" max="13218" width="8.5703125" style="1" customWidth="1"/>
+    <col min="13219" max="13220" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13221" max="13221" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13222" max="13222" width="7.140625" style="1" customWidth="1"/>
+    <col min="13223" max="13223" width="9.140625" style="1" customWidth="1"/>
+    <col min="13224" max="13224" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13225" max="13225" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13226" max="13226" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13227" max="13227" width="7" style="1" customWidth="1"/>
+    <col min="13228" max="13228" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13229" max="13229" width="9" style="1" customWidth="1"/>
+    <col min="13230" max="13230" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13231" max="13231" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13232" max="13232" width="7.28515625" style="1" customWidth="1"/>
+    <col min="13233" max="13233" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13234" max="13234" width="10" style="1" customWidth="1"/>
+    <col min="13235" max="13235" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13236" max="13236" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13237" max="13237" width="8" style="1" customWidth="1"/>
+    <col min="13238" max="13238" width="8.42578125" style="1" customWidth="1"/>
+    <col min="13239" max="13239" width="9.140625" style="1" customWidth="1"/>
+    <col min="13240" max="13241" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13242" max="13242" width="8" style="1" customWidth="1"/>
+    <col min="13243" max="13243" width="8.28515625" style="1" customWidth="1"/>
+    <col min="13244" max="13244" width="9.140625" style="1" customWidth="1"/>
+    <col min="13245" max="13245" width="10" style="1" customWidth="1"/>
+    <col min="13246" max="13246" width="9.140625" style="1" customWidth="1"/>
+    <col min="13247" max="13247" width="7.7109375" style="1" customWidth="1"/>
+    <col min="13248" max="13249" width="9.140625" style="1"/>
+    <col min="13250" max="13250" width="10.140625" style="1" customWidth="1"/>
+    <col min="13251" max="13254" width="9.140625" style="1"/>
+    <col min="13255" max="13255" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13256" max="13259" width="9.140625" style="1"/>
+    <col min="13260" max="13260" width="11" style="1" customWidth="1"/>
+    <col min="13261" max="13264" width="9.140625" style="1"/>
+    <col min="13265" max="13265" width="10.5703125" style="1" customWidth="1"/>
+    <col min="13266" max="13269" width="9.140625" style="1"/>
+    <col min="13270" max="13270" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13271" max="13271" width="10.140625" style="1" customWidth="1"/>
+    <col min="13272" max="13272" width="9.28515625" style="1" customWidth="1"/>
+    <col min="13273" max="13273" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13274" max="13274" width="9.140625" style="1"/>
+    <col min="13275" max="13275" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13276" max="13277" width="9.140625" style="1"/>
+    <col min="13278" max="13278" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13279" max="13280" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13281" max="13282" width="9.140625" style="1"/>
+    <col min="13283" max="13283" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13284" max="13284" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13285" max="13285" width="9.140625" style="1"/>
+    <col min="13286" max="13286" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13287" max="13289" width="9.140625" style="1"/>
+    <col min="13290" max="13290" width="10" style="1" customWidth="1"/>
+    <col min="13291" max="13291" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13292" max="13293" width="9.140625" style="1"/>
+    <col min="13294" max="13295" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13296" max="13298" width="9.140625" style="1"/>
+    <col min="13299" max="13300" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13301" max="13303" width="9.140625" style="1"/>
+    <col min="13304" max="13305" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13306" max="13308" width="9.140625" style="1"/>
+    <col min="13309" max="13310" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13311" max="13313" width="9.140625" style="1"/>
+    <col min="13314" max="13315" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13316" max="13462" width="9.140625" style="1"/>
+    <col min="13463" max="13463" width="20" style="1" customWidth="1"/>
+    <col min="13464" max="13464" width="8.7109375" style="1" customWidth="1"/>
+    <col min="13465" max="13465" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13466" max="13466" width="10" style="1" customWidth="1"/>
+    <col min="13467" max="13467" width="10.140625" style="1" customWidth="1"/>
+    <col min="13468" max="13468" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13469" max="13469" width="9" style="1" customWidth="1"/>
+    <col min="13470" max="13470" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13471" max="13471" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13472" max="13472" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13473" max="13473" width="8.42578125" style="1" customWidth="1"/>
+    <col min="13474" max="13474" width="8.5703125" style="1" customWidth="1"/>
+    <col min="13475" max="13476" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13477" max="13477" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13478" max="13478" width="7.140625" style="1" customWidth="1"/>
+    <col min="13479" max="13479" width="9.140625" style="1" customWidth="1"/>
+    <col min="13480" max="13480" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13481" max="13481" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13482" max="13482" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13483" max="13483" width="7" style="1" customWidth="1"/>
+    <col min="13484" max="13484" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13485" max="13485" width="9" style="1" customWidth="1"/>
+    <col min="13486" max="13486" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13487" max="13487" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13488" max="13488" width="7.28515625" style="1" customWidth="1"/>
+    <col min="13489" max="13489" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13490" max="13490" width="10" style="1" customWidth="1"/>
+    <col min="13491" max="13491" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13492" max="13492" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13493" max="13493" width="8" style="1" customWidth="1"/>
+    <col min="13494" max="13494" width="8.42578125" style="1" customWidth="1"/>
+    <col min="13495" max="13495" width="9.140625" style="1" customWidth="1"/>
+    <col min="13496" max="13497" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13498" max="13498" width="8" style="1" customWidth="1"/>
+    <col min="13499" max="13499" width="8.28515625" style="1" customWidth="1"/>
+    <col min="13500" max="13500" width="9.140625" style="1" customWidth="1"/>
+    <col min="13501" max="13501" width="10" style="1" customWidth="1"/>
+    <col min="13502" max="13502" width="9.140625" style="1" customWidth="1"/>
+    <col min="13503" max="13503" width="7.7109375" style="1" customWidth="1"/>
+    <col min="13504" max="13505" width="9.140625" style="1"/>
+    <col min="13506" max="13506" width="10.140625" style="1" customWidth="1"/>
+    <col min="13507" max="13510" width="9.140625" style="1"/>
+    <col min="13511" max="13511" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13512" max="13515" width="9.140625" style="1"/>
+    <col min="13516" max="13516" width="11" style="1" customWidth="1"/>
+    <col min="13517" max="13520" width="9.140625" style="1"/>
+    <col min="13521" max="13521" width="10.5703125" style="1" customWidth="1"/>
+    <col min="13522" max="13525" width="9.140625" style="1"/>
+    <col min="13526" max="13526" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13527" max="13527" width="10.140625" style="1" customWidth="1"/>
+    <col min="13528" max="13528" width="9.28515625" style="1" customWidth="1"/>
+    <col min="13529" max="13529" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13530" max="13530" width="9.140625" style="1"/>
+    <col min="13531" max="13531" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13532" max="13533" width="9.140625" style="1"/>
+    <col min="13534" max="13534" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13535" max="13536" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13537" max="13538" width="9.140625" style="1"/>
+    <col min="13539" max="13539" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13540" max="13540" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13541" max="13541" width="9.140625" style="1"/>
+    <col min="13542" max="13542" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13543" max="13545" width="9.140625" style="1"/>
+    <col min="13546" max="13546" width="10" style="1" customWidth="1"/>
+    <col min="13547" max="13547" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13548" max="13549" width="9.140625" style="1"/>
+    <col min="13550" max="13551" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13552" max="13554" width="9.140625" style="1"/>
+    <col min="13555" max="13556" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13557" max="13559" width="9.140625" style="1"/>
+    <col min="13560" max="13561" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13562" max="13564" width="9.140625" style="1"/>
+    <col min="13565" max="13566" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13567" max="13569" width="9.140625" style="1"/>
+    <col min="13570" max="13571" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13572" max="13718" width="9.140625" style="1"/>
+    <col min="13719" max="13719" width="20" style="1" customWidth="1"/>
+    <col min="13720" max="13720" width="8.7109375" style="1" customWidth="1"/>
+    <col min="13721" max="13721" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13722" max="13722" width="10" style="1" customWidth="1"/>
+    <col min="13723" max="13723" width="10.140625" style="1" customWidth="1"/>
+    <col min="13724" max="13724" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13725" max="13725" width="9" style="1" customWidth="1"/>
+    <col min="13726" max="13726" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13727" max="13727" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13728" max="13728" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13729" max="13729" width="8.42578125" style="1" customWidth="1"/>
+    <col min="13730" max="13730" width="8.5703125" style="1" customWidth="1"/>
+    <col min="13731" max="13732" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13733" max="13733" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13734" max="13734" width="7.140625" style="1" customWidth="1"/>
+    <col min="13735" max="13735" width="9.140625" style="1" customWidth="1"/>
+    <col min="13736" max="13736" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13737" max="13737" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13738" max="13738" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13739" max="13739" width="7" style="1" customWidth="1"/>
+    <col min="13740" max="13740" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13741" max="13741" width="9" style="1" customWidth="1"/>
+    <col min="13742" max="13742" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13743" max="13743" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13744" max="13744" width="7.28515625" style="1" customWidth="1"/>
+    <col min="13745" max="13745" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13746" max="13746" width="10" style="1" customWidth="1"/>
+    <col min="13747" max="13747" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13748" max="13748" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13749" max="13749" width="8" style="1" customWidth="1"/>
+    <col min="13750" max="13750" width="8.42578125" style="1" customWidth="1"/>
+    <col min="13751" max="13751" width="9.140625" style="1" customWidth="1"/>
+    <col min="13752" max="13753" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13754" max="13754" width="8" style="1" customWidth="1"/>
+    <col min="13755" max="13755" width="8.28515625" style="1" customWidth="1"/>
+    <col min="13756" max="13756" width="9.140625" style="1" customWidth="1"/>
+    <col min="13757" max="13757" width="10" style="1" customWidth="1"/>
+    <col min="13758" max="13758" width="9.140625" style="1" customWidth="1"/>
+    <col min="13759" max="13759" width="7.7109375" style="1" customWidth="1"/>
+    <col min="13760" max="13761" width="9.140625" style="1"/>
+    <col min="13762" max="13762" width="10.140625" style="1" customWidth="1"/>
+    <col min="13763" max="13766" width="9.140625" style="1"/>
+    <col min="13767" max="13767" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13768" max="13771" width="9.140625" style="1"/>
+    <col min="13772" max="13772" width="11" style="1" customWidth="1"/>
+    <col min="13773" max="13776" width="9.140625" style="1"/>
+    <col min="13777" max="13777" width="10.5703125" style="1" customWidth="1"/>
+    <col min="13778" max="13781" width="9.140625" style="1"/>
+    <col min="13782" max="13782" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13783" max="13783" width="10.140625" style="1" customWidth="1"/>
+    <col min="13784" max="13784" width="9.28515625" style="1" customWidth="1"/>
+    <col min="13785" max="13785" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13786" max="13786" width="9.140625" style="1"/>
+    <col min="13787" max="13787" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13788" max="13789" width="9.140625" style="1"/>
+    <col min="13790" max="13790" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13791" max="13792" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13793" max="13794" width="9.140625" style="1"/>
+    <col min="13795" max="13795" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13796" max="13796" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13797" max="13797" width="9.140625" style="1"/>
+    <col min="13798" max="13798" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="13799" max="13801" width="9.140625" style="1"/>
+    <col min="13802" max="13802" width="10" style="1" customWidth="1"/>
+    <col min="13803" max="13803" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13804" max="13805" width="9.140625" style="1"/>
+    <col min="13806" max="13807" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13808" max="13810" width="9.140625" style="1"/>
+    <col min="13811" max="13812" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13813" max="13815" width="9.140625" style="1"/>
+    <col min="13816" max="13817" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13818" max="13820" width="9.140625" style="1"/>
+    <col min="13821" max="13822" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13823" max="13825" width="9.140625" style="1"/>
+    <col min="13826" max="13827" width="10.28515625" style="1" customWidth="1"/>
+    <col min="13828" max="13974" width="9.140625" style="1"/>
+    <col min="13975" max="13975" width="20" style="1" customWidth="1"/>
+    <col min="13976" max="13976" width="8.7109375" style="1" customWidth="1"/>
+    <col min="13977" max="13977" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13978" max="13978" width="10" style="1" customWidth="1"/>
+    <col min="13979" max="13979" width="10.140625" style="1" customWidth="1"/>
+    <col min="13980" max="13980" width="8.85546875" style="1" customWidth="1"/>
+    <col min="13981" max="13981" width="9" style="1" customWidth="1"/>
+    <col min="13982" max="13982" width="9.7109375" style="1" customWidth="1"/>
+    <col min="13983" max="13983" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13984" max="13984" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13985" max="13985" width="8.42578125" style="1" customWidth="1"/>
+    <col min="13986" max="13986" width="8.5703125" style="1" customWidth="1"/>
+    <col min="13987" max="13988" width="9.5703125" style="1" customWidth="1"/>
+    <col min="13989" max="13989" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13990" max="13990" width="7.140625" style="1" customWidth="1"/>
+    <col min="13991" max="13991" width="9.140625" style="1" customWidth="1"/>
+    <col min="13992" max="13992" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13993" max="13993" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13994" max="13994" width="10.42578125" style="1" customWidth="1"/>
+    <col min="13995" max="13995" width="7" style="1" customWidth="1"/>
+    <col min="13996" max="13996" width="9.42578125" style="1" customWidth="1"/>
+    <col min="13997" max="13997" width="9" style="1" customWidth="1"/>
+    <col min="13998" max="13998" width="9.85546875" style="1" customWidth="1"/>
+    <col min="13999" max="13999" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14000" max="14000" width="7.28515625" style="1" customWidth="1"/>
+    <col min="14001" max="14001" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14002" max="14002" width="10" style="1" customWidth="1"/>
+    <col min="14003" max="14003" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14004" max="14004" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14005" max="14005" width="8" style="1" customWidth="1"/>
+    <col min="14006" max="14006" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14007" max="14007" width="9.140625" style="1" customWidth="1"/>
+    <col min="14008" max="14009" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14010" max="14010" width="8" style="1" customWidth="1"/>
+    <col min="14011" max="14011" width="8.28515625" style="1" customWidth="1"/>
+    <col min="14012" max="14012" width="9.140625" style="1" customWidth="1"/>
+    <col min="14013" max="14013" width="10" style="1" customWidth="1"/>
+    <col min="14014" max="14014" width="9.140625" style="1" customWidth="1"/>
+    <col min="14015" max="14015" width="7.7109375" style="1" customWidth="1"/>
+    <col min="14016" max="14017" width="9.140625" style="1"/>
+    <col min="14018" max="14018" width="10.140625" style="1" customWidth="1"/>
+    <col min="14019" max="14022" width="9.140625" style="1"/>
+    <col min="14023" max="14023" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14024" max="14027" width="9.140625" style="1"/>
+    <col min="14028" max="14028" width="11" style="1" customWidth="1"/>
+    <col min="14029" max="14032" width="9.140625" style="1"/>
+    <col min="14033" max="14033" width="10.5703125" style="1" customWidth="1"/>
+    <col min="14034" max="14037" width="9.140625" style="1"/>
+    <col min="14038" max="14038" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14039" max="14039" width="10.140625" style="1" customWidth="1"/>
+    <col min="14040" max="14040" width="9.28515625" style="1" customWidth="1"/>
+    <col min="14041" max="14041" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14042" max="14042" width="9.140625" style="1"/>
+    <col min="14043" max="14043" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14044" max="14045" width="9.140625" style="1"/>
+    <col min="14046" max="14046" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14047" max="14048" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14049" max="14050" width="9.140625" style="1"/>
+    <col min="14051" max="14051" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14052" max="14052" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14053" max="14053" width="9.140625" style="1"/>
+    <col min="14054" max="14054" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14055" max="14057" width="9.140625" style="1"/>
+    <col min="14058" max="14058" width="10" style="1" customWidth="1"/>
+    <col min="14059" max="14059" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14060" max="14061" width="9.140625" style="1"/>
+    <col min="14062" max="14063" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14064" max="14066" width="9.140625" style="1"/>
+    <col min="14067" max="14068" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14069" max="14071" width="9.140625" style="1"/>
+    <col min="14072" max="14073" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14074" max="14076" width="9.140625" style="1"/>
+    <col min="14077" max="14078" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14079" max="14081" width="9.140625" style="1"/>
+    <col min="14082" max="14083" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14084" max="14230" width="9.140625" style="1"/>
+    <col min="14231" max="14231" width="20" style="1" customWidth="1"/>
+    <col min="14232" max="14232" width="8.7109375" style="1" customWidth="1"/>
+    <col min="14233" max="14233" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14234" max="14234" width="10" style="1" customWidth="1"/>
+    <col min="14235" max="14235" width="10.140625" style="1" customWidth="1"/>
+    <col min="14236" max="14236" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14237" max="14237" width="9" style="1" customWidth="1"/>
+    <col min="14238" max="14238" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14239" max="14239" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14240" max="14240" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14241" max="14241" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14242" max="14242" width="8.5703125" style="1" customWidth="1"/>
+    <col min="14243" max="14244" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14245" max="14245" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14246" max="14246" width="7.140625" style="1" customWidth="1"/>
+    <col min="14247" max="14247" width="9.140625" style="1" customWidth="1"/>
+    <col min="14248" max="14248" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14249" max="14249" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14250" max="14250" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14251" max="14251" width="7" style="1" customWidth="1"/>
+    <col min="14252" max="14252" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14253" max="14253" width="9" style="1" customWidth="1"/>
+    <col min="14254" max="14254" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14255" max="14255" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14256" max="14256" width="7.28515625" style="1" customWidth="1"/>
+    <col min="14257" max="14257" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14258" max="14258" width="10" style="1" customWidth="1"/>
+    <col min="14259" max="14259" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14260" max="14260" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14261" max="14261" width="8" style="1" customWidth="1"/>
+    <col min="14262" max="14262" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14263" max="14263" width="9.140625" style="1" customWidth="1"/>
+    <col min="14264" max="14265" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14266" max="14266" width="8" style="1" customWidth="1"/>
+    <col min="14267" max="14267" width="8.28515625" style="1" customWidth="1"/>
+    <col min="14268" max="14268" width="9.140625" style="1" customWidth="1"/>
+    <col min="14269" max="14269" width="10" style="1" customWidth="1"/>
+    <col min="14270" max="14270" width="9.140625" style="1" customWidth="1"/>
+    <col min="14271" max="14271" width="7.7109375" style="1" customWidth="1"/>
+    <col min="14272" max="14273" width="9.140625" style="1"/>
+    <col min="14274" max="14274" width="10.140625" style="1" customWidth="1"/>
+    <col min="14275" max="14278" width="9.140625" style="1"/>
+    <col min="14279" max="14279" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14280" max="14283" width="9.140625" style="1"/>
+    <col min="14284" max="14284" width="11" style="1" customWidth="1"/>
+    <col min="14285" max="14288" width="9.140625" style="1"/>
+    <col min="14289" max="14289" width="10.5703125" style="1" customWidth="1"/>
+    <col min="14290" max="14293" width="9.140625" style="1"/>
+    <col min="14294" max="14294" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14295" max="14295" width="10.140625" style="1" customWidth="1"/>
+    <col min="14296" max="14296" width="9.28515625" style="1" customWidth="1"/>
+    <col min="14297" max="14297" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14298" max="14298" width="9.140625" style="1"/>
+    <col min="14299" max="14299" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14300" max="14301" width="9.140625" style="1"/>
+    <col min="14302" max="14302" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14303" max="14304" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14305" max="14306" width="9.140625" style="1"/>
+    <col min="14307" max="14307" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14308" max="14308" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14309" max="14309" width="9.140625" style="1"/>
+    <col min="14310" max="14310" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14311" max="14313" width="9.140625" style="1"/>
+    <col min="14314" max="14314" width="10" style="1" customWidth="1"/>
+    <col min="14315" max="14315" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14316" max="14317" width="9.140625" style="1"/>
+    <col min="14318" max="14319" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14320" max="14322" width="9.140625" style="1"/>
+    <col min="14323" max="14324" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14325" max="14327" width="9.140625" style="1"/>
+    <col min="14328" max="14329" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14330" max="14332" width="9.140625" style="1"/>
+    <col min="14333" max="14334" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14335" max="14337" width="9.140625" style="1"/>
+    <col min="14338" max="14339" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14340" max="14486" width="9.140625" style="1"/>
+    <col min="14487" max="14487" width="20" style="1" customWidth="1"/>
+    <col min="14488" max="14488" width="8.7109375" style="1" customWidth="1"/>
+    <col min="14489" max="14489" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14490" max="14490" width="10" style="1" customWidth="1"/>
+    <col min="14491" max="14491" width="10.140625" style="1" customWidth="1"/>
+    <col min="14492" max="14492" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14493" max="14493" width="9" style="1" customWidth="1"/>
+    <col min="14494" max="14494" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14495" max="14495" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14496" max="14496" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14497" max="14497" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14498" max="14498" width="8.5703125" style="1" customWidth="1"/>
+    <col min="14499" max="14500" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14501" max="14501" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14502" max="14502" width="7.140625" style="1" customWidth="1"/>
+    <col min="14503" max="14503" width="9.140625" style="1" customWidth="1"/>
+    <col min="14504" max="14504" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14505" max="14505" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14506" max="14506" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14507" max="14507" width="7" style="1" customWidth="1"/>
+    <col min="14508" max="14508" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14509" max="14509" width="9" style="1" customWidth="1"/>
+    <col min="14510" max="14510" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14511" max="14511" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14512" max="14512" width="7.28515625" style="1" customWidth="1"/>
+    <col min="14513" max="14513" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14514" max="14514" width="10" style="1" customWidth="1"/>
+    <col min="14515" max="14515" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14516" max="14516" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14517" max="14517" width="8" style="1" customWidth="1"/>
+    <col min="14518" max="14518" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14519" max="14519" width="9.140625" style="1" customWidth="1"/>
+    <col min="14520" max="14521" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14522" max="14522" width="8" style="1" customWidth="1"/>
+    <col min="14523" max="14523" width="8.28515625" style="1" customWidth="1"/>
+    <col min="14524" max="14524" width="9.140625" style="1" customWidth="1"/>
+    <col min="14525" max="14525" width="10" style="1" customWidth="1"/>
+    <col min="14526" max="14526" width="9.140625" style="1" customWidth="1"/>
+    <col min="14527" max="14527" width="7.7109375" style="1" customWidth="1"/>
+    <col min="14528" max="14529" width="9.140625" style="1"/>
+    <col min="14530" max="14530" width="10.140625" style="1" customWidth="1"/>
+    <col min="14531" max="14534" width="9.140625" style="1"/>
+    <col min="14535" max="14535" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14536" max="14539" width="9.140625" style="1"/>
+    <col min="14540" max="14540" width="11" style="1" customWidth="1"/>
+    <col min="14541" max="14544" width="9.140625" style="1"/>
+    <col min="14545" max="14545" width="10.5703125" style="1" customWidth="1"/>
+    <col min="14546" max="14549" width="9.140625" style="1"/>
+    <col min="14550" max="14550" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14551" max="14551" width="10.140625" style="1" customWidth="1"/>
+    <col min="14552" max="14552" width="9.28515625" style="1" customWidth="1"/>
+    <col min="14553" max="14553" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14554" max="14554" width="9.140625" style="1"/>
+    <col min="14555" max="14555" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14556" max="14557" width="9.140625" style="1"/>
+    <col min="14558" max="14558" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14559" max="14560" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14561" max="14562" width="9.140625" style="1"/>
+    <col min="14563" max="14563" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14564" max="14564" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14565" max="14565" width="9.140625" style="1"/>
+    <col min="14566" max="14566" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14567" max="14569" width="9.140625" style="1"/>
+    <col min="14570" max="14570" width="10" style="1" customWidth="1"/>
+    <col min="14571" max="14571" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14572" max="14573" width="9.140625" style="1"/>
+    <col min="14574" max="14575" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14576" max="14578" width="9.140625" style="1"/>
+    <col min="14579" max="14580" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14581" max="14583" width="9.140625" style="1"/>
+    <col min="14584" max="14585" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14586" max="14588" width="9.140625" style="1"/>
+    <col min="14589" max="14590" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14591" max="14593" width="9.140625" style="1"/>
+    <col min="14594" max="14595" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14596" max="14742" width="9.140625" style="1"/>
+    <col min="14743" max="14743" width="20" style="1" customWidth="1"/>
+    <col min="14744" max="14744" width="8.7109375" style="1" customWidth="1"/>
+    <col min="14745" max="14745" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14746" max="14746" width="10" style="1" customWidth="1"/>
+    <col min="14747" max="14747" width="10.140625" style="1" customWidth="1"/>
+    <col min="14748" max="14748" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14749" max="14749" width="9" style="1" customWidth="1"/>
+    <col min="14750" max="14750" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14751" max="14751" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14752" max="14752" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14753" max="14753" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14754" max="14754" width="8.5703125" style="1" customWidth="1"/>
+    <col min="14755" max="14756" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14757" max="14757" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14758" max="14758" width="7.140625" style="1" customWidth="1"/>
+    <col min="14759" max="14759" width="9.140625" style="1" customWidth="1"/>
+    <col min="14760" max="14760" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14761" max="14761" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14762" max="14762" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14763" max="14763" width="7" style="1" customWidth="1"/>
+    <col min="14764" max="14764" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14765" max="14765" width="9" style="1" customWidth="1"/>
+    <col min="14766" max="14766" width="9.85546875" style="1" customWidth="1"/>
+    <col min="14767" max="14767" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14768" max="14768" width="7.28515625" style="1" customWidth="1"/>
+    <col min="14769" max="14769" width="8.85546875" style="1" customWidth="1"/>
+    <col min="14770" max="14770" width="10" style="1" customWidth="1"/>
+    <col min="14771" max="14771" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14772" max="14772" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14773" max="14773" width="8" style="1" customWidth="1"/>
+    <col min="14774" max="14774" width="8.42578125" style="1" customWidth="1"/>
+    <col min="14775" max="14775" width="9.140625" style="1" customWidth="1"/>
+    <col min="14776" max="14777" width="9.42578125" style="1" customWidth="1"/>
+    <col min="14778" max="14778" width="8" style="1" customWidth="1"/>
+    <col min="14779" max="14779" width="8.28515625" style="1" customWidth="1"/>
+    <col min="14780" max="14780" width="9.140625" style="1" customWidth="1"/>
+    <col min="14781" max="14781" width="10" style="1" customWidth="1"/>
+    <col min="14782" max="14782" width="9.140625" style="1" customWidth="1"/>
+    <col min="14783" max="14783" width="7.7109375" style="1" customWidth="1"/>
+    <col min="14784" max="14785" width="9.140625" style="1"/>
+    <col min="14786" max="14786" width="10.140625" style="1" customWidth="1"/>
+    <col min="14787" max="14790" width="9.140625" style="1"/>
+    <col min="14791" max="14791" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="14792" max="14795" width="9.140625" style="1"/>
+    <col min="14796" max="14796" width="11" style="1" customWidth="1"/>
+    <col min="14797" max="14800" width="9.140625" style="1"/>
+    <col min="14801" max="14801" width="10.5703125" style="1" customWidth="1"/>
+    <col min="14802" max="14805" width="9.140625" style="1"/>
+    <col min="14806" max="14806" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14807" max="14807" width="10.140625" style="1" customWidth="1"/>
+    <col min="14808" max="14808" width="9.28515625" style="1" customWidth="1"/>
+    <col min="14809" max="14809" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14810" max="14810" width="9.140625" style="1"/>
+    <col min="14811" max="14811" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14812" max="14813" width="9.140625" style="1"/>
+    <col min="14814" max="14814" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14815" max="14816" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14817" max="14818" width="9.140625" style="1"/>
+    <col min="14819" max="14819" width="9.5703125" style="1" customWidth="1"/>
+    <col min="14820" max="14820" width="10.42578125" style="1" customWidth="1"/>
+    <col min="14821" max="14821" width="9.140625" style="1"/>
+    <col min="14822" max="14822" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="14823" max="14825" width="9.140625" style="1"/>
+    <col min="14826" max="14826" width="10" style="1" customWidth="1"/>
+    <col min="14827" max="14827" width="9.7109375" style="1" customWidth="1"/>
+    <col min="14828" max="14829" width="9.140625" style="1"/>
+    <col min="14830" max="14831" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14832" max="14834" width="9.140625" style="1"/>
+    <col min="14835" max="14836" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14837" max="14839" width="9.140625" style="1"/>
+    <col min="14840" max="14841" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14842" max="14844" width="9.140625" style="1"/>
+    <col min="14845" max="14846" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14847" max="14849" width="9.140625" style="1"/>
+    <col min="14850" max="14851" width="10.28515625" style="1" customWidth="1"/>
+    <col min="14852" max="14998" width="9.140625" style="1"/>
+    <col min="14999" max="14999" width="20" style="1" customWidth="1"/>
+    <col min="15000" max="15000" width="8.7109375" style="1" customWidth="1"/>
+    <col min="15001" max="15001" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15002" max="15002" width="10" style="1" customWidth="1"/>
+    <col min="15003" max="15003" width="10.140625" style="1" customWidth="1"/>
+    <col min="15004" max="15004" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15005" max="15005" width="9" style="1" customWidth="1"/>
+    <col min="15006" max="15006" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15007" max="15007" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15008" max="15008" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15009" max="15009" width="8.42578125" style="1" customWidth="1"/>
+    <col min="15010" max="15010" width="8.5703125" style="1" customWidth="1"/>
+    <col min="15011" max="15012" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15013" max="15013" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15014" max="15014" width="7.140625" style="1" customWidth="1"/>
+    <col min="15015" max="15015" width="9.140625" style="1" customWidth="1"/>
+    <col min="15016" max="15016" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15017" max="15017" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15018" max="15018" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15019" max="15019" width="7" style="1" customWidth="1"/>
+    <col min="15020" max="15020" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15021" max="15021" width="9" style="1" customWidth="1"/>
+    <col min="15022" max="15022" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15023" max="15023" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15024" max="15024" width="7.28515625" style="1" customWidth="1"/>
+    <col min="15025" max="15025" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15026" max="15026" width="10" style="1" customWidth="1"/>
+    <col min="15027" max="15027" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15028" max="15028" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15029" max="15029" width="8" style="1" customWidth="1"/>
+    <col min="15030" max="15030" width="8.42578125" style="1" customWidth="1"/>
+    <col min="15031" max="15031" width="9.140625" style="1" customWidth="1"/>
+    <col min="15032" max="15033" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15034" max="15034" width="8" style="1" customWidth="1"/>
+    <col min="15035" max="15035" width="8.28515625" style="1" customWidth="1"/>
+    <col min="15036" max="15036" width="9.140625" style="1" customWidth="1"/>
+    <col min="15037" max="15037" width="10" style="1" customWidth="1"/>
+    <col min="15038" max="15038" width="9.140625" style="1" customWidth="1"/>
+    <col min="15039" max="15039" width="7.7109375" style="1" customWidth="1"/>
+    <col min="15040" max="15041" width="9.140625" style="1"/>
+    <col min="15042" max="15042" width="10.140625" style="1" customWidth="1"/>
+    <col min="15043" max="15046" width="9.140625" style="1"/>
+    <col min="15047" max="15047" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15048" max="15051" width="9.140625" style="1"/>
+    <col min="15052" max="15052" width="11" style="1" customWidth="1"/>
+    <col min="15053" max="15056" width="9.140625" style="1"/>
+    <col min="15057" max="15057" width="10.5703125" style="1" customWidth="1"/>
+    <col min="15058" max="15061" width="9.140625" style="1"/>
+    <col min="15062" max="15062" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15063" max="15063" width="10.140625" style="1" customWidth="1"/>
+    <col min="15064" max="15064" width="9.28515625" style="1" customWidth="1"/>
+    <col min="15065" max="15065" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15066" max="15066" width="9.140625" style="1"/>
+    <col min="15067" max="15067" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15068" max="15069" width="9.140625" style="1"/>
+    <col min="15070" max="15070" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15071" max="15072" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15073" max="15074" width="9.140625" style="1"/>
+    <col min="15075" max="15075" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15076" max="15076" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15077" max="15077" width="9.140625" style="1"/>
+    <col min="15078" max="15078" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15079" max="15081" width="9.140625" style="1"/>
+    <col min="15082" max="15082" width="10" style="1" customWidth="1"/>
+    <col min="15083" max="15083" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15084" max="15085" width="9.140625" style="1"/>
+    <col min="15086" max="15087" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15088" max="15090" width="9.140625" style="1"/>
+    <col min="15091" max="15092" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15093" max="15095" width="9.140625" style="1"/>
+    <col min="15096" max="15097" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15098" max="15100" width="9.140625" style="1"/>
+    <col min="15101" max="15102" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15103" max="15105" width="9.140625" style="1"/>
+    <col min="15106" max="15107" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15108" max="15254" width="9.140625" style="1"/>
+    <col min="15255" max="15255" width="20" style="1" customWidth="1"/>
+    <col min="15256" max="15256" width="8.7109375" style="1" customWidth="1"/>
+    <col min="15257" max="15257" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15258" max="15258" width="10" style="1" customWidth="1"/>
+    <col min="15259" max="15259" width="10.140625" style="1" customWidth="1"/>
+    <col min="15260" max="15260" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15261" max="15261" width="9" style="1" customWidth="1"/>
+    <col min="15262" max="15262" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15263" max="15263" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15264" max="15264" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15265" max="15265" width="8.42578125" style="1" customWidth="1"/>
+    <col min="15266" max="15266" width="8.5703125" style="1" customWidth="1"/>
+    <col min="15267" max="15268" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15269" max="15269" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15270" max="15270" width="7.140625" style="1" customWidth="1"/>
+    <col min="15271" max="15271" width="9.140625" style="1" customWidth="1"/>
+    <col min="15272" max="15272" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15273" max="15273" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15274" max="15274" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15275" max="15275" width="7" style="1" customWidth="1"/>
+    <col min="15276" max="15276" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15277" max="15277" width="9" style="1" customWidth="1"/>
+    <col min="15278" max="15278" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15279" max="15279" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15280" max="15280" width="7.28515625" style="1" customWidth="1"/>
+    <col min="15281" max="15281" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15282" max="15282" width="10" style="1" customWidth="1"/>
+    <col min="15283" max="15283" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15284" max="15284" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15285" max="15285" width="8" style="1" customWidth="1"/>
+    <col min="15286" max="15286" width="8.42578125" style="1" customWidth="1"/>
+    <col min="15287" max="15287" width="9.140625" style="1" customWidth="1"/>
+    <col min="15288" max="15289" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15290" max="15290" width="8" style="1" customWidth="1"/>
+    <col min="15291" max="15291" width="8.28515625" style="1" customWidth="1"/>
+    <col min="15292" max="15292" width="9.140625" style="1" customWidth="1"/>
+    <col min="15293" max="15293" width="10" style="1" customWidth="1"/>
+    <col min="15294" max="15294" width="9.140625" style="1" customWidth="1"/>
+    <col min="15295" max="15295" width="7.7109375" style="1" customWidth="1"/>
+    <col min="15296" max="15297" width="9.140625" style="1"/>
+    <col min="15298" max="15298" width="10.140625" style="1" customWidth="1"/>
+    <col min="15299" max="15302" width="9.140625" style="1"/>
+    <col min="15303" max="15303" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15304" max="15307" width="9.140625" style="1"/>
+    <col min="15308" max="15308" width="11" style="1" customWidth="1"/>
+    <col min="15309" max="15312" width="9.140625" style="1"/>
+    <col min="15313" max="15313" width="10.5703125" style="1" customWidth="1"/>
+    <col min="15314" max="15317" width="9.140625" style="1"/>
+    <col min="15318" max="15318" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15319" max="15319" width="10.140625" style="1" customWidth="1"/>
+    <col min="15320" max="15320" width="9.28515625" style="1" customWidth="1"/>
+    <col min="15321" max="15321" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15322" max="15322" width="9.140625" style="1"/>
+    <col min="15323" max="15323" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15324" max="15325" width="9.140625" style="1"/>
+    <col min="15326" max="15326" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15327" max="15328" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15329" max="15330" width="9.140625" style="1"/>
+    <col min="15331" max="15331" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15332" max="15332" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15333" max="15333" width="9.140625" style="1"/>
+    <col min="15334" max="15334" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15335" max="15337" width="9.140625" style="1"/>
+    <col min="15338" max="15338" width="10" style="1" customWidth="1"/>
+    <col min="15339" max="15339" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15340" max="15341" width="9.140625" style="1"/>
+    <col min="15342" max="15343" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15344" max="15346" width="9.140625" style="1"/>
+    <col min="15347" max="15348" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15349" max="15351" width="9.140625" style="1"/>
+    <col min="15352" max="15353" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15354" max="15356" width="9.140625" style="1"/>
+    <col min="15357" max="15358" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15359" max="15361" width="9.140625" style="1"/>
+    <col min="15362" max="15363" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15364" max="15510" width="9.140625" style="1"/>
+    <col min="15511" max="15511" width="20" style="1" customWidth="1"/>
+    <col min="15512" max="15512" width="8.7109375" style="1" customWidth="1"/>
+    <col min="15513" max="15513" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15514" max="15514" width="10" style="1" customWidth="1"/>
+    <col min="15515" max="15515" width="10.140625" style="1" customWidth="1"/>
+    <col min="15516" max="15516" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15517" max="15517" width="9" style="1" customWidth="1"/>
+    <col min="15518" max="15518" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15519" max="15519" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15520" max="15520" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15521" max="15521" width="8.42578125" style="1" customWidth="1"/>
+    <col min="15522" max="15522" width="8.5703125" style="1" customWidth="1"/>
+    <col min="15523" max="15524" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15525" max="15525" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15526" max="15526" width="7.140625" style="1" customWidth="1"/>
+    <col min="15527" max="15527" width="9.140625" style="1" customWidth="1"/>
+    <col min="15528" max="15528" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15529" max="15529" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15530" max="15530" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15531" max="15531" width="7" style="1" customWidth="1"/>
+    <col min="15532" max="15532" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15533" max="15533" width="9" style="1" customWidth="1"/>
+    <col min="15534" max="15534" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15535" max="15535" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15536" max="15536" width="7.28515625" style="1" customWidth="1"/>
+    <col min="15537" max="15537" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15538" max="15538" width="10" style="1" customWidth="1"/>
+    <col min="15539" max="15539" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15540" max="15540" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15541" max="15541" width="8" style="1" customWidth="1"/>
+    <col min="15542" max="15542" width="8.42578125" style="1" customWidth="1"/>
+    <col min="15543" max="15543" width="9.140625" style="1" customWidth="1"/>
+    <col min="15544" max="15545" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15546" max="15546" width="8" style="1" customWidth="1"/>
+    <col min="15547" max="15547" width="8.28515625" style="1" customWidth="1"/>
+    <col min="15548" max="15548" width="9.140625" style="1" customWidth="1"/>
+    <col min="15549" max="15549" width="10" style="1" customWidth="1"/>
+    <col min="15550" max="15550" width="9.140625" style="1" customWidth="1"/>
+    <col min="15551" max="15551" width="7.7109375" style="1" customWidth="1"/>
+    <col min="15552" max="15553" width="9.140625" style="1"/>
+    <col min="15554" max="15554" width="10.140625" style="1" customWidth="1"/>
+    <col min="15555" max="15558" width="9.140625" style="1"/>
+    <col min="15559" max="15559" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15560" max="15563" width="9.140625" style="1"/>
+    <col min="15564" max="15564" width="11" style="1" customWidth="1"/>
+    <col min="15565" max="15568" width="9.140625" style="1"/>
+    <col min="15569" max="15569" width="10.5703125" style="1" customWidth="1"/>
+    <col min="15570" max="15573" width="9.140625" style="1"/>
+    <col min="15574" max="15574" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15575" max="15575" width="10.140625" style="1" customWidth="1"/>
+    <col min="15576" max="15576" width="9.28515625" style="1" customWidth="1"/>
+    <col min="15577" max="15577" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15578" max="15578" width="9.140625" style="1"/>
+    <col min="15579" max="15579" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15580" max="15581" width="9.140625" style="1"/>
+    <col min="15582" max="15582" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15583" max="15584" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15585" max="15586" width="9.140625" style="1"/>
+    <col min="15587" max="15587" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15588" max="15588" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15589" max="15589" width="9.140625" style="1"/>
+    <col min="15590" max="15590" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15591" max="15593" width="9.140625" style="1"/>
+    <col min="15594" max="15594" width="10" style="1" customWidth="1"/>
+    <col min="15595" max="15595" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15596" max="15597" width="9.140625" style="1"/>
+    <col min="15598" max="15599" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15600" max="15602" width="9.140625" style="1"/>
+    <col min="15603" max="15604" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15605" max="15607" width="9.140625" style="1"/>
+    <col min="15608" max="15609" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15610" max="15612" width="9.140625" style="1"/>
+    <col min="15613" max="15614" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15615" max="15617" width="9.140625" style="1"/>
+    <col min="15618" max="15619" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15620" max="15766" width="9.140625" style="1"/>
+    <col min="15767" max="15767" width="20" style="1" customWidth="1"/>
+    <col min="15768" max="15768" width="8.7109375" style="1" customWidth="1"/>
+    <col min="15769" max="15769" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15770" max="15770" width="10" style="1" customWidth="1"/>
+    <col min="15771" max="15771" width="10.140625" style="1" customWidth="1"/>
+    <col min="15772" max="15772" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15773" max="15773" width="9" style="1" customWidth="1"/>
+    <col min="15774" max="15774" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15775" max="15775" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15776" max="15776" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15777" max="15777" width="8.42578125" style="1" customWidth="1"/>
+    <col min="15778" max="15778" width="8.5703125" style="1" customWidth="1"/>
+    <col min="15779" max="15780" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15781" max="15781" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15782" max="15782" width="7.140625" style="1" customWidth="1"/>
+    <col min="15783" max="15783" width="9.140625" style="1" customWidth="1"/>
+    <col min="15784" max="15784" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15785" max="15785" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15786" max="15786" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15787" max="15787" width="7" style="1" customWidth="1"/>
+    <col min="15788" max="15788" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15789" max="15789" width="9" style="1" customWidth="1"/>
+    <col min="15790" max="15790" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15791" max="15791" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15792" max="15792" width="7.28515625" style="1" customWidth="1"/>
+    <col min="15793" max="15793" width="8.85546875" style="1" customWidth="1"/>
+    <col min="15794" max="15794" width="10" style="1" customWidth="1"/>
+    <col min="15795" max="15795" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15796" max="15796" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15797" max="15797" width="8" style="1" customWidth="1"/>
+    <col min="15798" max="15798" width="8.42578125" style="1" customWidth="1"/>
+    <col min="15799" max="15799" width="9.140625" style="1" customWidth="1"/>
+    <col min="15800" max="15801" width="9.42578125" style="1" customWidth="1"/>
+    <col min="15802" max="15802" width="8" style="1" customWidth="1"/>
+    <col min="15803" max="15803" width="8.28515625" style="1" customWidth="1"/>
+    <col min="15804" max="15804" width="9.140625" style="1" customWidth="1"/>
+    <col min="15805" max="15805" width="10" style="1" customWidth="1"/>
+    <col min="15806" max="15806" width="9.140625" style="1" customWidth="1"/>
+    <col min="15807" max="15807" width="7.7109375" style="1" customWidth="1"/>
+    <col min="15808" max="15809" width="9.140625" style="1"/>
+    <col min="15810" max="15810" width="10.140625" style="1" customWidth="1"/>
+    <col min="15811" max="15814" width="9.140625" style="1"/>
+    <col min="15815" max="15815" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="15816" max="15819" width="9.140625" style="1"/>
+    <col min="15820" max="15820" width="11" style="1" customWidth="1"/>
+    <col min="15821" max="15824" width="9.140625" style="1"/>
+    <col min="15825" max="15825" width="10.5703125" style="1" customWidth="1"/>
+    <col min="15826" max="15829" width="9.140625" style="1"/>
+    <col min="15830" max="15830" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15831" max="15831" width="10.140625" style="1" customWidth="1"/>
+    <col min="15832" max="15832" width="9.28515625" style="1" customWidth="1"/>
+    <col min="15833" max="15833" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15834" max="15834" width="9.140625" style="1"/>
+    <col min="15835" max="15835" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15836" max="15837" width="9.140625" style="1"/>
+    <col min="15838" max="15838" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15839" max="15840" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15841" max="15842" width="9.140625" style="1"/>
+    <col min="15843" max="15843" width="9.5703125" style="1" customWidth="1"/>
+    <col min="15844" max="15844" width="10.42578125" style="1" customWidth="1"/>
+    <col min="15845" max="15845" width="9.140625" style="1"/>
+    <col min="15846" max="15846" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="15847" max="15849" width="9.140625" style="1"/>
+    <col min="15850" max="15850" width="10" style="1" customWidth="1"/>
+    <col min="15851" max="15851" width="9.7109375" style="1" customWidth="1"/>
+    <col min="15852" max="15853" width="9.140625" style="1"/>
+    <col min="15854" max="15855" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15856" max="15858" width="9.140625" style="1"/>
+    <col min="15859" max="15860" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15861" max="15863" width="9.140625" style="1"/>
+    <col min="15864" max="15865" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15866" max="15868" width="9.140625" style="1"/>
+    <col min="15869" max="15870" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15871" max="15873" width="9.140625" style="1"/>
+    <col min="15874" max="15875" width="10.28515625" style="1" customWidth="1"/>
+    <col min="15876" max="16022" width="9.140625" style="1"/>
+    <col min="16023" max="16023" width="20" style="1" customWidth="1"/>
+    <col min="16024" max="16024" width="8.7109375" style="1" customWidth="1"/>
+    <col min="16025" max="16025" width="9.42578125" style="1" customWidth="1"/>
+    <col min="16026" max="16026" width="10" style="1" customWidth="1"/>
+    <col min="16027" max="16027" width="10.140625" style="1" customWidth="1"/>
+    <col min="16028" max="16028" width="8.85546875" style="1" customWidth="1"/>
+    <col min="16029" max="16029" width="9" style="1" customWidth="1"/>
+    <col min="16030" max="16030" width="9.7109375" style="1" customWidth="1"/>
+    <col min="16031" max="16031" width="9.85546875" style="1" customWidth="1"/>
+    <col min="16032" max="16032" width="9.5703125" style="1" customWidth="1"/>
+    <col min="16033" max="16033" width="8.42578125" style="1" customWidth="1"/>
+    <col min="16034" max="16034" width="8.5703125" style="1" customWidth="1"/>
+    <col min="16035" max="16036" width="9.5703125" style="1" customWidth="1"/>
+    <col min="16037" max="16037" width="9.42578125" style="1" customWidth="1"/>
+    <col min="16038" max="16038" width="7.140625" style="1" customWidth="1"/>
+    <col min="16039" max="16039" width="9.140625" style="1" customWidth="1"/>
+    <col min="16040" max="16040" width="9.42578125" style="1" customWidth="1"/>
+    <col min="16041" max="16041" width="9.85546875" style="1" customWidth="1"/>
+    <col min="16042" max="16042" width="10.42578125" style="1" customWidth="1"/>
+    <col min="16043" max="16043" width="7" style="1" customWidth="1"/>
+    <col min="16044" max="16044" width="9.42578125" style="1" customWidth="1"/>
+    <col min="16045" max="16045" width="9" style="1" customWidth="1"/>
+    <col min="16046" max="16046" width="9.85546875" style="1" customWidth="1"/>
+    <col min="16047" max="16047" width="9.5703125" style="1" customWidth="1"/>
+    <col min="16048" max="16048" width="7.28515625" style="1" customWidth="1"/>
+    <col min="16049" max="16049" width="8.85546875" style="1" customWidth="1"/>
+    <col min="16050" max="16050" width="10" style="1" customWidth="1"/>
+    <col min="16051" max="16051" width="10.42578125" style="1" customWidth="1"/>
+    <col min="16052" max="16052" width="9.5703125" style="1" customWidth="1"/>
+    <col min="16053" max="16053" width="8" style="1" customWidth="1"/>
+    <col min="16054" max="16054" width="8.42578125" style="1" customWidth="1"/>
+    <col min="16055" max="16055" width="9.140625" style="1" customWidth="1"/>
+    <col min="16056" max="16057" width="9.42578125" style="1" customWidth="1"/>
+    <col min="16058" max="16058" width="8" style="1" customWidth="1"/>
+    <col min="16059" max="16059" width="8.28515625" style="1" customWidth="1"/>
+    <col min="16060" max="16060" width="9.140625" style="1" customWidth="1"/>
+    <col min="16061" max="16061" width="10" style="1" customWidth="1"/>
+    <col min="16062" max="16062" width="9.140625" style="1" customWidth="1"/>
+    <col min="16063" max="16063" width="7.7109375" style="1" customWidth="1"/>
+    <col min="16064" max="16065" width="9.140625" style="1"/>
+    <col min="16066" max="16066" width="10.140625" style="1" customWidth="1"/>
+    <col min="16067" max="16070" width="9.140625" style="1"/>
+    <col min="16071" max="16071" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="16072" max="16075" width="9.140625" style="1"/>
+    <col min="16076" max="16076" width="11" style="1" customWidth="1"/>
+    <col min="16077" max="16080" width="9.140625" style="1"/>
+    <col min="16081" max="16081" width="10.5703125" style="1" customWidth="1"/>
+    <col min="16082" max="16085" width="9.140625" style="1"/>
+    <col min="16086" max="16086" width="9.7109375" style="1" customWidth="1"/>
+    <col min="16087" max="16087" width="10.140625" style="1" customWidth="1"/>
+    <col min="16088" max="16088" width="9.28515625" style="1" customWidth="1"/>
+    <col min="16089" max="16089" width="10.28515625" style="1" customWidth="1"/>
+    <col min="16090" max="16090" width="9.140625" style="1"/>
+    <col min="16091" max="16091" width="10.28515625" style="1" customWidth="1"/>
+    <col min="16092" max="16093" width="9.140625" style="1"/>
+    <col min="16094" max="16094" width="9.5703125" style="1" customWidth="1"/>
+    <col min="16095" max="16096" width="10.42578125" style="1" customWidth="1"/>
+    <col min="16097" max="16098" width="9.140625" style="1"/>
+    <col min="16099" max="16099" width="9.5703125" style="1" customWidth="1"/>
+    <col min="16100" max="16100" width="10.42578125" style="1" customWidth="1"/>
+    <col min="16101" max="16101" width="9.140625" style="1"/>
+    <col min="16102" max="16102" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="16103" max="16105" width="9.140625" style="1"/>
+    <col min="16106" max="16106" width="10" style="1" customWidth="1"/>
+    <col min="16107" max="16107" width="9.7109375" style="1" customWidth="1"/>
+    <col min="16108" max="16109" width="9.140625" style="1"/>
+    <col min="16110" max="16111" width="10.28515625" style="1" customWidth="1"/>
+    <col min="16112" max="16114" width="9.140625" style="1"/>
+    <col min="16115" max="16116" width="10.28515625" style="1" customWidth="1"/>
+    <col min="16117" max="16119" width="9.140625" style="1"/>
+    <col min="16120" max="16121" width="10.28515625" style="1" customWidth="1"/>
+    <col min="16122" max="16124" width="9.140625" style="1"/>
+    <col min="16125" max="16126" width="10.28515625" style="1" customWidth="1"/>
+    <col min="16127" max="16129" width="9.140625" style="1"/>
+    <col min="16130" max="16131" width="10.28515625" style="1" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="15" customFormat="1" ht="12.75">
-[...23 lines deleted...]
-      <c r="J2" s="35"/>
+    <row r="1" spans="1:10" s="14" customFormat="1" ht="12.75">
+      <c r="A1" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+    </row>
+    <row r="2" spans="1:10" s="13" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="33"/>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
     </row>
     <row r="3" spans="1:10" ht="12.75" customHeight="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="32"/>
+      <c r="C3" s="32"/>
+      <c r="D3" s="32"/>
+      <c r="E3" s="32"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="2"/>
+    </row>
+    <row r="4" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A4" s="18"/>
+      <c r="B4" s="19"/>
+      <c r="C4" s="26"/>
+      <c r="E4" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="17"/>
+      <c r="G4" s="17"/>
+      <c r="H4" s="17"/>
+      <c r="I4" s="17"/>
+      <c r="J4" s="2"/>
+    </row>
+    <row r="5" spans="1:10" ht="14.25" customHeight="1">
+      <c r="A5" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="23">
+        <v>2022</v>
+      </c>
+      <c r="C5" s="23">
+        <v>2023</v>
+      </c>
+      <c r="D5" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E5" s="23">
+        <v>2025</v>
+      </c>
+      <c r="F5" s="4"/>
+      <c r="G5" s="4"/>
+      <c r="H5" s="4"/>
+      <c r="I5" s="4"/>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="24">
+        <v>336872</v>
+      </c>
+      <c r="C6" s="24">
+        <v>325019</v>
+      </c>
+      <c r="D6" s="24">
+        <v>311574</v>
+      </c>
+      <c r="E6" s="34">
+        <v>308641</v>
+      </c>
+      <c r="F6" s="4"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="4"/>
+      <c r="I6" s="4"/>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="24">
+        <v>96075</v>
+      </c>
+      <c r="C7" s="24">
+        <v>96920</v>
+      </c>
+      <c r="D7" s="24">
+        <v>89630</v>
+      </c>
+      <c r="E7" s="34">
+        <v>94370</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="24">
+        <v>15786</v>
+      </c>
+      <c r="C8" s="24">
+        <v>14174</v>
+      </c>
+      <c r="D8" s="24">
+        <v>13621</v>
+      </c>
+      <c r="E8" s="34">
+        <v>13072</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B9" s="24">
+        <v>18519</v>
+      </c>
+      <c r="C9" s="24">
+        <v>16859</v>
+      </c>
+      <c r="D9" s="24">
+        <v>16763</v>
+      </c>
+      <c r="E9" s="34">
+        <v>15888</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
+      <c r="A10" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="24">
+        <v>36414</v>
+      </c>
+      <c r="C10" s="24">
+        <v>37988</v>
+      </c>
+      <c r="D10" s="24">
+        <v>35239</v>
+      </c>
+      <c r="E10" s="34">
+        <v>35663</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
+      <c r="A11" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="24">
+        <v>27033</v>
+      </c>
+      <c r="C11" s="24">
+        <v>24085</v>
+      </c>
+      <c r="D11" s="24">
+        <v>21558</v>
+      </c>
+      <c r="E11" s="34">
+        <v>22948</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="24">
+        <v>21579</v>
+      </c>
+      <c r="C12" s="24">
+        <v>17725</v>
+      </c>
+      <c r="D12" s="24">
+        <v>17951</v>
+      </c>
+      <c r="E12" s="34">
+        <v>17808</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
+      <c r="A13" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="24">
+        <v>20791</v>
+      </c>
+      <c r="C13" s="24">
+        <v>16498</v>
+      </c>
+      <c r="D13" s="24">
+        <v>16112</v>
+      </c>
+      <c r="E13" s="34">
+        <v>17340</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="24">
+        <v>19327</v>
+      </c>
+      <c r="C14" s="24">
+        <v>19062</v>
+      </c>
+      <c r="D14" s="24">
+        <v>19126</v>
+      </c>
+      <c r="E14" s="34">
+        <v>17897</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="24">
+        <v>61309</v>
+      </c>
+      <c r="C15" s="24">
+        <v>57511</v>
+      </c>
+      <c r="D15" s="24">
+        <v>57522</v>
+      </c>
+      <c r="E15" s="34">
+        <v>51747</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="24">
+        <v>20039</v>
+      </c>
+      <c r="C16" s="24">
+        <v>24197</v>
+      </c>
+      <c r="D16" s="24">
+        <v>24052</v>
+      </c>
+      <c r="E16" s="34">
+        <v>21908</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+    </row>
+    <row r="18" spans="1:10" s="13" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A18" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B18" s="32"/>
+      <c r="C18" s="32"/>
+      <c r="D18" s="32"/>
+      <c r="E18" s="32"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="20"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="20"/>
+    </row>
+    <row r="19" spans="1:10" ht="12.75" customHeight="1">
+      <c r="B19" s="5"/>
+      <c r="C19" s="26"/>
+      <c r="E19" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" s="21"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="23">
+        <v>2022</v>
+      </c>
+      <c r="C20" s="23">
+        <v>2023</v>
+      </c>
+      <c r="D20" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E20" s="23">
+        <v>2025</v>
+      </c>
+      <c r="F20" s="4"/>
+      <c r="G20" s="4"/>
+      <c r="H20" s="4"/>
+      <c r="I20" s="4"/>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B21" s="23">
+        <v>319714</v>
+      </c>
+      <c r="C21" s="23">
+        <v>309252</v>
+      </c>
+      <c r="D21" s="24">
+        <v>296698</v>
+      </c>
+      <c r="E21" s="34">
+        <v>294093</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B22" s="23">
+        <v>91935</v>
+      </c>
+      <c r="C22" s="23">
+        <v>92184</v>
+      </c>
+      <c r="D22" s="24">
+        <v>86186</v>
+      </c>
+      <c r="E22" s="34">
+        <v>90104</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="A23" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="23">
+        <v>14961</v>
+      </c>
+      <c r="C23" s="23">
+        <v>13497</v>
+      </c>
+      <c r="D23" s="24">
+        <v>13010</v>
+      </c>
+      <c r="E23" s="34">
+        <v>12466</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B24" s="23">
+        <v>17503</v>
+      </c>
+      <c r="C24" s="23">
+        <v>16012</v>
+      </c>
+      <c r="D24" s="24">
+        <v>15787</v>
+      </c>
+      <c r="E24" s="34">
+        <v>14958</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="A25" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" s="23">
+        <v>34664</v>
+      </c>
+      <c r="C25" s="23">
+        <v>36171</v>
+      </c>
+      <c r="D25" s="24">
+        <v>33297</v>
+      </c>
+      <c r="E25" s="34">
+        <v>34169</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="23">
+        <v>25642</v>
+      </c>
+      <c r="C26" s="23">
+        <v>22897</v>
+      </c>
+      <c r="D26" s="24">
+        <v>20236</v>
+      </c>
+      <c r="E26" s="34">
+        <v>21593</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="23">
+        <v>20490</v>
+      </c>
+      <c r="C27" s="23">
+        <v>16852</v>
+      </c>
+      <c r="D27" s="24">
+        <v>16868</v>
+      </c>
+      <c r="E27" s="34">
+        <v>16793</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="23">
+        <v>19672</v>
+      </c>
+      <c r="C28" s="23">
+        <v>15706</v>
+      </c>
+      <c r="D28" s="24">
+        <v>15360</v>
+      </c>
+      <c r="E28" s="34">
+        <v>16419</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="A29" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B29" s="23">
+        <v>18231</v>
+      </c>
+      <c r="C29" s="23">
+        <v>18128</v>
+      </c>
+      <c r="D29" s="24">
+        <v>18200</v>
+      </c>
+      <c r="E29" s="34">
+        <v>16950</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="23">
+        <v>57865</v>
+      </c>
+      <c r="C30" s="23">
+        <v>54768</v>
+      </c>
+      <c r="D30" s="24">
+        <v>54841</v>
+      </c>
+      <c r="E30" s="34">
+        <v>49676</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B31" s="23">
+        <v>18751</v>
+      </c>
+      <c r="C31" s="23">
+        <v>23037</v>
+      </c>
+      <c r="D31" s="24">
+        <v>22913</v>
+      </c>
+      <c r="E31" s="34">
+        <v>20965</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="17.25" customHeight="1">
+      <c r="A32" s="3"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="4"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+    </row>
+    <row r="33" spans="1:10" s="13" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A33" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="32"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="32"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="20"/>
+    </row>
+    <row r="34" spans="1:10" ht="12.75" customHeight="1">
+      <c r="B34" s="5"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" s="21"/>
+      <c r="G34" s="21"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="21"/>
+    </row>
+    <row r="35" spans="1:10">
+      <c r="A35" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B35" s="23">
+        <v>2022</v>
+      </c>
+      <c r="C35" s="23">
+        <v>2023</v>
+      </c>
+      <c r="D35" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E35" s="23">
+        <v>2025</v>
+      </c>
+      <c r="F35" s="4"/>
+      <c r="G35" s="4"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="4"/>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B36" s="23">
+        <v>221863</v>
+      </c>
+      <c r="C36" s="23">
+        <v>220239</v>
+      </c>
+      <c r="D36" s="24">
+        <v>219547</v>
+      </c>
+      <c r="E36" s="34">
+        <v>217130</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10">
+      <c r="A37" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B37" s="23">
+        <v>65477</v>
+      </c>
+      <c r="C37" s="23">
+        <v>72233</v>
+      </c>
+      <c r="D37" s="24">
+        <v>69865</v>
+      </c>
+      <c r="E37" s="34">
+        <v>68970</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="23">
+        <v>10128</v>
+      </c>
+      <c r="C38" s="23">
+        <v>11197</v>
+      </c>
+      <c r="D38" s="24">
+        <v>11147</v>
+      </c>
+      <c r="E38" s="34">
+        <v>10601</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="23">
+        <v>13182</v>
+      </c>
+      <c r="C39" s="23">
+        <v>12290</v>
+      </c>
+      <c r="D39" s="24">
+        <v>9824</v>
+      </c>
+      <c r="E39" s="34">
+        <v>8672</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="23">
+        <v>25589</v>
+      </c>
+      <c r="C40" s="23">
+        <v>29588</v>
+      </c>
+      <c r="D40" s="24">
+        <v>27741</v>
+      </c>
+      <c r="E40" s="34">
+        <v>27803</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10">
+      <c r="A41" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="23">
+        <v>18085</v>
+      </c>
+      <c r="C41" s="23">
+        <v>16497</v>
+      </c>
+      <c r="D41" s="24">
+        <v>15807</v>
+      </c>
+      <c r="E41" s="34">
+        <v>17012</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B42" s="23">
+        <v>15128</v>
+      </c>
+      <c r="C42" s="23">
+        <v>13547</v>
+      </c>
+      <c r="D42" s="24">
+        <v>14265</v>
+      </c>
+      <c r="E42" s="34">
+        <v>14217</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B43" s="23">
+        <v>12523</v>
+      </c>
+      <c r="C43" s="23">
+        <v>9786</v>
+      </c>
+      <c r="D43" s="24">
+        <v>11436</v>
+      </c>
+      <c r="E43" s="34">
+        <v>11263</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B44" s="23">
+        <v>12151</v>
+      </c>
+      <c r="C44" s="23">
+        <v>11048</v>
+      </c>
+      <c r="D44" s="24">
+        <v>12719</v>
+      </c>
+      <c r="E44" s="34">
+        <v>10986</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B45" s="23">
+        <v>34322</v>
+      </c>
+      <c r="C45" s="23">
+        <v>22777</v>
+      </c>
+      <c r="D45" s="24">
+        <v>25533</v>
+      </c>
+      <c r="E45" s="34">
+        <v>29284</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10">
+      <c r="A46" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B46" s="23">
+        <v>15278</v>
+      </c>
+      <c r="C46" s="23">
+        <v>21276</v>
+      </c>
+      <c r="D46" s="24">
+        <v>21210</v>
+      </c>
+      <c r="E46" s="34">
+        <v>18322</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4"/>
+      <c r="C47" s="4"/>
+      <c r="D47" s="4"/>
+      <c r="E47" s="4"/>
+      <c r="F47" s="4"/>
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
+      <c r="I47" s="4"/>
+      <c r="J47" s="4"/>
+    </row>
+    <row r="48" spans="1:10" s="13" customFormat="1" ht="12" customHeight="1">
+      <c r="A48" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="B48" s="32"/>
+      <c r="C48" s="32"/>
+      <c r="D48" s="32"/>
+      <c r="E48" s="32"/>
+      <c r="F48" s="15"/>
+      <c r="G48" s="15"/>
+      <c r="H48" s="15"/>
+      <c r="I48" s="15"/>
+      <c r="J48" s="15"/>
+    </row>
+    <row r="49" spans="1:10" ht="12.75" customHeight="1">
+      <c r="B49" s="6"/>
+      <c r="C49" s="26"/>
+      <c r="D49" s="26"/>
+      <c r="E49" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
+      <c r="I49" s="6"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B50" s="23">
+        <v>2022</v>
+      </c>
+      <c r="C50" s="23">
+        <v>2023</v>
+      </c>
+      <c r="D50" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E50" s="23">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="23">
+        <v>97851</v>
+      </c>
+      <c r="C51" s="23">
+        <v>89013</v>
+      </c>
+      <c r="D51" s="24">
+        <v>77151</v>
+      </c>
+      <c r="E51" s="34">
+        <v>76963</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B52" s="23">
+        <v>26458</v>
+      </c>
+      <c r="C52" s="23">
+        <v>19951</v>
+      </c>
+      <c r="D52" s="24">
+        <v>16321</v>
+      </c>
+      <c r="E52" s="34">
+        <v>21134</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10">
+      <c r="A53" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B53" s="23">
+        <v>4833</v>
+      </c>
+      <c r="C53" s="23">
+        <v>2300</v>
+      </c>
+      <c r="D53" s="24">
+        <v>1863</v>
+      </c>
+      <c r="E53" s="34">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B54" s="23">
+        <v>4321</v>
+      </c>
+      <c r="C54" s="23">
+        <v>3722</v>
+      </c>
+      <c r="D54" s="24">
+        <v>5963</v>
+      </c>
+      <c r="E54" s="34">
+        <v>6286</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55" s="23">
+        <v>9075</v>
+      </c>
+      <c r="C55" s="23">
+        <v>6583</v>
+      </c>
+      <c r="D55" s="24">
+        <v>5556</v>
+      </c>
+      <c r="E55" s="34">
+        <v>6366</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="23">
+        <v>7557</v>
+      </c>
+      <c r="C56" s="23">
+        <v>6400</v>
+      </c>
+      <c r="D56" s="24">
+        <v>4429</v>
+      </c>
+      <c r="E56" s="34">
+        <v>4581</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B57" s="23">
+        <v>5362</v>
+      </c>
+      <c r="C57" s="23">
+        <v>3305</v>
+      </c>
+      <c r="D57" s="24">
+        <v>2603</v>
+      </c>
+      <c r="E57" s="34">
+        <v>2576</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10">
+      <c r="A58" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B58" s="23">
+        <v>7149</v>
+      </c>
+      <c r="C58" s="23">
+        <v>5920</v>
+      </c>
+      <c r="D58" s="24">
+        <v>3924</v>
+      </c>
+      <c r="E58" s="34">
+        <v>5156</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10">
+      <c r="A59" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B59" s="23">
+        <v>6080</v>
+      </c>
+      <c r="C59" s="23">
+        <v>7080</v>
+      </c>
+      <c r="D59" s="24">
+        <v>5481</v>
+      </c>
+      <c r="E59" s="34">
+        <v>5964</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B60" s="23">
+        <v>23543</v>
+      </c>
+      <c r="C60" s="23">
+        <v>31991</v>
+      </c>
+      <c r="D60" s="24">
+        <v>29308</v>
+      </c>
+      <c r="E60" s="34">
+        <v>20392</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10">
+      <c r="A61" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B61" s="23">
+        <v>3473</v>
+      </c>
+      <c r="C61" s="23">
+        <v>1761</v>
+      </c>
+      <c r="D61" s="24">
+        <v>1703</v>
+      </c>
+      <c r="E61" s="34">
+        <v>2643</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A62" s="3"/>
+      <c r="C62" s="3"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="3"/>
+      <c r="F62" s="3"/>
+      <c r="G62" s="3"/>
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3"/>
+    </row>
+    <row r="63" spans="1:10" s="13" customFormat="1" ht="12">
+      <c r="A63" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" s="32"/>
+      <c r="C63" s="32"/>
+      <c r="D63" s="32"/>
+      <c r="E63" s="32"/>
+      <c r="F63" s="16"/>
+      <c r="G63" s="16"/>
+      <c r="H63" s="16"/>
+      <c r="I63" s="16"/>
+      <c r="J63" s="16"/>
+    </row>
+    <row r="64" spans="1:10" ht="12.75" customHeight="1">
+      <c r="B64" s="8"/>
+      <c r="C64" s="26"/>
+      <c r="D64" s="26"/>
+      <c r="E64" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+    </row>
+    <row r="65" spans="1:10">
+      <c r="A65" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B65" s="23">
+        <v>2022</v>
+      </c>
+      <c r="C65" s="23">
+        <v>2023</v>
+      </c>
+      <c r="D65" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E65" s="23">
+        <v>2025</v>
+      </c>
+      <c r="F65" s="4"/>
+      <c r="G65" s="4"/>
+      <c r="H65" s="4"/>
+      <c r="I65" s="4"/>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B66" s="23">
+        <v>17158</v>
+      </c>
+      <c r="C66" s="23">
+        <v>15767</v>
+      </c>
+      <c r="D66" s="24">
+        <v>14876</v>
+      </c>
+      <c r="E66" s="34">
+        <v>14548</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B67" s="23">
+        <v>4140</v>
+      </c>
+      <c r="C67" s="23">
+        <v>4736</v>
+      </c>
+      <c r="D67" s="24">
+        <v>3444</v>
+      </c>
+      <c r="E67" s="34">
+        <v>4266</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B68" s="23">
+        <v>825</v>
+      </c>
+      <c r="C68" s="23">
+        <v>677</v>
+      </c>
+      <c r="D68" s="24">
+        <v>611</v>
+      </c>
+      <c r="E68" s="34">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B69" s="23">
+        <v>1016</v>
+      </c>
+      <c r="C69" s="23">
+        <v>847</v>
+      </c>
+      <c r="D69" s="24">
+        <v>976</v>
+      </c>
+      <c r="E69" s="34">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10">
+      <c r="A70" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70" s="23">
+        <v>1750</v>
+      </c>
+      <c r="C70" s="23">
+        <v>1817</v>
+      </c>
+      <c r="D70" s="24">
+        <v>1942</v>
+      </c>
+      <c r="E70" s="34">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10">
+      <c r="A71" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B71" s="23">
+        <v>1391</v>
+      </c>
+      <c r="C71" s="23">
+        <v>1188</v>
+      </c>
+      <c r="D71" s="24">
+        <v>1322</v>
+      </c>
+      <c r="E71" s="34">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="23">
+        <v>1089</v>
+      </c>
+      <c r="C72" s="23">
+        <v>873</v>
+      </c>
+      <c r="D72" s="24">
+        <v>1083</v>
+      </c>
+      <c r="E72" s="34">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10">
+      <c r="A73" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B73" s="23">
+        <v>1119</v>
+      </c>
+      <c r="C73" s="23">
+        <v>792</v>
+      </c>
+      <c r="D73" s="24">
+        <v>752</v>
+      </c>
+      <c r="E73" s="34">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B74" s="23">
+        <v>1096</v>
+      </c>
+      <c r="C74" s="23">
+        <v>934</v>
+      </c>
+      <c r="D74" s="24">
+        <v>926</v>
+      </c>
+      <c r="E74" s="34">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B75" s="23">
+        <v>3444</v>
+      </c>
+      <c r="C75" s="23">
+        <v>2743</v>
+      </c>
+      <c r="D75" s="24">
+        <v>2681</v>
+      </c>
+      <c r="E75" s="34">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B76" s="23">
+        <v>1288</v>
+      </c>
+      <c r="C76" s="23">
+        <v>1160</v>
+      </c>
+      <c r="D76" s="24">
+        <v>1139</v>
+      </c>
+      <c r="E76" s="34">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="9.75" customHeight="1">
+      <c r="A77" s="4"/>
+      <c r="B77" s="7"/>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="4"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
+      <c r="I77" s="7"/>
+      <c r="J77" s="7"/>
+    </row>
+    <row r="78" spans="1:10" s="13" customFormat="1" ht="12">
+      <c r="A78" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="B78" s="29"/>
+      <c r="C78" s="29"/>
+      <c r="D78" s="29"/>
+      <c r="E78" s="29"/>
+      <c r="F78" s="16"/>
+      <c r="G78" s="16"/>
+      <c r="H78" s="16"/>
+      <c r="I78" s="16"/>
+      <c r="J78" s="16"/>
+    </row>
+    <row r="79" spans="1:10" ht="12" customHeight="1">
+      <c r="B79" s="8"/>
+      <c r="C79" s="26"/>
+      <c r="D79" s="26"/>
+      <c r="E79" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="34"/>
-[...13 lines deleted...]
-      <c r="D4" s="28" t="s">
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+      <c r="I79" s="7"/>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B80" s="23">
+        <v>2022</v>
+      </c>
+      <c r="C80" s="23">
+        <v>2023</v>
+      </c>
+      <c r="D80" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E80" s="23">
+        <v>2025</v>
+      </c>
+      <c r="F80" s="4"/>
+      <c r="G80" s="4"/>
+      <c r="H80" s="4"/>
+      <c r="I80" s="4"/>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B81" s="23">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C81" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D81" s="27">
+        <v>4.8</v>
+      </c>
+      <c r="E81" s="35">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10">
+      <c r="A82" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B82" s="23">
+        <v>4.3</v>
+      </c>
+      <c r="C82" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D82" s="27">
+        <v>3.8</v>
+      </c>
+      <c r="E82" s="35">
+        <v>4.5</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10">
+      <c r="A83" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B83" s="23">
+        <v>5.2</v>
+      </c>
+      <c r="C83" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="D83" s="27">
+        <v>4.5</v>
+      </c>
+      <c r="E83" s="35">
+        <v>4.5999999999999996</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B84" s="23">
+        <v>5.5</v>
+      </c>
+      <c r="C84" s="23">
+        <v>5</v>
+      </c>
+      <c r="D84" s="27">
+        <v>5.8</v>
+      </c>
+      <c r="E84" s="35">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10">
+      <c r="A85" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="C85" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="D85" s="27">
+        <v>5.5</v>
+      </c>
+      <c r="E85" s="35">
+        <v>4.2</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B86" s="23">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="C86" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D86" s="27">
+        <v>6.1</v>
+      </c>
+      <c r="E86" s="35">
+        <v>5.9</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="21"/>
-[...7 lines deleted...]
-      <c r="A5" s="25" t="s">
+      <c r="B87" s="23">
+        <v>5</v>
+      </c>
+      <c r="C87" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D87" s="27">
+        <v>6</v>
+      </c>
+      <c r="E87" s="35">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B88" s="23">
+        <v>5.4</v>
+      </c>
+      <c r="C88" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="D88" s="27">
+        <v>4.7</v>
+      </c>
+      <c r="E88" s="35">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10">
+      <c r="A89" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B89" s="23">
+        <v>5.7</v>
+      </c>
+      <c r="C89" s="23">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="D89" s="27">
+        <v>4.8</v>
+      </c>
+      <c r="E89" s="35">
+        <v>5.3</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B90" s="23">
+        <v>5.6</v>
+      </c>
+      <c r="C90" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="D90" s="27">
+        <v>4.7</v>
+      </c>
+      <c r="E90" s="35">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B91" s="23">
+        <v>6.4</v>
+      </c>
+      <c r="C91" s="23">
+        <v>4.8</v>
+      </c>
+      <c r="D91" s="27">
+        <v>4.7</v>
+      </c>
+      <c r="E91" s="35">
+        <v>4.3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A92" s="4"/>
+      <c r="B92" s="4"/>
+      <c r="C92" s="4"/>
+      <c r="D92" s="4"/>
+      <c r="E92" s="4"/>
+      <c r="F92" s="4"/>
+      <c r="G92" s="4"/>
+      <c r="H92" s="4"/>
+      <c r="I92" s="4"/>
+      <c r="J92" s="4"/>
+    </row>
+    <row r="93" spans="1:10" ht="11.25" customHeight="1">
+      <c r="A93" s="4"/>
+      <c r="B93" s="4"/>
+      <c r="C93" s="4"/>
+      <c r="D93" s="4"/>
+      <c r="E93" s="4"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="4"/>
+      <c r="H93" s="4"/>
+      <c r="I93" s="4"/>
+      <c r="J93" s="4"/>
+    </row>
+    <row r="94" spans="1:10" s="13" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A94" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B94" s="29"/>
+      <c r="C94" s="29"/>
+      <c r="D94" s="29"/>
+      <c r="E94" s="29"/>
+      <c r="F94" s="15"/>
+      <c r="G94" s="15"/>
+      <c r="H94" s="15"/>
+      <c r="I94" s="15"/>
+      <c r="J94" s="15"/>
+    </row>
+    <row r="95" spans="1:10" ht="12.75" customHeight="1">
+      <c r="B95" s="9"/>
+      <c r="C95" s="26"/>
+      <c r="D95" s="26"/>
+      <c r="E95" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95" s="9"/>
+      <c r="G95" s="9"/>
+      <c r="H95" s="9"/>
+      <c r="I95" s="9"/>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="25">
+      <c r="B96" s="23">
         <v>2022</v>
       </c>
-      <c r="C5" s="25">
+      <c r="C96" s="23">
         <v>2023</v>
       </c>
-      <c r="D5" s="25">
+      <c r="D96" s="23">
         <v>2024</v>
       </c>
-      <c r="E5" s="5"/>
-[...6 lines deleted...]
-      <c r="A6" s="25" t="s">
+      <c r="E96" s="23">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="97" spans="1:15">
+      <c r="A97" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B97" s="23">
+        <v>4.2</v>
+      </c>
+      <c r="C97" s="23">
+        <v>3.8</v>
+      </c>
+      <c r="D97" s="27">
+        <v>2.7</v>
+      </c>
+      <c r="E97" s="35">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="98" spans="1:15">
+      <c r="A98" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B98" s="23">
+        <v>2.6</v>
+      </c>
+      <c r="C98" s="23">
+        <v>4.7</v>
+      </c>
+      <c r="D98" s="27">
+        <v>2.9</v>
+      </c>
+      <c r="E98" s="35">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15">
+      <c r="A99" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B99" s="23">
+        <v>4.2</v>
+      </c>
+      <c r="C99" s="23">
+        <v>3.5</v>
+      </c>
+      <c r="D99" s="27">
+        <v>2.6</v>
+      </c>
+      <c r="E99" s="35">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:15">
+      <c r="A100" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B100" s="23">
+        <v>2.7</v>
+      </c>
+      <c r="C100" s="23">
+        <v>3.1</v>
+      </c>
+      <c r="D100" s="27">
+        <v>2.5</v>
+      </c>
+      <c r="E100" s="36" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="101" spans="1:15">
+      <c r="A101" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" s="23">
+        <v>4.7</v>
+      </c>
+      <c r="C101" s="23">
+        <v>2.1</v>
+      </c>
+      <c r="D101" s="27">
+        <v>7.5</v>
+      </c>
+      <c r="E101" s="35">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:15">
+      <c r="A102" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B102" s="23">
+        <v>3.8</v>
+      </c>
+      <c r="C102" s="23">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="D102" s="27">
+        <v>4.2</v>
+      </c>
+      <c r="E102" s="35">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:15">
+      <c r="A103" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B103" s="23">
+        <v>3.6</v>
+      </c>
+      <c r="C103" s="23">
+        <v>2.5</v>
+      </c>
+      <c r="D103" s="27">
+        <v>1.6</v>
+      </c>
+      <c r="E103" s="35">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15">
+      <c r="A104" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="B104" s="23">
+        <v>6.9</v>
+      </c>
+      <c r="C104" s="23">
+        <v>9.4</v>
+      </c>
+      <c r="D104" s="27">
+        <v>2</v>
+      </c>
+      <c r="E104" s="35">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15">
+      <c r="A105" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="B105" s="23">
+        <v>3.2</v>
+      </c>
+      <c r="C105" s="23">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D105" s="27">
+        <v>1.2</v>
+      </c>
+      <c r="E105" s="35">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="106" spans="1:15">
+      <c r="A106" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="B106" s="23">
+        <v>5.4</v>
+      </c>
+      <c r="C106" s="23">
+        <v>4</v>
+      </c>
+      <c r="D106" s="27">
+        <v>1.4</v>
+      </c>
+      <c r="E106" s="35">
+        <v>3.9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" ht="12.75">
+      <c r="A107" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B107" s="23">
+        <v>8.1</v>
+      </c>
+      <c r="C107" s="23">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="D107" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="E107" s="35">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15">
+      <c r="A108" s="3"/>
+      <c r="B108" s="7"/>
+      <c r="C108" s="7"/>
+      <c r="D108" s="7"/>
+      <c r="E108" s="7"/>
+      <c r="F108" s="10"/>
+      <c r="G108" s="7"/>
+      <c r="H108" s="7"/>
+      <c r="I108" s="7"/>
+      <c r="J108" s="7"/>
+    </row>
+    <row r="109" spans="1:15" s="13" customFormat="1" ht="22.5" customHeight="1">
+      <c r="A109" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B109" s="29"/>
+      <c r="C109" s="29"/>
+      <c r="D109" s="29"/>
+      <c r="E109" s="29"/>
+      <c r="F109" s="16"/>
+      <c r="G109" s="16"/>
+      <c r="H109" s="16"/>
+      <c r="I109" s="16"/>
+      <c r="J109" s="16"/>
+      <c r="K109" s="29"/>
+      <c r="L109" s="29"/>
+      <c r="M109" s="29"/>
+      <c r="N109" s="29"/>
+      <c r="O109" s="29"/>
+    </row>
+    <row r="110" spans="1:15" ht="15.75" customHeight="1">
+      <c r="B110" s="11"/>
+      <c r="C110" s="26"/>
+      <c r="D110" s="26"/>
+      <c r="E110" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B6" s="26">
-[...15 lines deleted...]
-      <c r="A7" s="27" t="s">
+      <c r="F110" s="22"/>
+      <c r="G110" s="22"/>
+      <c r="H110" s="22"/>
+      <c r="I110" s="22"/>
+    </row>
+    <row r="111" spans="1:15">
+      <c r="A111" s="23" t="s">
+        <v>0</v>
+      </c>
+      <c r="B111" s="23">
+        <v>2022</v>
+      </c>
+      <c r="C111" s="23">
+        <v>2023</v>
+      </c>
+      <c r="D111" s="23">
+        <v>2024</v>
+      </c>
+      <c r="E111" s="23">
+        <v>2025</v>
+      </c>
+      <c r="F111" s="4"/>
+      <c r="G111" s="4"/>
+      <c r="H111" s="4"/>
+      <c r="I111" s="4"/>
+    </row>
+    <row r="112" spans="1:15">
+      <c r="A112" s="23" t="s">
+        <v>9</v>
+      </c>
+      <c r="B112" s="23">
+        <v>149329</v>
+      </c>
+      <c r="C112" s="23">
+        <v>158824</v>
+      </c>
+      <c r="D112" s="24">
+        <v>176202</v>
+      </c>
+      <c r="E112" s="34">
+        <v>177997</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10">
+      <c r="A113" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="B113" s="23">
+        <v>43472</v>
+      </c>
+      <c r="C113" s="23">
+        <v>43940</v>
+      </c>
+      <c r="D113" s="24">
+        <v>53831</v>
+      </c>
+      <c r="E113" s="34">
+        <v>51925</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="B114" s="23">
+        <v>7667</v>
+      </c>
+      <c r="C114" s="23">
+        <v>9009</v>
+      </c>
+      <c r="D114" s="24">
+        <v>9661</v>
+      </c>
+      <c r="E114" s="34">
+        <v>10385</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="26">
-[...10 lines deleted...]
-      <c r="A8" s="27" t="s">
+      <c r="B115" s="23">
+        <v>7837</v>
+      </c>
+      <c r="C115" s="23">
+        <v>8431</v>
+      </c>
+      <c r="D115" s="24">
+        <v>8353</v>
+      </c>
+      <c r="E115" s="34">
+        <v>8675</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="26">
-[...10 lines deleted...]
-      <c r="A9" s="27" t="s">
+      <c r="B116" s="23">
+        <v>14557</v>
+      </c>
+      <c r="C116" s="23">
+        <v>13389</v>
+      </c>
+      <c r="D116" s="24">
+        <v>17235</v>
+      </c>
+      <c r="E116" s="34">
+        <v>15602</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="23">
+        <v>10872</v>
+      </c>
+      <c r="C117" s="23">
+        <v>13601</v>
+      </c>
+      <c r="D117" s="24">
+        <v>16289</v>
+      </c>
+      <c r="E117" s="34">
+        <v>14172</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10">
+      <c r="A118" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B118" s="23">
+        <v>10093</v>
+      </c>
+      <c r="C118" s="23">
+        <v>13365</v>
+      </c>
+      <c r="D118" s="24">
+        <v>12593</v>
+      </c>
+      <c r="E118" s="34">
+        <v>11957</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10">
+      <c r="A119" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="B9" s="26">
-[...10 lines deleted...]
-      <c r="A10" s="27" t="s">
+      <c r="B119" s="23">
+        <v>8795</v>
+      </c>
+      <c r="C119" s="23">
+        <v>12954</v>
+      </c>
+      <c r="D119" s="24">
+        <v>13342</v>
+      </c>
+      <c r="E119" s="34">
+        <v>11898</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="26">
-[...10 lines deleted...]
-      <c r="A11" s="27" t="s">
+      <c r="B120" s="23">
+        <v>10276</v>
+      </c>
+      <c r="C120" s="23">
+        <v>10021</v>
+      </c>
+      <c r="D120" s="24">
+        <v>9979</v>
+      </c>
+      <c r="E120" s="34">
+        <v>10981</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10">
+      <c r="A121" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="26">
-[...10 lines deleted...]
-      <c r="A12" s="27" t="s">
+      <c r="B121" s="23">
+        <v>28224</v>
+      </c>
+      <c r="C121" s="23">
+        <v>31820</v>
+      </c>
+      <c r="D121" s="24">
+        <v>32449</v>
+      </c>
+      <c r="E121" s="34">
+        <v>38232</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="B12" s="26">
-[...1537 lines deleted...]
-      <c r="B122" s="25">
+      <c r="B122" s="23">
         <v>7536</v>
       </c>
-      <c r="C122" s="25">
+      <c r="C122" s="23">
         <v>2294</v>
       </c>
-      <c r="D122" s="26">
+      <c r="D122" s="24">
         <v>2470</v>
       </c>
+      <c r="E122" s="34">
+        <v>4170</v>
+      </c>
     </row>
     <row r="123" spans="1:10">
-      <c r="A123" s="5"/>
-[...26 lines deleted...]
-      <c r="G126" s="1"/>
+      <c r="A123" s="4"/>
+      <c r="B123" s="4"/>
+      <c r="C123" s="4"/>
+      <c r="D123" s="4"/>
+      <c r="E123" s="4"/>
+      <c r="F123" s="4"/>
+      <c r="G123" s="4"/>
+      <c r="H123" s="4"/>
+      <c r="I123" s="4"/>
+      <c r="J123" s="4"/>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="12"/>
+    </row>
+    <row r="125" spans="1:10">
+      <c r="A125" s="12"/>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" s="12"/>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" s="12"/>
     </row>
     <row r="128" spans="1:10">
-      <c r="A128" s="13"/>
+      <c r="A128" s="12"/>
     </row>
     <row r="129" spans="1:1">
-      <c r="A129" s="13"/>
+      <c r="A129" s="12"/>
     </row>
     <row r="130" spans="1:1">
-      <c r="A130" s="13"/>
+      <c r="A130" s="12"/>
     </row>
     <row r="131" spans="1:1">
-      <c r="A131" s="13"/>
+      <c r="A131" s="12"/>
     </row>
     <row r="132" spans="1:1">
-      <c r="A132" s="13"/>
+      <c r="A132" s="12"/>
     </row>
     <row r="133" spans="1:1">
-      <c r="A133" s="13"/>
+      <c r="A133" s="12"/>
     </row>
     <row r="134" spans="1:1">
-      <c r="A134" s="13"/>
+      <c r="A134" s="12"/>
     </row>
     <row r="135" spans="1:1">
-      <c r="A135" s="13"/>
+      <c r="A135" s="12"/>
     </row>
     <row r="136" spans="1:1">
-      <c r="A136" s="13"/>
-[...17 lines deleted...]
-      <c r="A142" s="13"/>
+      <c r="A136" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="K109:O109"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A18:E18"/>
     <mergeCell ref="A33:E33"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A63:E63"/>
     <mergeCell ref="A78:E78"/>
     <mergeCell ref="A94:E94"/>
     <mergeCell ref="A109:E109"/>
     <mergeCell ref="A2:J2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>