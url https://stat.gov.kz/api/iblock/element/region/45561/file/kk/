--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -1,59 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\Халық саны\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{41F2D7B8-CC4C-4F95-8178-7DA3EFACD23E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="75">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
@@ -244,55 +250,55 @@
   <si>
     <t>«-»  құбылыс жоқ</t>
   </si>
   <si>
     <t>«0,0» – болмашы шама</t>
   </si>
   <si>
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>611101 Шығыс  Қазақстан облысы халқының саны*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="36">
+  <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -963,229 +969,239 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="24" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="35">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="10" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="11" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="12" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="13" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="14" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="16" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="17"/>
-    <cellStyle name="Нейтральный 2" xfId="18"/>
+    <cellStyle name="Название 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Нейтральный 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="19"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 4 2" xfId="27"/>
+    <cellStyle name="Обычный 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Обычный 2 4" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Обычный 2 5" xfId="23" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Обычный 3" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Обычный 4" xfId="26" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="27" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
     <cellStyle name="Плохой" xfId="28" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="29" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="30"/>
+    <cellStyle name="Примечание 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Связанная ячейка" xfId="31" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="32" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="Финансовый 2" xfId="33"/>
+    <cellStyle name="Финансовый 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
     <cellStyle name="Хороший" xfId="34" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1318,558 +1334,558 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:B1"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="55.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="80.85546875" style="18" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="50"/>
       <c r="B1" s="50"/>
       <c r="C1" s="3"/>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="8">
         <v>611101</v>
       </c>
       <c r="C2" s="3"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="19" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="3"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B4" s="10" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="20" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="3"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="20" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="3"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="3"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="3"/>
     </row>
-    <row r="9" spans="1:3" ht="47.25" customHeight="1">
+    <row r="9" spans="1:3" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="3"/>
     </row>
-    <row r="10" spans="1:3" ht="75" customHeight="1">
+    <row r="10" spans="1:3" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="3"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="3"/>
     </row>
-    <row r="12" spans="1:3">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B12" s="14" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="21" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="14" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="14" spans="1:3" ht="25.5">
+    <row r="14" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="21" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="19" t="s">
         <v>54</v>
       </c>
       <c r="B16" s="16">
-        <v>46268</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2">
+        <v>46300</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B17" s="16">
-        <v>46298</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2">
+        <v>46331</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="19" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="17" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="17" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="20" spans="1:2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="19" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="16" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="21" spans="1:2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B21" s="14" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="22" spans="1:2">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="4"/>
     </row>
-    <row r="23" spans="1:2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="4"/>
       <c r="B23" s="4"/>
     </row>
-    <row r="24" spans="1:2">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
     </row>
-    <row r="25" spans="1:2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
       <c r="B25" s="4"/>
     </row>
-    <row r="26" spans="1:2">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
     </row>
-    <row r="27" spans="1:2">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A27" s="4"/>
       <c r="B27" s="4"/>
     </row>
-    <row r="28" spans="1:2">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:X23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="119.85546875" style="18" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A1" s="5"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
     </row>
-    <row r="2" spans="1:4">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A2" s="5"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A3" s="5"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="23"/>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="B4" s="22"/>
       <c r="C4" s="22"/>
       <c r="D4" s="23"/>
     </row>
-    <row r="5" spans="1:4">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="C5" s="22"/>
       <c r="D5" s="24"/>
     </row>
-    <row r="6" spans="1:4">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="23"/>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="B7" s="6" t="s">
         <v>68</v>
       </c>
       <c r="C7" s="22"/>
       <c r="D7" s="23"/>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
       <c r="B8" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="22"/>
       <c r="D8" s="23"/>
     </row>
-    <row r="9" spans="1:4">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
       <c r="B9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C9" s="22"/>
       <c r="D9" s="23"/>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A10" s="5"/>
       <c r="B10" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C10" s="22"/>
       <c r="D10" s="23"/>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="22"/>
       <c r="D11" s="25"/>
     </row>
-    <row r="12" spans="1:4" ht="27" customHeight="1">
+    <row r="12" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
       <c r="B12" s="7" t="s">
         <v>72</v>
       </c>
       <c r="C12" s="22"/>
       <c r="D12" s="25"/>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A13" s="5"/>
       <c r="B13" s="5"/>
       <c r="C13" s="22"/>
       <c r="D13" s="25"/>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A14" s="5"/>
       <c r="B14" s="5"/>
       <c r="C14" s="22"/>
       <c r="D14" s="25"/>
     </row>
-    <row r="15" spans="1:4">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A15" s="5"/>
       <c r="B15" s="5"/>
       <c r="C15" s="22"/>
       <c r="D15" s="25"/>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A16" s="5"/>
       <c r="B16" s="5"/>
       <c r="C16" s="22"/>
       <c r="D16" s="25"/>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A17" s="5"/>
       <c r="B17" s="5"/>
       <c r="C17" s="22"/>
       <c r="D17" s="25"/>
     </row>
-    <row r="18" spans="1:24">
+    <row r="18" spans="1:24" x14ac:dyDescent="0.2">
       <c r="B18" s="27" t="s">
         <v>73</v>
       </c>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A19" s="23"/>
       <c r="B19" s="24"/>
       <c r="C19" s="23"/>
       <c r="D19" s="24"/>
       <c r="X19" s="23"/>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A20" s="23"/>
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
     </row>
-    <row r="21" spans="1:24">
+    <row r="21" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A21" s="23"/>
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A22" s="23"/>
       <c r="B22" s="23"/>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:24" x14ac:dyDescent="0.2">
       <c r="A23" s="51"/>
       <c r="B23" s="51"/>
       <c r="C23" s="51"/>
       <c r="D23" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:D23"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AK42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:M1"/>
+    <sheetView topLeftCell="K1" workbookViewId="0">
+      <selection activeCell="AI15" sqref="AI15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.85546875" style="18" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="18"/>
     <col min="4" max="4" width="9.28515625" style="18" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="9.140625" style="18"/>
     <col min="7" max="7" width="10.28515625" style="18" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="18"/>
     <col min="10" max="10" width="11.28515625" style="18" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="18"/>
     <col min="13" max="13" width="12.42578125" style="18" customWidth="1"/>
     <col min="14" max="18" width="9.140625" style="18"/>
     <col min="19" max="19" width="10.7109375" style="18" customWidth="1"/>
     <col min="20" max="21" width="9.140625" style="18"/>
     <col min="22" max="22" width="11.85546875" style="18" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="18"/>
     <col min="25" max="25" width="12.140625" style="18" customWidth="1"/>
     <col min="26" max="30" width="9.140625" style="18"/>
     <col min="31" max="31" width="10.140625" style="18" customWidth="1"/>
     <col min="32" max="33" width="9.140625" style="18"/>
     <col min="34" max="34" width="11.42578125" style="18" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="18"/>
     <col min="37" max="37" width="12" style="18" customWidth="1"/>
     <col min="38" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A1" s="53" t="s">
         <v>74</v>
       </c>
-      <c r="B1" s="52"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:37">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:37" x14ac:dyDescent="0.2">
       <c r="AK2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:37">
+    <row r="3" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A3" s="55"/>
       <c r="B3" s="57">
         <v>2024</v>
       </c>
       <c r="C3" s="58"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="58"/>
       <c r="G3" s="58"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="58"/>
       <c r="K3" s="58"/>
       <c r="L3" s="58"/>
       <c r="M3" s="58"/>
       <c r="N3" s="57">
         <v>2025</v>
       </c>
       <c r="O3" s="58"/>
       <c r="P3" s="58"/>
       <c r="Q3" s="58"/>
       <c r="R3" s="58"/>
       <c r="S3" s="58"/>
       <c r="T3" s="58"/>
       <c r="U3" s="58"/>
       <c r="V3" s="58"/>
       <c r="W3" s="58"/>
       <c r="X3" s="58"/>
       <c r="Y3" s="58"/>
       <c r="Z3" s="57">
         <v>2026</v>
       </c>
       <c r="AA3" s="58"/>
       <c r="AB3" s="58"/>
       <c r="AC3" s="58"/>
       <c r="AD3" s="58"/>
       <c r="AE3" s="58"/>
       <c r="AF3" s="58"/>
       <c r="AG3" s="58"/>
       <c r="AH3" s="58"/>
       <c r="AI3" s="58"/>
       <c r="AJ3" s="58"/>
       <c r="AK3" s="58"/>
     </row>
-    <row r="4" spans="1:37" ht="25.5">
+    <row r="4" spans="1:37" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A4" s="56"/>
       <c r="B4" s="43" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="44" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="44" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="45" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="45" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="46" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="46" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="47" t="s">
         <v>4</v>
       </c>
@@ -1936,92 +1952,92 @@
       <c r="AD4" s="45" t="s">
         <v>1</v>
       </c>
       <c r="AE4" s="46" t="s">
         <v>2</v>
       </c>
       <c r="AF4" s="46" t="s">
         <v>3</v>
       </c>
       <c r="AG4" s="47" t="s">
         <v>4</v>
       </c>
       <c r="AH4" s="47" t="s">
         <v>5</v>
       </c>
       <c r="AI4" s="48" t="s">
         <v>6</v>
       </c>
       <c r="AJ4" s="47" t="s">
         <v>14</v>
       </c>
       <c r="AK4" s="45" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="5" spans="1:37">
-      <c r="A5" s="53" t="s">
+    <row r="5" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="53"/>
-[...36 lines deleted...]
-    <row r="6" spans="1:37">
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54"/>
+      <c r="S5" s="54"/>
+      <c r="T5" s="54"/>
+      <c r="U5" s="54"/>
+      <c r="V5" s="54"/>
+      <c r="W5" s="54"/>
+      <c r="X5" s="54"/>
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54"/>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54"/>
+      <c r="AD5" s="54"/>
+      <c r="AE5" s="54"/>
+      <c r="AF5" s="54"/>
+      <c r="AG5" s="54"/>
+      <c r="AH5" s="54"/>
+      <c r="AI5" s="54"/>
+      <c r="AJ5" s="54"/>
+      <c r="AK5" s="54"/>
+    </row>
+    <row r="6" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="29">
         <v>727053</v>
       </c>
       <c r="C6" s="30">
         <v>726712</v>
       </c>
       <c r="D6" s="30">
         <v>726580</v>
       </c>
       <c r="E6" s="30">
         <v>726384</v>
       </c>
       <c r="F6" s="30">
         <v>726311</v>
       </c>
       <c r="G6" s="30">
         <v>726379</v>
       </c>
       <c r="H6" s="30">
         <v>726077</v>
       </c>
       <c r="I6" s="30">
@@ -2077,52 +2093,55 @@
       </c>
       <c r="Z6" s="31">
         <v>718945</v>
       </c>
       <c r="AA6" s="31">
         <v>718439</v>
       </c>
       <c r="AB6" s="31">
         <v>717966</v>
       </c>
       <c r="AC6" s="33">
         <v>717603</v>
       </c>
       <c r="AD6" s="32">
         <v>717399</v>
       </c>
       <c r="AE6" s="33">
         <v>716979</v>
       </c>
       <c r="AF6" s="31">
         <v>716459</v>
       </c>
       <c r="AG6" s="31">
         <v>716049</v>
       </c>
-    </row>
-    <row r="7" spans="1:37">
+      <c r="AH6" s="31">
+        <v>715546</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A7" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="29">
         <v>374690</v>
       </c>
       <c r="C7" s="30">
         <v>374939</v>
       </c>
       <c r="D7" s="30">
         <v>375152</v>
       </c>
       <c r="E7" s="30">
         <v>375363</v>
       </c>
       <c r="F7" s="30">
         <v>375627</v>
       </c>
       <c r="G7" s="30">
         <v>376049</v>
       </c>
       <c r="H7" s="30">
         <v>376382</v>
       </c>
       <c r="I7" s="30">
@@ -2178,52 +2197,55 @@
       </c>
       <c r="Z7" s="31">
         <v>380829</v>
       </c>
       <c r="AA7" s="31">
         <v>380829</v>
       </c>
       <c r="AB7" s="31">
         <v>380636</v>
       </c>
       <c r="AC7" s="33">
         <v>380544</v>
       </c>
       <c r="AD7" s="32">
         <v>380684</v>
       </c>
       <c r="AE7" s="33">
         <v>380629</v>
       </c>
       <c r="AF7" s="31">
         <v>380734</v>
       </c>
       <c r="AG7" s="31">
         <v>380721</v>
       </c>
-    </row>
-    <row r="8" spans="1:37">
+      <c r="AH7" s="31">
+        <v>380752</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A8" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="29">
         <v>51508</v>
       </c>
       <c r="C8" s="30">
         <v>51443</v>
       </c>
       <c r="D8" s="30">
         <v>51428</v>
       </c>
       <c r="E8" s="30">
         <v>51380</v>
       </c>
       <c r="F8" s="30">
         <v>51317</v>
       </c>
       <c r="G8" s="30">
         <v>51303</v>
       </c>
       <c r="H8" s="30">
         <v>51258</v>
       </c>
       <c r="I8" s="30">
@@ -2279,52 +2301,55 @@
       </c>
       <c r="Z8" s="31">
         <v>50051</v>
       </c>
       <c r="AA8" s="31">
         <v>50022</v>
       </c>
       <c r="AB8" s="31">
         <v>49994</v>
       </c>
       <c r="AC8" s="33">
         <v>50004</v>
       </c>
       <c r="AD8" s="32">
         <v>49910</v>
       </c>
       <c r="AE8" s="33">
         <v>49876</v>
       </c>
       <c r="AF8" s="31">
         <v>49825</v>
       </c>
       <c r="AG8" s="31">
         <v>49793</v>
       </c>
-    </row>
-    <row r="9" spans="1:37">
+      <c r="AH8" s="31">
+        <v>49688</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="29">
         <v>56493</v>
       </c>
       <c r="C9" s="30">
         <v>56461</v>
       </c>
       <c r="D9" s="30">
         <v>56436</v>
       </c>
       <c r="E9" s="30">
         <v>56373</v>
       </c>
       <c r="F9" s="30">
         <v>56320</v>
       </c>
       <c r="G9" s="30">
         <v>56263</v>
       </c>
       <c r="H9" s="30">
         <v>56184</v>
       </c>
       <c r="I9" s="30">
@@ -2380,52 +2405,55 @@
       </c>
       <c r="Z9" s="31">
         <v>55121</v>
       </c>
       <c r="AA9" s="31">
         <v>55047</v>
       </c>
       <c r="AB9" s="31">
         <v>54996</v>
       </c>
       <c r="AC9" s="33">
         <v>54938</v>
       </c>
       <c r="AD9" s="32">
         <v>54826</v>
       </c>
       <c r="AE9" s="33">
         <v>54813</v>
       </c>
       <c r="AF9" s="31">
         <v>54665</v>
       </c>
       <c r="AG9" s="31">
         <v>54651</v>
       </c>
-    </row>
-    <row r="10" spans="1:37">
+      <c r="AH9" s="31">
+        <v>54526</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="29">
         <v>35679</v>
       </c>
       <c r="C10" s="30">
         <v>35611</v>
       </c>
       <c r="D10" s="30">
         <v>35555</v>
       </c>
       <c r="E10" s="30">
         <v>35551</v>
       </c>
       <c r="F10" s="30">
         <v>35535</v>
       </c>
       <c r="G10" s="30">
         <v>35550</v>
       </c>
       <c r="H10" s="30">
         <v>35537</v>
       </c>
       <c r="I10" s="30">
@@ -2481,52 +2509,55 @@
       </c>
       <c r="Z10" s="31">
         <v>34517</v>
       </c>
       <c r="AA10" s="31">
         <v>34428</v>
       </c>
       <c r="AB10" s="31">
         <v>34384</v>
       </c>
       <c r="AC10" s="33">
         <v>34381</v>
       </c>
       <c r="AD10" s="32">
         <v>34403</v>
       </c>
       <c r="AE10" s="33">
         <v>34371</v>
       </c>
       <c r="AF10" s="31">
         <v>34291</v>
       </c>
       <c r="AG10" s="31">
         <v>34256</v>
       </c>
-    </row>
-    <row r="11" spans="1:37">
+      <c r="AH10" s="31">
+        <v>34144</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="29">
         <v>60445</v>
       </c>
       <c r="C11" s="30">
         <v>60351</v>
       </c>
       <c r="D11" s="30">
         <v>60226</v>
       </c>
       <c r="E11" s="30">
         <v>60153</v>
       </c>
       <c r="F11" s="30">
         <v>60071</v>
       </c>
       <c r="G11" s="30">
         <v>59994</v>
       </c>
       <c r="H11" s="30">
         <v>59833</v>
       </c>
       <c r="I11" s="30">
@@ -2582,52 +2613,55 @@
       </c>
       <c r="Z11" s="31">
         <v>58125</v>
       </c>
       <c r="AA11" s="31">
         <v>58033</v>
       </c>
       <c r="AB11" s="31">
         <v>57976</v>
       </c>
       <c r="AC11" s="33">
         <v>57905</v>
       </c>
       <c r="AD11" s="32">
         <v>57815</v>
       </c>
       <c r="AE11" s="33">
         <v>57685</v>
       </c>
       <c r="AF11" s="31">
         <v>57614</v>
       </c>
       <c r="AG11" s="31">
         <v>57534</v>
       </c>
-    </row>
-    <row r="12" spans="1:37">
+      <c r="AH11" s="31">
+        <v>57394</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="29">
         <v>14600</v>
       </c>
       <c r="C12" s="30">
         <v>14590</v>
       </c>
       <c r="D12" s="30">
         <v>14601</v>
       </c>
       <c r="E12" s="30">
         <v>14596</v>
       </c>
       <c r="F12" s="30">
         <v>14601</v>
       </c>
       <c r="G12" s="30">
         <v>14564</v>
       </c>
       <c r="H12" s="30">
         <v>14553</v>
       </c>
       <c r="I12" s="30">
@@ -2683,52 +2717,55 @@
       </c>
       <c r="Z12" s="31">
         <v>13651</v>
       </c>
       <c r="AA12" s="31">
         <v>13600</v>
       </c>
       <c r="AB12" s="31">
         <v>13607</v>
       </c>
       <c r="AC12" s="33">
         <v>13628</v>
       </c>
       <c r="AD12" s="32">
         <v>13622</v>
       </c>
       <c r="AE12" s="33">
         <v>13560</v>
       </c>
       <c r="AF12" s="31">
         <v>13565</v>
       </c>
       <c r="AG12" s="31">
         <v>13532</v>
       </c>
-    </row>
-    <row r="13" spans="1:37">
+      <c r="AH12" s="31">
+        <v>13501</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A13" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="29">
         <v>9555</v>
       </c>
       <c r="C13" s="30">
         <v>9506</v>
       </c>
       <c r="D13" s="30">
         <v>9520</v>
       </c>
       <c r="E13" s="30">
         <v>9482</v>
       </c>
       <c r="F13" s="30">
         <v>9472</v>
       </c>
       <c r="G13" s="30">
         <v>9448</v>
       </c>
       <c r="H13" s="30">
         <v>9418</v>
       </c>
       <c r="I13" s="30">
@@ -2784,52 +2821,55 @@
       </c>
       <c r="Z13" s="31">
         <v>9054</v>
       </c>
       <c r="AA13" s="31">
         <v>9071</v>
       </c>
       <c r="AB13" s="31">
         <v>9074</v>
       </c>
       <c r="AC13" s="33">
         <v>9065</v>
       </c>
       <c r="AD13" s="32">
         <v>9081</v>
       </c>
       <c r="AE13" s="33">
         <v>9109</v>
       </c>
       <c r="AF13" s="31">
         <v>9108</v>
       </c>
       <c r="AG13" s="31">
         <v>9131</v>
       </c>
-    </row>
-    <row r="14" spans="1:37">
+      <c r="AH13" s="31">
+        <v>9204</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A14" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="29">
         <v>7188</v>
       </c>
       <c r="C14" s="30">
         <v>7146</v>
       </c>
       <c r="D14" s="30">
         <v>7138</v>
       </c>
       <c r="E14" s="30">
         <v>7126</v>
       </c>
       <c r="F14" s="30">
         <v>7093</v>
       </c>
       <c r="G14" s="30">
         <v>7037</v>
       </c>
       <c r="H14" s="30">
         <v>6995</v>
       </c>
       <c r="I14" s="30">
@@ -2885,52 +2925,55 @@
       </c>
       <c r="Z14" s="31">
         <v>6431</v>
       </c>
       <c r="AA14" s="31">
         <v>6408</v>
       </c>
       <c r="AB14" s="31">
         <v>6385</v>
       </c>
       <c r="AC14" s="33">
         <v>6346</v>
       </c>
       <c r="AD14" s="32">
         <v>6326</v>
       </c>
       <c r="AE14" s="33">
         <v>6313</v>
       </c>
       <c r="AF14" s="31">
         <v>6279</v>
       </c>
       <c r="AG14" s="31">
         <v>6234</v>
       </c>
-    </row>
-    <row r="15" spans="1:37">
+      <c r="AH14" s="31">
+        <v>6270</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A15" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="29">
         <v>11668</v>
       </c>
       <c r="C15" s="30">
         <v>11679</v>
       </c>
       <c r="D15" s="30">
         <v>11706</v>
       </c>
       <c r="E15" s="30">
         <v>11682</v>
       </c>
       <c r="F15" s="30">
         <v>11669</v>
       </c>
       <c r="G15" s="30">
         <v>11656</v>
       </c>
       <c r="H15" s="30">
         <v>11606</v>
       </c>
       <c r="I15" s="30">
@@ -2986,52 +3029,55 @@
       </c>
       <c r="Z15" s="31">
         <v>11099</v>
       </c>
       <c r="AA15" s="31">
         <v>11090</v>
       </c>
       <c r="AB15" s="31">
         <v>11071</v>
       </c>
       <c r="AC15" s="33">
         <v>11073</v>
       </c>
       <c r="AD15" s="32">
         <v>11062</v>
       </c>
       <c r="AE15" s="33">
         <v>11076</v>
       </c>
       <c r="AF15" s="31">
         <v>11068</v>
       </c>
       <c r="AG15" s="31">
         <v>11055</v>
       </c>
-    </row>
-    <row r="16" spans="1:37">
+      <c r="AH15" s="31">
+        <v>11063</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="29">
         <v>19004</v>
       </c>
       <c r="C16" s="30">
         <v>18931</v>
       </c>
       <c r="D16" s="30">
         <v>18874</v>
       </c>
       <c r="E16" s="30">
         <v>18848</v>
       </c>
       <c r="F16" s="30">
         <v>18823</v>
       </c>
       <c r="G16" s="30">
         <v>18820</v>
       </c>
       <c r="H16" s="30">
         <v>18786</v>
       </c>
       <c r="I16" s="30">
@@ -3087,52 +3133,55 @@
       </c>
       <c r="Z16" s="31">
         <v>17682</v>
       </c>
       <c r="AA16" s="31">
         <v>17595</v>
       </c>
       <c r="AB16" s="31">
         <v>17574</v>
       </c>
       <c r="AC16" s="33">
         <v>17571</v>
       </c>
       <c r="AD16" s="32">
         <v>17611</v>
       </c>
       <c r="AE16" s="33">
         <v>17586</v>
       </c>
       <c r="AF16" s="31">
         <v>17538</v>
       </c>
       <c r="AG16" s="31">
         <v>17461</v>
       </c>
-    </row>
-    <row r="17" spans="1:37">
+      <c r="AH16" s="31">
+        <v>17368</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="29">
         <v>33640</v>
       </c>
       <c r="C17" s="30">
         <v>33592</v>
       </c>
       <c r="D17" s="30">
         <v>33580</v>
       </c>
       <c r="E17" s="30">
         <v>33562</v>
       </c>
       <c r="F17" s="30">
         <v>33570</v>
       </c>
       <c r="G17" s="30">
         <v>33560</v>
       </c>
       <c r="H17" s="30">
         <v>33504</v>
       </c>
       <c r="I17" s="30">
@@ -3188,52 +3237,55 @@
       </c>
       <c r="Z17" s="31">
         <v>32210</v>
       </c>
       <c r="AA17" s="31">
         <v>32218</v>
       </c>
       <c r="AB17" s="31">
         <v>32189</v>
       </c>
       <c r="AC17" s="33">
         <v>32177</v>
       </c>
       <c r="AD17" s="32">
         <v>32145</v>
       </c>
       <c r="AE17" s="33">
         <v>32128</v>
       </c>
       <c r="AF17" s="31">
         <v>32034</v>
       </c>
       <c r="AG17" s="31">
         <v>31992</v>
       </c>
-    </row>
-    <row r="18" spans="1:37">
+      <c r="AH17" s="31">
+        <v>31991</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A18" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="29">
         <v>11052</v>
       </c>
       <c r="C18" s="30">
         <v>11017</v>
       </c>
       <c r="D18" s="30">
         <v>11009</v>
       </c>
       <c r="E18" s="30">
         <v>11000</v>
       </c>
       <c r="F18" s="30">
         <v>10985</v>
       </c>
       <c r="G18" s="30">
         <v>10952</v>
       </c>
       <c r="H18" s="30">
         <v>10907</v>
       </c>
       <c r="I18" s="30">
@@ -3289,52 +3341,55 @@
       </c>
       <c r="Z18" s="31">
         <v>10128</v>
       </c>
       <c r="AA18" s="31">
         <v>10088</v>
       </c>
       <c r="AB18" s="31">
         <v>10095</v>
       </c>
       <c r="AC18" s="33">
         <v>10069</v>
       </c>
       <c r="AD18" s="32">
         <v>10056</v>
       </c>
       <c r="AE18" s="33">
         <v>9997</v>
       </c>
       <c r="AF18" s="31">
         <v>9981</v>
       </c>
       <c r="AG18" s="31">
         <v>9968</v>
       </c>
-    </row>
-    <row r="19" spans="1:37">
+      <c r="AH18" s="31">
+        <v>9960</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="29">
         <v>41531</v>
       </c>
       <c r="C19" s="30">
         <v>41446</v>
       </c>
       <c r="D19" s="30">
         <v>41355</v>
       </c>
       <c r="E19" s="30">
         <v>41268</v>
       </c>
       <c r="F19" s="30">
         <v>41228</v>
       </c>
       <c r="G19" s="30">
         <v>41183</v>
       </c>
       <c r="H19" s="30">
         <v>41114</v>
       </c>
       <c r="I19" s="30">
@@ -3390,93 +3445,96 @@
       </c>
       <c r="Z19" s="31">
         <v>40047</v>
       </c>
       <c r="AA19" s="31">
         <v>40010</v>
       </c>
       <c r="AB19" s="31">
         <v>39985</v>
       </c>
       <c r="AC19" s="33">
         <v>39902</v>
       </c>
       <c r="AD19" s="32">
         <v>39858</v>
       </c>
       <c r="AE19" s="33">
         <v>39836</v>
       </c>
       <c r="AF19" s="31">
         <v>39757</v>
       </c>
       <c r="AG19" s="31">
         <v>39721</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="54" t="s">
+      <c r="AH19" s="31">
+        <v>39685</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A20" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="54"/>
-[...36 lines deleted...]
-    <row r="21" spans="1:37">
+      <c r="B20" s="52"/>
+      <c r="C20" s="52"/>
+      <c r="D20" s="52"/>
+      <c r="E20" s="52"/>
+      <c r="F20" s="52"/>
+      <c r="G20" s="52"/>
+      <c r="H20" s="52"/>
+      <c r="I20" s="52"/>
+      <c r="J20" s="52"/>
+      <c r="K20" s="52"/>
+      <c r="L20" s="52"/>
+      <c r="M20" s="52"/>
+      <c r="N20" s="52"/>
+      <c r="O20" s="52"/>
+      <c r="P20" s="52"/>
+      <c r="Q20" s="52"/>
+      <c r="R20" s="52"/>
+      <c r="S20" s="52"/>
+      <c r="T20" s="52"/>
+      <c r="U20" s="52"/>
+      <c r="V20" s="52"/>
+      <c r="W20" s="52"/>
+      <c r="X20" s="52"/>
+      <c r="Y20" s="52"/>
+      <c r="Z20" s="52"/>
+      <c r="AA20" s="52"/>
+      <c r="AB20" s="52"/>
+      <c r="AC20" s="52"/>
+      <c r="AD20" s="52"/>
+      <c r="AE20" s="52"/>
+      <c r="AF20" s="52"/>
+      <c r="AG20" s="52"/>
+      <c r="AH20" s="52"/>
+      <c r="AI20" s="52"/>
+      <c r="AJ20" s="52"/>
+      <c r="AK20" s="52"/>
+    </row>
+    <row r="21" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A21" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="29">
         <v>483947</v>
       </c>
       <c r="C21" s="30">
         <v>483928</v>
       </c>
       <c r="D21" s="30">
         <v>483955</v>
       </c>
       <c r="E21" s="30">
         <v>484049</v>
       </c>
       <c r="F21" s="30">
         <v>484197</v>
       </c>
       <c r="G21" s="30">
         <v>484614</v>
       </c>
       <c r="H21" s="30">
         <v>484804</v>
       </c>
       <c r="I21" s="30">
@@ -3532,52 +3590,55 @@
       </c>
       <c r="Z21" s="31">
         <v>486459</v>
       </c>
       <c r="AA21" s="31">
         <v>486461</v>
       </c>
       <c r="AB21" s="30">
         <v>486214</v>
       </c>
       <c r="AC21" s="33">
         <v>486065</v>
       </c>
       <c r="AD21" s="32">
         <v>486112</v>
       </c>
       <c r="AE21" s="33">
         <v>485933</v>
       </c>
       <c r="AF21" s="31">
         <v>485981</v>
       </c>
       <c r="AG21" s="31">
         <v>485897</v>
       </c>
-    </row>
-    <row r="22" spans="1:37">
+      <c r="AH21" s="31">
+        <v>485751</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A22" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B22" s="29">
         <v>354747</v>
       </c>
       <c r="C22" s="30">
         <v>354933</v>
       </c>
       <c r="D22" s="30">
         <v>355097</v>
       </c>
       <c r="E22" s="30">
         <v>355287</v>
       </c>
       <c r="F22" s="30">
         <v>355554</v>
       </c>
       <c r="G22" s="30">
         <v>356011</v>
       </c>
       <c r="H22" s="30">
         <v>356327</v>
       </c>
       <c r="I22" s="30">
@@ -3633,52 +3694,55 @@
       </c>
       <c r="Z22" s="31">
         <v>360663</v>
       </c>
       <c r="AA22" s="31">
         <v>360741</v>
       </c>
       <c r="AB22" s="30">
         <v>360559</v>
       </c>
       <c r="AC22" s="33">
         <v>360469</v>
       </c>
       <c r="AD22" s="32">
         <v>360625</v>
       </c>
       <c r="AE22" s="33">
         <v>360557</v>
       </c>
       <c r="AF22" s="31">
         <v>360733</v>
       </c>
       <c r="AG22" s="31">
         <v>360732</v>
       </c>
-    </row>
-    <row r="23" spans="1:37">
+      <c r="AH22" s="31">
+        <v>360824</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A23" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="29">
         <v>49676</v>
       </c>
       <c r="C23" s="30">
         <v>49615</v>
       </c>
       <c r="D23" s="30">
         <v>49605</v>
       </c>
       <c r="E23" s="30">
         <v>49557</v>
       </c>
       <c r="F23" s="30">
         <v>49499</v>
       </c>
       <c r="G23" s="30">
         <v>49486</v>
       </c>
       <c r="H23" s="30">
         <v>49440</v>
       </c>
       <c r="I23" s="30">
@@ -3734,52 +3798,55 @@
       </c>
       <c r="Z23" s="31">
         <v>48362</v>
       </c>
       <c r="AA23" s="31">
         <v>48349</v>
       </c>
       <c r="AB23" s="30">
         <v>48329</v>
       </c>
       <c r="AC23" s="33">
         <v>48341</v>
       </c>
       <c r="AD23" s="32">
         <v>48253</v>
       </c>
       <c r="AE23" s="33">
         <v>48216</v>
       </c>
       <c r="AF23" s="31">
         <v>48167</v>
       </c>
       <c r="AG23" s="31">
         <v>48130</v>
       </c>
-    </row>
-    <row r="24" spans="1:37">
+      <c r="AH23" s="31">
+        <v>48029</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A24" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="29">
         <v>18421</v>
       </c>
       <c r="C24" s="30">
         <v>18363</v>
       </c>
       <c r="D24" s="30">
         <v>18347</v>
       </c>
       <c r="E24" s="30">
         <v>18351</v>
       </c>
       <c r="F24" s="30">
         <v>18347</v>
       </c>
       <c r="G24" s="30">
         <v>18376</v>
       </c>
       <c r="H24" s="30">
         <v>18383</v>
       </c>
       <c r="I24" s="30">
@@ -3835,52 +3902,55 @@
       </c>
       <c r="Z24" s="31">
         <v>17881</v>
       </c>
       <c r="AA24" s="31">
         <v>17842</v>
       </c>
       <c r="AB24" s="30">
         <v>17841</v>
       </c>
       <c r="AC24" s="33">
         <v>17840</v>
       </c>
       <c r="AD24" s="32">
         <v>17869</v>
       </c>
       <c r="AE24" s="33">
         <v>17871</v>
       </c>
       <c r="AF24" s="31">
         <v>17838</v>
       </c>
       <c r="AG24" s="31">
         <v>17843</v>
       </c>
-    </row>
-    <row r="25" spans="1:37">
+      <c r="AH24" s="31">
+        <v>17796</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A25" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="29">
         <v>42735</v>
       </c>
       <c r="C25" s="30">
         <v>42673</v>
       </c>
       <c r="D25" s="30">
         <v>42600</v>
       </c>
       <c r="E25" s="30">
         <v>42573</v>
       </c>
       <c r="F25" s="30">
         <v>42533</v>
       </c>
       <c r="G25" s="30">
         <v>42478</v>
       </c>
       <c r="H25" s="30">
         <v>42415</v>
       </c>
       <c r="I25" s="30">
@@ -3936,52 +4006,55 @@
       </c>
       <c r="Z25" s="31">
         <v>41711</v>
       </c>
       <c r="AA25" s="31">
         <v>41659</v>
       </c>
       <c r="AB25" s="30">
         <v>41636</v>
       </c>
       <c r="AC25" s="33">
         <v>41599</v>
       </c>
       <c r="AD25" s="32">
         <v>41572</v>
       </c>
       <c r="AE25" s="33">
         <v>41487</v>
       </c>
       <c r="AF25" s="31">
         <v>41458</v>
       </c>
       <c r="AG25" s="31">
         <v>41426</v>
       </c>
-    </row>
-    <row r="26" spans="1:37">
+      <c r="AH25" s="31">
+        <v>41349</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A26" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="29">
         <v>18368</v>
       </c>
       <c r="C26" s="30">
         <v>18344</v>
       </c>
       <c r="D26" s="30">
         <v>18306</v>
       </c>
       <c r="E26" s="30">
         <v>18281</v>
       </c>
       <c r="F26" s="30">
         <v>18264</v>
       </c>
       <c r="G26" s="30">
         <v>18263</v>
       </c>
       <c r="H26" s="30">
         <v>18239</v>
       </c>
       <c r="I26" s="30">
@@ -4037,93 +4110,96 @@
       </c>
       <c r="Z26" s="31">
         <v>17842</v>
       </c>
       <c r="AA26" s="31">
         <v>17870</v>
       </c>
       <c r="AB26" s="31">
         <v>17849</v>
       </c>
       <c r="AC26" s="33">
         <v>17816</v>
       </c>
       <c r="AD26" s="32">
         <v>17793</v>
       </c>
       <c r="AE26" s="33">
         <v>17802</v>
       </c>
       <c r="AF26" s="31">
         <v>17785</v>
       </c>
       <c r="AG26" s="31">
         <v>17766</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="AH26" s="31">
+        <v>17753</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A27" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="54"/>
-[...36 lines deleted...]
-    <row r="28" spans="1:37">
+      <c r="B27" s="52"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="52"/>
+      <c r="E27" s="52"/>
+      <c r="F27" s="52"/>
+      <c r="G27" s="52"/>
+      <c r="H27" s="52"/>
+      <c r="I27" s="52"/>
+      <c r="J27" s="52"/>
+      <c r="K27" s="52"/>
+      <c r="L27" s="52"/>
+      <c r="M27" s="52"/>
+      <c r="N27" s="52"/>
+      <c r="O27" s="52"/>
+      <c r="P27" s="52"/>
+      <c r="Q27" s="52"/>
+      <c r="R27" s="52"/>
+      <c r="S27" s="52"/>
+      <c r="T27" s="52"/>
+      <c r="U27" s="52"/>
+      <c r="V27" s="52"/>
+      <c r="W27" s="52"/>
+      <c r="X27" s="52"/>
+      <c r="Y27" s="52"/>
+      <c r="Z27" s="52"/>
+      <c r="AA27" s="52"/>
+      <c r="AB27" s="52"/>
+      <c r="AC27" s="52"/>
+      <c r="AD27" s="52"/>
+      <c r="AE27" s="52"/>
+      <c r="AF27" s="52"/>
+      <c r="AG27" s="52"/>
+      <c r="AH27" s="52"/>
+      <c r="AI27" s="52"/>
+      <c r="AJ27" s="52"/>
+      <c r="AK27" s="52"/>
+    </row>
+    <row r="28" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A28" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="29">
         <v>243106</v>
       </c>
       <c r="C28" s="30">
         <v>242784</v>
       </c>
       <c r="D28" s="30">
         <v>242625</v>
       </c>
       <c r="E28" s="30">
         <v>242335</v>
       </c>
       <c r="F28" s="30">
         <v>242114</v>
       </c>
       <c r="G28" s="30">
         <v>241765</v>
       </c>
       <c r="H28" s="30">
         <v>241273</v>
       </c>
       <c r="I28" s="30">
@@ -4179,52 +4255,55 @@
       </c>
       <c r="Z28" s="31">
         <v>232486</v>
       </c>
       <c r="AA28" s="31">
         <v>231978</v>
       </c>
       <c r="AB28" s="30">
         <v>231752</v>
       </c>
       <c r="AC28" s="33">
         <v>231538</v>
       </c>
       <c r="AD28" s="32">
         <v>231287</v>
       </c>
       <c r="AE28" s="18">
         <v>231046</v>
       </c>
       <c r="AF28" s="31">
         <v>230478</v>
       </c>
       <c r="AG28" s="31">
         <v>230152</v>
       </c>
-    </row>
-    <row r="29" spans="1:37">
+      <c r="AH28" s="31">
+        <v>229795</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A29" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="29">
         <v>19943</v>
       </c>
       <c r="C29" s="30">
         <v>20006</v>
       </c>
       <c r="D29" s="30">
         <v>20055</v>
       </c>
       <c r="E29" s="30">
         <v>20076</v>
       </c>
       <c r="F29" s="30">
         <v>20073</v>
       </c>
       <c r="G29" s="30">
         <v>20038</v>
       </c>
       <c r="H29" s="30">
         <v>20055</v>
       </c>
       <c r="I29" s="30">
@@ -4280,52 +4359,55 @@
       </c>
       <c r="Z29" s="31">
         <v>20166</v>
       </c>
       <c r="AA29" s="31">
         <v>20088</v>
       </c>
       <c r="AB29" s="30">
         <v>20077</v>
       </c>
       <c r="AC29" s="33">
         <v>20075</v>
       </c>
       <c r="AD29" s="32">
         <v>20059</v>
       </c>
       <c r="AE29" s="18">
         <v>20072</v>
       </c>
       <c r="AF29" s="31">
         <v>20001</v>
       </c>
       <c r="AG29" s="31">
         <v>19989</v>
       </c>
-    </row>
-    <row r="30" spans="1:37">
+      <c r="AH29" s="31">
+        <v>19928</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A30" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="29">
         <v>1832</v>
       </c>
       <c r="C30" s="30">
         <v>1828</v>
       </c>
       <c r="D30" s="30">
         <v>1823</v>
       </c>
       <c r="E30" s="30">
         <v>1823</v>
       </c>
       <c r="F30" s="30">
         <v>1818</v>
       </c>
       <c r="G30" s="30">
         <v>1817</v>
       </c>
       <c r="H30" s="30">
         <v>1818</v>
       </c>
       <c r="I30" s="30">
@@ -4381,52 +4463,55 @@
       </c>
       <c r="Z30" s="31">
         <v>1689</v>
       </c>
       <c r="AA30" s="31">
         <v>1673</v>
       </c>
       <c r="AB30" s="30">
         <v>1665</v>
       </c>
       <c r="AC30" s="33">
         <v>1663</v>
       </c>
       <c r="AD30" s="32">
         <v>1657</v>
       </c>
       <c r="AE30" s="18">
         <v>1660</v>
       </c>
       <c r="AF30" s="31">
         <v>1658</v>
       </c>
       <c r="AG30" s="31">
         <v>1663</v>
       </c>
-    </row>
-    <row r="31" spans="1:37">
+      <c r="AH30" s="31">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A31" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="29">
         <v>56493</v>
       </c>
       <c r="C31" s="30">
         <v>56461</v>
       </c>
       <c r="D31" s="30">
         <v>56436</v>
       </c>
       <c r="E31" s="30">
         <v>56373</v>
       </c>
       <c r="F31" s="30">
         <v>56320</v>
       </c>
       <c r="G31" s="30">
         <v>56263</v>
       </c>
       <c r="H31" s="30">
         <v>56184</v>
       </c>
       <c r="I31" s="30">
@@ -4482,52 +4567,55 @@
       </c>
       <c r="Z31" s="31">
         <v>55121</v>
       </c>
       <c r="AA31" s="31">
         <v>55047</v>
       </c>
       <c r="AB31" s="30">
         <v>54996</v>
       </c>
       <c r="AC31" s="33">
         <v>54938</v>
       </c>
       <c r="AD31" s="32">
         <v>54826</v>
       </c>
       <c r="AE31" s="18">
         <v>54813</v>
       </c>
       <c r="AF31" s="31">
         <v>54665</v>
       </c>
       <c r="AG31" s="31">
         <v>54651</v>
       </c>
-    </row>
-    <row r="32" spans="1:37">
+      <c r="AH31" s="31">
+        <v>54526</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A32" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="29">
         <v>17258</v>
       </c>
       <c r="C32" s="30">
         <v>17248</v>
       </c>
       <c r="D32" s="30">
         <v>17208</v>
       </c>
       <c r="E32" s="30">
         <v>17200</v>
       </c>
       <c r="F32" s="30">
         <v>17188</v>
       </c>
       <c r="G32" s="30">
         <v>17174</v>
       </c>
       <c r="H32" s="30">
         <v>17154</v>
       </c>
       <c r="I32" s="30">
@@ -4583,52 +4671,55 @@
       </c>
       <c r="Z32" s="31">
         <v>16636</v>
       </c>
       <c r="AA32" s="31">
         <v>16586</v>
       </c>
       <c r="AB32" s="30">
         <v>16543</v>
       </c>
       <c r="AC32" s="33">
         <v>16541</v>
       </c>
       <c r="AD32" s="32">
         <v>16534</v>
       </c>
       <c r="AE32" s="18">
         <v>16500</v>
       </c>
       <c r="AF32" s="31">
         <v>16453</v>
       </c>
       <c r="AG32" s="31">
         <v>16413</v>
       </c>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AH32" s="31">
+        <v>16348</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A33" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="29">
         <v>17710</v>
       </c>
       <c r="C33" s="30">
         <v>17678</v>
       </c>
       <c r="D33" s="30">
         <v>17626</v>
       </c>
       <c r="E33" s="30">
         <v>17580</v>
       </c>
       <c r="F33" s="30">
         <v>17538</v>
       </c>
       <c r="G33" s="30">
         <v>17516</v>
       </c>
       <c r="H33" s="30">
         <v>17418</v>
       </c>
       <c r="I33" s="30">
@@ -4684,52 +4775,55 @@
       </c>
       <c r="Z33" s="31">
         <v>16414</v>
       </c>
       <c r="AA33" s="31">
         <v>16374</v>
       </c>
       <c r="AB33" s="30">
         <v>16340</v>
       </c>
       <c r="AC33" s="33">
         <v>16306</v>
       </c>
       <c r="AD33" s="32">
         <v>16243</v>
       </c>
       <c r="AE33" s="18">
         <v>16198</v>
       </c>
       <c r="AF33" s="31">
         <v>16156</v>
       </c>
       <c r="AG33" s="31">
         <v>16108</v>
       </c>
-    </row>
-    <row r="34" spans="1:37">
+      <c r="AH33" s="31">
+        <v>16045</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A34" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="29">
         <v>14600</v>
       </c>
       <c r="C34" s="30">
         <v>14590</v>
       </c>
       <c r="D34" s="30">
         <v>14601</v>
       </c>
       <c r="E34" s="30">
         <v>14596</v>
       </c>
       <c r="F34" s="30">
         <v>14601</v>
       </c>
       <c r="G34" s="30">
         <v>14564</v>
       </c>
       <c r="H34" s="30">
         <v>14553</v>
       </c>
       <c r="I34" s="30">
@@ -4785,52 +4879,55 @@
       </c>
       <c r="Z34" s="31">
         <v>13651</v>
       </c>
       <c r="AA34" s="31">
         <v>13600</v>
       </c>
       <c r="AB34" s="30">
         <v>13607</v>
       </c>
       <c r="AC34" s="33">
         <v>13628</v>
       </c>
       <c r="AD34" s="32">
         <v>13622</v>
       </c>
       <c r="AE34" s="18">
         <v>13560</v>
       </c>
       <c r="AF34" s="31">
         <v>13565</v>
       </c>
       <c r="AG34" s="31">
         <v>13532</v>
       </c>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AH34" s="31">
+        <v>13501</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A35" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="29">
         <v>9555</v>
       </c>
       <c r="C35" s="30">
         <v>9506</v>
       </c>
       <c r="D35" s="30">
         <v>9520</v>
       </c>
       <c r="E35" s="30">
         <v>9482</v>
       </c>
       <c r="F35" s="30">
         <v>9472</v>
       </c>
       <c r="G35" s="30">
         <v>9448</v>
       </c>
       <c r="H35" s="30">
         <v>9418</v>
       </c>
       <c r="I35" s="30">
@@ -4886,52 +4983,55 @@
       </c>
       <c r="Z35" s="31">
         <v>9054</v>
       </c>
       <c r="AA35" s="31">
         <v>9071</v>
       </c>
       <c r="AB35" s="30">
         <v>9074</v>
       </c>
       <c r="AC35" s="33">
         <v>9065</v>
       </c>
       <c r="AD35" s="32">
         <v>9081</v>
       </c>
       <c r="AE35" s="18">
         <v>9109</v>
       </c>
       <c r="AF35" s="31">
         <v>9108</v>
       </c>
       <c r="AG35" s="31">
         <v>9131</v>
       </c>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AH35" s="31">
+        <v>9204</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A36" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="29">
         <v>7188</v>
       </c>
       <c r="C36" s="30">
         <v>7146</v>
       </c>
       <c r="D36" s="30">
         <v>7138</v>
       </c>
       <c r="E36" s="30">
         <v>7126</v>
       </c>
       <c r="F36" s="30">
         <v>7093</v>
       </c>
       <c r="G36" s="30">
         <v>7037</v>
       </c>
       <c r="H36" s="30">
         <v>6995</v>
       </c>
       <c r="I36" s="30">
@@ -4987,52 +5087,55 @@
       </c>
       <c r="Z36" s="31">
         <v>6431</v>
       </c>
       <c r="AA36" s="31">
         <v>6408</v>
       </c>
       <c r="AB36" s="30">
         <v>6385</v>
       </c>
       <c r="AC36" s="33">
         <v>6346</v>
       </c>
       <c r="AD36" s="32">
         <v>6326</v>
       </c>
       <c r="AE36" s="32">
         <v>6313</v>
       </c>
       <c r="AF36" s="31">
         <v>6279</v>
       </c>
       <c r="AG36" s="31">
         <v>6234</v>
       </c>
-    </row>
-    <row r="37" spans="1:37">
+      <c r="AH36" s="31">
+        <v>6270</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A37" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="29">
         <v>11668</v>
       </c>
       <c r="C37" s="30">
         <v>11679</v>
       </c>
       <c r="D37" s="30">
         <v>11706</v>
       </c>
       <c r="E37" s="30">
         <v>11682</v>
       </c>
       <c r="F37" s="30">
         <v>11669</v>
       </c>
       <c r="G37" s="30">
         <v>11656</v>
       </c>
       <c r="H37" s="30">
         <v>11606</v>
       </c>
       <c r="I37" s="30">
@@ -5088,52 +5191,55 @@
       </c>
       <c r="Z37" s="31">
         <v>11099</v>
       </c>
       <c r="AA37" s="31">
         <v>11090</v>
       </c>
       <c r="AB37" s="30">
         <v>11071</v>
       </c>
       <c r="AC37" s="33">
         <v>11073</v>
       </c>
       <c r="AD37" s="32">
         <v>11062</v>
       </c>
       <c r="AE37" s="32">
         <v>11076</v>
       </c>
       <c r="AF37" s="31">
         <v>11068</v>
       </c>
       <c r="AG37" s="31">
         <v>11055</v>
       </c>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AH37" s="31">
+        <v>11063</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A38" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="29">
         <v>19004</v>
       </c>
       <c r="C38" s="30">
         <v>18931</v>
       </c>
       <c r="D38" s="30">
         <v>18874</v>
       </c>
       <c r="E38" s="30">
         <v>18848</v>
       </c>
       <c r="F38" s="30">
         <v>18823</v>
       </c>
       <c r="G38" s="30">
         <v>18820</v>
       </c>
       <c r="H38" s="30">
         <v>18786</v>
       </c>
       <c r="I38" s="30">
@@ -5189,52 +5295,55 @@
       </c>
       <c r="Z38" s="31">
         <v>17682</v>
       </c>
       <c r="AA38" s="31">
         <v>17595</v>
       </c>
       <c r="AB38" s="30">
         <v>17574</v>
       </c>
       <c r="AC38" s="33">
         <v>17571</v>
       </c>
       <c r="AD38" s="32">
         <v>17611</v>
       </c>
       <c r="AE38" s="32">
         <v>17586</v>
       </c>
       <c r="AF38" s="31">
         <v>17538</v>
       </c>
       <c r="AG38" s="31">
         <v>17461</v>
       </c>
-    </row>
-    <row r="39" spans="1:37">
+      <c r="AH38" s="31">
+        <v>17368</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A39" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B39" s="29">
         <v>33640</v>
       </c>
       <c r="C39" s="30">
         <v>33592</v>
       </c>
       <c r="D39" s="30">
         <v>33580</v>
       </c>
       <c r="E39" s="30">
         <v>33562</v>
       </c>
       <c r="F39" s="30">
         <v>33570</v>
       </c>
       <c r="G39" s="30">
         <v>33560</v>
       </c>
       <c r="H39" s="30">
         <v>33504</v>
       </c>
       <c r="I39" s="30">
@@ -5290,52 +5399,55 @@
       </c>
       <c r="Z39" s="31">
         <v>32210</v>
       </c>
       <c r="AA39" s="31">
         <v>32218</v>
       </c>
       <c r="AB39" s="30">
         <v>32189</v>
       </c>
       <c r="AC39" s="33">
         <v>32177</v>
       </c>
       <c r="AD39" s="32">
         <v>32145</v>
       </c>
       <c r="AE39" s="32">
         <v>32128</v>
       </c>
       <c r="AF39" s="31">
         <v>32034</v>
       </c>
       <c r="AG39" s="31">
         <v>31992</v>
       </c>
-    </row>
-    <row r="40" spans="1:37">
+      <c r="AH39" s="31">
+        <v>31991</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A40" s="34" t="s">
         <v>30</v>
       </c>
       <c r="B40" s="29">
         <v>11052</v>
       </c>
       <c r="C40" s="30">
         <v>11017</v>
       </c>
       <c r="D40" s="30">
         <v>11009</v>
       </c>
       <c r="E40" s="30">
         <v>11000</v>
       </c>
       <c r="F40" s="30">
         <v>10985</v>
       </c>
       <c r="G40" s="30">
         <v>10952</v>
       </c>
       <c r="H40" s="30">
         <v>10907</v>
       </c>
       <c r="I40" s="30">
@@ -5391,52 +5503,55 @@
       </c>
       <c r="Z40" s="31">
         <v>10128</v>
       </c>
       <c r="AA40" s="31">
         <v>10088</v>
       </c>
       <c r="AB40" s="30">
         <v>10095</v>
       </c>
       <c r="AC40" s="33">
         <v>10069</v>
       </c>
       <c r="AD40" s="32">
         <v>10056</v>
       </c>
       <c r="AE40" s="32">
         <v>9997</v>
       </c>
       <c r="AF40" s="31">
         <v>9981</v>
       </c>
       <c r="AG40" s="31">
         <v>9968</v>
       </c>
-    </row>
-    <row r="41" spans="1:37">
+      <c r="AH40" s="31">
+        <v>9960</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A41" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="38">
         <v>23163</v>
       </c>
       <c r="C41" s="39">
         <v>23102</v>
       </c>
       <c r="D41" s="39">
         <v>23049</v>
       </c>
       <c r="E41" s="39">
         <v>22987</v>
       </c>
       <c r="F41" s="39">
         <v>22964</v>
       </c>
       <c r="G41" s="39">
         <v>22920</v>
       </c>
       <c r="H41" s="39">
         <v>22875</v>
       </c>
       <c r="I41" s="39">
@@ -5492,56 +5607,58 @@
       </c>
       <c r="Z41" s="40">
         <v>22205</v>
       </c>
       <c r="AA41" s="40">
         <v>22140</v>
       </c>
       <c r="AB41" s="39">
         <v>22136</v>
       </c>
       <c r="AC41" s="42">
         <v>22086</v>
       </c>
       <c r="AD41" s="41">
         <v>22065</v>
       </c>
       <c r="AE41" s="41">
         <v>22034</v>
       </c>
       <c r="AF41" s="40">
         <v>21972</v>
       </c>
       <c r="AG41" s="40">
         <v>21955</v>
       </c>
-      <c r="AH41" s="49"/>
+      <c r="AH41" s="40">
+        <v>21932</v>
+      </c>
       <c r="AI41" s="49"/>
       <c r="AJ41" s="49"/>
       <c r="AK41" s="49"/>
     </row>
-    <row r="42" spans="1:37">
+    <row r="42" spans="1:37" x14ac:dyDescent="0.2">
       <c r="A42" s="2" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A27:AK27"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A5:AK5"/>
     <mergeCell ref="A20:AK20"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>