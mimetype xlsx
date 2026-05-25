--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -291,51 +291,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -375,82 +375,91 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -849,117 +858,117 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Y40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A3" sqref="A3:Y3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
     </row>
     <row r="3" spans="1:25" ht="12.75">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="33"/>
-[...22 lines deleted...]
-      <c r="Y3" s="33"/>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="34"/>
+      <c r="T3" s="34"/>
+      <c r="U3" s="34"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="34"/>
+      <c r="X3" s="34"/>
+      <c r="Y3" s="34"/>
     </row>
     <row r="4" spans="1:25">
       <c r="N4" s="3"/>
       <c r="Y4" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:25">
-      <c r="A5" s="36"/>
-      <c r="B5" s="38">
+      <c r="A5" s="37"/>
+      <c r="B5" s="39">
         <v>2022</v>
       </c>
-      <c r="C5" s="39"/>
-[...10 lines deleted...]
-      <c r="N5" s="40">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="41">
         <v>2023</v>
       </c>
-      <c r="O5" s="40"/>
-[...9 lines deleted...]
-      <c r="Y5" s="41"/>
+      <c r="O5" s="41"/>
+      <c r="P5" s="41"/>
+      <c r="Q5" s="41"/>
+      <c r="R5" s="41"/>
+      <c r="S5" s="41"/>
+      <c r="T5" s="41"/>
+      <c r="U5" s="41"/>
+      <c r="V5" s="41"/>
+      <c r="W5" s="41"/>
+      <c r="X5" s="41"/>
+      <c r="Y5" s="42"/>
     </row>
     <row r="6" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A6" s="37"/>
+      <c r="A6" s="38"/>
       <c r="B6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -990,77 +999,77 @@
         <v>15</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="U6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="V6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="W6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="X6" s="24" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A7" s="34" t="s">
+      <c r="A7" s="35" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="34"/>
-[...22 lines deleted...]
-      <c r="Y7" s="34"/>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="35"/>
+      <c r="F7" s="35"/>
+      <c r="G7" s="35"/>
+      <c r="H7" s="35"/>
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="35"/>
+      <c r="N7" s="35"/>
+      <c r="O7" s="35"/>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="35"/>
+      <c r="R7" s="35"/>
+      <c r="S7" s="35"/>
+      <c r="T7" s="35"/>
+      <c r="U7" s="35"/>
+      <c r="V7" s="35"/>
+      <c r="W7" s="35"/>
+      <c r="X7" s="35"/>
+      <c r="Y7" s="35"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13">
         <v>732966</v>
       </c>
       <c r="C8" s="13">
         <v>732579</v>
       </c>
       <c r="D8" s="13">
         <v>732168</v>
       </c>
       <c r="E8" s="13">
         <v>731960</v>
       </c>
       <c r="F8" s="13">
         <v>731809</v>
       </c>
       <c r="G8" s="13">
         <v>731707</v>
       </c>
       <c r="H8" s="13">
         <v>731479</v>
@@ -1943,77 +1952,77 @@
         <v>41930</v>
       </c>
       <c r="S19" s="1">
         <v>41867</v>
       </c>
       <c r="T19" s="1">
         <v>41802</v>
       </c>
       <c r="U19" s="1">
         <v>41769</v>
       </c>
       <c r="V19" s="1">
         <v>41703</v>
       </c>
       <c r="W19" s="1">
         <v>41653</v>
       </c>
       <c r="X19" s="14">
         <v>41576</v>
       </c>
       <c r="Y19" s="14">
         <v>41536</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="14.25" customHeight="1">
-      <c r="A20" s="35" t="s">
+      <c r="A20" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="35"/>
-[...22 lines deleted...]
-      <c r="Y20" s="35"/>
+      <c r="B20" s="36"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="36"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="36"/>
+      <c r="H20" s="36"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="36"/>
+      <c r="K20" s="36"/>
+      <c r="L20" s="36"/>
+      <c r="M20" s="36"/>
+      <c r="N20" s="36"/>
+      <c r="O20" s="36"/>
+      <c r="P20" s="36"/>
+      <c r="Q20" s="36"/>
+      <c r="R20" s="36"/>
+      <c r="S20" s="36"/>
+      <c r="T20" s="36"/>
+      <c r="U20" s="36"/>
+      <c r="V20" s="36"/>
+      <c r="W20" s="36"/>
+      <c r="X20" s="36"/>
+      <c r="Y20" s="36"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="13">
         <v>482916</v>
       </c>
       <c r="C21" s="13">
         <v>482860</v>
       </c>
       <c r="D21" s="13">
         <v>482724</v>
       </c>
       <c r="E21" s="13">
         <v>482728</v>
       </c>
       <c r="F21" s="13">
         <v>482866</v>
       </c>
       <c r="G21" s="13">
         <v>482905</v>
       </c>
       <c r="H21" s="13">
         <v>483001</v>
@@ -2434,77 +2443,77 @@
         <v>18540</v>
       </c>
       <c r="S26" s="1">
         <v>18527</v>
       </c>
       <c r="T26" s="1">
         <v>18492</v>
       </c>
       <c r="U26" s="1">
         <v>18481</v>
       </c>
       <c r="V26" s="1">
         <v>18440</v>
       </c>
       <c r="W26" s="1">
         <v>18413</v>
       </c>
       <c r="X26" s="14">
         <v>18381</v>
       </c>
       <c r="Y26" s="14">
         <v>18364</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="15" customHeight="1">
-      <c r="A27" s="35" t="s">
+      <c r="A27" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="35"/>
-[...22 lines deleted...]
-      <c r="Y27" s="35"/>
+      <c r="B27" s="36"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="36"/>
+      <c r="G27" s="36"/>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+      <c r="K27" s="36"/>
+      <c r="L27" s="36"/>
+      <c r="M27" s="36"/>
+      <c r="N27" s="36"/>
+      <c r="O27" s="36"/>
+      <c r="P27" s="36"/>
+      <c r="Q27" s="36"/>
+      <c r="R27" s="36"/>
+      <c r="S27" s="36"/>
+      <c r="T27" s="36"/>
+      <c r="U27" s="36"/>
+      <c r="V27" s="36"/>
+      <c r="W27" s="36"/>
+      <c r="X27" s="36"/>
+      <c r="Y27" s="36"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="13">
         <v>250050</v>
       </c>
       <c r="C28" s="13">
         <v>249719</v>
       </c>
       <c r="D28" s="13">
         <v>249444</v>
       </c>
       <c r="E28" s="13">
         <v>249232</v>
       </c>
       <c r="F28" s="13">
         <v>248943</v>
       </c>
       <c r="G28" s="13">
         <v>248802</v>
       </c>
       <c r="H28" s="13">
         <v>248478</v>
@@ -3412,139 +3421,139 @@
       <c r="A40" s="20" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A7:Y7"/>
     <mergeCell ref="A20:Y20"/>
     <mergeCell ref="A27:Y27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="O1" workbookViewId="0">
-      <selection activeCell="AB8" sqref="AB8:AB43"/>
+    <sheetView tabSelected="1" topLeftCell="O7" workbookViewId="0">
+      <selection activeCell="AC8" sqref="AC8:AC43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
     </row>
     <row r="3" spans="1:37" ht="12.75">
-      <c r="A3" s="33" t="s">
+      <c r="A3" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="33"/>
-[...10 lines deleted...]
-      <c r="M3" s="33"/>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+      <c r="G3" s="34"/>
+      <c r="H3" s="34"/>
+      <c r="I3" s="34"/>
+      <c r="J3" s="34"/>
+      <c r="K3" s="34"/>
+      <c r="L3" s="34"/>
+      <c r="M3" s="34"/>
     </row>
     <row r="4" spans="1:37">
       <c r="AJ4" s="23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="36"/>
-      <c r="B5" s="38">
+      <c r="A5" s="37"/>
+      <c r="B5" s="39">
         <v>2024</v>
       </c>
-      <c r="C5" s="39"/>
-[...10 lines deleted...]
-      <c r="N5" s="38">
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
+      <c r="N5" s="39">
         <v>2025</v>
       </c>
-      <c r="O5" s="39"/>
-[...10 lines deleted...]
-      <c r="Z5" s="38">
+      <c r="O5" s="40"/>
+      <c r="P5" s="40"/>
+      <c r="Q5" s="40"/>
+      <c r="R5" s="40"/>
+      <c r="S5" s="40"/>
+      <c r="T5" s="40"/>
+      <c r="U5" s="40"/>
+      <c r="V5" s="40"/>
+      <c r="W5" s="40"/>
+      <c r="X5" s="40"/>
+      <c r="Y5" s="40"/>
+      <c r="Z5" s="39">
         <v>2026</v>
       </c>
-      <c r="AA5" s="39"/>
-[...9 lines deleted...]
-      <c r="AK5" s="39"/>
+      <c r="AA5" s="40"/>
+      <c r="AB5" s="40"/>
+      <c r="AC5" s="40"/>
+      <c r="AD5" s="40"/>
+      <c r="AE5" s="40"/>
+      <c r="AF5" s="40"/>
+      <c r="AG5" s="40"/>
+      <c r="AH5" s="40"/>
+      <c r="AI5" s="40"/>
+      <c r="AJ5" s="40"/>
+      <c r="AK5" s="40"/>
     </row>
     <row r="6" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A6" s="37"/>
+      <c r="A6" s="38"/>
       <c r="B6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -3611,65 +3620,65 @@
         <v>15</v>
       </c>
       <c r="AE6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="AF6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="AG6" s="8" t="s">
         <v>18</v>
       </c>
       <c r="AH6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="AI6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AJ6" s="8" t="s">
         <v>21</v>
       </c>
       <c r="AK6" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="15.75" customHeight="1">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="42"/>
-[...10 lines deleted...]
-      <c r="M7" s="42"/>
+      <c r="B7" s="43"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="43"/>
+      <c r="F7" s="43"/>
+      <c r="G7" s="43"/>
+      <c r="H7" s="43"/>
+      <c r="I7" s="43"/>
+      <c r="J7" s="43"/>
+      <c r="K7" s="43"/>
+      <c r="L7" s="43"/>
+      <c r="M7" s="43"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="25">
         <v>727053</v>
       </c>
       <c r="C8" s="13">
         <v>726712</v>
       </c>
       <c r="D8" s="13">
         <v>726580</v>
       </c>
       <c r="E8" s="13">
         <v>726384</v>
       </c>
       <c r="F8" s="13">
         <v>726311</v>
       </c>
       <c r="G8" s="13">
         <v>726379</v>
       </c>
       <c r="H8" s="13">
         <v>726077</v>
@@ -3712,50 +3721,53 @@
       </c>
       <c r="U8" s="1">
         <v>721140</v>
       </c>
       <c r="V8" s="1">
         <v>720615</v>
       </c>
       <c r="W8" s="1">
         <v>720127</v>
       </c>
       <c r="X8" s="1">
         <v>719759</v>
       </c>
       <c r="Y8" s="1">
         <v>719361</v>
       </c>
       <c r="Z8" s="1">
         <v>718945</v>
       </c>
       <c r="AA8" s="1">
         <v>718439</v>
       </c>
       <c r="AB8" s="1">
         <v>717966</v>
       </c>
+      <c r="AC8" s="44">
+        <v>717603</v>
+      </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="25">
         <v>374690</v>
       </c>
       <c r="C9" s="13">
         <v>374939</v>
       </c>
       <c r="D9" s="13">
         <v>375152</v>
       </c>
       <c r="E9" s="13">
         <v>375363</v>
       </c>
       <c r="F9" s="13">
         <v>375627</v>
       </c>
       <c r="G9" s="13">
         <v>376049</v>
       </c>
       <c r="H9" s="13">
         <v>376382</v>
@@ -3798,50 +3810,53 @@
       </c>
       <c r="U9" s="1">
         <v>380125</v>
       </c>
       <c r="V9" s="1">
         <v>380574</v>
       </c>
       <c r="W9" s="1">
         <v>380618</v>
       </c>
       <c r="X9" s="1">
         <v>380737</v>
       </c>
       <c r="Y9" s="1">
         <v>380828</v>
       </c>
       <c r="Z9" s="1">
         <v>380829</v>
       </c>
       <c r="AA9" s="1">
         <v>380829</v>
       </c>
       <c r="AB9" s="1">
         <v>380636</v>
       </c>
+      <c r="AC9" s="44">
+        <v>380544</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="25">
         <v>51508</v>
       </c>
       <c r="C10" s="13">
         <v>51443</v>
       </c>
       <c r="D10" s="13">
         <v>51428</v>
       </c>
       <c r="E10" s="13">
         <v>51380</v>
       </c>
       <c r="F10" s="13">
         <v>51317</v>
       </c>
       <c r="G10" s="13">
         <v>51303</v>
       </c>
       <c r="H10" s="13">
         <v>51258</v>
@@ -3884,50 +3899,53 @@
       </c>
       <c r="U10" s="1">
         <v>50361</v>
       </c>
       <c r="V10" s="1">
         <v>50284</v>
       </c>
       <c r="W10" s="1">
         <v>50222</v>
       </c>
       <c r="X10" s="1">
         <v>50149</v>
       </c>
       <c r="Y10" s="1">
         <v>50106</v>
       </c>
       <c r="Z10" s="1">
         <v>50051</v>
       </c>
       <c r="AA10" s="1">
         <v>50022</v>
       </c>
       <c r="AB10" s="1">
         <v>49994</v>
       </c>
+      <c r="AC10" s="44">
+        <v>50004</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="25">
         <v>56493</v>
       </c>
       <c r="C11" s="13">
         <v>56461</v>
       </c>
       <c r="D11" s="13">
         <v>56436</v>
       </c>
       <c r="E11" s="13">
         <v>56373</v>
       </c>
       <c r="F11" s="13">
         <v>56320</v>
       </c>
       <c r="G11" s="13">
         <v>56263</v>
       </c>
       <c r="H11" s="13">
         <v>56184</v>
@@ -3970,50 +3988,53 @@
       </c>
       <c r="U11" s="1">
         <v>55319</v>
       </c>
       <c r="V11" s="1">
         <v>55186</v>
       </c>
       <c r="W11" s="1">
         <v>55185</v>
       </c>
       <c r="X11" s="1">
         <v>55195</v>
       </c>
       <c r="Y11" s="1">
         <v>55174</v>
       </c>
       <c r="Z11" s="1">
         <v>55121</v>
       </c>
       <c r="AA11" s="1">
         <v>55047</v>
       </c>
       <c r="AB11" s="1">
         <v>54996</v>
       </c>
+      <c r="AC11" s="44">
+        <v>54938</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="25">
         <v>35679</v>
       </c>
       <c r="C12" s="13">
         <v>35611</v>
       </c>
       <c r="D12" s="13">
         <v>35555</v>
       </c>
       <c r="E12" s="13">
         <v>35551</v>
       </c>
       <c r="F12" s="13">
         <v>35535</v>
       </c>
       <c r="G12" s="13">
         <v>35550</v>
       </c>
       <c r="H12" s="13">
         <v>35537</v>
@@ -4056,50 +4077,53 @@
       </c>
       <c r="U12" s="1">
         <v>34823</v>
       </c>
       <c r="V12" s="1">
         <v>34680</v>
       </c>
       <c r="W12" s="1">
         <v>34603</v>
       </c>
       <c r="X12" s="1">
         <v>34581</v>
       </c>
       <c r="Y12" s="1">
         <v>34527</v>
       </c>
       <c r="Z12" s="1">
         <v>34517</v>
       </c>
       <c r="AA12" s="1">
         <v>34428</v>
       </c>
       <c r="AB12" s="1">
         <v>34384</v>
       </c>
+      <c r="AC12" s="44">
+        <v>34381</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="25">
         <v>60445</v>
       </c>
       <c r="C13" s="13">
         <v>60351</v>
       </c>
       <c r="D13" s="13">
         <v>60226</v>
       </c>
       <c r="E13" s="13">
         <v>60153</v>
       </c>
       <c r="F13" s="13">
         <v>60071</v>
       </c>
       <c r="G13" s="13">
         <v>59994</v>
       </c>
       <c r="H13" s="13">
         <v>59833</v>
@@ -4142,50 +4166,53 @@
       </c>
       <c r="U13" s="1">
         <v>58706</v>
       </c>
       <c r="V13" s="1">
         <v>58547</v>
       </c>
       <c r="W13" s="1">
         <v>58445</v>
       </c>
       <c r="X13" s="1">
         <v>58365</v>
       </c>
       <c r="Y13" s="1">
         <v>58211</v>
       </c>
       <c r="Z13" s="1">
         <v>58125</v>
       </c>
       <c r="AA13" s="1">
         <v>58033</v>
       </c>
       <c r="AB13" s="1">
         <v>57976</v>
       </c>
+      <c r="AC13" s="44">
+        <v>57905</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="25">
         <v>14600</v>
       </c>
       <c r="C14" s="13">
         <v>14590</v>
       </c>
       <c r="D14" s="13">
         <v>14601</v>
       </c>
       <c r="E14" s="13">
         <v>14596</v>
       </c>
       <c r="F14" s="13">
         <v>14601</v>
       </c>
       <c r="G14" s="13">
         <v>14564</v>
       </c>
       <c r="H14" s="13">
         <v>14553</v>
@@ -4228,50 +4255,53 @@
       </c>
       <c r="U14" s="1">
         <v>13884</v>
       </c>
       <c r="V14" s="1">
         <v>13814</v>
       </c>
       <c r="W14" s="1">
         <v>13785</v>
       </c>
       <c r="X14" s="1">
         <v>13751</v>
       </c>
       <c r="Y14" s="1">
         <v>13682</v>
       </c>
       <c r="Z14" s="1">
         <v>13651</v>
       </c>
       <c r="AA14" s="1">
         <v>13600</v>
       </c>
       <c r="AB14" s="1">
         <v>13607</v>
       </c>
+      <c r="AC14" s="44">
+        <v>13628</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="25">
         <v>9555</v>
       </c>
       <c r="C15" s="13">
         <v>9506</v>
       </c>
       <c r="D15" s="13">
         <v>9520</v>
       </c>
       <c r="E15" s="13">
         <v>9482</v>
       </c>
       <c r="F15" s="13">
         <v>9472</v>
       </c>
       <c r="G15" s="13">
         <v>9448</v>
       </c>
       <c r="H15" s="13">
         <v>9418</v>
@@ -4314,50 +4344,53 @@
       </c>
       <c r="U15" s="1">
         <v>9087</v>
       </c>
       <c r="V15" s="1">
         <v>9065</v>
       </c>
       <c r="W15" s="1">
         <v>9064</v>
       </c>
       <c r="X15" s="1">
         <v>9067</v>
       </c>
       <c r="Y15" s="1">
         <v>9074</v>
       </c>
       <c r="Z15" s="1">
         <v>9054</v>
       </c>
       <c r="AA15" s="1">
         <v>9071</v>
       </c>
       <c r="AB15" s="1">
         <v>9074</v>
       </c>
+      <c r="AC15" s="44">
+        <v>9065</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="25">
         <v>7188</v>
       </c>
       <c r="C16" s="13">
         <v>7146</v>
       </c>
       <c r="D16" s="13">
         <v>7138</v>
       </c>
       <c r="E16" s="13">
         <v>7126</v>
       </c>
       <c r="F16" s="13">
         <v>7093</v>
       </c>
       <c r="G16" s="13">
         <v>7037</v>
       </c>
       <c r="H16" s="13">
         <v>6995</v>
@@ -4400,52 +4433,55 @@
       </c>
       <c r="U16" s="1">
         <v>6516</v>
       </c>
       <c r="V16" s="1">
         <v>6495</v>
       </c>
       <c r="W16" s="1">
         <v>6480</v>
       </c>
       <c r="X16" s="1">
         <v>6430</v>
       </c>
       <c r="Y16" s="1">
         <v>6412</v>
       </c>
       <c r="Z16" s="1">
         <v>6431</v>
       </c>
       <c r="AA16" s="1">
         <v>6408</v>
       </c>
       <c r="AB16" s="1">
         <v>6385</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="44">
+        <v>6346</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="25">
         <v>11668</v>
       </c>
       <c r="C17" s="13">
         <v>11679</v>
       </c>
       <c r="D17" s="13">
         <v>11706</v>
       </c>
       <c r="E17" s="13">
         <v>11682</v>
       </c>
       <c r="F17" s="13">
         <v>11669</v>
       </c>
       <c r="G17" s="13">
         <v>11656</v>
       </c>
       <c r="H17" s="13">
         <v>11606</v>
       </c>
       <c r="I17" s="13">
@@ -4486,52 +4522,55 @@
       </c>
       <c r="U17" s="1">
         <v>11251</v>
       </c>
       <c r="V17" s="1">
         <v>11192</v>
       </c>
       <c r="W17" s="1">
         <v>11151</v>
       </c>
       <c r="X17" s="1">
         <v>11137</v>
       </c>
       <c r="Y17" s="1">
         <v>11112</v>
       </c>
       <c r="Z17" s="1">
         <v>11099</v>
       </c>
       <c r="AA17" s="1">
         <v>11090</v>
       </c>
       <c r="AB17" s="1">
         <v>11071</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="44">
+        <v>11073</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="25">
         <v>19004</v>
       </c>
       <c r="C18" s="13">
         <v>18931</v>
       </c>
       <c r="D18" s="13">
         <v>18874</v>
       </c>
       <c r="E18" s="13">
         <v>18848</v>
       </c>
       <c r="F18" s="13">
         <v>18823</v>
       </c>
       <c r="G18" s="13">
         <v>18820</v>
       </c>
       <c r="H18" s="13">
         <v>18786</v>
       </c>
       <c r="I18" s="13">
@@ -4572,52 +4611,55 @@
       </c>
       <c r="U18" s="1">
         <v>17934</v>
       </c>
       <c r="V18" s="1">
         <v>17881</v>
       </c>
       <c r="W18" s="1">
         <v>17810</v>
       </c>
       <c r="X18" s="1">
         <v>17767</v>
       </c>
       <c r="Y18" s="1">
         <v>17730</v>
       </c>
       <c r="Z18" s="1">
         <v>17682</v>
       </c>
       <c r="AA18" s="1">
         <v>17595</v>
       </c>
       <c r="AB18" s="1">
         <v>17574</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="44">
+        <v>17571</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="25">
         <v>33640</v>
       </c>
       <c r="C19" s="13">
         <v>33592</v>
       </c>
       <c r="D19" s="13">
         <v>33580</v>
       </c>
       <c r="E19" s="13">
         <v>33562</v>
       </c>
       <c r="F19" s="13">
         <v>33570</v>
       </c>
       <c r="G19" s="13">
         <v>33560</v>
       </c>
       <c r="H19" s="13">
         <v>33504</v>
       </c>
       <c r="I19" s="13">
@@ -4658,52 +4700,55 @@
       </c>
       <c r="U19" s="1">
         <v>32534</v>
       </c>
       <c r="V19" s="1">
         <v>32422</v>
       </c>
       <c r="W19" s="1">
         <v>32424</v>
       </c>
       <c r="X19" s="1">
         <v>32281</v>
       </c>
       <c r="Y19" s="1">
         <v>32247</v>
       </c>
       <c r="Z19" s="1">
         <v>32210</v>
       </c>
       <c r="AA19" s="1">
         <v>32218</v>
       </c>
       <c r="AB19" s="1">
         <v>32189</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="44">
+        <v>32177</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="25">
         <v>11052</v>
       </c>
       <c r="C20" s="13">
         <v>11017</v>
       </c>
       <c r="D20" s="13">
         <v>11009</v>
       </c>
       <c r="E20" s="13">
         <v>11000</v>
       </c>
       <c r="F20" s="13">
         <v>10985</v>
       </c>
       <c r="G20" s="13">
         <v>10952</v>
       </c>
       <c r="H20" s="13">
         <v>10907</v>
       </c>
       <c r="I20" s="13">
@@ -4744,52 +4789,55 @@
       </c>
       <c r="U20" s="1">
         <v>10322</v>
       </c>
       <c r="V20" s="1">
         <v>10282</v>
       </c>
       <c r="W20" s="1">
         <v>10225</v>
       </c>
       <c r="X20" s="1">
         <v>10186</v>
       </c>
       <c r="Y20" s="1">
         <v>10167</v>
       </c>
       <c r="Z20" s="1">
         <v>10128</v>
       </c>
       <c r="AA20" s="1">
         <v>10088</v>
       </c>
       <c r="AB20" s="1">
         <v>10095</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="44">
+        <v>10069</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25">
         <v>41531</v>
       </c>
       <c r="C21" s="13">
         <v>41446</v>
       </c>
       <c r="D21" s="13">
         <v>41355</v>
       </c>
       <c r="E21" s="13">
         <v>41268</v>
       </c>
       <c r="F21" s="13">
         <v>41228</v>
       </c>
       <c r="G21" s="13">
         <v>41183</v>
       </c>
       <c r="H21" s="13">
         <v>41114</v>
       </c>
       <c r="I21" s="13">
@@ -4830,69 +4878,72 @@
       </c>
       <c r="U21" s="1">
         <v>40278</v>
       </c>
       <c r="V21" s="1">
         <v>40193</v>
       </c>
       <c r="W21" s="1">
         <v>40115</v>
       </c>
       <c r="X21" s="1">
         <v>40113</v>
       </c>
       <c r="Y21" s="1">
         <v>40091</v>
       </c>
       <c r="Z21" s="1">
         <v>40047</v>
       </c>
       <c r="AA21" s="1">
         <v>40010</v>
       </c>
       <c r="AB21" s="1">
         <v>39985</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="35" t="s">
+      <c r="AC21" s="44">
+        <v>39902</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A22" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="35"/>
-[...12 lines deleted...]
-    <row r="23" spans="1:28">
+      <c r="B22" s="36"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36"/>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="36"/>
+      <c r="M22" s="36"/>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="25">
         <v>483947</v>
       </c>
       <c r="C23" s="13">
         <v>483928</v>
       </c>
       <c r="D23" s="13">
         <v>483955</v>
       </c>
       <c r="E23" s="13">
         <v>484049</v>
       </c>
       <c r="F23" s="13">
         <v>484197</v>
       </c>
       <c r="G23" s="13">
         <v>484614</v>
       </c>
       <c r="H23" s="13">
         <v>484804</v>
       </c>
       <c r="I23" s="13">
@@ -4930,55 +4981,58 @@
       </c>
       <c r="T23" s="1">
         <v>486369</v>
       </c>
       <c r="U23" s="1">
         <v>486497</v>
       </c>
       <c r="V23" s="1">
         <v>486716</v>
       </c>
       <c r="W23" s="1">
         <v>486612</v>
       </c>
       <c r="X23" s="1">
         <v>486677</v>
       </c>
       <c r="Y23" s="1">
         <v>486579</v>
       </c>
       <c r="Z23" s="1">
         <v>486459</v>
       </c>
       <c r="AA23" s="1">
         <v>486461</v>
       </c>
-      <c r="AB23" s="43">
+      <c r="AB23" s="33">
         <v>486214</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="44">
+        <v>486065</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="25">
         <v>354747</v>
       </c>
       <c r="C24" s="13">
         <v>354933</v>
       </c>
       <c r="D24" s="13">
         <v>355097</v>
       </c>
       <c r="E24" s="13">
         <v>355287</v>
       </c>
       <c r="F24" s="13">
         <v>355554</v>
       </c>
       <c r="G24" s="13">
         <v>356011</v>
       </c>
       <c r="H24" s="13">
         <v>356327</v>
       </c>
       <c r="I24" s="13">
@@ -5016,55 +5070,58 @@
       </c>
       <c r="T24" s="1">
         <v>359576</v>
       </c>
       <c r="U24" s="1">
         <v>359958</v>
       </c>
       <c r="V24" s="1">
         <v>360399</v>
       </c>
       <c r="W24" s="1">
         <v>360466</v>
       </c>
       <c r="X24" s="1">
         <v>360625</v>
       </c>
       <c r="Y24" s="1">
         <v>360704</v>
       </c>
       <c r="Z24" s="1">
         <v>360663</v>
       </c>
       <c r="AA24" s="1">
         <v>360741</v>
       </c>
-      <c r="AB24" s="43">
+      <c r="AB24" s="33">
         <v>360559</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="44">
+        <v>360469</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="25">
         <v>49676</v>
       </c>
       <c r="C25" s="13">
         <v>49615</v>
       </c>
       <c r="D25" s="13">
         <v>49605</v>
       </c>
       <c r="E25" s="13">
         <v>49557</v>
       </c>
       <c r="F25" s="13">
         <v>49499</v>
       </c>
       <c r="G25" s="13">
         <v>49486</v>
       </c>
       <c r="H25" s="13">
         <v>49440</v>
       </c>
       <c r="I25" s="13">
@@ -5102,55 +5159,58 @@
       </c>
       <c r="T25" s="1">
         <v>48702</v>
       </c>
       <c r="U25" s="1">
         <v>48630</v>
       </c>
       <c r="V25" s="1">
         <v>48566</v>
       </c>
       <c r="W25" s="1">
         <v>48507</v>
       </c>
       <c r="X25" s="1">
         <v>48451</v>
       </c>
       <c r="Y25" s="1">
         <v>48403</v>
       </c>
       <c r="Z25" s="1">
         <v>48362</v>
       </c>
       <c r="AA25" s="1">
         <v>48349</v>
       </c>
-      <c r="AB25" s="43">
+      <c r="AB25" s="33">
         <v>48329</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="44">
+        <v>48341</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="25">
         <v>18421</v>
       </c>
       <c r="C26" s="13">
         <v>18363</v>
       </c>
       <c r="D26" s="13">
         <v>18347</v>
       </c>
       <c r="E26" s="13">
         <v>18351</v>
       </c>
       <c r="F26" s="13">
         <v>18347</v>
       </c>
       <c r="G26" s="13">
         <v>18376</v>
       </c>
       <c r="H26" s="13">
         <v>18383</v>
       </c>
       <c r="I26" s="13">
@@ -5188,55 +5248,58 @@
       </c>
       <c r="T26" s="1">
         <v>18090</v>
       </c>
       <c r="U26" s="1">
         <v>18016</v>
       </c>
       <c r="V26" s="1">
         <v>17968</v>
       </c>
       <c r="W26" s="1">
         <v>17941</v>
       </c>
       <c r="X26" s="1">
         <v>17897</v>
       </c>
       <c r="Y26" s="1">
         <v>17883</v>
       </c>
       <c r="Z26" s="1">
         <v>17881</v>
       </c>
       <c r="AA26" s="1">
         <v>17842</v>
       </c>
-      <c r="AB26" s="43">
+      <c r="AB26" s="33">
         <v>17841</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="44">
+        <v>17840</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="25">
         <v>42735</v>
       </c>
       <c r="C27" s="13">
         <v>42673</v>
       </c>
       <c r="D27" s="13">
         <v>42600</v>
       </c>
       <c r="E27" s="13">
         <v>42573</v>
       </c>
       <c r="F27" s="13">
         <v>42533</v>
       </c>
       <c r="G27" s="13">
         <v>42478</v>
       </c>
       <c r="H27" s="13">
         <v>42415</v>
       </c>
       <c r="I27" s="13">
@@ -5274,55 +5337,58 @@
       </c>
       <c r="T27" s="1">
         <v>42035</v>
       </c>
       <c r="U27" s="1">
         <v>41977</v>
       </c>
       <c r="V27" s="1">
         <v>41899</v>
       </c>
       <c r="W27" s="1">
         <v>41844</v>
       </c>
       <c r="X27" s="1">
         <v>41829</v>
       </c>
       <c r="Y27" s="1">
         <v>41731</v>
       </c>
       <c r="Z27" s="1">
         <v>41711</v>
       </c>
       <c r="AA27" s="1">
         <v>41659</v>
       </c>
-      <c r="AB27" s="43">
+      <c r="AB27" s="33">
         <v>41636</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="44">
+        <v>41599</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="25">
         <v>18368</v>
       </c>
       <c r="C28" s="13">
         <v>18344</v>
       </c>
       <c r="D28" s="13">
         <v>18306</v>
       </c>
       <c r="E28" s="13">
         <v>18281</v>
       </c>
       <c r="F28" s="13">
         <v>18264</v>
       </c>
       <c r="G28" s="13">
         <v>18263</v>
       </c>
       <c r="H28" s="13">
         <v>18239</v>
       </c>
       <c r="I28" s="13">
@@ -5363,69 +5429,72 @@
       </c>
       <c r="U28" s="1">
         <v>17916</v>
       </c>
       <c r="V28" s="1">
         <v>17884</v>
       </c>
       <c r="W28" s="1">
         <v>17854</v>
       </c>
       <c r="X28" s="1">
         <v>17875</v>
       </c>
       <c r="Y28" s="1">
         <v>17858</v>
       </c>
       <c r="Z28" s="1">
         <v>17842</v>
       </c>
       <c r="AA28" s="1">
         <v>17870</v>
       </c>
       <c r="AB28" s="1">
         <v>17849</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="35" t="s">
+      <c r="AC28" s="44">
+        <v>17816</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="15" customHeight="1">
+      <c r="A29" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="35"/>
-[...12 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="B29" s="36"/>
+      <c r="C29" s="36"/>
+      <c r="D29" s="36"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="36"/>
+      <c r="G29" s="36"/>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+      <c r="K29" s="36"/>
+      <c r="L29" s="36"/>
+      <c r="M29" s="36"/>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="25">
         <v>243106</v>
       </c>
       <c r="C30" s="13">
         <v>242784</v>
       </c>
       <c r="D30" s="13">
         <v>242625</v>
       </c>
       <c r="E30" s="13">
         <v>242335</v>
       </c>
       <c r="F30" s="13">
         <v>242114</v>
       </c>
       <c r="G30" s="13">
         <v>241765</v>
       </c>
       <c r="H30" s="13">
         <v>241273</v>
       </c>
       <c r="I30" s="13">
@@ -5463,55 +5532,58 @@
       </c>
       <c r="T30" s="14">
         <v>235334</v>
       </c>
       <c r="U30" s="14">
         <v>234643</v>
       </c>
       <c r="V30" s="1">
         <v>233899</v>
       </c>
       <c r="W30" s="1">
         <v>233515</v>
       </c>
       <c r="X30" s="1">
         <v>233082</v>
       </c>
       <c r="Y30" s="1">
         <v>232782</v>
       </c>
       <c r="Z30" s="1">
         <v>232486</v>
       </c>
       <c r="AA30" s="1">
         <v>231978</v>
       </c>
-      <c r="AB30" s="43">
+      <c r="AB30" s="33">
         <v>231752</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="44">
+        <v>231538</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="26">
         <v>19943</v>
       </c>
       <c r="C31" s="13">
         <v>20006</v>
       </c>
       <c r="D31" s="13">
         <v>20055</v>
       </c>
       <c r="E31" s="13">
         <v>20076</v>
       </c>
       <c r="F31" s="13">
         <v>20073</v>
       </c>
       <c r="G31" s="13">
         <v>20038</v>
       </c>
       <c r="H31" s="13">
         <v>20055</v>
       </c>
       <c r="I31" s="13">
@@ -5549,55 +5621,58 @@
       </c>
       <c r="T31" s="14">
         <v>20201</v>
       </c>
       <c r="U31" s="14">
         <v>20167</v>
       </c>
       <c r="V31" s="1">
         <v>20175</v>
       </c>
       <c r="W31" s="1">
         <v>20152</v>
       </c>
       <c r="X31" s="1">
         <v>20112</v>
       </c>
       <c r="Y31" s="1">
         <v>20124</v>
       </c>
       <c r="Z31" s="1">
         <v>20166</v>
       </c>
       <c r="AA31" s="1">
         <v>20088</v>
       </c>
-      <c r="AB31" s="43">
+      <c r="AB31" s="33">
         <v>20077</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="44">
+        <v>20075</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="26">
         <v>1832</v>
       </c>
       <c r="C32" s="13">
         <v>1828</v>
       </c>
       <c r="D32" s="13">
         <v>1823</v>
       </c>
       <c r="E32" s="13">
         <v>1823</v>
       </c>
       <c r="F32" s="13">
         <v>1818</v>
       </c>
       <c r="G32" s="13">
         <v>1817</v>
       </c>
       <c r="H32" s="13">
         <v>1818</v>
       </c>
       <c r="I32" s="13">
@@ -5635,55 +5710,58 @@
       </c>
       <c r="T32" s="14">
         <v>1746</v>
       </c>
       <c r="U32" s="14">
         <v>1731</v>
       </c>
       <c r="V32" s="1">
         <v>1718</v>
       </c>
       <c r="W32" s="1">
         <v>1715</v>
       </c>
       <c r="X32" s="1">
         <v>1698</v>
       </c>
       <c r="Y32" s="1">
         <v>1703</v>
       </c>
       <c r="Z32" s="1">
         <v>1689</v>
       </c>
       <c r="AA32" s="1">
         <v>1673</v>
       </c>
-      <c r="AB32" s="43">
+      <c r="AB32" s="33">
         <v>1665</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="44">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="26">
         <v>56493</v>
       </c>
       <c r="C33" s="13">
         <v>56461</v>
       </c>
       <c r="D33" s="13">
         <v>56436</v>
       </c>
       <c r="E33" s="13">
         <v>56373</v>
       </c>
       <c r="F33" s="13">
         <v>56320</v>
       </c>
       <c r="G33" s="13">
         <v>56263</v>
       </c>
       <c r="H33" s="13">
         <v>56184</v>
       </c>
       <c r="I33" s="13">
@@ -5721,55 +5799,58 @@
       </c>
       <c r="T33" s="14">
         <v>55394</v>
       </c>
       <c r="U33" s="14">
         <v>55319</v>
       </c>
       <c r="V33" s="1">
         <v>55186</v>
       </c>
       <c r="W33" s="1">
         <v>55185</v>
       </c>
       <c r="X33" s="1">
         <v>55195</v>
       </c>
       <c r="Y33" s="1">
         <v>55174</v>
       </c>
       <c r="Z33" s="1">
         <v>55121</v>
       </c>
       <c r="AA33" s="1">
         <v>55047</v>
       </c>
-      <c r="AB33" s="43">
+      <c r="AB33" s="33">
         <v>54996</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="44">
+        <v>54938</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="26">
         <v>17258</v>
       </c>
       <c r="C34" s="13">
         <v>17248</v>
       </c>
       <c r="D34" s="13">
         <v>17208</v>
       </c>
       <c r="E34" s="13">
         <v>17200</v>
       </c>
       <c r="F34" s="13">
         <v>17188</v>
       </c>
       <c r="G34" s="13">
         <v>17174</v>
       </c>
       <c r="H34" s="13">
         <v>17154</v>
       </c>
       <c r="I34" s="13">
@@ -5807,55 +5888,58 @@
       </c>
       <c r="T34" s="14">
         <v>16857</v>
       </c>
       <c r="U34" s="14">
         <v>16807</v>
       </c>
       <c r="V34" s="1">
         <v>16712</v>
       </c>
       <c r="W34" s="1">
         <v>16662</v>
       </c>
       <c r="X34" s="1">
         <v>16684</v>
       </c>
       <c r="Y34" s="1">
         <v>16644</v>
       </c>
       <c r="Z34" s="1">
         <v>16636</v>
       </c>
       <c r="AA34" s="1">
         <v>16586</v>
       </c>
-      <c r="AB34" s="43">
+      <c r="AB34" s="33">
         <v>16543</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="44">
+        <v>16541</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="26">
         <v>17710</v>
       </c>
       <c r="C35" s="13">
         <v>17678</v>
       </c>
       <c r="D35" s="13">
         <v>17626</v>
       </c>
       <c r="E35" s="13">
         <v>17580</v>
       </c>
       <c r="F35" s="13">
         <v>17538</v>
       </c>
       <c r="G35" s="13">
         <v>17516</v>
       </c>
       <c r="H35" s="13">
         <v>17418</v>
       </c>
       <c r="I35" s="13">
@@ -5893,55 +5977,58 @@
       </c>
       <c r="T35" s="14">
         <v>16775</v>
       </c>
       <c r="U35" s="14">
         <v>16729</v>
       </c>
       <c r="V35" s="1">
         <v>16648</v>
       </c>
       <c r="W35" s="1">
         <v>16601</v>
       </c>
       <c r="X35" s="1">
         <v>16536</v>
       </c>
       <c r="Y35" s="1">
         <v>16480</v>
       </c>
       <c r="Z35" s="1">
         <v>16414</v>
       </c>
       <c r="AA35" s="1">
         <v>16374</v>
       </c>
-      <c r="AB35" s="43">
+      <c r="AB35" s="33">
         <v>16340</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="44">
+        <v>16306</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="26">
         <v>14600</v>
       </c>
       <c r="C36" s="13">
         <v>14590</v>
       </c>
       <c r="D36" s="13">
         <v>14601</v>
       </c>
       <c r="E36" s="13">
         <v>14596</v>
       </c>
       <c r="F36" s="13">
         <v>14601</v>
       </c>
       <c r="G36" s="13">
         <v>14564</v>
       </c>
       <c r="H36" s="13">
         <v>14553</v>
       </c>
       <c r="I36" s="13">
@@ -5982,52 +6069,56 @@
       </c>
       <c r="U36" s="14">
         <v>13884</v>
       </c>
       <c r="V36" s="1">
         <v>13814</v>
       </c>
       <c r="W36" s="1">
         <v>13785</v>
       </c>
       <c r="X36" s="14">
         <v>13751</v>
       </c>
       <c r="Y36" s="1">
         <v>13682</v>
       </c>
       <c r="Z36" s="1">
         <v>13651</v>
       </c>
       <c r="AA36" s="1">
         <v>13600</v>
       </c>
       <c r="AB36" s="13">
         <v>13607</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="45">
+        <v>13628</v>
+      </c>
+      <c r="AD36" s="16"/>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="26">
         <v>9555</v>
       </c>
       <c r="C37" s="13">
         <v>9506</v>
       </c>
       <c r="D37" s="13">
         <v>9520</v>
       </c>
       <c r="E37" s="13">
         <v>9482</v>
       </c>
       <c r="F37" s="13">
         <v>9472</v>
       </c>
       <c r="G37" s="13">
         <v>9448</v>
       </c>
       <c r="H37" s="13">
         <v>9418</v>
       </c>
       <c r="I37" s="13">
@@ -6068,52 +6159,56 @@
       </c>
       <c r="U37" s="14">
         <v>9087</v>
       </c>
       <c r="V37" s="1">
         <v>9065</v>
       </c>
       <c r="W37" s="14">
         <v>9064</v>
       </c>
       <c r="X37" s="14">
         <v>9067</v>
       </c>
       <c r="Y37" s="14">
         <v>9074</v>
       </c>
       <c r="Z37" s="14">
         <v>9054</v>
       </c>
       <c r="AA37" s="14">
         <v>9071</v>
       </c>
       <c r="AB37" s="13">
         <v>9074</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="45">
+        <v>9065</v>
+      </c>
+      <c r="AD37" s="16"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="26">
         <v>7188</v>
       </c>
       <c r="C38" s="13">
         <v>7146</v>
       </c>
       <c r="D38" s="13">
         <v>7138</v>
       </c>
       <c r="E38" s="13">
         <v>7126</v>
       </c>
       <c r="F38" s="13">
         <v>7093</v>
       </c>
       <c r="G38" s="13">
         <v>7037</v>
       </c>
       <c r="H38" s="13">
         <v>6995</v>
       </c>
       <c r="I38" s="13">
@@ -6154,52 +6249,56 @@
       </c>
       <c r="U38" s="14">
         <v>6516</v>
       </c>
       <c r="V38" s="1">
         <v>6495</v>
       </c>
       <c r="W38" s="14">
         <v>6480</v>
       </c>
       <c r="X38" s="14">
         <v>6430</v>
       </c>
       <c r="Y38" s="14">
         <v>6412</v>
       </c>
       <c r="Z38" s="14">
         <v>6431</v>
       </c>
       <c r="AA38" s="14">
         <v>6408</v>
       </c>
       <c r="AB38" s="13">
         <v>6385</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="45">
+        <v>6346</v>
+      </c>
+      <c r="AD38" s="16"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="26">
         <v>11668</v>
       </c>
       <c r="C39" s="13">
         <v>11679</v>
       </c>
       <c r="D39" s="13">
         <v>11706</v>
       </c>
       <c r="E39" s="13">
         <v>11682</v>
       </c>
       <c r="F39" s="13">
         <v>11669</v>
       </c>
       <c r="G39" s="13">
         <v>11656</v>
       </c>
       <c r="H39" s="13">
         <v>11606</v>
       </c>
       <c r="I39" s="13">
@@ -6240,52 +6339,55 @@
       </c>
       <c r="U39" s="14">
         <v>11251</v>
       </c>
       <c r="V39" s="1">
         <v>11192</v>
       </c>
       <c r="W39" s="14">
         <v>11151</v>
       </c>
       <c r="X39" s="14">
         <v>11137</v>
       </c>
       <c r="Y39" s="14">
         <v>11112</v>
       </c>
       <c r="Z39" s="14">
         <v>11099</v>
       </c>
       <c r="AA39" s="14">
         <v>11090</v>
       </c>
       <c r="AB39" s="13">
         <v>11071</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="45">
+        <v>11073</v>
+      </c>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="26">
         <v>19004</v>
       </c>
       <c r="C40" s="13">
         <v>18931</v>
       </c>
       <c r="D40" s="13">
         <v>18874</v>
       </c>
       <c r="E40" s="13">
         <v>18848</v>
       </c>
       <c r="F40" s="13">
         <v>18823</v>
       </c>
       <c r="G40" s="13">
         <v>18820</v>
       </c>
       <c r="H40" s="13">
         <v>18786</v>
       </c>
       <c r="I40" s="13">
@@ -6326,52 +6428,55 @@
       </c>
       <c r="U40" s="14">
         <v>17934</v>
       </c>
       <c r="V40" s="1">
         <v>17881</v>
       </c>
       <c r="W40" s="14">
         <v>17810</v>
       </c>
       <c r="X40" s="14">
         <v>17767</v>
       </c>
       <c r="Y40" s="14">
         <v>17730</v>
       </c>
       <c r="Z40" s="14">
         <v>17682</v>
       </c>
       <c r="AA40" s="14">
         <v>17595</v>
       </c>
       <c r="AB40" s="13">
         <v>17574</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="45">
+        <v>17571</v>
+      </c>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="26">
         <v>33640</v>
       </c>
       <c r="C41" s="13">
         <v>33592</v>
       </c>
       <c r="D41" s="13">
         <v>33580</v>
       </c>
       <c r="E41" s="13">
         <v>33562</v>
       </c>
       <c r="F41" s="13">
         <v>33570</v>
       </c>
       <c r="G41" s="13">
         <v>33560</v>
       </c>
       <c r="H41" s="13">
         <v>33504</v>
       </c>
       <c r="I41" s="13">
@@ -6412,52 +6517,55 @@
       </c>
       <c r="U41" s="14">
         <v>32534</v>
       </c>
       <c r="V41" s="1">
         <v>32422</v>
       </c>
       <c r="W41" s="14">
         <v>32424</v>
       </c>
       <c r="X41" s="14">
         <v>32281</v>
       </c>
       <c r="Y41" s="14">
         <v>32247</v>
       </c>
       <c r="Z41" s="14">
         <v>32210</v>
       </c>
       <c r="AA41" s="14">
         <v>32218</v>
       </c>
       <c r="AB41" s="13">
         <v>32189</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="45">
+        <v>32177</v>
+      </c>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="26">
         <v>11052</v>
       </c>
       <c r="C42" s="13">
         <v>11017</v>
       </c>
       <c r="D42" s="13">
         <v>11009</v>
       </c>
       <c r="E42" s="13">
         <v>11000</v>
       </c>
       <c r="F42" s="13">
         <v>10985</v>
       </c>
       <c r="G42" s="13">
         <v>10952</v>
       </c>
       <c r="H42" s="13">
         <v>10907</v>
       </c>
       <c r="I42" s="13">
@@ -6498,52 +6606,55 @@
       </c>
       <c r="U42" s="14">
         <v>10322</v>
       </c>
       <c r="V42" s="1">
         <v>10282</v>
       </c>
       <c r="W42" s="14">
         <v>10225</v>
       </c>
       <c r="X42" s="14">
         <v>10186</v>
       </c>
       <c r="Y42" s="14">
         <v>10167</v>
       </c>
       <c r="Z42" s="14">
         <v>10128</v>
       </c>
       <c r="AA42" s="14">
         <v>10088</v>
       </c>
       <c r="AB42" s="13">
         <v>10095</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="45">
+        <v>10069</v>
+      </c>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="27">
         <v>23163</v>
       </c>
       <c r="C43" s="18">
         <v>23102</v>
       </c>
       <c r="D43" s="18">
         <v>23049</v>
       </c>
       <c r="E43" s="18">
         <v>22987</v>
       </c>
       <c r="F43" s="18">
         <v>22964</v>
       </c>
       <c r="G43" s="18">
         <v>22920</v>
       </c>
       <c r="H43" s="18">
         <v>22875</v>
       </c>
       <c r="I43" s="18">
@@ -6584,66 +6695,69 @@
       </c>
       <c r="U43" s="19">
         <v>22362</v>
       </c>
       <c r="V43" s="19">
         <v>22309</v>
       </c>
       <c r="W43" s="19">
         <v>22261</v>
       </c>
       <c r="X43" s="19">
         <v>22238</v>
       </c>
       <c r="Y43" s="19">
         <v>22233</v>
       </c>
       <c r="Z43" s="19">
         <v>22205</v>
       </c>
       <c r="AA43" s="19">
         <v>22140</v>
       </c>
       <c r="AB43" s="18">
         <v>22136</v>
       </c>
-    </row>
-    <row r="44" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC43" s="46">
+        <v>22086</v>
+      </c>
+    </row>
+    <row r="44" spans="1:30" ht="14.25" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z5:AK5"/>
+    <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="Z5:AK5"/>
-    <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>