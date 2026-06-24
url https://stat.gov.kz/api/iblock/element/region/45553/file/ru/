--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1,55 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\численность\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B9564DE-1B7D-45C7-9B19-C6318F7EC7EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="23250" windowHeight="13170" activeTab="1"/>
+    <workbookView xWindow="3915" yWindow="2100" windowWidth="21600" windowHeight="11295" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Всего 2022-2023" sheetId="1" r:id="rId1"/>
     <sheet name="Всего 2024-2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="34">
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
     <t>Глубоковсий район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
@@ -124,51 +130,51 @@
   <si>
     <t>Городское</t>
   </si>
   <si>
     <t>Сельское</t>
   </si>
   <si>
     <t>1 января</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>40 701</t>
   </si>
   <si>
     <t xml:space="preserve">1 марта </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -378,325 +384,347 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>113665</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 2"/>
+        <xdr:cNvPr id="2" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2105025" cy="561340"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>113665</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2"/>
+        <xdr:cNvPr id="3" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2105025" cy="561340"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -833,142 +861,142 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A3" sqref="A3:Y3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
     </row>
     <row r="3" spans="1:25" ht="12.75">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="34"/>
-[...22 lines deleted...]
-      <c r="Y3" s="34"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
     </row>
     <row r="4" spans="1:25">
       <c r="N4" s="3"/>
       <c r="Y4" s="4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:25">
-      <c r="A5" s="37"/>
-      <c r="B5" s="39">
+      <c r="A5" s="40"/>
+      <c r="B5" s="42">
         <v>2022</v>
       </c>
-      <c r="C5" s="40"/>
-[...10 lines deleted...]
-      <c r="N5" s="41">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="44">
         <v>2023</v>
       </c>
-      <c r="O5" s="41"/>
-[...9 lines deleted...]
-      <c r="Y5" s="42"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44"/>
+      <c r="S5" s="44"/>
+      <c r="T5" s="44"/>
+      <c r="U5" s="44"/>
+      <c r="V5" s="44"/>
+      <c r="W5" s="44"/>
+      <c r="X5" s="44"/>
+      <c r="Y5" s="45"/>
     </row>
     <row r="6" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A6" s="38"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -999,77 +1027,77 @@
         <v>15</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="U6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="V6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="W6" s="5" t="s">
         <v>20</v>
       </c>
       <c r="X6" s="24" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A7" s="35" t="s">
+      <c r="A7" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="35"/>
-[...22 lines deleted...]
-      <c r="Y7" s="35"/>
+      <c r="B7" s="38"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+      <c r="E7" s="38"/>
+      <c r="F7" s="38"/>
+      <c r="G7" s="38"/>
+      <c r="H7" s="38"/>
+      <c r="I7" s="38"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="38"/>
+      <c r="L7" s="38"/>
+      <c r="M7" s="38"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="38"/>
+      <c r="P7" s="38"/>
+      <c r="Q7" s="38"/>
+      <c r="R7" s="38"/>
+      <c r="S7" s="38"/>
+      <c r="T7" s="38"/>
+      <c r="U7" s="38"/>
+      <c r="V7" s="38"/>
+      <c r="W7" s="38"/>
+      <c r="X7" s="38"/>
+      <c r="Y7" s="38"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="13">
         <v>732966</v>
       </c>
       <c r="C8" s="13">
         <v>732579</v>
       </c>
       <c r="D8" s="13">
         <v>732168</v>
       </c>
       <c r="E8" s="13">
         <v>731960</v>
       </c>
       <c r="F8" s="13">
         <v>731809</v>
       </c>
       <c r="G8" s="13">
         <v>731707</v>
       </c>
       <c r="H8" s="13">
         <v>731479</v>
@@ -1952,77 +1980,77 @@
         <v>41930</v>
       </c>
       <c r="S19" s="1">
         <v>41867</v>
       </c>
       <c r="T19" s="1">
         <v>41802</v>
       </c>
       <c r="U19" s="1">
         <v>41769</v>
       </c>
       <c r="V19" s="1">
         <v>41703</v>
       </c>
       <c r="W19" s="1">
         <v>41653</v>
       </c>
       <c r="X19" s="14">
         <v>41576</v>
       </c>
       <c r="Y19" s="14">
         <v>41536</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="14.25" customHeight="1">
-      <c r="A20" s="36" t="s">
+      <c r="A20" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="36"/>
-[...22 lines deleted...]
-      <c r="Y20" s="36"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="39"/>
+      <c r="L20" s="39"/>
+      <c r="M20" s="39"/>
+      <c r="N20" s="39"/>
+      <c r="O20" s="39"/>
+      <c r="P20" s="39"/>
+      <c r="Q20" s="39"/>
+      <c r="R20" s="39"/>
+      <c r="S20" s="39"/>
+      <c r="T20" s="39"/>
+      <c r="U20" s="39"/>
+      <c r="V20" s="39"/>
+      <c r="W20" s="39"/>
+      <c r="X20" s="39"/>
+      <c r="Y20" s="39"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="13">
         <v>482916</v>
       </c>
       <c r="C21" s="13">
         <v>482860</v>
       </c>
       <c r="D21" s="13">
         <v>482724</v>
       </c>
       <c r="E21" s="13">
         <v>482728</v>
       </c>
       <c r="F21" s="13">
         <v>482866</v>
       </c>
       <c r="G21" s="13">
         <v>482905</v>
       </c>
       <c r="H21" s="13">
         <v>483001</v>
@@ -2443,77 +2471,77 @@
         <v>18540</v>
       </c>
       <c r="S26" s="1">
         <v>18527</v>
       </c>
       <c r="T26" s="1">
         <v>18492</v>
       </c>
       <c r="U26" s="1">
         <v>18481</v>
       </c>
       <c r="V26" s="1">
         <v>18440</v>
       </c>
       <c r="W26" s="1">
         <v>18413</v>
       </c>
       <c r="X26" s="14">
         <v>18381</v>
       </c>
       <c r="Y26" s="14">
         <v>18364</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="15" customHeight="1">
-      <c r="A27" s="36" t="s">
+      <c r="A27" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="36"/>
-[...22 lines deleted...]
-      <c r="Y27" s="36"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="39"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="39"/>
+      <c r="L27" s="39"/>
+      <c r="M27" s="39"/>
+      <c r="N27" s="39"/>
+      <c r="O27" s="39"/>
+      <c r="P27" s="39"/>
+      <c r="Q27" s="39"/>
+      <c r="R27" s="39"/>
+      <c r="S27" s="39"/>
+      <c r="T27" s="39"/>
+      <c r="U27" s="39"/>
+      <c r="V27" s="39"/>
+      <c r="W27" s="39"/>
+      <c r="X27" s="39"/>
+      <c r="Y27" s="39"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="13">
         <v>250050</v>
       </c>
       <c r="C28" s="13">
         <v>249719</v>
       </c>
       <c r="D28" s="13">
         <v>249444</v>
       </c>
       <c r="E28" s="13">
         <v>249232</v>
       </c>
       <c r="F28" s="13">
         <v>248943</v>
       </c>
       <c r="G28" s="13">
         <v>248802</v>
       </c>
       <c r="H28" s="13">
         <v>248478</v>
@@ -3418,142 +3446,142 @@
       </c>
     </row>
     <row r="40" spans="1:25" ht="14.25" customHeight="1">
       <c r="A40" s="20" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A7:Y7"/>
     <mergeCell ref="A20:Y20"/>
     <mergeCell ref="A27:Y27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:AK44"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="O7" workbookViewId="0">
-      <selection activeCell="AC8" sqref="AC8:AC43"/>
+    <sheetView tabSelected="1" topLeftCell="O1" workbookViewId="0">
+      <selection activeCell="AG17" sqref="AG17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="21"/>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
     </row>
     <row r="3" spans="1:37" ht="12.75">
-      <c r="A3" s="34" t="s">
+      <c r="A3" s="37" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="34"/>
-[...10 lines deleted...]
-      <c r="M3" s="34"/>
+      <c r="B3" s="37"/>
+      <c r="C3" s="37"/>
+      <c r="D3" s="37"/>
+      <c r="E3" s="37"/>
+      <c r="F3" s="37"/>
+      <c r="G3" s="37"/>
+      <c r="H3" s="37"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
     </row>
     <row r="4" spans="1:37">
       <c r="AJ4" s="23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="37"/>
-      <c r="B5" s="39">
+      <c r="A5" s="40"/>
+      <c r="B5" s="42">
         <v>2024</v>
       </c>
-      <c r="C5" s="40"/>
-[...10 lines deleted...]
-      <c r="N5" s="39">
+      <c r="C5" s="43"/>
+      <c r="D5" s="43"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="43"/>
+      <c r="G5" s="43"/>
+      <c r="H5" s="43"/>
+      <c r="I5" s="43"/>
+      <c r="J5" s="43"/>
+      <c r="K5" s="43"/>
+      <c r="L5" s="43"/>
+      <c r="M5" s="43"/>
+      <c r="N5" s="42">
         <v>2025</v>
       </c>
-      <c r="O5" s="40"/>
-[...10 lines deleted...]
-      <c r="Z5" s="39">
+      <c r="O5" s="43"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="43"/>
+      <c r="R5" s="43"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="43"/>
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="42">
         <v>2026</v>
       </c>
-      <c r="AA5" s="40"/>
-[...9 lines deleted...]
-      <c r="AK5" s="40"/>
+      <c r="AA5" s="43"/>
+      <c r="AB5" s="43"/>
+      <c r="AC5" s="43"/>
+      <c r="AD5" s="43"/>
+      <c r="AE5" s="43"/>
+      <c r="AF5" s="43"/>
+      <c r="AG5" s="43"/>
+      <c r="AH5" s="43"/>
+      <c r="AI5" s="43"/>
+      <c r="AJ5" s="43"/>
+      <c r="AK5" s="43"/>
     </row>
     <row r="6" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A6" s="38"/>
+      <c r="A6" s="41"/>
       <c r="B6" s="5" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="8" t="s">
@@ -3620,65 +3648,65 @@
         <v>15</v>
       </c>
       <c r="AE6" s="9" t="s">
         <v>16</v>
       </c>
       <c r="AF6" s="8" t="s">
         <v>17</v>
       </c>
       <c r="AG6" s="8" t="s">
         <v>18</v>
       </c>
       <c r="AH6" s="8" t="s">
         <v>19</v>
       </c>
       <c r="AI6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="AJ6" s="8" t="s">
         <v>21</v>
       </c>
       <c r="AK6" s="8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="15.75" customHeight="1">
-      <c r="A7" s="43" t="s">
+      <c r="A7" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="43"/>
-[...10 lines deleted...]
-      <c r="M7" s="43"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="46"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="46"/>
+      <c r="F7" s="46"/>
+      <c r="G7" s="46"/>
+      <c r="H7" s="46"/>
+      <c r="I7" s="46"/>
+      <c r="J7" s="46"/>
+      <c r="K7" s="46"/>
+      <c r="L7" s="46"/>
+      <c r="M7" s="46"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="25">
         <v>727053</v>
       </c>
       <c r="C8" s="13">
         <v>726712</v>
       </c>
       <c r="D8" s="13">
         <v>726580</v>
       </c>
       <c r="E8" s="13">
         <v>726384</v>
       </c>
       <c r="F8" s="13">
         <v>726311</v>
       </c>
       <c r="G8" s="13">
         <v>726379</v>
       </c>
       <c r="H8" s="13">
         <v>726077</v>
@@ -3721,52 +3749,55 @@
       </c>
       <c r="U8" s="1">
         <v>721140</v>
       </c>
       <c r="V8" s="1">
         <v>720615</v>
       </c>
       <c r="W8" s="1">
         <v>720127</v>
       </c>
       <c r="X8" s="1">
         <v>719759</v>
       </c>
       <c r="Y8" s="1">
         <v>719361</v>
       </c>
       <c r="Z8" s="1">
         <v>718945</v>
       </c>
       <c r="AA8" s="1">
         <v>718439</v>
       </c>
       <c r="AB8" s="1">
         <v>717966</v>
       </c>
-      <c r="AC8" s="44">
+      <c r="AC8" s="34">
         <v>717603</v>
+      </c>
+      <c r="AD8" s="35">
+        <v>717399</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="25">
         <v>374690</v>
       </c>
       <c r="C9" s="13">
         <v>374939</v>
       </c>
       <c r="D9" s="13">
         <v>375152</v>
       </c>
       <c r="E9" s="13">
         <v>375363</v>
       </c>
       <c r="F9" s="13">
         <v>375627</v>
       </c>
       <c r="G9" s="13">
         <v>376049</v>
       </c>
       <c r="H9" s="13">
@@ -3810,52 +3841,55 @@
       </c>
       <c r="U9" s="1">
         <v>380125</v>
       </c>
       <c r="V9" s="1">
         <v>380574</v>
       </c>
       <c r="W9" s="1">
         <v>380618</v>
       </c>
       <c r="X9" s="1">
         <v>380737</v>
       </c>
       <c r="Y9" s="1">
         <v>380828</v>
       </c>
       <c r="Z9" s="1">
         <v>380829</v>
       </c>
       <c r="AA9" s="1">
         <v>380829</v>
       </c>
       <c r="AB9" s="1">
         <v>380636</v>
       </c>
-      <c r="AC9" s="44">
+      <c r="AC9" s="34">
         <v>380544</v>
+      </c>
+      <c r="AD9" s="35">
+        <v>380684</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="25">
         <v>51508</v>
       </c>
       <c r="C10" s="13">
         <v>51443</v>
       </c>
       <c r="D10" s="13">
         <v>51428</v>
       </c>
       <c r="E10" s="13">
         <v>51380</v>
       </c>
       <c r="F10" s="13">
         <v>51317</v>
       </c>
       <c r="G10" s="13">
         <v>51303</v>
       </c>
       <c r="H10" s="13">
@@ -3899,52 +3933,55 @@
       </c>
       <c r="U10" s="1">
         <v>50361</v>
       </c>
       <c r="V10" s="1">
         <v>50284</v>
       </c>
       <c r="W10" s="1">
         <v>50222</v>
       </c>
       <c r="X10" s="1">
         <v>50149</v>
       </c>
       <c r="Y10" s="1">
         <v>50106</v>
       </c>
       <c r="Z10" s="1">
         <v>50051</v>
       </c>
       <c r="AA10" s="1">
         <v>50022</v>
       </c>
       <c r="AB10" s="1">
         <v>49994</v>
       </c>
-      <c r="AC10" s="44">
+      <c r="AC10" s="34">
         <v>50004</v>
+      </c>
+      <c r="AD10" s="35">
+        <v>49910</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="25">
         <v>56493</v>
       </c>
       <c r="C11" s="13">
         <v>56461</v>
       </c>
       <c r="D11" s="13">
         <v>56436</v>
       </c>
       <c r="E11" s="13">
         <v>56373</v>
       </c>
       <c r="F11" s="13">
         <v>56320</v>
       </c>
       <c r="G11" s="13">
         <v>56263</v>
       </c>
       <c r="H11" s="13">
@@ -3988,52 +4025,55 @@
       </c>
       <c r="U11" s="1">
         <v>55319</v>
       </c>
       <c r="V11" s="1">
         <v>55186</v>
       </c>
       <c r="W11" s="1">
         <v>55185</v>
       </c>
       <c r="X11" s="1">
         <v>55195</v>
       </c>
       <c r="Y11" s="1">
         <v>55174</v>
       </c>
       <c r="Z11" s="1">
         <v>55121</v>
       </c>
       <c r="AA11" s="1">
         <v>55047</v>
       </c>
       <c r="AB11" s="1">
         <v>54996</v>
       </c>
-      <c r="AC11" s="44">
+      <c r="AC11" s="34">
         <v>54938</v>
+      </c>
+      <c r="AD11" s="35">
+        <v>54826</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="25">
         <v>35679</v>
       </c>
       <c r="C12" s="13">
         <v>35611</v>
       </c>
       <c r="D12" s="13">
         <v>35555</v>
       </c>
       <c r="E12" s="13">
         <v>35551</v>
       </c>
       <c r="F12" s="13">
         <v>35535</v>
       </c>
       <c r="G12" s="13">
         <v>35550</v>
       </c>
       <c r="H12" s="13">
@@ -4077,52 +4117,55 @@
       </c>
       <c r="U12" s="1">
         <v>34823</v>
       </c>
       <c r="V12" s="1">
         <v>34680</v>
       </c>
       <c r="W12" s="1">
         <v>34603</v>
       </c>
       <c r="X12" s="1">
         <v>34581</v>
       </c>
       <c r="Y12" s="1">
         <v>34527</v>
       </c>
       <c r="Z12" s="1">
         <v>34517</v>
       </c>
       <c r="AA12" s="1">
         <v>34428</v>
       </c>
       <c r="AB12" s="1">
         <v>34384</v>
       </c>
-      <c r="AC12" s="44">
+      <c r="AC12" s="34">
         <v>34381</v>
+      </c>
+      <c r="AD12" s="35">
+        <v>34403</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="25">
         <v>60445</v>
       </c>
       <c r="C13" s="13">
         <v>60351</v>
       </c>
       <c r="D13" s="13">
         <v>60226</v>
       </c>
       <c r="E13" s="13">
         <v>60153</v>
       </c>
       <c r="F13" s="13">
         <v>60071</v>
       </c>
       <c r="G13" s="13">
         <v>59994</v>
       </c>
       <c r="H13" s="13">
@@ -4166,52 +4209,55 @@
       </c>
       <c r="U13" s="1">
         <v>58706</v>
       </c>
       <c r="V13" s="1">
         <v>58547</v>
       </c>
       <c r="W13" s="1">
         <v>58445</v>
       </c>
       <c r="X13" s="1">
         <v>58365</v>
       </c>
       <c r="Y13" s="1">
         <v>58211</v>
       </c>
       <c r="Z13" s="1">
         <v>58125</v>
       </c>
       <c r="AA13" s="1">
         <v>58033</v>
       </c>
       <c r="AB13" s="1">
         <v>57976</v>
       </c>
-      <c r="AC13" s="44">
+      <c r="AC13" s="34">
         <v>57905</v>
+      </c>
+      <c r="AD13" s="35">
+        <v>57815</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="25">
         <v>14600</v>
       </c>
       <c r="C14" s="13">
         <v>14590</v>
       </c>
       <c r="D14" s="13">
         <v>14601</v>
       </c>
       <c r="E14" s="13">
         <v>14596</v>
       </c>
       <c r="F14" s="13">
         <v>14601</v>
       </c>
       <c r="G14" s="13">
         <v>14564</v>
       </c>
       <c r="H14" s="13">
@@ -4255,52 +4301,55 @@
       </c>
       <c r="U14" s="1">
         <v>13884</v>
       </c>
       <c r="V14" s="1">
         <v>13814</v>
       </c>
       <c r="W14" s="1">
         <v>13785</v>
       </c>
       <c r="X14" s="1">
         <v>13751</v>
       </c>
       <c r="Y14" s="1">
         <v>13682</v>
       </c>
       <c r="Z14" s="1">
         <v>13651</v>
       </c>
       <c r="AA14" s="1">
         <v>13600</v>
       </c>
       <c r="AB14" s="1">
         <v>13607</v>
       </c>
-      <c r="AC14" s="44">
+      <c r="AC14" s="34">
         <v>13628</v>
+      </c>
+      <c r="AD14" s="35">
+        <v>13622</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="25">
         <v>9555</v>
       </c>
       <c r="C15" s="13">
         <v>9506</v>
       </c>
       <c r="D15" s="13">
         <v>9520</v>
       </c>
       <c r="E15" s="13">
         <v>9482</v>
       </c>
       <c r="F15" s="13">
         <v>9472</v>
       </c>
       <c r="G15" s="13">
         <v>9448</v>
       </c>
       <c r="H15" s="13">
@@ -4344,52 +4393,55 @@
       </c>
       <c r="U15" s="1">
         <v>9087</v>
       </c>
       <c r="V15" s="1">
         <v>9065</v>
       </c>
       <c r="W15" s="1">
         <v>9064</v>
       </c>
       <c r="X15" s="1">
         <v>9067</v>
       </c>
       <c r="Y15" s="1">
         <v>9074</v>
       </c>
       <c r="Z15" s="1">
         <v>9054</v>
       </c>
       <c r="AA15" s="1">
         <v>9071</v>
       </c>
       <c r="AB15" s="1">
         <v>9074</v>
       </c>
-      <c r="AC15" s="44">
+      <c r="AC15" s="34">
         <v>9065</v>
+      </c>
+      <c r="AD15" s="35">
+        <v>9081</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B16" s="25">
         <v>7188</v>
       </c>
       <c r="C16" s="13">
         <v>7146</v>
       </c>
       <c r="D16" s="13">
         <v>7138</v>
       </c>
       <c r="E16" s="13">
         <v>7126</v>
       </c>
       <c r="F16" s="13">
         <v>7093</v>
       </c>
       <c r="G16" s="13">
         <v>7037</v>
       </c>
       <c r="H16" s="13">
@@ -4433,55 +4485,58 @@
       </c>
       <c r="U16" s="1">
         <v>6516</v>
       </c>
       <c r="V16" s="1">
         <v>6495</v>
       </c>
       <c r="W16" s="1">
         <v>6480</v>
       </c>
       <c r="X16" s="1">
         <v>6430</v>
       </c>
       <c r="Y16" s="1">
         <v>6412</v>
       </c>
       <c r="Z16" s="1">
         <v>6431</v>
       </c>
       <c r="AA16" s="1">
         <v>6408</v>
       </c>
       <c r="AB16" s="1">
         <v>6385</v>
       </c>
-      <c r="AC16" s="44">
+      <c r="AC16" s="34">
         <v>6346</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="35">
+        <v>6326</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="25">
         <v>11668</v>
       </c>
       <c r="C17" s="13">
         <v>11679</v>
       </c>
       <c r="D17" s="13">
         <v>11706</v>
       </c>
       <c r="E17" s="13">
         <v>11682</v>
       </c>
       <c r="F17" s="13">
         <v>11669</v>
       </c>
       <c r="G17" s="13">
         <v>11656</v>
       </c>
       <c r="H17" s="13">
         <v>11606</v>
       </c>
       <c r="I17" s="13">
@@ -4522,55 +4577,58 @@
       </c>
       <c r="U17" s="1">
         <v>11251</v>
       </c>
       <c r="V17" s="1">
         <v>11192</v>
       </c>
       <c r="W17" s="1">
         <v>11151</v>
       </c>
       <c r="X17" s="1">
         <v>11137</v>
       </c>
       <c r="Y17" s="1">
         <v>11112</v>
       </c>
       <c r="Z17" s="1">
         <v>11099</v>
       </c>
       <c r="AA17" s="1">
         <v>11090</v>
       </c>
       <c r="AB17" s="1">
         <v>11071</v>
       </c>
-      <c r="AC17" s="44">
+      <c r="AC17" s="34">
         <v>11073</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="35">
+        <v>11062</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B18" s="25">
         <v>19004</v>
       </c>
       <c r="C18" s="13">
         <v>18931</v>
       </c>
       <c r="D18" s="13">
         <v>18874</v>
       </c>
       <c r="E18" s="13">
         <v>18848</v>
       </c>
       <c r="F18" s="13">
         <v>18823</v>
       </c>
       <c r="G18" s="13">
         <v>18820</v>
       </c>
       <c r="H18" s="13">
         <v>18786</v>
       </c>
       <c r="I18" s="13">
@@ -4611,55 +4669,58 @@
       </c>
       <c r="U18" s="1">
         <v>17934</v>
       </c>
       <c r="V18" s="1">
         <v>17881</v>
       </c>
       <c r="W18" s="1">
         <v>17810</v>
       </c>
       <c r="X18" s="1">
         <v>17767</v>
       </c>
       <c r="Y18" s="1">
         <v>17730</v>
       </c>
       <c r="Z18" s="1">
         <v>17682</v>
       </c>
       <c r="AA18" s="1">
         <v>17595</v>
       </c>
       <c r="AB18" s="1">
         <v>17574</v>
       </c>
-      <c r="AC18" s="44">
+      <c r="AC18" s="34">
         <v>17571</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="35">
+        <v>17611</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B19" s="25">
         <v>33640</v>
       </c>
       <c r="C19" s="13">
         <v>33592</v>
       </c>
       <c r="D19" s="13">
         <v>33580</v>
       </c>
       <c r="E19" s="13">
         <v>33562</v>
       </c>
       <c r="F19" s="13">
         <v>33570</v>
       </c>
       <c r="G19" s="13">
         <v>33560</v>
       </c>
       <c r="H19" s="13">
         <v>33504</v>
       </c>
       <c r="I19" s="13">
@@ -4700,55 +4761,58 @@
       </c>
       <c r="U19" s="1">
         <v>32534</v>
       </c>
       <c r="V19" s="1">
         <v>32422</v>
       </c>
       <c r="W19" s="1">
         <v>32424</v>
       </c>
       <c r="X19" s="1">
         <v>32281</v>
       </c>
       <c r="Y19" s="1">
         <v>32247</v>
       </c>
       <c r="Z19" s="1">
         <v>32210</v>
       </c>
       <c r="AA19" s="1">
         <v>32218</v>
       </c>
       <c r="AB19" s="1">
         <v>32189</v>
       </c>
-      <c r="AC19" s="44">
+      <c r="AC19" s="34">
         <v>32177</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="35">
+        <v>32145</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="25">
         <v>11052</v>
       </c>
       <c r="C20" s="13">
         <v>11017</v>
       </c>
       <c r="D20" s="13">
         <v>11009</v>
       </c>
       <c r="E20" s="13">
         <v>11000</v>
       </c>
       <c r="F20" s="13">
         <v>10985</v>
       </c>
       <c r="G20" s="13">
         <v>10952</v>
       </c>
       <c r="H20" s="13">
         <v>10907</v>
       </c>
       <c r="I20" s="13">
@@ -4789,55 +4853,58 @@
       </c>
       <c r="U20" s="1">
         <v>10322</v>
       </c>
       <c r="V20" s="1">
         <v>10282</v>
       </c>
       <c r="W20" s="1">
         <v>10225</v>
       </c>
       <c r="X20" s="1">
         <v>10186</v>
       </c>
       <c r="Y20" s="1">
         <v>10167</v>
       </c>
       <c r="Z20" s="1">
         <v>10128</v>
       </c>
       <c r="AA20" s="1">
         <v>10088</v>
       </c>
       <c r="AB20" s="1">
         <v>10095</v>
       </c>
-      <c r="AC20" s="44">
+      <c r="AC20" s="34">
         <v>10069</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="35">
+        <v>10056</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25">
         <v>41531</v>
       </c>
       <c r="C21" s="13">
         <v>41446</v>
       </c>
       <c r="D21" s="13">
         <v>41355</v>
       </c>
       <c r="E21" s="13">
         <v>41268</v>
       </c>
       <c r="F21" s="13">
         <v>41228</v>
       </c>
       <c r="G21" s="13">
         <v>41183</v>
       </c>
       <c r="H21" s="13">
         <v>41114</v>
       </c>
       <c r="I21" s="13">
@@ -4878,72 +4945,76 @@
       </c>
       <c r="U21" s="1">
         <v>40278</v>
       </c>
       <c r="V21" s="1">
         <v>40193</v>
       </c>
       <c r="W21" s="1">
         <v>40115</v>
       </c>
       <c r="X21" s="1">
         <v>40113</v>
       </c>
       <c r="Y21" s="1">
         <v>40091</v>
       </c>
       <c r="Z21" s="1">
         <v>40047</v>
       </c>
       <c r="AA21" s="1">
         <v>40010</v>
       </c>
       <c r="AB21" s="1">
         <v>39985</v>
       </c>
-      <c r="AC21" s="44">
+      <c r="AC21" s="34">
         <v>39902</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="36" t="s">
+      <c r="AD21" s="35">
+        <v>39858</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30" ht="14.25" customHeight="1">
+      <c r="A22" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="36"/>
-[...12 lines deleted...]
-    <row r="23" spans="1:29">
+      <c r="B22" s="39"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="39"/>
+      <c r="M22" s="39"/>
+      <c r="AD22" s="35"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B23" s="25">
         <v>483947</v>
       </c>
       <c r="C23" s="13">
         <v>483928</v>
       </c>
       <c r="D23" s="13">
         <v>483955</v>
       </c>
       <c r="E23" s="13">
         <v>484049</v>
       </c>
       <c r="F23" s="13">
         <v>484197</v>
       </c>
       <c r="G23" s="13">
         <v>484614</v>
       </c>
       <c r="H23" s="13">
         <v>484804</v>
       </c>
       <c r="I23" s="13">
@@ -4984,55 +5055,58 @@
       </c>
       <c r="U23" s="1">
         <v>486497</v>
       </c>
       <c r="V23" s="1">
         <v>486716</v>
       </c>
       <c r="W23" s="1">
         <v>486612</v>
       </c>
       <c r="X23" s="1">
         <v>486677</v>
       </c>
       <c r="Y23" s="1">
         <v>486579</v>
       </c>
       <c r="Z23" s="1">
         <v>486459</v>
       </c>
       <c r="AA23" s="1">
         <v>486461</v>
       </c>
       <c r="AB23" s="33">
         <v>486214</v>
       </c>
-      <c r="AC23" s="44">
+      <c r="AC23" s="34">
         <v>486065</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="35">
+        <v>486112</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="25">
         <v>354747</v>
       </c>
       <c r="C24" s="13">
         <v>354933</v>
       </c>
       <c r="D24" s="13">
         <v>355097</v>
       </c>
       <c r="E24" s="13">
         <v>355287</v>
       </c>
       <c r="F24" s="13">
         <v>355554</v>
       </c>
       <c r="G24" s="13">
         <v>356011</v>
       </c>
       <c r="H24" s="13">
         <v>356327</v>
       </c>
       <c r="I24" s="13">
@@ -5073,55 +5147,58 @@
       </c>
       <c r="U24" s="1">
         <v>359958</v>
       </c>
       <c r="V24" s="1">
         <v>360399</v>
       </c>
       <c r="W24" s="1">
         <v>360466</v>
       </c>
       <c r="X24" s="1">
         <v>360625</v>
       </c>
       <c r="Y24" s="1">
         <v>360704</v>
       </c>
       <c r="Z24" s="1">
         <v>360663</v>
       </c>
       <c r="AA24" s="1">
         <v>360741</v>
       </c>
       <c r="AB24" s="33">
         <v>360559</v>
       </c>
-      <c r="AC24" s="44">
+      <c r="AC24" s="34">
         <v>360469</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="35">
+        <v>360625</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="25">
         <v>49676</v>
       </c>
       <c r="C25" s="13">
         <v>49615</v>
       </c>
       <c r="D25" s="13">
         <v>49605</v>
       </c>
       <c r="E25" s="13">
         <v>49557</v>
       </c>
       <c r="F25" s="13">
         <v>49499</v>
       </c>
       <c r="G25" s="13">
         <v>49486</v>
       </c>
       <c r="H25" s="13">
         <v>49440</v>
       </c>
       <c r="I25" s="13">
@@ -5162,55 +5239,58 @@
       </c>
       <c r="U25" s="1">
         <v>48630</v>
       </c>
       <c r="V25" s="1">
         <v>48566</v>
       </c>
       <c r="W25" s="1">
         <v>48507</v>
       </c>
       <c r="X25" s="1">
         <v>48451</v>
       </c>
       <c r="Y25" s="1">
         <v>48403</v>
       </c>
       <c r="Z25" s="1">
         <v>48362</v>
       </c>
       <c r="AA25" s="1">
         <v>48349</v>
       </c>
       <c r="AB25" s="33">
         <v>48329</v>
       </c>
-      <c r="AC25" s="44">
+      <c r="AC25" s="34">
         <v>48341</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="35">
+        <v>48253</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="25">
         <v>18421</v>
       </c>
       <c r="C26" s="13">
         <v>18363</v>
       </c>
       <c r="D26" s="13">
         <v>18347</v>
       </c>
       <c r="E26" s="13">
         <v>18351</v>
       </c>
       <c r="F26" s="13">
         <v>18347</v>
       </c>
       <c r="G26" s="13">
         <v>18376</v>
       </c>
       <c r="H26" s="13">
         <v>18383</v>
       </c>
       <c r="I26" s="13">
@@ -5251,55 +5331,58 @@
       </c>
       <c r="U26" s="1">
         <v>18016</v>
       </c>
       <c r="V26" s="1">
         <v>17968</v>
       </c>
       <c r="W26" s="1">
         <v>17941</v>
       </c>
       <c r="X26" s="1">
         <v>17897</v>
       </c>
       <c r="Y26" s="1">
         <v>17883</v>
       </c>
       <c r="Z26" s="1">
         <v>17881</v>
       </c>
       <c r="AA26" s="1">
         <v>17842</v>
       </c>
       <c r="AB26" s="33">
         <v>17841</v>
       </c>
-      <c r="AC26" s="44">
+      <c r="AC26" s="34">
         <v>17840</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="35">
+        <v>17869</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B27" s="25">
         <v>42735</v>
       </c>
       <c r="C27" s="13">
         <v>42673</v>
       </c>
       <c r="D27" s="13">
         <v>42600</v>
       </c>
       <c r="E27" s="13">
         <v>42573</v>
       </c>
       <c r="F27" s="13">
         <v>42533</v>
       </c>
       <c r="G27" s="13">
         <v>42478</v>
       </c>
       <c r="H27" s="13">
         <v>42415</v>
       </c>
       <c r="I27" s="13">
@@ -5340,55 +5423,58 @@
       </c>
       <c r="U27" s="1">
         <v>41977</v>
       </c>
       <c r="V27" s="1">
         <v>41899</v>
       </c>
       <c r="W27" s="1">
         <v>41844</v>
       </c>
       <c r="X27" s="1">
         <v>41829</v>
       </c>
       <c r="Y27" s="1">
         <v>41731</v>
       </c>
       <c r="Z27" s="1">
         <v>41711</v>
       </c>
       <c r="AA27" s="1">
         <v>41659</v>
       </c>
       <c r="AB27" s="33">
         <v>41636</v>
       </c>
-      <c r="AC27" s="44">
+      <c r="AC27" s="34">
         <v>41599</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="35">
+        <v>41572</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="25">
         <v>18368</v>
       </c>
       <c r="C28" s="13">
         <v>18344</v>
       </c>
       <c r="D28" s="13">
         <v>18306</v>
       </c>
       <c r="E28" s="13">
         <v>18281</v>
       </c>
       <c r="F28" s="13">
         <v>18264</v>
       </c>
       <c r="G28" s="13">
         <v>18263</v>
       </c>
       <c r="H28" s="13">
         <v>18239</v>
       </c>
       <c r="I28" s="13">
@@ -5429,72 +5515,76 @@
       </c>
       <c r="U28" s="1">
         <v>17916</v>
       </c>
       <c r="V28" s="1">
         <v>17884</v>
       </c>
       <c r="W28" s="1">
         <v>17854</v>
       </c>
       <c r="X28" s="1">
         <v>17875</v>
       </c>
       <c r="Y28" s="1">
         <v>17858</v>
       </c>
       <c r="Z28" s="1">
         <v>17842</v>
       </c>
       <c r="AA28" s="1">
         <v>17870</v>
       </c>
       <c r="AB28" s="1">
         <v>17849</v>
       </c>
-      <c r="AC28" s="44">
+      <c r="AC28" s="34">
         <v>17816</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="36" t="s">
+      <c r="AD28" s="35">
+        <v>17793</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30" ht="15" customHeight="1">
+      <c r="A29" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="36"/>
-[...12 lines deleted...]
-    <row r="30" spans="1:29">
+      <c r="B29" s="39"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="39"/>
+      <c r="L29" s="39"/>
+      <c r="M29" s="39"/>
+      <c r="AD29" s="35"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="15" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="25">
         <v>243106</v>
       </c>
       <c r="C30" s="13">
         <v>242784</v>
       </c>
       <c r="D30" s="13">
         <v>242625</v>
       </c>
       <c r="E30" s="13">
         <v>242335</v>
       </c>
       <c r="F30" s="13">
         <v>242114</v>
       </c>
       <c r="G30" s="13">
         <v>241765</v>
       </c>
       <c r="H30" s="13">
         <v>241273</v>
       </c>
       <c r="I30" s="13">
@@ -5535,55 +5625,58 @@
       </c>
       <c r="U30" s="14">
         <v>234643</v>
       </c>
       <c r="V30" s="1">
         <v>233899</v>
       </c>
       <c r="W30" s="1">
         <v>233515</v>
       </c>
       <c r="X30" s="1">
         <v>233082</v>
       </c>
       <c r="Y30" s="1">
         <v>232782</v>
       </c>
       <c r="Z30" s="1">
         <v>232486</v>
       </c>
       <c r="AA30" s="1">
         <v>231978</v>
       </c>
       <c r="AB30" s="33">
         <v>231752</v>
       </c>
-      <c r="AC30" s="44">
+      <c r="AC30" s="34">
         <v>231538</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="35">
+        <v>231287</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="26">
         <v>19943</v>
       </c>
       <c r="C31" s="13">
         <v>20006</v>
       </c>
       <c r="D31" s="13">
         <v>20055</v>
       </c>
       <c r="E31" s="13">
         <v>20076</v>
       </c>
       <c r="F31" s="13">
         <v>20073</v>
       </c>
       <c r="G31" s="13">
         <v>20038</v>
       </c>
       <c r="H31" s="13">
         <v>20055</v>
       </c>
       <c r="I31" s="13">
@@ -5624,55 +5717,58 @@
       </c>
       <c r="U31" s="14">
         <v>20167</v>
       </c>
       <c r="V31" s="1">
         <v>20175</v>
       </c>
       <c r="W31" s="1">
         <v>20152</v>
       </c>
       <c r="X31" s="1">
         <v>20112</v>
       </c>
       <c r="Y31" s="1">
         <v>20124</v>
       </c>
       <c r="Z31" s="1">
         <v>20166</v>
       </c>
       <c r="AA31" s="1">
         <v>20088</v>
       </c>
       <c r="AB31" s="33">
         <v>20077</v>
       </c>
-      <c r="AC31" s="44">
+      <c r="AC31" s="34">
         <v>20075</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="35">
+        <v>20059</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="26">
         <v>1832</v>
       </c>
       <c r="C32" s="13">
         <v>1828</v>
       </c>
       <c r="D32" s="13">
         <v>1823</v>
       </c>
       <c r="E32" s="13">
         <v>1823</v>
       </c>
       <c r="F32" s="13">
         <v>1818</v>
       </c>
       <c r="G32" s="13">
         <v>1817</v>
       </c>
       <c r="H32" s="13">
         <v>1818</v>
       </c>
       <c r="I32" s="13">
@@ -5713,52 +5809,55 @@
       </c>
       <c r="U32" s="14">
         <v>1731</v>
       </c>
       <c r="V32" s="1">
         <v>1718</v>
       </c>
       <c r="W32" s="1">
         <v>1715</v>
       </c>
       <c r="X32" s="1">
         <v>1698</v>
       </c>
       <c r="Y32" s="1">
         <v>1703</v>
       </c>
       <c r="Z32" s="1">
         <v>1689</v>
       </c>
       <c r="AA32" s="1">
         <v>1673</v>
       </c>
       <c r="AB32" s="33">
         <v>1665</v>
       </c>
-      <c r="AC32" s="44">
+      <c r="AC32" s="34">
         <v>1663</v>
+      </c>
+      <c r="AD32" s="35">
+        <v>1657</v>
       </c>
     </row>
     <row r="33" spans="1:30">
       <c r="A33" s="16" t="s">
         <v>3</v>
       </c>
       <c r="B33" s="26">
         <v>56493</v>
       </c>
       <c r="C33" s="13">
         <v>56461</v>
       </c>
       <c r="D33" s="13">
         <v>56436</v>
       </c>
       <c r="E33" s="13">
         <v>56373</v>
       </c>
       <c r="F33" s="13">
         <v>56320</v>
       </c>
       <c r="G33" s="13">
         <v>56263</v>
       </c>
       <c r="H33" s="13">
@@ -5802,52 +5901,55 @@
       </c>
       <c r="U33" s="14">
         <v>55319</v>
       </c>
       <c r="V33" s="1">
         <v>55186</v>
       </c>
       <c r="W33" s="1">
         <v>55185</v>
       </c>
       <c r="X33" s="1">
         <v>55195</v>
       </c>
       <c r="Y33" s="1">
         <v>55174</v>
       </c>
       <c r="Z33" s="1">
         <v>55121</v>
       </c>
       <c r="AA33" s="1">
         <v>55047</v>
       </c>
       <c r="AB33" s="33">
         <v>54996</v>
       </c>
-      <c r="AC33" s="44">
+      <c r="AC33" s="34">
         <v>54938</v>
+      </c>
+      <c r="AD33" s="35">
+        <v>54826</v>
       </c>
     </row>
     <row r="34" spans="1:30">
       <c r="A34" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="26">
         <v>17258</v>
       </c>
       <c r="C34" s="13">
         <v>17248</v>
       </c>
       <c r="D34" s="13">
         <v>17208</v>
       </c>
       <c r="E34" s="13">
         <v>17200</v>
       </c>
       <c r="F34" s="13">
         <v>17188</v>
       </c>
       <c r="G34" s="13">
         <v>17174</v>
       </c>
       <c r="H34" s="13">
@@ -5891,52 +5993,55 @@
       </c>
       <c r="U34" s="14">
         <v>16807</v>
       </c>
       <c r="V34" s="1">
         <v>16712</v>
       </c>
       <c r="W34" s="1">
         <v>16662</v>
       </c>
       <c r="X34" s="1">
         <v>16684</v>
       </c>
       <c r="Y34" s="1">
         <v>16644</v>
       </c>
       <c r="Z34" s="1">
         <v>16636</v>
       </c>
       <c r="AA34" s="1">
         <v>16586</v>
       </c>
       <c r="AB34" s="33">
         <v>16543</v>
       </c>
-      <c r="AC34" s="44">
+      <c r="AC34" s="34">
         <v>16541</v>
+      </c>
+      <c r="AD34" s="35">
+        <v>16534</v>
       </c>
     </row>
     <row r="35" spans="1:30">
       <c r="A35" s="16" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="26">
         <v>17710</v>
       </c>
       <c r="C35" s="13">
         <v>17678</v>
       </c>
       <c r="D35" s="13">
         <v>17626</v>
       </c>
       <c r="E35" s="13">
         <v>17580</v>
       </c>
       <c r="F35" s="13">
         <v>17538</v>
       </c>
       <c r="G35" s="13">
         <v>17516</v>
       </c>
       <c r="H35" s="13">
@@ -5980,52 +6085,55 @@
       </c>
       <c r="U35" s="14">
         <v>16729</v>
       </c>
       <c r="V35" s="1">
         <v>16648</v>
       </c>
       <c r="W35" s="1">
         <v>16601</v>
       </c>
       <c r="X35" s="1">
         <v>16536</v>
       </c>
       <c r="Y35" s="1">
         <v>16480</v>
       </c>
       <c r="Z35" s="1">
         <v>16414</v>
       </c>
       <c r="AA35" s="1">
         <v>16374</v>
       </c>
       <c r="AB35" s="33">
         <v>16340</v>
       </c>
-      <c r="AC35" s="44">
+      <c r="AC35" s="34">
         <v>16306</v>
+      </c>
+      <c r="AD35" s="35">
+        <v>16243</v>
       </c>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" s="16" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="26">
         <v>14600</v>
       </c>
       <c r="C36" s="13">
         <v>14590</v>
       </c>
       <c r="D36" s="13">
         <v>14601</v>
       </c>
       <c r="E36" s="13">
         <v>14596</v>
       </c>
       <c r="F36" s="13">
         <v>14601</v>
       </c>
       <c r="G36" s="13">
         <v>14564</v>
       </c>
       <c r="H36" s="13">
@@ -6069,54 +6177,56 @@
       </c>
       <c r="U36" s="14">
         <v>13884</v>
       </c>
       <c r="V36" s="1">
         <v>13814</v>
       </c>
       <c r="W36" s="1">
         <v>13785</v>
       </c>
       <c r="X36" s="14">
         <v>13751</v>
       </c>
       <c r="Y36" s="1">
         <v>13682</v>
       </c>
       <c r="Z36" s="1">
         <v>13651</v>
       </c>
       <c r="AA36" s="1">
         <v>13600</v>
       </c>
       <c r="AB36" s="13">
         <v>13607</v>
       </c>
-      <c r="AC36" s="45">
+      <c r="AC36" s="35">
         <v>13628</v>
       </c>
-      <c r="AD36" s="16"/>
+      <c r="AD36" s="35">
+        <v>13622</v>
+      </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="26">
         <v>9555</v>
       </c>
       <c r="C37" s="13">
         <v>9506</v>
       </c>
       <c r="D37" s="13">
         <v>9520</v>
       </c>
       <c r="E37" s="13">
         <v>9482</v>
       </c>
       <c r="F37" s="13">
         <v>9472</v>
       </c>
       <c r="G37" s="13">
         <v>9448</v>
       </c>
       <c r="H37" s="13">
         <v>9418</v>
@@ -6159,54 +6269,56 @@
       </c>
       <c r="U37" s="14">
         <v>9087</v>
       </c>
       <c r="V37" s="1">
         <v>9065</v>
       </c>
       <c r="W37" s="14">
         <v>9064</v>
       </c>
       <c r="X37" s="14">
         <v>9067</v>
       </c>
       <c r="Y37" s="14">
         <v>9074</v>
       </c>
       <c r="Z37" s="14">
         <v>9054</v>
       </c>
       <c r="AA37" s="14">
         <v>9071</v>
       </c>
       <c r="AB37" s="13">
         <v>9074</v>
       </c>
-      <c r="AC37" s="45">
+      <c r="AC37" s="35">
         <v>9065</v>
       </c>
-      <c r="AD37" s="16"/>
+      <c r="AD37" s="35">
+        <v>9081</v>
+      </c>
     </row>
     <row r="38" spans="1:30">
       <c r="A38" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="26">
         <v>7188</v>
       </c>
       <c r="C38" s="13">
         <v>7146</v>
       </c>
       <c r="D38" s="13">
         <v>7138</v>
       </c>
       <c r="E38" s="13">
         <v>7126</v>
       </c>
       <c r="F38" s="13">
         <v>7093</v>
       </c>
       <c r="G38" s="13">
         <v>7037</v>
       </c>
       <c r="H38" s="13">
         <v>6995</v>
@@ -6249,54 +6361,56 @@
       </c>
       <c r="U38" s="14">
         <v>6516</v>
       </c>
       <c r="V38" s="1">
         <v>6495</v>
       </c>
       <c r="W38" s="14">
         <v>6480</v>
       </c>
       <c r="X38" s="14">
         <v>6430</v>
       </c>
       <c r="Y38" s="14">
         <v>6412</v>
       </c>
       <c r="Z38" s="14">
         <v>6431</v>
       </c>
       <c r="AA38" s="14">
         <v>6408</v>
       </c>
       <c r="AB38" s="13">
         <v>6385</v>
       </c>
-      <c r="AC38" s="45">
+      <c r="AC38" s="35">
         <v>6346</v>
       </c>
-      <c r="AD38" s="16"/>
+      <c r="AD38" s="35">
+        <v>6326</v>
+      </c>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" s="16" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="26">
         <v>11668</v>
       </c>
       <c r="C39" s="13">
         <v>11679</v>
       </c>
       <c r="D39" s="13">
         <v>11706</v>
       </c>
       <c r="E39" s="13">
         <v>11682</v>
       </c>
       <c r="F39" s="13">
         <v>11669</v>
       </c>
       <c r="G39" s="13">
         <v>11656</v>
       </c>
       <c r="H39" s="13">
         <v>11606</v>
@@ -6339,52 +6453,55 @@
       </c>
       <c r="U39" s="14">
         <v>11251</v>
       </c>
       <c r="V39" s="1">
         <v>11192</v>
       </c>
       <c r="W39" s="14">
         <v>11151</v>
       </c>
       <c r="X39" s="14">
         <v>11137</v>
       </c>
       <c r="Y39" s="14">
         <v>11112</v>
       </c>
       <c r="Z39" s="14">
         <v>11099</v>
       </c>
       <c r="AA39" s="14">
         <v>11090</v>
       </c>
       <c r="AB39" s="13">
         <v>11071</v>
       </c>
-      <c r="AC39" s="45">
+      <c r="AC39" s="35">
         <v>11073</v>
+      </c>
+      <c r="AD39" s="35">
+        <v>11062</v>
       </c>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B40" s="26">
         <v>19004</v>
       </c>
       <c r="C40" s="13">
         <v>18931</v>
       </c>
       <c r="D40" s="13">
         <v>18874</v>
       </c>
       <c r="E40" s="13">
         <v>18848</v>
       </c>
       <c r="F40" s="13">
         <v>18823</v>
       </c>
       <c r="G40" s="13">
         <v>18820</v>
       </c>
       <c r="H40" s="13">
@@ -6428,52 +6545,55 @@
       </c>
       <c r="U40" s="14">
         <v>17934</v>
       </c>
       <c r="V40" s="1">
         <v>17881</v>
       </c>
       <c r="W40" s="14">
         <v>17810</v>
       </c>
       <c r="X40" s="14">
         <v>17767</v>
       </c>
       <c r="Y40" s="14">
         <v>17730</v>
       </c>
       <c r="Z40" s="14">
         <v>17682</v>
       </c>
       <c r="AA40" s="14">
         <v>17595</v>
       </c>
       <c r="AB40" s="13">
         <v>17574</v>
       </c>
-      <c r="AC40" s="45">
+      <c r="AC40" s="35">
         <v>17571</v>
+      </c>
+      <c r="AD40" s="35">
+        <v>17611</v>
       </c>
     </row>
     <row r="41" spans="1:30">
       <c r="A41" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="26">
         <v>33640</v>
       </c>
       <c r="C41" s="13">
         <v>33592</v>
       </c>
       <c r="D41" s="13">
         <v>33580</v>
       </c>
       <c r="E41" s="13">
         <v>33562</v>
       </c>
       <c r="F41" s="13">
         <v>33570</v>
       </c>
       <c r="G41" s="13">
         <v>33560</v>
       </c>
       <c r="H41" s="13">
@@ -6517,52 +6637,55 @@
       </c>
       <c r="U41" s="14">
         <v>32534</v>
       </c>
       <c r="V41" s="1">
         <v>32422</v>
       </c>
       <c r="W41" s="14">
         <v>32424</v>
       </c>
       <c r="X41" s="14">
         <v>32281</v>
       </c>
       <c r="Y41" s="14">
         <v>32247</v>
       </c>
       <c r="Z41" s="14">
         <v>32210</v>
       </c>
       <c r="AA41" s="14">
         <v>32218</v>
       </c>
       <c r="AB41" s="13">
         <v>32189</v>
       </c>
-      <c r="AC41" s="45">
+      <c r="AC41" s="35">
         <v>32177</v>
+      </c>
+      <c r="AD41" s="35">
+        <v>32145</v>
       </c>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" s="22" t="s">
         <v>31</v>
       </c>
       <c r="B42" s="26">
         <v>11052</v>
       </c>
       <c r="C42" s="13">
         <v>11017</v>
       </c>
       <c r="D42" s="13">
         <v>11009</v>
       </c>
       <c r="E42" s="13">
         <v>11000</v>
       </c>
       <c r="F42" s="13">
         <v>10985</v>
       </c>
       <c r="G42" s="13">
         <v>10952</v>
       </c>
       <c r="H42" s="13">
@@ -6606,52 +6729,55 @@
       </c>
       <c r="U42" s="14">
         <v>10322</v>
       </c>
       <c r="V42" s="1">
         <v>10282</v>
       </c>
       <c r="W42" s="14">
         <v>10225</v>
       </c>
       <c r="X42" s="14">
         <v>10186</v>
       </c>
       <c r="Y42" s="14">
         <v>10167</v>
       </c>
       <c r="Z42" s="14">
         <v>10128</v>
       </c>
       <c r="AA42" s="14">
         <v>10088</v>
       </c>
       <c r="AB42" s="13">
         <v>10095</v>
       </c>
-      <c r="AC42" s="45">
+      <c r="AC42" s="35">
         <v>10069</v>
+      </c>
+      <c r="AD42" s="35">
+        <v>10056</v>
       </c>
     </row>
     <row r="43" spans="1:30">
       <c r="A43" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B43" s="27">
         <v>23163</v>
       </c>
       <c r="C43" s="18">
         <v>23102</v>
       </c>
       <c r="D43" s="18">
         <v>23049</v>
       </c>
       <c r="E43" s="18">
         <v>22987</v>
       </c>
       <c r="F43" s="18">
         <v>22964</v>
       </c>
       <c r="G43" s="18">
         <v>22920</v>
       </c>
       <c r="H43" s="18">
@@ -6695,69 +6821,72 @@
       </c>
       <c r="U43" s="19">
         <v>22362</v>
       </c>
       <c r="V43" s="19">
         <v>22309</v>
       </c>
       <c r="W43" s="19">
         <v>22261</v>
       </c>
       <c r="X43" s="19">
         <v>22238</v>
       </c>
       <c r="Y43" s="19">
         <v>22233</v>
       </c>
       <c r="Z43" s="19">
         <v>22205</v>
       </c>
       <c r="AA43" s="19">
         <v>22140</v>
       </c>
       <c r="AB43" s="18">
         <v>22136</v>
       </c>
-      <c r="AC43" s="46">
+      <c r="AC43" s="36">
         <v>22086</v>
+      </c>
+      <c r="AD43" s="36">
+        <v>22065</v>
       </c>
     </row>
     <row r="44" spans="1:30" ht="14.25" customHeight="1">
       <c r="A44" s="20" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:M5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A22:M22"/>
-    <mergeCell ref="A29:M29"/>
-[...1 lines deleted...]
-    <mergeCell ref="B5:M5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>