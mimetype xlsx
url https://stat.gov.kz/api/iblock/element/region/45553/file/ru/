--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\численность\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B9564DE-1B7D-45C7-9B19-C6318F7EC7EB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87A350EA-86BB-4F1F-9600-136A7FC7DC08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3915" yWindow="2100" windowWidth="21600" windowHeight="11295" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Всего 2022-2023" sheetId="1" r:id="rId1"/>
     <sheet name="Всего 2024-2026" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="34">
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
     <t>Глубоковсий район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
@@ -297,176 +297,141 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -862,2884 +827,2872 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Y40"/>
+  <dimension ref="A3:Y40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A3" sqref="A3:Y3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...4 lines deleted...]
-    </row>
     <row r="3" spans="1:25" ht="12.75">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="37"/>
-[...22 lines deleted...]
-      <c r="Y3" s="37"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="22"/>
+      <c r="O3" s="22"/>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="22"/>
+      <c r="R3" s="22"/>
+      <c r="S3" s="22"/>
+      <c r="T3" s="22"/>
+      <c r="U3" s="22"/>
+      <c r="V3" s="22"/>
+      <c r="W3" s="22"/>
+      <c r="X3" s="22"/>
+      <c r="Y3" s="22"/>
     </row>
     <row r="4" spans="1:25">
       <c r="N4" s="3"/>
-      <c r="Y4" s="4" t="s">
+      <c r="Y4" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:25">
-      <c r="A5" s="40"/>
-      <c r="B5" s="42">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27">
         <v>2022</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="44">
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="29">
         <v>2023</v>
       </c>
-      <c r="O5" s="44"/>
-[...9 lines deleted...]
-      <c r="Y5" s="45"/>
+      <c r="O5" s="29"/>
+      <c r="P5" s="29"/>
+      <c r="Q5" s="29"/>
+      <c r="R5" s="29"/>
+      <c r="S5" s="29"/>
+      <c r="T5" s="29"/>
+      <c r="U5" s="29"/>
+      <c r="V5" s="29"/>
+      <c r="W5" s="29"/>
+      <c r="X5" s="29"/>
+      <c r="Y5" s="30"/>
     </row>
     <row r="6" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A6" s="41"/>
-      <c r="B6" s="5" t="s">
+      <c r="A6" s="26"/>
+      <c r="B6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="8" t="s">
+      <c r="F6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="9" t="s">
+      <c r="G6" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="H6" s="8" t="s">
+      <c r="H6" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="8" t="s">
+      <c r="I6" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J6" s="8" t="s">
+      <c r="J6" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="K6" s="8" t="s">
+      <c r="K6" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="L6" s="8" t="s">
+      <c r="L6" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="8" t="s">
+      <c r="M6" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="N6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="O6" s="10" t="s">
+      <c r="O6" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="P6" s="10" t="s">
+      <c r="P6" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="Q6" s="11" t="s">
+      <c r="Q6" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="R6" s="5" t="s">
+      <c r="R6" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="S6" s="5" t="s">
+      <c r="S6" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="T6" s="5" t="s">
+      <c r="T6" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="U6" s="5" t="s">
+      <c r="U6" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="V6" s="5" t="s">
+      <c r="V6" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="W6" s="5" t="s">
+      <c r="W6" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="X6" s="24" t="s">
+      <c r="X6" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="Y6" s="9" t="s">
+      <c r="Y6" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:25" ht="15.75" customHeight="1">
-      <c r="A7" s="38" t="s">
+      <c r="A7" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="38"/>
-[...22 lines deleted...]
-      <c r="Y7" s="38"/>
+      <c r="B7" s="23"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="23"/>
+      <c r="O7" s="23"/>
+      <c r="P7" s="23"/>
+      <c r="Q7" s="23"/>
+      <c r="R7" s="23"/>
+      <c r="S7" s="23"/>
+      <c r="T7" s="23"/>
+      <c r="U7" s="23"/>
+      <c r="V7" s="23"/>
+      <c r="W7" s="23"/>
+      <c r="X7" s="23"/>
+      <c r="Y7" s="23"/>
     </row>
     <row r="8" spans="1:25">
-      <c r="A8" s="12" t="s">
+      <c r="A8" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="13">
+      <c r="B8" s="10">
         <v>732966</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="10">
         <v>732579</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="10">
         <v>732168</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="10">
         <v>731960</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="10">
         <v>731809</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="10">
         <v>731707</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="10">
         <v>731479</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="10">
         <v>731293</v>
       </c>
-      <c r="J8" s="13">
+      <c r="J8" s="10">
         <v>730947</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="10">
         <v>730818</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="10">
         <v>730599</v>
       </c>
-      <c r="M8" s="13">
+      <c r="M8" s="10">
         <v>730349</v>
       </c>
-      <c r="N8" s="13">
+      <c r="N8" s="10">
         <v>730238</v>
       </c>
-      <c r="O8" s="13">
+      <c r="O8" s="10">
         <v>730101</v>
       </c>
-      <c r="P8" s="13">
+      <c r="P8" s="10">
         <v>730064</v>
       </c>
       <c r="Q8" s="1">
         <v>729997</v>
       </c>
       <c r="R8" s="1">
         <v>729882</v>
       </c>
       <c r="S8" s="1">
         <v>729813</v>
       </c>
       <c r="T8" s="1">
         <v>729350</v>
       </c>
       <c r="U8" s="1">
         <v>728975</v>
       </c>
       <c r="V8" s="1">
         <v>728234</v>
       </c>
       <c r="W8" s="1">
         <v>727894</v>
       </c>
-      <c r="X8" s="14">
+      <c r="X8" s="1">
         <v>727578</v>
       </c>
-      <c r="Y8" s="14">
+      <c r="Y8" s="1">
         <v>727316</v>
       </c>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="13">
+      <c r="B9" s="10">
         <v>370821</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="10">
         <v>370847</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="10">
         <v>370891</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="10">
         <v>371037</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="10">
         <v>371250</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="10">
         <v>371429</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="10">
         <v>371648</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="10">
         <v>371764</v>
       </c>
-      <c r="J9" s="13">
+      <c r="J9" s="10">
         <v>371917</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="10">
         <v>372064</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="10">
         <v>372261</v>
       </c>
-      <c r="M9" s="13">
+      <c r="M9" s="10">
         <v>372477</v>
       </c>
       <c r="N9" s="1">
         <v>372712</v>
       </c>
-      <c r="O9" s="13">
+      <c r="O9" s="10">
         <v>372974</v>
       </c>
-      <c r="P9" s="13">
+      <c r="P9" s="10">
         <v>373189</v>
       </c>
       <c r="Q9" s="1">
         <v>373341</v>
       </c>
       <c r="R9" s="1">
         <v>373588</v>
       </c>
       <c r="S9" s="1">
         <v>373832</v>
       </c>
       <c r="T9" s="1">
         <v>373964</v>
       </c>
       <c r="U9" s="1">
         <v>374135</v>
       </c>
       <c r="V9" s="1">
         <v>374004</v>
       </c>
       <c r="W9" s="1">
         <v>374000</v>
       </c>
-      <c r="X9" s="14">
+      <c r="X9" s="1">
         <v>374229</v>
       </c>
-      <c r="Y9" s="14">
+      <c r="Y9" s="1">
         <v>374409</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="13">
+      <c r="B10" s="10">
         <v>52657</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="10">
         <v>52621</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="10">
         <v>52557</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="10">
         <v>52486</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="10">
         <v>52443</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="10">
         <v>52405</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="10">
         <v>52348</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="10">
         <v>52318</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="10">
         <v>52239</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="10">
         <v>52186</v>
       </c>
-      <c r="L10" s="13">
+      <c r="L10" s="10">
         <v>52147</v>
       </c>
-      <c r="M10" s="13">
+      <c r="M10" s="10">
         <v>52111</v>
       </c>
       <c r="N10" s="1">
         <v>52066</v>
       </c>
-      <c r="O10" s="13">
+      <c r="O10" s="10">
         <v>52035</v>
       </c>
-      <c r="P10" s="13">
+      <c r="P10" s="10">
         <v>51995</v>
       </c>
       <c r="Q10" s="1">
         <v>51963</v>
       </c>
       <c r="R10" s="1">
         <v>51906</v>
       </c>
       <c r="S10" s="1">
         <v>51867</v>
       </c>
       <c r="T10" s="1">
         <v>51786</v>
       </c>
       <c r="U10" s="1">
         <v>51715</v>
       </c>
       <c r="V10" s="1">
         <v>51668</v>
       </c>
       <c r="W10" s="1">
         <v>51637</v>
       </c>
-      <c r="X10" s="14">
+      <c r="X10" s="1">
         <v>51580</v>
       </c>
-      <c r="Y10" s="14">
+      <c r="Y10" s="1">
         <v>51557</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="13">
+      <c r="B11" s="10">
         <v>57586</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="10">
         <v>57510</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="10">
         <v>57444</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="10">
         <v>57390</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="10">
         <v>57341</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="10">
         <v>57315</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="10">
         <v>57212</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="10">
         <v>57145</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="10">
         <v>57114</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="10">
         <v>57106</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="10">
         <v>57090</v>
       </c>
-      <c r="M11" s="13">
+      <c r="M11" s="10">
         <v>57021</v>
       </c>
       <c r="N11" s="1">
         <v>56972</v>
       </c>
-      <c r="O11" s="13">
+      <c r="O11" s="10">
         <v>56923</v>
       </c>
-      <c r="P11" s="13">
+      <c r="P11" s="10">
         <v>56908</v>
       </c>
       <c r="Q11" s="1">
         <v>56884</v>
       </c>
       <c r="R11" s="1">
         <v>56840</v>
       </c>
       <c r="S11" s="1">
         <v>56803</v>
       </c>
       <c r="T11" s="1">
         <v>56768</v>
       </c>
       <c r="U11" s="1">
         <v>56696</v>
       </c>
       <c r="V11" s="1">
         <v>56645</v>
       </c>
       <c r="W11" s="1">
         <v>56645</v>
       </c>
-      <c r="X11" s="14">
+      <c r="X11" s="1">
         <v>56649</v>
       </c>
-      <c r="Y11" s="14">
+      <c r="Y11" s="1">
         <v>56566</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="13">
+      <c r="B12" s="10">
         <v>36181</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="10">
         <v>36193</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="10">
         <v>36181</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="10">
         <v>36163</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="10">
         <v>36178</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="10">
         <v>36168</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="10">
         <v>36162</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="10">
         <v>36152</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="10">
         <v>36133</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="10">
         <v>36154</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="10">
         <v>36114</v>
       </c>
-      <c r="M12" s="13">
+      <c r="M12" s="10">
         <v>36069</v>
       </c>
       <c r="N12" s="1">
         <v>36060</v>
       </c>
-      <c r="O12" s="13">
+      <c r="O12" s="10">
         <v>36059</v>
       </c>
-      <c r="P12" s="13">
+      <c r="P12" s="10">
         <v>36048</v>
       </c>
       <c r="Q12" s="1">
         <v>36035</v>
       </c>
       <c r="R12" s="1">
         <v>36008</v>
       </c>
       <c r="S12" s="1">
         <v>36003</v>
       </c>
       <c r="T12" s="1">
         <v>36018</v>
       </c>
       <c r="U12" s="1">
         <v>35969</v>
       </c>
       <c r="V12" s="1">
         <v>35829</v>
       </c>
       <c r="W12" s="1">
         <v>35781</v>
       </c>
-      <c r="X12" s="14">
+      <c r="X12" s="1">
         <v>35733</v>
       </c>
-      <c r="Y12" s="14">
+      <c r="Y12" s="1">
         <v>35691</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="13">
+      <c r="B13" s="10">
         <v>62283</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="10">
         <v>62178</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="10">
         <v>62063</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="10">
         <v>61986</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="10">
         <v>61922</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="10">
         <v>61880</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="10">
         <v>61814</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="10">
         <v>61793</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="10">
         <v>61694</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="10">
         <v>61552</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="10">
         <v>61496</v>
       </c>
-      <c r="M13" s="13">
+      <c r="M13" s="10">
         <v>61441</v>
       </c>
       <c r="N13" s="1">
         <v>61414</v>
       </c>
-      <c r="O13" s="13">
+      <c r="O13" s="10">
         <v>61329</v>
       </c>
-      <c r="P13" s="13">
+      <c r="P13" s="10">
         <v>61279</v>
       </c>
       <c r="Q13" s="1">
         <v>61239</v>
       </c>
       <c r="R13" s="1">
         <v>61182</v>
       </c>
       <c r="S13" s="1">
         <v>61069</v>
       </c>
       <c r="T13" s="1">
         <v>60978</v>
       </c>
       <c r="U13" s="1">
         <v>60894</v>
       </c>
       <c r="V13" s="1">
         <v>60801</v>
       </c>
       <c r="W13" s="1">
         <v>60732</v>
       </c>
-      <c r="X13" s="14">
+      <c r="X13" s="1">
         <v>60589</v>
       </c>
-      <c r="Y13" s="14">
+      <c r="Y13" s="1">
         <v>60520</v>
       </c>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="13">
+      <c r="B14" s="10">
         <v>22851</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="10">
         <v>22838</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="10">
         <v>22820</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="10">
         <v>22803</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="10">
         <v>22761</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="10">
         <v>22715</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="10">
         <v>22670</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="10">
         <v>22625</v>
       </c>
-      <c r="J14" s="13">
+      <c r="J14" s="10">
         <v>22563</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="10">
         <v>22526</v>
       </c>
-      <c r="L14" s="13">
+      <c r="L14" s="10">
         <v>22461</v>
       </c>
-      <c r="M14" s="13">
+      <c r="M14" s="10">
         <v>22409</v>
       </c>
       <c r="N14" s="1">
         <v>22367</v>
       </c>
-      <c r="O14" s="13">
+      <c r="O14" s="10">
         <v>22318</v>
       </c>
-      <c r="P14" s="13">
+      <c r="P14" s="10">
         <v>22307</v>
       </c>
       <c r="Q14" s="1">
         <v>22291</v>
       </c>
       <c r="R14" s="1">
         <v>22270</v>
       </c>
       <c r="S14" s="1">
         <v>22241</v>
       </c>
       <c r="T14" s="1">
         <v>22177</v>
       </c>
       <c r="U14" s="1">
         <v>22136</v>
       </c>
       <c r="V14" s="1">
         <v>22066</v>
       </c>
       <c r="W14" s="1">
         <v>22006</v>
       </c>
-      <c r="X14" s="14">
+      <c r="X14" s="1">
         <v>21927</v>
       </c>
-      <c r="Y14" s="14">
+      <c r="Y14" s="1">
         <v>21859</v>
       </c>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="13">
+      <c r="B15" s="10">
         <v>21820</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="10">
         <v>21773</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="10">
         <v>21739</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="10">
         <v>21697</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="10">
         <v>21672</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="10">
         <v>21642</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="10">
         <v>21606</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="10">
         <v>21570</v>
       </c>
-      <c r="J15" s="13">
+      <c r="J15" s="10">
         <v>21510</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="10">
         <v>21473</v>
       </c>
-      <c r="L15" s="13">
+      <c r="L15" s="10">
         <v>21411</v>
       </c>
-      <c r="M15" s="13">
+      <c r="M15" s="10">
         <v>21354</v>
       </c>
       <c r="N15" s="1">
         <v>21302</v>
       </c>
-      <c r="O15" s="13">
+      <c r="O15" s="10">
         <v>21252</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="10">
         <v>21215</v>
       </c>
       <c r="Q15" s="1">
         <v>21188</v>
       </c>
       <c r="R15" s="1">
         <v>21158</v>
       </c>
       <c r="S15" s="1">
         <v>21105</v>
       </c>
       <c r="T15" s="1">
         <v>21006</v>
       </c>
       <c r="U15" s="1">
         <v>20930</v>
       </c>
       <c r="V15" s="1">
         <v>20872</v>
       </c>
       <c r="W15" s="1">
         <v>20823</v>
       </c>
-      <c r="X15" s="14">
+      <c r="X15" s="1">
         <v>20736</v>
       </c>
-      <c r="Y15" s="14">
+      <c r="Y15" s="1">
         <v>20660</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B16" s="13">
+      <c r="B16" s="10">
         <v>12211</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="10">
         <v>12171</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="10">
         <v>12155</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="10">
         <v>12134</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="10">
         <v>12106</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="10">
         <v>12093</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="10">
         <v>12091</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="10">
         <v>12077</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="10">
         <v>12048</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="10">
         <v>12022</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="10">
         <v>11962</v>
       </c>
-      <c r="M16" s="13">
+      <c r="M16" s="10">
         <v>11947</v>
       </c>
       <c r="N16" s="1">
         <v>11934</v>
       </c>
-      <c r="O16" s="13">
+      <c r="O16" s="10">
         <v>11913</v>
       </c>
-      <c r="P16" s="13">
+      <c r="P16" s="10">
         <v>11906</v>
       </c>
       <c r="Q16" s="1">
         <v>11891</v>
       </c>
       <c r="R16" s="1">
         <v>11863</v>
       </c>
       <c r="S16" s="1">
         <v>11839</v>
       </c>
       <c r="T16" s="1">
         <v>11774</v>
       </c>
       <c r="U16" s="1">
         <v>11735</v>
       </c>
       <c r="V16" s="1">
         <v>11725</v>
       </c>
       <c r="W16" s="1">
         <v>11726</v>
       </c>
-      <c r="X16" s="14">
+      <c r="X16" s="1">
         <v>11714</v>
       </c>
-      <c r="Y16" s="14">
+      <c r="Y16" s="1">
         <v>11709</v>
       </c>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B17" s="13">
+      <c r="B17" s="10">
         <v>19832</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="10">
         <v>19804</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="10">
         <v>19757</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="10">
         <v>19738</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="10">
         <v>19670</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="10">
         <v>19651</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="10">
         <v>19594</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="10">
         <v>19544</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="10">
         <v>19506</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="10">
         <v>19489</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="10">
         <v>19438</v>
       </c>
-      <c r="M17" s="13">
+      <c r="M17" s="10">
         <v>19376</v>
       </c>
       <c r="N17" s="1">
         <v>19326</v>
       </c>
-      <c r="O17" s="13">
+      <c r="O17" s="10">
         <v>19278</v>
       </c>
-      <c r="P17" s="13">
+      <c r="P17" s="10">
         <v>19248</v>
       </c>
       <c r="Q17" s="1">
         <v>19233</v>
       </c>
       <c r="R17" s="1">
         <v>19203</v>
       </c>
       <c r="S17" s="1">
         <v>19194</v>
       </c>
       <c r="T17" s="1">
         <v>19134</v>
       </c>
       <c r="U17" s="1">
         <v>19101</v>
       </c>
       <c r="V17" s="1">
         <v>19030</v>
       </c>
       <c r="W17" s="1">
         <v>19003</v>
       </c>
-      <c r="X17" s="14">
+      <c r="X17" s="1">
         <v>19034</v>
       </c>
-      <c r="Y17" s="14">
+      <c r="Y17" s="1">
         <v>19024</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B18" s="13">
+      <c r="B18" s="10">
         <v>34139</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="10">
         <v>34110</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="10">
         <v>34089</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="10">
         <v>34090</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="10">
         <v>34084</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="10">
         <v>34075</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="10">
         <v>34032</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="10">
         <v>34023</v>
       </c>
-      <c r="J18" s="13">
+      <c r="J18" s="10">
         <v>34004</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="10">
         <v>34031</v>
       </c>
-      <c r="L18" s="13">
+      <c r="L18" s="10">
         <v>34038</v>
       </c>
-      <c r="M18" s="13">
+      <c r="M18" s="10">
         <v>34007</v>
       </c>
       <c r="N18" s="1">
         <v>33999</v>
       </c>
-      <c r="O18" s="13">
+      <c r="O18" s="10">
         <v>33981</v>
       </c>
-      <c r="P18" s="13">
+      <c r="P18" s="10">
         <v>33972</v>
       </c>
       <c r="Q18" s="1">
         <v>33960</v>
       </c>
       <c r="R18" s="1">
         <v>33934</v>
       </c>
       <c r="S18" s="1">
         <v>33993</v>
       </c>
       <c r="T18" s="1">
         <v>33943</v>
       </c>
       <c r="U18" s="1">
         <v>33895</v>
       </c>
       <c r="V18" s="1">
         <v>33891</v>
       </c>
       <c r="W18" s="1">
         <v>33888</v>
       </c>
-      <c r="X18" s="14">
+      <c r="X18" s="1">
         <v>33811</v>
       </c>
-      <c r="Y18" s="14">
+      <c r="Y18" s="1">
         <v>33785</v>
       </c>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="13">
+      <c r="B19" s="10">
         <v>42585</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="10">
         <v>42534</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="10">
         <v>42472</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="10">
         <v>42436</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="10">
         <v>42382</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="10">
         <v>42334</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="10">
         <v>42302</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="10">
         <v>42282</v>
       </c>
-      <c r="J19" s="13">
+      <c r="J19" s="10">
         <v>42219</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="10">
         <v>42215</v>
       </c>
-      <c r="L19" s="13">
+      <c r="L19" s="10">
         <v>42181</v>
       </c>
-      <c r="M19" s="13">
+      <c r="M19" s="10">
         <v>42137</v>
       </c>
       <c r="N19" s="1">
         <v>42086</v>
       </c>
-      <c r="O19" s="13">
+      <c r="O19" s="10">
         <v>42039</v>
       </c>
-      <c r="P19" s="13">
+      <c r="P19" s="10">
         <v>41997</v>
       </c>
       <c r="Q19" s="1">
         <v>41972</v>
       </c>
       <c r="R19" s="1">
         <v>41930</v>
       </c>
       <c r="S19" s="1">
         <v>41867</v>
       </c>
       <c r="T19" s="1">
         <v>41802</v>
       </c>
       <c r="U19" s="1">
         <v>41769</v>
       </c>
       <c r="V19" s="1">
         <v>41703</v>
       </c>
       <c r="W19" s="1">
         <v>41653</v>
       </c>
-      <c r="X19" s="14">
+      <c r="X19" s="1">
         <v>41576</v>
       </c>
-      <c r="Y19" s="14">
+      <c r="Y19" s="1">
         <v>41536</v>
       </c>
     </row>
     <row r="20" spans="1:25" ht="14.25" customHeight="1">
-      <c r="A20" s="39" t="s">
+      <c r="A20" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="39"/>
-[...22 lines deleted...]
-      <c r="Y20" s="39"/>
+      <c r="B20" s="24"/>
+      <c r="C20" s="24"/>
+      <c r="D20" s="24"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="24"/>
+      <c r="O20" s="24"/>
+      <c r="P20" s="24"/>
+      <c r="Q20" s="24"/>
+      <c r="R20" s="24"/>
+      <c r="S20" s="24"/>
+      <c r="T20" s="24"/>
+      <c r="U20" s="24"/>
+      <c r="V20" s="24"/>
+      <c r="W20" s="24"/>
+      <c r="X20" s="24"/>
+      <c r="Y20" s="24"/>
     </row>
     <row r="21" spans="1:25">
-      <c r="A21" s="12" t="s">
+      <c r="A21" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="13">
+      <c r="B21" s="10">
         <v>482916</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="10">
         <v>482860</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="10">
         <v>482724</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="10">
         <v>482728</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="10">
         <v>482866</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="10">
         <v>482905</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="10">
         <v>483001</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="10">
         <v>483081</v>
       </c>
-      <c r="J21" s="13">
+      <c r="J21" s="10">
         <v>483043</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="10">
         <v>483072</v>
       </c>
-      <c r="L21" s="13">
+      <c r="L21" s="10">
         <v>483155</v>
       </c>
-      <c r="M21" s="13">
+      <c r="M21" s="10">
         <v>483227</v>
       </c>
-      <c r="N21" s="13">
+      <c r="N21" s="10">
         <v>483403</v>
       </c>
-      <c r="O21" s="13">
+      <c r="O21" s="10">
         <v>483579</v>
       </c>
-      <c r="P21" s="13">
+      <c r="P21" s="10">
         <v>483716</v>
       </c>
       <c r="Q21" s="1">
         <v>483777</v>
       </c>
       <c r="R21" s="1">
         <v>483891</v>
       </c>
       <c r="S21" s="1">
         <v>484030</v>
       </c>
       <c r="T21" s="1">
         <v>483968</v>
       </c>
       <c r="U21" s="1">
         <v>484056</v>
       </c>
       <c r="V21" s="1">
         <v>483748</v>
       </c>
       <c r="W21" s="1">
         <v>483627</v>
       </c>
-      <c r="X21" s="14">
+      <c r="X21" s="1">
         <v>483659</v>
       </c>
-      <c r="Y21" s="14">
+      <c r="Y21" s="1">
         <v>483736</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B22" s="10">
         <v>351362</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C22" s="10">
         <v>351386</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D22" s="10">
         <v>351392</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E22" s="10">
         <v>351526</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F22" s="10">
         <v>351731</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G22" s="10">
         <v>351861</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H22" s="10">
         <v>352015</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="10">
         <v>352122</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="10">
         <v>352267</v>
       </c>
-      <c r="K22" s="13">
+      <c r="K22" s="10">
         <v>352418</v>
       </c>
-      <c r="L22" s="13">
+      <c r="L22" s="10">
         <v>352562</v>
       </c>
-      <c r="M22" s="13">
+      <c r="M22" s="10">
         <v>352704</v>
       </c>
       <c r="N22" s="1">
         <v>352913</v>
       </c>
-      <c r="O22" s="13">
+      <c r="O22" s="10">
         <v>353154</v>
       </c>
-      <c r="P22" s="13">
+      <c r="P22" s="10">
         <v>353360</v>
       </c>
       <c r="Q22" s="1">
         <v>353473</v>
       </c>
       <c r="R22" s="1">
         <v>353697</v>
       </c>
       <c r="S22" s="1">
         <v>353956</v>
       </c>
       <c r="T22" s="1">
         <v>354022</v>
       </c>
       <c r="U22" s="1">
         <v>354219</v>
       </c>
       <c r="V22" s="1">
         <v>354094</v>
       </c>
       <c r="W22" s="1">
         <v>354099</v>
       </c>
-      <c r="X22" s="14">
+      <c r="X22" s="1">
         <v>354313</v>
       </c>
-      <c r="Y22" s="14">
+      <c r="Y22" s="1">
         <v>354488</v>
       </c>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B23" s="10">
         <v>50730</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="10">
         <v>50696</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D23" s="10">
         <v>50630</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="10">
         <v>50564</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="10">
         <v>50525</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="10">
         <v>50486</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="10">
         <v>50429</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="10">
         <v>50395</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J23" s="10">
         <v>50318</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K23" s="10">
         <v>50267</v>
       </c>
-      <c r="L23" s="13">
+      <c r="L23" s="10">
         <v>50236</v>
       </c>
-      <c r="M23" s="13">
+      <c r="M23" s="10">
         <v>50201</v>
       </c>
       <c r="N23" s="1">
         <v>50161</v>
       </c>
-      <c r="O23" s="13">
+      <c r="O23" s="10">
         <v>50139</v>
       </c>
-      <c r="P23" s="13">
+      <c r="P23" s="10">
         <v>50100</v>
       </c>
       <c r="Q23" s="1">
         <v>50076</v>
       </c>
       <c r="R23" s="1">
         <v>50024</v>
       </c>
       <c r="S23" s="1">
         <v>49984</v>
       </c>
       <c r="T23" s="1">
         <v>49909</v>
       </c>
       <c r="U23" s="1">
         <v>49862</v>
       </c>
       <c r="V23" s="1">
         <v>49819</v>
       </c>
       <c r="W23" s="1">
         <v>49783</v>
       </c>
-      <c r="X23" s="14">
+      <c r="X23" s="1">
         <v>49740</v>
       </c>
-      <c r="Y23" s="14">
+      <c r="Y23" s="1">
         <v>49722</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B24" s="13">
+      <c r="B24" s="10">
         <v>18452</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C24" s="10">
         <v>18485</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D24" s="10">
         <v>18495</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E24" s="10">
         <v>18495</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="10">
         <v>18519</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="10">
         <v>18511</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H24" s="10">
         <v>18510</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="10">
         <v>18513</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J24" s="10">
         <v>18502</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K24" s="10">
         <v>18528</v>
       </c>
-      <c r="L24" s="13">
+      <c r="L24" s="10">
         <v>18514</v>
       </c>
-      <c r="M24" s="13">
+      <c r="M24" s="10">
         <v>18502</v>
       </c>
       <c r="N24" s="1">
         <v>18515</v>
       </c>
-      <c r="O24" s="13">
+      <c r="O24" s="10">
         <v>18528</v>
       </c>
-      <c r="P24" s="13">
+      <c r="P24" s="10">
         <v>18525</v>
       </c>
       <c r="Q24" s="1">
         <v>18513</v>
       </c>
       <c r="R24" s="1">
         <v>18504</v>
       </c>
       <c r="S24" s="1">
         <v>18508</v>
       </c>
       <c r="T24" s="1">
         <v>18539</v>
       </c>
       <c r="U24" s="1">
         <v>18531</v>
       </c>
       <c r="V24" s="1">
         <v>18492</v>
       </c>
       <c r="W24" s="1">
         <v>18461</v>
       </c>
-      <c r="X24" s="14">
+      <c r="X24" s="1">
         <v>18455</v>
       </c>
-      <c r="Y24" s="14">
+      <c r="Y24" s="1">
         <v>18432</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="13">
+      <c r="B25" s="10">
         <v>43730</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="10">
         <v>43658</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="10">
         <v>43590</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="10">
         <v>43537</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="10">
         <v>43499</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="10">
         <v>43465</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="10">
         <v>43465</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="10">
         <v>43461</v>
       </c>
-      <c r="J25" s="13">
+      <c r="J25" s="10">
         <v>43390</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K25" s="10">
         <v>43290</v>
       </c>
-      <c r="L25" s="13">
+      <c r="L25" s="10">
         <v>43257</v>
       </c>
-      <c r="M25" s="13">
+      <c r="M25" s="10">
         <v>43239</v>
       </c>
       <c r="N25" s="1">
         <v>43240</v>
       </c>
-      <c r="O25" s="13">
+      <c r="O25" s="10">
         <v>43203</v>
       </c>
-      <c r="P25" s="13">
+      <c r="P25" s="10">
         <v>43177</v>
       </c>
       <c r="Q25" s="1">
         <v>43160</v>
       </c>
       <c r="R25" s="1">
         <v>43126</v>
       </c>
       <c r="S25" s="1">
         <v>43055</v>
       </c>
       <c r="T25" s="1">
         <v>43006</v>
       </c>
       <c r="U25" s="1">
         <v>42963</v>
       </c>
       <c r="V25" s="1">
         <v>42903</v>
       </c>
       <c r="W25" s="1">
         <v>42871</v>
       </c>
-      <c r="X25" s="14">
+      <c r="X25" s="1">
         <v>42770</v>
       </c>
-      <c r="Y25" s="14">
+      <c r="Y25" s="1">
         <v>42730</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="13">
+      <c r="B26" s="10">
         <v>18642</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="10">
         <v>18635</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="10">
         <v>18617</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="10">
         <v>18606</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="10">
         <v>18592</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="10">
         <v>18582</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="10">
         <v>18582</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="10">
         <v>18590</v>
       </c>
-      <c r="J26" s="13">
+      <c r="J26" s="10">
         <v>18566</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="10">
         <v>18569</v>
       </c>
-      <c r="L26" s="13">
+      <c r="L26" s="10">
         <v>18586</v>
       </c>
-      <c r="M26" s="13">
+      <c r="M26" s="10">
         <v>18581</v>
       </c>
       <c r="N26" s="1">
         <v>18574</v>
       </c>
-      <c r="O26" s="13">
+      <c r="O26" s="10">
         <v>18555</v>
       </c>
-      <c r="P26" s="13">
+      <c r="P26" s="10">
         <v>18554</v>
       </c>
       <c r="Q26" s="1">
         <v>18555</v>
       </c>
       <c r="R26" s="1">
         <v>18540</v>
       </c>
       <c r="S26" s="1">
         <v>18527</v>
       </c>
       <c r="T26" s="1">
         <v>18492</v>
       </c>
       <c r="U26" s="1">
         <v>18481</v>
       </c>
       <c r="V26" s="1">
         <v>18440</v>
       </c>
       <c r="W26" s="1">
         <v>18413</v>
       </c>
-      <c r="X26" s="14">
+      <c r="X26" s="1">
         <v>18381</v>
       </c>
-      <c r="Y26" s="14">
+      <c r="Y26" s="1">
         <v>18364</v>
       </c>
     </row>
     <row r="27" spans="1:25" ht="15" customHeight="1">
-      <c r="A27" s="39" t="s">
+      <c r="A27" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="39"/>
-[...22 lines deleted...]
-      <c r="Y27" s="39"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="24"/>
+      <c r="O27" s="24"/>
+      <c r="P27" s="24"/>
+      <c r="Q27" s="24"/>
+      <c r="R27" s="24"/>
+      <c r="S27" s="24"/>
+      <c r="T27" s="24"/>
+      <c r="U27" s="24"/>
+      <c r="V27" s="24"/>
+      <c r="W27" s="24"/>
+      <c r="X27" s="24"/>
+      <c r="Y27" s="24"/>
     </row>
     <row r="28" spans="1:25">
-      <c r="A28" s="15" t="s">
+      <c r="A28" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="13">
+      <c r="B28" s="10">
         <v>250050</v>
       </c>
-      <c r="C28" s="13">
+      <c r="C28" s="10">
         <v>249719</v>
       </c>
-      <c r="D28" s="13">
+      <c r="D28" s="10">
         <v>249444</v>
       </c>
-      <c r="E28" s="13">
+      <c r="E28" s="10">
         <v>249232</v>
       </c>
-      <c r="F28" s="13">
+      <c r="F28" s="10">
         <v>248943</v>
       </c>
-      <c r="G28" s="13">
+      <c r="G28" s="10">
         <v>248802</v>
       </c>
-      <c r="H28" s="13">
+      <c r="H28" s="10">
         <v>248478</v>
       </c>
-      <c r="I28" s="13">
+      <c r="I28" s="10">
         <v>248212</v>
       </c>
-      <c r="J28" s="13">
+      <c r="J28" s="10">
         <v>247904</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="10">
         <v>247746</v>
       </c>
-      <c r="L28" s="13">
+      <c r="L28" s="10">
         <v>247444</v>
       </c>
-      <c r="M28" s="13">
+      <c r="M28" s="10">
         <v>247122</v>
       </c>
-      <c r="N28" s="13">
+      <c r="N28" s="10">
         <v>246835</v>
       </c>
-      <c r="O28" s="13">
+      <c r="O28" s="10">
         <v>246522</v>
       </c>
-      <c r="P28" s="13">
+      <c r="P28" s="10">
         <v>246348</v>
       </c>
       <c r="Q28" s="1">
         <v>246220</v>
       </c>
       <c r="R28" s="1">
         <v>245991</v>
       </c>
       <c r="S28" s="1">
         <v>245783</v>
       </c>
       <c r="T28" s="1">
         <v>245382</v>
       </c>
       <c r="U28" s="1">
         <v>244919</v>
       </c>
       <c r="V28" s="1">
         <v>244486</v>
       </c>
-      <c r="W28" s="14">
+      <c r="W28" s="1">
         <v>244267</v>
       </c>
-      <c r="X28" s="14">
+      <c r="X28" s="1">
         <v>243919</v>
       </c>
-      <c r="Y28" s="14">
+      <c r="Y28" s="1">
         <v>243580</v>
       </c>
     </row>
     <row r="29" spans="1:25">
-      <c r="A29" s="16" t="s">
+      <c r="A29" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="13">
+      <c r="B29" s="10">
         <v>19459</v>
       </c>
-      <c r="C29" s="13">
+      <c r="C29" s="10">
         <v>19461</v>
       </c>
-      <c r="D29" s="13">
+      <c r="D29" s="10">
         <v>19499</v>
       </c>
-      <c r="E29" s="13">
+      <c r="E29" s="10">
         <v>19511</v>
       </c>
-      <c r="F29" s="13">
+      <c r="F29" s="10">
         <v>19519</v>
       </c>
-      <c r="G29" s="13">
+      <c r="G29" s="10">
         <v>19568</v>
       </c>
-      <c r="H29" s="13">
+      <c r="H29" s="10">
         <v>19633</v>
       </c>
-      <c r="I29" s="13">
+      <c r="I29" s="10">
         <v>19642</v>
       </c>
-      <c r="J29" s="13">
+      <c r="J29" s="10">
         <v>19650</v>
       </c>
-      <c r="K29" s="13">
+      <c r="K29" s="10">
         <v>19646</v>
       </c>
-      <c r="L29" s="13">
+      <c r="L29" s="10">
         <v>19699</v>
       </c>
-      <c r="M29" s="13">
+      <c r="M29" s="10">
         <v>19773</v>
       </c>
       <c r="N29" s="1">
         <v>19799</v>
       </c>
-      <c r="O29" s="13">
+      <c r="O29" s="10">
         <v>19820</v>
       </c>
-      <c r="P29" s="13">
+      <c r="P29" s="10">
         <v>19829</v>
       </c>
       <c r="Q29" s="1">
         <v>19868</v>
       </c>
       <c r="R29" s="1">
         <v>19891</v>
       </c>
       <c r="S29" s="1">
         <v>19876</v>
       </c>
       <c r="T29" s="1">
         <v>19942</v>
       </c>
       <c r="U29" s="1">
         <v>19916</v>
       </c>
       <c r="V29" s="1">
         <v>19910</v>
       </c>
-      <c r="W29" s="14">
+      <c r="W29" s="1">
         <v>19901</v>
       </c>
-      <c r="X29" s="14">
+      <c r="X29" s="1">
         <v>19916</v>
       </c>
-      <c r="Y29" s="14">
+      <c r="Y29" s="1">
         <v>19921</v>
       </c>
     </row>
     <row r="30" spans="1:25">
-      <c r="A30" s="16" t="s">
+      <c r="A30" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="13">
+      <c r="B30" s="10">
         <v>1927</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="10">
         <v>1925</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D30" s="10">
         <v>1927</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="10">
         <v>1922</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F30" s="10">
         <v>1918</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G30" s="10">
         <v>1919</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H30" s="10">
         <v>1919</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I30" s="10">
         <v>1923</v>
       </c>
-      <c r="J30" s="13">
+      <c r="J30" s="10">
         <v>1921</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K30" s="10">
         <v>1919</v>
       </c>
-      <c r="L30" s="13">
+      <c r="L30" s="10">
         <v>1911</v>
       </c>
-      <c r="M30" s="13">
+      <c r="M30" s="10">
         <v>1910</v>
       </c>
       <c r="N30" s="1">
         <v>1905</v>
       </c>
-      <c r="O30" s="13">
+      <c r="O30" s="10">
         <v>1896</v>
       </c>
-      <c r="P30" s="13">
+      <c r="P30" s="10">
         <v>1895</v>
       </c>
       <c r="Q30" s="1">
         <v>1887</v>
       </c>
       <c r="R30" s="1">
         <v>1882</v>
       </c>
       <c r="S30" s="1">
         <v>1883</v>
       </c>
       <c r="T30" s="1">
         <v>1877</v>
       </c>
       <c r="U30" s="1">
         <v>1853</v>
       </c>
       <c r="V30" s="1">
         <v>1849</v>
       </c>
-      <c r="W30" s="14">
+      <c r="W30" s="1">
         <v>1854</v>
       </c>
-      <c r="X30" s="14">
+      <c r="X30" s="1">
         <v>1840</v>
       </c>
-      <c r="Y30" s="14">
+      <c r="Y30" s="1">
         <v>1835</v>
       </c>
     </row>
     <row r="31" spans="1:25">
-      <c r="A31" s="16" t="s">
+      <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="13">
+      <c r="B31" s="10">
         <v>57586</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C31" s="10">
         <v>57510</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D31" s="10">
         <v>57444</v>
       </c>
-      <c r="E31" s="13">
+      <c r="E31" s="10">
         <v>57390</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F31" s="10">
         <v>57341</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G31" s="10">
         <v>57315</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H31" s="10">
         <v>57212</v>
       </c>
-      <c r="I31" s="13">
+      <c r="I31" s="10">
         <v>57145</v>
       </c>
-      <c r="J31" s="13">
+      <c r="J31" s="10">
         <v>57114</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K31" s="10">
         <v>57106</v>
       </c>
-      <c r="L31" s="13">
+      <c r="L31" s="10">
         <v>57090</v>
       </c>
-      <c r="M31" s="13">
+      <c r="M31" s="10">
         <v>57021</v>
       </c>
       <c r="N31" s="1">
         <v>56972</v>
       </c>
-      <c r="O31" s="13">
+      <c r="O31" s="10">
         <v>56923</v>
       </c>
-      <c r="P31" s="13">
+      <c r="P31" s="10">
         <v>56908</v>
       </c>
       <c r="Q31" s="1">
         <v>56884</v>
       </c>
       <c r="R31" s="1">
         <v>56840</v>
       </c>
       <c r="S31" s="1">
         <v>56803</v>
       </c>
       <c r="T31" s="1">
         <v>56768</v>
       </c>
       <c r="U31" s="1">
         <v>56696</v>
       </c>
       <c r="V31" s="1">
         <v>56645</v>
       </c>
-      <c r="W31" s="14">
+      <c r="W31" s="1">
         <v>56645</v>
       </c>
-      <c r="X31" s="14">
+      <c r="X31" s="1">
         <v>56649</v>
       </c>
-      <c r="Y31" s="14">
+      <c r="Y31" s="1">
         <v>56566</v>
       </c>
     </row>
     <row r="32" spans="1:25">
-      <c r="A32" s="16" t="s">
+      <c r="A32" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="13">
+      <c r="B32" s="10">
         <v>17729</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="10">
         <v>17708</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D32" s="10">
         <v>17686</v>
       </c>
-      <c r="E32" s="13">
+      <c r="E32" s="10">
         <v>17668</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F32" s="10">
         <v>17659</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G32" s="10">
         <v>17657</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H32" s="10">
         <v>17652</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I32" s="10">
         <v>17639</v>
       </c>
-      <c r="J32" s="13">
+      <c r="J32" s="10">
         <v>17631</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K32" s="10">
         <v>17626</v>
       </c>
-      <c r="L32" s="13">
+      <c r="L32" s="10">
         <v>17600</v>
       </c>
-      <c r="M32" s="13">
+      <c r="M32" s="10">
         <v>17567</v>
       </c>
       <c r="N32" s="1">
         <v>17545</v>
       </c>
-      <c r="O32" s="13">
+      <c r="O32" s="10">
         <v>17531</v>
       </c>
-      <c r="P32" s="13">
+      <c r="P32" s="10">
         <v>17523</v>
       </c>
       <c r="Q32" s="1">
         <v>17522</v>
       </c>
       <c r="R32" s="1">
         <v>17504</v>
       </c>
       <c r="S32" s="1">
         <v>17495</v>
       </c>
       <c r="T32" s="1">
         <v>17479</v>
       </c>
       <c r="U32" s="1">
         <v>17438</v>
       </c>
       <c r="V32" s="1">
         <v>17337</v>
       </c>
-      <c r="W32" s="14">
+      <c r="W32" s="1">
         <v>17320</v>
       </c>
-      <c r="X32" s="14">
+      <c r="X32" s="1">
         <v>17278</v>
       </c>
-      <c r="Y32" s="14">
+      <c r="Y32" s="1">
         <v>17259</v>
       </c>
     </row>
     <row r="33" spans="1:25">
-      <c r="A33" s="16" t="s">
+      <c r="A33" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="13">
+      <c r="B33" s="10">
         <v>18553</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="10">
         <v>18520</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D33" s="10">
         <v>18473</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E33" s="10">
         <v>18449</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F33" s="10">
         <v>18423</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G33" s="10">
         <v>18415</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="10">
         <v>18349</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I33" s="10">
         <v>18332</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J33" s="10">
         <v>18304</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K33" s="10">
         <v>18262</v>
       </c>
-      <c r="L33" s="13">
+      <c r="L33" s="10">
         <v>18239</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M33" s="10">
         <v>18202</v>
       </c>
       <c r="N33" s="1">
         <v>18174</v>
       </c>
-      <c r="O33" s="13">
+      <c r="O33" s="10">
         <v>18126</v>
       </c>
-      <c r="P33" s="13">
+      <c r="P33" s="10">
         <v>18102</v>
       </c>
       <c r="Q33" s="1">
         <v>18079</v>
       </c>
       <c r="R33" s="1">
         <v>18056</v>
       </c>
       <c r="S33" s="1">
         <v>18014</v>
       </c>
       <c r="T33" s="1">
         <v>17972</v>
       </c>
       <c r="U33" s="1">
         <v>17931</v>
       </c>
       <c r="V33" s="1">
         <v>17898</v>
       </c>
-      <c r="W33" s="14">
+      <c r="W33" s="1">
         <v>17861</v>
       </c>
-      <c r="X33" s="14">
+      <c r="X33" s="1">
         <v>17819</v>
       </c>
-      <c r="Y33" s="14">
+      <c r="Y33" s="1">
         <v>17790</v>
       </c>
     </row>
     <row r="34" spans="1:25">
-      <c r="A34" s="16" t="s">
+      <c r="A34" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="13">
+      <c r="B34" s="10">
         <v>22851</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="10">
         <v>22838</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D34" s="10">
         <v>22820</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="10">
         <v>22803</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="10">
         <v>22761</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G34" s="10">
         <v>22715</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="10">
         <v>22670</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="10">
         <v>22625</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J34" s="10">
         <v>22563</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="10">
         <v>22526</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L34" s="10">
         <v>22461</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="10">
         <v>22409</v>
       </c>
       <c r="N34" s="1">
         <v>22367</v>
       </c>
-      <c r="O34" s="13">
+      <c r="O34" s="10">
         <v>22318</v>
       </c>
-      <c r="P34" s="13">
+      <c r="P34" s="10">
         <v>22307</v>
       </c>
       <c r="Q34" s="1">
         <v>22291</v>
       </c>
       <c r="R34" s="1">
         <v>22270</v>
       </c>
       <c r="S34" s="1">
         <v>22241</v>
       </c>
       <c r="T34" s="1">
         <v>22177</v>
       </c>
       <c r="U34" s="1">
         <v>22136</v>
       </c>
       <c r="V34" s="1">
         <v>22066</v>
       </c>
-      <c r="W34" s="14">
+      <c r="W34" s="1">
         <v>22006</v>
       </c>
-      <c r="X34" s="14">
+      <c r="X34" s="1">
         <v>21927</v>
       </c>
-      <c r="Y34" s="14">
+      <c r="Y34" s="1">
         <v>21859</v>
       </c>
     </row>
     <row r="35" spans="1:25">
-      <c r="A35" s="16" t="s">
+      <c r="A35" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="13">
+      <c r="B35" s="10">
         <v>21820</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C35" s="10">
         <v>21773</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D35" s="10">
         <v>21739</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E35" s="10">
         <v>21697</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F35" s="10">
         <v>21672</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G35" s="10">
         <v>21642</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="10">
         <v>21606</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="10">
         <v>21570</v>
       </c>
-      <c r="J35" s="13">
+      <c r="J35" s="10">
         <v>21510</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K35" s="10">
         <v>21473</v>
       </c>
-      <c r="L35" s="13">
+      <c r="L35" s="10">
         <v>21411</v>
       </c>
-      <c r="M35" s="13">
+      <c r="M35" s="10">
         <v>21354</v>
       </c>
       <c r="N35" s="1">
         <v>21302</v>
       </c>
-      <c r="O35" s="13">
+      <c r="O35" s="10">
         <v>21252</v>
       </c>
-      <c r="P35" s="13">
+      <c r="P35" s="10">
         <v>21215</v>
       </c>
       <c r="Q35" s="1">
         <v>21188</v>
       </c>
       <c r="R35" s="1">
         <v>21158</v>
       </c>
       <c r="S35" s="1">
         <v>21105</v>
       </c>
       <c r="T35" s="1">
         <v>21006</v>
       </c>
       <c r="U35" s="1">
         <v>20930</v>
       </c>
       <c r="V35" s="1">
         <v>20872</v>
       </c>
-      <c r="W35" s="14">
+      <c r="W35" s="1">
         <v>20823</v>
       </c>
-      <c r="X35" s="14">
+      <c r="X35" s="1">
         <v>20736</v>
       </c>
-      <c r="Y35" s="14">
+      <c r="Y35" s="1">
         <v>20660</v>
       </c>
     </row>
     <row r="36" spans="1:25">
-      <c r="A36" s="16" t="s">
+      <c r="A36" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B36" s="13">
+      <c r="B36" s="10">
         <v>12211</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C36" s="10">
         <v>12171</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D36" s="10">
         <v>12155</v>
       </c>
-      <c r="E36" s="13">
+      <c r="E36" s="10">
         <v>12134</v>
       </c>
-      <c r="F36" s="13">
+      <c r="F36" s="10">
         <v>12106</v>
       </c>
-      <c r="G36" s="13">
+      <c r="G36" s="10">
         <v>12093</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="10">
         <v>12091</v>
       </c>
-      <c r="I36" s="13">
+      <c r="I36" s="10">
         <v>12077</v>
       </c>
-      <c r="J36" s="13">
+      <c r="J36" s="10">
         <v>12048</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K36" s="10">
         <v>12022</v>
       </c>
-      <c r="L36" s="13">
+      <c r="L36" s="10">
         <v>11962</v>
       </c>
-      <c r="M36" s="13">
+      <c r="M36" s="10">
         <v>11947</v>
       </c>
       <c r="N36" s="1">
         <v>11934</v>
       </c>
-      <c r="O36" s="13">
+      <c r="O36" s="10">
         <v>11913</v>
       </c>
-      <c r="P36" s="13">
+      <c r="P36" s="10">
         <v>11906</v>
       </c>
       <c r="Q36" s="1">
         <v>11891</v>
       </c>
       <c r="R36" s="1">
         <v>11863</v>
       </c>
       <c r="S36" s="1">
         <v>11839</v>
       </c>
       <c r="T36" s="1">
         <v>11774</v>
       </c>
       <c r="U36" s="1">
         <v>11735</v>
       </c>
       <c r="V36" s="1">
         <v>11725</v>
       </c>
-      <c r="W36" s="14">
+      <c r="W36" s="1">
         <v>11726</v>
       </c>
-      <c r="X36" s="14">
+      <c r="X36" s="1">
         <v>11714</v>
       </c>
-      <c r="Y36" s="14">
+      <c r="Y36" s="1">
         <v>11709</v>
       </c>
     </row>
     <row r="37" spans="1:25">
-      <c r="A37" s="16" t="s">
+      <c r="A37" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B37" s="13">
+      <c r="B37" s="10">
         <v>19832</v>
       </c>
-      <c r="C37" s="13">
+      <c r="C37" s="10">
         <v>19804</v>
       </c>
-      <c r="D37" s="13">
+      <c r="D37" s="10">
         <v>19757</v>
       </c>
-      <c r="E37" s="13">
+      <c r="E37" s="10">
         <v>19738</v>
       </c>
-      <c r="F37" s="13">
+      <c r="F37" s="10">
         <v>19670</v>
       </c>
-      <c r="G37" s="13">
+      <c r="G37" s="10">
         <v>19651</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H37" s="10">
         <v>19594</v>
       </c>
-      <c r="I37" s="13">
+      <c r="I37" s="10">
         <v>19544</v>
       </c>
-      <c r="J37" s="13">
+      <c r="J37" s="10">
         <v>19506</v>
       </c>
-      <c r="K37" s="13">
+      <c r="K37" s="10">
         <v>19489</v>
       </c>
-      <c r="L37" s="13">
+      <c r="L37" s="10">
         <v>19438</v>
       </c>
-      <c r="M37" s="13">
+      <c r="M37" s="10">
         <v>19376</v>
       </c>
       <c r="N37" s="1">
         <v>19326</v>
       </c>
-      <c r="O37" s="13">
+      <c r="O37" s="10">
         <v>19278</v>
       </c>
-      <c r="P37" s="13">
+      <c r="P37" s="10">
         <v>19248</v>
       </c>
       <c r="Q37" s="1">
         <v>19233</v>
       </c>
       <c r="R37" s="1">
         <v>19203</v>
       </c>
       <c r="S37" s="1">
         <v>19194</v>
       </c>
       <c r="T37" s="1">
         <v>19134</v>
       </c>
       <c r="U37" s="1">
         <v>19101</v>
       </c>
       <c r="V37" s="1">
         <v>19030</v>
       </c>
-      <c r="W37" s="14">
+      <c r="W37" s="1">
         <v>19003</v>
       </c>
-      <c r="X37" s="14">
+      <c r="X37" s="1">
         <v>19034</v>
       </c>
-      <c r="Y37" s="14">
+      <c r="Y37" s="1">
         <v>19024</v>
       </c>
     </row>
     <row r="38" spans="1:25">
-      <c r="A38" s="16" t="s">
+      <c r="A38" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B38" s="13">
+      <c r="B38" s="10">
         <v>34139</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C38" s="10">
         <v>34110</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D38" s="10">
         <v>34089</v>
       </c>
-      <c r="E38" s="13">
+      <c r="E38" s="10">
         <v>34090</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F38" s="10">
         <v>34084</v>
       </c>
-      <c r="G38" s="13">
+      <c r="G38" s="10">
         <v>34075</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H38" s="10">
         <v>34032</v>
       </c>
-      <c r="I38" s="13">
+      <c r="I38" s="10">
         <v>34023</v>
       </c>
-      <c r="J38" s="13">
+      <c r="J38" s="10">
         <v>34004</v>
       </c>
-      <c r="K38" s="13">
+      <c r="K38" s="10">
         <v>34031</v>
       </c>
-      <c r="L38" s="13">
+      <c r="L38" s="10">
         <v>34038</v>
       </c>
-      <c r="M38" s="13">
+      <c r="M38" s="10">
         <v>34007</v>
       </c>
       <c r="N38" s="1">
         <v>33999</v>
       </c>
-      <c r="O38" s="13">
+      <c r="O38" s="10">
         <v>33981</v>
       </c>
-      <c r="P38" s="13">
+      <c r="P38" s="10">
         <v>33972</v>
       </c>
       <c r="Q38" s="1">
         <v>33960</v>
       </c>
       <c r="R38" s="1">
         <v>33934</v>
       </c>
       <c r="S38" s="1">
         <v>33993</v>
       </c>
       <c r="T38" s="1">
         <v>33943</v>
       </c>
-      <c r="U38" s="14">
+      <c r="U38" s="1">
         <v>33895</v>
       </c>
       <c r="V38" s="1">
         <v>33891</v>
       </c>
-      <c r="W38" s="14">
+      <c r="W38" s="1">
         <v>33888</v>
       </c>
-      <c r="X38" s="14">
+      <c r="X38" s="1">
         <v>33811</v>
       </c>
-      <c r="Y38" s="14">
+      <c r="Y38" s="1">
         <v>33785</v>
       </c>
     </row>
     <row r="39" spans="1:25">
-      <c r="A39" s="17" t="s">
+      <c r="A39" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B39" s="18">
+      <c r="B39" s="12">
         <v>23943</v>
       </c>
-      <c r="C39" s="18">
+      <c r="C39" s="12">
         <v>23899</v>
       </c>
-      <c r="D39" s="18">
+      <c r="D39" s="12">
         <v>23855</v>
       </c>
-      <c r="E39" s="18">
+      <c r="E39" s="12">
         <v>23830</v>
       </c>
-      <c r="F39" s="18">
+      <c r="F39" s="12">
         <v>23790</v>
       </c>
-      <c r="G39" s="18">
+      <c r="G39" s="12">
         <v>23752</v>
       </c>
-      <c r="H39" s="18">
+      <c r="H39" s="12">
         <v>23720</v>
       </c>
-      <c r="I39" s="18">
+      <c r="I39" s="12">
         <v>23692</v>
       </c>
-      <c r="J39" s="18">
+      <c r="J39" s="12">
         <v>23653</v>
       </c>
-      <c r="K39" s="18">
+      <c r="K39" s="12">
         <v>23646</v>
       </c>
-      <c r="L39" s="18">
+      <c r="L39" s="12">
         <v>23595</v>
       </c>
-      <c r="M39" s="18">
+      <c r="M39" s="12">
         <v>23556</v>
       </c>
-      <c r="N39" s="19">
+      <c r="N39" s="13">
         <v>23512</v>
       </c>
-      <c r="O39" s="18">
+      <c r="O39" s="12">
         <v>23484</v>
       </c>
-      <c r="P39" s="18">
+      <c r="P39" s="12">
         <v>23443</v>
       </c>
-      <c r="Q39" s="19">
+      <c r="Q39" s="13">
         <v>23417</v>
       </c>
-      <c r="R39" s="19">
+      <c r="R39" s="13">
         <v>23390</v>
       </c>
-      <c r="S39" s="19">
+      <c r="S39" s="13">
         <v>23340</v>
       </c>
-      <c r="T39" s="19">
+      <c r="T39" s="13">
         <v>23310</v>
       </c>
-      <c r="U39" s="19">
+      <c r="U39" s="13">
         <v>23288</v>
       </c>
-      <c r="V39" s="19">
+      <c r="V39" s="13">
         <v>23263</v>
       </c>
-      <c r="W39" s="19">
+      <c r="W39" s="13">
         <v>23240</v>
       </c>
-      <c r="X39" s="19">
+      <c r="X39" s="13">
         <v>23195</v>
       </c>
-      <c r="Y39" s="19">
+      <c r="Y39" s="13">
         <v>23172</v>
       </c>
     </row>
     <row r="40" spans="1:25" ht="14.25" customHeight="1">
-      <c r="A40" s="20" t="s">
+      <c r="A40" s="14" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A3:Y3"/>
     <mergeCell ref="A7:Y7"/>
     <mergeCell ref="A20:Y20"/>
     <mergeCell ref="A27:Y27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AK44"/>
+  <dimension ref="A3:AK44"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="O1" workbookViewId="0">
-      <selection activeCell="AG17" sqref="AG17"/>
+      <selection activeCell="AE8" sqref="AE8:AE43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="2"/>
     <col min="4" max="4" width="9.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37">
-[...4 lines deleted...]
-    </row>
     <row r="3" spans="1:37" ht="12.75">
-      <c r="A3" s="37" t="s">
+      <c r="A3" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="37"/>
-[...10 lines deleted...]
-      <c r="M3" s="37"/>
+      <c r="B3" s="22"/>
+      <c r="C3" s="22"/>
+      <c r="D3" s="22"/>
+      <c r="E3" s="22"/>
+      <c r="F3" s="22"/>
+      <c r="G3" s="22"/>
+      <c r="H3" s="22"/>
+      <c r="I3" s="22"/>
+      <c r="J3" s="22"/>
+      <c r="K3" s="22"/>
+      <c r="L3" s="22"/>
+      <c r="M3" s="22"/>
     </row>
     <row r="4" spans="1:37">
-      <c r="AJ4" s="23" t="s">
+      <c r="AJ4" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="40"/>
-      <c r="B5" s="42">
+      <c r="A5" s="25"/>
+      <c r="B5" s="27">
         <v>2024</v>
       </c>
-      <c r="C5" s="43"/>
-[...10 lines deleted...]
-      <c r="N5" s="42">
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
+      <c r="I5" s="28"/>
+      <c r="J5" s="28"/>
+      <c r="K5" s="28"/>
+      <c r="L5" s="28"/>
+      <c r="M5" s="28"/>
+      <c r="N5" s="27">
         <v>2025</v>
       </c>
-      <c r="O5" s="43"/>
-[...10 lines deleted...]
-      <c r="Z5" s="42">
+      <c r="O5" s="28"/>
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28"/>
+      <c r="S5" s="28"/>
+      <c r="T5" s="28"/>
+      <c r="U5" s="28"/>
+      <c r="V5" s="28"/>
+      <c r="W5" s="28"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="27">
         <v>2026</v>
       </c>
-      <c r="AA5" s="43"/>
-[...9 lines deleted...]
-      <c r="AK5" s="43"/>
+      <c r="AA5" s="28"/>
+      <c r="AB5" s="28"/>
+      <c r="AC5" s="28"/>
+      <c r="AD5" s="28"/>
+      <c r="AE5" s="28"/>
+      <c r="AF5" s="28"/>
+      <c r="AG5" s="28"/>
+      <c r="AH5" s="28"/>
+      <c r="AI5" s="28"/>
+      <c r="AJ5" s="28"/>
+      <c r="AK5" s="28"/>
     </row>
     <row r="6" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A6" s="41"/>
-      <c r="B6" s="5" t="s">
+      <c r="A6" s="26"/>
+      <c r="B6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="C6" s="6" t="s">
+      <c r="C6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="F6" s="8" t="s">
+      <c r="F6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="G6" s="9" t="s">
+      <c r="G6" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="H6" s="8" t="s">
+      <c r="H6" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="8" t="s">
+      <c r="I6" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="J6" s="8" t="s">
+      <c r="J6" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="K6" s="8" t="s">
+      <c r="K6" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="L6" s="8" t="s">
+      <c r="L6" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="M6" s="8" t="s">
+      <c r="M6" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="N6" s="5" t="s">
+      <c r="N6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="O6" s="6" t="s">
+      <c r="O6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="P6" s="32" t="s">
+      <c r="P6" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="Q6" s="7" t="s">
+      <c r="Q6" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="R6" s="8" t="s">
+      <c r="R6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="S6" s="9" t="s">
+      <c r="S6" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="T6" s="8" t="s">
+      <c r="T6" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="U6" s="8" t="s">
+      <c r="U6" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="V6" s="8" t="s">
+      <c r="V6" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="W6" s="8" t="s">
+      <c r="W6" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="X6" s="8" t="s">
+      <c r="X6" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="Y6" s="8" t="s">
+      <c r="Y6" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="Z6" s="5" t="s">
+      <c r="Z6" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="AA6" s="6" t="s">
+      <c r="AA6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AB6" s="32" t="s">
+      <c r="AB6" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="AC6" s="7" t="s">
+      <c r="AC6" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="AD6" s="8" t="s">
+      <c r="AD6" s="7" t="s">
         <v>15</v>
       </c>
-      <c r="AE6" s="9" t="s">
+      <c r="AE6" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="AF6" s="8" t="s">
+      <c r="AF6" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="AG6" s="8" t="s">
+      <c r="AG6" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="AH6" s="8" t="s">
+      <c r="AH6" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="AI6" s="8" t="s">
+      <c r="AI6" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AJ6" s="8" t="s">
+      <c r="AJ6" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="AK6" s="8" t="s">
+      <c r="AK6" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="15.75" customHeight="1">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="46"/>
-[...10 lines deleted...]
-      <c r="M7" s="46"/>
+      <c r="B7" s="31"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="31"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="31"/>
+      <c r="K7" s="31"/>
+      <c r="L7" s="31"/>
+      <c r="M7" s="31"/>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="12" t="s">
+      <c r="A8" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="25">
+      <c r="B8" s="16">
         <v>727053</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="10">
         <v>726712</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="10">
         <v>726580</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="10">
         <v>726384</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="10">
         <v>726311</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="10">
         <v>726379</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="10">
         <v>726077</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="10">
         <v>725666</v>
       </c>
-      <c r="J8" s="28">
+      <c r="J8" s="16">
         <v>725284</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="10">
         <v>724823</v>
       </c>
       <c r="L8" s="1">
         <v>724511</v>
       </c>
       <c r="M8" s="1">
         <v>724110</v>
       </c>
       <c r="N8" s="1">
         <v>723980</v>
       </c>
       <c r="O8" s="1">
         <v>723542</v>
       </c>
       <c r="P8" s="1">
         <v>723153</v>
       </c>
       <c r="Q8" s="1">
         <v>722802</v>
       </c>
       <c r="R8" s="1">
         <v>722495</v>
       </c>
       <c r="S8" s="1">
         <v>722179</v>
@@ -3749,89 +3702,92 @@
       </c>
       <c r="U8" s="1">
         <v>721140</v>
       </c>
       <c r="V8" s="1">
         <v>720615</v>
       </c>
       <c r="W8" s="1">
         <v>720127</v>
       </c>
       <c r="X8" s="1">
         <v>719759</v>
       </c>
       <c r="Y8" s="1">
         <v>719361</v>
       </c>
       <c r="Z8" s="1">
         <v>718945</v>
       </c>
       <c r="AA8" s="1">
         <v>718439</v>
       </c>
       <c r="AB8" s="1">
         <v>717966</v>
       </c>
-      <c r="AC8" s="34">
+      <c r="AC8" s="20">
         <v>717603</v>
       </c>
-      <c r="AD8" s="35">
+      <c r="AD8" s="20">
         <v>717399</v>
+      </c>
+      <c r="AE8" s="20">
+        <v>716979</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="25">
+      <c r="B9" s="16">
         <v>374690</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="10">
         <v>374939</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="10">
         <v>375152</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="10">
         <v>375363</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="10">
         <v>375627</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="10">
         <v>376049</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="10">
         <v>376382</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="10">
         <v>376600</v>
       </c>
-      <c r="J9" s="28">
+      <c r="J9" s="16">
         <v>376793</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="10">
         <v>377010</v>
       </c>
       <c r="L9" s="1">
         <v>377373</v>
       </c>
       <c r="M9" s="1">
         <v>377740</v>
       </c>
       <c r="N9" s="1">
         <v>378167</v>
       </c>
       <c r="O9" s="1">
         <v>378493</v>
       </c>
       <c r="P9" s="1">
         <v>378704</v>
       </c>
       <c r="Q9" s="1">
         <v>378919</v>
       </c>
       <c r="R9" s="1">
         <v>379308</v>
       </c>
       <c r="S9" s="1">
         <v>379544</v>
@@ -3841,89 +3797,92 @@
       </c>
       <c r="U9" s="1">
         <v>380125</v>
       </c>
       <c r="V9" s="1">
         <v>380574</v>
       </c>
       <c r="W9" s="1">
         <v>380618</v>
       </c>
       <c r="X9" s="1">
         <v>380737</v>
       </c>
       <c r="Y9" s="1">
         <v>380828</v>
       </c>
       <c r="Z9" s="1">
         <v>380829</v>
       </c>
       <c r="AA9" s="1">
         <v>380829</v>
       </c>
       <c r="AB9" s="1">
         <v>380636</v>
       </c>
-      <c r="AC9" s="34">
+      <c r="AC9" s="20">
         <v>380544</v>
       </c>
-      <c r="AD9" s="35">
+      <c r="AD9" s="20">
         <v>380684</v>
+      </c>
+      <c r="AE9" s="20">
+        <v>380629</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="25">
+      <c r="B10" s="16">
         <v>51508</v>
       </c>
-      <c r="C10" s="13">
+      <c r="C10" s="10">
         <v>51443</v>
       </c>
-      <c r="D10" s="13">
+      <c r="D10" s="10">
         <v>51428</v>
       </c>
-      <c r="E10" s="13">
+      <c r="E10" s="10">
         <v>51380</v>
       </c>
-      <c r="F10" s="13">
+      <c r="F10" s="10">
         <v>51317</v>
       </c>
-      <c r="G10" s="13">
+      <c r="G10" s="10">
         <v>51303</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H10" s="10">
         <v>51258</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="10">
         <v>51139</v>
       </c>
-      <c r="J10" s="28">
+      <c r="J10" s="16">
         <v>51064</v>
       </c>
-      <c r="K10" s="13">
+      <c r="K10" s="10">
         <v>51004</v>
       </c>
       <c r="L10" s="1">
         <v>50994</v>
       </c>
       <c r="M10" s="1">
         <v>50911</v>
       </c>
       <c r="N10" s="1">
         <v>50871</v>
       </c>
       <c r="O10" s="1">
         <v>50812</v>
       </c>
       <c r="P10" s="1">
         <v>50720</v>
       </c>
       <c r="Q10" s="1">
         <v>50688</v>
       </c>
       <c r="R10" s="1">
         <v>50621</v>
       </c>
       <c r="S10" s="1">
         <v>50540</v>
@@ -3933,89 +3892,92 @@
       </c>
       <c r="U10" s="1">
         <v>50361</v>
       </c>
       <c r="V10" s="1">
         <v>50284</v>
       </c>
       <c r="W10" s="1">
         <v>50222</v>
       </c>
       <c r="X10" s="1">
         <v>50149</v>
       </c>
       <c r="Y10" s="1">
         <v>50106</v>
       </c>
       <c r="Z10" s="1">
         <v>50051</v>
       </c>
       <c r="AA10" s="1">
         <v>50022</v>
       </c>
       <c r="AB10" s="1">
         <v>49994</v>
       </c>
-      <c r="AC10" s="34">
+      <c r="AC10" s="20">
         <v>50004</v>
       </c>
-      <c r="AD10" s="35">
+      <c r="AD10" s="20">
         <v>49910</v>
+      </c>
+      <c r="AE10" s="20">
+        <v>49876</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="25">
+      <c r="B11" s="16">
         <v>56493</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="10">
         <v>56461</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="10">
         <v>56436</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="10">
         <v>56373</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="10">
         <v>56320</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="10">
         <v>56263</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="10">
         <v>56184</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="10">
         <v>56121</v>
       </c>
-      <c r="J11" s="28">
+      <c r="J11" s="16">
         <v>56052</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="10">
         <v>56019</v>
       </c>
       <c r="L11" s="1">
         <v>55934</v>
       </c>
       <c r="M11" s="1">
         <v>55895</v>
       </c>
       <c r="N11" s="1">
         <v>55824</v>
       </c>
       <c r="O11" s="1">
         <v>55738</v>
       </c>
       <c r="P11" s="1">
         <v>55680</v>
       </c>
       <c r="Q11" s="1">
         <v>55613</v>
       </c>
       <c r="R11" s="1">
         <v>55504</v>
       </c>
       <c r="S11" s="1">
         <v>55427</v>
@@ -4025,89 +3987,92 @@
       </c>
       <c r="U11" s="1">
         <v>55319</v>
       </c>
       <c r="V11" s="1">
         <v>55186</v>
       </c>
       <c r="W11" s="1">
         <v>55185</v>
       </c>
       <c r="X11" s="1">
         <v>55195</v>
       </c>
       <c r="Y11" s="1">
         <v>55174</v>
       </c>
       <c r="Z11" s="1">
         <v>55121</v>
       </c>
       <c r="AA11" s="1">
         <v>55047</v>
       </c>
       <c r="AB11" s="1">
         <v>54996</v>
       </c>
-      <c r="AC11" s="34">
+      <c r="AC11" s="20">
         <v>54938</v>
       </c>
-      <c r="AD11" s="35">
+      <c r="AD11" s="20">
         <v>54826</v>
+      </c>
+      <c r="AE11" s="20">
+        <v>54813</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="25">
+      <c r="B12" s="16">
         <v>35679</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="10">
         <v>35611</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="10">
         <v>35555</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="10">
         <v>35551</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="10">
         <v>35535</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="10">
         <v>35550</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="10">
         <v>35537</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="10">
         <v>35524</v>
       </c>
-      <c r="J12" s="28">
+      <c r="J12" s="16">
         <v>35449</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="10">
         <v>35359</v>
       </c>
       <c r="L12" s="1">
         <v>35295</v>
       </c>
       <c r="M12" s="1">
         <v>35266</v>
       </c>
       <c r="N12" s="1">
         <v>35219</v>
       </c>
       <c r="O12" s="1">
         <v>35148</v>
       </c>
       <c r="P12" s="1">
         <v>35123</v>
       </c>
       <c r="Q12" s="1">
         <v>35095</v>
       </c>
       <c r="R12" s="1">
         <v>35024</v>
       </c>
       <c r="S12" s="1">
         <v>34977</v>
@@ -4117,89 +4082,92 @@
       </c>
       <c r="U12" s="1">
         <v>34823</v>
       </c>
       <c r="V12" s="1">
         <v>34680</v>
       </c>
       <c r="W12" s="1">
         <v>34603</v>
       </c>
       <c r="X12" s="1">
         <v>34581</v>
       </c>
       <c r="Y12" s="1">
         <v>34527</v>
       </c>
       <c r="Z12" s="1">
         <v>34517</v>
       </c>
       <c r="AA12" s="1">
         <v>34428</v>
       </c>
       <c r="AB12" s="1">
         <v>34384</v>
       </c>
-      <c r="AC12" s="34">
+      <c r="AC12" s="20">
         <v>34381</v>
       </c>
-      <c r="AD12" s="35">
+      <c r="AD12" s="20">
         <v>34403</v>
+      </c>
+      <c r="AE12" s="20">
+        <v>34371</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="25">
+      <c r="B13" s="16">
         <v>60445</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="10">
         <v>60351</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="10">
         <v>60226</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="10">
         <v>60153</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="10">
         <v>60071</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="10">
         <v>59994</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="10">
         <v>59833</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="10">
         <v>59763</v>
       </c>
-      <c r="J13" s="28">
+      <c r="J13" s="16">
         <v>59635</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="10">
         <v>59523</v>
       </c>
       <c r="L13" s="1">
         <v>59468</v>
       </c>
       <c r="M13" s="1">
         <v>59390</v>
       </c>
       <c r="N13" s="1">
         <v>59338</v>
       </c>
       <c r="O13" s="1">
         <v>59243</v>
       </c>
       <c r="P13" s="1">
         <v>59164</v>
       </c>
       <c r="Q13" s="1">
         <v>59063</v>
       </c>
       <c r="R13" s="1">
         <v>59017</v>
       </c>
       <c r="S13" s="1">
         <v>58945</v>
@@ -4209,89 +4177,92 @@
       </c>
       <c r="U13" s="1">
         <v>58706</v>
       </c>
       <c r="V13" s="1">
         <v>58547</v>
       </c>
       <c r="W13" s="1">
         <v>58445</v>
       </c>
       <c r="X13" s="1">
         <v>58365</v>
       </c>
       <c r="Y13" s="1">
         <v>58211</v>
       </c>
       <c r="Z13" s="1">
         <v>58125</v>
       </c>
       <c r="AA13" s="1">
         <v>58033</v>
       </c>
       <c r="AB13" s="1">
         <v>57976</v>
       </c>
-      <c r="AC13" s="34">
+      <c r="AC13" s="20">
         <v>57905</v>
       </c>
-      <c r="AD13" s="35">
+      <c r="AD13" s="20">
         <v>57815</v>
+      </c>
+      <c r="AE13" s="20">
+        <v>57685</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="25">
+      <c r="B14" s="16">
         <v>14600</v>
       </c>
-      <c r="C14" s="13">
+      <c r="C14" s="10">
         <v>14590</v>
       </c>
-      <c r="D14" s="13">
+      <c r="D14" s="10">
         <v>14601</v>
       </c>
-      <c r="E14" s="13">
+      <c r="E14" s="10">
         <v>14596</v>
       </c>
-      <c r="F14" s="13">
+      <c r="F14" s="10">
         <v>14601</v>
       </c>
-      <c r="G14" s="13">
+      <c r="G14" s="10">
         <v>14564</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H14" s="10">
         <v>14553</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I14" s="10">
         <v>14523</v>
       </c>
-      <c r="J14" s="28">
+      <c r="J14" s="16">
         <v>14480</v>
       </c>
-      <c r="K14" s="13">
+      <c r="K14" s="10">
         <v>14431</v>
       </c>
       <c r="L14" s="1">
         <v>14355</v>
       </c>
       <c r="M14" s="1">
         <v>14301</v>
       </c>
       <c r="N14" s="1">
         <v>14236</v>
       </c>
       <c r="O14" s="1">
         <v>14166</v>
       </c>
       <c r="P14" s="1">
         <v>14113</v>
       </c>
       <c r="Q14" s="1">
         <v>14078</v>
       </c>
       <c r="R14" s="1">
         <v>13984</v>
       </c>
       <c r="S14" s="1">
         <v>13941</v>
@@ -4301,89 +4272,92 @@
       </c>
       <c r="U14" s="1">
         <v>13884</v>
       </c>
       <c r="V14" s="1">
         <v>13814</v>
       </c>
       <c r="W14" s="1">
         <v>13785</v>
       </c>
       <c r="X14" s="1">
         <v>13751</v>
       </c>
       <c r="Y14" s="1">
         <v>13682</v>
       </c>
       <c r="Z14" s="1">
         <v>13651</v>
       </c>
       <c r="AA14" s="1">
         <v>13600</v>
       </c>
       <c r="AB14" s="1">
         <v>13607</v>
       </c>
-      <c r="AC14" s="34">
+      <c r="AC14" s="20">
         <v>13628</v>
       </c>
-      <c r="AD14" s="35">
+      <c r="AD14" s="20">
         <v>13622</v>
+      </c>
+      <c r="AE14" s="20">
+        <v>13560</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="25">
+      <c r="B15" s="16">
         <v>9555</v>
       </c>
-      <c r="C15" s="13">
+      <c r="C15" s="10">
         <v>9506</v>
       </c>
-      <c r="D15" s="13">
+      <c r="D15" s="10">
         <v>9520</v>
       </c>
-      <c r="E15" s="13">
+      <c r="E15" s="10">
         <v>9482</v>
       </c>
-      <c r="F15" s="13">
+      <c r="F15" s="10">
         <v>9472</v>
       </c>
-      <c r="G15" s="13">
+      <c r="G15" s="10">
         <v>9448</v>
       </c>
-      <c r="H15" s="13">
+      <c r="H15" s="10">
         <v>9418</v>
       </c>
-      <c r="I15" s="13">
+      <c r="I15" s="10">
         <v>9371</v>
       </c>
-      <c r="J15" s="28">
+      <c r="J15" s="16">
         <v>9350</v>
       </c>
-      <c r="K15" s="13">
+      <c r="K15" s="10">
         <v>9320</v>
       </c>
       <c r="L15" s="1">
         <v>9282</v>
       </c>
       <c r="M15" s="1">
         <v>9243</v>
       </c>
       <c r="N15" s="1">
         <v>9218</v>
       </c>
       <c r="O15" s="1">
         <v>9191</v>
       </c>
       <c r="P15" s="1">
         <v>9187</v>
       </c>
       <c r="Q15" s="1">
         <v>9179</v>
       </c>
       <c r="R15" s="1">
         <v>9179</v>
       </c>
       <c r="S15" s="1">
         <v>9155</v>
@@ -4393,89 +4367,92 @@
       </c>
       <c r="U15" s="1">
         <v>9087</v>
       </c>
       <c r="V15" s="1">
         <v>9065</v>
       </c>
       <c r="W15" s="1">
         <v>9064</v>
       </c>
       <c r="X15" s="1">
         <v>9067</v>
       </c>
       <c r="Y15" s="1">
         <v>9074</v>
       </c>
       <c r="Z15" s="1">
         <v>9054</v>
       </c>
       <c r="AA15" s="1">
         <v>9071</v>
       </c>
       <c r="AB15" s="1">
         <v>9074</v>
       </c>
-      <c r="AC15" s="34">
+      <c r="AC15" s="20">
         <v>9065</v>
       </c>
-      <c r="AD15" s="35">
+      <c r="AD15" s="20">
         <v>9081</v>
       </c>
+      <c r="AE15" s="20">
+        <v>9109</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="22" t="s">
+      <c r="A16" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="25">
+      <c r="B16" s="16">
         <v>7188</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="10">
         <v>7146</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="10">
         <v>7138</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="10">
         <v>7126</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="10">
         <v>7093</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="10">
         <v>7037</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="10">
         <v>6995</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="10">
         <v>6970</v>
       </c>
-      <c r="J16" s="28">
+      <c r="J16" s="16">
         <v>6927</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="10">
         <v>6886</v>
       </c>
       <c r="L16" s="1">
         <v>6870</v>
       </c>
       <c r="M16" s="1">
         <v>6767</v>
       </c>
       <c r="N16" s="1">
         <v>6755</v>
       </c>
       <c r="O16" s="1">
         <v>6706</v>
       </c>
       <c r="P16" s="1">
         <v>6695</v>
       </c>
       <c r="Q16" s="1">
         <v>6656</v>
       </c>
       <c r="R16" s="1">
         <v>6625</v>
       </c>
       <c r="S16" s="1">
         <v>6629</v>
@@ -4485,89 +4462,92 @@
       </c>
       <c r="U16" s="1">
         <v>6516</v>
       </c>
       <c r="V16" s="1">
         <v>6495</v>
       </c>
       <c r="W16" s="1">
         <v>6480</v>
       </c>
       <c r="X16" s="1">
         <v>6430</v>
       </c>
       <c r="Y16" s="1">
         <v>6412</v>
       </c>
       <c r="Z16" s="1">
         <v>6431</v>
       </c>
       <c r="AA16" s="1">
         <v>6408</v>
       </c>
       <c r="AB16" s="1">
         <v>6385</v>
       </c>
-      <c r="AC16" s="34">
+      <c r="AC16" s="20">
         <v>6346</v>
       </c>
-      <c r="AD16" s="35">
+      <c r="AD16" s="20">
         <v>6326</v>
       </c>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16" s="20">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="25">
+      <c r="B17" s="16">
         <v>11668</v>
       </c>
-      <c r="C17" s="13">
+      <c r="C17" s="10">
         <v>11679</v>
       </c>
-      <c r="D17" s="13">
+      <c r="D17" s="10">
         <v>11706</v>
       </c>
-      <c r="E17" s="13">
+      <c r="E17" s="10">
         <v>11682</v>
       </c>
-      <c r="F17" s="13">
+      <c r="F17" s="10">
         <v>11669</v>
       </c>
-      <c r="G17" s="13">
+      <c r="G17" s="10">
         <v>11656</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H17" s="10">
         <v>11606</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="10">
         <v>11568</v>
       </c>
-      <c r="J17" s="28">
+      <c r="J17" s="16">
         <v>11572</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="10">
         <v>11539</v>
       </c>
       <c r="L17" s="1">
         <v>11452</v>
       </c>
       <c r="M17" s="1">
         <v>11376</v>
       </c>
       <c r="N17" s="1">
         <v>11364</v>
       </c>
       <c r="O17" s="1">
         <v>11336</v>
       </c>
       <c r="P17" s="1">
         <v>11358</v>
       </c>
       <c r="Q17" s="1">
         <v>11316</v>
       </c>
       <c r="R17" s="1">
         <v>11333</v>
       </c>
       <c r="S17" s="1">
         <v>11304</v>
@@ -4577,89 +4557,92 @@
       </c>
       <c r="U17" s="1">
         <v>11251</v>
       </c>
       <c r="V17" s="1">
         <v>11192</v>
       </c>
       <c r="W17" s="1">
         <v>11151</v>
       </c>
       <c r="X17" s="1">
         <v>11137</v>
       </c>
       <c r="Y17" s="1">
         <v>11112</v>
       </c>
       <c r="Z17" s="1">
         <v>11099</v>
       </c>
       <c r="AA17" s="1">
         <v>11090</v>
       </c>
       <c r="AB17" s="1">
         <v>11071</v>
       </c>
-      <c r="AC17" s="34">
+      <c r="AC17" s="20">
         <v>11073</v>
       </c>
-      <c r="AD17" s="35">
+      <c r="AD17" s="20">
         <v>11062</v>
       </c>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17" s="20">
+        <v>11076</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="25">
+      <c r="B18" s="16">
         <v>19004</v>
       </c>
-      <c r="C18" s="13">
+      <c r="C18" s="10">
         <v>18931</v>
       </c>
-      <c r="D18" s="13">
+      <c r="D18" s="10">
         <v>18874</v>
       </c>
-      <c r="E18" s="13">
+      <c r="E18" s="10">
         <v>18848</v>
       </c>
-      <c r="F18" s="13">
+      <c r="F18" s="10">
         <v>18823</v>
       </c>
-      <c r="G18" s="13">
+      <c r="G18" s="10">
         <v>18820</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H18" s="10">
         <v>18786</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I18" s="10">
         <v>18729</v>
       </c>
-      <c r="J18" s="28">
+      <c r="J18" s="16">
         <v>18726</v>
       </c>
-      <c r="K18" s="13">
+      <c r="K18" s="10">
         <v>18622</v>
       </c>
       <c r="L18" s="1">
         <v>18553</v>
       </c>
       <c r="M18" s="1">
         <v>18480</v>
       </c>
       <c r="N18" s="1">
         <v>18406</v>
       </c>
       <c r="O18" s="1">
         <v>18315</v>
       </c>
       <c r="P18" s="1">
         <v>18293</v>
       </c>
       <c r="Q18" s="1">
         <v>18231</v>
       </c>
       <c r="R18" s="1">
         <v>18142</v>
       </c>
       <c r="S18" s="1">
         <v>18084</v>
@@ -4669,89 +4652,92 @@
       </c>
       <c r="U18" s="1">
         <v>17934</v>
       </c>
       <c r="V18" s="1">
         <v>17881</v>
       </c>
       <c r="W18" s="1">
         <v>17810</v>
       </c>
       <c r="X18" s="1">
         <v>17767</v>
       </c>
       <c r="Y18" s="1">
         <v>17730</v>
       </c>
       <c r="Z18" s="1">
         <v>17682</v>
       </c>
       <c r="AA18" s="1">
         <v>17595</v>
       </c>
       <c r="AB18" s="1">
         <v>17574</v>
       </c>
-      <c r="AC18" s="34">
+      <c r="AC18" s="20">
         <v>17571</v>
       </c>
-      <c r="AD18" s="35">
+      <c r="AD18" s="20">
         <v>17611</v>
       </c>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18" s="20">
+        <v>17586</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="25">
+      <c r="B19" s="16">
         <v>33640</v>
       </c>
-      <c r="C19" s="13">
+      <c r="C19" s="10">
         <v>33592</v>
       </c>
-      <c r="D19" s="13">
+      <c r="D19" s="10">
         <v>33580</v>
       </c>
-      <c r="E19" s="13">
+      <c r="E19" s="10">
         <v>33562</v>
       </c>
-      <c r="F19" s="13">
+      <c r="F19" s="10">
         <v>33570</v>
       </c>
-      <c r="G19" s="13">
+      <c r="G19" s="10">
         <v>33560</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H19" s="10">
         <v>33504</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I19" s="10">
         <v>33443</v>
       </c>
-      <c r="J19" s="28">
+      <c r="J19" s="16">
         <v>33408</v>
       </c>
-      <c r="K19" s="13">
+      <c r="K19" s="10">
         <v>33354</v>
       </c>
       <c r="L19" s="1">
         <v>33289</v>
       </c>
       <c r="M19" s="1">
         <v>33255</v>
       </c>
       <c r="N19" s="1">
         <v>33199</v>
       </c>
       <c r="O19" s="1">
         <v>33115</v>
       </c>
       <c r="P19" s="1">
         <v>32954</v>
       </c>
       <c r="Q19" s="1">
         <v>32905</v>
       </c>
       <c r="R19" s="1">
         <v>32821</v>
       </c>
       <c r="S19" s="1">
         <v>32769</v>
@@ -4761,89 +4747,92 @@
       </c>
       <c r="U19" s="1">
         <v>32534</v>
       </c>
       <c r="V19" s="1">
         <v>32422</v>
       </c>
       <c r="W19" s="1">
         <v>32424</v>
       </c>
       <c r="X19" s="1">
         <v>32281</v>
       </c>
       <c r="Y19" s="1">
         <v>32247</v>
       </c>
       <c r="Z19" s="1">
         <v>32210</v>
       </c>
       <c r="AA19" s="1">
         <v>32218</v>
       </c>
       <c r="AB19" s="1">
         <v>32189</v>
       </c>
-      <c r="AC19" s="34">
+      <c r="AC19" s="20">
         <v>32177</v>
       </c>
-      <c r="AD19" s="35">
+      <c r="AD19" s="20">
         <v>32145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="22" t="s">
+      <c r="AE19" s="20">
+        <v>32128</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="25">
+      <c r="B20" s="16">
         <v>11052</v>
       </c>
-      <c r="C20" s="13">
+      <c r="C20" s="10">
         <v>11017</v>
       </c>
-      <c r="D20" s="13">
+      <c r="D20" s="10">
         <v>11009</v>
       </c>
-      <c r="E20" s="13">
+      <c r="E20" s="10">
         <v>11000</v>
       </c>
-      <c r="F20" s="13">
+      <c r="F20" s="10">
         <v>10985</v>
       </c>
-      <c r="G20" s="13">
+      <c r="G20" s="10">
         <v>10952</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H20" s="10">
         <v>10907</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I20" s="10">
         <v>10888</v>
       </c>
-      <c r="J20" s="28">
+      <c r="J20" s="16">
         <v>10856</v>
       </c>
-      <c r="K20" s="13">
+      <c r="K20" s="10">
         <v>10823</v>
       </c>
       <c r="L20" s="1">
         <v>10742</v>
       </c>
       <c r="M20" s="1">
         <v>10677</v>
       </c>
       <c r="N20" s="1">
         <v>10618</v>
       </c>
       <c r="O20" s="1">
         <v>10578</v>
       </c>
       <c r="P20" s="1">
         <v>10548</v>
       </c>
       <c r="Q20" s="1">
         <v>10502</v>
       </c>
       <c r="R20" s="1">
         <v>10453</v>
       </c>
       <c r="S20" s="1">
         <v>10419</v>
@@ -4853,659 +4842,680 @@
       </c>
       <c r="U20" s="1">
         <v>10322</v>
       </c>
       <c r="V20" s="1">
         <v>10282</v>
       </c>
       <c r="W20" s="1">
         <v>10225</v>
       </c>
       <c r="X20" s="1">
         <v>10186</v>
       </c>
       <c r="Y20" s="1">
         <v>10167</v>
       </c>
       <c r="Z20" s="1">
         <v>10128</v>
       </c>
       <c r="AA20" s="1">
         <v>10088</v>
       </c>
       <c r="AB20" s="1">
         <v>10095</v>
       </c>
-      <c r="AC20" s="34">
+      <c r="AC20" s="20">
         <v>10069</v>
       </c>
-      <c r="AD20" s="35">
+      <c r="AD20" s="20">
         <v>10056</v>
       </c>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20" s="20">
+        <v>9997</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="25">
+      <c r="B21" s="16">
         <v>41531</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C21" s="10">
         <v>41446</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D21" s="10">
         <v>41355</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E21" s="10">
         <v>41268</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F21" s="10">
         <v>41228</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G21" s="10">
         <v>41183</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H21" s="10">
         <v>41114</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I21" s="10">
         <v>41027</v>
       </c>
-      <c r="J21" s="28">
+      <c r="J21" s="16">
         <v>40972</v>
       </c>
-      <c r="K21" s="13">
+      <c r="K21" s="10">
         <v>40933</v>
       </c>
       <c r="L21" s="1">
         <v>40904</v>
       </c>
       <c r="M21" s="1">
         <v>40809</v>
       </c>
       <c r="N21" s="1">
         <v>40765</v>
       </c>
-      <c r="O21" s="31" t="s">
+      <c r="O21" s="18" t="s">
         <v>32</v>
       </c>
       <c r="P21" s="1">
         <v>40614</v>
       </c>
       <c r="Q21" s="1">
         <v>40557</v>
       </c>
       <c r="R21" s="1">
         <v>40484</v>
       </c>
       <c r="S21" s="1">
         <v>40445</v>
       </c>
       <c r="T21" s="1">
         <v>40378</v>
       </c>
       <c r="U21" s="1">
         <v>40278</v>
       </c>
       <c r="V21" s="1">
         <v>40193</v>
       </c>
       <c r="W21" s="1">
         <v>40115</v>
       </c>
       <c r="X21" s="1">
         <v>40113</v>
       </c>
       <c r="Y21" s="1">
         <v>40091</v>
       </c>
       <c r="Z21" s="1">
         <v>40047</v>
       </c>
       <c r="AA21" s="1">
         <v>40010</v>
       </c>
       <c r="AB21" s="1">
         <v>39985</v>
       </c>
-      <c r="AC21" s="34">
+      <c r="AC21" s="20">
         <v>39902</v>
       </c>
-      <c r="AD21" s="35">
+      <c r="AD21" s="20">
         <v>39858</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="39" t="s">
+      <c r="AE21" s="20">
+        <v>39836</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A22" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="39"/>
-[...14 lines deleted...]
-      <c r="A23" s="12" t="s">
+      <c r="B22" s="24"/>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="AD22" s="20"/>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="25">
+      <c r="B23" s="16">
         <v>483947</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C23" s="10">
         <v>483928</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D23" s="10">
         <v>483955</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E23" s="10">
         <v>484049</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F23" s="10">
         <v>484197</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G23" s="10">
         <v>484614</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H23" s="10">
         <v>484804</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="10">
         <v>484849</v>
       </c>
-      <c r="J23" s="28">
+      <c r="J23" s="16">
         <v>484788</v>
       </c>
-      <c r="K23" s="13">
+      <c r="K23" s="10">
         <v>484820</v>
       </c>
       <c r="L23" s="1">
         <v>485070</v>
       </c>
       <c r="M23" s="1">
         <v>485328</v>
       </c>
       <c r="N23" s="1">
         <v>485734</v>
       </c>
       <c r="O23" s="1">
         <v>485939</v>
       </c>
       <c r="P23" s="1">
         <v>485991</v>
       </c>
       <c r="Q23" s="1">
         <v>486071</v>
       </c>
       <c r="R23" s="1">
         <v>486325</v>
       </c>
       <c r="S23" s="1">
         <v>486358</v>
       </c>
       <c r="T23" s="1">
         <v>486369</v>
       </c>
       <c r="U23" s="1">
         <v>486497</v>
       </c>
       <c r="V23" s="1">
         <v>486716</v>
       </c>
       <c r="W23" s="1">
         <v>486612</v>
       </c>
       <c r="X23" s="1">
         <v>486677</v>
       </c>
       <c r="Y23" s="1">
         <v>486579</v>
       </c>
       <c r="Z23" s="1">
         <v>486459</v>
       </c>
       <c r="AA23" s="1">
         <v>486461</v>
       </c>
-      <c r="AB23" s="33">
+      <c r="AB23" s="10">
         <v>486214</v>
       </c>
-      <c r="AC23" s="34">
+      <c r="AC23" s="20">
         <v>486065</v>
       </c>
-      <c r="AD23" s="35">
+      <c r="AD23" s="20">
         <v>486112</v>
       </c>
-    </row>
-    <row r="24" spans="1:30">
+      <c r="AE23" s="20">
+        <v>485933</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="25">
+      <c r="B24" s="16">
         <v>354747</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C24" s="10">
         <v>354933</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D24" s="10">
         <v>355097</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E24" s="10">
         <v>355287</v>
       </c>
-      <c r="F24" s="13">
+      <c r="F24" s="10">
         <v>355554</v>
       </c>
-      <c r="G24" s="13">
+      <c r="G24" s="10">
         <v>356011</v>
       </c>
-      <c r="H24" s="13">
+      <c r="H24" s="10">
         <v>356327</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="10">
         <v>356536</v>
       </c>
-      <c r="J24" s="28">
+      <c r="J24" s="16">
         <v>356684</v>
       </c>
-      <c r="K24" s="13">
+      <c r="K24" s="10">
         <v>356891</v>
       </c>
       <c r="L24" s="1">
         <v>357241</v>
       </c>
       <c r="M24" s="1">
         <v>357628</v>
       </c>
       <c r="N24" s="1">
         <v>358031</v>
       </c>
       <c r="O24" s="1">
         <v>358377</v>
       </c>
       <c r="P24" s="1">
         <v>358601</v>
       </c>
       <c r="Q24" s="1">
         <v>358822</v>
       </c>
       <c r="R24" s="1">
         <v>359159</v>
       </c>
       <c r="S24" s="1">
         <v>359361</v>
       </c>
       <c r="T24" s="1">
         <v>359576</v>
       </c>
       <c r="U24" s="1">
         <v>359958</v>
       </c>
       <c r="V24" s="1">
         <v>360399</v>
       </c>
       <c r="W24" s="1">
         <v>360466</v>
       </c>
       <c r="X24" s="1">
         <v>360625</v>
       </c>
       <c r="Y24" s="1">
         <v>360704</v>
       </c>
       <c r="Z24" s="1">
         <v>360663</v>
       </c>
       <c r="AA24" s="1">
         <v>360741</v>
       </c>
-      <c r="AB24" s="33">
+      <c r="AB24" s="10">
         <v>360559</v>
       </c>
-      <c r="AC24" s="34">
+      <c r="AC24" s="20">
         <v>360469</v>
       </c>
-      <c r="AD24" s="35">
+      <c r="AD24" s="20">
         <v>360625</v>
       </c>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24" s="20">
+        <v>360557</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="25">
+      <c r="B25" s="16">
         <v>49676</v>
       </c>
-      <c r="C25" s="13">
+      <c r="C25" s="10">
         <v>49615</v>
       </c>
-      <c r="D25" s="13">
+      <c r="D25" s="10">
         <v>49605</v>
       </c>
-      <c r="E25" s="13">
+      <c r="E25" s="10">
         <v>49557</v>
       </c>
-      <c r="F25" s="13">
+      <c r="F25" s="10">
         <v>49499</v>
       </c>
-      <c r="G25" s="13">
+      <c r="G25" s="10">
         <v>49486</v>
       </c>
-      <c r="H25" s="13">
+      <c r="H25" s="10">
         <v>49440</v>
       </c>
-      <c r="I25" s="13">
+      <c r="I25" s="10">
         <v>49323</v>
       </c>
-      <c r="J25" s="28">
+      <c r="J25" s="16">
         <v>49261</v>
       </c>
-      <c r="K25" s="13">
+      <c r="K25" s="10">
         <v>49214</v>
       </c>
       <c r="L25" s="1">
         <v>49204</v>
       </c>
       <c r="M25" s="1">
         <v>49130</v>
       </c>
       <c r="N25" s="1">
         <v>49111</v>
       </c>
       <c r="O25" s="1">
         <v>49056</v>
       </c>
       <c r="P25" s="1">
         <v>48976</v>
       </c>
       <c r="Q25" s="1">
         <v>48943</v>
       </c>
       <c r="R25" s="1">
         <v>48886</v>
       </c>
       <c r="S25" s="1">
         <v>48803</v>
       </c>
       <c r="T25" s="1">
         <v>48702</v>
       </c>
       <c r="U25" s="1">
         <v>48630</v>
       </c>
       <c r="V25" s="1">
         <v>48566</v>
       </c>
       <c r="W25" s="1">
         <v>48507</v>
       </c>
       <c r="X25" s="1">
         <v>48451</v>
       </c>
       <c r="Y25" s="1">
         <v>48403</v>
       </c>
       <c r="Z25" s="1">
         <v>48362</v>
       </c>
       <c r="AA25" s="1">
         <v>48349</v>
       </c>
-      <c r="AB25" s="33">
+      <c r="AB25" s="10">
         <v>48329</v>
       </c>
-      <c r="AC25" s="34">
+      <c r="AC25" s="20">
         <v>48341</v>
       </c>
-      <c r="AD25" s="35">
+      <c r="AD25" s="20">
         <v>48253</v>
       </c>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25" s="20">
+        <v>48216</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B26" s="25">
+      <c r="B26" s="16">
         <v>18421</v>
       </c>
-      <c r="C26" s="13">
+      <c r="C26" s="10">
         <v>18363</v>
       </c>
-      <c r="D26" s="13">
+      <c r="D26" s="10">
         <v>18347</v>
       </c>
-      <c r="E26" s="13">
+      <c r="E26" s="10">
         <v>18351</v>
       </c>
-      <c r="F26" s="13">
+      <c r="F26" s="10">
         <v>18347</v>
       </c>
-      <c r="G26" s="13">
+      <c r="G26" s="10">
         <v>18376</v>
       </c>
-      <c r="H26" s="13">
+      <c r="H26" s="10">
         <v>18383</v>
       </c>
-      <c r="I26" s="13">
+      <c r="I26" s="10">
         <v>18393</v>
       </c>
-      <c r="J26" s="28">
+      <c r="J26" s="16">
         <v>18355</v>
       </c>
-      <c r="K26" s="13">
+      <c r="K26" s="10">
         <v>18308</v>
       </c>
       <c r="L26" s="1">
         <v>18248</v>
       </c>
       <c r="M26" s="1">
         <v>18230</v>
       </c>
       <c r="N26" s="1">
         <v>18237</v>
       </c>
       <c r="O26" s="1">
         <v>18203</v>
       </c>
       <c r="P26" s="1">
         <v>18181</v>
       </c>
       <c r="Q26" s="1">
         <v>18160</v>
       </c>
       <c r="R26" s="1">
         <v>18157</v>
       </c>
       <c r="S26" s="1">
         <v>18115</v>
       </c>
       <c r="T26" s="1">
         <v>18090</v>
       </c>
       <c r="U26" s="1">
         <v>18016</v>
       </c>
       <c r="V26" s="1">
         <v>17968</v>
       </c>
       <c r="W26" s="1">
         <v>17941</v>
       </c>
       <c r="X26" s="1">
         <v>17897</v>
       </c>
       <c r="Y26" s="1">
         <v>17883</v>
       </c>
       <c r="Z26" s="1">
         <v>17881</v>
       </c>
       <c r="AA26" s="1">
         <v>17842</v>
       </c>
-      <c r="AB26" s="33">
+      <c r="AB26" s="10">
         <v>17841</v>
       </c>
-      <c r="AC26" s="34">
+      <c r="AC26" s="20">
         <v>17840</v>
       </c>
-      <c r="AD26" s="35">
+      <c r="AD26" s="20">
         <v>17869</v>
       </c>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26" s="20">
+        <v>17871</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B27" s="25">
+      <c r="B27" s="16">
         <v>42735</v>
       </c>
-      <c r="C27" s="13">
+      <c r="C27" s="10">
         <v>42673</v>
       </c>
-      <c r="D27" s="13">
+      <c r="D27" s="10">
         <v>42600</v>
       </c>
-      <c r="E27" s="13">
+      <c r="E27" s="10">
         <v>42573</v>
       </c>
-      <c r="F27" s="13">
+      <c r="F27" s="10">
         <v>42533</v>
       </c>
-      <c r="G27" s="13">
+      <c r="G27" s="10">
         <v>42478</v>
       </c>
-      <c r="H27" s="13">
+      <c r="H27" s="10">
         <v>42415</v>
       </c>
-      <c r="I27" s="13">
+      <c r="I27" s="10">
         <v>42392</v>
       </c>
-      <c r="J27" s="28">
+      <c r="J27" s="16">
         <v>42295</v>
       </c>
-      <c r="K27" s="13">
+      <c r="K27" s="10">
         <v>42218</v>
       </c>
       <c r="L27" s="1">
         <v>42209</v>
       </c>
       <c r="M27" s="1">
         <v>42224</v>
       </c>
       <c r="N27" s="1">
         <v>42227</v>
       </c>
       <c r="O27" s="1">
         <v>42202</v>
       </c>
       <c r="P27" s="1">
         <v>42173</v>
       </c>
       <c r="Q27" s="1">
         <v>42117</v>
       </c>
       <c r="R27" s="1">
         <v>42129</v>
       </c>
       <c r="S27" s="1">
         <v>42091</v>
       </c>
       <c r="T27" s="1">
         <v>42035</v>
       </c>
       <c r="U27" s="1">
         <v>41977</v>
       </c>
       <c r="V27" s="1">
         <v>41899</v>
       </c>
       <c r="W27" s="1">
         <v>41844</v>
       </c>
       <c r="X27" s="1">
         <v>41829</v>
       </c>
       <c r="Y27" s="1">
         <v>41731</v>
       </c>
       <c r="Z27" s="1">
         <v>41711</v>
       </c>
       <c r="AA27" s="1">
         <v>41659</v>
       </c>
-      <c r="AB27" s="33">
+      <c r="AB27" s="10">
         <v>41636</v>
       </c>
-      <c r="AC27" s="34">
+      <c r="AC27" s="20">
         <v>41599</v>
       </c>
-      <c r="AD27" s="35">
+      <c r="AD27" s="20">
         <v>41572</v>
       </c>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27" s="20">
+        <v>41487</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="25">
+      <c r="B28" s="16">
         <v>18368</v>
       </c>
-      <c r="C28" s="13">
+      <c r="C28" s="10">
         <v>18344</v>
       </c>
-      <c r="D28" s="13">
+      <c r="D28" s="10">
         <v>18306</v>
       </c>
-      <c r="E28" s="13">
+      <c r="E28" s="10">
         <v>18281</v>
       </c>
-      <c r="F28" s="13">
+      <c r="F28" s="10">
         <v>18264</v>
       </c>
-      <c r="G28" s="13">
+      <c r="G28" s="10">
         <v>18263</v>
       </c>
-      <c r="H28" s="13">
+      <c r="H28" s="10">
         <v>18239</v>
       </c>
-      <c r="I28" s="13">
+      <c r="I28" s="10">
         <v>18205</v>
       </c>
-      <c r="J28" s="28">
+      <c r="J28" s="16">
         <v>18193</v>
       </c>
-      <c r="K28" s="13">
+      <c r="K28" s="10">
         <v>18189</v>
       </c>
       <c r="L28" s="1">
         <v>18168</v>
       </c>
       <c r="M28" s="1">
         <v>18116</v>
       </c>
       <c r="N28" s="1">
         <v>18128</v>
       </c>
       <c r="O28" s="1">
         <v>18101</v>
       </c>
       <c r="P28" s="1">
         <v>18060</v>
       </c>
       <c r="Q28" s="1">
         <v>18029</v>
       </c>
       <c r="R28" s="1">
         <v>17994</v>
       </c>
       <c r="S28" s="1">
         <v>17988</v>
@@ -5515,1378 +5525,1423 @@
       </c>
       <c r="U28" s="1">
         <v>17916</v>
       </c>
       <c r="V28" s="1">
         <v>17884</v>
       </c>
       <c r="W28" s="1">
         <v>17854</v>
       </c>
       <c r="X28" s="1">
         <v>17875</v>
       </c>
       <c r="Y28" s="1">
         <v>17858</v>
       </c>
       <c r="Z28" s="1">
         <v>17842</v>
       </c>
       <c r="AA28" s="1">
         <v>17870</v>
       </c>
       <c r="AB28" s="1">
         <v>17849</v>
       </c>
-      <c r="AC28" s="34">
+      <c r="AC28" s="20">
         <v>17816</v>
       </c>
-      <c r="AD28" s="35">
+      <c r="AD28" s="20">
         <v>17793</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="39" t="s">
+      <c r="AE28" s="20">
+        <v>17802</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="15" customHeight="1">
+      <c r="A29" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="39"/>
-[...14 lines deleted...]
-      <c r="A30" s="15" t="s">
+      <c r="B29" s="24"/>
+      <c r="C29" s="24"/>
+      <c r="D29" s="24"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="AD29" s="20"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="25">
+      <c r="B30" s="16">
         <v>243106</v>
       </c>
-      <c r="C30" s="13">
+      <c r="C30" s="10">
         <v>242784</v>
       </c>
-      <c r="D30" s="13">
+      <c r="D30" s="10">
         <v>242625</v>
       </c>
-      <c r="E30" s="13">
+      <c r="E30" s="10">
         <v>242335</v>
       </c>
-      <c r="F30" s="13">
+      <c r="F30" s="10">
         <v>242114</v>
       </c>
-      <c r="G30" s="13">
+      <c r="G30" s="10">
         <v>241765</v>
       </c>
-      <c r="H30" s="13">
+      <c r="H30" s="10">
         <v>241273</v>
       </c>
-      <c r="I30" s="13">
+      <c r="I30" s="10">
         <v>240817</v>
       </c>
-      <c r="J30" s="29">
+      <c r="J30" s="16">
         <v>240496</v>
       </c>
-      <c r="K30" s="13">
+      <c r="K30" s="10">
         <v>240003</v>
       </c>
       <c r="L30" s="1">
         <v>239441</v>
       </c>
       <c r="M30" s="1">
         <v>238782</v>
       </c>
       <c r="N30" s="1">
         <v>238246</v>
       </c>
-      <c r="O30" s="14">
+      <c r="O30" s="1">
         <v>237603</v>
       </c>
-      <c r="P30" s="14">
+      <c r="P30" s="1">
         <v>237162</v>
       </c>
       <c r="Q30" s="1">
         <v>236731</v>
       </c>
       <c r="R30" s="1">
         <v>236170</v>
       </c>
       <c r="S30" s="1">
         <v>235821</v>
       </c>
-      <c r="T30" s="14">
+      <c r="T30" s="1">
         <v>235334</v>
       </c>
-      <c r="U30" s="14">
+      <c r="U30" s="1">
         <v>234643</v>
       </c>
       <c r="V30" s="1">
         <v>233899</v>
       </c>
       <c r="W30" s="1">
         <v>233515</v>
       </c>
       <c r="X30" s="1">
         <v>233082</v>
       </c>
       <c r="Y30" s="1">
         <v>232782</v>
       </c>
       <c r="Z30" s="1">
         <v>232486</v>
       </c>
       <c r="AA30" s="1">
         <v>231978</v>
       </c>
-      <c r="AB30" s="33">
+      <c r="AB30" s="10">
         <v>231752</v>
       </c>
-      <c r="AC30" s="34">
+      <c r="AC30" s="20">
         <v>231538</v>
       </c>
-      <c r="AD30" s="35">
+      <c r="AD30" s="20">
         <v>231287</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="16" t="s">
+      <c r="AE30" s="2">
+        <v>231046</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="26">
+      <c r="B31" s="16">
         <v>19943</v>
       </c>
-      <c r="C31" s="13">
+      <c r="C31" s="10">
         <v>20006</v>
       </c>
-      <c r="D31" s="13">
+      <c r="D31" s="10">
         <v>20055</v>
       </c>
-      <c r="E31" s="13">
+      <c r="E31" s="10">
         <v>20076</v>
       </c>
-      <c r="F31" s="13">
+      <c r="F31" s="10">
         <v>20073</v>
       </c>
-      <c r="G31" s="13">
+      <c r="G31" s="10">
         <v>20038</v>
       </c>
-      <c r="H31" s="13">
+      <c r="H31" s="10">
         <v>20055</v>
       </c>
-      <c r="I31" s="13">
+      <c r="I31" s="10">
         <v>20064</v>
       </c>
-      <c r="J31" s="29">
+      <c r="J31" s="16">
         <v>20109</v>
       </c>
-      <c r="K31" s="13">
+      <c r="K31" s="10">
         <v>20119</v>
       </c>
       <c r="L31" s="1">
         <v>20132</v>
       </c>
       <c r="M31" s="1">
         <v>20112</v>
       </c>
       <c r="N31" s="1">
         <v>20136</v>
       </c>
-      <c r="O31" s="14">
+      <c r="O31" s="1">
         <v>20116</v>
       </c>
-      <c r="P31" s="14">
+      <c r="P31" s="1">
         <v>20103</v>
       </c>
       <c r="Q31" s="1">
         <v>20097</v>
       </c>
       <c r="R31" s="1">
         <v>20149</v>
       </c>
       <c r="S31" s="1">
         <v>20183</v>
       </c>
-      <c r="T31" s="14">
+      <c r="T31" s="1">
         <v>20201</v>
       </c>
-      <c r="U31" s="14">
+      <c r="U31" s="1">
         <v>20167</v>
       </c>
       <c r="V31" s="1">
         <v>20175</v>
       </c>
       <c r="W31" s="1">
         <v>20152</v>
       </c>
       <c r="X31" s="1">
         <v>20112</v>
       </c>
       <c r="Y31" s="1">
         <v>20124</v>
       </c>
       <c r="Z31" s="1">
         <v>20166</v>
       </c>
       <c r="AA31" s="1">
         <v>20088</v>
       </c>
-      <c r="AB31" s="33">
+      <c r="AB31" s="10">
         <v>20077</v>
       </c>
-      <c r="AC31" s="34">
+      <c r="AC31" s="20">
         <v>20075</v>
       </c>
-      <c r="AD31" s="35">
+      <c r="AD31" s="20">
         <v>20059</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="16" t="s">
+      <c r="AE31" s="2">
+        <v>20072</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="26">
+      <c r="B32" s="16">
         <v>1832</v>
       </c>
-      <c r="C32" s="13">
+      <c r="C32" s="10">
         <v>1828</v>
       </c>
-      <c r="D32" s="13">
+      <c r="D32" s="10">
         <v>1823</v>
       </c>
-      <c r="E32" s="13">
+      <c r="E32" s="10">
         <v>1823</v>
       </c>
-      <c r="F32" s="13">
+      <c r="F32" s="10">
         <v>1818</v>
       </c>
-      <c r="G32" s="13">
+      <c r="G32" s="10">
         <v>1817</v>
       </c>
-      <c r="H32" s="13">
+      <c r="H32" s="10">
         <v>1818</v>
       </c>
-      <c r="I32" s="13">
+      <c r="I32" s="10">
         <v>1816</v>
       </c>
-      <c r="J32" s="29">
+      <c r="J32" s="16">
         <v>1803</v>
       </c>
-      <c r="K32" s="13">
+      <c r="K32" s="10">
         <v>1790</v>
       </c>
       <c r="L32" s="1">
         <v>1790</v>
       </c>
       <c r="M32" s="1">
         <v>1781</v>
       </c>
       <c r="N32" s="1">
         <v>1760</v>
       </c>
-      <c r="O32" s="14">
+      <c r="O32" s="1">
         <v>1756</v>
       </c>
-      <c r="P32" s="14">
+      <c r="P32" s="1">
         <v>1744</v>
       </c>
       <c r="Q32" s="1">
         <v>1745</v>
       </c>
       <c r="R32" s="1">
         <v>1735</v>
       </c>
       <c r="S32" s="1">
         <v>1737</v>
       </c>
-      <c r="T32" s="14">
+      <c r="T32" s="1">
         <v>1746</v>
       </c>
-      <c r="U32" s="14">
+      <c r="U32" s="1">
         <v>1731</v>
       </c>
       <c r="V32" s="1">
         <v>1718</v>
       </c>
       <c r="W32" s="1">
         <v>1715</v>
       </c>
       <c r="X32" s="1">
         <v>1698</v>
       </c>
       <c r="Y32" s="1">
         <v>1703</v>
       </c>
       <c r="Z32" s="1">
         <v>1689</v>
       </c>
       <c r="AA32" s="1">
         <v>1673</v>
       </c>
-      <c r="AB32" s="33">
+      <c r="AB32" s="10">
         <v>1665</v>
       </c>
-      <c r="AC32" s="34">
+      <c r="AC32" s="20">
         <v>1663</v>
       </c>
-      <c r="AD32" s="35">
+      <c r="AD32" s="20">
         <v>1657</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="16" t="s">
+      <c r="AE32" s="2">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="26">
+      <c r="B33" s="16">
         <v>56493</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="10">
         <v>56461</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D33" s="10">
         <v>56436</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E33" s="10">
         <v>56373</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F33" s="10">
         <v>56320</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G33" s="10">
         <v>56263</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="10">
         <v>56184</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I33" s="10">
         <v>56121</v>
       </c>
-      <c r="J33" s="29">
+      <c r="J33" s="16">
         <v>56052</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K33" s="10">
         <v>56019</v>
       </c>
       <c r="L33" s="1">
         <v>55934</v>
       </c>
       <c r="M33" s="1">
         <v>55895</v>
       </c>
       <c r="N33" s="1">
         <v>55824</v>
       </c>
-      <c r="O33" s="14">
+      <c r="O33" s="1">
         <v>55738</v>
       </c>
-      <c r="P33" s="14">
+      <c r="P33" s="1">
         <v>55680</v>
       </c>
       <c r="Q33" s="1">
         <v>55613</v>
       </c>
       <c r="R33" s="1">
         <v>55504</v>
       </c>
       <c r="S33" s="1">
         <v>55427</v>
       </c>
-      <c r="T33" s="14">
+      <c r="T33" s="1">
         <v>55394</v>
       </c>
-      <c r="U33" s="14">
+      <c r="U33" s="1">
         <v>55319</v>
       </c>
       <c r="V33" s="1">
         <v>55186</v>
       </c>
       <c r="W33" s="1">
         <v>55185</v>
       </c>
       <c r="X33" s="1">
         <v>55195</v>
       </c>
       <c r="Y33" s="1">
         <v>55174</v>
       </c>
       <c r="Z33" s="1">
         <v>55121</v>
       </c>
       <c r="AA33" s="1">
         <v>55047</v>
       </c>
-      <c r="AB33" s="33">
+      <c r="AB33" s="10">
         <v>54996</v>
       </c>
-      <c r="AC33" s="34">
+      <c r="AC33" s="20">
         <v>54938</v>
       </c>
-      <c r="AD33" s="35">
+      <c r="AD33" s="20">
         <v>54826</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="16" t="s">
+      <c r="AE33" s="2">
+        <v>54813</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B34" s="26">
+      <c r="B34" s="16">
         <v>17258</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="10">
         <v>17248</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D34" s="10">
         <v>17208</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="10">
         <v>17200</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="10">
         <v>17188</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G34" s="10">
         <v>17174</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="10">
         <v>17154</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="10">
         <v>17131</v>
       </c>
-      <c r="J34" s="29">
+      <c r="J34" s="16">
         <v>17094</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="10">
         <v>17051</v>
       </c>
       <c r="L34" s="1">
         <v>17047</v>
       </c>
       <c r="M34" s="1">
         <v>17036</v>
       </c>
       <c r="N34" s="1">
         <v>16982</v>
       </c>
-      <c r="O34" s="14">
+      <c r="O34" s="1">
         <v>16945</v>
       </c>
-      <c r="P34" s="14">
+      <c r="P34" s="1">
         <v>16942</v>
       </c>
       <c r="Q34" s="1">
         <v>16935</v>
       </c>
       <c r="R34" s="1">
         <v>16867</v>
       </c>
       <c r="S34" s="1">
         <v>16862</v>
       </c>
-      <c r="T34" s="14">
+      <c r="T34" s="1">
         <v>16857</v>
       </c>
-      <c r="U34" s="14">
+      <c r="U34" s="1">
         <v>16807</v>
       </c>
       <c r="V34" s="1">
         <v>16712</v>
       </c>
       <c r="W34" s="1">
         <v>16662</v>
       </c>
       <c r="X34" s="1">
         <v>16684</v>
       </c>
       <c r="Y34" s="1">
         <v>16644</v>
       </c>
       <c r="Z34" s="1">
         <v>16636</v>
       </c>
       <c r="AA34" s="1">
         <v>16586</v>
       </c>
-      <c r="AB34" s="33">
+      <c r="AB34" s="10">
         <v>16543</v>
       </c>
-      <c r="AC34" s="34">
+      <c r="AC34" s="20">
         <v>16541</v>
       </c>
-      <c r="AD34" s="35">
+      <c r="AD34" s="20">
         <v>16534</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" s="16" t="s">
+      <c r="AE34" s="2">
+        <v>16500</v>
+      </c>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B35" s="26">
+      <c r="B35" s="16">
         <v>17710</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C35" s="10">
         <v>17678</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D35" s="10">
         <v>17626</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E35" s="10">
         <v>17580</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F35" s="10">
         <v>17538</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G35" s="10">
         <v>17516</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="10">
         <v>17418</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="10">
         <v>17371</v>
       </c>
-      <c r="J35" s="29">
+      <c r="J35" s="16">
         <v>17340</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K35" s="10">
         <v>17305</v>
       </c>
       <c r="L35" s="1">
         <v>17259</v>
       </c>
       <c r="M35" s="1">
         <v>17166</v>
       </c>
       <c r="N35" s="1">
         <v>17111</v>
       </c>
-      <c r="O35" s="14">
+      <c r="O35" s="1">
         <v>17041</v>
       </c>
-      <c r="P35" s="14">
+      <c r="P35" s="1">
         <v>16991</v>
       </c>
       <c r="Q35" s="1">
         <v>16946</v>
       </c>
       <c r="R35" s="1">
         <v>16888</v>
       </c>
       <c r="S35" s="1">
         <v>16854</v>
       </c>
-      <c r="T35" s="14">
+      <c r="T35" s="1">
         <v>16775</v>
       </c>
-      <c r="U35" s="14">
+      <c r="U35" s="1">
         <v>16729</v>
       </c>
       <c r="V35" s="1">
         <v>16648</v>
       </c>
       <c r="W35" s="1">
         <v>16601</v>
       </c>
       <c r="X35" s="1">
         <v>16536</v>
       </c>
       <c r="Y35" s="1">
         <v>16480</v>
       </c>
       <c r="Z35" s="1">
         <v>16414</v>
       </c>
       <c r="AA35" s="1">
         <v>16374</v>
       </c>
-      <c r="AB35" s="33">
+      <c r="AB35" s="10">
         <v>16340</v>
       </c>
-      <c r="AC35" s="34">
+      <c r="AC35" s="20">
         <v>16306</v>
       </c>
-      <c r="AD35" s="35">
+      <c r="AD35" s="20">
         <v>16243</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="16" t="s">
+      <c r="AE35" s="2">
+        <v>16198</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B36" s="26">
+      <c r="B36" s="16">
         <v>14600</v>
       </c>
-      <c r="C36" s="13">
+      <c r="C36" s="10">
         <v>14590</v>
       </c>
-      <c r="D36" s="13">
+      <c r="D36" s="10">
         <v>14601</v>
       </c>
-      <c r="E36" s="13">
+      <c r="E36" s="10">
         <v>14596</v>
       </c>
-      <c r="F36" s="13">
+      <c r="F36" s="10">
         <v>14601</v>
       </c>
-      <c r="G36" s="13">
+      <c r="G36" s="10">
         <v>14564</v>
       </c>
-      <c r="H36" s="13">
+      <c r="H36" s="10">
         <v>14553</v>
       </c>
-      <c r="I36" s="13">
+      <c r="I36" s="10">
         <v>14523</v>
       </c>
-      <c r="J36" s="29">
+      <c r="J36" s="16">
         <v>14480</v>
       </c>
-      <c r="K36" s="13">
+      <c r="K36" s="10">
         <v>14431</v>
       </c>
       <c r="L36" s="1">
         <v>14355</v>
       </c>
       <c r="M36" s="1">
         <v>14301</v>
       </c>
       <c r="N36" s="1">
         <v>14236</v>
       </c>
-      <c r="O36" s="14">
+      <c r="O36" s="1">
         <v>14166</v>
       </c>
-      <c r="P36" s="14">
+      <c r="P36" s="1">
         <v>14113</v>
       </c>
       <c r="Q36" s="1">
         <v>14078</v>
       </c>
       <c r="R36" s="1">
         <v>13984</v>
       </c>
       <c r="S36" s="1">
         <v>13941</v>
       </c>
-      <c r="T36" s="14">
+      <c r="T36" s="1">
         <v>13939</v>
       </c>
-      <c r="U36" s="14">
+      <c r="U36" s="1">
         <v>13884</v>
       </c>
       <c r="V36" s="1">
         <v>13814</v>
       </c>
       <c r="W36" s="1">
         <v>13785</v>
       </c>
-      <c r="X36" s="14">
+      <c r="X36" s="1">
         <v>13751</v>
       </c>
       <c r="Y36" s="1">
         <v>13682</v>
       </c>
       <c r="Z36" s="1">
         <v>13651</v>
       </c>
       <c r="AA36" s="1">
         <v>13600</v>
       </c>
-      <c r="AB36" s="13">
+      <c r="AB36" s="10">
         <v>13607</v>
       </c>
-      <c r="AC36" s="35">
+      <c r="AC36" s="20">
         <v>13628</v>
       </c>
-      <c r="AD36" s="35">
+      <c r="AD36" s="20">
         <v>13622</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="16" t="s">
+      <c r="AE36" s="2">
+        <v>13560</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B37" s="26">
+      <c r="B37" s="16">
         <v>9555</v>
       </c>
-      <c r="C37" s="13">
+      <c r="C37" s="10">
         <v>9506</v>
       </c>
-      <c r="D37" s="13">
+      <c r="D37" s="10">
         <v>9520</v>
       </c>
-      <c r="E37" s="13">
+      <c r="E37" s="10">
         <v>9482</v>
       </c>
-      <c r="F37" s="13">
+      <c r="F37" s="10">
         <v>9472</v>
       </c>
-      <c r="G37" s="13">
+      <c r="G37" s="10">
         <v>9448</v>
       </c>
-      <c r="H37" s="13">
+      <c r="H37" s="10">
         <v>9418</v>
       </c>
-      <c r="I37" s="13">
+      <c r="I37" s="10">
         <v>9371</v>
       </c>
-      <c r="J37" s="29">
+      <c r="J37" s="16">
         <v>9350</v>
       </c>
-      <c r="K37" s="13">
+      <c r="K37" s="10">
         <v>9320</v>
       </c>
-      <c r="L37" s="14">
+      <c r="L37" s="1">
         <v>9282</v>
       </c>
-      <c r="M37" s="14">
+      <c r="M37" s="1">
         <v>9243</v>
       </c>
       <c r="N37" s="1">
         <v>9218</v>
       </c>
-      <c r="O37" s="14">
+      <c r="O37" s="1">
         <v>9191</v>
       </c>
-      <c r="P37" s="14">
+      <c r="P37" s="1">
         <v>9187</v>
       </c>
-      <c r="Q37" s="14">
+      <c r="Q37" s="1">
         <v>9179</v>
       </c>
-      <c r="R37" s="14">
+      <c r="R37" s="1">
         <v>9179</v>
       </c>
-      <c r="S37" s="14">
+      <c r="S37" s="1">
         <v>9155</v>
       </c>
-      <c r="T37" s="14">
+      <c r="T37" s="1">
         <v>9131</v>
       </c>
-      <c r="U37" s="14">
+      <c r="U37" s="1">
         <v>9087</v>
       </c>
       <c r="V37" s="1">
         <v>9065</v>
       </c>
-      <c r="W37" s="14">
+      <c r="W37" s="1">
         <v>9064</v>
       </c>
-      <c r="X37" s="14">
+      <c r="X37" s="1">
         <v>9067</v>
       </c>
-      <c r="Y37" s="14">
+      <c r="Y37" s="1">
         <v>9074</v>
       </c>
-      <c r="Z37" s="14">
+      <c r="Z37" s="1">
         <v>9054</v>
       </c>
-      <c r="AA37" s="14">
+      <c r="AA37" s="1">
         <v>9071</v>
       </c>
-      <c r="AB37" s="13">
+      <c r="AB37" s="10">
         <v>9074</v>
       </c>
-      <c r="AC37" s="35">
+      <c r="AC37" s="20">
         <v>9065</v>
       </c>
-      <c r="AD37" s="35">
+      <c r="AD37" s="20">
         <v>9081</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="22" t="s">
+      <c r="AE37" s="2">
+        <v>9109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B38" s="26">
+      <c r="B38" s="16">
         <v>7188</v>
       </c>
-      <c r="C38" s="13">
+      <c r="C38" s="10">
         <v>7146</v>
       </c>
-      <c r="D38" s="13">
+      <c r="D38" s="10">
         <v>7138</v>
       </c>
-      <c r="E38" s="13">
+      <c r="E38" s="10">
         <v>7126</v>
       </c>
-      <c r="F38" s="13">
+      <c r="F38" s="10">
         <v>7093</v>
       </c>
-      <c r="G38" s="13">
+      <c r="G38" s="10">
         <v>7037</v>
       </c>
-      <c r="H38" s="13">
+      <c r="H38" s="10">
         <v>6995</v>
       </c>
-      <c r="I38" s="13">
+      <c r="I38" s="10">
         <v>6970</v>
       </c>
-      <c r="J38" s="29">
+      <c r="J38" s="16">
         <v>6927</v>
       </c>
-      <c r="K38" s="13">
+      <c r="K38" s="10">
         <v>6886</v>
       </c>
-      <c r="L38" s="14">
+      <c r="L38" s="1">
         <v>6870</v>
       </c>
-      <c r="M38" s="14">
+      <c r="M38" s="1">
         <v>6767</v>
       </c>
-      <c r="N38" s="14">
+      <c r="N38" s="1">
         <v>6755</v>
       </c>
-      <c r="O38" s="14">
+      <c r="O38" s="1">
         <v>6706</v>
       </c>
-      <c r="P38" s="14">
+      <c r="P38" s="1">
         <v>6695</v>
       </c>
-      <c r="Q38" s="14">
+      <c r="Q38" s="1">
         <v>6656</v>
       </c>
-      <c r="R38" s="14">
+      <c r="R38" s="1">
         <v>6625</v>
       </c>
-      <c r="S38" s="14">
+      <c r="S38" s="1">
         <v>6629</v>
       </c>
-      <c r="T38" s="14">
+      <c r="T38" s="1">
         <v>6571</v>
       </c>
-      <c r="U38" s="14">
+      <c r="U38" s="1">
         <v>6516</v>
       </c>
       <c r="V38" s="1">
         <v>6495</v>
       </c>
-      <c r="W38" s="14">
+      <c r="W38" s="1">
         <v>6480</v>
       </c>
-      <c r="X38" s="14">
+      <c r="X38" s="1">
         <v>6430</v>
       </c>
-      <c r="Y38" s="14">
+      <c r="Y38" s="1">
         <v>6412</v>
       </c>
-      <c r="Z38" s="14">
+      <c r="Z38" s="1">
         <v>6431</v>
       </c>
-      <c r="AA38" s="14">
+      <c r="AA38" s="1">
         <v>6408</v>
       </c>
-      <c r="AB38" s="13">
+      <c r="AB38" s="10">
         <v>6385</v>
       </c>
-      <c r="AC38" s="35">
+      <c r="AC38" s="20">
         <v>6346</v>
       </c>
-      <c r="AD38" s="35">
+      <c r="AD38" s="20">
         <v>6326</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="16" t="s">
+      <c r="AE38" s="32">
+        <v>6313</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="26">
+      <c r="B39" s="16">
         <v>11668</v>
       </c>
-      <c r="C39" s="13">
+      <c r="C39" s="10">
         <v>11679</v>
       </c>
-      <c r="D39" s="13">
+      <c r="D39" s="10">
         <v>11706</v>
       </c>
-      <c r="E39" s="13">
+      <c r="E39" s="10">
         <v>11682</v>
       </c>
-      <c r="F39" s="13">
+      <c r="F39" s="10">
         <v>11669</v>
       </c>
-      <c r="G39" s="13">
+      <c r="G39" s="10">
         <v>11656</v>
       </c>
-      <c r="H39" s="13">
+      <c r="H39" s="10">
         <v>11606</v>
       </c>
-      <c r="I39" s="13">
+      <c r="I39" s="10">
         <v>11568</v>
       </c>
-      <c r="J39" s="29">
+      <c r="J39" s="16">
         <v>11572</v>
       </c>
-      <c r="K39" s="13">
+      <c r="K39" s="10">
         <v>11539</v>
       </c>
-      <c r="L39" s="14">
+      <c r="L39" s="1">
         <v>11452</v>
       </c>
-      <c r="M39" s="14">
+      <c r="M39" s="1">
         <v>11376</v>
       </c>
-      <c r="N39" s="14">
+      <c r="N39" s="1">
         <v>11364</v>
       </c>
-      <c r="O39" s="14">
+      <c r="O39" s="1">
         <v>11336</v>
       </c>
-      <c r="P39" s="14">
+      <c r="P39" s="1">
         <v>11358</v>
       </c>
-      <c r="Q39" s="14">
+      <c r="Q39" s="1">
         <v>11316</v>
       </c>
-      <c r="R39" s="14">
+      <c r="R39" s="1">
         <v>11333</v>
       </c>
-      <c r="S39" s="14">
+      <c r="S39" s="1">
         <v>11304</v>
       </c>
-      <c r="T39" s="14">
+      <c r="T39" s="1">
         <v>11282</v>
       </c>
-      <c r="U39" s="14">
+      <c r="U39" s="1">
         <v>11251</v>
       </c>
       <c r="V39" s="1">
         <v>11192</v>
       </c>
-      <c r="W39" s="14">
+      <c r="W39" s="1">
         <v>11151</v>
       </c>
-      <c r="X39" s="14">
+      <c r="X39" s="1">
         <v>11137</v>
       </c>
-      <c r="Y39" s="14">
+      <c r="Y39" s="1">
         <v>11112</v>
       </c>
-      <c r="Z39" s="14">
+      <c r="Z39" s="1">
         <v>11099</v>
       </c>
-      <c r="AA39" s="14">
+      <c r="AA39" s="1">
         <v>11090</v>
       </c>
-      <c r="AB39" s="13">
+      <c r="AB39" s="10">
         <v>11071</v>
       </c>
-      <c r="AC39" s="35">
+      <c r="AC39" s="20">
         <v>11073</v>
       </c>
-      <c r="AD39" s="35">
+      <c r="AD39" s="20">
         <v>11062</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="AE39" s="32">
+        <v>11076</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B40" s="26">
+      <c r="B40" s="16">
         <v>19004</v>
       </c>
-      <c r="C40" s="13">
+      <c r="C40" s="10">
         <v>18931</v>
       </c>
-      <c r="D40" s="13">
+      <c r="D40" s="10">
         <v>18874</v>
       </c>
-      <c r="E40" s="13">
+      <c r="E40" s="10">
         <v>18848</v>
       </c>
-      <c r="F40" s="13">
+      <c r="F40" s="10">
         <v>18823</v>
       </c>
-      <c r="G40" s="13">
+      <c r="G40" s="10">
         <v>18820</v>
       </c>
-      <c r="H40" s="13">
+      <c r="H40" s="10">
         <v>18786</v>
       </c>
-      <c r="I40" s="13">
+      <c r="I40" s="10">
         <v>18729</v>
       </c>
-      <c r="J40" s="29">
+      <c r="J40" s="16">
         <v>18726</v>
       </c>
-      <c r="K40" s="13">
+      <c r="K40" s="10">
         <v>18622</v>
       </c>
-      <c r="L40" s="14">
+      <c r="L40" s="1">
         <v>18553</v>
       </c>
-      <c r="M40" s="14">
+      <c r="M40" s="1">
         <v>18480</v>
       </c>
-      <c r="N40" s="14">
+      <c r="N40" s="1">
         <v>18406</v>
       </c>
-      <c r="O40" s="14">
+      <c r="O40" s="1">
         <v>18315</v>
       </c>
-      <c r="P40" s="14">
+      <c r="P40" s="1">
         <v>18293</v>
       </c>
-      <c r="Q40" s="14">
+      <c r="Q40" s="1">
         <v>18231</v>
       </c>
-      <c r="R40" s="14">
+      <c r="R40" s="1">
         <v>18142</v>
       </c>
-      <c r="S40" s="14">
+      <c r="S40" s="1">
         <v>18084</v>
       </c>
-      <c r="T40" s="14">
+      <c r="T40" s="1">
         <v>18018</v>
       </c>
-      <c r="U40" s="14">
+      <c r="U40" s="1">
         <v>17934</v>
       </c>
       <c r="V40" s="1">
         <v>17881</v>
       </c>
-      <c r="W40" s="14">
+      <c r="W40" s="1">
         <v>17810</v>
       </c>
-      <c r="X40" s="14">
+      <c r="X40" s="1">
         <v>17767</v>
       </c>
-      <c r="Y40" s="14">
+      <c r="Y40" s="1">
         <v>17730</v>
       </c>
-      <c r="Z40" s="14">
+      <c r="Z40" s="1">
         <v>17682</v>
       </c>
-      <c r="AA40" s="14">
+      <c r="AA40" s="1">
         <v>17595</v>
       </c>
-      <c r="AB40" s="13">
+      <c r="AB40" s="10">
         <v>17574</v>
       </c>
-      <c r="AC40" s="35">
+      <c r="AC40" s="20">
         <v>17571</v>
       </c>
-      <c r="AD40" s="35">
+      <c r="AD40" s="20">
         <v>17611</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="16" t="s">
+      <c r="AE40" s="32">
+        <v>17586</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B41" s="26">
+      <c r="B41" s="16">
         <v>33640</v>
       </c>
-      <c r="C41" s="13">
+      <c r="C41" s="10">
         <v>33592</v>
       </c>
-      <c r="D41" s="13">
+      <c r="D41" s="10">
         <v>33580</v>
       </c>
-      <c r="E41" s="13">
+      <c r="E41" s="10">
         <v>33562</v>
       </c>
-      <c r="F41" s="13">
+      <c r="F41" s="10">
         <v>33570</v>
       </c>
-      <c r="G41" s="13">
+      <c r="G41" s="10">
         <v>33560</v>
       </c>
-      <c r="H41" s="13">
+      <c r="H41" s="10">
         <v>33504</v>
       </c>
-      <c r="I41" s="13">
+      <c r="I41" s="10">
         <v>33443</v>
       </c>
-      <c r="J41" s="29">
+      <c r="J41" s="16">
         <v>33408</v>
       </c>
-      <c r="K41" s="13">
+      <c r="K41" s="10">
         <v>33354</v>
       </c>
-      <c r="L41" s="14">
+      <c r="L41" s="1">
         <v>33289</v>
       </c>
-      <c r="M41" s="14">
+      <c r="M41" s="1">
         <v>33255</v>
       </c>
-      <c r="N41" s="14">
+      <c r="N41" s="1">
         <v>33199</v>
       </c>
-      <c r="O41" s="14">
+      <c r="O41" s="1">
         <v>33115</v>
       </c>
-      <c r="P41" s="14">
+      <c r="P41" s="1">
         <v>32954</v>
       </c>
-      <c r="Q41" s="14">
+      <c r="Q41" s="1">
         <v>32905</v>
       </c>
-      <c r="R41" s="14">
+      <c r="R41" s="1">
         <v>32821</v>
       </c>
-      <c r="S41" s="14">
+      <c r="S41" s="1">
         <v>32769</v>
       </c>
-      <c r="T41" s="14">
+      <c r="T41" s="1">
         <v>32650</v>
       </c>
-      <c r="U41" s="14">
+      <c r="U41" s="1">
         <v>32534</v>
       </c>
       <c r="V41" s="1">
         <v>32422</v>
       </c>
-      <c r="W41" s="14">
+      <c r="W41" s="1">
         <v>32424</v>
       </c>
-      <c r="X41" s="14">
+      <c r="X41" s="1">
         <v>32281</v>
       </c>
-      <c r="Y41" s="14">
+      <c r="Y41" s="1">
         <v>32247</v>
       </c>
-      <c r="Z41" s="14">
+      <c r="Z41" s="1">
         <v>32210</v>
       </c>
-      <c r="AA41" s="14">
+      <c r="AA41" s="1">
         <v>32218</v>
       </c>
-      <c r="AB41" s="13">
+      <c r="AB41" s="10">
         <v>32189</v>
       </c>
-      <c r="AC41" s="35">
+      <c r="AC41" s="20">
         <v>32177</v>
       </c>
-      <c r="AD41" s="35">
+      <c r="AD41" s="20">
         <v>32145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="22" t="s">
+      <c r="AE41" s="32">
+        <v>32128</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="26">
+      <c r="B42" s="16">
         <v>11052</v>
       </c>
-      <c r="C42" s="13">
+      <c r="C42" s="10">
         <v>11017</v>
       </c>
-      <c r="D42" s="13">
+      <c r="D42" s="10">
         <v>11009</v>
       </c>
-      <c r="E42" s="13">
+      <c r="E42" s="10">
         <v>11000</v>
       </c>
-      <c r="F42" s="13">
+      <c r="F42" s="10">
         <v>10985</v>
       </c>
-      <c r="G42" s="13">
+      <c r="G42" s="10">
         <v>10952</v>
       </c>
-      <c r="H42" s="13">
+      <c r="H42" s="10">
         <v>10907</v>
       </c>
-      <c r="I42" s="13">
+      <c r="I42" s="10">
         <v>10888</v>
       </c>
-      <c r="J42" s="29">
+      <c r="J42" s="16">
         <v>10856</v>
       </c>
-      <c r="K42" s="13">
+      <c r="K42" s="10">
         <v>10823</v>
       </c>
-      <c r="L42" s="14">
+      <c r="L42" s="1">
         <v>10742</v>
       </c>
-      <c r="M42" s="14">
+      <c r="M42" s="1">
         <v>10677</v>
       </c>
-      <c r="N42" s="14">
+      <c r="N42" s="1">
         <v>10618</v>
       </c>
-      <c r="O42" s="14">
+      <c r="O42" s="1">
         <v>10578</v>
       </c>
-      <c r="P42" s="14">
+      <c r="P42" s="1">
         <v>10548</v>
       </c>
-      <c r="Q42" s="14">
+      <c r="Q42" s="1">
         <v>10502</v>
       </c>
-      <c r="R42" s="14">
+      <c r="R42" s="1">
         <v>10453</v>
       </c>
-      <c r="S42" s="14">
+      <c r="S42" s="1">
         <v>10419</v>
       </c>
-      <c r="T42" s="14">
+      <c r="T42" s="1">
         <v>10358</v>
       </c>
-      <c r="U42" s="14">
+      <c r="U42" s="1">
         <v>10322</v>
       </c>
       <c r="V42" s="1">
         <v>10282</v>
       </c>
-      <c r="W42" s="14">
+      <c r="W42" s="1">
         <v>10225</v>
       </c>
-      <c r="X42" s="14">
+      <c r="X42" s="1">
         <v>10186</v>
       </c>
-      <c r="Y42" s="14">
+      <c r="Y42" s="1">
         <v>10167</v>
       </c>
-      <c r="Z42" s="14">
+      <c r="Z42" s="1">
         <v>10128</v>
       </c>
-      <c r="AA42" s="14">
+      <c r="AA42" s="1">
         <v>10088</v>
       </c>
-      <c r="AB42" s="13">
+      <c r="AB42" s="10">
         <v>10095</v>
       </c>
-      <c r="AC42" s="35">
+      <c r="AC42" s="20">
         <v>10069</v>
       </c>
-      <c r="AD42" s="35">
+      <c r="AD42" s="20">
         <v>10056</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="17" t="s">
+      <c r="AE42" s="32">
+        <v>9997</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="B43" s="27">
+      <c r="B43" s="17">
         <v>23163</v>
       </c>
-      <c r="C43" s="18">
+      <c r="C43" s="12">
         <v>23102</v>
       </c>
-      <c r="D43" s="18">
+      <c r="D43" s="12">
         <v>23049</v>
       </c>
-      <c r="E43" s="18">
+      <c r="E43" s="12">
         <v>22987</v>
       </c>
-      <c r="F43" s="18">
+      <c r="F43" s="12">
         <v>22964</v>
       </c>
-      <c r="G43" s="18">
+      <c r="G43" s="12">
         <v>22920</v>
       </c>
-      <c r="H43" s="18">
+      <c r="H43" s="12">
         <v>22875</v>
       </c>
-      <c r="I43" s="18">
+      <c r="I43" s="12">
         <v>22822</v>
       </c>
-      <c r="J43" s="30">
+      <c r="J43" s="17">
         <v>22779</v>
       </c>
-      <c r="K43" s="18">
+      <c r="K43" s="12">
         <v>22744</v>
       </c>
-      <c r="L43" s="19">
+      <c r="L43" s="13">
         <v>22736</v>
       </c>
-      <c r="M43" s="19">
+      <c r="M43" s="13">
         <v>22693</v>
       </c>
-      <c r="N43" s="19">
+      <c r="N43" s="13">
         <v>22637</v>
       </c>
-      <c r="O43" s="19">
+      <c r="O43" s="13">
         <v>22600</v>
       </c>
-      <c r="P43" s="19">
+      <c r="P43" s="13">
         <v>22554</v>
       </c>
-      <c r="Q43" s="19">
+      <c r="Q43" s="13">
         <v>22528</v>
       </c>
-      <c r="R43" s="19">
+      <c r="R43" s="13">
         <v>22490</v>
       </c>
-      <c r="S43" s="19">
+      <c r="S43" s="13">
         <v>22457</v>
       </c>
-      <c r="T43" s="19">
+      <c r="T43" s="13">
         <v>22412</v>
       </c>
-      <c r="U43" s="19">
+      <c r="U43" s="13">
         <v>22362</v>
       </c>
-      <c r="V43" s="19">
+      <c r="V43" s="13">
         <v>22309</v>
       </c>
-      <c r="W43" s="19">
+      <c r="W43" s="13">
         <v>22261</v>
       </c>
-      <c r="X43" s="19">
+      <c r="X43" s="13">
         <v>22238</v>
       </c>
-      <c r="Y43" s="19">
+      <c r="Y43" s="13">
         <v>22233</v>
       </c>
-      <c r="Z43" s="19">
+      <c r="Z43" s="13">
         <v>22205</v>
       </c>
-      <c r="AA43" s="19">
+      <c r="AA43" s="13">
         <v>22140</v>
       </c>
-      <c r="AB43" s="18">
+      <c r="AB43" s="12">
         <v>22136</v>
       </c>
-      <c r="AC43" s="36">
+      <c r="AC43" s="21">
         <v>22086</v>
       </c>
-      <c r="AD43" s="36">
+      <c r="AD43" s="21">
         <v>22065</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="20" t="s">
+      <c r="AE43" s="33">
+        <v>22034</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="14.25" customHeight="1">
+      <c r="A44" s="14" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="A22:M22"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="A3:M3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:M22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>