--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,72 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\численность\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\численность\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87A350EA-86BB-4F1F-9600-136A7FC7DC08}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63F5783D-DC2B-410A-AE4A-E0ED4AB0E7BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Всего 2022-2023" sheetId="1" r:id="rId1"/>
-    <sheet name="Всего 2024-2026" sheetId="2" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="137" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="77">
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
     <t>Глубоковсий район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
@@ -126,56 +125,188 @@
   </si>
   <si>
     <t>Всего населения</t>
   </si>
   <si>
     <t>Городское</t>
   </si>
   <si>
     <t>Сельское</t>
   </si>
   <si>
     <t>1 января</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>40 701</t>
   </si>
   <si>
     <t xml:space="preserve">1 марта </t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Численность населения на начало периода</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>с 2024</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Число людей, проживающих на данной территории в данный момент времени</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>числовой</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="8">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+  </numFmts>
+  <fonts count="42">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -183,60 +314,415 @@
       <b/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
@@ -251,329 +737,3788 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color rgb="FF7F7F7F"/>
       </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
-        <color indexed="64"/>
+        <color theme="4"/>
       </top>
-      <bottom/>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1719">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="8" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1715" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="1714" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="1714" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="24" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1719">
+    <cellStyle name="20% - Акцент1 2" xfId="30" xr:uid="{E7893A13-3BE4-4BF0-951E-DF20349E8C5A}"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="31" xr:uid="{6AEC21AF-8ADE-4CDB-A3CB-F1B31CC44F2E}"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="32" xr:uid="{7252E8AF-0187-40E9-ADD4-8458CF63EC7E}"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="33" xr:uid="{B3061329-ACEC-4EEA-B61B-151EC2D15387}"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="34" xr:uid="{1BC3C2CD-0E9C-4571-8825-18736E01F672}"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="35" xr:uid="{11F00A42-5B1F-4939-AFE5-6F780707757E}"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="36" xr:uid="{9E712E33-E982-462E-A599-DF7BB12A3D99}"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="37" xr:uid="{10EE06D0-997F-4801-95B3-19B318BEA7EF}"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="38" xr:uid="{D5A74515-B3B4-4420-92AD-0780DDEE288B}"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="39" xr:uid="{282958FD-A693-4EEC-B535-372D73A21BB4}"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="40" xr:uid="{6F33E143-670A-4090-BC13-C38A9E244CFE}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="41" xr:uid="{AF8194F6-264B-4823-B6E3-E726F8618E24}"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="42" xr:uid="{19118262-B892-4CB9-8DAC-E04A33791499}"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="43" xr:uid="{F093E9B3-7914-4CE2-A4DF-929C804A8D03}"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="44" xr:uid="{A463F025-96AA-48E5-8214-30A169ABECEF}"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="45" xr:uid="{3E3C3CF6-CBC1-4617-A24C-3C00554C56AB}"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="46" xr:uid="{2AD0113D-3E0B-40EC-92F4-A93949858F4F}"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="47" xr:uid="{D9AD32E3-CF26-4391-8D46-8897A3A0FB87}"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="48" xr:uid="{0300867A-40CE-4FD6-A09B-294E7A901325}"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="49" xr:uid="{E49BCF69-1CE3-43C6-AC12-49A2CFA05277}"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="50" xr:uid="{4712385B-2D34-40DD-B363-15780110FE8F}"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="51" xr:uid="{48E6DD6D-F59B-474D-967E-14E49F572F74}"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="52" xr:uid="{D6468050-8EDC-4E8D-9522-21C7F602DCA5}"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="53" xr:uid="{F1491BFE-A2AF-41BC-952F-7593D6514C52}"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="54" xr:uid="{8DDD544E-E44C-48A9-A4D9-FD3F0A0397BC}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="55" xr:uid="{4F804B83-0799-4CD2-B35F-4691C5AF627A}"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="56" xr:uid="{FA94E132-EAAA-4B5E-91E9-FD178879209C}"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="57" xr:uid="{B3E7D69B-D4EF-4F65-909D-9BF4AA6201C9}"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="58" xr:uid="{D9F4FC8A-AD3E-4E25-9C0F-67A02F73B11A}"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="59" xr:uid="{CBE216F4-24DB-4C90-B625-E94082E1BBBA}"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="60" xr:uid="{6D4F1FA2-45B7-4A0E-96BE-9959BEBD346F}"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="61" xr:uid="{AACD0F26-15E6-44B9-8C4C-5D34462BFB8F}"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="62" xr:uid="{14E72B35-7BCE-4B82-9A7E-1730B46DE602}"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="63" xr:uid="{7D9999D7-B23E-4B66-A197-A584758BA1EB}"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="64" xr:uid="{FD3DAC5B-4A92-4B3D-A895-D6776EE3E742}"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="65" xr:uid="{CC4B231A-329E-4160-B43B-DB9975181131}"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="66" xr:uid="{40F771CB-AC6B-4302-97E6-52D9F430B479}"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="67" xr:uid="{AC444F89-2ADB-420B-9979-3F6BC037B865}"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="68" xr:uid="{C4F95781-7165-4B30-94CC-9D501FE96704}"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="69" xr:uid="{E6B10819-D8CB-4E99-96E2-F6AE7580240E}"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="70" xr:uid="{21C912B0-3E54-4813-878F-479510366154}"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="71" xr:uid="{C3878B92-3BB2-44BE-A72E-1BDACDE9B2B7}"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="72" xr:uid="{B988B7D5-DE04-4C7A-96F7-D6399614D5DC}"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="73" xr:uid="{99BB6FDF-B681-4D3D-9816-320AFE4F7563}"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="74" xr:uid="{67044041-1996-4FA2-8F25-505C1A4D2418}"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="75" xr:uid="{71B661CB-F13A-40C6-ABD9-6B59A4524785}"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="76" xr:uid="{C321FFFF-BA60-4DCD-A345-05C61D09B47E}"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="77" xr:uid="{23CC3283-A4AA-42EF-8EAF-38F737ABD93E}"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="78" xr:uid="{9D8F7372-C90C-46E6-92E5-7D797C4DB6BA}"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="79" xr:uid="{19B81656-606D-415F-9CF6-CE8F7A3E4BDF}"/>
+    <cellStyle name="20% - Акцент1 4" xfId="80" xr:uid="{AD3B4E82-77BF-4718-B5D7-80DAD6022B19}"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="81" xr:uid="{F4C0A518-2D1C-42F4-9705-2538AAEADBB6}"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="82" xr:uid="{E3CAA1FE-30B7-4071-9621-3CD404AE8D7D}"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="83" xr:uid="{85B67806-CB34-4A07-AA73-2866E0EB3DB9}"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="84" xr:uid="{B78B06AC-114C-4DD3-BFE1-BBA3397487F9}"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="85" xr:uid="{2D7DD8FD-1C89-4B63-8239-F53C168569DF}"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="86" xr:uid="{0D67BBDF-950E-4F35-845D-E65B60FF3421}"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="87" xr:uid="{1B8878FA-F49D-4F97-B515-A8A374E5A711}"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="88" xr:uid="{8B08BE05-500E-4EAE-8CE2-2B4FE318252F}"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="89" xr:uid="{E90A6F18-0901-4FE7-B50C-1E3D7456B112}"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="90" xr:uid="{EB8E276C-9D19-4CA0-8A4C-C779FD3F2F6A}"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="91" xr:uid="{503E5175-95A6-4985-836E-1A267A3647AD}"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="92" xr:uid="{DA626DBB-7A59-4F25-8499-32B35E09520A}"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="93" xr:uid="{BDE2C7DD-EF2A-4E85-AA3B-7FFD788EDB26}"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="94" xr:uid="{D64DF46E-BD72-4CC5-9D22-C9AB2C0FC324}"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="95" xr:uid="{638A2BDF-88EE-4F6B-8542-D15BDE6D51A6}"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="96" xr:uid="{D96AEC4F-563B-478B-B878-1977AB94DD70}"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="97" xr:uid="{D9127CDF-CF18-4E83-8849-D1232C88367E}"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="98" xr:uid="{9684CBE0-F94D-4EFD-9B70-12BFB18DE2E4}"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="99" xr:uid="{544B4BD5-9C35-49E9-86EF-479CE8135291}"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="100" xr:uid="{1792A73E-6470-488A-A74C-9631B2286AA3}"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="101" xr:uid="{CCC4CCEF-FCCB-4264-8213-5887D972EDA1}"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="102" xr:uid="{4D423AA2-8FCA-4A45-88C2-FD3C19D12E77}"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="103" xr:uid="{9A3ACF5F-EE0C-4C31-AAD2-F6EE67233C09}"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="104" xr:uid="{E4DBF8E3-1242-4E02-A598-0978BA9B5C43}"/>
+    <cellStyle name="20% - Акцент1 5" xfId="105" xr:uid="{B0DCC311-7C31-427F-90FF-4C99DC59D79C}"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="106" xr:uid="{332300A0-AF82-4D8B-A3DB-990170A263EF}"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="107" xr:uid="{65D28588-DFB4-4556-944E-55F0257D9E1C}"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="108" xr:uid="{438F7EE6-C8A2-4C33-A678-34DF52DC71F3}"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="109" xr:uid="{F9B72966-F4F9-43D6-B52F-C9E3F5E50E90}"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="110" xr:uid="{03BA9E7C-93CB-4B26-A9A9-6BFCF4EF819A}"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="111" xr:uid="{702B489D-CDBB-48C1-8063-3AFC469913B4}"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="112" xr:uid="{92B4BF45-CB6B-4FFC-A5F1-689B53F60FBD}"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="113" xr:uid="{4A468395-BB42-4E2B-BA01-DC224476E253}"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="114" xr:uid="{CB8E29AC-D3E9-4DE4-8BA8-5A6382C956D9}"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="115" xr:uid="{E48FDE30-6824-4774-803D-1B62A0A95BB5}"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="116" xr:uid="{1D309BD8-3CF9-4B1A-B71A-9AB0973C162F}"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="117" xr:uid="{D8028742-14DD-4F9F-91EE-EDBD0B9A1740}"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="118" xr:uid="{B179136C-A497-4D17-9071-F3520B1463C2}"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="119" xr:uid="{9ED88410-FA33-4ABC-BD9D-2D151C7D1909}"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="120" xr:uid="{14213CA7-8328-4269-A0A6-A7F2664A91CF}"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="121" xr:uid="{0451E86D-C04A-4C5E-B1C9-A8F3B5876535}"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="122" xr:uid="{212916E3-0759-4F0E-940B-F874FCDCC87B}"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="123" xr:uid="{513E9B78-B9CA-4DF1-BA3A-9EA6752CA168}"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="124" xr:uid="{A76007EE-B920-4309-8C3B-9B96A52C3CD2}"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="125" xr:uid="{ACDFA426-9229-4CF9-B794-B5D2B3DFEAF9}"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="126" xr:uid="{5AD1033E-EA3F-460B-9012-1E149F0786D0}"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="127" xr:uid="{2666FB1F-078D-4692-9DDD-26C172E728BE}"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="128" xr:uid="{8ED04273-061F-4750-B3FE-59A6F1059D16}"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="129" xr:uid="{61CFCC99-DDE0-49A4-A54E-A654F8218FA7}"/>
+    <cellStyle name="20% - Акцент1 6" xfId="130" xr:uid="{60AF54BA-CA98-4784-9EDB-C49F67F15BBA}"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="131" xr:uid="{70F9C15A-11B5-4069-83A7-C0E40DA06956}"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="132" xr:uid="{119771EA-9514-406D-937D-B8FA169798BD}"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="133" xr:uid="{14CF32F4-DF9A-41BF-A774-44D78E206103}"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="134" xr:uid="{5E14B4B8-7F84-4CF5-A524-38A52E9E79A7}"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="135" xr:uid="{C14EAD71-F1A5-425B-ABC0-6F5AB13DDE27}"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="136" xr:uid="{54FC8D4C-EBFB-4A07-8E42-995659641793}"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="137" xr:uid="{40506E55-029F-40E2-9857-F0A473CF81FA}"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="138" xr:uid="{C25EFC6D-DC74-4843-84BA-E62F28AAC6A3}"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="139" xr:uid="{50A33ADB-C842-4685-88ED-B66AD67E320A}"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="140" xr:uid="{FBCA3FC2-3E54-4D2B-B5F5-4DD936CB4D62}"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="141" xr:uid="{3D7C2B04-CCE8-465D-BA55-1117DAC08541}"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="142" xr:uid="{A787B7BC-A00C-46BC-A53D-6C4B9EC390C0}"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="143" xr:uid="{013A0322-1E3E-44A1-B37B-46B460371DE1}"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="144" xr:uid="{1296F988-3E6E-463C-B8C3-1C30773743EC}"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="145" xr:uid="{382A7899-90D0-4179-AAE2-D451074A4219}"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="146" xr:uid="{86BF1003-138A-4D4E-AEF0-CA60B9A3C3FE}"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="147" xr:uid="{B50F8582-89C0-43CD-9CEF-670B2D7E1133}"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="148" xr:uid="{89B5F125-1317-4472-AC25-69146F9F7C2C}"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="149" xr:uid="{29447FF7-F1DE-4028-B634-447E31A01B3E}"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="150" xr:uid="{61EA8072-15B5-439C-AE2C-0110A029F31F}"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="151" xr:uid="{7A8A38E3-C0EE-4A13-A239-A2117FCD8D0A}"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="152" xr:uid="{8642A956-8C69-475A-96C2-8AA00FAC0937}"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="153" xr:uid="{B40A5764-261D-488B-A0B1-29DC092750AE}"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="154" xr:uid="{1095AC6A-16DD-4CA9-8F4A-B6269DF65F06}"/>
+    <cellStyle name="20% - Акцент1 7" xfId="155" xr:uid="{86723809-00E7-4BEE-8E60-651F263EF09A}"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="156" xr:uid="{26E3401B-9194-45CF-B369-00225256F1D4}"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="157" xr:uid="{920BD968-C7FA-4AE0-BFD6-50F5CDFED5AD}"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="158" xr:uid="{E7636E2B-5846-4C46-888F-8CB69B601492}"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="159" xr:uid="{846E11AC-D505-4ADC-BEEB-70033D717B8E}"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="160" xr:uid="{C0CA0B29-9CD9-4660-A5BC-8876986A9A48}"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="161" xr:uid="{751D790D-3B58-4696-AF30-49F5EA210882}"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="162" xr:uid="{BEE8894F-17F3-47D0-9108-777F31708A2B}"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="163" xr:uid="{638EAD26-C25A-4AA9-8A9E-B5A03058C09F}"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="164" xr:uid="{C9596756-0BB5-4F0F-B881-D1CC486CBC26}"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="165" xr:uid="{3E22E612-6F6B-4DB5-AC04-8B626452CE4B}"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="166" xr:uid="{EA89793E-6554-4DF6-93A8-14C98FD756E9}"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="167" xr:uid="{A4C98F2A-40F8-4A21-BF85-98482F06C86F}"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="168" xr:uid="{96A7B98A-CC13-4849-8EDB-0AAE25485907}"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="169" xr:uid="{20B0018D-17DA-457F-87D3-5D5DA4767715}"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="170" xr:uid="{F3DDD366-38E0-40D8-AA5A-6CD4FF40AEF7}"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="171" xr:uid="{54B337B8-5B5E-4795-AEFE-8C7B3DE66515}"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="172" xr:uid="{9ECB46CE-98AF-4223-B797-0C67CE0DA85C}"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="173" xr:uid="{B4B9D604-96DD-45BB-81AB-09D81E92EFF0}"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="174" xr:uid="{C56BF43E-FC16-46DC-A3C9-7623A3EA2DFF}"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="175" xr:uid="{3E0FA67C-BE83-401C-9FA9-1A98A3CEA35F}"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="176" xr:uid="{EE9C0465-B2D4-48DE-A63B-C0C3FF3E49D7}"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="177" xr:uid="{2A6977EB-2561-4A2D-96A5-4C112B58BB2E}"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="178" xr:uid="{89FE7D05-5A64-4E01-9920-C5793D7B7BC1}"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="179" xr:uid="{899736E9-741E-4EDD-A666-5EBA6D4400BC}"/>
+    <cellStyle name="20% - Акцент1 8" xfId="180" xr:uid="{7D705747-095E-4788-A5AA-AB6FD90BBA1D}"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="181" xr:uid="{CDE61CE4-432E-4020-9E21-29A9014D0387}"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="182" xr:uid="{B2326842-98C7-4FD7-AC65-14A6A3F67C77}"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="183" xr:uid="{7DEE4817-D5E3-4D9B-8EF8-C359B0A7D5C3}"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="184" xr:uid="{68C0361B-F8D6-4297-848E-B9C18499E714}"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="185" xr:uid="{26568E98-076B-4BFC-8F2C-56CE8E124125}"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="186" xr:uid="{38058879-16F3-486F-824C-0A05238EC67A}"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="187" xr:uid="{97660656-1E5E-4E9E-9ECB-E89568BED42B}"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="188" xr:uid="{8454F933-9A9E-4322-8FF8-08ACABA60934}"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="189" xr:uid="{932C8DAA-3A77-41C7-8038-E010BDBBEAB3}"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="190" xr:uid="{8E8D355D-6164-4946-82A4-40FAB2981D0F}"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="191" xr:uid="{5F8AEEA9-F54D-4308-BFE8-8F019F9FCCAB}"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="192" xr:uid="{E1D25C27-92B4-4C8D-A183-AEF8DF0E1770}"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="193" xr:uid="{5F6767D2-2E5A-4B6A-A80E-0CD2157401A0}"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="194" xr:uid="{5F967DAD-4411-48AC-A903-A85A94AD689A}"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="195" xr:uid="{5BA7B22D-925B-4A46-9CED-1A9C34C85DDA}"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="196" xr:uid="{BDD2FBC0-9372-401C-8DD8-B8A712631D57}"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="197" xr:uid="{130FE695-901E-4752-8F7B-FD458662F98F}"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="198" xr:uid="{841325BB-7F0E-41D1-BB27-E872E0988E63}"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="199" xr:uid="{4DDAEC97-818D-4DA5-8FBF-E15C0B2BD2D4}"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="200" xr:uid="{4BECC3D3-7C3F-4F9E-82D8-D2A828FF1854}"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="201" xr:uid="{8292BBCC-5190-4A36-9C31-E89D54EDB3DB}"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="202" xr:uid="{6A839560-1BA2-4F7E-BF43-9C8023C28827}"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="203" xr:uid="{41870EBA-6058-4E5A-8D7A-FD5F48AB55BA}"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="204" xr:uid="{C9FDF0AB-28F9-4EC3-985B-B743574BE1F1}"/>
+    <cellStyle name="20% - Акцент1 9" xfId="205" xr:uid="{131356E5-90FC-471F-9C1C-A38266A16E85}"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="206" xr:uid="{6B4DBEF3-D4FA-47F1-8265-5451520C8B35}"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="207" xr:uid="{D0F3432D-F12B-4F8C-B46A-6B04D4F4B06E}"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="208" xr:uid="{D22DB9E3-65B3-44AD-AD6F-029D54F57F8A}"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="209" xr:uid="{84C017E1-213F-4D8D-90C1-2FD4FE6F9576}"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="210" xr:uid="{46A5444B-7A31-45AF-B1A9-07726F1AD036}"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="211" xr:uid="{4114B106-200A-4FAA-B0DC-F59BEFF92888}"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="212" xr:uid="{C9EBFB3B-6A75-45CA-8291-881B23261121}"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="213" xr:uid="{8558B652-80B4-4B51-B414-E1791261983C}"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="214" xr:uid="{1DDFB364-5A57-4867-AEFA-142C115815B2}"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="215" xr:uid="{B32E5B68-24C7-41D9-BAF6-DF759C33B8F1}"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="216" xr:uid="{D2A14503-7653-45D8-8C48-807B7E44BC44}"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="217" xr:uid="{71480370-1E79-4983-82CC-24C8486AD6D9}"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="218" xr:uid="{E43355FE-16EA-43E7-B067-8F37BED965E2}"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="219" xr:uid="{DA5FBBA6-58EA-4AAC-A257-4579FC7E16C7}"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="220" xr:uid="{1CE7CC59-FAD2-499F-8D1E-6F666829B0EB}"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="221" xr:uid="{8F86575C-AD4C-4C15-B836-FF83F776F6DE}"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="222" xr:uid="{07F3F704-110C-4C2E-B7F4-348EABE4FFD0}"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="223" xr:uid="{67523DD7-03C3-4671-957A-88C049F828EA}"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="224" xr:uid="{4A6E060E-B790-40E8-B8F2-845736D6432D}"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="225" xr:uid="{73194DD7-C323-46BD-917B-8B2C6D66CD17}"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="226" xr:uid="{9613076D-F73E-4B4F-8F1C-4231732DFDA0}"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="227" xr:uid="{842CF9CB-D548-4D04-8A86-426A63FF6D75}"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="228" xr:uid="{8C4382E4-B6D0-4D05-8498-86CE894B4B36}"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="229" xr:uid="{AC773B25-1151-4FF4-97FA-EE5A660345EA}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="230" xr:uid="{C491FCEC-5FBA-4F0B-B379-5A343A3A7926}"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="231" xr:uid="{3CDE70D3-1791-4C0D-97EB-404EAFC8CE40}"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="232" xr:uid="{53B61421-D318-4D7A-819B-BE008B377FAD}"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="233" xr:uid="{8AF7E8CE-1E39-4707-88EE-27289B26DD68}"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="234" xr:uid="{A120F9EC-6C92-4D65-86F8-9FDAC47A8921}"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="235" xr:uid="{DE8848AE-8543-4B75-B31F-DD8CD9C2898A}"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="236" xr:uid="{9C908ADF-1756-4C0C-BEF6-2484B039DDE4}"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="237" xr:uid="{BFE9A530-6D1A-4CA8-AEC6-2D7EE6CB3038}"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="238" xr:uid="{32A974C4-6F4D-4C53-95A3-BC259B5F283E}"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="239" xr:uid="{99E2FF3B-C38C-49B1-AD4C-391FB40C9864}"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="240" xr:uid="{1CF7F2EA-B0B3-41BB-BC7D-E19996E82098}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="241" xr:uid="{DA53482B-AAFB-4D27-9DD8-79470003220C}"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="242" xr:uid="{2A36BD5C-2740-4DF8-AB3D-05ECB0B2BEC2}"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="243" xr:uid="{A98A90A6-9F65-421A-88FF-F1A7283A7732}"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="244" xr:uid="{E221EFB0-4B20-4DE5-BA2C-CB1F4D48A2EC}"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="245" xr:uid="{290EFC9E-46E8-4600-B487-0145EC339C08}"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="246" xr:uid="{B30C96E3-8801-4EAD-B27D-89F787F21B39}"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="247" xr:uid="{81E7695E-BDF8-4331-93DA-692EF1A11ED9}"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="248" xr:uid="{02AF6393-D97D-4FAE-BCBB-E7A976852A33}"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="249" xr:uid="{AEEFE22B-FACB-4999-A135-787B2DE1EC7A}"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="250" xr:uid="{922336D5-5CFC-4941-8BBF-FD19755FB9A8}"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="251" xr:uid="{BB652946-BA0A-4459-B940-DEAF1B848EB3}"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="252" xr:uid="{1225FEA6-E41A-4136-99BA-D254557C9B26}"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="253" xr:uid="{94B986A6-1A63-4070-8F35-BF12CD85991B}"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="254" xr:uid="{47D3B389-A9AE-4558-9666-82E167A30D87}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="255" xr:uid="{6480CB19-68A2-4176-B087-DEC053B0B9ED}"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="256" xr:uid="{C79BA314-CED8-4D5D-8A37-15A06736CC2C}"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="257" xr:uid="{EE82D2F5-BBDB-4D1E-AC8B-622B5388A621}"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="258" xr:uid="{4BAA2867-0246-41E2-8517-43E23807CCA4}"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="259" xr:uid="{74EB98BF-BA0E-451B-B548-445CAC201741}"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="260" xr:uid="{2835785F-9841-4B73-BC1E-1A04A80DA8AC}"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="261" xr:uid="{9765486B-2E74-4BC9-BE5B-8FA1C69102C5}"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="262" xr:uid="{F4035E39-43D9-478F-9B25-C39305BF6EDB}"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="263" xr:uid="{847A6BAB-16EB-422D-BD4B-EE7B17BAE024}"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="264" xr:uid="{E7C3196C-15E1-496C-ABDB-CAC51AEE017F}"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="265" xr:uid="{21012D9B-E873-472D-B96A-A02141FF8E74}"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="266" xr:uid="{3E4F81FA-9D2A-4491-80EB-6B981A22E876}"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="267" xr:uid="{27EF3A64-2B78-47A1-817C-B1CF3FA213F6}"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="268" xr:uid="{0E4719FA-CDA0-483B-9B4F-D0DFC306582E}"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="269" xr:uid="{8364F2B6-5581-4286-8B59-256E66F93C3B}"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="270" xr:uid="{E3FD3C18-954A-4A4F-AF7B-1A053CBD52D3}"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="271" xr:uid="{B0DD44DD-C239-40F1-B403-0A1BCF170E6B}"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="272" xr:uid="{CC735248-35BD-4D7B-89A8-B21AF8B195EA}"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="273" xr:uid="{8D25F7F9-82A8-4F52-B2CA-9EE2DA4EBEDD}"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="274" xr:uid="{E01EDE53-B3CB-4D20-8E17-982E27AF245A}"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="275" xr:uid="{4A4A3839-B0E3-4E9A-AD40-F83F4DFF706D}"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="276" xr:uid="{B6B31625-C203-48FF-A483-08CDCFEDF49E}"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="277" xr:uid="{55A90DA8-5E1D-453D-8FAB-8486C8E2A5CD}"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="278" xr:uid="{73263261-3CCB-4DB4-BBD6-CB70624C988C}"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="279" xr:uid="{1722C772-3B61-4093-8422-56B8F18F4E91}"/>
+    <cellStyle name="20% - Акцент2 4" xfId="280" xr:uid="{DE74EEB6-B35E-4C36-A967-D70995873F56}"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="281" xr:uid="{B7909BB5-A31B-4DF1-84E1-C61AEA1F73A5}"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="282" xr:uid="{81E45DBE-0E65-4DB5-B074-A0918730BE80}"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="283" xr:uid="{31960D09-414E-4DA0-B405-EF4AF786D4BA}"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="284" xr:uid="{504EAEB3-5B4E-4BA2-9B14-219573BBC84A}"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="285" xr:uid="{4E2CE790-B3BD-4B32-9130-E2DBAEDA768F}"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="286" xr:uid="{A8A0D183-45B9-481E-8DC2-FFFD470C999D}"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="287" xr:uid="{674D7C22-E607-4E83-9692-46904E5EC698}"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="288" xr:uid="{3D419494-491C-4977-B435-CA02E9F7BEC3}"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="289" xr:uid="{BC14FBB3-E510-46F1-972F-BA893B2320BD}"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="290" xr:uid="{27242F3F-7726-4DF8-860A-6A6CEFCF9AE2}"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="291" xr:uid="{E83A886A-20AA-433F-B3A4-0597F6BA760F}"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="292" xr:uid="{6065C024-AFB8-46D3-B85C-9023CCB5DFDA}"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="293" xr:uid="{988AD0AD-14AC-4E9B-8CC1-77B1FCB870A6}"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="294" xr:uid="{1E9EAEBD-A1AA-4169-9581-0253A0A76715}"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="295" xr:uid="{FBB3D7D9-A5DA-4F7F-9FCE-FFF6DD26A34C}"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="296" xr:uid="{46A562AE-D51F-4F4C-A682-DEC011B156D4}"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="297" xr:uid="{ACD93913-40D5-4A74-A119-1FC16139AE89}"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="298" xr:uid="{4F2002EA-0153-4A16-A51D-6C2DEF1B0585}"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="299" xr:uid="{4723B5B9-ECD7-49F1-94B5-CCB9555F0B57}"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="300" xr:uid="{F322FC3F-EC59-4EEC-B641-A02605F62EAD}"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="301" xr:uid="{2DA33567-16D7-4E3A-A08C-E650766D0738}"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="302" xr:uid="{BF038D47-A0B4-4BA9-A983-B473CB50BAE2}"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="303" xr:uid="{9518F1FE-ED4D-47C3-AAA2-F653C611880D}"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="304" xr:uid="{8B1914C2-BCC7-4158-A6B6-F1CFC80B99F4}"/>
+    <cellStyle name="20% - Акцент2 5" xfId="305" xr:uid="{80B3FC9D-B700-4290-AAF6-D3451A1EC3EE}"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="306" xr:uid="{3A2BD496-7209-4141-BAEB-A7E086089BA6}"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="307" xr:uid="{AC7A81BE-6609-4AB6-917C-1088F08EF6BC}"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="308" xr:uid="{A4A2E3F0-93DA-4623-958B-42DA5A4FB7B7}"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="309" xr:uid="{2E457CDE-F58A-4831-8401-892CAAACF13B}"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="310" xr:uid="{A30E2C21-D37E-4C5C-BC81-1B1D32E027C4}"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="311" xr:uid="{9BE69941-5D48-4E83-8AE3-AC3FC7B1EE5E}"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="312" xr:uid="{106A0031-AC83-4BA6-B4E4-C7766787BDB4}"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="313" xr:uid="{81D7C252-2C2A-4A0F-9660-141BA375948D}"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="314" xr:uid="{B5938EED-4936-41DB-983D-513A3E2AA556}"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="315" xr:uid="{A6CEA141-4008-4C61-AD08-3B7581FBE190}"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="316" xr:uid="{5D6814BE-36EA-45CD-BC54-2F5B09DA0642}"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="317" xr:uid="{9E74D705-0585-4FD9-A024-82EDDAB60B43}"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="318" xr:uid="{24CBEBD5-AAF3-40EB-A30C-24EB9FF23AA6}"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="319" xr:uid="{906778E1-5F66-4162-AD7F-EB406BAA30FA}"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="320" xr:uid="{C91DC5E6-A285-4D68-89A8-DD913D33F99D}"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="321" xr:uid="{7952E734-2B49-4214-A512-3939D219C16D}"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="322" xr:uid="{EFD2A282-16F9-4F45-971B-42F4DE346EFF}"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="323" xr:uid="{72A5379B-020D-4EF0-8178-20F7B81C4023}"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="324" xr:uid="{3E61D462-AAF2-482C-BE9F-203A770E91BE}"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="325" xr:uid="{768D25B7-EB4D-4B9D-B858-47524B68F5E9}"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="326" xr:uid="{22E4B76A-9D7F-4C68-ABCD-71AAFF6345FD}"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="327" xr:uid="{C3783055-614A-4617-9956-B0F67977C73D}"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="328" xr:uid="{DB59A048-FBE1-4831-8A8E-DC8747D0F7B3}"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="329" xr:uid="{012E3059-4E3C-4252-82DA-482418CABA21}"/>
+    <cellStyle name="20% - Акцент2 6" xfId="330" xr:uid="{41EBACB5-0374-4A85-A4A5-319652D02009}"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="331" xr:uid="{309324B1-B359-4B85-AE32-865A220B8B2E}"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="332" xr:uid="{3745D787-62CD-4E9D-89A1-E8BC80A3685A}"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="333" xr:uid="{80F8B435-91AC-42C0-B142-506C0FD0D09C}"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="334" xr:uid="{43605D2D-8D42-4C5E-9CE3-7C4AC3558320}"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="335" xr:uid="{E5EB8405-D133-4C3C-9D08-D1287505E536}"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="336" xr:uid="{40B04F74-6C24-48C1-9E88-36AD4CDC246A}"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="337" xr:uid="{42022294-F876-4ECC-BB78-2FDC77269723}"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="338" xr:uid="{7247B95D-1334-4432-8DC5-97B5B38CEB3E}"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="339" xr:uid="{67685995-0A08-4FB2-A072-A16AFF9898F5}"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="340" xr:uid="{CF6C9C84-5FE1-431D-B48C-F681C9FA6AF3}"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="341" xr:uid="{68C3FDEA-7167-49F1-A797-D2F992074375}"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="342" xr:uid="{F254BE93-1C56-4CEA-8453-4E6530009BFE}"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="343" xr:uid="{85FA850D-32ED-43FD-98BD-7BEA5A72DDBA}"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="344" xr:uid="{23276F51-2B67-41DA-A0CA-E28E839795C3}"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="345" xr:uid="{A71F180C-0167-4195-A559-146F637E5D6F}"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="346" xr:uid="{2E506251-F8F7-4DE0-B484-02F060635EDB}"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="347" xr:uid="{FE3E8357-B7D0-4DF9-AC1E-BC825F6B0CF3}"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="348" xr:uid="{ADBAC5B7-2068-43CC-94D4-C3C66BC36D38}"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="349" xr:uid="{734BA725-CB70-41AC-89CE-178092617B02}"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="350" xr:uid="{C776BDDB-4E2F-4B10-A258-D9CC0A8E7D91}"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="351" xr:uid="{FF3DFE17-75BB-4863-9B8F-2259E7DF6DA0}"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="352" xr:uid="{59403A65-6DB7-4286-818A-DE124DAB83C6}"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="353" xr:uid="{0BFD9312-DD83-415B-B1D9-4A8E8F28E394}"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="354" xr:uid="{9FCD0102-C991-4A6F-B0C1-388A9F92F119}"/>
+    <cellStyle name="20% - Акцент2 7" xfId="355" xr:uid="{F5706A8F-D59C-4CF1-825B-2D2C9259679F}"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="356" xr:uid="{2818B3E0-4838-49DF-8910-7323D98751F9}"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="357" xr:uid="{C831C41A-A535-43B0-85B7-3EDCA9E8131B}"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="358" xr:uid="{EB41E27B-1E6F-4445-819D-99EE8C7A8CC0}"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="359" xr:uid="{384C32D5-ADC2-400D-915B-3DF6CEC60B19}"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="360" xr:uid="{765224B5-8573-4B74-9185-9FD549BE4AC0}"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="361" xr:uid="{30872BF6-A143-42D5-BC43-B9F52ECABC1F}"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="362" xr:uid="{027E6273-16FA-4DEE-AA1D-01F9669629DE}"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="363" xr:uid="{BE75F27C-3BAE-4A0D-8A9A-CD5101D29A2F}"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="364" xr:uid="{9F740A86-11DC-4896-9E42-E6CE5645573D}"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="365" xr:uid="{184501D1-DDB3-4E6A-8B04-C612A5902F45}"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="366" xr:uid="{E91174A6-AAA9-4DD2-A728-14E95B4F3B06}"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="367" xr:uid="{0B801341-0371-4268-864E-C5F7672B2D09}"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="368" xr:uid="{7C84857C-22DF-4846-996A-9914A67F1B4D}"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="369" xr:uid="{2FB6F0EA-D587-4BC1-8D79-C3C6E5A8E09D}"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="370" xr:uid="{CB1F4899-543B-49E5-BFE5-46E5C7F43B5C}"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="371" xr:uid="{003A9C6C-F09D-4875-BD7B-3C9B51EBECB0}"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="372" xr:uid="{5881BA52-2D7E-46AA-90C2-843801E7AC7B}"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="373" xr:uid="{6CC15903-F2B7-4AA8-88CD-24D6D4AC3AEE}"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="374" xr:uid="{68E26D22-50BE-405B-9C3E-A11604C35FAC}"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="375" xr:uid="{278A696B-0821-4595-A988-AA0CC475F227}"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="376" xr:uid="{7F69AF08-8817-4C12-BBA5-8F089261C0ED}"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="377" xr:uid="{D8CFCD9B-D32A-4BF1-8356-0953767D734F}"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="378" xr:uid="{0FEAD389-28D7-46E1-8E82-5D447AA11D4F}"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="379" xr:uid="{56DB7AE6-39CF-417E-A26C-4AE4CDE03DED}"/>
+    <cellStyle name="20% - Акцент2 8" xfId="380" xr:uid="{7961F175-6A45-4D96-9BD1-4F4F730271B0}"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="381" xr:uid="{16CC4260-E086-403D-A788-7A562560309B}"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="382" xr:uid="{2C37BAF3-488D-4A30-B740-456542C7FEDE}"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="383" xr:uid="{DEEC35A9-FEC1-461B-8A61-37C786FDCD50}"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="384" xr:uid="{80F0E453-16DC-4860-8550-CBC3EF4AE558}"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="385" xr:uid="{9B861BD2-FD5E-4A05-A9A5-6AB4E5B5494F}"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="386" xr:uid="{C86269C4-0B5E-4BC6-A71D-29BD8D9891E6}"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="387" xr:uid="{6D9CF5EC-11DA-4220-9648-C4ED41308AF6}"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="388" xr:uid="{8EC12C23-9588-4706-9B6C-1E0FD4A0C77B}"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="389" xr:uid="{57038C77-6581-47D7-9795-DCED397997BF}"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="390" xr:uid="{A2BF065C-9EC3-4729-8B00-191031930E49}"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="391" xr:uid="{23696A70-BE61-457A-863A-315145666D22}"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="392" xr:uid="{10B65B7F-F662-4130-B1FB-8EE9EA525B05}"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="393" xr:uid="{D5F6C90C-549F-4936-BF73-48A0CD62DBAB}"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="394" xr:uid="{7BE008BE-F288-4F04-A2BD-56A4D367061E}"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="395" xr:uid="{CE97ADA6-5742-45F4-9D98-14A59B2256DE}"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="396" xr:uid="{3807512A-C0D4-4B51-81B3-C6726D5A8A29}"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="397" xr:uid="{C7674B93-8D7C-4125-BB96-97FEDB020C8A}"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="398" xr:uid="{E9703ACD-B004-40AB-9A98-0865592FD0BD}"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="399" xr:uid="{D3DED345-F980-49FB-9C04-0A6DC1102883}"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="400" xr:uid="{CE17733F-DB63-4DFF-9AD2-4734764D3C29}"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="401" xr:uid="{086AC73A-1F34-49F1-BAFF-0A7DC1136394}"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="402" xr:uid="{13BD8097-BF04-4A28-A79F-1DC6432827B1}"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="403" xr:uid="{985ECB80-C125-4000-AD0A-B8D23E4B6366}"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="404" xr:uid="{C24FFC15-1343-427B-9B5E-DBB0502DB667}"/>
+    <cellStyle name="20% - Акцент2 9" xfId="405" xr:uid="{6715C6C4-2A85-4CC3-A1BC-14CD2E602662}"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="406" xr:uid="{79D71B7C-CD46-4B88-97D4-52AC043DDAEF}"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="407" xr:uid="{17ACDEE3-869D-4B35-A40C-B8CAB48B2184}"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="408" xr:uid="{5C015EB1-C78E-4190-A619-9BBAD5135510}"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="409" xr:uid="{89F00634-E5DA-4D11-B2EA-301687875D21}"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="410" xr:uid="{DA5924D7-6600-49C6-B814-7649631475A9}"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="411" xr:uid="{104FF28A-C93D-4A6D-BFFA-15A965A47496}"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="412" xr:uid="{0A8A76FE-57F6-40BC-A23F-62AC8859DAE9}"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="413" xr:uid="{DBDF97DF-E6DB-49BA-BB81-A9D0E89AAC7E}"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="414" xr:uid="{731A07E7-C39D-4CEF-A18B-3BCD1711491E}"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="415" xr:uid="{3455A389-4481-4CEE-B353-512FE07B965D}"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="416" xr:uid="{525CFBDB-BF47-40FA-B549-EED704BDEB65}"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="417" xr:uid="{D39DEC26-6446-43B3-BC9D-BAABC492A299}"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="418" xr:uid="{EFAE0341-FE0C-4BCD-8CA5-41BC3E75EADC}"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="419" xr:uid="{A15BD14C-636D-497E-B55D-5AB133563847}"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="420" xr:uid="{CC1CCB17-D722-483E-AB54-0F8E974442F4}"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="421" xr:uid="{E29CD971-3C35-4829-8894-F5BF907DB3B1}"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="422" xr:uid="{BBB85252-32C3-4EE6-A305-9FC7DC3BE73D}"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="423" xr:uid="{47908377-02F9-49C3-9960-A09546B5E508}"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="424" xr:uid="{034CCCD9-EA07-4C81-941C-DA3A27A7A721}"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="425" xr:uid="{B58768E3-A76C-4120-8568-CEB830876637}"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="426" xr:uid="{631B3F69-5DF3-4833-9EAF-DED1B2881C07}"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="427" xr:uid="{340D660B-9747-4624-87D8-649DF150A4AA}"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="428" xr:uid="{E2F8DD51-7D6C-4824-A471-D526614CF7F8}"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="429" xr:uid="{AA52341F-DA27-4255-902D-B25AF9F69056}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="430" xr:uid="{DFF74BA6-0650-4458-8971-3BABE4BE9B0D}"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="431" xr:uid="{6F3906CF-BD33-431D-A49E-70097431B0A9}"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="432" xr:uid="{60867BF2-54A6-46EF-A9CD-5D1A9FE05709}"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="433" xr:uid="{1AD05943-246E-4F6B-A15D-DFABE7B23775}"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="434" xr:uid="{E2F95055-86A6-4BFA-8A3B-FC5102F742F3}"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="435" xr:uid="{C240209A-DEA2-4804-B31E-D16FD474E182}"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="436" xr:uid="{1B29BE57-2480-4EC5-B19E-3DDCF6F92193}"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="437" xr:uid="{23CD3540-4146-4649-A7DB-3F9CA8D915B4}"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="438" xr:uid="{98F30691-07F9-483D-975F-D148CD45A131}"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="439" xr:uid="{D703355A-1A96-4BB3-A115-EA7A6BD4EE9A}"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="440" xr:uid="{5495FAFE-FA91-4C56-9326-7DC0AD525EA2}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="441" xr:uid="{FB29A3FC-339D-47AB-879A-A5004B8755F3}"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="442" xr:uid="{E288DB22-6266-4F44-8254-BA704D520246}"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="443" xr:uid="{09E6691D-D735-4E1B-A19E-E32A3F4D432F}"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="444" xr:uid="{CB72E851-BD83-4D6E-A54B-84BB3B762D20}"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="445" xr:uid="{CF5BF0B2-DEB0-4A52-8689-C14556790D0E}"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="446" xr:uid="{7B66EA13-22F3-4D31-A4B1-71F571AFA87C}"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="447" xr:uid="{86A3C34B-5B9E-4053-8511-6A08F90A1873}"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="448" xr:uid="{BBB1E6AD-E571-4AD2-89BE-B6BF1C13B8CA}"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="449" xr:uid="{CA99E146-96C3-4906-B702-565BA82585CB}"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="450" xr:uid="{8BCBF612-ABFA-4C12-A959-2F2E21BB061A}"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="451" xr:uid="{D9E3B7A8-2E0B-4DB2-A12F-7AA77207B89B}"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="452" xr:uid="{11CD9E3D-0432-407E-8016-522A89ACF5A7}"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="453" xr:uid="{9E46878F-2A4F-4E6D-AFD0-19168EAF24E2}"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="454" xr:uid="{6CB6DED9-C6E6-4119-B9BF-C0D5EA9567E7}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="455" xr:uid="{A7ABA0D7-7B4E-4AFD-8AF6-53A46DFD92AE}"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="456" xr:uid="{EFFF80C3-C51B-401D-BA65-AEE8D29B15D6}"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="457" xr:uid="{2766CD51-DCA5-42B7-9F0C-13C91D969027}"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="458" xr:uid="{F642EFA7-9D74-41AF-814D-BDE512C8042E}"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="459" xr:uid="{1898B1DF-AF26-41DF-AE1A-E1913AD55210}"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="460" xr:uid="{CD9CAE82-CFB3-4A8F-AC1C-4CC8B5A64655}"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="461" xr:uid="{EAD00A27-9DF5-4FB8-83D4-816DB4BD83C0}"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="462" xr:uid="{416FBC75-03B2-4826-9135-B95B9D7AD5AC}"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="463" xr:uid="{4422D54D-B20A-4140-8B5B-8EA9BF515265}"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="464" xr:uid="{D2E1B30C-8D2D-4813-8685-02D1082AE165}"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="465" xr:uid="{42C0128F-4EB3-414C-9862-24ACE73A07F6}"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="466" xr:uid="{09B2AA6E-203C-4C60-89B3-8284829AC8E0}"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="467" xr:uid="{D792DFE7-C6D4-4D18-8247-0D92FD94E599}"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="468" xr:uid="{363F85D8-B99B-4FBE-9FEB-AB1A0F8C10B1}"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="469" xr:uid="{A232A8B9-2B15-4028-956C-AE88A9F3E748}"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="470" xr:uid="{C6DE3014-1962-4F81-AF58-66679C22A5E7}"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="471" xr:uid="{D5DB281A-5295-41AA-AC9A-6EC86F4247C6}"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="472" xr:uid="{773661B2-71C3-44E7-A2A1-29232B150D97}"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="473" xr:uid="{CCEBEBBA-200D-4250-B13E-37058D2DACA3}"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="474" xr:uid="{70FB447C-0118-4ABB-8A33-A16E6F03A9C0}"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="475" xr:uid="{1CE158BD-A037-4821-AD59-1A968F898137}"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="476" xr:uid="{3301FD21-8A57-4DB7-96B1-D25000489D10}"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="477" xr:uid="{39E57FD2-1546-48A7-B3FE-F3B4BA4CE3C3}"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="478" xr:uid="{22FF67A2-62AD-4B86-B7C7-DDBD70E4FE07}"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="479" xr:uid="{8D27220D-BCC9-4C85-9326-31B1D23533F4}"/>
+    <cellStyle name="20% - Акцент3 4" xfId="480" xr:uid="{E5848ED2-1059-4AFC-9A5C-FEBF578B5049}"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="481" xr:uid="{C36EF318-830C-4F37-B443-9C91329DE56D}"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="482" xr:uid="{B1D535D0-231C-4D04-B018-3C53F6EB6D13}"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="483" xr:uid="{3F369D8F-4B24-42D2-845E-0D4D035CFA77}"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="484" xr:uid="{3BA3D88A-ECF4-4D04-81F0-3DAFFD16BC21}"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="485" xr:uid="{EF2CDE64-9170-4902-8401-EA9C4DA5ECC5}"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="486" xr:uid="{3814AA85-55C4-4BBC-ACB2-D273AF2F702C}"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="487" xr:uid="{09F63896-EC13-471C-A305-73FF90FDB369}"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="488" xr:uid="{267B6782-ABE5-43AF-A41D-7AB3E68FA49E}"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="489" xr:uid="{4C7217EF-0BF9-421B-8E6D-D238EDD054E8}"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="490" xr:uid="{5B2128CF-12A2-4CCF-8D7C-F8A0FE98C9D2}"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="491" xr:uid="{78A58230-8C44-4825-AEB5-E970F9839E90}"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="492" xr:uid="{B185CD69-B3FC-4290-8FF0-D7CD6A48C51C}"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="493" xr:uid="{CF056541-95F0-43E1-A378-83DE55D192A6}"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="494" xr:uid="{03ABA248-55C5-43CD-BCD3-58741918D553}"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="495" xr:uid="{6AC53575-41F6-41AF-83D6-1845A0AB9BAE}"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="496" xr:uid="{D497E7C6-17BD-4B50-92FE-317240457E95}"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="497" xr:uid="{F2DDAA4E-299A-421A-94F4-22FBCE429B5E}"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="498" xr:uid="{93305292-385E-4A9E-BA00-680BD5716EC4}"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="499" xr:uid="{DF88949F-4A1D-470C-AA29-FDB0A32FF02E}"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="500" xr:uid="{D25C794C-0251-4262-AD4B-125D65C012B9}"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="501" xr:uid="{D1EBFA99-2A77-443F-BBDA-2F229310CDA4}"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="502" xr:uid="{2EABE699-8F42-4900-819B-C8951712D2C3}"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="503" xr:uid="{56B4EFAF-6BAA-4110-AD5D-D099BC4C98BA}"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="504" xr:uid="{CCF0B560-3DEA-43D5-A216-B049FE50449B}"/>
+    <cellStyle name="20% - Акцент3 5" xfId="505" xr:uid="{411B9278-05D9-45F7-8C8A-2BBEA3416119}"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="506" xr:uid="{DE0E83BD-D160-4045-A738-047A2144E792}"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="507" xr:uid="{971859D1-2779-4711-929D-EAB32F48D910}"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="508" xr:uid="{F19B5CBF-41BE-448B-BE77-608D3151CD1D}"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="509" xr:uid="{A49DF4E1-E487-40C2-A9DB-ED343493E119}"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="510" xr:uid="{1E74DD94-3F77-4E72-85D0-C126FCBE09C7}"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="511" xr:uid="{7F30115A-7C4E-4EDB-87F5-976DC8771A10}"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="512" xr:uid="{E6ABB36C-58B8-47EC-97CA-0F888C2A1695}"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="513" xr:uid="{3D2F49FB-F25A-46B5-BD94-11B0F125A048}"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="514" xr:uid="{CDC2F069-1480-4421-801D-C147D54B7DC7}"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="515" xr:uid="{F233E4C4-0035-4574-BBD1-299E477BC1A1}"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="516" xr:uid="{C2D043A5-7B98-4DDB-8027-6441A88BA42A}"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="517" xr:uid="{E30C0F14-FA1E-4F7C-A7B6-C0B54296245F}"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="518" xr:uid="{975D5295-83B7-4C09-AE80-5B7B3C497ECC}"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="519" xr:uid="{B4435B96-7F23-4015-AF85-5F51983714A8}"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="520" xr:uid="{CAF2D2B7-FF3D-46CB-AD70-C4B16FF7C505}"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="521" xr:uid="{B4B02A7A-D900-46C1-A2A5-05407AD4B764}"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="522" xr:uid="{92AF1BB2-8230-465A-A657-0D5C37EBAB84}"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="523" xr:uid="{60F387E1-8D19-418B-B5A4-F9A2CEE746A2}"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="524" xr:uid="{677F39F6-3B6A-4C98-B1CE-3E143A97741E}"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="525" xr:uid="{B2D05F07-70B6-419E-832E-1BCD453C3060}"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="526" xr:uid="{34B58C21-81C6-412A-A26C-6B5914A8E7E6}"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="527" xr:uid="{C7332DEA-ACE8-47A9-AA18-525FED99C080}"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="528" xr:uid="{623998A7-B3BC-4556-A5ED-7CFA8A63B700}"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="529" xr:uid="{7A9D26BF-4366-42CC-8288-502F205DEF6E}"/>
+    <cellStyle name="20% - Акцент3 6" xfId="530" xr:uid="{E866F90F-CBED-460F-889C-D29D3B97FDAF}"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="531" xr:uid="{6BD36F8B-47A8-49A0-8BA9-F89B87FE3280}"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="532" xr:uid="{00E7BEFC-6B2F-4479-98DB-0C0B88FB615D}"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="533" xr:uid="{666EC19F-F583-4D7A-80F4-CD70415E9AC5}"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="534" xr:uid="{73066AF4-9AAD-4F54-80D8-4ED6E191B7D8}"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="535" xr:uid="{2CCAFA3D-CC99-40A2-807D-906F3C6A6F83}"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="536" xr:uid="{744EF8F9-B299-465D-AA84-6863D94DE312}"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="537" xr:uid="{590157B7-2989-475D-A933-6A04A2FAF88D}"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="538" xr:uid="{7D231109-7C5C-4674-B0CD-D73F999001EB}"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="539" xr:uid="{225893E6-F5D5-4C2B-8AD1-95FA70DEB23A}"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="540" xr:uid="{91ABBEEB-C09E-499A-B4CB-23F60CAA2905}"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="541" xr:uid="{230E8A73-0590-48B5-A60E-498AB4F1908C}"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="542" xr:uid="{6A63AB56-D8EE-4BDA-8C5D-68BDB0E0782F}"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="543" xr:uid="{D3F0602A-7620-45C0-B635-29BC8EAE1834}"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="544" xr:uid="{716C76F3-7550-4F7A-9828-9AFC68FEAF2F}"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="545" xr:uid="{881EACD3-6D02-4FA8-9322-EB29E42FBC9C}"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="546" xr:uid="{D0C246F4-2041-4EFE-99A4-66FB8D22B7DB}"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="547" xr:uid="{0C538806-9075-4E0B-9FA2-56EE47F05407}"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="548" xr:uid="{8A14A722-F756-4656-9D27-F9FC848ED11E}"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="549" xr:uid="{E852E6C0-2471-41FA-8DBF-F594C5F6FC65}"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="550" xr:uid="{D2325B2F-DFB8-41AE-9B1A-FD4CC7DBA511}"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="551" xr:uid="{EF6DC5EC-9557-4C09-96BE-63D56B6DF7EB}"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="552" xr:uid="{2314BA7F-DE90-446A-8FD1-FE1FAC539255}"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="553" xr:uid="{0509E556-B250-402E-8F63-7A3913322BA4}"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="554" xr:uid="{13A858D9-63E0-488C-8EF8-6CEAE303026B}"/>
+    <cellStyle name="20% - Акцент3 7" xfId="555" xr:uid="{A079FDB4-6674-47CA-B8FD-DC9CF22B2F9D}"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="556" xr:uid="{9A1A83BD-EB03-4464-B1FD-45F237273DC6}"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="557" xr:uid="{5802DDC3-D5B9-4A8A-B017-EFE12956BE7E}"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="558" xr:uid="{BDC15AC6-C72A-4287-BF44-D4F109C16C5C}"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="559" xr:uid="{9437AC16-5F30-4A63-ABB8-C7EC2A02DC0E}"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="560" xr:uid="{466D18F2-CFEF-442F-B277-9C7432A6D67B}"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="561" xr:uid="{D5FB8F71-0345-4FE2-98D4-1927C341B2C2}"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="562" xr:uid="{940560AF-49F4-4DF8-BCD3-7ACCD1C47F5E}"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="563" xr:uid="{EC2A9314-0909-491C-9FE5-F31A16C985FA}"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="564" xr:uid="{04F2F334-BC39-442A-86AE-3B1F20E28032}"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="565" xr:uid="{17F48729-403F-4E8B-A621-5CA9BFA0E74A}"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="566" xr:uid="{A8B7F011-8608-41EA-85F3-EE41337DF9FB}"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="567" xr:uid="{B97B38CE-F83B-47A2-B1CE-0E4D8CCBDB98}"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="568" xr:uid="{30436D89-4F12-42A8-85CF-F155873E3D83}"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="569" xr:uid="{4E0470C7-4053-4D12-9F84-07C77D3BD47E}"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="570" xr:uid="{7C69C6C4-1AD8-482E-AFE5-12A18865A340}"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="571" xr:uid="{1AFB017F-F9A7-4FDB-B7F6-D52B5236A399}"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="572" xr:uid="{DA1AC527-C904-4C23-80B3-039DC2A81D16}"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="573" xr:uid="{B11232DD-066D-44C3-864E-E659339E6DF8}"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="574" xr:uid="{2051DB52-E5DA-46D5-8DDF-70FBC37C3E1D}"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="575" xr:uid="{40772F53-2C94-4287-85B3-430FD8FB36E0}"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="576" xr:uid="{153B5DE8-92F2-4C2B-A408-D7A559B310BA}"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="577" xr:uid="{BB2FBA53-B5F8-4684-A1FF-EB1F7C7175F6}"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="578" xr:uid="{374FE9CC-5841-48CF-8503-26CF2C68039E}"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="579" xr:uid="{156684A5-B6E0-4069-88B2-2EDB32FB23FF}"/>
+    <cellStyle name="20% - Акцент3 8" xfId="580" xr:uid="{86FEB3A1-F5FB-4232-BC7B-58EECFACCE8D}"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="581" xr:uid="{04C03F73-C3DA-41C7-A794-CB01CAB70FD7}"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="582" xr:uid="{7167D84B-15C1-4137-BCD0-F171DE6447B2}"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="583" xr:uid="{C34E7CF4-3251-46E9-B2FC-5A6A04078420}"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="584" xr:uid="{3F4C778F-7411-4146-900B-38CE28AC38AF}"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="585" xr:uid="{625F9FDD-7BF7-4E22-AC52-2BD60EFBDD7D}"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="586" xr:uid="{AA27FAB3-C5B8-4899-B97A-54D9CAFFDBCC}"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="587" xr:uid="{248F9319-9DD4-4C28-A3E5-F417A35A4914}"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="588" xr:uid="{312B1E5D-B44B-4135-9925-6C5EAA5D754A}"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="589" xr:uid="{7828ABAC-F75D-4069-BF68-513E5FCD21F3}"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="590" xr:uid="{B4551901-1C04-4A06-88EE-E37A21935DA4}"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="591" xr:uid="{1929CC85-97BD-4E75-8D80-C4401758BFAD}"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="592" xr:uid="{D26E01E9-6FDE-4E68-B68F-21606CE51754}"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="593" xr:uid="{2E72039D-06EF-4CC3-8999-213B84FD0D8E}"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="594" xr:uid="{A1D214FB-42C8-466C-9D78-441217F6365F}"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="595" xr:uid="{CEDA7D6C-4318-48AE-9DF0-4763F5F877A7}"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="596" xr:uid="{00B81774-ADCA-4BE4-976B-0EE43FD173A2}"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="597" xr:uid="{26BBD82A-AC75-439E-B1DF-51377DD8555E}"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="598" xr:uid="{BBA671C5-0B38-47F4-93D4-EB2C2A560C24}"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="599" xr:uid="{F21B9DD5-9897-48A0-AB0A-B9A712D75A82}"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="600" xr:uid="{6D79CEBB-95FA-468A-AD9E-2497EAE81B44}"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="601" xr:uid="{280DFE4E-17AF-402C-B237-0FDC5620DEF0}"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="602" xr:uid="{3CBDE5E3-7B1B-4574-9728-3BA3550444AA}"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="603" xr:uid="{0BA8D2E8-8D55-401F-85A8-D9017426E9A9}"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="604" xr:uid="{B07AD9CA-7E55-4AC0-8B41-30D89367CC26}"/>
+    <cellStyle name="20% - Акцент3 9" xfId="605" xr:uid="{3B6D37EE-5451-42C5-B350-14E48284A723}"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="606" xr:uid="{6F432FD8-7D9F-4B35-975E-A8B1A0C728E3}"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="607" xr:uid="{0B04872F-045A-41AA-9D82-09BA130C3229}"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="608" xr:uid="{7EDCE36E-B480-4A97-8D7B-CFD0EE335470}"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="609" xr:uid="{886B7919-06D3-4E44-878A-D40B0BD4783E}"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="610" xr:uid="{B669EF42-9F30-4568-A936-D0C9A15161C9}"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="611" xr:uid="{8AD6DADA-E0E4-4243-949C-9F277876A72F}"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="612" xr:uid="{861ACA3E-FC0C-4168-B87A-8A446F96A253}"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="613" xr:uid="{20A8C8F8-73C6-4816-979B-BFF6EC1B0A45}"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="614" xr:uid="{08BC2487-0E5A-48A7-AAE2-9AA16DDA5576}"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="615" xr:uid="{FF35C014-2475-4F6A-A43F-7F5515713E0B}"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="616" xr:uid="{06BCF528-DB65-493F-AFF5-C1BDA4565B8E}"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="617" xr:uid="{7E0E0BA9-764A-466E-B321-4440EECA1DAF}"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="618" xr:uid="{B4800EDA-D884-43BE-95B4-B823B902FD82}"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="619" xr:uid="{57C33963-B24C-4C19-8382-E81870C3E2F9}"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="620" xr:uid="{3524B27E-F0E4-4992-8A0E-FF5918C81F30}"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="621" xr:uid="{D6BD8D93-154F-484E-9096-0F323D979BBA}"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="622" xr:uid="{CD52A190-8350-451C-83FB-21AC19375D9D}"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="623" xr:uid="{68618FFD-BD57-400F-B996-F5B10B9D4804}"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="624" xr:uid="{593EBD49-FE4A-43B9-83BC-5332C5387952}"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="625" xr:uid="{152CF9B0-09BA-46A6-ADD4-847EF585A559}"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="626" xr:uid="{4007E341-111B-4791-8630-9D970CA6556F}"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="627" xr:uid="{6F0CC9A0-EAB4-4B25-B0F0-D51932D046A1}"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="628" xr:uid="{F1A13133-5B87-4BF2-B9CA-45E4FA281101}"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="629" xr:uid="{D188C5D2-41A3-4EBF-8046-003C3F36A47C}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="630" xr:uid="{93466EA8-CB67-4395-9552-9C704F45C133}"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="631" xr:uid="{37CF52F4-8F50-4364-8E43-524209805E02}"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="632" xr:uid="{7CF495F9-5C06-4307-A59F-23716DE34703}"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="633" xr:uid="{BBF0E8FC-60BC-4477-9BF9-67B3D5175D2E}"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="634" xr:uid="{39570952-A459-4780-B60B-6803C7A3B4F3}"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="635" xr:uid="{8205D368-7064-4A6D-ACE8-20992D3530A8}"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="636" xr:uid="{116BDCD5-6548-406A-BBA7-03DC45FEBC88}"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="637" xr:uid="{4D30327E-A99B-4128-9BC8-79B0E0316C07}"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="638" xr:uid="{2B62E2E3-C553-496E-A441-8E08C228BF33}"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="639" xr:uid="{532B9F59-E0AB-4255-877B-DA236D8875A8}"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="640" xr:uid="{16B1CD55-0A45-4E44-AC20-AE412B3293CA}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="641" xr:uid="{3E9EB112-7972-48E0-9E39-7EFC5ED7FFAF}"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="642" xr:uid="{4E8D425C-2D94-4FA3-8703-0B71A632D483}"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="643" xr:uid="{40C99440-610F-4386-A750-1864CBA22B42}"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="644" xr:uid="{031601F3-2204-4DBF-AA74-1CA4A51D6FB8}"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="645" xr:uid="{531834FD-7D4F-41FA-A859-E04C41B4C3B2}"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="646" xr:uid="{3BC841D7-CB1A-4E57-8DCD-33AD06F4B327}"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="647" xr:uid="{8C51689E-911D-49DF-9FBE-9B066DEB2297}"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="648" xr:uid="{F989F3F7-B215-4577-919B-2C363457B1C8}"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="649" xr:uid="{9F4CC409-547F-47AF-BE2E-802D1E674280}"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="650" xr:uid="{C5E3AF8F-963B-4F3E-A947-36888FEF215F}"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="651" xr:uid="{5A0236CD-AFB0-46C0-B753-D633965A4177}"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="652" xr:uid="{F292A088-8534-4EDC-9F5E-0CBADEF2B839}"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="653" xr:uid="{DB09D874-7A5C-4734-8025-27B58AC69628}"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="654" xr:uid="{D3F8CAC2-A8C9-49C9-B8CD-FB6042C3E9C2}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="655" xr:uid="{FAA5D396-F371-4462-93E7-098688A36A1F}"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="656" xr:uid="{F5680E3E-9C7A-4DFD-9F6D-008AC57A4FFC}"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="657" xr:uid="{281796C2-D676-4303-A74A-C417914B4624}"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="658" xr:uid="{9E97B136-3BF2-48EA-B9DF-7EFF5E521860}"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="659" xr:uid="{9ECF00AC-4723-4EB8-9E52-B53828FAD468}"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="660" xr:uid="{6C0DB8A0-A9F9-4718-8C9E-288C09B6A8E1}"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="661" xr:uid="{A052B5E3-48BD-40B9-A923-43B8530E05C8}"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="662" xr:uid="{47804040-CB01-4FDA-8B7B-2EFC45FB0C98}"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="663" xr:uid="{DB178EBC-E310-4B06-8AB9-79114A8BB791}"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="664" xr:uid="{B06D989A-10B4-4721-9587-9A2510DA232E}"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="665" xr:uid="{65C1BC91-8C93-48BC-BE7F-E31CDBD071A1}"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="666" xr:uid="{5D8DAD0E-48F8-4178-95B8-AEB85D159C1D}"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="667" xr:uid="{DC2A9475-69EA-4043-8A76-C608B93A07D5}"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="668" xr:uid="{55FDF219-6D54-4401-8CCC-1BD36CF5788F}"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="669" xr:uid="{40EB3D8A-3D11-4CEE-8913-564C25FCFD4C}"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="670" xr:uid="{BBE4C00D-5CFB-470C-98C2-5D99887B6764}"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="671" xr:uid="{09F35FEE-ECD6-4368-8A80-CD2BA86CDDD1}"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="672" xr:uid="{A600136C-4B49-4FD6-8CCA-537FE976D148}"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="673" xr:uid="{59E457DC-DA11-4B61-892D-AA15D6022988}"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="674" xr:uid="{5C3B67AF-D0C1-4123-A613-7A7B8270BB04}"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="675" xr:uid="{81B09C41-4DE7-4BFE-B461-BDD44DC81803}"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="676" xr:uid="{7F91BCB0-8500-4F4C-AE2D-36D0422D566A}"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="677" xr:uid="{FA8A6170-EB4D-4604-8C9D-5B59DA33540F}"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="678" xr:uid="{7475A045-DCA2-4D62-AC43-4FBB142290D3}"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="679" xr:uid="{E2B05921-DAD4-4B37-9724-972E592386D1}"/>
+    <cellStyle name="20% - Акцент4 4" xfId="680" xr:uid="{1AEED50E-27E9-4DB3-A471-326924A21FA7}"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="681" xr:uid="{6FE38155-A260-4599-9253-C21D95A72B2B}"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="682" xr:uid="{946BAC39-A659-4F9E-A39C-55C40072AA87}"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="683" xr:uid="{05FAEECC-9F21-4402-8CCE-867F9A86DACD}"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="684" xr:uid="{FABB3DD0-C434-448C-B3D6-52B204DBD5AB}"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="685" xr:uid="{0A5F4B52-7C38-4519-B044-9B2296F236C9}"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="686" xr:uid="{07CBA7AD-6DAB-4649-91D1-B216E3C70B16}"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="687" xr:uid="{85A9BBE8-1338-44F9-8797-DFD606B947FF}"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="688" xr:uid="{D19A3CD7-ADBC-49C4-89DC-3FC2E562EFFC}"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="689" xr:uid="{7A5C5F1D-27D2-4B4D-9A06-E6B48BC97AD8}"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="690" xr:uid="{E44423AB-491D-487C-829F-20B423675A4C}"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="691" xr:uid="{DB086301-0183-4F91-917C-F33057E3E66F}"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="692" xr:uid="{3171BAAA-D3A9-4302-BBDA-F0C2B4EA0CE6}"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="693" xr:uid="{5D0D45B6-36D0-4E9F-BBC2-4173F735928A}"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="694" xr:uid="{FEFC9166-061C-49D5-B36C-5B2430A54775}"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="695" xr:uid="{9EC1E85F-E255-4F52-9E41-3A8E1AA36655}"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="696" xr:uid="{C1CDCF2F-11D4-404D-AA48-66F17B231FCA}"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="697" xr:uid="{57B20582-BEEE-4330-BBB6-7DA1D1DC389E}"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="698" xr:uid="{15C8E2BB-9F39-4810-9904-EB12CDDE510F}"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="699" xr:uid="{0B84AA1D-3ABD-4F54-8FC9-306F025F7865}"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="700" xr:uid="{94503569-C234-482E-BD04-C52BEC70E44E}"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="701" xr:uid="{A7D01C48-4023-4D99-A102-323024458DBF}"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="702" xr:uid="{E5A20A1C-70D6-4A9A-8F3D-90F021D30028}"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="703" xr:uid="{7AB76653-E2E2-4911-B324-7EABC0A16784}"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="704" xr:uid="{1848BFEF-FF9F-469B-934F-58F2F4CA1FFA}"/>
+    <cellStyle name="20% - Акцент4 5" xfId="705" xr:uid="{8930F6D6-B845-409A-9DEE-EC4C396C3D3A}"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="706" xr:uid="{A93FA4F8-2B31-44DB-ACF6-B0B7F3C3E87B}"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="707" xr:uid="{5D422871-9DE3-4ED0-9F38-983BFF5ADE06}"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="708" xr:uid="{129BB619-43B5-4E16-A4FB-3824AFD5FA09}"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="709" xr:uid="{C6B7EB0A-E94D-4053-8FFC-65899B6F8411}"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="710" xr:uid="{8F17298B-AF3C-42F2-AB94-91CBBC2E43F1}"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="711" xr:uid="{D77CEC28-214D-473F-96F2-9316E0234231}"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="712" xr:uid="{6D3119CD-0080-4470-AB91-DFA92CBEE1D0}"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="713" xr:uid="{14C06829-5D9B-44CE-A087-99835D52C77F}"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="714" xr:uid="{F966B4D3-18F6-4CB1-979B-AE46A519AD52}"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="715" xr:uid="{271BC3A6-6A13-412B-8551-95BFBC40D480}"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="716" xr:uid="{727D3601-7245-47FD-8011-AB6A1A050C05}"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="717" xr:uid="{F187103D-8010-4F81-A4C0-C2C32813193C}"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="718" xr:uid="{1CAD3D41-BB1A-40DC-AAA8-98D083EAF3B9}"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="719" xr:uid="{C2D1A026-3978-4B89-AB26-E9755D7DEDF4}"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="720" xr:uid="{D67C282E-7348-4AE3-B194-EDD579942925}"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="721" xr:uid="{989021DA-C53F-45DD-A84E-0AF99965228F}"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="722" xr:uid="{444BBF28-0512-4CE0-B41C-959419319EA5}"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="723" xr:uid="{3AD6AD7A-8840-4B29-A92B-C3C80D040348}"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="724" xr:uid="{7F5E351B-6328-4DE1-B442-CFA89F07198A}"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="725" xr:uid="{BA3472D6-E85A-4609-A9E3-D593395F5BEE}"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="726" xr:uid="{3C844A67-6515-4A17-B811-91D79D2C556E}"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="727" xr:uid="{2765C525-EC11-49B6-9628-C535878FAB99}"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="728" xr:uid="{75E06110-9A7A-45F6-9F6C-7B3E36462C75}"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="729" xr:uid="{C3765B80-29DA-47B7-8B87-98805EB93E42}"/>
+    <cellStyle name="20% - Акцент4 6" xfId="730" xr:uid="{69A26932-BF57-42DD-8B08-DA616CF3A6D8}"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="731" xr:uid="{190EE907-ED00-4A76-8DF5-D52674D0BAE4}"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="732" xr:uid="{173EC651-6E38-4647-B685-B607CDE36DBE}"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="733" xr:uid="{20229ABD-8B87-4127-A465-2F6C9609E4FD}"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="734" xr:uid="{30D15413-8515-410B-96F4-2FA7A26B5464}"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="735" xr:uid="{958D16B7-C4F4-4367-AC54-C23EC89B03CF}"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="736" xr:uid="{2879DCC8-CBF1-471E-835E-35E1E012016C}"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="737" xr:uid="{721613F8-05FB-46FF-A987-DD816DFF398E}"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="738" xr:uid="{2CA22118-044D-411B-984E-10B147FDFA50}"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="739" xr:uid="{C1F13694-6701-49EC-B997-44B76556A053}"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="740" xr:uid="{64C3084E-33D6-4F76-ABFD-44DECF0CC2C8}"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="741" xr:uid="{FDF80257-F5B4-4595-BB9E-25F4E59900CE}"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="742" xr:uid="{FA0AD13B-2D5D-4C36-B664-249ADCA53B66}"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="743" xr:uid="{F4E8632A-74C9-4793-B44F-4A1B75C13E6C}"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="744" xr:uid="{39AB4D47-D586-4701-BDB7-73A479C5E00E}"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="745" xr:uid="{C550E41D-E430-413A-9318-41CF63E251FA}"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="746" xr:uid="{ECF57938-6BDF-470B-9E2A-45069CFDC8FA}"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="747" xr:uid="{FFA06C16-6C44-401D-8027-649ED1EF5622}"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="748" xr:uid="{64DDCCCC-2000-41AC-84FD-1293CB9DD811}"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="749" xr:uid="{13C2D351-E4F3-48B5-80DA-9CC744B6E6AC}"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="750" xr:uid="{39FB5C3A-375D-47BE-BD2C-DBBAE933FEE1}"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="751" xr:uid="{D75B21E5-1A9E-4676-93F5-AC42B63247F7}"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="752" xr:uid="{94395816-3000-4576-9AB4-F57EB6202A02}"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="753" xr:uid="{5D18616E-ACEE-4966-92AD-8BB68C40A204}"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="754" xr:uid="{176024EE-316A-44B0-A610-0628D6D7FD88}"/>
+    <cellStyle name="20% - Акцент4 7" xfId="755" xr:uid="{DB856B63-45D6-480C-9EA4-7BA0BF0ADD69}"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="756" xr:uid="{83FFE0B1-4B33-46FD-A933-0CBAC0947E66}"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="757" xr:uid="{24C27322-460C-496D-A91D-741A753BD51B}"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="758" xr:uid="{8D95A6B4-2A52-47C2-B22E-58A7058B67A6}"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="759" xr:uid="{BF9DCAB7-90E7-4659-9C85-176C1CCFD085}"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="760" xr:uid="{34E4C5C4-BDEF-4C72-9CEE-3D93ECB147E2}"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="761" xr:uid="{81A07469-B923-49AA-878A-5253116D89F8}"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="762" xr:uid="{E7F8C17A-D592-4BEB-808E-01D09701C6D9}"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="763" xr:uid="{ED5B72B0-C59F-4FF9-860E-875F0700D885}"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="764" xr:uid="{92F26CAB-D053-4187-8089-56C66C90FF83}"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="765" xr:uid="{41A7D8BA-6E66-4E54-BF12-D5E0CF41612D}"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="766" xr:uid="{20ED15E0-0472-4516-80DF-5167D547A09B}"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="767" xr:uid="{15CFF2FD-88CB-4316-84B0-2B13E07C34B9}"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="768" xr:uid="{48A06F81-8B3A-4BF8-9CCF-E87BD8333036}"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="769" xr:uid="{AACB8150-DD0C-46F0-AD60-4284CF13427F}"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="770" xr:uid="{1418D5D8-9EDE-41D5-B9AA-BF0CFB35EA05}"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="771" xr:uid="{E20B1FD2-D8E0-47FC-AB90-B62551DDFA3B}"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="772" xr:uid="{A04D1919-E760-4AC9-9317-24A6D3AF7D38}"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="773" xr:uid="{20693D72-2B0C-46C4-86F2-24640EDE454F}"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="774" xr:uid="{B2B890C1-AD19-4647-905C-439A2425573A}"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="775" xr:uid="{1BE9D0F8-2A78-40E9-9EB1-41F78E3B1578}"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="776" xr:uid="{C8C1D67E-8291-4FDF-A5E7-8D607365367A}"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="777" xr:uid="{49F6D20D-081C-4464-9CC8-BC3DF2A1C8E7}"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="778" xr:uid="{9256C0FF-5419-4BF9-A713-C447E3549508}"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="779" xr:uid="{4D35C128-F7EE-4091-8C5A-59230920B82A}"/>
+    <cellStyle name="20% - Акцент4 8" xfId="780" xr:uid="{B648E3D9-7A04-4761-9392-30DF2E70163D}"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="781" xr:uid="{A945AF9B-7B01-442F-B8E6-80E65EE453FA}"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="782" xr:uid="{E86BCF1E-438A-48CC-B944-EBE102CB9042}"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="783" xr:uid="{2D36DF79-4752-408B-8226-1F3253068F08}"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="784" xr:uid="{8ED31199-A7BE-46EA-9963-276F00965742}"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="785" xr:uid="{E71B5237-2BA0-4DC2-9ACA-CBE08F57629E}"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="786" xr:uid="{9C258DC3-ED03-40E7-BB60-19A3AC93D4A2}"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="787" xr:uid="{8FAA7EB6-31E3-4E4D-A980-532E029B81DF}"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="788" xr:uid="{D187D8F8-2EFD-4113-A641-DDBEFA7E7792}"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="789" xr:uid="{F0AB8CB6-61C7-4191-BF7A-3CFFBC842175}"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="790" xr:uid="{01DA187B-4DCA-4A3E-91D8-B346800B027D}"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="791" xr:uid="{6EB4A788-888F-4F92-B3FD-E54FAE1FD01C}"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="792" xr:uid="{1B977F28-5819-4309-AB1D-B193521CD54D}"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="793" xr:uid="{DDE0E6E8-C1E0-4BBC-9B57-3F4031F1583A}"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="794" xr:uid="{4C962052-B1E1-483F-96D4-DE62D9E79846}"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="795" xr:uid="{53A3AC4D-BE3E-49B0-89A8-F38FF25EDD48}"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="796" xr:uid="{56D214FB-602C-4358-8D7B-E6031D99CAE2}"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="797" xr:uid="{8E38BB6D-C40A-4947-9FFE-2F910AA7ABC1}"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="798" xr:uid="{2EA091BA-13C3-4CFF-B056-921F75CE1ADF}"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="799" xr:uid="{39607E48-25D9-4D06-A5CB-38A3C32D20A2}"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="800" xr:uid="{5843E1E9-02CE-4457-A52A-7989273655E1}"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="801" xr:uid="{0701D6BC-D77E-4FA8-BE19-827B37FB8D2A}"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="802" xr:uid="{51F2D8D6-5EA9-4293-B1FA-3FB23015125C}"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="803" xr:uid="{41372CAD-0954-4E41-BC4C-2F5E9A446353}"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="804" xr:uid="{D064E986-6B77-429C-A644-E8EB26187703}"/>
+    <cellStyle name="20% - Акцент4 9" xfId="805" xr:uid="{63AABAD1-7B56-4E65-81C7-F5DD51A26F38}"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="806" xr:uid="{CDA24D94-D521-45EE-9E65-97D7E318B8DB}"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="807" xr:uid="{4AFCD41C-F0C8-42AB-B055-1EFD5C3AD169}"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="808" xr:uid="{21AB1FA3-AA81-4954-9A6C-F1B158A508E1}"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="809" xr:uid="{037104D5-38C8-4691-9C64-9E22054EDC89}"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="810" xr:uid="{4E0B2271-7450-425F-AC76-D9F0429CA11E}"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="811" xr:uid="{5A812F30-2D19-4A5F-925D-AD8AAB298F19}"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="812" xr:uid="{C08BE9A8-F256-4829-8848-5DABA36F94C2}"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="813" xr:uid="{AD4CB6B1-355A-4470-B915-F7BACD9B1430}"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="814" xr:uid="{77CD4AA7-9038-4CCE-9D8A-ACAC40E4688E}"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="815" xr:uid="{47F9FEDD-70F6-4C54-BD17-48B1EF31BE66}"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="816" xr:uid="{75B9F60A-C73B-4BD5-B10F-89A2CACA82CF}"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="817" xr:uid="{42A8E1A8-8FBA-4174-BD15-C37BC6AD1ED9}"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="818" xr:uid="{1FEE3CCB-B51D-45C8-A467-15B174023DF1}"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="819" xr:uid="{0921111D-BE76-4FA7-82D4-98483545A341}"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="820" xr:uid="{51460828-6D8F-465F-A700-679ACDCF5921}"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="821" xr:uid="{FD1D0FA7-108B-4AAD-B591-ED568E13FA35}"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="822" xr:uid="{C7BD751E-625F-4AC1-BBD2-0C03FE18A05B}"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="823" xr:uid="{82143952-E305-44E0-8F0A-FA4600B81F0B}"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="824" xr:uid="{84419321-B111-44C0-899E-5F007EE2F0C3}"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="825" xr:uid="{937919B3-87F6-4D98-B8DF-D3671AB48723}"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="826" xr:uid="{9C73D04C-73C5-4B87-B118-524FEFA0AC7F}"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="827" xr:uid="{A912FCFC-A545-45EC-97E8-ADE0DB230754}"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="828" xr:uid="{4D172DF0-4C30-4614-AE97-1329FD2DB60F}"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="829" xr:uid="{85906299-BC32-47F8-BBF3-AE73967C3869}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="830" xr:uid="{71DE264B-2DC3-4890-BDB4-DD6F014401EC}"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="831" xr:uid="{DFD5BF6F-52AF-4233-8614-57DCF12796C0}"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="832" xr:uid="{836CA1FC-EE06-4C9C-A866-BB873006BA0A}"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="833" xr:uid="{19552754-6161-4245-BE16-0C543644C8E1}"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="834" xr:uid="{75C3C77A-2E93-4D60-832A-89BA0F5AF747}"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="835" xr:uid="{FAE9D359-7F95-4792-9444-14DD04E52382}"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="836" xr:uid="{82B25914-BB09-4EDE-8006-A6F20D606D44}"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="837" xr:uid="{45373DDC-C03F-4A85-99AC-4B7BD09C41F8}"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="838" xr:uid="{422C7C85-7927-40CF-98EB-ED283BD4FE3C}"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="839" xr:uid="{26F1E28C-47CF-4B67-9517-E6139D5107D8}"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="840" xr:uid="{5C4E2C0E-2BD8-45F7-99EC-4912CE75B9E4}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="841" xr:uid="{5CBAE750-DB76-4AA2-9473-95F9BC37DCD6}"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="842" xr:uid="{FFB2D9C2-4635-415D-B8B0-7449D596FE33}"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="843" xr:uid="{D38E875A-0D28-4BBE-8336-5244DA2FF809}"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="844" xr:uid="{888F7179-3F0D-4892-AB2E-AA6BB51B6F48}"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="845" xr:uid="{B1C36F4E-0F10-4DB1-8ED1-7C96ECEEE261}"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="846" xr:uid="{42CE6DAD-3ED2-4325-BC74-9A5127CA65C4}"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="847" xr:uid="{781EEEC3-31A9-49CD-AD5D-111A0514B74C}"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="848" xr:uid="{E0284397-8D68-4D5B-A16A-48D649C3B8EB}"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="849" xr:uid="{A762285E-2FDB-4AE6-A197-A0A1BC222BE4}"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="850" xr:uid="{6FAF3142-5E13-4AA5-BE6A-CCF99FC2A2BC}"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="851" xr:uid="{EC899325-AFC3-4C18-AEC8-AFE58ECC3A24}"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="852" xr:uid="{F644D403-7304-433F-BC5B-C9097DA38E06}"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="853" xr:uid="{7866E2B3-7A34-44A0-87E2-6F0727AA0426}"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="854" xr:uid="{F423E42D-0811-4CAF-9119-799E3440045D}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="855" xr:uid="{B158882C-19B2-4024-B922-CE0566189809}"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="856" xr:uid="{72559828-244C-493E-9911-2F806A3933A8}"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="857" xr:uid="{BF3C72DB-0354-433F-9404-0C21F4AEB149}"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="858" xr:uid="{34651897-AC71-4E64-8379-0DAB304D84D0}"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="859" xr:uid="{C86DF46C-C697-403F-B5EB-0EC9396E6A4B}"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="860" xr:uid="{10059241-7E09-4B7D-9690-8E12617A2549}"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="861" xr:uid="{AB957CC2-E4FA-4052-BB41-9ADCDEF136B0}"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="862" xr:uid="{10A0BC99-754F-4417-A033-CA308A0A5B6E}"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="863" xr:uid="{348DF24F-D6CC-40E0-971A-1FDE6015470B}"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="864" xr:uid="{B5A40F00-CE05-4A80-B605-1D6E6BD37E8D}"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="865" xr:uid="{3DC0DF1E-6768-40FA-8676-BE34D29A391C}"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="866" xr:uid="{B367FC31-BC07-4E16-BD9C-22D013FE2683}"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="867" xr:uid="{594D8399-62CA-4EEB-A1FF-E3793BCA06F9}"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="868" xr:uid="{A094BF54-7A17-479B-AD69-64D63CC3F260}"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="869" xr:uid="{363B460A-37E0-4CD5-9573-22306437485F}"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="870" xr:uid="{FAD2249F-A916-4A49-A02B-4827FA43F1B7}"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="871" xr:uid="{2C3DDF1A-A189-48DE-9362-2E9616EC9BA8}"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="872" xr:uid="{BD0C951E-1595-47CA-8424-03EEE9B588F5}"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="873" xr:uid="{FAACEE76-C9BC-4449-B63D-7A3422454471}"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="874" xr:uid="{E7E9540C-4F7D-4EBC-8E81-733A652F0633}"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="875" xr:uid="{2B72F7D4-F071-414B-94B9-A0DA9B160227}"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="876" xr:uid="{7A6A8468-2EB3-4F19-B82B-7FF5BBDC5540}"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="877" xr:uid="{599896FE-882E-4059-B113-0EA5C99CBE03}"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="878" xr:uid="{5F962078-23E1-4DA5-8739-F61728CC4209}"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="879" xr:uid="{C294DB49-C68B-461C-94D6-7220AF19CD20}"/>
+    <cellStyle name="40% - Акцент3 4" xfId="880" xr:uid="{E8FDADB8-E53D-4313-BBAC-102F752D5C6F}"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="881" xr:uid="{DAAD537F-AF6D-411A-8E13-C5ED8F365B74}"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="882" xr:uid="{11C09802-4C0C-4F7F-9C7E-37BF8FDEDF55}"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="883" xr:uid="{532BCC0F-1746-464D-84A0-8EB019855972}"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="884" xr:uid="{D772F6AF-FED7-42B1-95A6-708AE1865654}"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="885" xr:uid="{5F0EDBC9-73FA-419F-AE97-99EC698B5BB0}"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="886" xr:uid="{3804DF17-F2EB-4952-AE64-92F0E35ADB28}"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="887" xr:uid="{681DD893-074B-4B9C-A78E-8B47132089BE}"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="888" xr:uid="{27BB9E00-C591-4D7E-A84E-67D699C438A1}"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="889" xr:uid="{C5A78EFA-2007-4096-8162-9DC407B29AE1}"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="890" xr:uid="{E23AB275-5F00-4D53-B2C5-5D07F000752C}"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="891" xr:uid="{8F63C67F-5202-4A0F-A5A2-9574FDF42FED}"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="892" xr:uid="{AE446665-4EE1-444D-9A26-E2BC8EDD09C6}"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="893" xr:uid="{467F72D9-9807-4306-87AF-D2445C96D574}"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="894" xr:uid="{7BB69CF6-F94C-48DD-B366-4F0CB364523B}"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="895" xr:uid="{2402F845-A105-437D-AFDA-C4EA520AFC5F}"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="896" xr:uid="{02042005-ED1E-4537-BF6D-4327CFFBA6A6}"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="897" xr:uid="{CC2D77EC-CCA9-4A2C-91EB-9E99ADE9AED5}"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="898" xr:uid="{8A11262D-C030-4EE4-B7FB-673A1FCB9F9A}"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="899" xr:uid="{B910120F-EDE5-4462-A331-E1264BD5A1E3}"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="900" xr:uid="{B3C18BAC-6AF9-48F8-B1D0-DEAF5C4DE0CF}"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="901" xr:uid="{3561C6C2-6004-429C-8E1B-9D78A41E2943}"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="902" xr:uid="{7D10AB08-392F-4D60-B0D6-92EC22A0793D}"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="903" xr:uid="{61C56762-35C8-4C3C-A7B7-D1B4D23B89DC}"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="904" xr:uid="{982D4C87-FE67-4659-A730-45892AF98242}"/>
+    <cellStyle name="40% - Акцент3 5" xfId="905" xr:uid="{32F4539F-3CD7-4C39-8F60-7931D5998A47}"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="906" xr:uid="{3787FAE0-6C38-4FC1-B734-9EC874746C9B}"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="907" xr:uid="{4663B39B-4497-4893-8656-61812BEF9DF4}"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="908" xr:uid="{206AFB6C-30A1-4678-900E-BF67249F9B07}"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="909" xr:uid="{57AD8C6B-0529-4FAD-9FEF-CA8D13C23F2E}"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="910" xr:uid="{33C7BA80-315E-4A1B-915B-39159D71AA49}"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="911" xr:uid="{67D59CC2-F148-47F5-BAD3-42234AEB922F}"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="912" xr:uid="{AC89AAAB-CA72-4A58-B640-AE86D5C0A352}"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="913" xr:uid="{792AAD9C-027F-4EAF-B194-F886766CCFD3}"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="914" xr:uid="{F049AA49-DFE9-4042-8311-91B0F5DDD4BB}"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="915" xr:uid="{04DD9FED-8485-4A54-8163-B502FB4BA9FC}"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="916" xr:uid="{DD0279D1-9B24-4799-9454-5711193FEB86}"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="917" xr:uid="{8AA81A34-BF00-4E3D-9BE2-EA339B7DAA1B}"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="918" xr:uid="{8049379C-27EF-4B14-80AD-6F7E3AC7CD48}"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="919" xr:uid="{F5A4D5A1-070D-4279-A2FC-7230E9FE2018}"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="920" xr:uid="{D1CD8799-0283-46C7-98D5-5E7BADEFC779}"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="921" xr:uid="{C1306D5B-2AD0-4938-9750-556513CC6D1C}"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="922" xr:uid="{ABE0EBF5-D3F0-4849-B072-3DBAD42ABC00}"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="923" xr:uid="{97C53C90-00EA-415D-946C-E204DC5E57E7}"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="924" xr:uid="{D0F18ABD-FD15-4ED7-871C-A4FCFADAF3FD}"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="925" xr:uid="{1C35E903-017B-4973-A3A5-F252BB0EFE94}"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="926" xr:uid="{BC1EEDB5-0CB6-4B33-9A32-EC2DE4CA071C}"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="927" xr:uid="{B479E8AF-A803-4A0D-B589-855F1AB5D582}"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="928" xr:uid="{B8962121-080B-43FA-A532-FFCA68EE9D4B}"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="929" xr:uid="{AD6119E2-66B3-46BE-9200-669D9AA9F5A0}"/>
+    <cellStyle name="40% - Акцент3 6" xfId="930" xr:uid="{E5D83AB9-5E7B-4B8C-B5F1-9676ADD71223}"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="931" xr:uid="{E919E038-1323-461B-925D-87F0DB20CF1F}"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="932" xr:uid="{349FC40F-D952-4A7A-AA4B-3D2A481D85C6}"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="933" xr:uid="{F08B8F28-741E-476C-B984-86849A7D63F5}"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="934" xr:uid="{D7D90BBB-3252-4DA5-9757-A92F6279E544}"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="935" xr:uid="{7EC1C308-CE57-4334-BB73-94F86B00DFAC}"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="936" xr:uid="{8A1736C1-5F4D-4782-928B-FD53B4804E3E}"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="937" xr:uid="{C05E9CCC-0543-4C1A-A3DE-254E9417CD75}"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="938" xr:uid="{75C4156C-C2A2-4E49-9625-B9E0518DBAD8}"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="939" xr:uid="{72A51EF1-383A-474E-A238-4C40D5B0F088}"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="940" xr:uid="{E266A6E5-4FB3-46A2-872B-68BD2879157D}"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="941" xr:uid="{30B0DCF8-B4A0-460A-B766-40D004466722}"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="942" xr:uid="{D5BDE83E-90FB-4F7D-9E03-3277A389804D}"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="943" xr:uid="{70CA3758-228A-4C37-BD5A-61EB483EADD8}"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="944" xr:uid="{D475FFC9-7C95-410B-9844-C2C454472475}"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="945" xr:uid="{F29DEFB6-FB5A-4028-9C58-DDC3A7C9E8ED}"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="946" xr:uid="{18CF2155-413F-443B-94D4-27E9117DD35C}"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="947" xr:uid="{A54A5C60-1F08-4B70-9D09-9AFA8AABD5A8}"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="948" xr:uid="{397676DD-5844-44C2-A7E5-695E513055DA}"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="949" xr:uid="{F9C0B00B-8E38-4523-96B2-423137C647DB}"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="950" xr:uid="{6F34A654-17CD-44EE-99C7-F75BCEA0471D}"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="951" xr:uid="{6953BC02-F597-4C0F-92FC-B15000A15385}"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="952" xr:uid="{5B828CEF-70CE-4B2C-85E5-AA96E35978F0}"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="953" xr:uid="{F3296776-6790-4ECF-9F04-5ED62F8CF4FE}"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="954" xr:uid="{E317896C-A74E-4C60-A32F-DD6AA23303F8}"/>
+    <cellStyle name="40% - Акцент3 7" xfId="955" xr:uid="{5B983067-80F0-4585-9914-8B8D2ACCF089}"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="956" xr:uid="{960D0028-3226-46A3-B698-A8E8296A5801}"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="957" xr:uid="{168C6C7B-00A4-41F6-B4CE-4B248DC3814E}"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="958" xr:uid="{07DD321F-51FD-459F-B133-A0C3E895177B}"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="959" xr:uid="{34914FC8-4D49-4296-BC83-3EAD148FCB93}"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="960" xr:uid="{471E256A-F460-46F2-8804-7FC4F51B33AF}"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="961" xr:uid="{401E95DC-0D27-4919-8882-2DE5FF85027B}"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="962" xr:uid="{E49910EC-061B-4094-A47D-75AA291573A9}"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="963" xr:uid="{D4E2CEDE-B578-4B60-8B32-642F53EAE9E1}"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="964" xr:uid="{1E0B6220-CD89-480A-9099-2DB7159060A4}"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="965" xr:uid="{E4350D9E-CAFB-47D4-B590-D26CF22CBD6E}"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="966" xr:uid="{31202AEA-2D2C-4B0A-A7FC-B481DE6C048D}"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="967" xr:uid="{03AB4B2C-2451-41F7-8A3B-4759D2D75776}"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="968" xr:uid="{92B327D4-C0A6-4B35-8C01-5B24F05E4AB0}"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="969" xr:uid="{43540B19-6E38-4467-ADD3-D94536D496B3}"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="970" xr:uid="{E3FC6570-AB81-482C-B296-8BBA2F93FBDD}"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="971" xr:uid="{9750FC56-8100-4187-BBA7-EF6A1B71E5B3}"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="972" xr:uid="{999BA3FA-C425-4B41-8482-F4E613235D5D}"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="973" xr:uid="{2D7BC3A8-E397-479F-8A87-774CDEBB2E0F}"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="974" xr:uid="{3FF3E465-CAA5-4E44-BD5B-DC774A121FDA}"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="975" xr:uid="{E19CDACC-D636-4FDE-9399-5FB17498B8DA}"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="976" xr:uid="{5BAF0842-DB50-4ED9-A543-4713FD8C5A6C}"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="977" xr:uid="{759F587F-D0E3-41AC-818D-1C2C759AD8FA}"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="978" xr:uid="{70E45227-A1F8-434C-94BE-727775F21A0E}"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="979" xr:uid="{7C5FE1BA-EDDE-4F7D-90F2-E0DA523D4F5C}"/>
+    <cellStyle name="40% - Акцент3 8" xfId="980" xr:uid="{2B7E8005-F6A3-48F8-8233-972FFAA7EA17}"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="981" xr:uid="{659BC471-6E26-4DB5-BB5E-C9A313038040}"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="982" xr:uid="{BD7FD403-DA60-4A0E-BA87-073F7D364D55}"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="983" xr:uid="{5E247366-D375-4250-8988-D80B6466EEC2}"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="984" xr:uid="{5FBB80FA-13D8-47CA-AFD6-836309FA6D7F}"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="985" xr:uid="{8E8278D7-29AB-4B62-B423-97F89A85F262}"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="986" xr:uid="{C6E53590-6408-406F-A035-5FA028754F4C}"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="987" xr:uid="{2E4CE353-DA84-4FFD-A9F7-FA9BF31B0A02}"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="988" xr:uid="{AD8A181A-185E-4D5E-80F5-99252A99EC30}"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="989" xr:uid="{C5A95A41-45FE-48A7-A979-7B6584E8C1E6}"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="990" xr:uid="{BC96E30E-1AC6-48BC-81A0-3D36AD57A94E}"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="991" xr:uid="{371C84FD-7983-4AC1-97DB-C78952552A7A}"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="992" xr:uid="{6DA55AB5-CEF5-4011-8238-7438C637E24E}"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="993" xr:uid="{07369255-B69C-4D94-A084-0ACC67299F9C}"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="994" xr:uid="{0E0014C2-9EF6-4E1A-94BA-CFD75E739498}"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="995" xr:uid="{E66CE020-038A-48E9-84A6-7EA77207EEA4}"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="996" xr:uid="{758927A5-6764-49DF-8C5C-EF946628F0C2}"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="997" xr:uid="{331BEB8D-BE1B-4171-BA47-209303D6B635}"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="998" xr:uid="{4297FADD-D708-4F27-B837-5165E4ECB1D8}"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="999" xr:uid="{41A18BE8-0DEE-4E5B-BC11-1008E5B10261}"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1000" xr:uid="{B9B0DA2F-90DA-49B0-9F69-EF5BD3FBE5C7}"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1001" xr:uid="{1B1E19D8-765C-41B3-B0FE-F48D460AFD28}"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1002" xr:uid="{410AFCB0-8C57-4DEC-9262-BECD777E46C1}"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1003" xr:uid="{E47E1D77-077D-4F05-9336-E64EBED52C9D}"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1004" xr:uid="{2A6E076C-34A9-468B-9C1B-31486C48E2D4}"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1005" xr:uid="{E0DA48B0-4348-43D1-87EF-F5C6F24FC6F8}"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1006" xr:uid="{3926E8C5-CDC2-4A12-A001-E2F4B25A9851}"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1007" xr:uid="{B1C02536-8ECC-47BD-9062-46768F1AB158}"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1008" xr:uid="{05063BAC-D0EB-455E-A440-FD90DE83D4A9}"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1009" xr:uid="{BBD3D294-0ACA-49EB-AC64-0340A5BF8C6A}"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1010" xr:uid="{4F755106-070A-486D-A8AE-D32E9F0CA8C2}"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1011" xr:uid="{C5F64996-C992-4C25-A81B-8511B6DC2E15}"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1012" xr:uid="{9DC11D7C-D1B5-4C8C-BED9-1CF8BD4102A1}"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1013" xr:uid="{48832DE4-1379-4052-93AB-7C108C32B322}"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1014" xr:uid="{691CC878-DB6C-4381-88B3-17788B285419}"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1015" xr:uid="{F299294A-7C3D-4B73-B0FD-CFCA3FBC4800}"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1016" xr:uid="{E3405194-7BB2-4620-9C84-9FDFCB0A4F3E}"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1017" xr:uid="{FD75DE23-D7C9-4B76-9ED2-CFCC79AF872C}"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1018" xr:uid="{E6CEDEDF-A72B-4233-9542-28B5D06B5E07}"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1019" xr:uid="{FB92FAD0-6BF2-407D-9881-C1B513CDA082}"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1020" xr:uid="{F2EB07F5-21F5-4257-8FA2-EF3FEB055A5D}"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1021" xr:uid="{8ACF8EBF-8200-4139-998D-86BE4CBABF41}"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1022" xr:uid="{16EBB63B-2590-42B1-9106-5C0AA0B813F5}"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1023" xr:uid="{5C83649D-77B9-4C7B-9B37-837FB24CA43A}"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1024" xr:uid="{974D7A6D-714A-41E3-9644-02EEB214694A}"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1025" xr:uid="{E206BB78-A33F-43EB-9FF6-FC3B96FF0F46}"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1026" xr:uid="{BAA16D3B-70FC-4B64-ADEE-2DD56894F8C8}"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1027" xr:uid="{E034ACE5-695B-432B-BE61-685FD153541B}"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1028" xr:uid="{5ED19320-B3DA-4F31-A936-C333C6AB3B21}"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1029" xr:uid="{37C436CA-F7FD-4854-B00C-5D9938E4D39C}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1030" xr:uid="{2C956340-BEC9-4A07-B0F6-0604653176C6}"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1031" xr:uid="{1C8ED0E2-9BAE-4E08-98FC-1DC1A233347E}"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1032" xr:uid="{835DC0A8-7A58-4701-90EE-2B4749F44757}"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1033" xr:uid="{45D35702-18E8-4B1D-AAF1-D3346E945C24}"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1034" xr:uid="{0216E4D3-EC08-4C7D-9E96-BEE8093C7EAD}"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1035" xr:uid="{2219388D-3D3A-47FE-BF30-22354B916ECE}"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1036" xr:uid="{9F9A4F9F-BEF4-4A9B-95B5-630D1F89D092}"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1037" xr:uid="{FA349535-F2A9-40C4-BCF4-76A97E96B89B}"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1038" xr:uid="{1B54A741-707A-48EE-80BB-130D5044C162}"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1039" xr:uid="{D3630947-5599-43CE-8609-B7A116142FEF}"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1040" xr:uid="{98804D86-4B31-46D9-9116-B5410C586E45}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1041" xr:uid="{D5FA928A-3088-4197-A446-BB33C45DCF1E}"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1042" xr:uid="{70585931-4F54-4C68-881C-C132E68F5172}"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1043" xr:uid="{D48384A5-CF5B-40FC-A836-C51930C5EC0B}"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1044" xr:uid="{931121AB-3AD1-4E7A-851E-BCF7E75148EF}"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1045" xr:uid="{9C3F7817-4485-48CE-AC1A-058050CC07F5}"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1046" xr:uid="{D8051E33-D931-48E9-A1AA-2E2CBB77AAE5}"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1047" xr:uid="{4593AFC3-B98C-4463-91E2-12C8646F1CB9}"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1048" xr:uid="{405F7C85-950A-4660-A1A3-3DB80CA1F2A6}"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1049" xr:uid="{4C918CC4-0590-43DE-8CC7-D24C37C05478}"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1050" xr:uid="{19FBBCA2-1A9C-4371-A83C-A0A5286D21A6}"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1051" xr:uid="{88B3F484-A692-47D3-9E01-BD021779B69A}"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1052" xr:uid="{2E2034F3-8AE2-4402-9F61-EDCD81FE5E73}"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1053" xr:uid="{706A9AC7-DB0B-4E34-ACFD-0271B996F749}"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1054" xr:uid="{46F2B631-30A6-4950-B404-C6F3F95B9A7E}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1055" xr:uid="{1F391F15-1CB3-4015-90ED-7F614195FFD8}"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1056" xr:uid="{D916CBAF-9BEE-4C10-8124-EE7ED21B3FBE}"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1057" xr:uid="{440B41B9-0C96-405C-BAB1-BA3B8CB615F0}"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1058" xr:uid="{711282AD-37D6-4711-8DB4-F40C88EF0433}"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1059" xr:uid="{F31799FE-41FA-4056-910A-714432339616}"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1060" xr:uid="{2112E4F4-4D30-4FF6-A4D6-910364EB90C9}"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1061" xr:uid="{324E80A9-B3CF-47D3-B803-EB891606F45E}"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1062" xr:uid="{CD275CB1-2BD2-46FF-B9BD-C0912852FA35}"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1063" xr:uid="{FE725CB0-7CD9-4A00-BAF4-8BE38DEB7191}"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1064" xr:uid="{15AA389F-2DEF-47B4-9B8A-6839066588C3}"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1065" xr:uid="{61FCF11F-C4E3-4DE9-AA1B-F84C9C65A2E4}"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1066" xr:uid="{C5712560-F1C3-4CF9-B7E5-8ED7C0F3026E}"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1067" xr:uid="{6C93BACB-8A37-46E8-B60C-F45CDAF065ED}"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1068" xr:uid="{C518BCED-DF1B-49EB-8D1C-3D4F744417BD}"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1069" xr:uid="{C5BCE5DC-3D42-43A7-A7ED-081AC45EB181}"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1070" xr:uid="{1E840918-C6B9-42B9-B3CB-2851E4478E12}"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1071" xr:uid="{03903F0E-D06E-41D9-AE27-44ACF31777C2}"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1072" xr:uid="{803FE5A2-AAFA-4350-A002-0EF2E8BEA867}"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1073" xr:uid="{DF7F34AC-3DB2-45C3-85F7-4A64B3A5F54D}"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1074" xr:uid="{E774CFF6-C4A5-4FAE-BC4C-A7B8EC17F719}"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1075" xr:uid="{9395E963-2BCA-4E83-86A0-0BBFFD9927DD}"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1076" xr:uid="{3669968D-3B74-42D0-B947-E260C5CB9245}"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1077" xr:uid="{19280DC7-734D-4CC6-B923-7EAA82AAAE12}"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1078" xr:uid="{4353A714-D247-47B0-97FA-4C081321B506}"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1079" xr:uid="{535A6B55-F0AD-4F27-8ADE-23730441900F}"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1080" xr:uid="{84662806-53C2-4DD9-9A3F-00A0A7DCF3C0}"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1081" xr:uid="{8E801E97-1330-4804-9199-DBF18A6B1D2A}"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1082" xr:uid="{0C1AB5FC-E474-43BD-9AE8-1AA08D987932}"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1083" xr:uid="{2D3C69CA-5DC1-4729-951F-1F7D63AF97CD}"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1084" xr:uid="{D6AA704E-9888-4AC8-9793-B03D252CE2E6}"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1085" xr:uid="{B4B7A881-C504-425C-BE3A-26540ADC193D}"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1086" xr:uid="{3F761982-648F-4358-96A8-4C1AC0F847D2}"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1087" xr:uid="{23EEF88D-AD81-4FC1-96F7-D558239EA6F4}"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1088" xr:uid="{D5AA06B2-A6FF-4A9F-9902-34C5E2213BF6}"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1089" xr:uid="{5ACE9DDF-76A3-4775-92EE-720A290BDB46}"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1090" xr:uid="{22BE4E44-C9B5-470F-81C0-13AE4B492CDA}"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1091" xr:uid="{2095066A-4960-4D7A-A22E-66F48276E2A3}"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1092" xr:uid="{72373A5D-E5F8-4460-AEE8-5984ABB36895}"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1093" xr:uid="{87EBA124-686F-444C-88FD-9D7D6B66450D}"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1094" xr:uid="{EAD5F5AB-93E7-4556-B998-EA337A9AE02C}"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1095" xr:uid="{D22F5749-2ADC-401B-B213-327835DA2F63}"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1096" xr:uid="{E2E7C4CE-1959-44A3-ABF4-7675BE4AD116}"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1097" xr:uid="{2CAAA278-8AE3-484C-AEF2-645A11622FA5}"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1098" xr:uid="{87D2AD4F-68AA-4A00-A141-0B83EEA74CB5}"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1099" xr:uid="{5F5D932A-3D78-49C8-9DEF-F0ECF4891428}"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1100" xr:uid="{2F7257D0-A322-4A19-8383-451193A6096C}"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1101" xr:uid="{0586DB2E-A4A4-4BEB-B3D7-3662453FAB7C}"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1102" xr:uid="{0410C0A1-2719-4169-8004-BD1E69199282}"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1103" xr:uid="{DB239305-4AA3-4F51-863A-89A6B22C0E95}"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1104" xr:uid="{E416B6D5-D6C2-4C49-88BD-FC278CDDCC85}"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1105" xr:uid="{9161868D-5912-406B-BDE3-F8F8C39DD06E}"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1106" xr:uid="{AF8C5D21-9E7D-43DB-9882-86DF4FF052CE}"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1107" xr:uid="{77F068CF-750E-4DF5-B9A5-B9EAE5407D88}"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1108" xr:uid="{09EB86A6-78F5-42D5-AAF0-EB0A23CC4578}"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1109" xr:uid="{4FB68C0A-18AA-4238-880B-1277A1C3379D}"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1110" xr:uid="{94B7FD17-B7A5-4743-9210-E06981D05707}"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1111" xr:uid="{C761633C-6534-4C15-8FFF-635FE697C709}"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1112" xr:uid="{3E1EE6D1-2C92-463B-95E3-F90D15D0AFD0}"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1113" xr:uid="{B71F0915-4001-4352-9EC7-80E1C6839DC1}"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1114" xr:uid="{01058383-73CC-4D7B-AE86-95BC27284C97}"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1115" xr:uid="{86C7B0CA-A2DF-4828-AA8D-A027E44F6904}"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1116" xr:uid="{F900FC2E-ACC4-413D-B9CD-178159058C31}"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1117" xr:uid="{6B4B5569-58B5-4D1D-B928-C174BD4E27D0}"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1118" xr:uid="{F1D26C5F-0CBA-458C-B5AB-68D4960DC272}"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1119" xr:uid="{6295D63A-8764-4298-9809-8698870BBF2C}"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1120" xr:uid="{E063FBC0-E97B-4E3B-A15D-14599ED6AFBD}"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1121" xr:uid="{7DE08D38-078B-44CD-BED1-3264294D40FD}"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1122" xr:uid="{397531EB-94AE-47FA-A9A5-4286D411B427}"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1123" xr:uid="{BCEEDF5C-A354-4CF0-9FD0-CC3725743E3B}"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1124" xr:uid="{6E5FD019-2457-4774-A93C-4C0380B531E1}"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1125" xr:uid="{7B8C6260-900A-4753-BB03-5CB9147C606B}"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1126" xr:uid="{19CFEDF2-4AA0-4955-A3C7-4DB957819F01}"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1127" xr:uid="{719C101D-C977-4797-AA71-A3BF54F70183}"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1128" xr:uid="{46151621-7C01-4D4F-BF32-C84FA7BB0001}"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1129" xr:uid="{6780E604-B1F4-43C6-9FFA-FABE3B683C73}"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1130" xr:uid="{28BC2F05-38D1-45E3-8D5F-15F6FB1D4BF3}"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1131" xr:uid="{2815EEDA-1C8D-482E-A5D8-AC3AA083C205}"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1132" xr:uid="{0F2E2956-48AF-430A-9D97-3BB90390914C}"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1133" xr:uid="{CA82AEFC-CBF2-4E85-BE64-BDE370F588A0}"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1134" xr:uid="{FE92826C-63B1-4272-A97A-F419A8E022AE}"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1135" xr:uid="{98D17681-4CC0-4A25-A102-117E021D35F5}"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1136" xr:uid="{E8A55387-48FD-44D2-8728-9880E3D7028A}"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1137" xr:uid="{66AC4B94-2227-4AB7-BB18-569521864D34}"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1138" xr:uid="{A6F4E5D6-0FB9-470D-AABA-6C5AA51B42EE}"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1139" xr:uid="{ADCA4242-1397-4A4A-B9CE-35FC882238FE}"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1140" xr:uid="{DD08ACC9-2AF2-4E24-8BE2-0FDC72F51676}"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1141" xr:uid="{2C4F8443-E883-4AFD-85C3-C2D837CF2876}"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1142" xr:uid="{D3A1A91E-3F63-469D-AAA2-66B6CA0E46C8}"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1143" xr:uid="{A114AA11-8716-4AFD-B360-2C8949EB694C}"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1144" xr:uid="{148DB547-496E-4967-BC23-CDBFBF4779BA}"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1145" xr:uid="{3141B33D-2C6B-403D-B535-03E51D6AF59D}"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1146" xr:uid="{18A90CC3-9A0B-4171-A1E5-1AAF3632A69E}"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1147" xr:uid="{2A881A5C-0548-44F1-BE1D-389637EDAC44}"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1148" xr:uid="{86145D0E-B552-46EC-A8B4-1E58BE1FC3F9}"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1149" xr:uid="{B1641FD6-6A01-407B-9574-F76C39BF508E}"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1150" xr:uid="{87EB996B-6D95-4722-A842-4467CB8B5D58}"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1151" xr:uid="{D3380199-629B-4311-9231-2C75F778F899}"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1152" xr:uid="{853B43CF-906A-4603-B9CA-E1E6BCD9710E}"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1153" xr:uid="{570E09A8-21C1-412A-AAD1-1DE9D971549C}"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1154" xr:uid="{F0AC80F9-6F96-44CF-83FD-075B50B6CC6A}"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1155" xr:uid="{C65C6A81-3F7D-482D-A6FD-A78D523DB44A}"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1156" xr:uid="{08BA8A7D-54C1-44E3-B9E4-77A12CFA61A3}"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1157" xr:uid="{F6AE8EAC-E409-4D4A-81ED-5CED5CC50F0B}"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1158" xr:uid="{F7D63842-525C-47F2-940A-0EE2A2E38C44}"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1159" xr:uid="{F47210AE-7859-4599-82DC-ECF05A900315}"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1160" xr:uid="{5BE47816-AFF3-43AD-97E4-1D5AD7971AA9}"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1161" xr:uid="{7073D0B0-0814-4CEA-99AE-E33D7D30523D}"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1162" xr:uid="{B12E2AE9-1F8F-4736-A1E8-0A80FB5D65B7}"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1163" xr:uid="{DD8BA86B-48B6-4139-989F-5CFA66DFA8E2}"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1164" xr:uid="{3BF64EAC-B9E2-4CBA-B015-D98707C26581}"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1165" xr:uid="{C4D9D415-87FD-44CE-BCA0-C6F874FEACAB}"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1166" xr:uid="{5139C141-66E3-4154-AC62-7D31104D4A54}"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1167" xr:uid="{CFF9232C-4677-4146-945D-4745DE5A2378}"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1168" xr:uid="{FAF0077E-E630-4D5E-B8DD-C2FCE1E8D82A}"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1169" xr:uid="{64FC7C6A-8731-460D-9EA0-3C72616AA322}"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1170" xr:uid="{492809B8-E1F5-4B1C-8A5A-4538CDC9845E}"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1171" xr:uid="{2012A416-5C03-44EB-BE75-6CB6A667FAFB}"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1172" xr:uid="{0468F4FD-6400-47E4-8728-4810B1D2C033}"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1173" xr:uid="{EFB19C8E-55B8-413A-9512-0C22614BF3BD}"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1174" xr:uid="{7D7A1073-F92C-40F6-9FDE-3DE3B07810DB}"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1175" xr:uid="{382FB27A-09F7-43EF-A07B-EFE8412FC030}"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1176" xr:uid="{5F6E3BE7-C6AD-421C-A72B-4AC4835B975A}"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1177" xr:uid="{83AB8B3F-D1B5-47B0-B5B0-095C21DBC3D9}"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1178" xr:uid="{8FBE9554-565B-4FF8-88FE-2B35B359E249}"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1179" xr:uid="{4AE29A55-EAA4-48F1-ACB2-A4EDEEAD384B}"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1180" xr:uid="{147721C5-F81A-452D-8A4D-D4F6C9C3A934}"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1181" xr:uid="{5D19B392-40A8-4173-A220-C8655061A5FF}"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1182" xr:uid="{D499609E-210B-4FF7-BE0F-1C7748B8DCFA}"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1183" xr:uid="{7DF9BE0C-CF10-4CB5-A1A2-985A64FD100A}"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1184" xr:uid="{632B5409-A830-4D58-9D65-B3F95CAA0141}"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1185" xr:uid="{C82EADE9-E2C3-41A9-A4EE-F6807EBDDF3F}"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1186" xr:uid="{74CA6839-D4E7-4705-8D9C-6A6862D1819E}"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1187" xr:uid="{D3B4C88F-70C8-4A65-8EE5-21E28858C000}"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1188" xr:uid="{9C103EF8-A6CB-4459-B2B7-2853B4269485}"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1189" xr:uid="{8537A593-A5BA-49AB-A692-518BF237D8A3}"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1190" xr:uid="{8D905592-22FE-4E00-9437-0F2480CBCB0E}"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1191" xr:uid="{DC47430D-1867-4DA5-8C6B-144777E858CB}"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1192" xr:uid="{9373B143-08E5-4E67-BB69-23931A37717D}"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1193" xr:uid="{108F008F-6C9E-45DF-A342-D3CCAD8C18E5}"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1194" xr:uid="{440DACF4-5D93-4B4D-8B31-88D56E72607F}"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1195" xr:uid="{30215110-3B49-4F1F-A38A-AC93C82BBB5D}"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1196" xr:uid="{8514559A-ED81-4D98-8929-1D16B66BEA37}"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1197" xr:uid="{A51E2253-338F-49D5-B099-ED0E03441417}"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1198" xr:uid="{66182FDC-7540-4D6D-B3E6-820F57B4A822}"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1199" xr:uid="{29472A3F-62A5-4937-93E4-823B4590B9E2}"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1200" xr:uid="{A73A50BD-EC2E-481E-A801-AC665908B30A}"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1201" xr:uid="{B10BF1A8-C256-4D55-BF62-0B6713FF078E}"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1202" xr:uid="{E45AB6ED-FED1-4EDB-8237-5BC2BCDB925E}"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1203" xr:uid="{011FFEA2-F0D0-4268-859F-4552486B12AB}"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1204" xr:uid="{E1DB80A5-765B-421B-B5F9-B5526921575D}"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1205" xr:uid="{033B09E4-2D90-41F2-B0AF-E978E9AC841C}"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1206" xr:uid="{5DF9D40D-0BB3-4310-912C-BC423E69AC03}"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1207" xr:uid="{DC4D6F5D-AD33-4D42-BC15-3C470E03855A}"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1208" xr:uid="{5C725908-DAB7-40F3-8060-560C69E9D151}"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1209" xr:uid="{14586A78-CD06-42D6-99A3-C65398557820}"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1210" xr:uid="{8033405A-549E-4B50-8B94-D1BA38EA85C9}"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1211" xr:uid="{90E1133A-AE18-4DF1-9115-85A898F0F6C1}"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1212" xr:uid="{944267E2-8B55-4EF3-BD0D-7C09A200D338}"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1213" xr:uid="{2CFD135E-45CB-41BD-845B-397555F1C26F}"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1214" xr:uid="{2DD58C16-32D0-4F99-A960-4F1413925617}"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1215" xr:uid="{6FA0B1D7-E096-4997-830F-6D55BC964F8A}"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1216" xr:uid="{31ED527B-2499-4CF6-9DAF-32E2B07250DE}"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1217" xr:uid="{DB37BF5A-B2DB-4246-A8C4-2A368FF7AE94}"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1218" xr:uid="{E81110E8-E17B-4DE2-BEB6-4709E199EECC}"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1219" xr:uid="{C2EFD672-BED3-494E-B233-B8985291C16B}"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1220" xr:uid="{4165D38A-646E-4E60-9DBF-16F78E403FF6}"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1221" xr:uid="{1997F5DD-2F2E-4CEB-BB9A-3EE28F239B6C}"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1222" xr:uid="{E030A535-6DB1-4C6B-B31E-3308C0B12A79}"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1223" xr:uid="{E05CA932-8F42-472D-BCE0-CA20434D7726}"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1224" xr:uid="{293F2241-5FB0-4BF0-82CE-7C1E8326412E}"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1225" xr:uid="{45A21561-9A6E-4B7C-BF04-AE6AA76EF36F}"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1226" xr:uid="{22B1CE7C-ACA9-4EB3-8671-60D3EF996855}"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1227" xr:uid="{963DE4A9-ADDB-464B-94F4-24D8DFD5AC7D}"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1228" xr:uid="{BBA4C3C9-8F2A-4A23-8039-7F1E3D4CB9D3}"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1229" xr:uid="{6D3BCCF0-4EBF-4A30-A9EA-AAB6A55B9DCD}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1230" xr:uid="{CE671472-39CD-40C1-B204-09FA79852CDD}"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1231" xr:uid="{9CE28E8C-632F-485B-AF7F-C0AE4B6EB639}"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1232" xr:uid="{BD8380F8-3200-4343-92B7-633D194F3E2C}"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1233" xr:uid="{3DB3FF78-BE01-40A0-A62A-658DBF0D9E11}"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1234" xr:uid="{2D1B0505-9025-4424-8BD9-2135C108A811}"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1235" xr:uid="{ED3CD010-6EAE-40BF-AC14-B65CDBE72718}"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1236" xr:uid="{B7079D17-B965-4BE5-B517-31FE114A1E4F}"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1237" xr:uid="{6B95FA7D-F165-41D0-84D8-8C5FF0B2574C}"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1238" xr:uid="{B2BC894D-F136-497C-94B9-555C02658D88}"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1239" xr:uid="{2633B258-EE5A-4BF9-8474-B25E57913F1E}"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1240" xr:uid="{2F248948-1621-4C12-BCD6-D92DF6A4FE85}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1241" xr:uid="{89A820CC-31F2-4D3A-B1E7-ED1424DBECAC}"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1242" xr:uid="{2C1159C2-1F60-4F15-898D-CAFA0BDE35CD}"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1243" xr:uid="{484F2AA3-E573-496E-AE97-AD4CA6085804}"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1244" xr:uid="{57F66680-7E14-444F-A64B-F04934DD2975}"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1245" xr:uid="{ABC24457-C5FE-4C21-ADB3-9AF8302C2D71}"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1246" xr:uid="{613B91AF-A5DD-466D-926B-E905AAD304D8}"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1247" xr:uid="{37BC9B23-1C8D-42FE-BD38-012FDE12D19E}"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1248" xr:uid="{837CA68C-0BEC-4F28-A407-3B6BA6C562EB}"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1249" xr:uid="{1652B408-FD32-44C0-AED0-03978838A926}"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1250" xr:uid="{D6D097F5-BD31-43E8-90B9-7E30FB062961}"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1251" xr:uid="{59962F98-32A7-40FF-97DF-BF0A9573716B}"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1252" xr:uid="{9482DF90-086A-43C4-9D03-DB2E9902255A}"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1253" xr:uid="{835CE658-6A35-43B7-9B05-83F4591D1288}"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1254" xr:uid="{2402C35C-1E1A-4F49-A3ED-20110D2CC845}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1255" xr:uid="{F57C78B1-1FE2-4D2C-A90D-2DAB1CEEEA28}"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1256" xr:uid="{9221C89B-E656-4F39-96C1-61C09C4D602D}"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1257" xr:uid="{3CEB9F96-95F4-4415-BC44-09EF87BFD8DF}"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1258" xr:uid="{27023789-31C2-447A-A889-EA45ECA3905C}"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1259" xr:uid="{604EDB84-6521-4287-BE76-33FA8A427672}"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1260" xr:uid="{E06F281E-3DCF-460B-8B76-7B74EA495E5B}"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1261" xr:uid="{8EC3412B-A403-4144-B90F-0F78B24A9C6A}"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1262" xr:uid="{1C0F425F-0C2C-4212-AF24-A62DB1674528}"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1263" xr:uid="{2EBCA9F2-4481-4D47-94C9-735EF6A468B7}"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1264" xr:uid="{943BF89D-F41D-418A-823A-67220B4C1571}"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1265" xr:uid="{9F30028A-928B-40D0-8291-D7031B0F5A21}"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1266" xr:uid="{D3ABC751-6091-44E6-9E12-347EEC57D77E}"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1267" xr:uid="{AF44AF3A-01EA-4D9F-BB81-D8C40512B28C}"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1268" xr:uid="{63980732-F58C-4EF1-8C01-E638CA522FD0}"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1269" xr:uid="{87E36BC9-0A09-4C5B-9F27-0355353BDC76}"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1270" xr:uid="{654979C6-2C3E-4401-BF9E-F5528291869E}"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1271" xr:uid="{7B2AD9F5-D8EB-4A61-8DC6-8AB3E92469B2}"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1272" xr:uid="{EF48A1DF-E723-43BB-9440-062E332134E1}"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1273" xr:uid="{5DD8A4C6-688D-4133-9E78-2F5CD67A7560}"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1274" xr:uid="{56BF3943-D83A-4AF1-B2FC-A60532A5E605}"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1275" xr:uid="{DD536CBE-5A44-4625-AF16-99A4E72211E2}"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1276" xr:uid="{DF4EE757-2CFA-4424-A320-E2D0820AA48B}"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1277" xr:uid="{A2FE1A8C-EF40-4469-8295-CFA3C1C2AD59}"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1278" xr:uid="{0EA319FE-536E-4432-AB07-EEBB86508F58}"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1279" xr:uid="{8D56343B-4D9C-42ED-86B6-2E452A5C9672}"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1280" xr:uid="{1C029A74-2E8E-468D-97F8-F6413335BCB5}"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1281" xr:uid="{E10107A7-CA6A-4B44-BD40-DEF4BB28AC17}"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1282" xr:uid="{ACC70EDC-4354-4DD3-AD1D-A9D2FA461763}"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1283" xr:uid="{C6158403-AD66-418B-8F3A-81A10714CD9C}"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1284" xr:uid="{3A5247B3-33CA-438D-9E6F-F1207348F655}"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1285" xr:uid="{484E945F-7850-4590-AACE-45BB5F4938C5}"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1286" xr:uid="{B92C24CE-C7C6-4A35-AF8E-CE282596B3BE}"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1287" xr:uid="{5EEBE205-2D78-4DB0-A358-7E82B2DC84D2}"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1288" xr:uid="{C9109517-075A-43CC-B4C3-080FD91276E9}"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1289" xr:uid="{FDDD693A-AEBD-4714-8DC4-50E2CFDD489D}"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1290" xr:uid="{82D91CFD-8BD0-4329-A149-6BBE321763BD}"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1291" xr:uid="{6F73E5C8-8A10-4F81-9872-B65F42CF03A7}"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1292" xr:uid="{F5679E22-282B-4A0C-960F-1AFFAAC3D4F9}"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1293" xr:uid="{D52AD0C4-74BD-4845-808D-8A99C9D1BFCE}"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1294" xr:uid="{32D6559B-44BD-43E2-9273-2F28E1C5BCE5}"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1295" xr:uid="{4195431F-285B-47B7-824F-D306285BEA5E}"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1296" xr:uid="{59577FD6-7D71-4711-8F3B-562310D73626}"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1297" xr:uid="{DB8D4BCD-EA71-42E4-8B1E-C824E123C8AB}"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1298" xr:uid="{6C8AE135-0825-4AB3-A5A7-7507C8C2B858}"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1299" xr:uid="{A89CC8D7-E56D-4C4C-9631-41B8F1E38E74}"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1300" xr:uid="{19A48609-03B3-4747-8023-1B86A3F9F7C9}"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1301" xr:uid="{492297B4-1843-41B0-90E1-FFAE376C82AE}"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1302" xr:uid="{9CD6478D-0F83-45FF-B5D6-0ADBC11C478A}"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1303" xr:uid="{1C7FDF45-299B-4433-A2AC-2AADA5A40022}"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1304" xr:uid="{B7627DA2-C3E0-481C-A5F9-03FA7F4E452B}"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1305" xr:uid="{D7853E7A-5888-4288-A170-8EA704109064}"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1306" xr:uid="{4A71CE0A-A39A-466E-8795-3A130D57CB46}"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1307" xr:uid="{706411BC-DDE6-4C53-A151-21353920A244}"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1308" xr:uid="{65D9504A-B253-4521-A2DE-03D3FA3505B1}"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1309" xr:uid="{2BA7F35B-7BD5-4BFD-96EE-E58BCA8AFD1B}"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1310" xr:uid="{D1CF34EE-1A78-42AD-BAA7-9F17624EDB81}"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1311" xr:uid="{CDAF9569-B459-448A-A25B-75BF7CA470EA}"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1312" xr:uid="{47BB0B8C-123E-4349-9BB1-141847DDE51F}"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1313" xr:uid="{4C843DF4-04DD-46A2-8A49-8517754521A1}"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1314" xr:uid="{EAD94931-65A5-43B0-8DB4-A646FD97918B}"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1315" xr:uid="{9F14D9F7-8EE2-465B-B24A-D82AA7C719DD}"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1316" xr:uid="{671FFCEC-8894-423F-AA70-9AD5E8964576}"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1317" xr:uid="{3C070C8A-CD98-47D1-8FFB-EA754C45E205}"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1318" xr:uid="{5235E44A-27C4-425D-97AC-50CB68E5BACD}"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1319" xr:uid="{F24D6F2E-E99C-4ED3-8C8D-2BD23F060EC7}"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1320" xr:uid="{BE8D34BD-6399-4559-AB51-CD3E8A8DA4B7}"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1321" xr:uid="{05C2652C-DD53-469E-B6A2-D7F073F492FB}"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1322" xr:uid="{BFD31D6B-F592-4916-BA9B-F0960B414B53}"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1323" xr:uid="{FDD7D066-FB43-41A9-8C72-5E16E9D1BD8D}"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1324" xr:uid="{D03984F9-AE9F-44C3-B09E-02D5C9357342}"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1325" xr:uid="{77D2C2D7-C652-466F-BD19-6B18D3D6A6C9}"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1326" xr:uid="{D9A5AC7F-5062-40A9-86A2-82C9DDEFF525}"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1327" xr:uid="{3E9B3DAE-769E-4687-A31C-95DE99C7875E}"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1328" xr:uid="{0DD63E4C-DB42-45C3-B0B8-F19488F64812}"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1329" xr:uid="{9ED430CB-05E7-4FCA-8479-56C3B6C86A29}"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1330" xr:uid="{EF07834D-E701-4508-AECA-CEA4F6FD7071}"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1331" xr:uid="{A2EB9FE7-336C-4EFF-94E5-C325F97EB00D}"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1332" xr:uid="{A2178A76-CCD4-4E3E-8280-01852B6A65B0}"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1333" xr:uid="{2F6EC7E1-DE67-46B1-92F2-DED6C4C11342}"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1334" xr:uid="{04EF5FA5-4B53-4994-B955-9A388FDC1A47}"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1335" xr:uid="{B38C22BF-F5D7-453E-8F12-1150A8D42A98}"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1336" xr:uid="{56FFE97A-D380-4114-BE82-CAA19A730422}"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1337" xr:uid="{982D0D3F-D912-4727-BD51-CD16A5BEDB93}"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1338" xr:uid="{FFB6D6D0-2023-4C74-9332-64DAFDC48C53}"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1339" xr:uid="{41501687-8D3A-4FED-A832-2372E4170700}"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1340" xr:uid="{2811187C-CE6F-4870-A141-452588A3E404}"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1341" xr:uid="{7C9EA6E5-B164-4211-9CA0-CB4053911BD1}"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1342" xr:uid="{D6AA3CCB-0048-4799-BF7C-CADFDBED9FA0}"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1343" xr:uid="{CEADAF98-C7A5-46A8-8AEC-1241B1BEB62E}"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1344" xr:uid="{722D17B3-58C5-43A4-894D-E574789A4165}"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1345" xr:uid="{FDD6515F-98D0-4063-89C9-F9128F2A8136}"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1346" xr:uid="{D989F190-7BD8-4204-B6F2-AB736482FB95}"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1347" xr:uid="{65888682-A530-4657-957A-B6E46B758196}"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1348" xr:uid="{390399EB-7478-4CC5-9CFC-D8061BCDF61D}"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1349" xr:uid="{59E4D849-2DEF-4C45-991E-555724A6195E}"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1350" xr:uid="{392CC247-C6F0-47BE-ABFE-3050B7017ABA}"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1351" xr:uid="{AF8ED073-787A-43FA-BE64-93A56B331C56}"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1352" xr:uid="{DC9D2965-6A19-4B5B-9FCC-A1342090C709}"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1353" xr:uid="{39314C4D-B923-4337-A19A-B44E6953D1F1}"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1354" xr:uid="{FBBFDA7C-62E6-4429-BE5B-0083561B04F1}"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1355" xr:uid="{2BA962F3-96D0-4883-A270-9290DD90C576}"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1356" xr:uid="{D489B713-FB39-4204-9D8F-0B597FDCD30B}"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1357" xr:uid="{FEF996FB-B16E-4AEA-9D51-3BD4A8504C7E}"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1358" xr:uid="{D155688D-8B0E-49AC-B051-A13AEB864DD8}"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1359" xr:uid="{17E142CF-53FD-4158-95FB-25EB1A6C38D7}"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1360" xr:uid="{BF6D9111-2CBF-4162-964B-1149DBED26ED}"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1361" xr:uid="{C98C0CAB-F953-4677-B17C-B224D5A24F7F}"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1362" xr:uid="{4DF33378-BCB6-4990-86D5-7A434222DDD0}"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1363" xr:uid="{635ECE08-14BE-4AC6-88AB-1EA1D828089E}"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1364" xr:uid="{0C723559-4153-4BAC-9349-FE2309BC5145}"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1365" xr:uid="{8FC6FF9A-A0D7-4552-AD96-5C0AF827751F}"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1366" xr:uid="{438AF5C3-1BBF-4F5E-A348-45A2A5E00E2A}"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1367" xr:uid="{8A399430-30C8-43BF-9D18-CBBC75AF1BB3}"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1368" xr:uid="{4E986229-9C76-4B61-8C20-D6544292BB30}"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1369" xr:uid="{98AAE819-6830-4247-98F0-54DA5FC7BD6C}"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1370" xr:uid="{1905A32D-5D2F-4428-85DE-E9B6B3A6208B}"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1371" xr:uid="{A88F8465-8497-4F71-9D69-1B9FA36407B2}"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1372" xr:uid="{74916ADA-4A9B-481E-A2B5-475020B37BD2}"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1373" xr:uid="{ED259A9D-C9B9-45B6-930E-37B4EE67896B}"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1374" xr:uid="{D947DB26-95F7-4320-AA33-E026C9B7ABC4}"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1375" xr:uid="{CE2FFC85-C9F5-40DC-AE67-5B8B74984375}"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1376" xr:uid="{3707DC94-3AA8-423B-B389-7BD1BB4BF9B2}"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1377" xr:uid="{0EF70108-833C-4DA7-9ACF-DA56F78C921B}"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1378" xr:uid="{206E1427-1F1D-46F6-85AE-DCF9033CBB05}"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1379" xr:uid="{1B721BA4-6308-4829-A5FC-8979DCC6EF1D}"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1380" xr:uid="{8456913A-FD2C-4707-9224-E93A726D5BE1}"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1381" xr:uid="{ECA27C4E-8899-490A-B19E-9F1B0E40E2F2}"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1382" xr:uid="{6E5E876E-7328-4D1D-9EA8-13E515B9A530}"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1383" xr:uid="{E23A95F6-9D9E-4666-9E90-68457D3A972B}"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1384" xr:uid="{175DA544-2020-41BC-9AAD-B2E717524A80}"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1385" xr:uid="{44EA09E5-D489-40D9-8A97-98EB2D026272}"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1386" xr:uid="{7EB74D78-1AE2-40FD-BEBF-92DC6C568306}"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1387" xr:uid="{203F5E87-21E8-46C9-9275-13AC5976975E}"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1388" xr:uid="{F7BCA71F-8A1E-422F-B993-48ABAF9D2504}"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1389" xr:uid="{E7D5778D-B971-44CB-9B3E-7D2C2D5AF453}"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1390" xr:uid="{8FBC6A3F-2A67-4093-AF2A-EBFCCA02ADD5}"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1391" xr:uid="{36631C8C-C1A3-40A6-900F-76BCD41FD95E}"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1392" xr:uid="{91F89C6F-FF3D-4CE2-8C10-2E6C9D4B9D55}"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1393" xr:uid="{44F8341A-CB80-4C19-B6A9-BC6674EA18E9}"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1394" xr:uid="{6296DEB7-4D85-47CC-AD40-FA89DBED343C}"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1395" xr:uid="{19D86C18-72DA-41CD-8E2D-3227ACA645EE}"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1396" xr:uid="{B3ED0985-967B-45A9-A457-F4B057EC48EF}"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1397" xr:uid="{B5ECC14D-381C-4BAB-B060-5430EEF7B973}"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1398" xr:uid="{3DDDB4D6-5B8C-45E7-8EDF-29F83E6A25E4}"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1399" xr:uid="{AD93284A-8DA7-4BE3-8DD5-DC8501670488}"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1400" xr:uid="{E4B26A27-F25D-4CE6-8E31-0BA58AB9A389}"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1401" xr:uid="{FBFDFE57-9B99-47BB-874B-CC9D119F4E8B}"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1402" xr:uid="{6D949DA4-10A4-438C-8333-5319A9C7AE0A}"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1403" xr:uid="{7649F160-7AEA-4488-A1B7-B5FCD1866148}"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1404" xr:uid="{77EFFDCE-AE0A-4922-BB1B-58B11618B697}"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1405" xr:uid="{AF59432D-6D51-482E-8E00-B434DF769BE5}"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1406" xr:uid="{B2FE557D-4D1D-4B2A-BE71-759B531BD881}"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1407" xr:uid="{4665BEB4-AD40-4DCA-BA35-3DDED18FE4A7}"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1408" xr:uid="{2263D297-0119-48F1-A206-F7DD81A68CD7}"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1409" xr:uid="{129FECB2-DEFF-4A59-B1E5-7B81EFE4DFE6}"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1410" xr:uid="{37C2101D-93F7-4F3B-AF26-67A397A0D950}"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1411" xr:uid="{0E117D56-A7EC-459A-B81B-AD44942ED7ED}"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1412" xr:uid="{9809502A-ABA4-4535-B920-F9430BDD13C7}"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1413" xr:uid="{2F874EA1-2EE2-4864-8C9E-1CFFEF1AFD65}"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1414" xr:uid="{BEEA34D6-05A6-4919-A6D8-ADB63B5C4376}"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1415" xr:uid="{E51389D3-D899-41F4-A205-9F093F840107}"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1416" xr:uid="{78D8970C-70A9-4566-B4A9-5A35EACA0523}"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1417" xr:uid="{89AF2C86-8B2D-4B82-A040-A139E222305F}"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1418" xr:uid="{1DD3EE86-6921-48AA-9DB4-26BE62C8BA23}"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1419" xr:uid="{9348980D-4BE4-4A86-9527-36599DF2179A}"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1420" xr:uid="{E729FD1B-3319-45BF-A39D-11885CE2F2CC}"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1421" xr:uid="{6EECFAE0-6CF0-4457-A64A-184F898441E3}"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1422" xr:uid="{11D8A01D-B629-44D4-B2BB-B3F32543D61C}"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1423" xr:uid="{5797CF7F-A784-45A3-A6DF-65A65C984D37}"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1424" xr:uid="{0866BA64-5AAC-4559-AA3F-E56F5E525A38}"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1425" xr:uid="{5FF8590B-2CE8-49C7-A381-58B4D4BF68FA}"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1426" xr:uid="{2FAB1B97-388F-40BC-A05F-7BB535922904}"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1427" xr:uid="{39C262A1-4637-4039-87B6-10FAEF67D8EF}"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1428" xr:uid="{5BAB997B-43B2-46E3-A804-AEBCE8D436F0}"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1429" xr:uid="{38EE64BF-D3C4-42CB-9124-D1DF8DF9E61B}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1430" xr:uid="{D18C527E-65EE-4FB1-9E85-0C661E78D5DA}"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1431" xr:uid="{EFFCE762-2336-4FBB-9F58-99CAE5BA9374}"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1432" xr:uid="{538C3E65-EE8A-4F07-8079-258F5FF75A1D}"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1433" xr:uid="{BB6F1AED-3537-4052-9B3E-3D9EA527A621}"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1434" xr:uid="{3951A49B-4321-464C-B460-E59C1FA8186E}"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1435" xr:uid="{C0AD453E-5FAF-4166-BC66-1E9B0D418CE4}"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1436" xr:uid="{6A79BA60-915F-4601-9C7B-8269AA28492D}"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1437" xr:uid="{D34AF683-820D-4A40-A968-96F2DB2FA8A7}"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1438" xr:uid="{E8752656-BAEC-43D5-A65A-C60E02A3E1B0}"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1439" xr:uid="{ECC9BCB9-273E-4A0B-972C-95905F7F7A00}"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1440" xr:uid="{1E3A526D-2458-42E9-94B3-28F4887ABA97}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1441" xr:uid="{6823593B-1EB8-4970-A64B-ACA44055E747}"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1442" xr:uid="{4B67CE6B-0CE0-4753-B9C2-F8289F7FA202}"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1443" xr:uid="{D212A95B-421E-47F7-B046-A8F8C56B4871}"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1444" xr:uid="{7146F50C-B00A-4756-AD51-72F180407581}"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1445" xr:uid="{15C38516-4CA9-4BEB-8C0F-81A4B5DE1299}"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1446" xr:uid="{ECDF8641-36DF-4CC2-92D5-87D6E32073AF}"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1447" xr:uid="{177204E3-ADAD-4E6A-8568-D789CA2B9A6D}"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1448" xr:uid="{3CA0F594-C380-4949-8BDA-98FBC891ECBF}"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1449" xr:uid="{588B13B0-024E-4583-AFA6-9EC80FE4AFCC}"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1450" xr:uid="{1A5651B4-4069-4DD6-BFF2-E4188BCC4AF4}"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1451" xr:uid="{9E38326A-7B71-4E5C-B540-3C543BA3E50C}"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1452" xr:uid="{23BCCD6C-13B5-4211-BF92-DDD49C625798}"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1453" xr:uid="{BE5DA601-D729-4272-AAC5-7D101EFE255F}"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1454" xr:uid="{635795C3-5DC2-4764-AA83-30E0198C0A14}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1455" xr:uid="{35057EF7-726C-4BEA-ABDF-F0832BB79266}"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1456" xr:uid="{99713B64-961D-4C22-88CC-A4A235DE0502}"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1457" xr:uid="{8AEA56BC-6F3A-4A52-BA3B-0DB68B2F772B}"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1458" xr:uid="{D6A8B66A-B346-408B-A544-19E0B215675B}"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1459" xr:uid="{E0015D2C-3412-43C2-A1DA-9F3945E1D565}"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1460" xr:uid="{CC0E07B4-CE3A-4831-87DB-DB4893E59402}"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1461" xr:uid="{17607827-86BC-44CE-92A4-8A0B91BDC5B9}"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1462" xr:uid="{698C9E86-252F-4C9D-B113-4BE82156CC20}"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1463" xr:uid="{C626C946-32C0-402F-BE96-E226BF0EABB8}"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1464" xr:uid="{FC5B8947-9C7A-4028-83BC-F5BAC256C16B}"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1465" xr:uid="{1AB79925-37C3-4C7B-8563-75C926793B18}"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1466" xr:uid="{304809F3-BC47-47BC-8E10-1EBFF62C8E23}"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1467" xr:uid="{6EAF84B2-8177-4389-A262-4FC71400F424}"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1468" xr:uid="{BAD01593-020D-427E-BBBC-7C24602B72D1}"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1469" xr:uid="{17A9C758-EB88-4376-9B3E-543F3A337364}"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1470" xr:uid="{97B45395-EA03-47F5-874F-E0B0D519E2F7}"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1471" xr:uid="{FC994643-C69A-4339-AC82-0DA79697E46B}"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1472" xr:uid="{D50A51AA-F01C-40CE-B416-A7E41CCC65FA}"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1473" xr:uid="{82D63635-0CEE-45E9-A6C0-369F2F4AF820}"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1474" xr:uid="{11F79EBC-97B9-4867-BB98-533288BFEF37}"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1475" xr:uid="{58368046-3D5A-4ECF-A106-2F51FFD31839}"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1476" xr:uid="{3DECE95A-2D71-478A-B8FD-22F860DBA84D}"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1477" xr:uid="{55F87C74-776B-483F-B2AD-93AB3917EC6F}"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1478" xr:uid="{45B94BC4-D446-4B66-BAC2-59A7F7134E80}"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1479" xr:uid="{85EE01A8-B91F-48EA-BB13-7973D785539B}"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1480" xr:uid="{60B19062-3675-4097-8D53-47B421C77383}"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1481" xr:uid="{DE9765BF-C8EC-4A9F-B45E-C326FCFFC518}"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1482" xr:uid="{5A26436C-94B4-41F6-89A4-258DEDFCF79D}"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1483" xr:uid="{22EF8B60-AD38-4EDD-98E8-FC81E5F99AEB}"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1484" xr:uid="{7E918A30-B1C6-4B5D-BF0C-E7E740D09E6C}"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1485" xr:uid="{36029FA2-50E4-459A-B9C3-120ABD65EB6E}"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1486" xr:uid="{25B221FD-007D-4575-823B-14FA650651AB}"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1487" xr:uid="{D722B474-8DD2-44C0-8B4B-90F9359BA967}"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1488" xr:uid="{59FA4DB9-4676-4B51-84DD-5D7BFD897E91}"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1489" xr:uid="{D31735D8-9880-4D57-AF5D-A7285FBBB823}"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1490" xr:uid="{BA334DD3-B859-4E9D-B240-C56621EDE6A9}"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1491" xr:uid="{70657186-C0FC-4AAE-82E6-7180FF22173A}"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1492" xr:uid="{F42A9709-31AA-4955-BE1C-0A4BA3129F7C}"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1493" xr:uid="{9AEB28F8-A7CD-4F37-9026-F6475A4CEFA7}"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1494" xr:uid="{5FB2DC05-0FAD-413D-AF7F-D85D3978B73F}"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1495" xr:uid="{61B0DED8-A1D2-47BC-83A9-D3F996FC88BD}"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1496" xr:uid="{EFAB7229-DAE7-410D-9093-E18806E77753}"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1497" xr:uid="{88A8CE2B-5604-403D-B155-5CC34D9000FF}"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1498" xr:uid="{E7BCFB34-445F-47B0-8478-F2EAB9050177}"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1499" xr:uid="{A9E92C40-5E4D-419C-86EB-C969C9CC93FF}"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1500" xr:uid="{BB8A7597-E130-496E-A7CD-4B06129D3323}"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1501" xr:uid="{EE261708-E6C2-4CC1-8F1F-6D3CC40327F0}"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1502" xr:uid="{22982B65-E3D7-4E0E-8D59-7EC9519AC9AD}"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1503" xr:uid="{ED446103-25F1-4D1E-A557-A2A114CFE3A6}"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1504" xr:uid="{9AD10EDE-DE64-4C42-B7FB-859133AED099}"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1505" xr:uid="{4DD2A96E-E914-4ED6-B3E1-41BA8971040C}"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1506" xr:uid="{33E3AF2F-4521-40D8-970C-31858D80FB63}"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1507" xr:uid="{356E5493-E510-401B-A9F1-5549CF7B0382}"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1508" xr:uid="{46190774-6DCD-4F5B-A1BD-0EE83E3C583A}"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1509" xr:uid="{60F440B0-FD4F-448B-93A2-658FB8181A65}"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1510" xr:uid="{4D753227-0DC5-4BA0-B8C5-5CF870214271}"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1511" xr:uid="{64D3AE0C-9491-4DC8-BC72-998A6F486AFE}"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1512" xr:uid="{B2BCC969-5904-4762-8B84-349FA8DB3A38}"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1513" xr:uid="{1F3D38F8-EA8D-45A8-BF28-4482FD643B9C}"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1514" xr:uid="{D336A303-CC7F-417B-8C77-D2FEBD48A551}"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1515" xr:uid="{4A6DD2E0-189A-4E9F-9AD1-A4CB2889EBDD}"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1516" xr:uid="{618A9AC3-FDBA-4ECD-8C16-ABAA4BAAD961}"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1517" xr:uid="{5687EED4-3128-464A-8DF5-1B8D5C0D8C4B}"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1518" xr:uid="{DB00B019-8397-4DA5-B611-7A7959D9E1F0}"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1519" xr:uid="{E3C868F6-EBFD-466E-B270-179148263290}"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1520" xr:uid="{67EB6001-9E90-4C4B-8431-2C18CB1298AA}"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1521" xr:uid="{6122AAFB-42E8-4FA3-ACDC-E7D57ADA5E1F}"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1522" xr:uid="{1B58FD57-8A35-48BC-A532-1A89882A7A37}"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1523" xr:uid="{BDC18098-4623-47BA-98F5-DE7A0668BEC6}"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1524" xr:uid="{2A405E9B-C68A-4DFE-947D-78C5D6175FC5}"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1525" xr:uid="{00B6F3ED-8782-4F08-B9E4-406BE306C26B}"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1526" xr:uid="{8C11A904-2A67-4C78-ACFA-6096096462A0}"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1527" xr:uid="{97C786AD-E5C3-486E-91A1-B6D030FBA5A1}"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1528" xr:uid="{4FC7774E-63C6-46B9-AC5D-89EBCC834EF8}"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1529" xr:uid="{98896436-55C6-47AB-B663-D2B85184E349}"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1530" xr:uid="{0B19A8D7-164A-4224-B72D-708A5C9E568E}"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1531" xr:uid="{37772310-A82C-4ABE-B844-893621A46959}"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1532" xr:uid="{D1DA4894-016F-435C-9F66-82CD400396E6}"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1533" xr:uid="{09167C94-701B-4E32-A1EB-A00FBC38691D}"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1534" xr:uid="{966E50D4-A3EF-4D01-BE24-A44273CAD0CA}"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1535" xr:uid="{57039788-9528-4CD8-B861-F84BB626464A}"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1536" xr:uid="{753C871E-47A9-4B9C-B84B-8557FB203575}"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1537" xr:uid="{594DB4FD-6DF5-4F47-8FB9-6CF29F44483F}"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1538" xr:uid="{7EF20CEF-08B7-48C8-B78D-FA9C0C91CBBF}"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1539" xr:uid="{5010E21D-96C8-4147-A28E-A22C6B0BCB93}"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1540" xr:uid="{688F24A5-7EAE-442A-BE9E-7EAFFAE7E54B}"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1541" xr:uid="{70BAB665-D6B3-42D8-B732-B18472C8FA12}"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1542" xr:uid="{36B0D890-99AD-4015-B1AB-1C408F4EF684}"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1543" xr:uid="{B9764BAA-8BB3-4DC9-ADC7-FC2BB5917113}"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1544" xr:uid="{35EBD542-575E-4005-AF80-E15305490C74}"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1545" xr:uid="{B0417C6A-C8B3-4DEF-BB99-7E2163376582}"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1546" xr:uid="{E4C2491F-37CC-4726-A7DC-2A948FB1A4A1}"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1547" xr:uid="{DD8C6E5E-E490-4659-9901-84E7491A9E93}"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1548" xr:uid="{C5EB71B0-6F70-46C2-BB49-0CBB6EE7538E}"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1549" xr:uid="{252CD6F6-840E-4CF1-AA3D-6013D2DCD430}"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1550" xr:uid="{8AC0C236-C230-42D9-AC04-245CA95E36B9}"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1551" xr:uid="{D1E40998-251B-4E90-B60F-441B27025386}"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1552" xr:uid="{9F251B38-8C5E-497E-8FC9-E2CEA011CD4A}"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1553" xr:uid="{D65E9B5D-8354-4AF2-B30B-A67B55F9A058}"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1554" xr:uid="{08263F8F-6B7B-4E92-94AC-136884B169AE}"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1555" xr:uid="{88362D72-D86F-4FC1-8A46-61AF53D04391}"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1556" xr:uid="{07204029-6B08-4457-AA3B-37F02E7D4C95}"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1557" xr:uid="{1A75BAD9-8AA0-4BCB-A5BC-CE4B14DA6B2B}"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1558" xr:uid="{34202474-0D21-4DA5-8AC8-9AFB05C78BAC}"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1559" xr:uid="{B29DF92E-1FB3-4D65-91CA-A0B6C1410172}"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1560" xr:uid="{B91007B5-7F4F-4DD5-876F-F796F824EA39}"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1561" xr:uid="{AD94F205-DF14-4FE2-B142-8A8A9F6CCA7E}"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1562" xr:uid="{40ACB6F0-B1D7-4B40-BED8-61F0935D63B2}"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1563" xr:uid="{5B9684F0-DA88-41A7-A56A-5FF39D18D06F}"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1564" xr:uid="{308153C5-08F5-4D11-9964-302D9B61F020}"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1565" xr:uid="{C6A192D7-AC40-4884-9A7F-C4C62633B946}"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1566" xr:uid="{A3CBF95A-EE36-4108-A267-20A7AA3D5310}"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1567" xr:uid="{2A0CA5B5-2968-409C-A59A-1A8048533075}"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1568" xr:uid="{1859F328-4F29-46B2-ADE8-0AC26A06630B}"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1569" xr:uid="{B461791F-D1D7-4718-8F63-5847A1291F56}"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1570" xr:uid="{A58E83ED-39A8-473E-BA8B-5CF7A658F91B}"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1571" xr:uid="{0B52A445-C094-47FA-B69F-66574B2BFD83}"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1572" xr:uid="{4A63328F-BBC0-4E31-B6AB-2D52EA6DA4D8}"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1573" xr:uid="{6A8175AF-F9B5-4A61-8E82-D00EAFB2DBE3}"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1574" xr:uid="{74192901-8105-4736-87D0-B5975792E37A}"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1575" xr:uid="{774C76A2-914D-4DA1-86FE-684A093E877F}"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1576" xr:uid="{F876E4AF-D148-4392-B78E-299EE80F7AE4}"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1577" xr:uid="{98E60E55-C752-4A49-AD69-6D40C3D5718B}"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1578" xr:uid="{3EEB9B9A-5F0A-4523-AB84-540555C7394E}"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1579" xr:uid="{3636F2E3-DC1F-47F5-8DDA-406652DAF738}"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1580" xr:uid="{6871D73A-6F32-4E1F-AD0A-F386FDA7708F}"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1581" xr:uid="{77101143-C16A-49ED-AE65-2F0DF9CD38F0}"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1582" xr:uid="{F9DE12F5-D84D-46C8-8DD8-47DE749AD517}"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1583" xr:uid="{F8E30324-2DC5-4DD4-8B39-6D28B15AA39D}"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1584" xr:uid="{200D52F1-7D14-4603-B0A7-BA28E4A4CDAE}"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1585" xr:uid="{11E8CF43-D462-49D6-9594-C8601DD21FC8}"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1586" xr:uid="{9AEE1646-1449-473B-AEFC-863EBDB2F41A}"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1587" xr:uid="{2BB5F33F-17BC-4CE8-BE5B-9E97416ECFCA}"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1588" xr:uid="{08259898-B2A0-4013-9EF8-A2B14A86C653}"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1589" xr:uid="{6D130B09-F9DB-406F-BC1E-3D0159618040}"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1590" xr:uid="{334BDE94-9536-4D85-89C4-F8A2C33BB7C8}"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1591" xr:uid="{5885520C-2068-4AE4-ABEE-0058680723D3}"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1592" xr:uid="{B4BEE2FA-C0AA-4834-B7C7-38E8C08E3BDA}"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1593" xr:uid="{E92FAAC3-F6D9-4C1A-B2C6-ACEA0D437503}"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1594" xr:uid="{6410C5B6-38A1-43A2-8006-BB0D0B18A8FA}"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1595" xr:uid="{324F1057-A3D3-4737-8E6D-D222BFC28CE0}"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1596" xr:uid="{1807C004-6FDA-44A8-8703-C82F754D3DB2}"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1597" xr:uid="{4748F303-AF95-45A3-A1BB-53D221C623F8}"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1598" xr:uid="{4764267E-B717-4C20-A9BF-530D243A31A9}"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1599" xr:uid="{7588B240-425D-4337-AF18-0C8D1B17079A}"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1600" xr:uid="{CC55C3F3-B8A0-4E6F-8DC8-FAC613790DA2}"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1601" xr:uid="{6D1DD95E-2A71-46FC-8726-FF1E90572BDD}"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1602" xr:uid="{B0DFB006-1D45-4D04-B8AE-2DC93BF60342}"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1603" xr:uid="{C1B938C4-EAA8-41E2-B631-B890C53CC9D3}"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1604" xr:uid="{9AEE4332-54C2-47C0-81C7-B7A6F7AD7BF0}"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1605" xr:uid="{660D2293-FD18-4101-A9CC-626E4B524687}"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1606" xr:uid="{033E441B-41BB-48AD-804B-DA73BA992FB2}"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1607" xr:uid="{F26A4658-F261-4209-9CF5-110856C03FE3}"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1608" xr:uid="{E74E8B67-1B57-4CC1-B3AA-625992E3B459}"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1609" xr:uid="{47DA97CC-BC86-40FE-9A10-2DABEDAC43C5}"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1610" xr:uid="{2E233907-9D44-4455-B8FF-5C326E9AB943}"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1611" xr:uid="{684CDA32-5D69-42B5-AF02-0E9844B53410}"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1612" xr:uid="{DC570B0D-4BD7-4568-B2B9-FA38E279FA7C}"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1613" xr:uid="{712D31CE-461E-40E2-85ED-98681FE0C59D}"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1614" xr:uid="{2775FC82-5FD0-4527-A032-16071578791F}"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1615" xr:uid="{E089853E-DEE1-402B-BB0C-2D4666922C25}"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1616" xr:uid="{3C14DF1D-B086-486A-86C4-27CD5C5A1EA7}"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1617" xr:uid="{742A590D-0444-44D0-9E16-A48F3132B214}"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1618" xr:uid="{FC31A83E-7B4A-4643-8643-D22694422DD5}"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1619" xr:uid="{310A773E-98E4-492C-AF78-0BD7AC0F88BD}"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1620" xr:uid="{621F7069-C175-4BF9-BDCF-0F3041F0847B}"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1621" xr:uid="{4CB4FA75-2738-4487-8F05-59322FBAE5B9}"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1622" xr:uid="{FAC8BE0A-0937-49B5-9547-C0702630EA03}"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1623" xr:uid="{4553930E-880E-47B5-95DD-D59674B18C96}"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1624" xr:uid="{A22473B0-9FC8-4843-AABF-280C0EB23472}"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1625" xr:uid="{3A932374-17F5-4D41-850E-82A3C2E6A80A}"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1626" xr:uid="{8EB80874-233B-4B0D-A40E-34F092D7AD90}"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1627" xr:uid="{F36C5327-AB98-4E45-AA04-650885CF2F88}"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1628" xr:uid="{BA039AA0-2F84-43ED-AAB8-68D7200FF4A1}"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1629" xr:uid="{DEC43CCA-16D8-43E8-8915-B40365604CA7}"/>
+    <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="1714" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1630" xr:uid="{F309A959-2206-4ABA-80FC-8B49D758928B}"/>
+    <cellStyle name="Заголовок 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="23" xr:uid="{D1A6947F-58FF-4777-AA85-B53136FB9E1D}"/>
+    <cellStyle name="Название 2 2" xfId="1712" xr:uid="{9E53C4E0-5D07-4E6A-9F95-B4BB6F9183B9}"/>
+    <cellStyle name="Нейтральный 2" xfId="24" xr:uid="{E5F617B2-81E2-4F07-B528-6710FF3E6BAE}"/>
+    <cellStyle name="Нейтральный 3" xfId="22" xr:uid="{1C80D482-D560-4C55-8C7B-785899F973F6}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="25" xr:uid="{48965987-46D2-4E4F-8D65-F952821097C7}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1631" xr:uid="{2160AF98-4E13-41EA-88CE-00540247CBA6}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1717" xr:uid="{D844DBCB-692B-446E-B02E-414912458B4D}"/>
+    <cellStyle name="Обычный 2 3" xfId="1632" xr:uid="{4FB316E3-B4B8-4D09-85D5-C18ED90BE156}"/>
+    <cellStyle name="Обычный 2 4" xfId="1715" xr:uid="{2E5DD9C0-CAF5-4369-BDF2-18909449CA53}"/>
+    <cellStyle name="Обычный 3" xfId="1716" xr:uid="{32E91B62-6D3D-492F-AF6D-2EE79729BFBB}"/>
+    <cellStyle name="Обычный 3 2" xfId="1713" xr:uid="{18752123-4D43-4218-B534-615F3481C9A0}"/>
+    <cellStyle name="Обычный 4" xfId="26" xr:uid="{84C43333-9065-4472-8358-B7B8D040009F}"/>
+    <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="27" xr:uid="{529C5E42-019A-47BC-865F-D1F5ED279E6B}"/>
+    <cellStyle name="Примечание 2 10" xfId="1633" xr:uid="{3BB0F7E4-72E5-43E6-8615-6A88D13E2D7D}"/>
+    <cellStyle name="Примечание 2 2" xfId="1634" xr:uid="{A453C07E-B1EA-4D76-9816-887D574EDF0B}"/>
+    <cellStyle name="Примечание 2 3" xfId="1635" xr:uid="{640F4F8F-1C68-418A-9C0E-2BCA8D0DF46E}"/>
+    <cellStyle name="Примечание 2 4" xfId="1636" xr:uid="{342F916F-1BA0-4E6A-8D6F-F979E44EDD18}"/>
+    <cellStyle name="Примечание 2 5" xfId="1637" xr:uid="{B9B42F8B-C677-403A-90B6-FB84D364C6B8}"/>
+    <cellStyle name="Примечание 2 6" xfId="1638" xr:uid="{59C3D149-39B7-41BB-ACF6-019E1B151D37}"/>
+    <cellStyle name="Примечание 2 7" xfId="1639" xr:uid="{6B6C1D60-A073-4304-8B26-3912637381F8}"/>
+    <cellStyle name="Примечание 2 8" xfId="1640" xr:uid="{9A0A1891-6D91-406C-A58F-A45BD1C53E17}"/>
+    <cellStyle name="Примечание 2 9" xfId="1641" xr:uid="{287F4AE7-B558-49CB-96D1-57D016ABB5F9}"/>
+    <cellStyle name="Примечание 3" xfId="28" xr:uid="{9A114D78-9B8A-4021-A469-12086CA9466F}"/>
+    <cellStyle name="Примечание 3 10" xfId="1643" xr:uid="{900554D8-1B19-49BA-86C7-103BF4044341}"/>
+    <cellStyle name="Примечание 3 11" xfId="1644" xr:uid="{AC703B1E-FC7E-4050-98DD-FB15955940BB}"/>
+    <cellStyle name="Примечание 3 12" xfId="1645" xr:uid="{3FE516E9-A554-4280-BD6B-281D1EC1B330}"/>
+    <cellStyle name="Примечание 3 13" xfId="1646" xr:uid="{91B9B799-A7D8-4F55-824B-D37DB69A0752}"/>
+    <cellStyle name="Примечание 3 14" xfId="1647" xr:uid="{B2666F7D-7031-4ACB-B033-450DF940C0EC}"/>
+    <cellStyle name="Примечание 3 15" xfId="1648" xr:uid="{2CDCC504-689B-4ABF-8FA8-8F5472901375}"/>
+    <cellStyle name="Примечание 3 16" xfId="1649" xr:uid="{9F9CAA0A-BEAF-454E-B893-8E1F792CE21F}"/>
+    <cellStyle name="Примечание 3 17" xfId="1650" xr:uid="{63ECEFC6-CC80-48A9-9C9B-CC6902BBD6AB}"/>
+    <cellStyle name="Примечание 3 18" xfId="1651" xr:uid="{DD140070-B5AA-42CC-B584-411D771AD68C}"/>
+    <cellStyle name="Примечание 3 19" xfId="1652" xr:uid="{189632EA-894C-4231-897E-CF249EF72F82}"/>
+    <cellStyle name="Примечание 3 2" xfId="1653" xr:uid="{2A084E5E-29FE-4DBE-91DB-59BA4F770839}"/>
+    <cellStyle name="Примечание 3 20" xfId="1654" xr:uid="{ED8381EF-A11C-4B0E-B416-3B91F2E516D7}"/>
+    <cellStyle name="Примечание 3 21" xfId="1655" xr:uid="{FD5C42C3-092F-4BA2-928D-B89969575073}"/>
+    <cellStyle name="Примечание 3 22" xfId="1656" xr:uid="{6D45926E-5FD4-43FB-B59A-9E6AD032EBFB}"/>
+    <cellStyle name="Примечание 3 23" xfId="1657" xr:uid="{A534C1CB-43C6-48A4-8169-B6D56C25C863}"/>
+    <cellStyle name="Примечание 3 24" xfId="1658" xr:uid="{40F59548-BEFE-488E-B423-21B1F3C57EB8}"/>
+    <cellStyle name="Примечание 3 25" xfId="1659" xr:uid="{4076E768-1EF9-4A29-A1B0-E6040AB65243}"/>
+    <cellStyle name="Примечание 3 26" xfId="1660" xr:uid="{6A5DEE46-EE8B-4024-8ADD-126923CA59E9}"/>
+    <cellStyle name="Примечание 3 27" xfId="1661" xr:uid="{908E5FBD-6147-4BBD-920D-B4E8DC0C43E7}"/>
+    <cellStyle name="Примечание 3 28" xfId="1662" xr:uid="{7590F353-6081-4597-837B-F90DEEC63704}"/>
+    <cellStyle name="Примечание 3 29" xfId="1663" xr:uid="{09E844D5-A55C-4979-AD83-AD55FA3D3C07}"/>
+    <cellStyle name="Примечание 3 3" xfId="1664" xr:uid="{B71B08E6-6FC8-4CCC-B822-31A6F8D2868C}"/>
+    <cellStyle name="Примечание 3 30" xfId="1665" xr:uid="{E9E48AD7-189E-4320-AB6A-E0C8417A63A2}"/>
+    <cellStyle name="Примечание 3 31" xfId="1666" xr:uid="{1F7823F2-7D6B-4360-ABC8-9664A5E18368}"/>
+    <cellStyle name="Примечание 3 32" xfId="1667" xr:uid="{C7207FD7-1EE2-445B-8EA6-8FC119C2E295}"/>
+    <cellStyle name="Примечание 3 33" xfId="1668" xr:uid="{266A69BF-221E-4903-8F19-0E109CBCAD94}"/>
+    <cellStyle name="Примечание 3 34" xfId="1669" xr:uid="{392E2037-3013-4DED-A0D7-55B5FB4B3B72}"/>
+    <cellStyle name="Примечание 3 35" xfId="1670" xr:uid="{10F96193-6AFB-4AFF-80E7-39D42DE17C46}"/>
+    <cellStyle name="Примечание 3 36" xfId="1642" xr:uid="{0D455223-8B8E-402F-9B29-C33B95EA8F7E}"/>
+    <cellStyle name="Примечание 3 4" xfId="1671" xr:uid="{4AF34FF2-2D41-4826-B044-10F7DEE85907}"/>
+    <cellStyle name="Примечание 3 5" xfId="1672" xr:uid="{A72E1460-8A61-417A-88F3-2A43D0A64362}"/>
+    <cellStyle name="Примечание 3 6" xfId="1673" xr:uid="{024D04ED-CD0C-43ED-B7A0-CAA9A5AB4FC9}"/>
+    <cellStyle name="Примечание 3 7" xfId="1674" xr:uid="{FDF2B05F-4189-4965-A5DA-E77C202FED50}"/>
+    <cellStyle name="Примечание 3 8" xfId="1675" xr:uid="{BC56ADF5-ADF2-4603-B6D4-3A65DAB6C5E4}"/>
+    <cellStyle name="Примечание 3 9" xfId="1676" xr:uid="{79D2F1C3-9145-48BE-9ADF-A10DC3D954B3}"/>
+    <cellStyle name="Примечание 4" xfId="29" xr:uid="{23C45C78-5493-45E1-8C51-26A581FC4C52}"/>
+    <cellStyle name="Примечание 4 10" xfId="1678" xr:uid="{5637FEA4-E0CB-45E3-A56D-9A582502202F}"/>
+    <cellStyle name="Примечание 4 11" xfId="1679" xr:uid="{E60FE3D8-0153-4568-ADC5-3059B10573C7}"/>
+    <cellStyle name="Примечание 4 12" xfId="1680" xr:uid="{36F21188-6AFD-4F8E-9C37-200F40B135F9}"/>
+    <cellStyle name="Примечание 4 13" xfId="1681" xr:uid="{E8F6E866-B3ED-49B6-BC56-F0718921A2BD}"/>
+    <cellStyle name="Примечание 4 14" xfId="1682" xr:uid="{38F0C593-8607-4833-8E1D-2204FAFFC336}"/>
+    <cellStyle name="Примечание 4 15" xfId="1683" xr:uid="{0C33841D-D826-4782-937F-40D695844032}"/>
+    <cellStyle name="Примечание 4 16" xfId="1684" xr:uid="{F63F6002-DCE1-4179-8A99-6137CF42A8AC}"/>
+    <cellStyle name="Примечание 4 17" xfId="1685" xr:uid="{D2ADEFD5-CAFA-46F0-93EF-ED74326C8FA6}"/>
+    <cellStyle name="Примечание 4 18" xfId="1686" xr:uid="{BA5756FA-AEF7-4A07-AAE3-9B11097B2FF7}"/>
+    <cellStyle name="Примечание 4 19" xfId="1687" xr:uid="{2A4CB0A7-44CB-4217-A132-5CC8B2F29643}"/>
+    <cellStyle name="Примечание 4 2" xfId="1688" xr:uid="{FB58FC3F-3E56-47AD-BB30-E1D8E461526D}"/>
+    <cellStyle name="Примечание 4 20" xfId="1689" xr:uid="{9A82612A-6DD9-4332-89A7-2A17247BBB77}"/>
+    <cellStyle name="Примечание 4 21" xfId="1690" xr:uid="{5963E043-973F-46E0-BB0D-C6817FB32884}"/>
+    <cellStyle name="Примечание 4 22" xfId="1691" xr:uid="{D59251D8-582F-4D11-9084-76B50754B825}"/>
+    <cellStyle name="Примечание 4 23" xfId="1692" xr:uid="{656423BE-FAEF-40DF-8951-AEA289797450}"/>
+    <cellStyle name="Примечание 4 24" xfId="1693" xr:uid="{3AFB7C3B-F3C5-4A02-86C2-D2911DAF94F2}"/>
+    <cellStyle name="Примечание 4 25" xfId="1694" xr:uid="{16F241C1-DA84-45BD-A93F-86ED68C1B5E6}"/>
+    <cellStyle name="Примечание 4 26" xfId="1695" xr:uid="{93754DA2-B3A7-45D8-8AC9-99DFFDDC867E}"/>
+    <cellStyle name="Примечание 4 27" xfId="1696" xr:uid="{F908AE88-9095-417F-9700-73F88215F390}"/>
+    <cellStyle name="Примечание 4 28" xfId="1697" xr:uid="{6ABA927C-D871-4B60-9280-40E280D17CEA}"/>
+    <cellStyle name="Примечание 4 29" xfId="1698" xr:uid="{F812CCE9-52C8-4003-A433-C50DDFDC3384}"/>
+    <cellStyle name="Примечание 4 3" xfId="1699" xr:uid="{B4581D4B-700A-432B-BD8E-CB335943552F}"/>
+    <cellStyle name="Примечание 4 30" xfId="1700" xr:uid="{933DDC6A-7EF9-4BBF-A2B4-655AA2C162B2}"/>
+    <cellStyle name="Примечание 4 31" xfId="1701" xr:uid="{76EC1118-E1E8-4C74-9699-E4880158624B}"/>
+    <cellStyle name="Примечание 4 32" xfId="1702" xr:uid="{1C29DDC8-1296-42D2-858E-2CE1DBEDB49A}"/>
+    <cellStyle name="Примечание 4 33" xfId="1703" xr:uid="{921F38DF-9CCA-4556-8240-E8C10EA141FD}"/>
+    <cellStyle name="Примечание 4 34" xfId="1704" xr:uid="{4EEA97B8-B240-4ADA-8F46-009E55FD3D08}"/>
+    <cellStyle name="Примечание 4 35" xfId="1705" xr:uid="{19BC114A-D9B3-48B7-9DB1-D04755D8B2EB}"/>
+    <cellStyle name="Примечание 4 36" xfId="1677" xr:uid="{3FCE01C4-F495-4C00-ADBF-4BAC53E3B1C7}"/>
+    <cellStyle name="Примечание 4 4" xfId="1706" xr:uid="{2355A211-FC99-4A2F-A88D-AB7D06A4FB7C}"/>
+    <cellStyle name="Примечание 4 5" xfId="1707" xr:uid="{9CF098D5-A8A9-43BA-A0BD-20F978357F8D}"/>
+    <cellStyle name="Примечание 4 6" xfId="1708" xr:uid="{F83E66BE-5F44-414D-9384-FE0441D882AD}"/>
+    <cellStyle name="Примечание 4 7" xfId="1709" xr:uid="{59C42303-AAAF-4EAC-8398-AE5F1CEFC604}"/>
+    <cellStyle name="Примечание 4 8" xfId="1710" xr:uid="{AE456F4E-B1DA-427E-BD1D-8486385157BF}"/>
+    <cellStyle name="Примечание 4 9" xfId="1711" xr:uid="{5D6A0BD2-D0EC-4921-B8FA-B9185B5FAB23}"/>
+    <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Финансовый 2" xfId="1718" xr:uid="{EFC39303-CE8A-47C8-9CBC-721E5CD85C64}"/>
+    <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...121 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -818,2881 +4763,1111 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:Y40"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D69D2C0A-372E-4D5C-86FD-C18AC9E9969F}">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="49.28515625" customWidth="1"/>
+    <col min="2" max="2" width="78.28515625" style="47" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="22"/>
+      <c r="B1" s="22"/>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="39">
+        <v>611101</v>
+      </c>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
+      <c r="I3" s="25"/>
+      <c r="J3" s="25"/>
+      <c r="K3" s="25"/>
+      <c r="L3" s="25"/>
+      <c r="M3" s="25"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
+      <c r="I4" s="25"/>
+      <c r="J4" s="25"/>
+      <c r="K4" s="25"/>
+      <c r="L4" s="25"/>
+      <c r="M4" s="25"/>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
+      <c r="I5" s="25"/>
+      <c r="J5" s="25"/>
+      <c r="K5" s="25"/>
+      <c r="L5" s="25"/>
+      <c r="M5" s="25"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+      <c r="J7" s="25"/>
+      <c r="K7" s="25"/>
+      <c r="L7" s="25"/>
+      <c r="M7" s="25"/>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
+      <c r="I8" s="25"/>
+      <c r="J8" s="25"/>
+      <c r="K8" s="25"/>
+      <c r="L8" s="25"/>
+      <c r="M8" s="25"/>
+    </row>
+    <row r="9" spans="1:13" ht="54" customHeight="1">
+      <c r="A9" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+      <c r="J9" s="25"/>
+      <c r="K9" s="25"/>
+      <c r="L9" s="25"/>
+      <c r="M9" s="25"/>
+    </row>
+    <row r="10" spans="1:13" ht="70.5" customHeight="1">
+      <c r="A10" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="25"/>
+      <c r="J10" s="25"/>
+      <c r="K10" s="25"/>
+      <c r="L10" s="25"/>
+      <c r="M10" s="25"/>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="25"/>
+      <c r="L11" s="25"/>
+      <c r="M11" s="26"/>
+    </row>
+    <row r="12" spans="1:13" ht="19.5" customHeight="1">
+      <c r="A12" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+      <c r="J12" s="25"/>
+      <c r="K12" s="25"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="26"/>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+      <c r="J13" s="25"/>
+      <c r="K13" s="25"/>
+      <c r="L13" s="25"/>
+      <c r="M13" s="26"/>
+    </row>
+    <row r="14" spans="1:13" ht="25.5">
+      <c r="A14" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="25"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="26"/>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="25"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="25"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="26"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="38" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="45">
+        <v>46237</v>
+      </c>
+      <c r="M16" s="27"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" s="45">
+        <v>46268</v>
+      </c>
+      <c r="M17" s="28"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="M18" s="27"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="M19" s="28"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="M20" s="27"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="M21" s="28"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="28"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="27"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="28"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="27"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{E3911327-1166-426B-9D8E-2C432BDD2E0C}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{76DE905A-47BF-4737-B111-2216D64C3494}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{8C2920CD-362B-4B2A-A38E-44A7539D01EF}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B86A108D-1F38-4BD6-A425-2B09359C6F71}">
+  <dimension ref="A1:D19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="A3" sqref="A3:Y3"/>
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" style="30" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="30" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="30"/>
+    <col min="4" max="4" width="51.7109375" style="30" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="34"/>
+    <col min="257" max="257" width="4.5703125" style="34" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="34" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="34"/>
+    <col min="260" max="260" width="51.7109375" style="34" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="34"/>
+    <col min="513" max="513" width="4.5703125" style="34" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="34" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="34"/>
+    <col min="516" max="516" width="51.7109375" style="34" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="34"/>
+    <col min="769" max="769" width="4.5703125" style="34" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="34" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="34"/>
+    <col min="772" max="772" width="51.7109375" style="34" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="34"/>
+    <col min="1025" max="1025" width="4.5703125" style="34" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="34" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="34"/>
+    <col min="1028" max="1028" width="51.7109375" style="34" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="34"/>
+    <col min="1281" max="1281" width="4.5703125" style="34" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="34" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="34"/>
+    <col min="1284" max="1284" width="51.7109375" style="34" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="34"/>
+    <col min="1537" max="1537" width="4.5703125" style="34" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="34" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="34"/>
+    <col min="1540" max="1540" width="51.7109375" style="34" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="34"/>
+    <col min="1793" max="1793" width="4.5703125" style="34" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="34" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="34"/>
+    <col min="1796" max="1796" width="51.7109375" style="34" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="34"/>
+    <col min="2049" max="2049" width="4.5703125" style="34" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="34" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="34"/>
+    <col min="2052" max="2052" width="51.7109375" style="34" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="34"/>
+    <col min="2305" max="2305" width="4.5703125" style="34" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="34" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="34"/>
+    <col min="2308" max="2308" width="51.7109375" style="34" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="34"/>
+    <col min="2561" max="2561" width="4.5703125" style="34" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="34" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="34"/>
+    <col min="2564" max="2564" width="51.7109375" style="34" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="34"/>
+    <col min="2817" max="2817" width="4.5703125" style="34" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="34" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="34"/>
+    <col min="2820" max="2820" width="51.7109375" style="34" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="34"/>
+    <col min="3073" max="3073" width="4.5703125" style="34" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="34" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="34"/>
+    <col min="3076" max="3076" width="51.7109375" style="34" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="34"/>
+    <col min="3329" max="3329" width="4.5703125" style="34" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="34" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="34"/>
+    <col min="3332" max="3332" width="51.7109375" style="34" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="34"/>
+    <col min="3585" max="3585" width="4.5703125" style="34" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="34" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="34"/>
+    <col min="3588" max="3588" width="51.7109375" style="34" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="34"/>
+    <col min="3841" max="3841" width="4.5703125" style="34" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="34" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="34"/>
+    <col min="3844" max="3844" width="51.7109375" style="34" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="34"/>
+    <col min="4097" max="4097" width="4.5703125" style="34" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="34" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="34"/>
+    <col min="4100" max="4100" width="51.7109375" style="34" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="34"/>
+    <col min="4353" max="4353" width="4.5703125" style="34" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="34" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="34"/>
+    <col min="4356" max="4356" width="51.7109375" style="34" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="34"/>
+    <col min="4609" max="4609" width="4.5703125" style="34" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="34" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="34"/>
+    <col min="4612" max="4612" width="51.7109375" style="34" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="34"/>
+    <col min="4865" max="4865" width="4.5703125" style="34" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="34" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="34"/>
+    <col min="4868" max="4868" width="51.7109375" style="34" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="34"/>
+    <col min="5121" max="5121" width="4.5703125" style="34" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="34" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="34"/>
+    <col min="5124" max="5124" width="51.7109375" style="34" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="34"/>
+    <col min="5377" max="5377" width="4.5703125" style="34" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="34" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="34"/>
+    <col min="5380" max="5380" width="51.7109375" style="34" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="34"/>
+    <col min="5633" max="5633" width="4.5703125" style="34" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="34" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="34"/>
+    <col min="5636" max="5636" width="51.7109375" style="34" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="34"/>
+    <col min="5889" max="5889" width="4.5703125" style="34" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="34" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="34"/>
+    <col min="5892" max="5892" width="51.7109375" style="34" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="34"/>
+    <col min="6145" max="6145" width="4.5703125" style="34" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="34" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="34"/>
+    <col min="6148" max="6148" width="51.7109375" style="34" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="34"/>
+    <col min="6401" max="6401" width="4.5703125" style="34" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="34" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="34"/>
+    <col min="6404" max="6404" width="51.7109375" style="34" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="34"/>
+    <col min="6657" max="6657" width="4.5703125" style="34" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="34" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="34"/>
+    <col min="6660" max="6660" width="51.7109375" style="34" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="34"/>
+    <col min="6913" max="6913" width="4.5703125" style="34" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="34" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="34"/>
+    <col min="6916" max="6916" width="51.7109375" style="34" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="34"/>
+    <col min="7169" max="7169" width="4.5703125" style="34" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="34" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="34"/>
+    <col min="7172" max="7172" width="51.7109375" style="34" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="34"/>
+    <col min="7425" max="7425" width="4.5703125" style="34" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="34" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="34"/>
+    <col min="7428" max="7428" width="51.7109375" style="34" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="34"/>
+    <col min="7681" max="7681" width="4.5703125" style="34" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="34" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="34"/>
+    <col min="7684" max="7684" width="51.7109375" style="34" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="34"/>
+    <col min="7937" max="7937" width="4.5703125" style="34" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="34" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="34"/>
+    <col min="7940" max="7940" width="51.7109375" style="34" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="34"/>
+    <col min="8193" max="8193" width="4.5703125" style="34" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="34" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="34"/>
+    <col min="8196" max="8196" width="51.7109375" style="34" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="34"/>
+    <col min="8449" max="8449" width="4.5703125" style="34" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="34" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="34"/>
+    <col min="8452" max="8452" width="51.7109375" style="34" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="34"/>
+    <col min="8705" max="8705" width="4.5703125" style="34" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="34" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="34"/>
+    <col min="8708" max="8708" width="51.7109375" style="34" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="34"/>
+    <col min="8961" max="8961" width="4.5703125" style="34" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="34" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="34"/>
+    <col min="8964" max="8964" width="51.7109375" style="34" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="34"/>
+    <col min="9217" max="9217" width="4.5703125" style="34" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="34" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="34"/>
+    <col min="9220" max="9220" width="51.7109375" style="34" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="34"/>
+    <col min="9473" max="9473" width="4.5703125" style="34" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="34" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="34"/>
+    <col min="9476" max="9476" width="51.7109375" style="34" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="34"/>
+    <col min="9729" max="9729" width="4.5703125" style="34" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="34" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="34"/>
+    <col min="9732" max="9732" width="51.7109375" style="34" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="34"/>
+    <col min="9985" max="9985" width="4.5703125" style="34" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="34" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="34"/>
+    <col min="9988" max="9988" width="51.7109375" style="34" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="34"/>
+    <col min="10241" max="10241" width="4.5703125" style="34" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="34" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="34"/>
+    <col min="10244" max="10244" width="51.7109375" style="34" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="34"/>
+    <col min="10497" max="10497" width="4.5703125" style="34" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="34" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="34"/>
+    <col min="10500" max="10500" width="51.7109375" style="34" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="34"/>
+    <col min="10753" max="10753" width="4.5703125" style="34" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="34" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="34"/>
+    <col min="10756" max="10756" width="51.7109375" style="34" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="34"/>
+    <col min="11009" max="11009" width="4.5703125" style="34" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="34" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="34"/>
+    <col min="11012" max="11012" width="51.7109375" style="34" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="34"/>
+    <col min="11265" max="11265" width="4.5703125" style="34" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="34" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="34"/>
+    <col min="11268" max="11268" width="51.7109375" style="34" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="34"/>
+    <col min="11521" max="11521" width="4.5703125" style="34" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="34" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="34"/>
+    <col min="11524" max="11524" width="51.7109375" style="34" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="34"/>
+    <col min="11777" max="11777" width="4.5703125" style="34" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="34" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="34"/>
+    <col min="11780" max="11780" width="51.7109375" style="34" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="34"/>
+    <col min="12033" max="12033" width="4.5703125" style="34" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="34" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="34"/>
+    <col min="12036" max="12036" width="51.7109375" style="34" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="34"/>
+    <col min="12289" max="12289" width="4.5703125" style="34" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="34" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="34"/>
+    <col min="12292" max="12292" width="51.7109375" style="34" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="34"/>
+    <col min="12545" max="12545" width="4.5703125" style="34" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="34" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="34"/>
+    <col min="12548" max="12548" width="51.7109375" style="34" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="34"/>
+    <col min="12801" max="12801" width="4.5703125" style="34" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="34" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="34"/>
+    <col min="12804" max="12804" width="51.7109375" style="34" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="34"/>
+    <col min="13057" max="13057" width="4.5703125" style="34" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="34" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="34"/>
+    <col min="13060" max="13060" width="51.7109375" style="34" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="34"/>
+    <col min="13313" max="13313" width="4.5703125" style="34" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="34" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="34"/>
+    <col min="13316" max="13316" width="51.7109375" style="34" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="34"/>
+    <col min="13569" max="13569" width="4.5703125" style="34" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="34" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="34"/>
+    <col min="13572" max="13572" width="51.7109375" style="34" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="34"/>
+    <col min="13825" max="13825" width="4.5703125" style="34" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="34" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="34"/>
+    <col min="13828" max="13828" width="51.7109375" style="34" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="34"/>
+    <col min="14081" max="14081" width="4.5703125" style="34" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="34" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="34"/>
+    <col min="14084" max="14084" width="51.7109375" style="34" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="34"/>
+    <col min="14337" max="14337" width="4.5703125" style="34" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="34" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="34"/>
+    <col min="14340" max="14340" width="51.7109375" style="34" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="34"/>
+    <col min="14593" max="14593" width="4.5703125" style="34" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="34" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="34"/>
+    <col min="14596" max="14596" width="51.7109375" style="34" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="34"/>
+    <col min="14849" max="14849" width="4.5703125" style="34" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="34" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="34"/>
+    <col min="14852" max="14852" width="51.7109375" style="34" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="34"/>
+    <col min="15105" max="15105" width="4.5703125" style="34" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="34" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="34"/>
+    <col min="15108" max="15108" width="51.7109375" style="34" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="34"/>
+    <col min="15361" max="15361" width="4.5703125" style="34" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="34" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="34"/>
+    <col min="15364" max="15364" width="51.7109375" style="34" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="34"/>
+    <col min="15617" max="15617" width="4.5703125" style="34" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="34" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="34"/>
+    <col min="15620" max="15620" width="51.7109375" style="34" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="34"/>
+    <col min="15873" max="15873" width="4.5703125" style="34" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="34" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="34"/>
+    <col min="15876" max="15876" width="51.7109375" style="34" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="34"/>
+    <col min="16129" max="16129" width="4.5703125" style="34" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="34" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="34"/>
+    <col min="16132" max="16132" width="51.7109375" style="34" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4">
+      <c r="A1" s="29"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="29"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="29"/>
+      <c r="B3" s="31"/>
+      <c r="C3" s="31"/>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="29"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="33"/>
+    </row>
+    <row r="5" spans="1:4">
+      <c r="A5" s="29"/>
+      <c r="B5" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="31"/>
+    </row>
+    <row r="6" spans="1:4">
+      <c r="A6" s="29"/>
+      <c r="B6" s="31" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" s="31"/>
+    </row>
+    <row r="7" spans="1:4">
+      <c r="A7" s="29"/>
+      <c r="B7" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="31"/>
+    </row>
+    <row r="8" spans="1:4">
+      <c r="A8" s="29"/>
+      <c r="B8" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" s="31"/>
+    </row>
+    <row r="9" spans="1:4">
+      <c r="A9" s="29"/>
+      <c r="B9" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="C9" s="31"/>
+    </row>
+    <row r="10" spans="1:4">
+      <c r="A10" s="29"/>
+      <c r="B10" s="29"/>
+      <c r="C10" s="31"/>
+      <c r="D10" s="34"/>
+    </row>
+    <row r="11" spans="1:4" ht="38.25">
+      <c r="A11" s="29"/>
+      <c r="B11" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="31"/>
+      <c r="D11" s="34"/>
+    </row>
+    <row r="12" spans="1:4">
+      <c r="A12" s="29"/>
+      <c r="B12" s="29"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="34"/>
+    </row>
+    <row r="13" spans="1:4">
+      <c r="A13" s="29"/>
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="34"/>
+    </row>
+    <row r="14" spans="1:4">
+      <c r="B14" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" s="35"/>
+      <c r="D14" s="35"/>
+    </row>
+    <row r="15" spans="1:4">
+      <c r="B15" s="33"/>
+      <c r="D15" s="33"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="48"/>
+      <c r="B19" s="48"/>
+      <c r="C19" s="48"/>
+      <c r="D19" s="48"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A3:AK44"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AF8" sqref="AF8:AF43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
-    <col min="2" max="3" width="9.140625" style="2"/>
-[...2580 lines deleted...]
-    <col min="13" max="13" width="10" style="2" customWidth="1"/>
+    <col min="2" max="3" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="9.28515625" style="2" hidden="1" customWidth="1"/>
+    <col min="5" max="12" width="0" style="2" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="10" style="2" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37" ht="12.75">
-      <c r="A3" s="22" t="s">
+      <c r="A3" s="54" t="s">
         <v>24</v>
       </c>
-      <c r="B3" s="22"/>
-[...10 lines deleted...]
-      <c r="M3" s="22"/>
+      <c r="B3" s="54"/>
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
     </row>
     <row r="4" spans="1:37">
       <c r="AJ4" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:37">
-      <c r="A5" s="25"/>
-      <c r="B5" s="27">
+      <c r="A5" s="50"/>
+      <c r="B5" s="52">
         <v>2024</v>
       </c>
-      <c r="C5" s="28"/>
-[...10 lines deleted...]
-      <c r="N5" s="27">
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="52">
         <v>2025</v>
       </c>
-      <c r="O5" s="28"/>
-[...10 lines deleted...]
-      <c r="Z5" s="27">
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="53"/>
+      <c r="R5" s="53"/>
+      <c r="S5" s="53"/>
+      <c r="T5" s="53"/>
+      <c r="U5" s="53"/>
+      <c r="V5" s="53"/>
+      <c r="W5" s="53"/>
+      <c r="X5" s="53"/>
+      <c r="Y5" s="53"/>
+      <c r="Z5" s="52">
         <v>2026</v>
       </c>
-      <c r="AA5" s="28"/>
-[...9 lines deleted...]
-      <c r="AK5" s="28"/>
+      <c r="AA5" s="53"/>
+      <c r="AB5" s="53"/>
+      <c r="AC5" s="53"/>
+      <c r="AD5" s="53"/>
+      <c r="AE5" s="53"/>
+      <c r="AF5" s="53"/>
+      <c r="AG5" s="53"/>
+      <c r="AH5" s="53"/>
+      <c r="AI5" s="53"/>
+      <c r="AJ5" s="53"/>
+      <c r="AK5" s="53"/>
     </row>
     <row r="6" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A6" s="26"/>
+      <c r="A6" s="51"/>
       <c r="B6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="J6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="L6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M6" s="7" t="s">
         <v>22</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="P6" s="19" t="s">
+      <c r="P6" s="17" t="s">
         <v>33</v>
       </c>
       <c r="Q6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="S6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="V6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="W6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="X6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="Y6" s="7" t="s">
         <v>22</v>
       </c>
       <c r="Z6" s="4" t="s">
         <v>29</v>
       </c>
       <c r="AA6" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="AB6" s="19" t="s">
+      <c r="AB6" s="17" t="s">
         <v>33</v>
       </c>
       <c r="AC6" s="6" t="s">
         <v>14</v>
       </c>
       <c r="AD6" s="7" t="s">
         <v>15</v>
       </c>
       <c r="AE6" s="7" t="s">
         <v>16</v>
       </c>
       <c r="AF6" s="7" t="s">
         <v>17</v>
       </c>
       <c r="AG6" s="7" t="s">
         <v>18</v>
       </c>
       <c r="AH6" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AI6" s="7" t="s">
         <v>20</v>
       </c>
       <c r="AJ6" s="7" t="s">
         <v>21</v>
       </c>
       <c r="AK6" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:37" ht="15.75" customHeight="1">
-      <c r="A7" s="31" t="s">
+      <c r="A7" s="55" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="31"/>
-[...10 lines deleted...]
-      <c r="M7" s="31"/>
+      <c r="B7" s="55"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
     </row>
     <row r="8" spans="1:37">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="14">
         <v>727053</v>
       </c>
-      <c r="C8" s="10">
+      <c r="C8" s="9">
         <v>726712</v>
       </c>
-      <c r="D8" s="10">
+      <c r="D8" s="9">
         <v>726580</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="9">
         <v>726384</v>
       </c>
-      <c r="F8" s="10">
+      <c r="F8" s="9">
         <v>726311</v>
       </c>
-      <c r="G8" s="10">
+      <c r="G8" s="9">
         <v>726379</v>
       </c>
-      <c r="H8" s="10">
+      <c r="H8" s="9">
         <v>726077</v>
       </c>
-      <c r="I8" s="10">
+      <c r="I8" s="9">
         <v>725666</v>
       </c>
-      <c r="J8" s="16">
+      <c r="J8" s="14">
         <v>725284</v>
       </c>
-      <c r="K8" s="10">
+      <c r="K8" s="9">
         <v>724823</v>
       </c>
       <c r="L8" s="1">
         <v>724511</v>
       </c>
       <c r="M8" s="1">
         <v>724110</v>
       </c>
       <c r="N8" s="1">
         <v>723980</v>
       </c>
       <c r="O8" s="1">
         <v>723542</v>
       </c>
       <c r="P8" s="1">
         <v>723153</v>
       </c>
       <c r="Q8" s="1">
         <v>722802</v>
       </c>
       <c r="R8" s="1">
         <v>722495</v>
       </c>
       <c r="S8" s="1">
         <v>722179</v>
@@ -3702,92 +5877,95 @@
       </c>
       <c r="U8" s="1">
         <v>721140</v>
       </c>
       <c r="V8" s="1">
         <v>720615</v>
       </c>
       <c r="W8" s="1">
         <v>720127</v>
       </c>
       <c r="X8" s="1">
         <v>719759</v>
       </c>
       <c r="Y8" s="1">
         <v>719361</v>
       </c>
       <c r="Z8" s="1">
         <v>718945</v>
       </c>
       <c r="AA8" s="1">
         <v>718439</v>
       </c>
       <c r="AB8" s="1">
         <v>717966</v>
       </c>
-      <c r="AC8" s="20">
+      <c r="AC8" s="18">
         <v>717603</v>
       </c>
-      <c r="AD8" s="20">
+      <c r="AD8" s="18">
         <v>717399</v>
       </c>
-      <c r="AE8" s="20">
+      <c r="AE8" s="18">
         <v>716979</v>
+      </c>
+      <c r="AF8" s="1">
+        <v>716459</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B9" s="16">
+      <c r="B9" s="14">
         <v>374690</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="9">
         <v>374939</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="9">
         <v>375152</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="9">
         <v>375363</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="9">
         <v>375627</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="9">
         <v>376049</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="9">
         <v>376382</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="9">
         <v>376600</v>
       </c>
-      <c r="J9" s="16">
+      <c r="J9" s="14">
         <v>376793</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="9">
         <v>377010</v>
       </c>
       <c r="L9" s="1">
         <v>377373</v>
       </c>
       <c r="M9" s="1">
         <v>377740</v>
       </c>
       <c r="N9" s="1">
         <v>378167</v>
       </c>
       <c r="O9" s="1">
         <v>378493</v>
       </c>
       <c r="P9" s="1">
         <v>378704</v>
       </c>
       <c r="Q9" s="1">
         <v>378919</v>
       </c>
       <c r="R9" s="1">
         <v>379308</v>
       </c>
       <c r="S9" s="1">
         <v>379544</v>
@@ -3797,92 +5975,95 @@
       </c>
       <c r="U9" s="1">
         <v>380125</v>
       </c>
       <c r="V9" s="1">
         <v>380574</v>
       </c>
       <c r="W9" s="1">
         <v>380618</v>
       </c>
       <c r="X9" s="1">
         <v>380737</v>
       </c>
       <c r="Y9" s="1">
         <v>380828</v>
       </c>
       <c r="Z9" s="1">
         <v>380829</v>
       </c>
       <c r="AA9" s="1">
         <v>380829</v>
       </c>
       <c r="AB9" s="1">
         <v>380636</v>
       </c>
-      <c r="AC9" s="20">
+      <c r="AC9" s="18">
         <v>380544</v>
       </c>
-      <c r="AD9" s="20">
+      <c r="AD9" s="18">
         <v>380684</v>
       </c>
-      <c r="AE9" s="20">
+      <c r="AE9" s="18">
         <v>380629</v>
+      </c>
+      <c r="AF9" s="1">
+        <v>380734</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B10" s="16">
+      <c r="B10" s="14">
         <v>51508</v>
       </c>
-      <c r="C10" s="10">
+      <c r="C10" s="9">
         <v>51443</v>
       </c>
-      <c r="D10" s="10">
+      <c r="D10" s="9">
         <v>51428</v>
       </c>
-      <c r="E10" s="10">
+      <c r="E10" s="9">
         <v>51380</v>
       </c>
-      <c r="F10" s="10">
+      <c r="F10" s="9">
         <v>51317</v>
       </c>
-      <c r="G10" s="10">
+      <c r="G10" s="9">
         <v>51303</v>
       </c>
-      <c r="H10" s="10">
+      <c r="H10" s="9">
         <v>51258</v>
       </c>
-      <c r="I10" s="10">
+      <c r="I10" s="9">
         <v>51139</v>
       </c>
-      <c r="J10" s="16">
+      <c r="J10" s="14">
         <v>51064</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="9">
         <v>51004</v>
       </c>
       <c r="L10" s="1">
         <v>50994</v>
       </c>
       <c r="M10" s="1">
         <v>50911</v>
       </c>
       <c r="N10" s="1">
         <v>50871</v>
       </c>
       <c r="O10" s="1">
         <v>50812</v>
       </c>
       <c r="P10" s="1">
         <v>50720</v>
       </c>
       <c r="Q10" s="1">
         <v>50688</v>
       </c>
       <c r="R10" s="1">
         <v>50621</v>
       </c>
       <c r="S10" s="1">
         <v>50540</v>
@@ -3892,92 +6073,95 @@
       </c>
       <c r="U10" s="1">
         <v>50361</v>
       </c>
       <c r="V10" s="1">
         <v>50284</v>
       </c>
       <c r="W10" s="1">
         <v>50222</v>
       </c>
       <c r="X10" s="1">
         <v>50149</v>
       </c>
       <c r="Y10" s="1">
         <v>50106</v>
       </c>
       <c r="Z10" s="1">
         <v>50051</v>
       </c>
       <c r="AA10" s="1">
         <v>50022</v>
       </c>
       <c r="AB10" s="1">
         <v>49994</v>
       </c>
-      <c r="AC10" s="20">
+      <c r="AC10" s="18">
         <v>50004</v>
       </c>
-      <c r="AD10" s="20">
+      <c r="AD10" s="18">
         <v>49910</v>
       </c>
-      <c r="AE10" s="20">
+      <c r="AE10" s="18">
         <v>49876</v>
+      </c>
+      <c r="AF10" s="1">
+        <v>49825</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="16">
+      <c r="B11" s="14">
         <v>56493</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="9">
         <v>56461</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="9">
         <v>56436</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="9">
         <v>56373</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="9">
         <v>56320</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="9">
         <v>56263</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="9">
         <v>56184</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="9">
         <v>56121</v>
       </c>
-      <c r="J11" s="16">
+      <c r="J11" s="14">
         <v>56052</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="9">
         <v>56019</v>
       </c>
       <c r="L11" s="1">
         <v>55934</v>
       </c>
       <c r="M11" s="1">
         <v>55895</v>
       </c>
       <c r="N11" s="1">
         <v>55824</v>
       </c>
       <c r="O11" s="1">
         <v>55738</v>
       </c>
       <c r="P11" s="1">
         <v>55680</v>
       </c>
       <c r="Q11" s="1">
         <v>55613</v>
       </c>
       <c r="R11" s="1">
         <v>55504</v>
       </c>
       <c r="S11" s="1">
         <v>55427</v>
@@ -3987,92 +6171,95 @@
       </c>
       <c r="U11" s="1">
         <v>55319</v>
       </c>
       <c r="V11" s="1">
         <v>55186</v>
       </c>
       <c r="W11" s="1">
         <v>55185</v>
       </c>
       <c r="X11" s="1">
         <v>55195</v>
       </c>
       <c r="Y11" s="1">
         <v>55174</v>
       </c>
       <c r="Z11" s="1">
         <v>55121</v>
       </c>
       <c r="AA11" s="1">
         <v>55047</v>
       </c>
       <c r="AB11" s="1">
         <v>54996</v>
       </c>
-      <c r="AC11" s="20">
+      <c r="AC11" s="18">
         <v>54938</v>
       </c>
-      <c r="AD11" s="20">
+      <c r="AD11" s="18">
         <v>54826</v>
       </c>
-      <c r="AE11" s="20">
+      <c r="AE11" s="18">
         <v>54813</v>
+      </c>
+      <c r="AF11" s="1">
+        <v>54665</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B12" s="16">
+      <c r="B12" s="14">
         <v>35679</v>
       </c>
-      <c r="C12" s="10">
+      <c r="C12" s="9">
         <v>35611</v>
       </c>
-      <c r="D12" s="10">
+      <c r="D12" s="9">
         <v>35555</v>
       </c>
-      <c r="E12" s="10">
+      <c r="E12" s="9">
         <v>35551</v>
       </c>
-      <c r="F12" s="10">
+      <c r="F12" s="9">
         <v>35535</v>
       </c>
-      <c r="G12" s="10">
+      <c r="G12" s="9">
         <v>35550</v>
       </c>
-      <c r="H12" s="10">
+      <c r="H12" s="9">
         <v>35537</v>
       </c>
-      <c r="I12" s="10">
+      <c r="I12" s="9">
         <v>35524</v>
       </c>
-      <c r="J12" s="16">
+      <c r="J12" s="14">
         <v>35449</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="9">
         <v>35359</v>
       </c>
       <c r="L12" s="1">
         <v>35295</v>
       </c>
       <c r="M12" s="1">
         <v>35266</v>
       </c>
       <c r="N12" s="1">
         <v>35219</v>
       </c>
       <c r="O12" s="1">
         <v>35148</v>
       </c>
       <c r="P12" s="1">
         <v>35123</v>
       </c>
       <c r="Q12" s="1">
         <v>35095</v>
       </c>
       <c r="R12" s="1">
         <v>35024</v>
       </c>
       <c r="S12" s="1">
         <v>34977</v>
@@ -4082,92 +6269,95 @@
       </c>
       <c r="U12" s="1">
         <v>34823</v>
       </c>
       <c r="V12" s="1">
         <v>34680</v>
       </c>
       <c r="W12" s="1">
         <v>34603</v>
       </c>
       <c r="X12" s="1">
         <v>34581</v>
       </c>
       <c r="Y12" s="1">
         <v>34527</v>
       </c>
       <c r="Z12" s="1">
         <v>34517</v>
       </c>
       <c r="AA12" s="1">
         <v>34428</v>
       </c>
       <c r="AB12" s="1">
         <v>34384</v>
       </c>
-      <c r="AC12" s="20">
+      <c r="AC12" s="18">
         <v>34381</v>
       </c>
-      <c r="AD12" s="20">
+      <c r="AD12" s="18">
         <v>34403</v>
       </c>
-      <c r="AE12" s="20">
+      <c r="AE12" s="18">
         <v>34371</v>
+      </c>
+      <c r="AF12" s="1">
+        <v>34291</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B13" s="16">
+      <c r="B13" s="14">
         <v>60445</v>
       </c>
-      <c r="C13" s="10">
+      <c r="C13" s="9">
         <v>60351</v>
       </c>
-      <c r="D13" s="10">
+      <c r="D13" s="9">
         <v>60226</v>
       </c>
-      <c r="E13" s="10">
+      <c r="E13" s="9">
         <v>60153</v>
       </c>
-      <c r="F13" s="10">
+      <c r="F13" s="9">
         <v>60071</v>
       </c>
-      <c r="G13" s="10">
+      <c r="G13" s="9">
         <v>59994</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H13" s="9">
         <v>59833</v>
       </c>
-      <c r="I13" s="10">
+      <c r="I13" s="9">
         <v>59763</v>
       </c>
-      <c r="J13" s="16">
+      <c r="J13" s="14">
         <v>59635</v>
       </c>
-      <c r="K13" s="10">
+      <c r="K13" s="9">
         <v>59523</v>
       </c>
       <c r="L13" s="1">
         <v>59468</v>
       </c>
       <c r="M13" s="1">
         <v>59390</v>
       </c>
       <c r="N13" s="1">
         <v>59338</v>
       </c>
       <c r="O13" s="1">
         <v>59243</v>
       </c>
       <c r="P13" s="1">
         <v>59164</v>
       </c>
       <c r="Q13" s="1">
         <v>59063</v>
       </c>
       <c r="R13" s="1">
         <v>59017</v>
       </c>
       <c r="S13" s="1">
         <v>58945</v>
@@ -4177,92 +6367,95 @@
       </c>
       <c r="U13" s="1">
         <v>58706</v>
       </c>
       <c r="V13" s="1">
         <v>58547</v>
       </c>
       <c r="W13" s="1">
         <v>58445</v>
       </c>
       <c r="X13" s="1">
         <v>58365</v>
       </c>
       <c r="Y13" s="1">
         <v>58211</v>
       </c>
       <c r="Z13" s="1">
         <v>58125</v>
       </c>
       <c r="AA13" s="1">
         <v>58033</v>
       </c>
       <c r="AB13" s="1">
         <v>57976</v>
       </c>
-      <c r="AC13" s="20">
+      <c r="AC13" s="18">
         <v>57905</v>
       </c>
-      <c r="AD13" s="20">
+      <c r="AD13" s="18">
         <v>57815</v>
       </c>
-      <c r="AE13" s="20">
+      <c r="AE13" s="18">
         <v>57685</v>
+      </c>
+      <c r="AF13" s="1">
+        <v>57614</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="16">
+      <c r="B14" s="14">
         <v>14600</v>
       </c>
-      <c r="C14" s="10">
+      <c r="C14" s="9">
         <v>14590</v>
       </c>
-      <c r="D14" s="10">
+      <c r="D14" s="9">
         <v>14601</v>
       </c>
-      <c r="E14" s="10">
+      <c r="E14" s="9">
         <v>14596</v>
       </c>
-      <c r="F14" s="10">
+      <c r="F14" s="9">
         <v>14601</v>
       </c>
-      <c r="G14" s="10">
+      <c r="G14" s="9">
         <v>14564</v>
       </c>
-      <c r="H14" s="10">
+      <c r="H14" s="9">
         <v>14553</v>
       </c>
-      <c r="I14" s="10">
+      <c r="I14" s="9">
         <v>14523</v>
       </c>
-      <c r="J14" s="16">
+      <c r="J14" s="14">
         <v>14480</v>
       </c>
-      <c r="K14" s="10">
+      <c r="K14" s="9">
         <v>14431</v>
       </c>
       <c r="L14" s="1">
         <v>14355</v>
       </c>
       <c r="M14" s="1">
         <v>14301</v>
       </c>
       <c r="N14" s="1">
         <v>14236</v>
       </c>
       <c r="O14" s="1">
         <v>14166</v>
       </c>
       <c r="P14" s="1">
         <v>14113</v>
       </c>
       <c r="Q14" s="1">
         <v>14078</v>
       </c>
       <c r="R14" s="1">
         <v>13984</v>
       </c>
       <c r="S14" s="1">
         <v>13941</v>
@@ -4272,92 +6465,95 @@
       </c>
       <c r="U14" s="1">
         <v>13884</v>
       </c>
       <c r="V14" s="1">
         <v>13814</v>
       </c>
       <c r="W14" s="1">
         <v>13785</v>
       </c>
       <c r="X14" s="1">
         <v>13751</v>
       </c>
       <c r="Y14" s="1">
         <v>13682</v>
       </c>
       <c r="Z14" s="1">
         <v>13651</v>
       </c>
       <c r="AA14" s="1">
         <v>13600</v>
       </c>
       <c r="AB14" s="1">
         <v>13607</v>
       </c>
-      <c r="AC14" s="20">
+      <c r="AC14" s="18">
         <v>13628</v>
       </c>
-      <c r="AD14" s="20">
+      <c r="AD14" s="18">
         <v>13622</v>
       </c>
-      <c r="AE14" s="20">
+      <c r="AE14" s="18">
         <v>13560</v>
+      </c>
+      <c r="AF14" s="1">
+        <v>13565</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B15" s="16">
+      <c r="B15" s="14">
         <v>9555</v>
       </c>
-      <c r="C15" s="10">
+      <c r="C15" s="9">
         <v>9506</v>
       </c>
-      <c r="D15" s="10">
+      <c r="D15" s="9">
         <v>9520</v>
       </c>
-      <c r="E15" s="10">
+      <c r="E15" s="9">
         <v>9482</v>
       </c>
-      <c r="F15" s="10">
+      <c r="F15" s="9">
         <v>9472</v>
       </c>
-      <c r="G15" s="10">
+      <c r="G15" s="9">
         <v>9448</v>
       </c>
-      <c r="H15" s="10">
+      <c r="H15" s="9">
         <v>9418</v>
       </c>
-      <c r="I15" s="10">
+      <c r="I15" s="9">
         <v>9371</v>
       </c>
-      <c r="J15" s="16">
+      <c r="J15" s="14">
         <v>9350</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="9">
         <v>9320</v>
       </c>
       <c r="L15" s="1">
         <v>9282</v>
       </c>
       <c r="M15" s="1">
         <v>9243</v>
       </c>
       <c r="N15" s="1">
         <v>9218</v>
       </c>
       <c r="O15" s="1">
         <v>9191</v>
       </c>
       <c r="P15" s="1">
         <v>9187</v>
       </c>
       <c r="Q15" s="1">
         <v>9179</v>
       </c>
       <c r="R15" s="1">
         <v>9179</v>
       </c>
       <c r="S15" s="1">
         <v>9155</v>
@@ -4367,92 +6563,95 @@
       </c>
       <c r="U15" s="1">
         <v>9087</v>
       </c>
       <c r="V15" s="1">
         <v>9065</v>
       </c>
       <c r="W15" s="1">
         <v>9064</v>
       </c>
       <c r="X15" s="1">
         <v>9067</v>
       </c>
       <c r="Y15" s="1">
         <v>9074</v>
       </c>
       <c r="Z15" s="1">
         <v>9054</v>
       </c>
       <c r="AA15" s="1">
         <v>9071</v>
       </c>
       <c r="AB15" s="1">
         <v>9074</v>
       </c>
-      <c r="AC15" s="20">
+      <c r="AC15" s="18">
         <v>9065</v>
       </c>
-      <c r="AD15" s="20">
+      <c r="AD15" s="18">
         <v>9081</v>
       </c>
-      <c r="AE15" s="20">
+      <c r="AE15" s="18">
         <v>9109</v>
+      </c>
+      <c r="AF15" s="1">
+        <v>9108</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="16">
+      <c r="B16" s="14">
         <v>7188</v>
       </c>
-      <c r="C16" s="10">
+      <c r="C16" s="9">
         <v>7146</v>
       </c>
-      <c r="D16" s="10">
+      <c r="D16" s="9">
         <v>7138</v>
       </c>
-      <c r="E16" s="10">
+      <c r="E16" s="9">
         <v>7126</v>
       </c>
-      <c r="F16" s="10">
+      <c r="F16" s="9">
         <v>7093</v>
       </c>
-      <c r="G16" s="10">
+      <c r="G16" s="9">
         <v>7037</v>
       </c>
-      <c r="H16" s="10">
+      <c r="H16" s="9">
         <v>6995</v>
       </c>
-      <c r="I16" s="10">
+      <c r="I16" s="9">
         <v>6970</v>
       </c>
-      <c r="J16" s="16">
+      <c r="J16" s="14">
         <v>6927</v>
       </c>
-      <c r="K16" s="10">
+      <c r="K16" s="9">
         <v>6886</v>
       </c>
       <c r="L16" s="1">
         <v>6870</v>
       </c>
       <c r="M16" s="1">
         <v>6767</v>
       </c>
       <c r="N16" s="1">
         <v>6755</v>
       </c>
       <c r="O16" s="1">
         <v>6706</v>
       </c>
       <c r="P16" s="1">
         <v>6695</v>
       </c>
       <c r="Q16" s="1">
         <v>6656</v>
       </c>
       <c r="R16" s="1">
         <v>6625</v>
       </c>
       <c r="S16" s="1">
         <v>6629</v>
@@ -4462,92 +6661,95 @@
       </c>
       <c r="U16" s="1">
         <v>6516</v>
       </c>
       <c r="V16" s="1">
         <v>6495</v>
       </c>
       <c r="W16" s="1">
         <v>6480</v>
       </c>
       <c r="X16" s="1">
         <v>6430</v>
       </c>
       <c r="Y16" s="1">
         <v>6412</v>
       </c>
       <c r="Z16" s="1">
         <v>6431</v>
       </c>
       <c r="AA16" s="1">
         <v>6408</v>
       </c>
       <c r="AB16" s="1">
         <v>6385</v>
       </c>
-      <c r="AC16" s="20">
+      <c r="AC16" s="18">
         <v>6346</v>
       </c>
-      <c r="AD16" s="20">
+      <c r="AD16" s="18">
         <v>6326</v>
       </c>
-      <c r="AE16" s="20">
+      <c r="AE16" s="18">
         <v>6313</v>
       </c>
+      <c r="AF16" s="1">
+        <v>6279</v>
+      </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="16">
+      <c r="B17" s="14">
         <v>11668</v>
       </c>
-      <c r="C17" s="10">
+      <c r="C17" s="9">
         <v>11679</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="9">
         <v>11706</v>
       </c>
-      <c r="E17" s="10">
+      <c r="E17" s="9">
         <v>11682</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="9">
         <v>11669</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="9">
         <v>11656</v>
       </c>
-      <c r="H17" s="10">
+      <c r="H17" s="9">
         <v>11606</v>
       </c>
-      <c r="I17" s="10">
+      <c r="I17" s="9">
         <v>11568</v>
       </c>
-      <c r="J17" s="16">
+      <c r="J17" s="14">
         <v>11572</v>
       </c>
-      <c r="K17" s="10">
+      <c r="K17" s="9">
         <v>11539</v>
       </c>
       <c r="L17" s="1">
         <v>11452</v>
       </c>
       <c r="M17" s="1">
         <v>11376</v>
       </c>
       <c r="N17" s="1">
         <v>11364</v>
       </c>
       <c r="O17" s="1">
         <v>11336</v>
       </c>
       <c r="P17" s="1">
         <v>11358</v>
       </c>
       <c r="Q17" s="1">
         <v>11316</v>
       </c>
       <c r="R17" s="1">
         <v>11333</v>
       </c>
       <c r="S17" s="1">
         <v>11304</v>
@@ -4557,92 +6759,95 @@
       </c>
       <c r="U17" s="1">
         <v>11251</v>
       </c>
       <c r="V17" s="1">
         <v>11192</v>
       </c>
       <c r="W17" s="1">
         <v>11151</v>
       </c>
       <c r="X17" s="1">
         <v>11137</v>
       </c>
       <c r="Y17" s="1">
         <v>11112</v>
       </c>
       <c r="Z17" s="1">
         <v>11099</v>
       </c>
       <c r="AA17" s="1">
         <v>11090</v>
       </c>
       <c r="AB17" s="1">
         <v>11071</v>
       </c>
-      <c r="AC17" s="20">
+      <c r="AC17" s="18">
         <v>11073</v>
       </c>
-      <c r="AD17" s="20">
+      <c r="AD17" s="18">
         <v>11062</v>
       </c>
-      <c r="AE17" s="20">
+      <c r="AE17" s="18">
         <v>11076</v>
       </c>
+      <c r="AF17" s="1">
+        <v>11068</v>
+      </c>
     </row>
-    <row r="18" spans="1:31">
+    <row r="18" spans="1:32">
       <c r="A18" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="16">
+      <c r="B18" s="14">
         <v>19004</v>
       </c>
-      <c r="C18" s="10">
+      <c r="C18" s="9">
         <v>18931</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="9">
         <v>18874</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="9">
         <v>18848</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="9">
         <v>18823</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="9">
         <v>18820</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="9">
         <v>18786</v>
       </c>
-      <c r="I18" s="10">
+      <c r="I18" s="9">
         <v>18729</v>
       </c>
-      <c r="J18" s="16">
+      <c r="J18" s="14">
         <v>18726</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="9">
         <v>18622</v>
       </c>
       <c r="L18" s="1">
         <v>18553</v>
       </c>
       <c r="M18" s="1">
         <v>18480</v>
       </c>
       <c r="N18" s="1">
         <v>18406</v>
       </c>
       <c r="O18" s="1">
         <v>18315</v>
       </c>
       <c r="P18" s="1">
         <v>18293</v>
       </c>
       <c r="Q18" s="1">
         <v>18231</v>
       </c>
       <c r="R18" s="1">
         <v>18142</v>
       </c>
       <c r="S18" s="1">
         <v>18084</v>
@@ -4652,92 +6857,95 @@
       </c>
       <c r="U18" s="1">
         <v>17934</v>
       </c>
       <c r="V18" s="1">
         <v>17881</v>
       </c>
       <c r="W18" s="1">
         <v>17810</v>
       </c>
       <c r="X18" s="1">
         <v>17767</v>
       </c>
       <c r="Y18" s="1">
         <v>17730</v>
       </c>
       <c r="Z18" s="1">
         <v>17682</v>
       </c>
       <c r="AA18" s="1">
         <v>17595</v>
       </c>
       <c r="AB18" s="1">
         <v>17574</v>
       </c>
-      <c r="AC18" s="20">
+      <c r="AC18" s="18">
         <v>17571</v>
       </c>
-      <c r="AD18" s="20">
+      <c r="AD18" s="18">
         <v>17611</v>
       </c>
-      <c r="AE18" s="20">
+      <c r="AE18" s="18">
         <v>17586</v>
       </c>
+      <c r="AF18" s="1">
+        <v>17538</v>
+      </c>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:32">
       <c r="A19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="16">
+      <c r="B19" s="14">
         <v>33640</v>
       </c>
-      <c r="C19" s="10">
+      <c r="C19" s="9">
         <v>33592</v>
       </c>
-      <c r="D19" s="10">
+      <c r="D19" s="9">
         <v>33580</v>
       </c>
-      <c r="E19" s="10">
+      <c r="E19" s="9">
         <v>33562</v>
       </c>
-      <c r="F19" s="10">
+      <c r="F19" s="9">
         <v>33570</v>
       </c>
-      <c r="G19" s="10">
+      <c r="G19" s="9">
         <v>33560</v>
       </c>
-      <c r="H19" s="10">
+      <c r="H19" s="9">
         <v>33504</v>
       </c>
-      <c r="I19" s="10">
+      <c r="I19" s="9">
         <v>33443</v>
       </c>
-      <c r="J19" s="16">
+      <c r="J19" s="14">
         <v>33408</v>
       </c>
-      <c r="K19" s="10">
+      <c r="K19" s="9">
         <v>33354</v>
       </c>
       <c r="L19" s="1">
         <v>33289</v>
       </c>
       <c r="M19" s="1">
         <v>33255</v>
       </c>
       <c r="N19" s="1">
         <v>33199</v>
       </c>
       <c r="O19" s="1">
         <v>33115</v>
       </c>
       <c r="P19" s="1">
         <v>32954</v>
       </c>
       <c r="Q19" s="1">
         <v>32905</v>
       </c>
       <c r="R19" s="1">
         <v>32821</v>
       </c>
       <c r="S19" s="1">
         <v>32769</v>
@@ -4747,92 +6955,95 @@
       </c>
       <c r="U19" s="1">
         <v>32534</v>
       </c>
       <c r="V19" s="1">
         <v>32422</v>
       </c>
       <c r="W19" s="1">
         <v>32424</v>
       </c>
       <c r="X19" s="1">
         <v>32281</v>
       </c>
       <c r="Y19" s="1">
         <v>32247</v>
       </c>
       <c r="Z19" s="1">
         <v>32210</v>
       </c>
       <c r="AA19" s="1">
         <v>32218</v>
       </c>
       <c r="AB19" s="1">
         <v>32189</v>
       </c>
-      <c r="AC19" s="20">
+      <c r="AC19" s="18">
         <v>32177</v>
       </c>
-      <c r="AD19" s="20">
+      <c r="AD19" s="18">
         <v>32145</v>
       </c>
-      <c r="AE19" s="20">
+      <c r="AE19" s="18">
         <v>32128</v>
       </c>
+      <c r="AF19" s="1">
+        <v>32034</v>
+      </c>
     </row>
-    <row r="20" spans="1:31">
+    <row r="20" spans="1:32">
       <c r="A20" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B20" s="16">
+      <c r="B20" s="14">
         <v>11052</v>
       </c>
-      <c r="C20" s="10">
+      <c r="C20" s="9">
         <v>11017</v>
       </c>
-      <c r="D20" s="10">
+      <c r="D20" s="9">
         <v>11009</v>
       </c>
-      <c r="E20" s="10">
+      <c r="E20" s="9">
         <v>11000</v>
       </c>
-      <c r="F20" s="10">
+      <c r="F20" s="9">
         <v>10985</v>
       </c>
-      <c r="G20" s="10">
+      <c r="G20" s="9">
         <v>10952</v>
       </c>
-      <c r="H20" s="10">
+      <c r="H20" s="9">
         <v>10907</v>
       </c>
-      <c r="I20" s="10">
+      <c r="I20" s="9">
         <v>10888</v>
       </c>
-      <c r="J20" s="16">
+      <c r="J20" s="14">
         <v>10856</v>
       </c>
-      <c r="K20" s="10">
+      <c r="K20" s="9">
         <v>10823</v>
       </c>
       <c r="L20" s="1">
         <v>10742</v>
       </c>
       <c r="M20" s="1">
         <v>10677</v>
       </c>
       <c r="N20" s="1">
         <v>10618</v>
       </c>
       <c r="O20" s="1">
         <v>10578</v>
       </c>
       <c r="P20" s="1">
         <v>10548</v>
       </c>
       <c r="Q20" s="1">
         <v>10502</v>
       </c>
       <c r="R20" s="1">
         <v>10453</v>
       </c>
       <c r="S20" s="1">
         <v>10419</v>
@@ -4842,680 +7053,701 @@
       </c>
       <c r="U20" s="1">
         <v>10322</v>
       </c>
       <c r="V20" s="1">
         <v>10282</v>
       </c>
       <c r="W20" s="1">
         <v>10225</v>
       </c>
       <c r="X20" s="1">
         <v>10186</v>
       </c>
       <c r="Y20" s="1">
         <v>10167</v>
       </c>
       <c r="Z20" s="1">
         <v>10128</v>
       </c>
       <c r="AA20" s="1">
         <v>10088</v>
       </c>
       <c r="AB20" s="1">
         <v>10095</v>
       </c>
-      <c r="AC20" s="20">
+      <c r="AC20" s="18">
         <v>10069</v>
       </c>
-      <c r="AD20" s="20">
+      <c r="AD20" s="18">
         <v>10056</v>
       </c>
-      <c r="AE20" s="20">
+      <c r="AE20" s="18">
         <v>9997</v>
       </c>
+      <c r="AF20" s="1">
+        <v>9981</v>
+      </c>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:32">
       <c r="A21" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="16">
+      <c r="B21" s="14">
         <v>41531</v>
       </c>
-      <c r="C21" s="10">
+      <c r="C21" s="9">
         <v>41446</v>
       </c>
-      <c r="D21" s="10">
+      <c r="D21" s="9">
         <v>41355</v>
       </c>
-      <c r="E21" s="10">
+      <c r="E21" s="9">
         <v>41268</v>
       </c>
-      <c r="F21" s="10">
+      <c r="F21" s="9">
         <v>41228</v>
       </c>
-      <c r="G21" s="10">
+      <c r="G21" s="9">
         <v>41183</v>
       </c>
-      <c r="H21" s="10">
+      <c r="H21" s="9">
         <v>41114</v>
       </c>
-      <c r="I21" s="10">
+      <c r="I21" s="9">
         <v>41027</v>
       </c>
-      <c r="J21" s="16">
+      <c r="J21" s="14">
         <v>40972</v>
       </c>
-      <c r="K21" s="10">
+      <c r="K21" s="9">
         <v>40933</v>
       </c>
       <c r="L21" s="1">
         <v>40904</v>
       </c>
       <c r="M21" s="1">
         <v>40809</v>
       </c>
       <c r="N21" s="1">
         <v>40765</v>
       </c>
-      <c r="O21" s="18" t="s">
+      <c r="O21" s="16" t="s">
         <v>32</v>
       </c>
       <c r="P21" s="1">
         <v>40614</v>
       </c>
       <c r="Q21" s="1">
         <v>40557</v>
       </c>
       <c r="R21" s="1">
         <v>40484</v>
       </c>
       <c r="S21" s="1">
         <v>40445</v>
       </c>
       <c r="T21" s="1">
         <v>40378</v>
       </c>
       <c r="U21" s="1">
         <v>40278</v>
       </c>
       <c r="V21" s="1">
         <v>40193</v>
       </c>
       <c r="W21" s="1">
         <v>40115</v>
       </c>
       <c r="X21" s="1">
         <v>40113</v>
       </c>
       <c r="Y21" s="1">
         <v>40091</v>
       </c>
       <c r="Z21" s="1">
         <v>40047</v>
       </c>
       <c r="AA21" s="1">
         <v>40010</v>
       </c>
       <c r="AB21" s="1">
         <v>39985</v>
       </c>
-      <c r="AC21" s="20">
+      <c r="AC21" s="18">
         <v>39902</v>
       </c>
-      <c r="AD21" s="20">
+      <c r="AD21" s="18">
         <v>39858</v>
       </c>
-      <c r="AE21" s="20">
+      <c r="AE21" s="18">
         <v>39836</v>
       </c>
+      <c r="AF21" s="1">
+        <v>39757</v>
+      </c>
     </row>
-    <row r="22" spans="1:31" ht="14.25" customHeight="1">
-      <c r="A22" s="24" t="s">
+    <row r="22" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A22" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="24"/>
-[...11 lines deleted...]
-      <c r="AD22" s="20"/>
+      <c r="B22" s="49"/>
+      <c r="C22" s="49"/>
+      <c r="D22" s="49"/>
+      <c r="E22" s="49"/>
+      <c r="F22" s="49"/>
+      <c r="G22" s="49"/>
+      <c r="H22" s="49"/>
+      <c r="I22" s="49"/>
+      <c r="J22" s="49"/>
+      <c r="K22" s="49"/>
+      <c r="L22" s="49"/>
+      <c r="M22" s="49"/>
+      <c r="AD22" s="18"/>
     </row>
-    <row r="23" spans="1:31">
-      <c r="A23" s="9" t="s">
+    <row r="23" spans="1:32">
+      <c r="A23" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B23" s="16">
+      <c r="B23" s="14">
         <v>483947</v>
       </c>
-      <c r="C23" s="10">
+      <c r="C23" s="9">
         <v>483928</v>
       </c>
-      <c r="D23" s="10">
+      <c r="D23" s="9">
         <v>483955</v>
       </c>
-      <c r="E23" s="10">
+      <c r="E23" s="9">
         <v>484049</v>
       </c>
-      <c r="F23" s="10">
+      <c r="F23" s="9">
         <v>484197</v>
       </c>
-      <c r="G23" s="10">
+      <c r="G23" s="9">
         <v>484614</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H23" s="9">
         <v>484804</v>
       </c>
-      <c r="I23" s="10">
+      <c r="I23" s="9">
         <v>484849</v>
       </c>
-      <c r="J23" s="16">
+      <c r="J23" s="14">
         <v>484788</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K23" s="9">
         <v>484820</v>
       </c>
       <c r="L23" s="1">
         <v>485070</v>
       </c>
       <c r="M23" s="1">
         <v>485328</v>
       </c>
       <c r="N23" s="1">
         <v>485734</v>
       </c>
       <c r="O23" s="1">
         <v>485939</v>
       </c>
       <c r="P23" s="1">
         <v>485991</v>
       </c>
       <c r="Q23" s="1">
         <v>486071</v>
       </c>
       <c r="R23" s="1">
         <v>486325</v>
       </c>
       <c r="S23" s="1">
         <v>486358</v>
       </c>
       <c r="T23" s="1">
         <v>486369</v>
       </c>
       <c r="U23" s="1">
         <v>486497</v>
       </c>
       <c r="V23" s="1">
         <v>486716</v>
       </c>
       <c r="W23" s="1">
         <v>486612</v>
       </c>
       <c r="X23" s="1">
         <v>486677</v>
       </c>
       <c r="Y23" s="1">
         <v>486579</v>
       </c>
       <c r="Z23" s="1">
         <v>486459</v>
       </c>
       <c r="AA23" s="1">
         <v>486461</v>
       </c>
-      <c r="AB23" s="10">
+      <c r="AB23" s="9">
         <v>486214</v>
       </c>
-      <c r="AC23" s="20">
+      <c r="AC23" s="18">
         <v>486065</v>
       </c>
-      <c r="AD23" s="20">
+      <c r="AD23" s="18">
         <v>486112</v>
       </c>
-      <c r="AE23" s="20">
+      <c r="AE23" s="18">
         <v>485933</v>
       </c>
+      <c r="AF23" s="1">
+        <v>485981</v>
+      </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B24" s="16">
+      <c r="B24" s="14">
         <v>354747</v>
       </c>
-      <c r="C24" s="10">
+      <c r="C24" s="9">
         <v>354933</v>
       </c>
-      <c r="D24" s="10">
+      <c r="D24" s="9">
         <v>355097</v>
       </c>
-      <c r="E24" s="10">
+      <c r="E24" s="9">
         <v>355287</v>
       </c>
-      <c r="F24" s="10">
+      <c r="F24" s="9">
         <v>355554</v>
       </c>
-      <c r="G24" s="10">
+      <c r="G24" s="9">
         <v>356011</v>
       </c>
-      <c r="H24" s="10">
+      <c r="H24" s="9">
         <v>356327</v>
       </c>
-      <c r="I24" s="10">
+      <c r="I24" s="9">
         <v>356536</v>
       </c>
-      <c r="J24" s="16">
+      <c r="J24" s="14">
         <v>356684</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="9">
         <v>356891</v>
       </c>
       <c r="L24" s="1">
         <v>357241</v>
       </c>
       <c r="M24" s="1">
         <v>357628</v>
       </c>
       <c r="N24" s="1">
         <v>358031</v>
       </c>
       <c r="O24" s="1">
         <v>358377</v>
       </c>
       <c r="P24" s="1">
         <v>358601</v>
       </c>
       <c r="Q24" s="1">
         <v>358822</v>
       </c>
       <c r="R24" s="1">
         <v>359159</v>
       </c>
       <c r="S24" s="1">
         <v>359361</v>
       </c>
       <c r="T24" s="1">
         <v>359576</v>
       </c>
       <c r="U24" s="1">
         <v>359958</v>
       </c>
       <c r="V24" s="1">
         <v>360399</v>
       </c>
       <c r="W24" s="1">
         <v>360466</v>
       </c>
       <c r="X24" s="1">
         <v>360625</v>
       </c>
       <c r="Y24" s="1">
         <v>360704</v>
       </c>
       <c r="Z24" s="1">
         <v>360663</v>
       </c>
       <c r="AA24" s="1">
         <v>360741</v>
       </c>
-      <c r="AB24" s="10">
+      <c r="AB24" s="9">
         <v>360559</v>
       </c>
-      <c r="AC24" s="20">
+      <c r="AC24" s="18">
         <v>360469</v>
       </c>
-      <c r="AD24" s="20">
+      <c r="AD24" s="18">
         <v>360625</v>
       </c>
-      <c r="AE24" s="20">
+      <c r="AE24" s="18">
         <v>360557</v>
       </c>
+      <c r="AF24" s="1">
+        <v>360733</v>
+      </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B25" s="16">
+      <c r="B25" s="14">
         <v>49676</v>
       </c>
-      <c r="C25" s="10">
+      <c r="C25" s="9">
         <v>49615</v>
       </c>
-      <c r="D25" s="10">
+      <c r="D25" s="9">
         <v>49605</v>
       </c>
-      <c r="E25" s="10">
+      <c r="E25" s="9">
         <v>49557</v>
       </c>
-      <c r="F25" s="10">
+      <c r="F25" s="9">
         <v>49499</v>
       </c>
-      <c r="G25" s="10">
+      <c r="G25" s="9">
         <v>49486</v>
       </c>
-      <c r="H25" s="10">
+      <c r="H25" s="9">
         <v>49440</v>
       </c>
-      <c r="I25" s="10">
+      <c r="I25" s="9">
         <v>49323</v>
       </c>
-      <c r="J25" s="16">
+      <c r="J25" s="14">
         <v>49261</v>
       </c>
-      <c r="K25" s="10">
+      <c r="K25" s="9">
         <v>49214</v>
       </c>
       <c r="L25" s="1">
         <v>49204</v>
       </c>
       <c r="M25" s="1">
         <v>49130</v>
       </c>
       <c r="N25" s="1">
         <v>49111</v>
       </c>
       <c r="O25" s="1">
         <v>49056</v>
       </c>
       <c r="P25" s="1">
         <v>48976</v>
       </c>
       <c r="Q25" s="1">
         <v>48943</v>
       </c>
       <c r="R25" s="1">
         <v>48886</v>
       </c>
       <c r="S25" s="1">
         <v>48803</v>
       </c>
       <c r="T25" s="1">
         <v>48702</v>
       </c>
       <c r="U25" s="1">
         <v>48630</v>
       </c>
       <c r="V25" s="1">
         <v>48566</v>
       </c>
       <c r="W25" s="1">
         <v>48507</v>
       </c>
       <c r="X25" s="1">
         <v>48451</v>
       </c>
       <c r="Y25" s="1">
         <v>48403</v>
       </c>
       <c r="Z25" s="1">
         <v>48362</v>
       </c>
       <c r="AA25" s="1">
         <v>48349</v>
       </c>
-      <c r="AB25" s="10">
+      <c r="AB25" s="9">
         <v>48329</v>
       </c>
-      <c r="AC25" s="20">
+      <c r="AC25" s="18">
         <v>48341</v>
       </c>
-      <c r="AD25" s="20">
+      <c r="AD25" s="18">
         <v>48253</v>
       </c>
-      <c r="AE25" s="20">
+      <c r="AE25" s="18">
         <v>48216</v>
       </c>
+      <c r="AF25" s="1">
+        <v>48167</v>
+      </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B26" s="16">
+      <c r="B26" s="14">
         <v>18421</v>
       </c>
-      <c r="C26" s="10">
+      <c r="C26" s="9">
         <v>18363</v>
       </c>
-      <c r="D26" s="10">
+      <c r="D26" s="9">
         <v>18347</v>
       </c>
-      <c r="E26" s="10">
+      <c r="E26" s="9">
         <v>18351</v>
       </c>
-      <c r="F26" s="10">
+      <c r="F26" s="9">
         <v>18347</v>
       </c>
-      <c r="G26" s="10">
+      <c r="G26" s="9">
         <v>18376</v>
       </c>
-      <c r="H26" s="10">
+      <c r="H26" s="9">
         <v>18383</v>
       </c>
-      <c r="I26" s="10">
+      <c r="I26" s="9">
         <v>18393</v>
       </c>
-      <c r="J26" s="16">
+      <c r="J26" s="14">
         <v>18355</v>
       </c>
-      <c r="K26" s="10">
+      <c r="K26" s="9">
         <v>18308</v>
       </c>
       <c r="L26" s="1">
         <v>18248</v>
       </c>
       <c r="M26" s="1">
         <v>18230</v>
       </c>
       <c r="N26" s="1">
         <v>18237</v>
       </c>
       <c r="O26" s="1">
         <v>18203</v>
       </c>
       <c r="P26" s="1">
         <v>18181</v>
       </c>
       <c r="Q26" s="1">
         <v>18160</v>
       </c>
       <c r="R26" s="1">
         <v>18157</v>
       </c>
       <c r="S26" s="1">
         <v>18115</v>
       </c>
       <c r="T26" s="1">
         <v>18090</v>
       </c>
       <c r="U26" s="1">
         <v>18016</v>
       </c>
       <c r="V26" s="1">
         <v>17968</v>
       </c>
       <c r="W26" s="1">
         <v>17941</v>
       </c>
       <c r="X26" s="1">
         <v>17897</v>
       </c>
       <c r="Y26" s="1">
         <v>17883</v>
       </c>
       <c r="Z26" s="1">
         <v>17881</v>
       </c>
       <c r="AA26" s="1">
         <v>17842</v>
       </c>
-      <c r="AB26" s="10">
+      <c r="AB26" s="9">
         <v>17841</v>
       </c>
-      <c r="AC26" s="20">
+      <c r="AC26" s="18">
         <v>17840</v>
       </c>
-      <c r="AD26" s="20">
+      <c r="AD26" s="18">
         <v>17869</v>
       </c>
-      <c r="AE26" s="20">
+      <c r="AE26" s="18">
         <v>17871</v>
       </c>
+      <c r="AF26" s="1">
+        <v>17838</v>
+      </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B27" s="16">
+      <c r="B27" s="14">
         <v>42735</v>
       </c>
-      <c r="C27" s="10">
+      <c r="C27" s="9">
         <v>42673</v>
       </c>
-      <c r="D27" s="10">
+      <c r="D27" s="9">
         <v>42600</v>
       </c>
-      <c r="E27" s="10">
+      <c r="E27" s="9">
         <v>42573</v>
       </c>
-      <c r="F27" s="10">
+      <c r="F27" s="9">
         <v>42533</v>
       </c>
-      <c r="G27" s="10">
+      <c r="G27" s="9">
         <v>42478</v>
       </c>
-      <c r="H27" s="10">
+      <c r="H27" s="9">
         <v>42415</v>
       </c>
-      <c r="I27" s="10">
+      <c r="I27" s="9">
         <v>42392</v>
       </c>
-      <c r="J27" s="16">
+      <c r="J27" s="14">
         <v>42295</v>
       </c>
-      <c r="K27" s="10">
+      <c r="K27" s="9">
         <v>42218</v>
       </c>
       <c r="L27" s="1">
         <v>42209</v>
       </c>
       <c r="M27" s="1">
         <v>42224</v>
       </c>
       <c r="N27" s="1">
         <v>42227</v>
       </c>
       <c r="O27" s="1">
         <v>42202</v>
       </c>
       <c r="P27" s="1">
         <v>42173</v>
       </c>
       <c r="Q27" s="1">
         <v>42117</v>
       </c>
       <c r="R27" s="1">
         <v>42129</v>
       </c>
       <c r="S27" s="1">
         <v>42091</v>
       </c>
       <c r="T27" s="1">
         <v>42035</v>
       </c>
       <c r="U27" s="1">
         <v>41977</v>
       </c>
       <c r="V27" s="1">
         <v>41899</v>
       </c>
       <c r="W27" s="1">
         <v>41844</v>
       </c>
       <c r="X27" s="1">
         <v>41829</v>
       </c>
       <c r="Y27" s="1">
         <v>41731</v>
       </c>
       <c r="Z27" s="1">
         <v>41711</v>
       </c>
       <c r="AA27" s="1">
         <v>41659</v>
       </c>
-      <c r="AB27" s="10">
+      <c r="AB27" s="9">
         <v>41636</v>
       </c>
-      <c r="AC27" s="20">
+      <c r="AC27" s="18">
         <v>41599</v>
       </c>
-      <c r="AD27" s="20">
+      <c r="AD27" s="18">
         <v>41572</v>
       </c>
-      <c r="AE27" s="20">
+      <c r="AE27" s="18">
         <v>41487</v>
       </c>
+      <c r="AF27" s="1">
+        <v>41458</v>
+      </c>
     </row>
-    <row r="28" spans="1:31">
+    <row r="28" spans="1:32">
       <c r="A28" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B28" s="16">
+      <c r="B28" s="14">
         <v>18368</v>
       </c>
-      <c r="C28" s="10">
+      <c r="C28" s="9">
         <v>18344</v>
       </c>
-      <c r="D28" s="10">
+      <c r="D28" s="9">
         <v>18306</v>
       </c>
-      <c r="E28" s="10">
+      <c r="E28" s="9">
         <v>18281</v>
       </c>
-      <c r="F28" s="10">
+      <c r="F28" s="9">
         <v>18264</v>
       </c>
-      <c r="G28" s="10">
+      <c r="G28" s="9">
         <v>18263</v>
       </c>
-      <c r="H28" s="10">
+      <c r="H28" s="9">
         <v>18239</v>
       </c>
-      <c r="I28" s="10">
+      <c r="I28" s="9">
         <v>18205</v>
       </c>
-      <c r="J28" s="16">
+      <c r="J28" s="14">
         <v>18193</v>
       </c>
-      <c r="K28" s="10">
+      <c r="K28" s="9">
         <v>18189</v>
       </c>
       <c r="L28" s="1">
         <v>18168</v>
       </c>
       <c r="M28" s="1">
         <v>18116</v>
       </c>
       <c r="N28" s="1">
         <v>18128</v>
       </c>
       <c r="O28" s="1">
         <v>18101</v>
       </c>
       <c r="P28" s="1">
         <v>18060</v>
       </c>
       <c r="Q28" s="1">
         <v>18029</v>
       </c>
       <c r="R28" s="1">
         <v>17994</v>
       </c>
       <c r="S28" s="1">
         <v>17988</v>
@@ -5525,1445 +7757,1490 @@
       </c>
       <c r="U28" s="1">
         <v>17916</v>
       </c>
       <c r="V28" s="1">
         <v>17884</v>
       </c>
       <c r="W28" s="1">
         <v>17854</v>
       </c>
       <c r="X28" s="1">
         <v>17875</v>
       </c>
       <c r="Y28" s="1">
         <v>17858</v>
       </c>
       <c r="Z28" s="1">
         <v>17842</v>
       </c>
       <c r="AA28" s="1">
         <v>17870</v>
       </c>
       <c r="AB28" s="1">
         <v>17849</v>
       </c>
-      <c r="AC28" s="20">
+      <c r="AC28" s="18">
         <v>17816</v>
       </c>
-      <c r="AD28" s="20">
+      <c r="AD28" s="18">
         <v>17793</v>
       </c>
-      <c r="AE28" s="20">
+      <c r="AE28" s="18">
         <v>17802</v>
       </c>
+      <c r="AF28" s="1">
+        <v>17785</v>
+      </c>
     </row>
-    <row r="29" spans="1:31" ht="15" customHeight="1">
-      <c r="A29" s="24" t="s">
+    <row r="29" spans="1:32" ht="15" customHeight="1">
+      <c r="A29" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="24"/>
-[...11 lines deleted...]
-      <c r="AD29" s="20"/>
+      <c r="B29" s="49"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+      <c r="AD29" s="18"/>
     </row>
-    <row r="30" spans="1:31">
-      <c r="A30" s="9" t="s">
+    <row r="30" spans="1:32">
+      <c r="A30" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B30" s="16">
+      <c r="B30" s="14">
         <v>243106</v>
       </c>
-      <c r="C30" s="10">
+      <c r="C30" s="9">
         <v>242784</v>
       </c>
-      <c r="D30" s="10">
+      <c r="D30" s="9">
         <v>242625</v>
       </c>
-      <c r="E30" s="10">
+      <c r="E30" s="9">
         <v>242335</v>
       </c>
-      <c r="F30" s="10">
+      <c r="F30" s="9">
         <v>242114</v>
       </c>
-      <c r="G30" s="10">
+      <c r="G30" s="9">
         <v>241765</v>
       </c>
-      <c r="H30" s="10">
+      <c r="H30" s="9">
         <v>241273</v>
       </c>
-      <c r="I30" s="10">
+      <c r="I30" s="9">
         <v>240817</v>
       </c>
-      <c r="J30" s="16">
+      <c r="J30" s="14">
         <v>240496</v>
       </c>
-      <c r="K30" s="10">
+      <c r="K30" s="9">
         <v>240003</v>
       </c>
       <c r="L30" s="1">
         <v>239441</v>
       </c>
       <c r="M30" s="1">
         <v>238782</v>
       </c>
       <c r="N30" s="1">
         <v>238246</v>
       </c>
       <c r="O30" s="1">
         <v>237603</v>
       </c>
       <c r="P30" s="1">
         <v>237162</v>
       </c>
       <c r="Q30" s="1">
         <v>236731</v>
       </c>
       <c r="R30" s="1">
         <v>236170</v>
       </c>
       <c r="S30" s="1">
         <v>235821</v>
       </c>
       <c r="T30" s="1">
         <v>235334</v>
       </c>
       <c r="U30" s="1">
         <v>234643</v>
       </c>
       <c r="V30" s="1">
         <v>233899</v>
       </c>
       <c r="W30" s="1">
         <v>233515</v>
       </c>
       <c r="X30" s="1">
         <v>233082</v>
       </c>
       <c r="Y30" s="1">
         <v>232782</v>
       </c>
       <c r="Z30" s="1">
         <v>232486</v>
       </c>
       <c r="AA30" s="1">
         <v>231978</v>
       </c>
-      <c r="AB30" s="10">
+      <c r="AB30" s="9">
         <v>231752</v>
       </c>
-      <c r="AC30" s="20">
+      <c r="AC30" s="18">
         <v>231538</v>
       </c>
-      <c r="AD30" s="20">
+      <c r="AD30" s="18">
         <v>231287</v>
       </c>
       <c r="AE30" s="2">
         <v>231046</v>
       </c>
+      <c r="AF30" s="1">
+        <v>230478</v>
+      </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B31" s="16">
+      <c r="B31" s="14">
         <v>19943</v>
       </c>
-      <c r="C31" s="10">
+      <c r="C31" s="9">
         <v>20006</v>
       </c>
-      <c r="D31" s="10">
+      <c r="D31" s="9">
         <v>20055</v>
       </c>
-      <c r="E31" s="10">
+      <c r="E31" s="9">
         <v>20076</v>
       </c>
-      <c r="F31" s="10">
+      <c r="F31" s="9">
         <v>20073</v>
       </c>
-      <c r="G31" s="10">
+      <c r="G31" s="9">
         <v>20038</v>
       </c>
-      <c r="H31" s="10">
+      <c r="H31" s="9">
         <v>20055</v>
       </c>
-      <c r="I31" s="10">
+      <c r="I31" s="9">
         <v>20064</v>
       </c>
-      <c r="J31" s="16">
+      <c r="J31" s="14">
         <v>20109</v>
       </c>
-      <c r="K31" s="10">
+      <c r="K31" s="9">
         <v>20119</v>
       </c>
       <c r="L31" s="1">
         <v>20132</v>
       </c>
       <c r="M31" s="1">
         <v>20112</v>
       </c>
       <c r="N31" s="1">
         <v>20136</v>
       </c>
       <c r="O31" s="1">
         <v>20116</v>
       </c>
       <c r="P31" s="1">
         <v>20103</v>
       </c>
       <c r="Q31" s="1">
         <v>20097</v>
       </c>
       <c r="R31" s="1">
         <v>20149</v>
       </c>
       <c r="S31" s="1">
         <v>20183</v>
       </c>
       <c r="T31" s="1">
         <v>20201</v>
       </c>
       <c r="U31" s="1">
         <v>20167</v>
       </c>
       <c r="V31" s="1">
         <v>20175</v>
       </c>
       <c r="W31" s="1">
         <v>20152</v>
       </c>
       <c r="X31" s="1">
         <v>20112</v>
       </c>
       <c r="Y31" s="1">
         <v>20124</v>
       </c>
       <c r="Z31" s="1">
         <v>20166</v>
       </c>
       <c r="AA31" s="1">
         <v>20088</v>
       </c>
-      <c r="AB31" s="10">
+      <c r="AB31" s="9">
         <v>20077</v>
       </c>
-      <c r="AC31" s="20">
+      <c r="AC31" s="18">
         <v>20075</v>
       </c>
-      <c r="AD31" s="20">
+      <c r="AD31" s="18">
         <v>20059</v>
       </c>
       <c r="AE31" s="2">
         <v>20072</v>
       </c>
+      <c r="AF31" s="1">
+        <v>20001</v>
+      </c>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:32">
       <c r="A32" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B32" s="16">
+      <c r="B32" s="14">
         <v>1832</v>
       </c>
-      <c r="C32" s="10">
+      <c r="C32" s="9">
         <v>1828</v>
       </c>
-      <c r="D32" s="10">
+      <c r="D32" s="9">
         <v>1823</v>
       </c>
-      <c r="E32" s="10">
+      <c r="E32" s="9">
         <v>1823</v>
       </c>
-      <c r="F32" s="10">
+      <c r="F32" s="9">
         <v>1818</v>
       </c>
-      <c r="G32" s="10">
+      <c r="G32" s="9">
         <v>1817</v>
       </c>
-      <c r="H32" s="10">
+      <c r="H32" s="9">
         <v>1818</v>
       </c>
-      <c r="I32" s="10">
+      <c r="I32" s="9">
         <v>1816</v>
       </c>
-      <c r="J32" s="16">
+      <c r="J32" s="14">
         <v>1803</v>
       </c>
-      <c r="K32" s="10">
+      <c r="K32" s="9">
         <v>1790</v>
       </c>
       <c r="L32" s="1">
         <v>1790</v>
       </c>
       <c r="M32" s="1">
         <v>1781</v>
       </c>
       <c r="N32" s="1">
         <v>1760</v>
       </c>
       <c r="O32" s="1">
         <v>1756</v>
       </c>
       <c r="P32" s="1">
         <v>1744</v>
       </c>
       <c r="Q32" s="1">
         <v>1745</v>
       </c>
       <c r="R32" s="1">
         <v>1735</v>
       </c>
       <c r="S32" s="1">
         <v>1737</v>
       </c>
       <c r="T32" s="1">
         <v>1746</v>
       </c>
       <c r="U32" s="1">
         <v>1731</v>
       </c>
       <c r="V32" s="1">
         <v>1718</v>
       </c>
       <c r="W32" s="1">
         <v>1715</v>
       </c>
       <c r="X32" s="1">
         <v>1698</v>
       </c>
       <c r="Y32" s="1">
         <v>1703</v>
       </c>
       <c r="Z32" s="1">
         <v>1689</v>
       </c>
       <c r="AA32" s="1">
         <v>1673</v>
       </c>
-      <c r="AB32" s="10">
+      <c r="AB32" s="9">
         <v>1665</v>
       </c>
-      <c r="AC32" s="20">
+      <c r="AC32" s="18">
         <v>1663</v>
       </c>
-      <c r="AD32" s="20">
+      <c r="AD32" s="18">
         <v>1657</v>
       </c>
       <c r="AE32" s="2">
         <v>1660</v>
       </c>
+      <c r="AF32" s="1">
+        <v>1658</v>
+      </c>
     </row>
-    <row r="33" spans="1:31">
+    <row r="33" spans="1:32">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="16">
+      <c r="B33" s="14">
         <v>56493</v>
       </c>
-      <c r="C33" s="10">
+      <c r="C33" s="9">
         <v>56461</v>
       </c>
-      <c r="D33" s="10">
+      <c r="D33" s="9">
         <v>56436</v>
       </c>
-      <c r="E33" s="10">
+      <c r="E33" s="9">
         <v>56373</v>
       </c>
-      <c r="F33" s="10">
+      <c r="F33" s="9">
         <v>56320</v>
       </c>
-      <c r="G33" s="10">
+      <c r="G33" s="9">
         <v>56263</v>
       </c>
-      <c r="H33" s="10">
+      <c r="H33" s="9">
         <v>56184</v>
       </c>
-      <c r="I33" s="10">
+      <c r="I33" s="9">
         <v>56121</v>
       </c>
-      <c r="J33" s="16">
+      <c r="J33" s="14">
         <v>56052</v>
       </c>
-      <c r="K33" s="10">
+      <c r="K33" s="9">
         <v>56019</v>
       </c>
       <c r="L33" s="1">
         <v>55934</v>
       </c>
       <c r="M33" s="1">
         <v>55895</v>
       </c>
       <c r="N33" s="1">
         <v>55824</v>
       </c>
       <c r="O33" s="1">
         <v>55738</v>
       </c>
       <c r="P33" s="1">
         <v>55680</v>
       </c>
       <c r="Q33" s="1">
         <v>55613</v>
       </c>
       <c r="R33" s="1">
         <v>55504</v>
       </c>
       <c r="S33" s="1">
         <v>55427</v>
       </c>
       <c r="T33" s="1">
         <v>55394</v>
       </c>
       <c r="U33" s="1">
         <v>55319</v>
       </c>
       <c r="V33" s="1">
         <v>55186</v>
       </c>
       <c r="W33" s="1">
         <v>55185</v>
       </c>
       <c r="X33" s="1">
         <v>55195</v>
       </c>
       <c r="Y33" s="1">
         <v>55174</v>
       </c>
       <c r="Z33" s="1">
         <v>55121</v>
       </c>
       <c r="AA33" s="1">
         <v>55047</v>
       </c>
-      <c r="AB33" s="10">
+      <c r="AB33" s="9">
         <v>54996</v>
       </c>
-      <c r="AC33" s="20">
+      <c r="AC33" s="18">
         <v>54938</v>
       </c>
-      <c r="AD33" s="20">
+      <c r="AD33" s="18">
         <v>54826</v>
       </c>
       <c r="AE33" s="2">
         <v>54813</v>
       </c>
+      <c r="AF33" s="1">
+        <v>54665</v>
+      </c>
     </row>
-    <row r="34" spans="1:31">
+    <row r="34" spans="1:32">
       <c r="A34" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B34" s="16">
+      <c r="B34" s="14">
         <v>17258</v>
       </c>
-      <c r="C34" s="10">
+      <c r="C34" s="9">
         <v>17248</v>
       </c>
-      <c r="D34" s="10">
+      <c r="D34" s="9">
         <v>17208</v>
       </c>
-      <c r="E34" s="10">
+      <c r="E34" s="9">
         <v>17200</v>
       </c>
-      <c r="F34" s="10">
+      <c r="F34" s="9">
         <v>17188</v>
       </c>
-      <c r="G34" s="10">
+      <c r="G34" s="9">
         <v>17174</v>
       </c>
-      <c r="H34" s="10">
+      <c r="H34" s="9">
         <v>17154</v>
       </c>
-      <c r="I34" s="10">
+      <c r="I34" s="9">
         <v>17131</v>
       </c>
-      <c r="J34" s="16">
+      <c r="J34" s="14">
         <v>17094</v>
       </c>
-      <c r="K34" s="10">
+      <c r="K34" s="9">
         <v>17051</v>
       </c>
       <c r="L34" s="1">
         <v>17047</v>
       </c>
       <c r="M34" s="1">
         <v>17036</v>
       </c>
       <c r="N34" s="1">
         <v>16982</v>
       </c>
       <c r="O34" s="1">
         <v>16945</v>
       </c>
       <c r="P34" s="1">
         <v>16942</v>
       </c>
       <c r="Q34" s="1">
         <v>16935</v>
       </c>
       <c r="R34" s="1">
         <v>16867</v>
       </c>
       <c r="S34" s="1">
         <v>16862</v>
       </c>
       <c r="T34" s="1">
         <v>16857</v>
       </c>
       <c r="U34" s="1">
         <v>16807</v>
       </c>
       <c r="V34" s="1">
         <v>16712</v>
       </c>
       <c r="W34" s="1">
         <v>16662</v>
       </c>
       <c r="X34" s="1">
         <v>16684</v>
       </c>
       <c r="Y34" s="1">
         <v>16644</v>
       </c>
       <c r="Z34" s="1">
         <v>16636</v>
       </c>
       <c r="AA34" s="1">
         <v>16586</v>
       </c>
-      <c r="AB34" s="10">
+      <c r="AB34" s="9">
         <v>16543</v>
       </c>
-      <c r="AC34" s="20">
+      <c r="AC34" s="18">
         <v>16541</v>
       </c>
-      <c r="AD34" s="20">
+      <c r="AD34" s="18">
         <v>16534</v>
       </c>
       <c r="AE34" s="2">
         <v>16500</v>
       </c>
+      <c r="AF34" s="1">
+        <v>16453</v>
+      </c>
     </row>
-    <row r="35" spans="1:31">
+    <row r="35" spans="1:32">
       <c r="A35" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="B35" s="16">
+      <c r="B35" s="14">
         <v>17710</v>
       </c>
-      <c r="C35" s="10">
+      <c r="C35" s="9">
         <v>17678</v>
       </c>
-      <c r="D35" s="10">
+      <c r="D35" s="9">
         <v>17626</v>
       </c>
-      <c r="E35" s="10">
+      <c r="E35" s="9">
         <v>17580</v>
       </c>
-      <c r="F35" s="10">
+      <c r="F35" s="9">
         <v>17538</v>
       </c>
-      <c r="G35" s="10">
+      <c r="G35" s="9">
         <v>17516</v>
       </c>
-      <c r="H35" s="10">
+      <c r="H35" s="9">
         <v>17418</v>
       </c>
-      <c r="I35" s="10">
+      <c r="I35" s="9">
         <v>17371</v>
       </c>
-      <c r="J35" s="16">
+      <c r="J35" s="14">
         <v>17340</v>
       </c>
-      <c r="K35" s="10">
+      <c r="K35" s="9">
         <v>17305</v>
       </c>
       <c r="L35" s="1">
         <v>17259</v>
       </c>
       <c r="M35" s="1">
         <v>17166</v>
       </c>
       <c r="N35" s="1">
         <v>17111</v>
       </c>
       <c r="O35" s="1">
         <v>17041</v>
       </c>
       <c r="P35" s="1">
         <v>16991</v>
       </c>
       <c r="Q35" s="1">
         <v>16946</v>
       </c>
       <c r="R35" s="1">
         <v>16888</v>
       </c>
       <c r="S35" s="1">
         <v>16854</v>
       </c>
       <c r="T35" s="1">
         <v>16775</v>
       </c>
       <c r="U35" s="1">
         <v>16729</v>
       </c>
       <c r="V35" s="1">
         <v>16648</v>
       </c>
       <c r="W35" s="1">
         <v>16601</v>
       </c>
       <c r="X35" s="1">
         <v>16536</v>
       </c>
       <c r="Y35" s="1">
         <v>16480</v>
       </c>
       <c r="Z35" s="1">
         <v>16414</v>
       </c>
       <c r="AA35" s="1">
         <v>16374</v>
       </c>
-      <c r="AB35" s="10">
+      <c r="AB35" s="9">
         <v>16340</v>
       </c>
-      <c r="AC35" s="20">
+      <c r="AC35" s="18">
         <v>16306</v>
       </c>
-      <c r="AD35" s="20">
+      <c r="AD35" s="18">
         <v>16243</v>
       </c>
       <c r="AE35" s="2">
         <v>16198</v>
       </c>
+      <c r="AF35" s="1">
+        <v>16156</v>
+      </c>
     </row>
-    <row r="36" spans="1:31">
+    <row r="36" spans="1:32">
       <c r="A36" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B36" s="16">
+      <c r="B36" s="14">
         <v>14600</v>
       </c>
-      <c r="C36" s="10">
+      <c r="C36" s="9">
         <v>14590</v>
       </c>
-      <c r="D36" s="10">
+      <c r="D36" s="9">
         <v>14601</v>
       </c>
-      <c r="E36" s="10">
+      <c r="E36" s="9">
         <v>14596</v>
       </c>
-      <c r="F36" s="10">
+      <c r="F36" s="9">
         <v>14601</v>
       </c>
-      <c r="G36" s="10">
+      <c r="G36" s="9">
         <v>14564</v>
       </c>
-      <c r="H36" s="10">
+      <c r="H36" s="9">
         <v>14553</v>
       </c>
-      <c r="I36" s="10">
+      <c r="I36" s="9">
         <v>14523</v>
       </c>
-      <c r="J36" s="16">
+      <c r="J36" s="14">
         <v>14480</v>
       </c>
-      <c r="K36" s="10">
+      <c r="K36" s="9">
         <v>14431</v>
       </c>
       <c r="L36" s="1">
         <v>14355</v>
       </c>
       <c r="M36" s="1">
         <v>14301</v>
       </c>
       <c r="N36" s="1">
         <v>14236</v>
       </c>
       <c r="O36" s="1">
         <v>14166</v>
       </c>
       <c r="P36" s="1">
         <v>14113</v>
       </c>
       <c r="Q36" s="1">
         <v>14078</v>
       </c>
       <c r="R36" s="1">
         <v>13984</v>
       </c>
       <c r="S36" s="1">
         <v>13941</v>
       </c>
       <c r="T36" s="1">
         <v>13939</v>
       </c>
       <c r="U36" s="1">
         <v>13884</v>
       </c>
       <c r="V36" s="1">
         <v>13814</v>
       </c>
       <c r="W36" s="1">
         <v>13785</v>
       </c>
       <c r="X36" s="1">
         <v>13751</v>
       </c>
       <c r="Y36" s="1">
         <v>13682</v>
       </c>
       <c r="Z36" s="1">
         <v>13651</v>
       </c>
       <c r="AA36" s="1">
         <v>13600</v>
       </c>
-      <c r="AB36" s="10">
+      <c r="AB36" s="9">
         <v>13607</v>
       </c>
-      <c r="AC36" s="20">
+      <c r="AC36" s="18">
         <v>13628</v>
       </c>
-      <c r="AD36" s="20">
+      <c r="AD36" s="18">
         <v>13622</v>
       </c>
       <c r="AE36" s="2">
         <v>13560</v>
       </c>
+      <c r="AF36" s="1">
+        <v>13565</v>
+      </c>
     </row>
-    <row r="37" spans="1:31">
+    <row r="37" spans="1:32">
       <c r="A37" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B37" s="16">
+      <c r="B37" s="14">
         <v>9555</v>
       </c>
-      <c r="C37" s="10">
+      <c r="C37" s="9">
         <v>9506</v>
       </c>
-      <c r="D37" s="10">
+      <c r="D37" s="9">
         <v>9520</v>
       </c>
-      <c r="E37" s="10">
+      <c r="E37" s="9">
         <v>9482</v>
       </c>
-      <c r="F37" s="10">
+      <c r="F37" s="9">
         <v>9472</v>
       </c>
-      <c r="G37" s="10">
+      <c r="G37" s="9">
         <v>9448</v>
       </c>
-      <c r="H37" s="10">
+      <c r="H37" s="9">
         <v>9418</v>
       </c>
-      <c r="I37" s="10">
+      <c r="I37" s="9">
         <v>9371</v>
       </c>
-      <c r="J37" s="16">
+      <c r="J37" s="14">
         <v>9350</v>
       </c>
-      <c r="K37" s="10">
+      <c r="K37" s="9">
         <v>9320</v>
       </c>
       <c r="L37" s="1">
         <v>9282</v>
       </c>
       <c r="M37" s="1">
         <v>9243</v>
       </c>
       <c r="N37" s="1">
         <v>9218</v>
       </c>
       <c r="O37" s="1">
         <v>9191</v>
       </c>
       <c r="P37" s="1">
         <v>9187</v>
       </c>
       <c r="Q37" s="1">
         <v>9179</v>
       </c>
       <c r="R37" s="1">
         <v>9179</v>
       </c>
       <c r="S37" s="1">
         <v>9155</v>
       </c>
       <c r="T37" s="1">
         <v>9131</v>
       </c>
       <c r="U37" s="1">
         <v>9087</v>
       </c>
       <c r="V37" s="1">
         <v>9065</v>
       </c>
       <c r="W37" s="1">
         <v>9064</v>
       </c>
       <c r="X37" s="1">
         <v>9067</v>
       </c>
       <c r="Y37" s="1">
         <v>9074</v>
       </c>
       <c r="Z37" s="1">
         <v>9054</v>
       </c>
       <c r="AA37" s="1">
         <v>9071</v>
       </c>
-      <c r="AB37" s="10">
+      <c r="AB37" s="9">
         <v>9074</v>
       </c>
-      <c r="AC37" s="20">
+      <c r="AC37" s="18">
         <v>9065</v>
       </c>
-      <c r="AD37" s="20">
+      <c r="AD37" s="18">
         <v>9081</v>
       </c>
       <c r="AE37" s="2">
         <v>9109</v>
       </c>
+      <c r="AF37" s="1">
+        <v>9108</v>
+      </c>
     </row>
-    <row r="38" spans="1:31">
+    <row r="38" spans="1:32">
       <c r="A38" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B38" s="16">
+      <c r="B38" s="14">
         <v>7188</v>
       </c>
-      <c r="C38" s="10">
+      <c r="C38" s="9">
         <v>7146</v>
       </c>
-      <c r="D38" s="10">
+      <c r="D38" s="9">
         <v>7138</v>
       </c>
-      <c r="E38" s="10">
+      <c r="E38" s="9">
         <v>7126</v>
       </c>
-      <c r="F38" s="10">
+      <c r="F38" s="9">
         <v>7093</v>
       </c>
-      <c r="G38" s="10">
+      <c r="G38" s="9">
         <v>7037</v>
       </c>
-      <c r="H38" s="10">
+      <c r="H38" s="9">
         <v>6995</v>
       </c>
-      <c r="I38" s="10">
+      <c r="I38" s="9">
         <v>6970</v>
       </c>
-      <c r="J38" s="16">
+      <c r="J38" s="14">
         <v>6927</v>
       </c>
-      <c r="K38" s="10">
+      <c r="K38" s="9">
         <v>6886</v>
       </c>
       <c r="L38" s="1">
         <v>6870</v>
       </c>
       <c r="M38" s="1">
         <v>6767</v>
       </c>
       <c r="N38" s="1">
         <v>6755</v>
       </c>
       <c r="O38" s="1">
         <v>6706</v>
       </c>
       <c r="P38" s="1">
         <v>6695</v>
       </c>
       <c r="Q38" s="1">
         <v>6656</v>
       </c>
       <c r="R38" s="1">
         <v>6625</v>
       </c>
       <c r="S38" s="1">
         <v>6629</v>
       </c>
       <c r="T38" s="1">
         <v>6571</v>
       </c>
       <c r="U38" s="1">
         <v>6516</v>
       </c>
       <c r="V38" s="1">
         <v>6495</v>
       </c>
       <c r="W38" s="1">
         <v>6480</v>
       </c>
       <c r="X38" s="1">
         <v>6430</v>
       </c>
       <c r="Y38" s="1">
         <v>6412</v>
       </c>
       <c r="Z38" s="1">
         <v>6431</v>
       </c>
       <c r="AA38" s="1">
         <v>6408</v>
       </c>
-      <c r="AB38" s="10">
+      <c r="AB38" s="9">
         <v>6385</v>
       </c>
-      <c r="AC38" s="20">
+      <c r="AC38" s="18">
         <v>6346</v>
       </c>
-      <c r="AD38" s="20">
+      <c r="AD38" s="18">
         <v>6326</v>
       </c>
-      <c r="AE38" s="32">
+      <c r="AE38" s="20">
         <v>6313</v>
       </c>
+      <c r="AF38" s="56">
+        <v>6279</v>
+      </c>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B39" s="16">
+      <c r="B39" s="14">
         <v>11668</v>
       </c>
-      <c r="C39" s="10">
+      <c r="C39" s="9">
         <v>11679</v>
       </c>
-      <c r="D39" s="10">
+      <c r="D39" s="9">
         <v>11706</v>
       </c>
-      <c r="E39" s="10">
+      <c r="E39" s="9">
         <v>11682</v>
       </c>
-      <c r="F39" s="10">
+      <c r="F39" s="9">
         <v>11669</v>
       </c>
-      <c r="G39" s="10">
+      <c r="G39" s="9">
         <v>11656</v>
       </c>
-      <c r="H39" s="10">
+      <c r="H39" s="9">
         <v>11606</v>
       </c>
-      <c r="I39" s="10">
+      <c r="I39" s="9">
         <v>11568</v>
       </c>
-      <c r="J39" s="16">
+      <c r="J39" s="14">
         <v>11572</v>
       </c>
-      <c r="K39" s="10">
+      <c r="K39" s="9">
         <v>11539</v>
       </c>
       <c r="L39" s="1">
         <v>11452</v>
       </c>
       <c r="M39" s="1">
         <v>11376</v>
       </c>
       <c r="N39" s="1">
         <v>11364</v>
       </c>
       <c r="O39" s="1">
         <v>11336</v>
       </c>
       <c r="P39" s="1">
         <v>11358</v>
       </c>
       <c r="Q39" s="1">
         <v>11316</v>
       </c>
       <c r="R39" s="1">
         <v>11333</v>
       </c>
       <c r="S39" s="1">
         <v>11304</v>
       </c>
       <c r="T39" s="1">
         <v>11282</v>
       </c>
       <c r="U39" s="1">
         <v>11251</v>
       </c>
       <c r="V39" s="1">
         <v>11192</v>
       </c>
       <c r="W39" s="1">
         <v>11151</v>
       </c>
       <c r="X39" s="1">
         <v>11137</v>
       </c>
       <c r="Y39" s="1">
         <v>11112</v>
       </c>
       <c r="Z39" s="1">
         <v>11099</v>
       </c>
       <c r="AA39" s="1">
         <v>11090</v>
       </c>
-      <c r="AB39" s="10">
+      <c r="AB39" s="9">
         <v>11071</v>
       </c>
-      <c r="AC39" s="20">
+      <c r="AC39" s="18">
         <v>11073</v>
       </c>
-      <c r="AD39" s="20">
+      <c r="AD39" s="18">
         <v>11062</v>
       </c>
-      <c r="AE39" s="32">
+      <c r="AE39" s="20">
         <v>11076</v>
       </c>
+      <c r="AF39" s="56">
+        <v>11068</v>
+      </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B40" s="16">
+      <c r="B40" s="14">
         <v>19004</v>
       </c>
-      <c r="C40" s="10">
+      <c r="C40" s="9">
         <v>18931</v>
       </c>
-      <c r="D40" s="10">
+      <c r="D40" s="9">
         <v>18874</v>
       </c>
-      <c r="E40" s="10">
+      <c r="E40" s="9">
         <v>18848</v>
       </c>
-      <c r="F40" s="10">
+      <c r="F40" s="9">
         <v>18823</v>
       </c>
-      <c r="G40" s="10">
+      <c r="G40" s="9">
         <v>18820</v>
       </c>
-      <c r="H40" s="10">
+      <c r="H40" s="9">
         <v>18786</v>
       </c>
-      <c r="I40" s="10">
+      <c r="I40" s="9">
         <v>18729</v>
       </c>
-      <c r="J40" s="16">
+      <c r="J40" s="14">
         <v>18726</v>
       </c>
-      <c r="K40" s="10">
+      <c r="K40" s="9">
         <v>18622</v>
       </c>
       <c r="L40" s="1">
         <v>18553</v>
       </c>
       <c r="M40" s="1">
         <v>18480</v>
       </c>
       <c r="N40" s="1">
         <v>18406</v>
       </c>
       <c r="O40" s="1">
         <v>18315</v>
       </c>
       <c r="P40" s="1">
         <v>18293</v>
       </c>
       <c r="Q40" s="1">
         <v>18231</v>
       </c>
       <c r="R40" s="1">
         <v>18142</v>
       </c>
       <c r="S40" s="1">
         <v>18084</v>
       </c>
       <c r="T40" s="1">
         <v>18018</v>
       </c>
       <c r="U40" s="1">
         <v>17934</v>
       </c>
       <c r="V40" s="1">
         <v>17881</v>
       </c>
       <c r="W40" s="1">
         <v>17810</v>
       </c>
       <c r="X40" s="1">
         <v>17767</v>
       </c>
       <c r="Y40" s="1">
         <v>17730</v>
       </c>
       <c r="Z40" s="1">
         <v>17682</v>
       </c>
       <c r="AA40" s="1">
         <v>17595</v>
       </c>
-      <c r="AB40" s="10">
+      <c r="AB40" s="9">
         <v>17574</v>
       </c>
-      <c r="AC40" s="20">
+      <c r="AC40" s="18">
         <v>17571</v>
       </c>
-      <c r="AD40" s="20">
+      <c r="AD40" s="18">
         <v>17611</v>
       </c>
-      <c r="AE40" s="32">
+      <c r="AE40" s="20">
         <v>17586</v>
       </c>
+      <c r="AF40" s="56">
+        <v>17538</v>
+      </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B41" s="16">
+      <c r="B41" s="14">
         <v>33640</v>
       </c>
-      <c r="C41" s="10">
+      <c r="C41" s="9">
         <v>33592</v>
       </c>
-      <c r="D41" s="10">
+      <c r="D41" s="9">
         <v>33580</v>
       </c>
-      <c r="E41" s="10">
+      <c r="E41" s="9">
         <v>33562</v>
       </c>
-      <c r="F41" s="10">
+      <c r="F41" s="9">
         <v>33570</v>
       </c>
-      <c r="G41" s="10">
+      <c r="G41" s="9">
         <v>33560</v>
       </c>
-      <c r="H41" s="10">
+      <c r="H41" s="9">
         <v>33504</v>
       </c>
-      <c r="I41" s="10">
+      <c r="I41" s="9">
         <v>33443</v>
       </c>
-      <c r="J41" s="16">
+      <c r="J41" s="14">
         <v>33408</v>
       </c>
-      <c r="K41" s="10">
+      <c r="K41" s="9">
         <v>33354</v>
       </c>
       <c r="L41" s="1">
         <v>33289</v>
       </c>
       <c r="M41" s="1">
         <v>33255</v>
       </c>
       <c r="N41" s="1">
         <v>33199</v>
       </c>
       <c r="O41" s="1">
         <v>33115</v>
       </c>
       <c r="P41" s="1">
         <v>32954</v>
       </c>
       <c r="Q41" s="1">
         <v>32905</v>
       </c>
       <c r="R41" s="1">
         <v>32821</v>
       </c>
       <c r="S41" s="1">
         <v>32769</v>
       </c>
       <c r="T41" s="1">
         <v>32650</v>
       </c>
       <c r="U41" s="1">
         <v>32534</v>
       </c>
       <c r="V41" s="1">
         <v>32422</v>
       </c>
       <c r="W41" s="1">
         <v>32424</v>
       </c>
       <c r="X41" s="1">
         <v>32281</v>
       </c>
       <c r="Y41" s="1">
         <v>32247</v>
       </c>
       <c r="Z41" s="1">
         <v>32210</v>
       </c>
       <c r="AA41" s="1">
         <v>32218</v>
       </c>
-      <c r="AB41" s="10">
+      <c r="AB41" s="9">
         <v>32189</v>
       </c>
-      <c r="AC41" s="20">
+      <c r="AC41" s="18">
         <v>32177</v>
       </c>
-      <c r="AD41" s="20">
+      <c r="AD41" s="18">
         <v>32145</v>
       </c>
-      <c r="AE41" s="32">
+      <c r="AE41" s="20">
         <v>32128</v>
       </c>
+      <c r="AF41" s="56">
+        <v>32034</v>
+      </c>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="16">
+      <c r="B42" s="14">
         <v>11052</v>
       </c>
-      <c r="C42" s="10">
+      <c r="C42" s="9">
         <v>11017</v>
       </c>
-      <c r="D42" s="10">
+      <c r="D42" s="9">
         <v>11009</v>
       </c>
-      <c r="E42" s="10">
+      <c r="E42" s="9">
         <v>11000</v>
       </c>
-      <c r="F42" s="10">
+      <c r="F42" s="9">
         <v>10985</v>
       </c>
-      <c r="G42" s="10">
+      <c r="G42" s="9">
         <v>10952</v>
       </c>
-      <c r="H42" s="10">
+      <c r="H42" s="9">
         <v>10907</v>
       </c>
-      <c r="I42" s="10">
+      <c r="I42" s="9">
         <v>10888</v>
       </c>
-      <c r="J42" s="16">
+      <c r="J42" s="14">
         <v>10856</v>
       </c>
-      <c r="K42" s="10">
+      <c r="K42" s="9">
         <v>10823</v>
       </c>
       <c r="L42" s="1">
         <v>10742</v>
       </c>
       <c r="M42" s="1">
         <v>10677</v>
       </c>
       <c r="N42" s="1">
         <v>10618</v>
       </c>
       <c r="O42" s="1">
         <v>10578</v>
       </c>
       <c r="P42" s="1">
         <v>10548</v>
       </c>
       <c r="Q42" s="1">
         <v>10502</v>
       </c>
       <c r="R42" s="1">
         <v>10453</v>
       </c>
       <c r="S42" s="1">
         <v>10419</v>
       </c>
       <c r="T42" s="1">
         <v>10358</v>
       </c>
       <c r="U42" s="1">
         <v>10322</v>
       </c>
       <c r="V42" s="1">
         <v>10282</v>
       </c>
       <c r="W42" s="1">
         <v>10225</v>
       </c>
       <c r="X42" s="1">
         <v>10186</v>
       </c>
       <c r="Y42" s="1">
         <v>10167</v>
       </c>
       <c r="Z42" s="1">
         <v>10128</v>
       </c>
       <c r="AA42" s="1">
         <v>10088</v>
       </c>
-      <c r="AB42" s="10">
+      <c r="AB42" s="9">
         <v>10095</v>
       </c>
-      <c r="AC42" s="20">
+      <c r="AC42" s="18">
         <v>10069</v>
       </c>
-      <c r="AD42" s="20">
+      <c r="AD42" s="18">
         <v>10056</v>
       </c>
-      <c r="AE42" s="32">
+      <c r="AE42" s="20">
         <v>9997</v>
       </c>
+      <c r="AF42" s="56">
+        <v>9981</v>
+      </c>
     </row>
-    <row r="43" spans="1:31">
-      <c r="A43" s="11" t="s">
+    <row r="43" spans="1:32">
+      <c r="A43" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B43" s="17">
+      <c r="B43" s="15">
         <v>23163</v>
       </c>
-      <c r="C43" s="12">
+      <c r="C43" s="11">
         <v>23102</v>
       </c>
-      <c r="D43" s="12">
+      <c r="D43" s="11">
         <v>23049</v>
       </c>
-      <c r="E43" s="12">
+      <c r="E43" s="11">
         <v>22987</v>
       </c>
-      <c r="F43" s="12">
+      <c r="F43" s="11">
         <v>22964</v>
       </c>
-      <c r="G43" s="12">
+      <c r="G43" s="11">
         <v>22920</v>
       </c>
-      <c r="H43" s="12">
+      <c r="H43" s="11">
         <v>22875</v>
       </c>
-      <c r="I43" s="12">
+      <c r="I43" s="11">
         <v>22822</v>
       </c>
-      <c r="J43" s="17">
+      <c r="J43" s="15">
         <v>22779</v>
       </c>
-      <c r="K43" s="12">
+      <c r="K43" s="11">
         <v>22744</v>
       </c>
-      <c r="L43" s="13">
+      <c r="L43" s="12">
         <v>22736</v>
       </c>
-      <c r="M43" s="13">
+      <c r="M43" s="12">
         <v>22693</v>
       </c>
-      <c r="N43" s="13">
+      <c r="N43" s="12">
         <v>22637</v>
       </c>
-      <c r="O43" s="13">
+      <c r="O43" s="12">
         <v>22600</v>
       </c>
-      <c r="P43" s="13">
+      <c r="P43" s="12">
         <v>22554</v>
       </c>
-      <c r="Q43" s="13">
+      <c r="Q43" s="12">
         <v>22528</v>
       </c>
-      <c r="R43" s="13">
+      <c r="R43" s="12">
         <v>22490</v>
       </c>
-      <c r="S43" s="13">
+      <c r="S43" s="12">
         <v>22457</v>
       </c>
-      <c r="T43" s="13">
+      <c r="T43" s="12">
         <v>22412</v>
       </c>
-      <c r="U43" s="13">
+      <c r="U43" s="12">
         <v>22362</v>
       </c>
-      <c r="V43" s="13">
+      <c r="V43" s="12">
         <v>22309</v>
       </c>
-      <c r="W43" s="13">
+      <c r="W43" s="12">
         <v>22261</v>
       </c>
-      <c r="X43" s="13">
+      <c r="X43" s="12">
         <v>22238</v>
       </c>
-      <c r="Y43" s="13">
+      <c r="Y43" s="12">
         <v>22233</v>
       </c>
-      <c r="Z43" s="13">
+      <c r="Z43" s="12">
         <v>22205</v>
       </c>
-      <c r="AA43" s="13">
+      <c r="AA43" s="12">
         <v>22140</v>
       </c>
-      <c r="AB43" s="12">
+      <c r="AB43" s="11">
         <v>22136</v>
       </c>
-      <c r="AC43" s="21">
+      <c r="AC43" s="19">
         <v>22086</v>
       </c>
-      <c r="AD43" s="21">
+      <c r="AD43" s="19">
         <v>22065</v>
       </c>
-      <c r="AE43" s="33">
+      <c r="AE43" s="21">
         <v>22034</v>
       </c>
+      <c r="AF43" s="12">
+        <v>21972</v>
+      </c>
     </row>
-    <row r="44" spans="1:31" ht="14.25" customHeight="1">
-      <c r="A44" s="14" t="s">
+    <row r="44" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A44" s="13" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A3:M3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:M22"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
+    <mergeCell ref="A3:R3"/>
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="A7:M7"/>
+    <mergeCell ref="A22:M22"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Всего 2024-2026</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>