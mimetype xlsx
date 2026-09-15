--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -1,71 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63F5783D-DC2B-410A-AE4A-E0ED4AB0E7BA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="77">
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
     <t>Глубоковсий район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
@@ -95,64 +89,52 @@
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 ноября</t>
   </si>
   <si>
     <t>1 декабря</t>
   </si>
   <si>
     <t>человек</t>
   </si>
   <si>
-    <t>Численность населения ВКО*</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">*По текущему учету.
 </t>
-  </si>
-[...7 lines deleted...]
-    <t>Сельское</t>
   </si>
   <si>
     <t>1 января</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>40 701</t>
   </si>
   <si>
     <t xml:space="preserve">1 марта </t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Численность населения на начало периода</t>
   </si>
@@ -254,4387 +236,4402 @@
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Адильшинова Гульшат</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets</t>
   </si>
+  <si>
+    <t>611101 Численность населения ВКО*</t>
+  </si>
+  <si>
+    <t>Все население</t>
+  </si>
+  <si>
+    <t>Городское население</t>
+  </si>
+  <si>
+    <t>Сельское население</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="39">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...10 lines deleted...]
-    <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...22 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FF3F3F3F"/>
-[...16 lines deleted...]
-      <color rgb="FFFA7D00"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FFFA7D00"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="0"/>
-[...27 lines deleted...]
-      <color rgb="FF9C6500"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="8"/>
-[...90 lines deleted...]
-      <color theme="1"/>
+      <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...63 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="46"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="11"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="36"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="52"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...20 lines deleted...]
-      </bottom>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
       <bottom style="double">
-        <color rgb="FFFF8001"/>
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFB2B2B2"/>
       </left>
       <right style="thin">
         <color rgb="FFB2B2B2"/>
       </right>
       <top style="thin">
         <color rgb="FFB2B2B2"/>
       </top>
       <bottom style="thin">
         <color rgb="FFB2B2B2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="double">
-        <color theme="4"/>
+        <color rgb="FFFF8001"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1719">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...1712 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="15" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="17" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="33" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1622" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1627" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1628" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1627" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1627" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1628" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1628" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1627" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1610" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1610" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="1622" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1622" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1628" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1627" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="1622" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1628" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1719">
-    <cellStyle name="20% - Акцент1 2" xfId="30" xr:uid="{E7893A13-3BE4-4BF0-951E-DF20349E8C5A}"/>
-[...1619 lines deleted...]
-    <cellStyle name="Нейтральный 3" xfId="22" xr:uid="{1C80D482-D560-4C55-8C7B-785899F973F6}"/>
+    <cellStyle name="20% - Акцент1 2" xfId="1"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="2"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="3"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="4"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="5"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="6"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="7"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="8"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="9"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="10"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="11"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="12"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="13"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="14"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="15"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="16"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="17"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="18"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="19"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="20"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="21"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="22"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="25"/>
+    <cellStyle name="20% - Акцент1 3" xfId="26"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="27"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="28"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="29"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="30"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="31"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="32"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="33"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="34"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="35"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="36"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="37"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="38"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="39"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="40"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="41"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="42"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="43"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="44"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="45"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="46"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="47"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="48"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="49"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="50"/>
+    <cellStyle name="20% - Акцент1 4" xfId="51"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="52"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="53"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="54"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="55"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="56"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="57"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="58"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="59"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="60"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="61"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="62"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="63"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="64"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="65"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="66"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="67"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="68"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="69"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="70"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="71"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="72"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="73"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="74"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="75"/>
+    <cellStyle name="20% - Акцент1 5" xfId="76"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="77"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="78"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="79"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="80"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="81"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="82"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="83"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="84"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="85"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="86"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="87"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="88"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="89"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="90"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="91"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="92"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="93"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="94"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="95"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="96"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="97"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="98"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="99"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="100"/>
+    <cellStyle name="20% - Акцент1 6" xfId="101"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="102"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="103"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="104"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="105"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="106"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="107"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="108"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="109"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="110"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="111"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="112"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="113"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="114"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="115"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="116"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="117"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="118"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="119"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="120"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="121"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="122"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="123"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="124"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="125"/>
+    <cellStyle name="20% - Акцент1 7" xfId="126"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="127"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="128"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="129"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="130"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="131"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="132"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="133"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="134"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="135"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="136"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="137"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="138"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="139"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="140"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="141"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="142"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="143"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="144"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="145"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="146"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="147"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="148"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="149"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="150"/>
+    <cellStyle name="20% - Акцент1 8" xfId="151"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="152"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="153"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="154"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="155"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="156"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="157"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="158"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="159"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="160"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="161"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="162"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="163"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="164"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="165"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="166"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="167"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="168"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="169"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="170"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="171"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="172"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="173"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="174"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="175"/>
+    <cellStyle name="20% - Акцент1 9" xfId="176"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="177"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="178"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="179"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="180"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="181"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="182"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="183"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="184"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="185"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="186"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="187"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="188"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="189"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="190"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="191"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="192"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="193"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="194"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="195"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="196"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="197"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="198"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="199"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="200"/>
+    <cellStyle name="20% - Акцент2 2" xfId="201"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="202"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="203"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="204"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="205"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="206"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="207"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="208"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="209"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="210"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="211"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="212"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="213"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="214"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="215"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="216"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="217"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="218"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="219"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="220"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="221"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="222"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="223"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="224"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="225"/>
+    <cellStyle name="20% - Акцент2 3" xfId="226"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="227"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="228"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="229"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="230"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="231"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="232"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="233"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="234"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="235"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="236"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="237"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="238"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="239"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="240"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="241"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="242"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="243"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="244"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="245"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="246"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="247"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="248"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="249"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="250"/>
+    <cellStyle name="20% - Акцент2 4" xfId="251"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="252"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="253"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="254"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="255"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="256"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="257"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="258"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="259"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="260"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="261"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="262"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="263"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="264"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="265"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="266"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="267"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="268"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="269"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="270"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="271"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="272"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="273"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="274"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="275"/>
+    <cellStyle name="20% - Акцент2 5" xfId="276"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="277"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="278"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="279"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="280"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="281"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="282"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="283"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="284"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="285"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="286"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="287"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="288"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="289"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="290"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="291"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="292"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="293"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="294"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="295"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="296"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="297"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="298"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="299"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="300"/>
+    <cellStyle name="20% - Акцент2 6" xfId="301"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="302"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="303"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="304"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="305"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="306"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="307"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="308"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="309"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="310"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="311"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="312"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="313"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="314"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="315"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="316"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="317"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="318"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="319"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="320"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="321"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="322"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="323"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="324"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="325"/>
+    <cellStyle name="20% - Акцент2 7" xfId="326"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="327"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="328"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="329"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="330"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="331"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="332"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="333"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="334"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="335"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="336"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="337"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="338"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="339"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="340"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="341"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="342"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="343"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="344"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="345"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="346"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="347"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="348"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="349"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="350"/>
+    <cellStyle name="20% - Акцент2 8" xfId="351"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="352"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="353"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="354"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="355"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="356"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="357"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="358"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="359"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="360"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="361"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="362"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="363"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="364"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="365"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="366"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="367"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="368"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="369"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="370"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="371"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="372"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="373"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="374"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="375"/>
+    <cellStyle name="20% - Акцент2 9" xfId="376"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="377"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="378"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="379"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="380"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="381"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="382"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="383"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="384"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="385"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="386"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="387"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="388"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="389"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="390"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="391"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="392"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="393"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="394"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="395"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="396"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="397"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="398"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="399"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="400"/>
+    <cellStyle name="20% - Акцент3 2" xfId="401"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="402"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="403"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="404"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="405"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="406"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="407"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="408"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="409"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="410"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="411"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="412"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="413"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="414"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="415"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="416"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="417"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="418"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="419"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="420"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="421"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="422"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="423"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="424"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="425"/>
+    <cellStyle name="20% - Акцент3 3" xfId="426"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="427"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="428"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="429"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="430"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="431"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="432"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="433"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="434"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="435"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="436"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="437"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="438"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="439"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="440"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="441"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="442"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="443"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="444"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="445"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="446"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="447"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="448"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="449"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="450"/>
+    <cellStyle name="20% - Акцент3 4" xfId="451"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="452"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="453"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="454"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="455"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="456"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="457"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="458"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="459"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="460"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="461"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="462"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="463"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="464"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="465"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="466"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="467"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="468"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="469"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="470"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="471"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="472"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="473"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="474"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="475"/>
+    <cellStyle name="20% - Акцент3 5" xfId="476"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="477"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="478"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="479"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="480"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="481"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="482"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="483"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="484"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="485"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="486"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="487"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="488"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="489"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="490"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="491"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="492"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="493"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="494"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="495"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="496"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="497"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="498"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="499"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="500"/>
+    <cellStyle name="20% - Акцент3 6" xfId="501"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="502"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="503"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="504"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="505"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="506"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="507"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="508"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="509"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="510"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="511"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="512"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="513"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="514"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="515"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="516"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="517"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="518"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="519"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="520"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="521"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="522"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="523"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="524"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="525"/>
+    <cellStyle name="20% - Акцент3 7" xfId="526"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="527"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="528"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="529"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="530"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="531"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="532"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="533"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="534"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="535"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="536"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="537"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="538"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="539"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="540"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="541"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="542"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="543"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="544"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="545"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="546"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="547"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="548"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="549"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="550"/>
+    <cellStyle name="20% - Акцент3 8" xfId="551"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="552"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="553"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="554"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="555"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="556"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="557"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="558"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="559"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="560"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="561"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="562"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="563"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="564"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="565"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="566"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="567"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="568"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="569"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="570"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="571"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="572"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="573"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="574"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="575"/>
+    <cellStyle name="20% - Акцент3 9" xfId="576"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="577"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="578"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="579"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="580"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="581"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="582"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="583"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="584"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="585"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="586"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="587"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="588"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="589"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="590"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="591"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="592"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="593"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="594"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="595"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="596"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="597"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="598"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="599"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="600"/>
+    <cellStyle name="20% - Акцент4 2" xfId="601"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="602"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="603"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="604"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="605"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="606"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="607"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="608"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="609"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="610"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="611"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="612"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="613"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="614"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="615"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="616"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="617"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="618"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="619"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="620"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="621"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="622"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="623"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="624"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="625"/>
+    <cellStyle name="20% - Акцент4 3" xfId="626"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="627"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="628"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="629"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="630"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="631"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="632"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="633"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="634"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="635"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="636"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="637"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="638"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="639"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="640"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="641"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="642"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="643"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="644"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="645"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="646"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="647"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="648"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="649"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="650"/>
+    <cellStyle name="20% - Акцент4 4" xfId="651"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="652"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="653"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="654"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="655"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="656"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="657"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="658"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="659"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="660"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="661"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="662"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="663"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="664"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="665"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="666"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="667"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="668"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="669"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="670"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="671"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="672"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="673"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="674"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="675"/>
+    <cellStyle name="20% - Акцент4 5" xfId="676"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="677"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="678"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="679"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="680"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="681"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="682"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="683"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="684"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="685"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="686"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="687"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="688"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="689"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="690"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="691"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="692"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="693"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="694"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="695"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="696"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="697"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="698"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="699"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="700"/>
+    <cellStyle name="20% - Акцент4 6" xfId="701"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="702"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="703"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="704"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="705"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="706"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="707"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="708"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="709"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="710"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="711"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="712"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="713"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="714"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="715"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="716"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="717"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="718"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="719"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="720"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="721"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="722"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="723"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="724"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="725"/>
+    <cellStyle name="20% - Акцент4 7" xfId="726"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="727"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="728"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="729"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="730"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="731"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="732"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="733"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="734"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="735"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="736"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="737"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="738"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="739"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="740"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="741"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="742"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="743"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="744"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="745"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="746"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="747"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="748"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="749"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="750"/>
+    <cellStyle name="20% - Акцент4 8" xfId="751"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="752"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="753"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="754"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="755"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="756"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="757"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="758"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="759"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="760"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="761"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="762"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="763"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="764"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="765"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="766"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="767"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="768"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="769"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="770"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="771"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="772"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="773"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="774"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="775"/>
+    <cellStyle name="20% - Акцент4 9" xfId="776"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="777"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="778"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="779"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="780"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="781"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="782"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="783"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="784"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="785"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="786"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="787"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="788"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="789"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="790"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="791"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="792"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="793"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="794"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="795"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="796"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="797"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="798"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="799"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="800"/>
+    <cellStyle name="40% - Акцент3 2" xfId="801"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="802"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="803"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="804"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="805"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="806"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="807"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="808"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="809"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="810"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="811"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="812"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="813"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="814"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="815"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="816"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="817"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="818"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="819"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="820"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="821"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="822"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="823"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="824"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="825"/>
+    <cellStyle name="40% - Акцент3 3" xfId="826"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="827"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="828"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="829"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="830"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="831"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="832"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="833"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="834"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="835"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="836"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="837"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="838"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="839"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="840"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="841"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="842"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="843"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="844"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="845"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="846"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="847"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="848"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="849"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="850"/>
+    <cellStyle name="40% - Акцент3 4" xfId="851"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="852"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="853"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="854"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="855"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="856"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="857"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="858"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="859"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="860"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="861"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="862"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="863"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="864"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="865"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="866"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="867"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="868"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="869"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="870"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="871"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="872"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="873"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="874"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="875"/>
+    <cellStyle name="40% - Акцент3 5" xfId="876"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="877"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="878"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="879"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="880"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="881"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="882"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="883"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="884"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="885"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="886"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="887"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="888"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="889"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="890"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="891"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="892"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="893"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="894"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="895"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="896"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="897"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="898"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="899"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="900"/>
+    <cellStyle name="40% - Акцент3 6" xfId="901"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="902"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="903"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="904"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="905"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="906"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="907"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="908"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="909"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="910"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="911"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="912"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="913"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="914"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="915"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="916"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="917"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="918"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="919"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="920"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="921"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="922"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="923"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="924"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="925"/>
+    <cellStyle name="40% - Акцент3 7" xfId="926"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="927"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="928"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="929"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="930"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="931"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="932"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="933"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="934"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="935"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="936"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="937"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="938"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="939"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="940"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="941"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="942"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="943"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="944"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="945"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="946"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="947"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="948"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="949"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="950"/>
+    <cellStyle name="40% - Акцент3 8" xfId="951"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="952"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="953"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="954"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="955"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="956"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="957"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="958"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="959"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="960"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="961"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="962"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="963"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="964"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="965"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="966"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="967"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="968"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="969"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="970"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="971"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="972"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="973"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="974"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="975"/>
+    <cellStyle name="40% - Акцент3 9" xfId="976"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="977"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="978"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="979"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="980"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="981"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="982"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="983"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="984"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="985"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="986"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="987"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="988"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="989"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="990"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="991"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="992"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="993"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="994"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="995"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="996"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="997"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="998"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="999"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1000"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1001"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1002"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1003"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1004"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1005"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1006"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1007"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1008"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1009"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1010"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1011"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1012"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1013"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1014"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1015"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1016"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1017"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1018"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1019"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1020"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1021"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1022"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1023"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1024"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1025"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1026"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1027"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1028"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1029"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1200"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1201"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1202"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1203"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1204"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1205"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1206"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1207"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1208"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1209"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1210"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1211"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1212"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1213"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1214"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1215"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1216"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1217"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1218"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1219"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1220"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1221"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1222"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1223"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1224"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1225"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1226"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1227"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1228"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1400"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1401"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1402"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1403"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1404"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1405"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1406"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1407"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1408"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1409"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1410"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1411"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1412"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1413"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1414"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1415"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1416"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1417"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1418"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1419"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1420"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1421"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1422"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1423"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1424"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1425"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1426"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1427"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1428"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1429"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1600"/>
+    <cellStyle name="Акцент1" xfId="1601" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="1602" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="1603" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="1604" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="1605" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="1606" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="1607" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="1608" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="1609" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="1610" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1611"/>
+    <cellStyle name="Заголовок 1" xfId="1612" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="1613" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="1614" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="1615" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="1616" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="1617" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="1618"/>
+    <cellStyle name="Название 2 2" xfId="1619"/>
+    <cellStyle name="Нейтральный 2" xfId="1620"/>
+    <cellStyle name="Нейтральный 3" xfId="1621"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-[...95 lines deleted...]
-    <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Обычный 2" xfId="1622"/>
+    <cellStyle name="Обычный 2 2" xfId="1623"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1624"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1625"/>
+    <cellStyle name="Обычный 2 3" xfId="1626"/>
+    <cellStyle name="Обычный 2 4" xfId="1627"/>
+    <cellStyle name="Обычный 3" xfId="1628"/>
+    <cellStyle name="Обычный 3 2" xfId="1629"/>
+    <cellStyle name="Обычный 4" xfId="1630"/>
+    <cellStyle name="Плохой" xfId="1631" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="1632" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="1633"/>
+    <cellStyle name="Примечание 2 10" xfId="1634"/>
+    <cellStyle name="Примечание 2 2" xfId="1635"/>
+    <cellStyle name="Примечание 2 3" xfId="1636"/>
+    <cellStyle name="Примечание 2 4" xfId="1637"/>
+    <cellStyle name="Примечание 2 5" xfId="1638"/>
+    <cellStyle name="Примечание 2 6" xfId="1639"/>
+    <cellStyle name="Примечание 2 7" xfId="1640"/>
+    <cellStyle name="Примечание 2 8" xfId="1641"/>
+    <cellStyle name="Примечание 2 9" xfId="1642"/>
+    <cellStyle name="Примечание 3" xfId="1643"/>
+    <cellStyle name="Примечание 3 10" xfId="1644"/>
+    <cellStyle name="Примечание 3 11" xfId="1645"/>
+    <cellStyle name="Примечание 3 12" xfId="1646"/>
+    <cellStyle name="Примечание 3 13" xfId="1647"/>
+    <cellStyle name="Примечание 3 14" xfId="1648"/>
+    <cellStyle name="Примечание 3 15" xfId="1649"/>
+    <cellStyle name="Примечание 3 16" xfId="1650"/>
+    <cellStyle name="Примечание 3 17" xfId="1651"/>
+    <cellStyle name="Примечание 3 18" xfId="1652"/>
+    <cellStyle name="Примечание 3 19" xfId="1653"/>
+    <cellStyle name="Примечание 3 2" xfId="1654"/>
+    <cellStyle name="Примечание 3 20" xfId="1655"/>
+    <cellStyle name="Примечание 3 21" xfId="1656"/>
+    <cellStyle name="Примечание 3 22" xfId="1657"/>
+    <cellStyle name="Примечание 3 23" xfId="1658"/>
+    <cellStyle name="Примечание 3 24" xfId="1659"/>
+    <cellStyle name="Примечание 3 25" xfId="1660"/>
+    <cellStyle name="Примечание 3 26" xfId="1661"/>
+    <cellStyle name="Примечание 3 27" xfId="1662"/>
+    <cellStyle name="Примечание 3 28" xfId="1663"/>
+    <cellStyle name="Примечание 3 29" xfId="1664"/>
+    <cellStyle name="Примечание 3 3" xfId="1665"/>
+    <cellStyle name="Примечание 3 30" xfId="1666"/>
+    <cellStyle name="Примечание 3 31" xfId="1667"/>
+    <cellStyle name="Примечание 3 32" xfId="1668"/>
+    <cellStyle name="Примечание 3 33" xfId="1669"/>
+    <cellStyle name="Примечание 3 34" xfId="1670"/>
+    <cellStyle name="Примечание 3 35" xfId="1671"/>
+    <cellStyle name="Примечание 3 36" xfId="1672"/>
+    <cellStyle name="Примечание 3 4" xfId="1673"/>
+    <cellStyle name="Примечание 3 5" xfId="1674"/>
+    <cellStyle name="Примечание 3 6" xfId="1675"/>
+    <cellStyle name="Примечание 3 7" xfId="1676"/>
+    <cellStyle name="Примечание 3 8" xfId="1677"/>
+    <cellStyle name="Примечание 3 9" xfId="1678"/>
+    <cellStyle name="Примечание 4" xfId="1679"/>
+    <cellStyle name="Примечание 4 10" xfId="1680"/>
+    <cellStyle name="Примечание 4 11" xfId="1681"/>
+    <cellStyle name="Примечание 4 12" xfId="1682"/>
+    <cellStyle name="Примечание 4 13" xfId="1683"/>
+    <cellStyle name="Примечание 4 14" xfId="1684"/>
+    <cellStyle name="Примечание 4 15" xfId="1685"/>
+    <cellStyle name="Примечание 4 16" xfId="1686"/>
+    <cellStyle name="Примечание 4 17" xfId="1687"/>
+    <cellStyle name="Примечание 4 18" xfId="1688"/>
+    <cellStyle name="Примечание 4 19" xfId="1689"/>
+    <cellStyle name="Примечание 4 2" xfId="1690"/>
+    <cellStyle name="Примечание 4 20" xfId="1691"/>
+    <cellStyle name="Примечание 4 21" xfId="1692"/>
+    <cellStyle name="Примечание 4 22" xfId="1693"/>
+    <cellStyle name="Примечание 4 23" xfId="1694"/>
+    <cellStyle name="Примечание 4 24" xfId="1695"/>
+    <cellStyle name="Примечание 4 25" xfId="1696"/>
+    <cellStyle name="Примечание 4 26" xfId="1697"/>
+    <cellStyle name="Примечание 4 27" xfId="1698"/>
+    <cellStyle name="Примечание 4 28" xfId="1699"/>
+    <cellStyle name="Примечание 4 29" xfId="1700"/>
+    <cellStyle name="Примечание 4 3" xfId="1701"/>
+    <cellStyle name="Примечание 4 30" xfId="1702"/>
+    <cellStyle name="Примечание 4 31" xfId="1703"/>
+    <cellStyle name="Примечание 4 32" xfId="1704"/>
+    <cellStyle name="Примечание 4 33" xfId="1705"/>
+    <cellStyle name="Примечание 4 34" xfId="1706"/>
+    <cellStyle name="Примечание 4 35" xfId="1707"/>
+    <cellStyle name="Примечание 4 36" xfId="1708"/>
+    <cellStyle name="Примечание 4 4" xfId="1709"/>
+    <cellStyle name="Примечание 4 5" xfId="1710"/>
+    <cellStyle name="Примечание 4 6" xfId="1711"/>
+    <cellStyle name="Примечание 4 7" xfId="1712"/>
+    <cellStyle name="Примечание 4 8" xfId="1713"/>
+    <cellStyle name="Примечание 4 9" xfId="1714"/>
+    <cellStyle name="Связанная ячейка" xfId="1715" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="1716" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Финансовый 2" xfId="1717"/>
+    <cellStyle name="Хороший" xfId="1718" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4763,4462 +4760,5683 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D69D2C0A-372E-4D5C-86FD-C18AC9E9969F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="49.28515625" customWidth="1"/>
-    <col min="2" max="2" width="78.28515625" style="47" customWidth="1"/>
+    <col min="1" max="1" width="49.28515625" style="27" customWidth="1"/>
+    <col min="2" max="2" width="78.28515625" style="27" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="22"/>
-      <c r="B1" s="22"/>
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
     </row>
     <row r="2" spans="1:13">
-      <c r="A2" s="37" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="39">
+      <c r="A2" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="17">
         <v>611101</v>
       </c>
-      <c r="C2" s="25"/>
-[...9 lines deleted...]
-      <c r="M2" s="25"/>
+      <c r="C2" s="24"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:13">
-      <c r="A3" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M3" s="25"/>
+      <c r="A3" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
+      <c r="I3" s="24"/>
+      <c r="J3" s="24"/>
+      <c r="K3" s="24"/>
+      <c r="L3" s="24"/>
+      <c r="M3" s="24"/>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M4" s="25"/>
+      <c r="A4" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
     </row>
     <row r="5" spans="1:13">
-      <c r="A5" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M5" s="25"/>
+      <c r="A5" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="24"/>
+      <c r="M5" s="24"/>
     </row>
     <row r="6" spans="1:13">
-      <c r="A6" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M6" s="25"/>
+      <c r="A6" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B6" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="24"/>
+      <c r="H6" s="24"/>
+      <c r="I6" s="24"/>
+      <c r="J6" s="24"/>
+      <c r="K6" s="24"/>
+      <c r="L6" s="24"/>
+      <c r="M6" s="24"/>
     </row>
     <row r="7" spans="1:13">
-      <c r="A7" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M7" s="25"/>
+      <c r="A7" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+      <c r="J7" s="24"/>
+      <c r="K7" s="24"/>
+      <c r="L7" s="24"/>
+      <c r="M7" s="24"/>
     </row>
     <row r="8" spans="1:13">
-      <c r="A8" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M8" s="25"/>
+      <c r="A8" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24"/>
+      <c r="F8" s="24"/>
+      <c r="G8" s="24"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="24"/>
+      <c r="K8" s="24"/>
+      <c r="L8" s="24"/>
+      <c r="M8" s="24"/>
     </row>
     <row r="9" spans="1:13" ht="54" customHeight="1">
-      <c r="A9" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M9" s="25"/>
+      <c r="A9" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24"/>
+      <c r="F9" s="24"/>
+      <c r="G9" s="24"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+      <c r="J9" s="24"/>
+      <c r="K9" s="24"/>
+      <c r="L9" s="24"/>
+      <c r="M9" s="24"/>
     </row>
     <row r="10" spans="1:13" ht="70.5" customHeight="1">
-      <c r="A10" s="37" t="s">
-[...15 lines deleted...]
-      <c r="M10" s="25"/>
+      <c r="A10" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24"/>
+      <c r="F10" s="24"/>
+      <c r="G10" s="24"/>
+      <c r="H10" s="24"/>
+      <c r="I10" s="24"/>
+      <c r="J10" s="24"/>
+      <c r="K10" s="24"/>
+      <c r="L10" s="24"/>
+      <c r="M10" s="24"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="38" t="s">
+      <c r="A11" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" s="24"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="24"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="24"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="24"/>
+      <c r="M11" s="25"/>
+    </row>
+    <row r="12" spans="1:13" s="26" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A12" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="6"/>
+      <c r="D12" s="6"/>
+      <c r="E12" s="6"/>
+      <c r="F12" s="6"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+      <c r="J12" s="6"/>
+      <c r="K12" s="6"/>
+      <c r="L12" s="6"/>
+      <c r="M12" s="7"/>
+    </row>
+    <row r="13" spans="1:13" s="26" customFormat="1">
+      <c r="A13" s="28" t="s">
         <v>50</v>
       </c>
-      <c r="B11" s="42" t="s">
+      <c r="B13" s="20" t="s">
         <v>51</v>
       </c>
-      <c r="C11" s="25"/>
-[...9 lines deleted...]
-      <c r="M11" s="26"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="6"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="7"/>
     </row>
-    <row r="12" spans="1:13" ht="19.5" customHeight="1">
-      <c r="A12" s="38" t="s">
+    <row r="14" spans="1:13" s="26" customFormat="1" ht="25.5">
+      <c r="A14" s="28" t="s">
         <v>52</v>
       </c>
-      <c r="B12" s="43" t="s">
+      <c r="B14" s="21" t="s">
+        <v>72</v>
+      </c>
+      <c r="C14" s="6"/>
+      <c r="D14" s="6"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+      <c r="H14" s="6"/>
+      <c r="I14" s="6"/>
+      <c r="J14" s="6"/>
+      <c r="K14" s="6"/>
+      <c r="L14" s="6"/>
+      <c r="M14" s="7"/>
+    </row>
+    <row r="15" spans="1:13" s="26" customFormat="1">
+      <c r="A15" s="28" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="25"/>
-[...12 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B15" s="20" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="43" t="s">
-[...50 lines deleted...]
-      <c r="M15" s="26"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="6"/>
+      <c r="E15" s="6"/>
+      <c r="F15" s="6"/>
+      <c r="G15" s="6"/>
+      <c r="H15" s="6"/>
+      <c r="I15" s="6"/>
+      <c r="J15" s="6"/>
+      <c r="K15" s="6"/>
+      <c r="L15" s="6"/>
+      <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="38" t="s">
-[...5 lines deleted...]
-      <c r="M16" s="27"/>
+      <c r="A16" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="58">
+        <v>46268</v>
+      </c>
+      <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="38" t="s">
-[...5 lines deleted...]
-      <c r="M17" s="28"/>
+      <c r="A17" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="58">
+        <v>46298</v>
+      </c>
+      <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="38" t="s">
-[...5 lines deleted...]
-      <c r="M18" s="27"/>
+      <c r="A18" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="38" t="s">
-[...5 lines deleted...]
-      <c r="M19" s="28"/>
+      <c r="A19" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="38" t="s">
-[...5 lines deleted...]
-      <c r="M20" s="27"/>
+      <c r="A20" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="38" t="s">
-[...5 lines deleted...]
-      <c r="M21" s="28"/>
+      <c r="A21" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="C21" s="26"/>
+      <c r="D21" s="26"/>
+      <c r="E21" s="26"/>
+      <c r="F21" s="26"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="26"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="23"/>
-      <c r="B22" s="24"/>
+      <c r="A22" s="4"/>
+      <c r="B22" s="5"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="28"/>
+      <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="27"/>
+      <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="28"/>
+      <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="27"/>
+      <c r="M26" s="8"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5" xr:uid="{8C2920CD-362B-4B2A-A38E-44A7539D01EF}"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B86A108D-1F38-4BD6-A425-2B09359C6F71}">
-  <dimension ref="A1:D19"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B23" sqref="B23"/>
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.5703125" style="30" customWidth="1"/>
-[...318 lines deleted...]
-    <col min="16133" max="16384" width="9.140625" style="34"/>
+    <col min="1" max="1" width="4.5703125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="105.140625" style="11" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="11"/>
+    <col min="4" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
-[...2 lines deleted...]
-      <c r="C1" s="29"/>
+    <row r="1" spans="1:3">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
     </row>
-    <row r="2" spans="1:4">
-[...2 lines deleted...]
-      <c r="C2" s="29"/>
+    <row r="2" spans="1:3">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
     </row>
-    <row r="3" spans="1:4">
-[...2 lines deleted...]
-      <c r="C3" s="31"/>
+    <row r="3" spans="1:3">
+      <c r="A3" s="10"/>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
     </row>
-    <row r="4" spans="1:4">
-[...2 lines deleted...]
-      <c r="D4" s="33"/>
+    <row r="4" spans="1:3">
+      <c r="A4" s="10"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
     </row>
-    <row r="5" spans="1:4">
-[...1 lines deleted...]
-      <c r="B5" s="31" t="s">
+    <row r="5" spans="1:3">
+      <c r="A5" s="10"/>
+      <c r="C5" s="12"/>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="10"/>
+      <c r="B6" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="12"/>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="10"/>
+      <c r="B7" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C7" s="12"/>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="10"/>
+      <c r="B8" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="12"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="10"/>
+      <c r="B9" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C9" s="12"/>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="10"/>
+      <c r="B10" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="C5" s="31"/>
+      <c r="C10" s="12"/>
     </row>
-    <row r="6" spans="1:4">
-[...1 lines deleted...]
-      <c r="B6" s="31" t="s">
+    <row r="11" spans="1:3">
+      <c r="A11" s="10"/>
+      <c r="B11" s="10"/>
+      <c r="C11" s="12"/>
+    </row>
+    <row r="12" spans="1:3" ht="27" customHeight="1">
+      <c r="A12" s="10"/>
+      <c r="B12" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="C6" s="31"/>
+      <c r="C12" s="12"/>
     </row>
-    <row r="7" spans="1:4">
-[...1 lines deleted...]
-      <c r="B7" s="31" t="s">
+    <row r="13" spans="1:3">
+      <c r="A13" s="10"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="12"/>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="10"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="12"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="10"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="12"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="10"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="12"/>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="10"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+    </row>
+    <row r="18" spans="1:3" s="31" customFormat="1">
+      <c r="A18" s="11"/>
+      <c r="B18" s="32" t="s">
         <v>67</v>
       </c>
-      <c r="C7" s="31"/>
+      <c r="C18" s="16"/>
     </row>
-    <row r="8" spans="1:4">
-[...4 lines deleted...]
-      <c r="C8" s="31"/>
+    <row r="19" spans="1:3">
+      <c r="B19" s="14"/>
     </row>
-    <row r="9" spans="1:4">
-[...47 lines deleted...]
-      <c r="D19" s="48"/>
+    <row r="23" spans="1:3" s="31" customFormat="1">
+      <c r="A23" s="59"/>
+      <c r="B23" s="59"/>
+      <c r="C23" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A23:C23"/>
   </mergeCells>
+  <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A3:AK44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AW42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AF8" sqref="AF8:AF43"/>
+      <selection sqref="A1:AD1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="31.140625" style="26" customWidth="1"/>
+    <col min="2" max="3" width="0" style="26" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="9.28515625" style="26" hidden="1" customWidth="1"/>
+    <col min="5" max="12" width="0" style="26" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="10" style="26" hidden="1" customWidth="1"/>
+    <col min="14" max="21" width="10" style="26" customWidth="1"/>
+    <col min="22" max="22" width="11.42578125" style="26" customWidth="1"/>
+    <col min="23" max="25" width="10" style="26" customWidth="1"/>
+    <col min="26" max="33" width="9.140625" style="26"/>
+    <col min="34" max="34" width="11" style="26" customWidth="1"/>
+    <col min="35" max="36" width="9.140625" style="26"/>
+    <col min="37" max="37" width="10" style="26" customWidth="1"/>
+    <col min="38" max="38" width="9.140625" style="26"/>
+    <col min="39" max="39" width="9.5703125" style="26" customWidth="1"/>
+    <col min="40" max="45" width="9.140625" style="26"/>
+    <col min="46" max="46" width="10.28515625" style="26" customWidth="1"/>
+    <col min="47" max="48" width="9.140625" style="26"/>
+    <col min="49" max="49" width="10.140625" style="26" customWidth="1"/>
+    <col min="50" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:37" ht="12.75">
-      <c r="A3" s="54" t="s">
+    <row r="1" spans="1:49">
+      <c r="A1" s="60" t="s">
+        <v>73</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+      <c r="D1" s="60"/>
+      <c r="E1" s="60"/>
+      <c r="F1" s="60"/>
+      <c r="G1" s="60"/>
+      <c r="H1" s="60"/>
+      <c r="I1" s="60"/>
+      <c r="J1" s="60"/>
+      <c r="K1" s="60"/>
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
+      <c r="S1" s="60"/>
+      <c r="T1" s="60"/>
+      <c r="U1" s="60"/>
+      <c r="V1" s="60"/>
+      <c r="W1" s="60"/>
+      <c r="X1" s="60"/>
+      <c r="Y1" s="60"/>
+      <c r="Z1" s="60"/>
+      <c r="AA1" s="60"/>
+      <c r="AB1" s="60"/>
+      <c r="AC1" s="60"/>
+      <c r="AD1" s="60"/>
+    </row>
+    <row r="2" spans="1:49">
+      <c r="AW2" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:49">
+      <c r="A3" s="65"/>
+      <c r="B3" s="67">
+        <v>2024</v>
+      </c>
+      <c r="C3" s="68"/>
+      <c r="D3" s="68"/>
+      <c r="E3" s="68"/>
+      <c r="F3" s="68"/>
+      <c r="G3" s="68"/>
+      <c r="H3" s="68"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="68"/>
+      <c r="K3" s="68"/>
+      <c r="L3" s="68"/>
+      <c r="M3" s="68"/>
+      <c r="N3" s="62">
+        <v>2024</v>
+      </c>
+      <c r="O3" s="63"/>
+      <c r="P3" s="63"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="63"/>
+      <c r="S3" s="63"/>
+      <c r="T3" s="63"/>
+      <c r="U3" s="63"/>
+      <c r="V3" s="63"/>
+      <c r="W3" s="63"/>
+      <c r="X3" s="63"/>
+      <c r="Y3" s="63"/>
+      <c r="Z3" s="62">
+        <v>2025</v>
+      </c>
+      <c r="AA3" s="63"/>
+      <c r="AB3" s="63"/>
+      <c r="AC3" s="63"/>
+      <c r="AD3" s="63"/>
+      <c r="AE3" s="63"/>
+      <c r="AF3" s="63"/>
+      <c r="AG3" s="63"/>
+      <c r="AH3" s="63"/>
+      <c r="AI3" s="63"/>
+      <c r="AJ3" s="63"/>
+      <c r="AK3" s="63"/>
+      <c r="AL3" s="62">
+        <v>2026</v>
+      </c>
+      <c r="AM3" s="63"/>
+      <c r="AN3" s="63"/>
+      <c r="AO3" s="63"/>
+      <c r="AP3" s="63"/>
+      <c r="AQ3" s="63"/>
+      <c r="AR3" s="63"/>
+      <c r="AS3" s="63"/>
+      <c r="AT3" s="63"/>
+      <c r="AU3" s="63"/>
+      <c r="AV3" s="63"/>
+      <c r="AW3" s="63"/>
+    </row>
+    <row r="4" spans="1:49" ht="25.5" customHeight="1">
+      <c r="A4" s="66"/>
+      <c r="B4" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="34" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="G4" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J4" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="L4" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="N4" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="O4" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q4" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="R4" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="S4" s="54" t="s">
+        <v>16</v>
+      </c>
+      <c r="T4" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="U4" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="V4" s="54" t="s">
+        <v>19</v>
+      </c>
+      <c r="W4" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="X4" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y4" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="Z4" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA4" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB4" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC4" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="AD4" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="AE4" s="54" t="s">
+        <v>16</v>
+      </c>
+      <c r="AF4" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="AG4" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="AH4" s="54" t="s">
+        <v>19</v>
+      </c>
+      <c r="AI4" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="AJ4" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="AK4" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="AL4" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="AM4" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="AN4" s="52" t="s">
+        <v>29</v>
+      </c>
+      <c r="AO4" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="AP4" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="AQ4" s="54" t="s">
+        <v>16</v>
+      </c>
+      <c r="AR4" s="54" t="s">
+        <v>17</v>
+      </c>
+      <c r="AS4" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="AT4" s="54" t="s">
+        <v>19</v>
+      </c>
+      <c r="AU4" s="54" t="s">
+        <v>20</v>
+      </c>
+      <c r="AV4" s="54" t="s">
+        <v>21</v>
+      </c>
+      <c r="AW4" s="54" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:49" ht="15.75" customHeight="1">
+      <c r="A5" s="64" t="s">
+        <v>74</v>
+      </c>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="64"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="64"/>
+      <c r="R5" s="64"/>
+      <c r="S5" s="64"/>
+      <c r="T5" s="64"/>
+      <c r="U5" s="64"/>
+      <c r="V5" s="64"/>
+      <c r="W5" s="64"/>
+      <c r="X5" s="64"/>
+      <c r="Y5" s="64"/>
+      <c r="Z5" s="64"/>
+      <c r="AA5" s="64"/>
+      <c r="AB5" s="64"/>
+      <c r="AC5" s="64"/>
+      <c r="AD5" s="64"/>
+      <c r="AE5" s="64"/>
+      <c r="AF5" s="64"/>
+      <c r="AG5" s="64"/>
+      <c r="AH5" s="64"/>
+      <c r="AI5" s="64"/>
+      <c r="AJ5" s="64"/>
+      <c r="AK5" s="64"/>
+      <c r="AL5" s="64"/>
+      <c r="AM5" s="64"/>
+      <c r="AN5" s="64"/>
+      <c r="AO5" s="64"/>
+      <c r="AP5" s="64"/>
+      <c r="AQ5" s="64"/>
+      <c r="AR5" s="64"/>
+      <c r="AS5" s="64"/>
+      <c r="AT5" s="64"/>
+      <c r="AU5" s="64"/>
+      <c r="AV5" s="64"/>
+      <c r="AW5" s="64"/>
+    </row>
+    <row r="6" spans="1:49" s="27" customFormat="1">
+      <c r="A6" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="38">
+        <v>727053</v>
+      </c>
+      <c r="C6" s="39">
+        <v>726712</v>
+      </c>
+      <c r="D6" s="39">
+        <v>726580</v>
+      </c>
+      <c r="E6" s="39">
+        <v>726384</v>
+      </c>
+      <c r="F6" s="39">
+        <v>726311</v>
+      </c>
+      <c r="G6" s="39">
+        <v>726379</v>
+      </c>
+      <c r="H6" s="39">
+        <v>726077</v>
+      </c>
+      <c r="I6" s="39">
+        <v>725666</v>
+      </c>
+      <c r="J6" s="38">
+        <v>725284</v>
+      </c>
+      <c r="K6" s="39">
+        <v>724823</v>
+      </c>
+      <c r="L6" s="40">
+        <v>724511</v>
+      </c>
+      <c r="M6" s="40">
+        <v>724110</v>
+      </c>
+      <c r="N6" s="38">
+        <v>727053</v>
+      </c>
+      <c r="O6" s="39">
+        <v>726712</v>
+      </c>
+      <c r="P6" s="39">
+        <v>726580</v>
+      </c>
+      <c r="Q6" s="39">
+        <v>726384</v>
+      </c>
+      <c r="R6" s="39">
+        <v>726311</v>
+      </c>
+      <c r="S6" s="39">
+        <v>726379</v>
+      </c>
+      <c r="T6" s="39">
+        <v>726077</v>
+      </c>
+      <c r="U6" s="39">
+        <v>725666</v>
+      </c>
+      <c r="V6" s="38">
+        <v>725284</v>
+      </c>
+      <c r="W6" s="39">
+        <v>724823</v>
+      </c>
+      <c r="X6" s="55">
+        <v>724511</v>
+      </c>
+      <c r="Y6" s="55">
+        <v>724110</v>
+      </c>
+      <c r="Z6" s="40">
+        <v>723980</v>
+      </c>
+      <c r="AA6" s="40">
+        <v>723542</v>
+      </c>
+      <c r="AB6" s="40">
+        <v>723153</v>
+      </c>
+      <c r="AC6" s="40">
+        <v>722802</v>
+      </c>
+      <c r="AD6" s="40">
+        <v>722495</v>
+      </c>
+      <c r="AE6" s="40">
+        <v>722179</v>
+      </c>
+      <c r="AF6" s="40">
+        <v>721703</v>
+      </c>
+      <c r="AG6" s="40">
+        <v>721140</v>
+      </c>
+      <c r="AH6" s="40">
+        <v>720615</v>
+      </c>
+      <c r="AI6" s="40">
+        <v>720127</v>
+      </c>
+      <c r="AJ6" s="40">
+        <v>719759</v>
+      </c>
+      <c r="AK6" s="40">
+        <v>719361</v>
+      </c>
+      <c r="AL6" s="40">
+        <v>718945</v>
+      </c>
+      <c r="AM6" s="40">
+        <v>718439</v>
+      </c>
+      <c r="AN6" s="40">
+        <v>717966</v>
+      </c>
+      <c r="AO6" s="41">
+        <v>717603</v>
+      </c>
+      <c r="AP6" s="41">
+        <v>717399</v>
+      </c>
+      <c r="AQ6" s="41">
+        <v>716979</v>
+      </c>
+      <c r="AR6" s="55">
+        <v>716459</v>
+      </c>
+      <c r="AS6" s="55">
+        <v>716049</v>
+      </c>
+    </row>
+    <row r="7" spans="1:49" s="27" customFormat="1">
+      <c r="A7" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B7" s="38">
+        <v>374690</v>
+      </c>
+      <c r="C7" s="39">
+        <v>374939</v>
+      </c>
+      <c r="D7" s="39">
+        <v>375152</v>
+      </c>
+      <c r="E7" s="39">
+        <v>375363</v>
+      </c>
+      <c r="F7" s="39">
+        <v>375627</v>
+      </c>
+      <c r="G7" s="39">
+        <v>376049</v>
+      </c>
+      <c r="H7" s="39">
+        <v>376382</v>
+      </c>
+      <c r="I7" s="39">
+        <v>376600</v>
+      </c>
+      <c r="J7" s="38">
+        <v>376793</v>
+      </c>
+      <c r="K7" s="39">
+        <v>377010</v>
+      </c>
+      <c r="L7" s="40">
+        <v>377373</v>
+      </c>
+      <c r="M7" s="40">
+        <v>377740</v>
+      </c>
+      <c r="N7" s="38">
+        <v>374690</v>
+      </c>
+      <c r="O7" s="39">
+        <v>374939</v>
+      </c>
+      <c r="P7" s="39">
+        <v>375152</v>
+      </c>
+      <c r="Q7" s="39">
+        <v>375363</v>
+      </c>
+      <c r="R7" s="39">
+        <v>375627</v>
+      </c>
+      <c r="S7" s="39">
+        <v>376049</v>
+      </c>
+      <c r="T7" s="39">
+        <v>376382</v>
+      </c>
+      <c r="U7" s="39">
+        <v>376600</v>
+      </c>
+      <c r="V7" s="38">
+        <v>376793</v>
+      </c>
+      <c r="W7" s="39">
+        <v>377010</v>
+      </c>
+      <c r="X7" s="55">
+        <v>377373</v>
+      </c>
+      <c r="Y7" s="55">
+        <v>377740</v>
+      </c>
+      <c r="Z7" s="40">
+        <v>378167</v>
+      </c>
+      <c r="AA7" s="40">
+        <v>378493</v>
+      </c>
+      <c r="AB7" s="40">
+        <v>378704</v>
+      </c>
+      <c r="AC7" s="40">
+        <v>378919</v>
+      </c>
+      <c r="AD7" s="40">
+        <v>379308</v>
+      </c>
+      <c r="AE7" s="40">
+        <v>379544</v>
+      </c>
+      <c r="AF7" s="40">
+        <v>379777</v>
+      </c>
+      <c r="AG7" s="40">
+        <v>380125</v>
+      </c>
+      <c r="AH7" s="40">
+        <v>380574</v>
+      </c>
+      <c r="AI7" s="40">
+        <v>380618</v>
+      </c>
+      <c r="AJ7" s="40">
+        <v>380737</v>
+      </c>
+      <c r="AK7" s="40">
+        <v>380828</v>
+      </c>
+      <c r="AL7" s="40">
+        <v>380829</v>
+      </c>
+      <c r="AM7" s="40">
+        <v>380829</v>
+      </c>
+      <c r="AN7" s="40">
+        <v>380636</v>
+      </c>
+      <c r="AO7" s="41">
+        <v>380544</v>
+      </c>
+      <c r="AP7" s="41">
+        <v>380684</v>
+      </c>
+      <c r="AQ7" s="41">
+        <v>380629</v>
+      </c>
+      <c r="AR7" s="55">
+        <v>380734</v>
+      </c>
+      <c r="AS7" s="55">
+        <v>380721</v>
+      </c>
+    </row>
+    <row r="8" spans="1:49" s="27" customFormat="1">
+      <c r="A8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="38">
+        <v>51508</v>
+      </c>
+      <c r="C8" s="39">
+        <v>51443</v>
+      </c>
+      <c r="D8" s="39">
+        <v>51428</v>
+      </c>
+      <c r="E8" s="39">
+        <v>51380</v>
+      </c>
+      <c r="F8" s="39">
+        <v>51317</v>
+      </c>
+      <c r="G8" s="39">
+        <v>51303</v>
+      </c>
+      <c r="H8" s="39">
+        <v>51258</v>
+      </c>
+      <c r="I8" s="39">
+        <v>51139</v>
+      </c>
+      <c r="J8" s="38">
+        <v>51064</v>
+      </c>
+      <c r="K8" s="39">
+        <v>51004</v>
+      </c>
+      <c r="L8" s="40">
+        <v>50994</v>
+      </c>
+      <c r="M8" s="40">
+        <v>50911</v>
+      </c>
+      <c r="N8" s="38">
+        <v>51508</v>
+      </c>
+      <c r="O8" s="39">
+        <v>51443</v>
+      </c>
+      <c r="P8" s="39">
+        <v>51428</v>
+      </c>
+      <c r="Q8" s="39">
+        <v>51380</v>
+      </c>
+      <c r="R8" s="39">
+        <v>51317</v>
+      </c>
+      <c r="S8" s="39">
+        <v>51303</v>
+      </c>
+      <c r="T8" s="39">
+        <v>51258</v>
+      </c>
+      <c r="U8" s="39">
+        <v>51139</v>
+      </c>
+      <c r="V8" s="38">
+        <v>51064</v>
+      </c>
+      <c r="W8" s="39">
+        <v>51004</v>
+      </c>
+      <c r="X8" s="55">
+        <v>50994</v>
+      </c>
+      <c r="Y8" s="55">
+        <v>50911</v>
+      </c>
+      <c r="Z8" s="40">
+        <v>50871</v>
+      </c>
+      <c r="AA8" s="40">
+        <v>50812</v>
+      </c>
+      <c r="AB8" s="40">
+        <v>50720</v>
+      </c>
+      <c r="AC8" s="40">
+        <v>50688</v>
+      </c>
+      <c r="AD8" s="40">
+        <v>50621</v>
+      </c>
+      <c r="AE8" s="40">
+        <v>50540</v>
+      </c>
+      <c r="AF8" s="40">
+        <v>50448</v>
+      </c>
+      <c r="AG8" s="40">
+        <v>50361</v>
+      </c>
+      <c r="AH8" s="40">
+        <v>50284</v>
+      </c>
+      <c r="AI8" s="40">
+        <v>50222</v>
+      </c>
+      <c r="AJ8" s="40">
+        <v>50149</v>
+      </c>
+      <c r="AK8" s="40">
+        <v>50106</v>
+      </c>
+      <c r="AL8" s="40">
+        <v>50051</v>
+      </c>
+      <c r="AM8" s="40">
+        <v>50022</v>
+      </c>
+      <c r="AN8" s="40">
+        <v>49994</v>
+      </c>
+      <c r="AO8" s="41">
+        <v>50004</v>
+      </c>
+      <c r="AP8" s="41">
+        <v>49910</v>
+      </c>
+      <c r="AQ8" s="41">
+        <v>49876</v>
+      </c>
+      <c r="AR8" s="55">
+        <v>49825</v>
+      </c>
+      <c r="AS8" s="55">
+        <v>49793</v>
+      </c>
+    </row>
+    <row r="9" spans="1:49" s="27" customFormat="1">
+      <c r="A9" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="38">
+        <v>56493</v>
+      </c>
+      <c r="C9" s="39">
+        <v>56461</v>
+      </c>
+      <c r="D9" s="39">
+        <v>56436</v>
+      </c>
+      <c r="E9" s="39">
+        <v>56373</v>
+      </c>
+      <c r="F9" s="39">
+        <v>56320</v>
+      </c>
+      <c r="G9" s="39">
+        <v>56263</v>
+      </c>
+      <c r="H9" s="39">
+        <v>56184</v>
+      </c>
+      <c r="I9" s="39">
+        <v>56121</v>
+      </c>
+      <c r="J9" s="38">
+        <v>56052</v>
+      </c>
+      <c r="K9" s="39">
+        <v>56019</v>
+      </c>
+      <c r="L9" s="40">
+        <v>55934</v>
+      </c>
+      <c r="M9" s="40">
+        <v>55895</v>
+      </c>
+      <c r="N9" s="38">
+        <v>56493</v>
+      </c>
+      <c r="O9" s="39">
+        <v>56461</v>
+      </c>
+      <c r="P9" s="39">
+        <v>56436</v>
+      </c>
+      <c r="Q9" s="39">
+        <v>56373</v>
+      </c>
+      <c r="R9" s="39">
+        <v>56320</v>
+      </c>
+      <c r="S9" s="39">
+        <v>56263</v>
+      </c>
+      <c r="T9" s="39">
+        <v>56184</v>
+      </c>
+      <c r="U9" s="39">
+        <v>56121</v>
+      </c>
+      <c r="V9" s="38">
+        <v>56052</v>
+      </c>
+      <c r="W9" s="39">
+        <v>56019</v>
+      </c>
+      <c r="X9" s="55">
+        <v>55934</v>
+      </c>
+      <c r="Y9" s="55">
+        <v>55895</v>
+      </c>
+      <c r="Z9" s="40">
+        <v>55824</v>
+      </c>
+      <c r="AA9" s="40">
+        <v>55738</v>
+      </c>
+      <c r="AB9" s="40">
+        <v>55680</v>
+      </c>
+      <c r="AC9" s="40">
+        <v>55613</v>
+      </c>
+      <c r="AD9" s="40">
+        <v>55504</v>
+      </c>
+      <c r="AE9" s="40">
+        <v>55427</v>
+      </c>
+      <c r="AF9" s="40">
+        <v>55394</v>
+      </c>
+      <c r="AG9" s="40">
+        <v>55319</v>
+      </c>
+      <c r="AH9" s="40">
+        <v>55186</v>
+      </c>
+      <c r="AI9" s="40">
+        <v>55185</v>
+      </c>
+      <c r="AJ9" s="40">
+        <v>55195</v>
+      </c>
+      <c r="AK9" s="40">
+        <v>55174</v>
+      </c>
+      <c r="AL9" s="40">
+        <v>55121</v>
+      </c>
+      <c r="AM9" s="40">
+        <v>55047</v>
+      </c>
+      <c r="AN9" s="40">
+        <v>54996</v>
+      </c>
+      <c r="AO9" s="41">
+        <v>54938</v>
+      </c>
+      <c r="AP9" s="41">
+        <v>54826</v>
+      </c>
+      <c r="AQ9" s="41">
+        <v>54813</v>
+      </c>
+      <c r="AR9" s="55">
+        <v>54665</v>
+      </c>
+      <c r="AS9" s="55">
+        <v>54651</v>
+      </c>
+    </row>
+    <row r="10" spans="1:49" s="27" customFormat="1">
+      <c r="A10" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="38">
+        <v>35679</v>
+      </c>
+      <c r="C10" s="39">
+        <v>35611</v>
+      </c>
+      <c r="D10" s="39">
+        <v>35555</v>
+      </c>
+      <c r="E10" s="39">
+        <v>35551</v>
+      </c>
+      <c r="F10" s="39">
+        <v>35535</v>
+      </c>
+      <c r="G10" s="39">
+        <v>35550</v>
+      </c>
+      <c r="H10" s="39">
+        <v>35537</v>
+      </c>
+      <c r="I10" s="39">
+        <v>35524</v>
+      </c>
+      <c r="J10" s="38">
+        <v>35449</v>
+      </c>
+      <c r="K10" s="39">
+        <v>35359</v>
+      </c>
+      <c r="L10" s="40">
+        <v>35295</v>
+      </c>
+      <c r="M10" s="40">
+        <v>35266</v>
+      </c>
+      <c r="N10" s="38">
+        <v>35679</v>
+      </c>
+      <c r="O10" s="39">
+        <v>35611</v>
+      </c>
+      <c r="P10" s="39">
+        <v>35555</v>
+      </c>
+      <c r="Q10" s="39">
+        <v>35551</v>
+      </c>
+      <c r="R10" s="39">
+        <v>35535</v>
+      </c>
+      <c r="S10" s="39">
+        <v>35550</v>
+      </c>
+      <c r="T10" s="39">
+        <v>35537</v>
+      </c>
+      <c r="U10" s="39">
+        <v>35524</v>
+      </c>
+      <c r="V10" s="38">
+        <v>35449</v>
+      </c>
+      <c r="W10" s="39">
+        <v>35359</v>
+      </c>
+      <c r="X10" s="55">
+        <v>35295</v>
+      </c>
+      <c r="Y10" s="55">
+        <v>35266</v>
+      </c>
+      <c r="Z10" s="40">
+        <v>35219</v>
+      </c>
+      <c r="AA10" s="40">
+        <v>35148</v>
+      </c>
+      <c r="AB10" s="40">
+        <v>35123</v>
+      </c>
+      <c r="AC10" s="40">
+        <v>35095</v>
+      </c>
+      <c r="AD10" s="40">
+        <v>35024</v>
+      </c>
+      <c r="AE10" s="40">
+        <v>34977</v>
+      </c>
+      <c r="AF10" s="40">
+        <v>34947</v>
+      </c>
+      <c r="AG10" s="40">
+        <v>34823</v>
+      </c>
+      <c r="AH10" s="40">
+        <v>34680</v>
+      </c>
+      <c r="AI10" s="40">
+        <v>34603</v>
+      </c>
+      <c r="AJ10" s="40">
+        <v>34581</v>
+      </c>
+      <c r="AK10" s="40">
+        <v>34527</v>
+      </c>
+      <c r="AL10" s="40">
+        <v>34517</v>
+      </c>
+      <c r="AM10" s="40">
+        <v>34428</v>
+      </c>
+      <c r="AN10" s="40">
+        <v>34384</v>
+      </c>
+      <c r="AO10" s="41">
+        <v>34381</v>
+      </c>
+      <c r="AP10" s="41">
+        <v>34403</v>
+      </c>
+      <c r="AQ10" s="41">
+        <v>34371</v>
+      </c>
+      <c r="AR10" s="55">
+        <v>34291</v>
+      </c>
+      <c r="AS10" s="55">
+        <v>34256</v>
+      </c>
+    </row>
+    <row r="11" spans="1:49" s="27" customFormat="1">
+      <c r="A11" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="38">
+        <v>60445</v>
+      </c>
+      <c r="C11" s="39">
+        <v>60351</v>
+      </c>
+      <c r="D11" s="39">
+        <v>60226</v>
+      </c>
+      <c r="E11" s="39">
+        <v>60153</v>
+      </c>
+      <c r="F11" s="39">
+        <v>60071</v>
+      </c>
+      <c r="G11" s="39">
+        <v>59994</v>
+      </c>
+      <c r="H11" s="39">
+        <v>59833</v>
+      </c>
+      <c r="I11" s="39">
+        <v>59763</v>
+      </c>
+      <c r="J11" s="38">
+        <v>59635</v>
+      </c>
+      <c r="K11" s="39">
+        <v>59523</v>
+      </c>
+      <c r="L11" s="40">
+        <v>59468</v>
+      </c>
+      <c r="M11" s="40">
+        <v>59390</v>
+      </c>
+      <c r="N11" s="38">
+        <v>60445</v>
+      </c>
+      <c r="O11" s="39">
+        <v>60351</v>
+      </c>
+      <c r="P11" s="39">
+        <v>60226</v>
+      </c>
+      <c r="Q11" s="39">
+        <v>60153</v>
+      </c>
+      <c r="R11" s="39">
+        <v>60071</v>
+      </c>
+      <c r="S11" s="39">
+        <v>59994</v>
+      </c>
+      <c r="T11" s="39">
+        <v>59833</v>
+      </c>
+      <c r="U11" s="39">
+        <v>59763</v>
+      </c>
+      <c r="V11" s="38">
+        <v>59635</v>
+      </c>
+      <c r="W11" s="39">
+        <v>59523</v>
+      </c>
+      <c r="X11" s="55">
+        <v>59468</v>
+      </c>
+      <c r="Y11" s="55">
+        <v>59390</v>
+      </c>
+      <c r="Z11" s="40">
+        <v>59338</v>
+      </c>
+      <c r="AA11" s="40">
+        <v>59243</v>
+      </c>
+      <c r="AB11" s="40">
+        <v>59164</v>
+      </c>
+      <c r="AC11" s="40">
+        <v>59063</v>
+      </c>
+      <c r="AD11" s="40">
+        <v>59017</v>
+      </c>
+      <c r="AE11" s="40">
+        <v>58945</v>
+      </c>
+      <c r="AF11" s="40">
+        <v>58810</v>
+      </c>
+      <c r="AG11" s="40">
+        <v>58706</v>
+      </c>
+      <c r="AH11" s="40">
+        <v>58547</v>
+      </c>
+      <c r="AI11" s="40">
+        <v>58445</v>
+      </c>
+      <c r="AJ11" s="40">
+        <v>58365</v>
+      </c>
+      <c r="AK11" s="40">
+        <v>58211</v>
+      </c>
+      <c r="AL11" s="40">
+        <v>58125</v>
+      </c>
+      <c r="AM11" s="40">
+        <v>58033</v>
+      </c>
+      <c r="AN11" s="40">
+        <v>57976</v>
+      </c>
+      <c r="AO11" s="41">
+        <v>57905</v>
+      </c>
+      <c r="AP11" s="41">
+        <v>57815</v>
+      </c>
+      <c r="AQ11" s="41">
+        <v>57685</v>
+      </c>
+      <c r="AR11" s="55">
+        <v>57614</v>
+      </c>
+      <c r="AS11" s="55">
+        <v>57534</v>
+      </c>
+    </row>
+    <row r="12" spans="1:49" s="27" customFormat="1">
+      <c r="A12" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="38">
+        <v>14600</v>
+      </c>
+      <c r="C12" s="39">
+        <v>14590</v>
+      </c>
+      <c r="D12" s="39">
+        <v>14601</v>
+      </c>
+      <c r="E12" s="39">
+        <v>14596</v>
+      </c>
+      <c r="F12" s="39">
+        <v>14601</v>
+      </c>
+      <c r="G12" s="39">
+        <v>14564</v>
+      </c>
+      <c r="H12" s="39">
+        <v>14553</v>
+      </c>
+      <c r="I12" s="39">
+        <v>14523</v>
+      </c>
+      <c r="J12" s="38">
+        <v>14480</v>
+      </c>
+      <c r="K12" s="39">
+        <v>14431</v>
+      </c>
+      <c r="L12" s="40">
+        <v>14355</v>
+      </c>
+      <c r="M12" s="40">
+        <v>14301</v>
+      </c>
+      <c r="N12" s="38">
+        <v>14600</v>
+      </c>
+      <c r="O12" s="39">
+        <v>14590</v>
+      </c>
+      <c r="P12" s="39">
+        <v>14601</v>
+      </c>
+      <c r="Q12" s="39">
+        <v>14596</v>
+      </c>
+      <c r="R12" s="39">
+        <v>14601</v>
+      </c>
+      <c r="S12" s="39">
+        <v>14564</v>
+      </c>
+      <c r="T12" s="39">
+        <v>14553</v>
+      </c>
+      <c r="U12" s="39">
+        <v>14523</v>
+      </c>
+      <c r="V12" s="38">
+        <v>14480</v>
+      </c>
+      <c r="W12" s="39">
+        <v>14431</v>
+      </c>
+      <c r="X12" s="55">
+        <v>14355</v>
+      </c>
+      <c r="Y12" s="55">
+        <v>14301</v>
+      </c>
+      <c r="Z12" s="40">
+        <v>14236</v>
+      </c>
+      <c r="AA12" s="40">
+        <v>14166</v>
+      </c>
+      <c r="AB12" s="40">
+        <v>14113</v>
+      </c>
+      <c r="AC12" s="40">
+        <v>14078</v>
+      </c>
+      <c r="AD12" s="40">
+        <v>13984</v>
+      </c>
+      <c r="AE12" s="40">
+        <v>13941</v>
+      </c>
+      <c r="AF12" s="40">
+        <v>13939</v>
+      </c>
+      <c r="AG12" s="40">
+        <v>13884</v>
+      </c>
+      <c r="AH12" s="40">
+        <v>13814</v>
+      </c>
+      <c r="AI12" s="40">
+        <v>13785</v>
+      </c>
+      <c r="AJ12" s="40">
+        <v>13751</v>
+      </c>
+      <c r="AK12" s="40">
+        <v>13682</v>
+      </c>
+      <c r="AL12" s="40">
+        <v>13651</v>
+      </c>
+      <c r="AM12" s="40">
+        <v>13600</v>
+      </c>
+      <c r="AN12" s="40">
+        <v>13607</v>
+      </c>
+      <c r="AO12" s="41">
+        <v>13628</v>
+      </c>
+      <c r="AP12" s="41">
+        <v>13622</v>
+      </c>
+      <c r="AQ12" s="41">
+        <v>13560</v>
+      </c>
+      <c r="AR12" s="55">
+        <v>13565</v>
+      </c>
+      <c r="AS12" s="55">
+        <v>13532</v>
+      </c>
+    </row>
+    <row r="13" spans="1:49" s="27" customFormat="1">
+      <c r="A13" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="38">
+        <v>9555</v>
+      </c>
+      <c r="C13" s="39">
+        <v>9506</v>
+      </c>
+      <c r="D13" s="39">
+        <v>9520</v>
+      </c>
+      <c r="E13" s="39">
+        <v>9482</v>
+      </c>
+      <c r="F13" s="39">
+        <v>9472</v>
+      </c>
+      <c r="G13" s="39">
+        <v>9448</v>
+      </c>
+      <c r="H13" s="39">
+        <v>9418</v>
+      </c>
+      <c r="I13" s="39">
+        <v>9371</v>
+      </c>
+      <c r="J13" s="38">
+        <v>9350</v>
+      </c>
+      <c r="K13" s="39">
+        <v>9320</v>
+      </c>
+      <c r="L13" s="40">
+        <v>9282</v>
+      </c>
+      <c r="M13" s="40">
+        <v>9243</v>
+      </c>
+      <c r="N13" s="38">
+        <v>9555</v>
+      </c>
+      <c r="O13" s="39">
+        <v>9506</v>
+      </c>
+      <c r="P13" s="39">
+        <v>9520</v>
+      </c>
+      <c r="Q13" s="39">
+        <v>9482</v>
+      </c>
+      <c r="R13" s="39">
+        <v>9472</v>
+      </c>
+      <c r="S13" s="39">
+        <v>9448</v>
+      </c>
+      <c r="T13" s="39">
+        <v>9418</v>
+      </c>
+      <c r="U13" s="39">
+        <v>9371</v>
+      </c>
+      <c r="V13" s="38">
+        <v>9350</v>
+      </c>
+      <c r="W13" s="39">
+        <v>9320</v>
+      </c>
+      <c r="X13" s="55">
+        <v>9282</v>
+      </c>
+      <c r="Y13" s="55">
+        <v>9243</v>
+      </c>
+      <c r="Z13" s="40">
+        <v>9218</v>
+      </c>
+      <c r="AA13" s="40">
+        <v>9191</v>
+      </c>
+      <c r="AB13" s="40">
+        <v>9187</v>
+      </c>
+      <c r="AC13" s="40">
+        <v>9179</v>
+      </c>
+      <c r="AD13" s="40">
+        <v>9179</v>
+      </c>
+      <c r="AE13" s="40">
+        <v>9155</v>
+      </c>
+      <c r="AF13" s="40">
+        <v>9131</v>
+      </c>
+      <c r="AG13" s="40">
+        <v>9087</v>
+      </c>
+      <c r="AH13" s="40">
+        <v>9065</v>
+      </c>
+      <c r="AI13" s="40">
+        <v>9064</v>
+      </c>
+      <c r="AJ13" s="40">
+        <v>9067</v>
+      </c>
+      <c r="AK13" s="40">
+        <v>9074</v>
+      </c>
+      <c r="AL13" s="40">
+        <v>9054</v>
+      </c>
+      <c r="AM13" s="40">
+        <v>9071</v>
+      </c>
+      <c r="AN13" s="40">
+        <v>9074</v>
+      </c>
+      <c r="AO13" s="41">
+        <v>9065</v>
+      </c>
+      <c r="AP13" s="41">
+        <v>9081</v>
+      </c>
+      <c r="AQ13" s="41">
+        <v>9109</v>
+      </c>
+      <c r="AR13" s="55">
+        <v>9108</v>
+      </c>
+      <c r="AS13" s="55">
+        <v>9131</v>
+      </c>
+    </row>
+    <row r="14" spans="1:49" s="27" customFormat="1">
+      <c r="A14" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="38">
+        <v>7188</v>
+      </c>
+      <c r="C14" s="39">
+        <v>7146</v>
+      </c>
+      <c r="D14" s="39">
+        <v>7138</v>
+      </c>
+      <c r="E14" s="39">
+        <v>7126</v>
+      </c>
+      <c r="F14" s="39">
+        <v>7093</v>
+      </c>
+      <c r="G14" s="39">
+        <v>7037</v>
+      </c>
+      <c r="H14" s="39">
+        <v>6995</v>
+      </c>
+      <c r="I14" s="39">
+        <v>6970</v>
+      </c>
+      <c r="J14" s="38">
+        <v>6927</v>
+      </c>
+      <c r="K14" s="39">
+        <v>6886</v>
+      </c>
+      <c r="L14" s="40">
+        <v>6870</v>
+      </c>
+      <c r="M14" s="40">
+        <v>6767</v>
+      </c>
+      <c r="N14" s="38">
+        <v>7188</v>
+      </c>
+      <c r="O14" s="39">
+        <v>7146</v>
+      </c>
+      <c r="P14" s="39">
+        <v>7138</v>
+      </c>
+      <c r="Q14" s="39">
+        <v>7126</v>
+      </c>
+      <c r="R14" s="39">
+        <v>7093</v>
+      </c>
+      <c r="S14" s="39">
+        <v>7037</v>
+      </c>
+      <c r="T14" s="39">
+        <v>6995</v>
+      </c>
+      <c r="U14" s="39">
+        <v>6970</v>
+      </c>
+      <c r="V14" s="38">
+        <v>6927</v>
+      </c>
+      <c r="W14" s="39">
+        <v>6886</v>
+      </c>
+      <c r="X14" s="55">
+        <v>6870</v>
+      </c>
+      <c r="Y14" s="55">
+        <v>6767</v>
+      </c>
+      <c r="Z14" s="40">
+        <v>6755</v>
+      </c>
+      <c r="AA14" s="40">
+        <v>6706</v>
+      </c>
+      <c r="AB14" s="40">
+        <v>6695</v>
+      </c>
+      <c r="AC14" s="40">
+        <v>6656</v>
+      </c>
+      <c r="AD14" s="40">
+        <v>6625</v>
+      </c>
+      <c r="AE14" s="40">
+        <v>6629</v>
+      </c>
+      <c r="AF14" s="40">
+        <v>6571</v>
+      </c>
+      <c r="AG14" s="40">
+        <v>6516</v>
+      </c>
+      <c r="AH14" s="40">
+        <v>6495</v>
+      </c>
+      <c r="AI14" s="40">
+        <v>6480</v>
+      </c>
+      <c r="AJ14" s="40">
+        <v>6430</v>
+      </c>
+      <c r="AK14" s="40">
+        <v>6412</v>
+      </c>
+      <c r="AL14" s="40">
+        <v>6431</v>
+      </c>
+      <c r="AM14" s="40">
+        <v>6408</v>
+      </c>
+      <c r="AN14" s="40">
+        <v>6385</v>
+      </c>
+      <c r="AO14" s="41">
+        <v>6346</v>
+      </c>
+      <c r="AP14" s="41">
+        <v>6326</v>
+      </c>
+      <c r="AQ14" s="41">
+        <v>6313</v>
+      </c>
+      <c r="AR14" s="55">
+        <v>6279</v>
+      </c>
+      <c r="AS14" s="55">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="15" spans="1:49" s="27" customFormat="1">
+      <c r="A15" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="38">
+        <v>11668</v>
+      </c>
+      <c r="C15" s="39">
+        <v>11679</v>
+      </c>
+      <c r="D15" s="39">
+        <v>11706</v>
+      </c>
+      <c r="E15" s="39">
+        <v>11682</v>
+      </c>
+      <c r="F15" s="39">
+        <v>11669</v>
+      </c>
+      <c r="G15" s="39">
+        <v>11656</v>
+      </c>
+      <c r="H15" s="39">
+        <v>11606</v>
+      </c>
+      <c r="I15" s="39">
+        <v>11568</v>
+      </c>
+      <c r="J15" s="38">
+        <v>11572</v>
+      </c>
+      <c r="K15" s="39">
+        <v>11539</v>
+      </c>
+      <c r="L15" s="40">
+        <v>11452</v>
+      </c>
+      <c r="M15" s="40">
+        <v>11376</v>
+      </c>
+      <c r="N15" s="38">
+        <v>11668</v>
+      </c>
+      <c r="O15" s="39">
+        <v>11679</v>
+      </c>
+      <c r="P15" s="39">
+        <v>11706</v>
+      </c>
+      <c r="Q15" s="39">
+        <v>11682</v>
+      </c>
+      <c r="R15" s="39">
+        <v>11669</v>
+      </c>
+      <c r="S15" s="39">
+        <v>11656</v>
+      </c>
+      <c r="T15" s="39">
+        <v>11606</v>
+      </c>
+      <c r="U15" s="39">
+        <v>11568</v>
+      </c>
+      <c r="V15" s="38">
+        <v>11572</v>
+      </c>
+      <c r="W15" s="39">
+        <v>11539</v>
+      </c>
+      <c r="X15" s="55">
+        <v>11452</v>
+      </c>
+      <c r="Y15" s="55">
+        <v>11376</v>
+      </c>
+      <c r="Z15" s="40">
+        <v>11364</v>
+      </c>
+      <c r="AA15" s="40">
+        <v>11336</v>
+      </c>
+      <c r="AB15" s="40">
+        <v>11358</v>
+      </c>
+      <c r="AC15" s="40">
+        <v>11316</v>
+      </c>
+      <c r="AD15" s="40">
+        <v>11333</v>
+      </c>
+      <c r="AE15" s="40">
+        <v>11304</v>
+      </c>
+      <c r="AF15" s="40">
+        <v>11282</v>
+      </c>
+      <c r="AG15" s="40">
+        <v>11251</v>
+      </c>
+      <c r="AH15" s="40">
+        <v>11192</v>
+      </c>
+      <c r="AI15" s="40">
+        <v>11151</v>
+      </c>
+      <c r="AJ15" s="40">
+        <v>11137</v>
+      </c>
+      <c r="AK15" s="40">
+        <v>11112</v>
+      </c>
+      <c r="AL15" s="40">
+        <v>11099</v>
+      </c>
+      <c r="AM15" s="40">
+        <v>11090</v>
+      </c>
+      <c r="AN15" s="40">
+        <v>11071</v>
+      </c>
+      <c r="AO15" s="41">
+        <v>11073</v>
+      </c>
+      <c r="AP15" s="41">
+        <v>11062</v>
+      </c>
+      <c r="AQ15" s="41">
+        <v>11076</v>
+      </c>
+      <c r="AR15" s="55">
+        <v>11068</v>
+      </c>
+      <c r="AS15" s="55">
+        <v>11055</v>
+      </c>
+    </row>
+    <row r="16" spans="1:49" s="27" customFormat="1">
+      <c r="A16" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="38">
+        <v>19004</v>
+      </c>
+      <c r="C16" s="39">
+        <v>18931</v>
+      </c>
+      <c r="D16" s="39">
+        <v>18874</v>
+      </c>
+      <c r="E16" s="39">
+        <v>18848</v>
+      </c>
+      <c r="F16" s="39">
+        <v>18823</v>
+      </c>
+      <c r="G16" s="39">
+        <v>18820</v>
+      </c>
+      <c r="H16" s="39">
+        <v>18786</v>
+      </c>
+      <c r="I16" s="39">
+        <v>18729</v>
+      </c>
+      <c r="J16" s="38">
+        <v>18726</v>
+      </c>
+      <c r="K16" s="39">
+        <v>18622</v>
+      </c>
+      <c r="L16" s="40">
+        <v>18553</v>
+      </c>
+      <c r="M16" s="40">
+        <v>18480</v>
+      </c>
+      <c r="N16" s="38">
+        <v>19004</v>
+      </c>
+      <c r="O16" s="39">
+        <v>18931</v>
+      </c>
+      <c r="P16" s="39">
+        <v>18874</v>
+      </c>
+      <c r="Q16" s="39">
+        <v>18848</v>
+      </c>
+      <c r="R16" s="39">
+        <v>18823</v>
+      </c>
+      <c r="S16" s="39">
+        <v>18820</v>
+      </c>
+      <c r="T16" s="39">
+        <v>18786</v>
+      </c>
+      <c r="U16" s="39">
+        <v>18729</v>
+      </c>
+      <c r="V16" s="38">
+        <v>18726</v>
+      </c>
+      <c r="W16" s="39">
+        <v>18622</v>
+      </c>
+      <c r="X16" s="55">
+        <v>18553</v>
+      </c>
+      <c r="Y16" s="55">
+        <v>18480</v>
+      </c>
+      <c r="Z16" s="40">
+        <v>18406</v>
+      </c>
+      <c r="AA16" s="40">
+        <v>18315</v>
+      </c>
+      <c r="AB16" s="40">
+        <v>18293</v>
+      </c>
+      <c r="AC16" s="40">
+        <v>18231</v>
+      </c>
+      <c r="AD16" s="40">
+        <v>18142</v>
+      </c>
+      <c r="AE16" s="40">
+        <v>18084</v>
+      </c>
+      <c r="AF16" s="40">
+        <v>18018</v>
+      </c>
+      <c r="AG16" s="40">
+        <v>17934</v>
+      </c>
+      <c r="AH16" s="40">
+        <v>17881</v>
+      </c>
+      <c r="AI16" s="40">
+        <v>17810</v>
+      </c>
+      <c r="AJ16" s="40">
+        <v>17767</v>
+      </c>
+      <c r="AK16" s="40">
+        <v>17730</v>
+      </c>
+      <c r="AL16" s="40">
+        <v>17682</v>
+      </c>
+      <c r="AM16" s="40">
+        <v>17595</v>
+      </c>
+      <c r="AN16" s="40">
+        <v>17574</v>
+      </c>
+      <c r="AO16" s="41">
+        <v>17571</v>
+      </c>
+      <c r="AP16" s="41">
+        <v>17611</v>
+      </c>
+      <c r="AQ16" s="41">
+        <v>17586</v>
+      </c>
+      <c r="AR16" s="55">
+        <v>17538</v>
+      </c>
+      <c r="AS16" s="55">
+        <v>17461</v>
+      </c>
+    </row>
+    <row r="17" spans="1:49" s="27" customFormat="1">
+      <c r="A17" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="38">
+        <v>33640</v>
+      </c>
+      <c r="C17" s="39">
+        <v>33592</v>
+      </c>
+      <c r="D17" s="39">
+        <v>33580</v>
+      </c>
+      <c r="E17" s="39">
+        <v>33562</v>
+      </c>
+      <c r="F17" s="39">
+        <v>33570</v>
+      </c>
+      <c r="G17" s="39">
+        <v>33560</v>
+      </c>
+      <c r="H17" s="39">
+        <v>33504</v>
+      </c>
+      <c r="I17" s="39">
+        <v>33443</v>
+      </c>
+      <c r="J17" s="38">
+        <v>33408</v>
+      </c>
+      <c r="K17" s="39">
+        <v>33354</v>
+      </c>
+      <c r="L17" s="40">
+        <v>33289</v>
+      </c>
+      <c r="M17" s="40">
+        <v>33255</v>
+      </c>
+      <c r="N17" s="38">
+        <v>33640</v>
+      </c>
+      <c r="O17" s="39">
+        <v>33592</v>
+      </c>
+      <c r="P17" s="39">
+        <v>33580</v>
+      </c>
+      <c r="Q17" s="39">
+        <v>33562</v>
+      </c>
+      <c r="R17" s="39">
+        <v>33570</v>
+      </c>
+      <c r="S17" s="39">
+        <v>33560</v>
+      </c>
+      <c r="T17" s="39">
+        <v>33504</v>
+      </c>
+      <c r="U17" s="39">
+        <v>33443</v>
+      </c>
+      <c r="V17" s="38">
+        <v>33408</v>
+      </c>
+      <c r="W17" s="39">
+        <v>33354</v>
+      </c>
+      <c r="X17" s="55">
+        <v>33289</v>
+      </c>
+      <c r="Y17" s="55">
+        <v>33255</v>
+      </c>
+      <c r="Z17" s="40">
+        <v>33199</v>
+      </c>
+      <c r="AA17" s="40">
+        <v>33115</v>
+      </c>
+      <c r="AB17" s="40">
+        <v>32954</v>
+      </c>
+      <c r="AC17" s="40">
+        <v>32905</v>
+      </c>
+      <c r="AD17" s="40">
+        <v>32821</v>
+      </c>
+      <c r="AE17" s="40">
+        <v>32769</v>
+      </c>
+      <c r="AF17" s="40">
+        <v>32650</v>
+      </c>
+      <c r="AG17" s="40">
+        <v>32534</v>
+      </c>
+      <c r="AH17" s="40">
+        <v>32422</v>
+      </c>
+      <c r="AI17" s="40">
+        <v>32424</v>
+      </c>
+      <c r="AJ17" s="40">
+        <v>32281</v>
+      </c>
+      <c r="AK17" s="40">
+        <v>32247</v>
+      </c>
+      <c r="AL17" s="40">
+        <v>32210</v>
+      </c>
+      <c r="AM17" s="40">
+        <v>32218</v>
+      </c>
+      <c r="AN17" s="40">
+        <v>32189</v>
+      </c>
+      <c r="AO17" s="41">
+        <v>32177</v>
+      </c>
+      <c r="AP17" s="41">
+        <v>32145</v>
+      </c>
+      <c r="AQ17" s="41">
+        <v>32128</v>
+      </c>
+      <c r="AR17" s="55">
+        <v>32034</v>
+      </c>
+      <c r="AS17" s="55">
+        <v>31992</v>
+      </c>
+    </row>
+    <row r="18" spans="1:49" s="27" customFormat="1">
+      <c r="A18" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="38">
+        <v>11052</v>
+      </c>
+      <c r="C18" s="39">
+        <v>11017</v>
+      </c>
+      <c r="D18" s="39">
+        <v>11009</v>
+      </c>
+      <c r="E18" s="39">
+        <v>11000</v>
+      </c>
+      <c r="F18" s="39">
+        <v>10985</v>
+      </c>
+      <c r="G18" s="39">
+        <v>10952</v>
+      </c>
+      <c r="H18" s="39">
+        <v>10907</v>
+      </c>
+      <c r="I18" s="39">
+        <v>10888</v>
+      </c>
+      <c r="J18" s="38">
+        <v>10856</v>
+      </c>
+      <c r="K18" s="39">
+        <v>10823</v>
+      </c>
+      <c r="L18" s="40">
+        <v>10742</v>
+      </c>
+      <c r="M18" s="40">
+        <v>10677</v>
+      </c>
+      <c r="N18" s="38">
+        <v>11052</v>
+      </c>
+      <c r="O18" s="39">
+        <v>11017</v>
+      </c>
+      <c r="P18" s="39">
+        <v>11009</v>
+      </c>
+      <c r="Q18" s="39">
+        <v>11000</v>
+      </c>
+      <c r="R18" s="39">
+        <v>10985</v>
+      </c>
+      <c r="S18" s="39">
+        <v>10952</v>
+      </c>
+      <c r="T18" s="39">
+        <v>10907</v>
+      </c>
+      <c r="U18" s="39">
+        <v>10888</v>
+      </c>
+      <c r="V18" s="38">
+        <v>10856</v>
+      </c>
+      <c r="W18" s="39">
+        <v>10823</v>
+      </c>
+      <c r="X18" s="55">
+        <v>10742</v>
+      </c>
+      <c r="Y18" s="55">
+        <v>10677</v>
+      </c>
+      <c r="Z18" s="40">
+        <v>10618</v>
+      </c>
+      <c r="AA18" s="40">
+        <v>10578</v>
+      </c>
+      <c r="AB18" s="40">
+        <v>10548</v>
+      </c>
+      <c r="AC18" s="40">
+        <v>10502</v>
+      </c>
+      <c r="AD18" s="40">
+        <v>10453</v>
+      </c>
+      <c r="AE18" s="40">
+        <v>10419</v>
+      </c>
+      <c r="AF18" s="40">
+        <v>10358</v>
+      </c>
+      <c r="AG18" s="40">
+        <v>10322</v>
+      </c>
+      <c r="AH18" s="40">
+        <v>10282</v>
+      </c>
+      <c r="AI18" s="40">
+        <v>10225</v>
+      </c>
+      <c r="AJ18" s="40">
+        <v>10186</v>
+      </c>
+      <c r="AK18" s="40">
+        <v>10167</v>
+      </c>
+      <c r="AL18" s="40">
+        <v>10128</v>
+      </c>
+      <c r="AM18" s="40">
+        <v>10088</v>
+      </c>
+      <c r="AN18" s="40">
+        <v>10095</v>
+      </c>
+      <c r="AO18" s="41">
+        <v>10069</v>
+      </c>
+      <c r="AP18" s="41">
+        <v>10056</v>
+      </c>
+      <c r="AQ18" s="41">
+        <v>9997</v>
+      </c>
+      <c r="AR18" s="55">
+        <v>9981</v>
+      </c>
+      <c r="AS18" s="55">
+        <v>9968</v>
+      </c>
+    </row>
+    <row r="19" spans="1:49" s="27" customFormat="1">
+      <c r="A19" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="38">
+        <v>41531</v>
+      </c>
+      <c r="C19" s="39">
+        <v>41446</v>
+      </c>
+      <c r="D19" s="39">
+        <v>41355</v>
+      </c>
+      <c r="E19" s="39">
+        <v>41268</v>
+      </c>
+      <c r="F19" s="39">
+        <v>41228</v>
+      </c>
+      <c r="G19" s="39">
+        <v>41183</v>
+      </c>
+      <c r="H19" s="39">
+        <v>41114</v>
+      </c>
+      <c r="I19" s="39">
+        <v>41027</v>
+      </c>
+      <c r="J19" s="38">
+        <v>40972</v>
+      </c>
+      <c r="K19" s="39">
+        <v>40933</v>
+      </c>
+      <c r="L19" s="40">
+        <v>40904</v>
+      </c>
+      <c r="M19" s="40">
+        <v>40809</v>
+      </c>
+      <c r="N19" s="38">
+        <v>41531</v>
+      </c>
+      <c r="O19" s="39">
+        <v>41446</v>
+      </c>
+      <c r="P19" s="39">
+        <v>41355</v>
+      </c>
+      <c r="Q19" s="39">
+        <v>41268</v>
+      </c>
+      <c r="R19" s="39">
+        <v>41228</v>
+      </c>
+      <c r="S19" s="39">
+        <v>41183</v>
+      </c>
+      <c r="T19" s="39">
+        <v>41114</v>
+      </c>
+      <c r="U19" s="39">
+        <v>41027</v>
+      </c>
+      <c r="V19" s="38">
+        <v>40972</v>
+      </c>
+      <c r="W19" s="39">
+        <v>40933</v>
+      </c>
+      <c r="X19" s="55">
+        <v>40904</v>
+      </c>
+      <c r="Y19" s="55">
+        <v>40809</v>
+      </c>
+      <c r="Z19" s="40">
+        <v>40765</v>
+      </c>
+      <c r="AA19" s="42" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB19" s="40">
+        <v>40614</v>
+      </c>
+      <c r="AC19" s="40">
+        <v>40557</v>
+      </c>
+      <c r="AD19" s="40">
+        <v>40484</v>
+      </c>
+      <c r="AE19" s="40">
+        <v>40445</v>
+      </c>
+      <c r="AF19" s="40">
+        <v>40378</v>
+      </c>
+      <c r="AG19" s="40">
+        <v>40278</v>
+      </c>
+      <c r="AH19" s="40">
+        <v>40193</v>
+      </c>
+      <c r="AI19" s="40">
+        <v>40115</v>
+      </c>
+      <c r="AJ19" s="40">
+        <v>40113</v>
+      </c>
+      <c r="AK19" s="40">
+        <v>40091</v>
+      </c>
+      <c r="AL19" s="40">
+        <v>40047</v>
+      </c>
+      <c r="AM19" s="40">
+        <v>40010</v>
+      </c>
+      <c r="AN19" s="40">
+        <v>39985</v>
+      </c>
+      <c r="AO19" s="41">
+        <v>39902</v>
+      </c>
+      <c r="AP19" s="41">
+        <v>39858</v>
+      </c>
+      <c r="AQ19" s="41">
+        <v>39836</v>
+      </c>
+      <c r="AR19" s="55">
+        <v>39757</v>
+      </c>
+      <c r="AS19" s="55">
+        <v>39721</v>
+      </c>
+    </row>
+    <row r="20" spans="1:49" s="27" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A20" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="61"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="61"/>
+      <c r="P20" s="61"/>
+      <c r="Q20" s="61"/>
+      <c r="R20" s="61"/>
+      <c r="S20" s="61"/>
+      <c r="T20" s="61"/>
+      <c r="U20" s="61"/>
+      <c r="V20" s="61"/>
+      <c r="W20" s="61"/>
+      <c r="X20" s="61"/>
+      <c r="Y20" s="61"/>
+      <c r="Z20" s="61"/>
+      <c r="AA20" s="61"/>
+      <c r="AB20" s="61"/>
+      <c r="AC20" s="61"/>
+      <c r="AD20" s="61"/>
+      <c r="AE20" s="61"/>
+      <c r="AF20" s="61"/>
+      <c r="AG20" s="61"/>
+      <c r="AH20" s="61"/>
+      <c r="AI20" s="61"/>
+      <c r="AJ20" s="61"/>
+      <c r="AK20" s="61"/>
+      <c r="AL20" s="61"/>
+      <c r="AM20" s="61"/>
+      <c r="AN20" s="61"/>
+      <c r="AO20" s="61"/>
+      <c r="AP20" s="61"/>
+      <c r="AQ20" s="61"/>
+      <c r="AR20" s="61"/>
+      <c r="AS20" s="61"/>
+      <c r="AT20" s="61"/>
+      <c r="AU20" s="61"/>
+      <c r="AV20" s="61"/>
+      <c r="AW20" s="61"/>
+    </row>
+    <row r="21" spans="1:49" s="27" customFormat="1">
+      <c r="A21" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="38">
+        <v>483947</v>
+      </c>
+      <c r="C21" s="39">
+        <v>483928</v>
+      </c>
+      <c r="D21" s="39">
+        <v>483955</v>
+      </c>
+      <c r="E21" s="39">
+        <v>484049</v>
+      </c>
+      <c r="F21" s="39">
+        <v>484197</v>
+      </c>
+      <c r="G21" s="39">
+        <v>484614</v>
+      </c>
+      <c r="H21" s="39">
+        <v>484804</v>
+      </c>
+      <c r="I21" s="39">
+        <v>484849</v>
+      </c>
+      <c r="J21" s="38">
+        <v>484788</v>
+      </c>
+      <c r="K21" s="39">
+        <v>484820</v>
+      </c>
+      <c r="L21" s="40">
+        <v>485070</v>
+      </c>
+      <c r="M21" s="40">
+        <v>485328</v>
+      </c>
+      <c r="N21" s="38">
+        <v>483947</v>
+      </c>
+      <c r="O21" s="39">
+        <v>483928</v>
+      </c>
+      <c r="P21" s="39">
+        <v>483955</v>
+      </c>
+      <c r="Q21" s="39">
+        <v>484049</v>
+      </c>
+      <c r="R21" s="39">
+        <v>484197</v>
+      </c>
+      <c r="S21" s="39">
+        <v>484614</v>
+      </c>
+      <c r="T21" s="39">
+        <v>484804</v>
+      </c>
+      <c r="U21" s="39">
+        <v>484849</v>
+      </c>
+      <c r="V21" s="38">
+        <v>484788</v>
+      </c>
+      <c r="W21" s="39">
+        <v>484820</v>
+      </c>
+      <c r="X21" s="55">
+        <v>485070</v>
+      </c>
+      <c r="Y21" s="55">
+        <v>485328</v>
+      </c>
+      <c r="Z21" s="40">
+        <v>485734</v>
+      </c>
+      <c r="AA21" s="40">
+        <v>485939</v>
+      </c>
+      <c r="AB21" s="40">
+        <v>485991</v>
+      </c>
+      <c r="AC21" s="40">
+        <v>486071</v>
+      </c>
+      <c r="AD21" s="40">
+        <v>486325</v>
+      </c>
+      <c r="AE21" s="40">
+        <v>486358</v>
+      </c>
+      <c r="AF21" s="40">
+        <v>486369</v>
+      </c>
+      <c r="AG21" s="40">
+        <v>486497</v>
+      </c>
+      <c r="AH21" s="40">
+        <v>486716</v>
+      </c>
+      <c r="AI21" s="40">
+        <v>486612</v>
+      </c>
+      <c r="AJ21" s="40">
+        <v>486677</v>
+      </c>
+      <c r="AK21" s="40">
+        <v>486579</v>
+      </c>
+      <c r="AL21" s="40">
+        <v>486459</v>
+      </c>
+      <c r="AM21" s="40">
+        <v>486461</v>
+      </c>
+      <c r="AN21" s="39">
+        <v>486214</v>
+      </c>
+      <c r="AO21" s="41">
+        <v>486065</v>
+      </c>
+      <c r="AP21" s="41">
+        <v>486112</v>
+      </c>
+      <c r="AQ21" s="41">
+        <v>485933</v>
+      </c>
+      <c r="AR21" s="55">
+        <v>485981</v>
+      </c>
+      <c r="AS21" s="55">
+        <v>485897</v>
+      </c>
+    </row>
+    <row r="22" spans="1:49" s="27" customFormat="1">
+      <c r="A22" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="38">
+        <v>354747</v>
+      </c>
+      <c r="C22" s="39">
+        <v>354933</v>
+      </c>
+      <c r="D22" s="39">
+        <v>355097</v>
+      </c>
+      <c r="E22" s="39">
+        <v>355287</v>
+      </c>
+      <c r="F22" s="39">
+        <v>355554</v>
+      </c>
+      <c r="G22" s="39">
+        <v>356011</v>
+      </c>
+      <c r="H22" s="39">
+        <v>356327</v>
+      </c>
+      <c r="I22" s="39">
+        <v>356536</v>
+      </c>
+      <c r="J22" s="38">
+        <v>356684</v>
+      </c>
+      <c r="K22" s="39">
+        <v>356891</v>
+      </c>
+      <c r="L22" s="40">
+        <v>357241</v>
+      </c>
+      <c r="M22" s="40">
+        <v>357628</v>
+      </c>
+      <c r="N22" s="38">
+        <v>354747</v>
+      </c>
+      <c r="O22" s="39">
+        <v>354933</v>
+      </c>
+      <c r="P22" s="39">
+        <v>355097</v>
+      </c>
+      <c r="Q22" s="39">
+        <v>355287</v>
+      </c>
+      <c r="R22" s="39">
+        <v>355554</v>
+      </c>
+      <c r="S22" s="39">
+        <v>356011</v>
+      </c>
+      <c r="T22" s="39">
+        <v>356327</v>
+      </c>
+      <c r="U22" s="39">
+        <v>356536</v>
+      </c>
+      <c r="V22" s="38">
+        <v>356684</v>
+      </c>
+      <c r="W22" s="39">
+        <v>356891</v>
+      </c>
+      <c r="X22" s="55">
+        <v>357241</v>
+      </c>
+      <c r="Y22" s="55">
+        <v>357628</v>
+      </c>
+      <c r="Z22" s="40">
+        <v>358031</v>
+      </c>
+      <c r="AA22" s="40">
+        <v>358377</v>
+      </c>
+      <c r="AB22" s="40">
+        <v>358601</v>
+      </c>
+      <c r="AC22" s="40">
+        <v>358822</v>
+      </c>
+      <c r="AD22" s="40">
+        <v>359159</v>
+      </c>
+      <c r="AE22" s="40">
+        <v>359361</v>
+      </c>
+      <c r="AF22" s="40">
+        <v>359576</v>
+      </c>
+      <c r="AG22" s="40">
+        <v>359958</v>
+      </c>
+      <c r="AH22" s="40">
+        <v>360399</v>
+      </c>
+      <c r="AI22" s="40">
+        <v>360466</v>
+      </c>
+      <c r="AJ22" s="40">
+        <v>360625</v>
+      </c>
+      <c r="AK22" s="40">
+        <v>360704</v>
+      </c>
+      <c r="AL22" s="40">
+        <v>360663</v>
+      </c>
+      <c r="AM22" s="40">
+        <v>360741</v>
+      </c>
+      <c r="AN22" s="39">
+        <v>360559</v>
+      </c>
+      <c r="AO22" s="41">
+        <v>360469</v>
+      </c>
+      <c r="AP22" s="41">
+        <v>360625</v>
+      </c>
+      <c r="AQ22" s="41">
+        <v>360557</v>
+      </c>
+      <c r="AR22" s="55">
+        <v>360733</v>
+      </c>
+      <c r="AS22" s="55">
+        <v>360732</v>
+      </c>
+    </row>
+    <row r="23" spans="1:49" s="27" customFormat="1">
+      <c r="A23" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="38">
+        <v>49676</v>
+      </c>
+      <c r="C23" s="39">
+        <v>49615</v>
+      </c>
+      <c r="D23" s="39">
+        <v>49605</v>
+      </c>
+      <c r="E23" s="39">
+        <v>49557</v>
+      </c>
+      <c r="F23" s="39">
+        <v>49499</v>
+      </c>
+      <c r="G23" s="39">
+        <v>49486</v>
+      </c>
+      <c r="H23" s="39">
+        <v>49440</v>
+      </c>
+      <c r="I23" s="39">
+        <v>49323</v>
+      </c>
+      <c r="J23" s="38">
+        <v>49261</v>
+      </c>
+      <c r="K23" s="39">
+        <v>49214</v>
+      </c>
+      <c r="L23" s="40">
+        <v>49204</v>
+      </c>
+      <c r="M23" s="40">
+        <v>49130</v>
+      </c>
+      <c r="N23" s="38">
+        <v>49676</v>
+      </c>
+      <c r="O23" s="39">
+        <v>49615</v>
+      </c>
+      <c r="P23" s="39">
+        <v>49605</v>
+      </c>
+      <c r="Q23" s="39">
+        <v>49557</v>
+      </c>
+      <c r="R23" s="39">
+        <v>49499</v>
+      </c>
+      <c r="S23" s="39">
+        <v>49486</v>
+      </c>
+      <c r="T23" s="39">
+        <v>49440</v>
+      </c>
+      <c r="U23" s="39">
+        <v>49323</v>
+      </c>
+      <c r="V23" s="38">
+        <v>49261</v>
+      </c>
+      <c r="W23" s="39">
+        <v>49214</v>
+      </c>
+      <c r="X23" s="55">
+        <v>49204</v>
+      </c>
+      <c r="Y23" s="55">
+        <v>49130</v>
+      </c>
+      <c r="Z23" s="40">
+        <v>49111</v>
+      </c>
+      <c r="AA23" s="40">
+        <v>49056</v>
+      </c>
+      <c r="AB23" s="40">
+        <v>48976</v>
+      </c>
+      <c r="AC23" s="40">
+        <v>48943</v>
+      </c>
+      <c r="AD23" s="40">
+        <v>48886</v>
+      </c>
+      <c r="AE23" s="40">
+        <v>48803</v>
+      </c>
+      <c r="AF23" s="40">
+        <v>48702</v>
+      </c>
+      <c r="AG23" s="40">
+        <v>48630</v>
+      </c>
+      <c r="AH23" s="40">
+        <v>48566</v>
+      </c>
+      <c r="AI23" s="40">
+        <v>48507</v>
+      </c>
+      <c r="AJ23" s="40">
+        <v>48451</v>
+      </c>
+      <c r="AK23" s="40">
+        <v>48403</v>
+      </c>
+      <c r="AL23" s="40">
+        <v>48362</v>
+      </c>
+      <c r="AM23" s="40">
+        <v>48349</v>
+      </c>
+      <c r="AN23" s="39">
+        <v>48329</v>
+      </c>
+      <c r="AO23" s="41">
+        <v>48341</v>
+      </c>
+      <c r="AP23" s="41">
+        <v>48253</v>
+      </c>
+      <c r="AQ23" s="41">
+        <v>48216</v>
+      </c>
+      <c r="AR23" s="55">
+        <v>48167</v>
+      </c>
+      <c r="AS23" s="55">
+        <v>48130</v>
+      </c>
+    </row>
+    <row r="24" spans="1:49" s="27" customFormat="1">
+      <c r="A24" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="38">
+        <v>18421</v>
+      </c>
+      <c r="C24" s="39">
+        <v>18363</v>
+      </c>
+      <c r="D24" s="39">
+        <v>18347</v>
+      </c>
+      <c r="E24" s="39">
+        <v>18351</v>
+      </c>
+      <c r="F24" s="39">
+        <v>18347</v>
+      </c>
+      <c r="G24" s="39">
+        <v>18376</v>
+      </c>
+      <c r="H24" s="39">
+        <v>18383</v>
+      </c>
+      <c r="I24" s="39">
+        <v>18393</v>
+      </c>
+      <c r="J24" s="38">
+        <v>18355</v>
+      </c>
+      <c r="K24" s="39">
+        <v>18308</v>
+      </c>
+      <c r="L24" s="40">
+        <v>18248</v>
+      </c>
+      <c r="M24" s="40">
+        <v>18230</v>
+      </c>
+      <c r="N24" s="38">
+        <v>18421</v>
+      </c>
+      <c r="O24" s="39">
+        <v>18363</v>
+      </c>
+      <c r="P24" s="39">
+        <v>18347</v>
+      </c>
+      <c r="Q24" s="39">
+        <v>18351</v>
+      </c>
+      <c r="R24" s="39">
+        <v>18347</v>
+      </c>
+      <c r="S24" s="39">
+        <v>18376</v>
+      </c>
+      <c r="T24" s="39">
+        <v>18383</v>
+      </c>
+      <c r="U24" s="39">
+        <v>18393</v>
+      </c>
+      <c r="V24" s="38">
+        <v>18355</v>
+      </c>
+      <c r="W24" s="39">
+        <v>18308</v>
+      </c>
+      <c r="X24" s="55">
+        <v>18248</v>
+      </c>
+      <c r="Y24" s="55">
+        <v>18230</v>
+      </c>
+      <c r="Z24" s="40">
+        <v>18237</v>
+      </c>
+      <c r="AA24" s="40">
+        <v>18203</v>
+      </c>
+      <c r="AB24" s="40">
+        <v>18181</v>
+      </c>
+      <c r="AC24" s="40">
+        <v>18160</v>
+      </c>
+      <c r="AD24" s="40">
+        <v>18157</v>
+      </c>
+      <c r="AE24" s="40">
+        <v>18115</v>
+      </c>
+      <c r="AF24" s="40">
+        <v>18090</v>
+      </c>
+      <c r="AG24" s="40">
+        <v>18016</v>
+      </c>
+      <c r="AH24" s="40">
+        <v>17968</v>
+      </c>
+      <c r="AI24" s="40">
+        <v>17941</v>
+      </c>
+      <c r="AJ24" s="40">
+        <v>17897</v>
+      </c>
+      <c r="AK24" s="40">
+        <v>17883</v>
+      </c>
+      <c r="AL24" s="40">
+        <v>17881</v>
+      </c>
+      <c r="AM24" s="40">
+        <v>17842</v>
+      </c>
+      <c r="AN24" s="39">
+        <v>17841</v>
+      </c>
+      <c r="AO24" s="41">
+        <v>17840</v>
+      </c>
+      <c r="AP24" s="41">
+        <v>17869</v>
+      </c>
+      <c r="AQ24" s="41">
+        <v>17871</v>
+      </c>
+      <c r="AR24" s="55">
+        <v>17838</v>
+      </c>
+      <c r="AS24" s="55">
+        <v>17843</v>
+      </c>
+    </row>
+    <row r="25" spans="1:49" s="27" customFormat="1">
+      <c r="A25" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="B25" s="38">
+        <v>42735</v>
+      </c>
+      <c r="C25" s="39">
+        <v>42673</v>
+      </c>
+      <c r="D25" s="39">
+        <v>42600</v>
+      </c>
+      <c r="E25" s="39">
+        <v>42573</v>
+      </c>
+      <c r="F25" s="39">
+        <v>42533</v>
+      </c>
+      <c r="G25" s="39">
+        <v>42478</v>
+      </c>
+      <c r="H25" s="39">
+        <v>42415</v>
+      </c>
+      <c r="I25" s="39">
+        <v>42392</v>
+      </c>
+      <c r="J25" s="38">
+        <v>42295</v>
+      </c>
+      <c r="K25" s="39">
+        <v>42218</v>
+      </c>
+      <c r="L25" s="40">
+        <v>42209</v>
+      </c>
+      <c r="M25" s="40">
+        <v>42224</v>
+      </c>
+      <c r="N25" s="38">
+        <v>42735</v>
+      </c>
+      <c r="O25" s="39">
+        <v>42673</v>
+      </c>
+      <c r="P25" s="39">
+        <v>42600</v>
+      </c>
+      <c r="Q25" s="39">
+        <v>42573</v>
+      </c>
+      <c r="R25" s="39">
+        <v>42533</v>
+      </c>
+      <c r="S25" s="39">
+        <v>42478</v>
+      </c>
+      <c r="T25" s="39">
+        <v>42415</v>
+      </c>
+      <c r="U25" s="39">
+        <v>42392</v>
+      </c>
+      <c r="V25" s="38">
+        <v>42295</v>
+      </c>
+      <c r="W25" s="39">
+        <v>42218</v>
+      </c>
+      <c r="X25" s="55">
+        <v>42209</v>
+      </c>
+      <c r="Y25" s="55">
+        <v>42224</v>
+      </c>
+      <c r="Z25" s="40">
+        <v>42227</v>
+      </c>
+      <c r="AA25" s="40">
+        <v>42202</v>
+      </c>
+      <c r="AB25" s="40">
+        <v>42173</v>
+      </c>
+      <c r="AC25" s="40">
+        <v>42117</v>
+      </c>
+      <c r="AD25" s="40">
+        <v>42129</v>
+      </c>
+      <c r="AE25" s="40">
+        <v>42091</v>
+      </c>
+      <c r="AF25" s="40">
+        <v>42035</v>
+      </c>
+      <c r="AG25" s="40">
+        <v>41977</v>
+      </c>
+      <c r="AH25" s="40">
+        <v>41899</v>
+      </c>
+      <c r="AI25" s="40">
+        <v>41844</v>
+      </c>
+      <c r="AJ25" s="40">
+        <v>41829</v>
+      </c>
+      <c r="AK25" s="40">
+        <v>41731</v>
+      </c>
+      <c r="AL25" s="40">
+        <v>41711</v>
+      </c>
+      <c r="AM25" s="40">
+        <v>41659</v>
+      </c>
+      <c r="AN25" s="39">
+        <v>41636</v>
+      </c>
+      <c r="AO25" s="41">
+        <v>41599</v>
+      </c>
+      <c r="AP25" s="41">
+        <v>41572</v>
+      </c>
+      <c r="AQ25" s="41">
+        <v>41487</v>
+      </c>
+      <c r="AR25" s="55">
+        <v>41458</v>
+      </c>
+      <c r="AS25" s="55">
+        <v>41426</v>
+      </c>
+    </row>
+    <row r="26" spans="1:49" s="27" customFormat="1">
+      <c r="A26" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="38">
+        <v>18368</v>
+      </c>
+      <c r="C26" s="39">
+        <v>18344</v>
+      </c>
+      <c r="D26" s="39">
+        <v>18306</v>
+      </c>
+      <c r="E26" s="39">
+        <v>18281</v>
+      </c>
+      <c r="F26" s="39">
+        <v>18264</v>
+      </c>
+      <c r="G26" s="39">
+        <v>18263</v>
+      </c>
+      <c r="H26" s="39">
+        <v>18239</v>
+      </c>
+      <c r="I26" s="39">
+        <v>18205</v>
+      </c>
+      <c r="J26" s="38">
+        <v>18193</v>
+      </c>
+      <c r="K26" s="39">
+        <v>18189</v>
+      </c>
+      <c r="L26" s="40">
+        <v>18168</v>
+      </c>
+      <c r="M26" s="40">
+        <v>18116</v>
+      </c>
+      <c r="N26" s="38">
+        <v>18368</v>
+      </c>
+      <c r="O26" s="39">
+        <v>18344</v>
+      </c>
+      <c r="P26" s="39">
+        <v>18306</v>
+      </c>
+      <c r="Q26" s="39">
+        <v>18281</v>
+      </c>
+      <c r="R26" s="39">
+        <v>18264</v>
+      </c>
+      <c r="S26" s="39">
+        <v>18263</v>
+      </c>
+      <c r="T26" s="39">
+        <v>18239</v>
+      </c>
+      <c r="U26" s="39">
+        <v>18205</v>
+      </c>
+      <c r="V26" s="38">
+        <v>18193</v>
+      </c>
+      <c r="W26" s="39">
+        <v>18189</v>
+      </c>
+      <c r="X26" s="55">
+        <v>18168</v>
+      </c>
+      <c r="Y26" s="55">
+        <v>18116</v>
+      </c>
+      <c r="Z26" s="40">
+        <v>18128</v>
+      </c>
+      <c r="AA26" s="40">
+        <v>18101</v>
+      </c>
+      <c r="AB26" s="40">
+        <v>18060</v>
+      </c>
+      <c r="AC26" s="40">
+        <v>18029</v>
+      </c>
+      <c r="AD26" s="40">
+        <v>17994</v>
+      </c>
+      <c r="AE26" s="40">
+        <v>17988</v>
+      </c>
+      <c r="AF26" s="40">
+        <v>17966</v>
+      </c>
+      <c r="AG26" s="40">
+        <v>17916</v>
+      </c>
+      <c r="AH26" s="40">
+        <v>17884</v>
+      </c>
+      <c r="AI26" s="40">
+        <v>17854</v>
+      </c>
+      <c r="AJ26" s="40">
+        <v>17875</v>
+      </c>
+      <c r="AK26" s="40">
+        <v>17858</v>
+      </c>
+      <c r="AL26" s="40">
+        <v>17842</v>
+      </c>
+      <c r="AM26" s="40">
+        <v>17870</v>
+      </c>
+      <c r="AN26" s="40">
+        <v>17849</v>
+      </c>
+      <c r="AO26" s="41">
+        <v>17816</v>
+      </c>
+      <c r="AP26" s="41">
+        <v>17793</v>
+      </c>
+      <c r="AQ26" s="41">
+        <v>17802</v>
+      </c>
+      <c r="AR26" s="55">
+        <v>17785</v>
+      </c>
+      <c r="AS26" s="55">
+        <v>17766</v>
+      </c>
+    </row>
+    <row r="27" spans="1:49" s="27" customFormat="1" ht="15" customHeight="1">
+      <c r="A27" s="61" t="s">
+        <v>76</v>
+      </c>
+      <c r="B27" s="61"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="61"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+      <c r="P27" s="61"/>
+      <c r="Q27" s="61"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="61"/>
+      <c r="T27" s="61"/>
+      <c r="U27" s="61"/>
+      <c r="V27" s="61"/>
+      <c r="W27" s="61"/>
+      <c r="X27" s="61"/>
+      <c r="Y27" s="61"/>
+      <c r="Z27" s="61"/>
+      <c r="AA27" s="61"/>
+      <c r="AB27" s="61"/>
+      <c r="AC27" s="61"/>
+      <c r="AD27" s="61"/>
+      <c r="AE27" s="61"/>
+      <c r="AF27" s="61"/>
+      <c r="AG27" s="61"/>
+      <c r="AH27" s="61"/>
+      <c r="AI27" s="61"/>
+      <c r="AJ27" s="61"/>
+      <c r="AK27" s="61"/>
+      <c r="AL27" s="61"/>
+      <c r="AM27" s="61"/>
+      <c r="AN27" s="61"/>
+      <c r="AO27" s="61"/>
+      <c r="AP27" s="61"/>
+      <c r="AQ27" s="61"/>
+      <c r="AR27" s="61"/>
+      <c r="AS27" s="61"/>
+      <c r="AT27" s="61"/>
+      <c r="AU27" s="61"/>
+      <c r="AV27" s="61"/>
+      <c r="AW27" s="61"/>
+    </row>
+    <row r="28" spans="1:49" s="27" customFormat="1">
+      <c r="A28" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="38">
+        <v>243106</v>
+      </c>
+      <c r="C28" s="39">
+        <v>242784</v>
+      </c>
+      <c r="D28" s="39">
+        <v>242625</v>
+      </c>
+      <c r="E28" s="39">
+        <v>242335</v>
+      </c>
+      <c r="F28" s="39">
+        <v>242114</v>
+      </c>
+      <c r="G28" s="39">
+        <v>241765</v>
+      </c>
+      <c r="H28" s="39">
+        <v>241273</v>
+      </c>
+      <c r="I28" s="39">
+        <v>240817</v>
+      </c>
+      <c r="J28" s="38">
+        <v>240496</v>
+      </c>
+      <c r="K28" s="39">
+        <v>240003</v>
+      </c>
+      <c r="L28" s="40">
+        <v>239441</v>
+      </c>
+      <c r="M28" s="40">
+        <v>238782</v>
+      </c>
+      <c r="N28" s="38">
+        <v>243106</v>
+      </c>
+      <c r="O28" s="39">
+        <v>242784</v>
+      </c>
+      <c r="P28" s="39">
+        <v>242625</v>
+      </c>
+      <c r="Q28" s="39">
+        <v>242335</v>
+      </c>
+      <c r="R28" s="39">
+        <v>242114</v>
+      </c>
+      <c r="S28" s="39">
+        <v>241765</v>
+      </c>
+      <c r="T28" s="39">
+        <v>241273</v>
+      </c>
+      <c r="U28" s="39">
+        <v>240817</v>
+      </c>
+      <c r="V28" s="38">
+        <v>240496</v>
+      </c>
+      <c r="W28" s="39">
+        <v>240003</v>
+      </c>
+      <c r="X28" s="55">
+        <v>239441</v>
+      </c>
+      <c r="Y28" s="55">
+        <v>238782</v>
+      </c>
+      <c r="Z28" s="40">
+        <v>238246</v>
+      </c>
+      <c r="AA28" s="40">
+        <v>237603</v>
+      </c>
+      <c r="AB28" s="40">
+        <v>237162</v>
+      </c>
+      <c r="AC28" s="40">
+        <v>236731</v>
+      </c>
+      <c r="AD28" s="40">
+        <v>236170</v>
+      </c>
+      <c r="AE28" s="40">
+        <v>235821</v>
+      </c>
+      <c r="AF28" s="40">
+        <v>235334</v>
+      </c>
+      <c r="AG28" s="40">
+        <v>234643</v>
+      </c>
+      <c r="AH28" s="40">
+        <v>233899</v>
+      </c>
+      <c r="AI28" s="40">
+        <v>233515</v>
+      </c>
+      <c r="AJ28" s="40">
+        <v>233082</v>
+      </c>
+      <c r="AK28" s="40">
+        <v>232782</v>
+      </c>
+      <c r="AL28" s="40">
+        <v>232486</v>
+      </c>
+      <c r="AM28" s="40">
+        <v>231978</v>
+      </c>
+      <c r="AN28" s="39">
+        <v>231752</v>
+      </c>
+      <c r="AO28" s="41">
+        <v>231538</v>
+      </c>
+      <c r="AP28" s="41">
+        <v>231287</v>
+      </c>
+      <c r="AQ28" s="27">
+        <v>231046</v>
+      </c>
+      <c r="AR28" s="55">
+        <v>230478</v>
+      </c>
+      <c r="AS28" s="55">
+        <v>230152</v>
+      </c>
+    </row>
+    <row r="29" spans="1:49" s="27" customFormat="1">
+      <c r="A29" s="27" t="s">
+        <v>1</v>
+      </c>
+      <c r="B29" s="38">
+        <v>19943</v>
+      </c>
+      <c r="C29" s="39">
+        <v>20006</v>
+      </c>
+      <c r="D29" s="39">
+        <v>20055</v>
+      </c>
+      <c r="E29" s="39">
+        <v>20076</v>
+      </c>
+      <c r="F29" s="39">
+        <v>20073</v>
+      </c>
+      <c r="G29" s="39">
+        <v>20038</v>
+      </c>
+      <c r="H29" s="39">
+        <v>20055</v>
+      </c>
+      <c r="I29" s="39">
+        <v>20064</v>
+      </c>
+      <c r="J29" s="38">
+        <v>20109</v>
+      </c>
+      <c r="K29" s="39">
+        <v>20119</v>
+      </c>
+      <c r="L29" s="40">
+        <v>20132</v>
+      </c>
+      <c r="M29" s="40">
+        <v>20112</v>
+      </c>
+      <c r="N29" s="38">
+        <v>19943</v>
+      </c>
+      <c r="O29" s="39">
+        <v>20006</v>
+      </c>
+      <c r="P29" s="39">
+        <v>20055</v>
+      </c>
+      <c r="Q29" s="39">
+        <v>20076</v>
+      </c>
+      <c r="R29" s="39">
+        <v>20073</v>
+      </c>
+      <c r="S29" s="39">
+        <v>20038</v>
+      </c>
+      <c r="T29" s="39">
+        <v>20055</v>
+      </c>
+      <c r="U29" s="39">
+        <v>20064</v>
+      </c>
+      <c r="V29" s="38">
+        <v>20109</v>
+      </c>
+      <c r="W29" s="39">
+        <v>20119</v>
+      </c>
+      <c r="X29" s="55">
+        <v>20132</v>
+      </c>
+      <c r="Y29" s="55">
+        <v>20112</v>
+      </c>
+      <c r="Z29" s="40">
+        <v>20136</v>
+      </c>
+      <c r="AA29" s="40">
+        <v>20116</v>
+      </c>
+      <c r="AB29" s="40">
+        <v>20103</v>
+      </c>
+      <c r="AC29" s="40">
+        <v>20097</v>
+      </c>
+      <c r="AD29" s="40">
+        <v>20149</v>
+      </c>
+      <c r="AE29" s="40">
+        <v>20183</v>
+      </c>
+      <c r="AF29" s="40">
+        <v>20201</v>
+      </c>
+      <c r="AG29" s="40">
+        <v>20167</v>
+      </c>
+      <c r="AH29" s="40">
+        <v>20175</v>
+      </c>
+      <c r="AI29" s="40">
+        <v>20152</v>
+      </c>
+      <c r="AJ29" s="40">
+        <v>20112</v>
+      </c>
+      <c r="AK29" s="40">
+        <v>20124</v>
+      </c>
+      <c r="AL29" s="40">
+        <v>20166</v>
+      </c>
+      <c r="AM29" s="40">
+        <v>20088</v>
+      </c>
+      <c r="AN29" s="39">
+        <v>20077</v>
+      </c>
+      <c r="AO29" s="41">
+        <v>20075</v>
+      </c>
+      <c r="AP29" s="41">
+        <v>20059</v>
+      </c>
+      <c r="AQ29" s="27">
+        <v>20072</v>
+      </c>
+      <c r="AR29" s="55">
+        <v>20001</v>
+      </c>
+      <c r="AS29" s="55">
+        <v>19989</v>
+      </c>
+    </row>
+    <row r="30" spans="1:49" s="27" customFormat="1">
+      <c r="A30" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="38">
+        <v>1832</v>
+      </c>
+      <c r="C30" s="39">
+        <v>1828</v>
+      </c>
+      <c r="D30" s="39">
+        <v>1823</v>
+      </c>
+      <c r="E30" s="39">
+        <v>1823</v>
+      </c>
+      <c r="F30" s="39">
+        <v>1818</v>
+      </c>
+      <c r="G30" s="39">
+        <v>1817</v>
+      </c>
+      <c r="H30" s="39">
+        <v>1818</v>
+      </c>
+      <c r="I30" s="39">
+        <v>1816</v>
+      </c>
+      <c r="J30" s="38">
+        <v>1803</v>
+      </c>
+      <c r="K30" s="39">
+        <v>1790</v>
+      </c>
+      <c r="L30" s="40">
+        <v>1790</v>
+      </c>
+      <c r="M30" s="40">
+        <v>1781</v>
+      </c>
+      <c r="N30" s="38">
+        <v>1832</v>
+      </c>
+      <c r="O30" s="39">
+        <v>1828</v>
+      </c>
+      <c r="P30" s="39">
+        <v>1823</v>
+      </c>
+      <c r="Q30" s="39">
+        <v>1823</v>
+      </c>
+      <c r="R30" s="39">
+        <v>1818</v>
+      </c>
+      <c r="S30" s="39">
+        <v>1817</v>
+      </c>
+      <c r="T30" s="39">
+        <v>1818</v>
+      </c>
+      <c r="U30" s="39">
+        <v>1816</v>
+      </c>
+      <c r="V30" s="38">
+        <v>1803</v>
+      </c>
+      <c r="W30" s="39">
+        <v>1790</v>
+      </c>
+      <c r="X30" s="55">
+        <v>1790</v>
+      </c>
+      <c r="Y30" s="55">
+        <v>1781</v>
+      </c>
+      <c r="Z30" s="40">
+        <v>1760</v>
+      </c>
+      <c r="AA30" s="40">
+        <v>1756</v>
+      </c>
+      <c r="AB30" s="40">
+        <v>1744</v>
+      </c>
+      <c r="AC30" s="40">
+        <v>1745</v>
+      </c>
+      <c r="AD30" s="40">
+        <v>1735</v>
+      </c>
+      <c r="AE30" s="40">
+        <v>1737</v>
+      </c>
+      <c r="AF30" s="40">
+        <v>1746</v>
+      </c>
+      <c r="AG30" s="40">
+        <v>1731</v>
+      </c>
+      <c r="AH30" s="40">
+        <v>1718</v>
+      </c>
+      <c r="AI30" s="40">
+        <v>1715</v>
+      </c>
+      <c r="AJ30" s="40">
+        <v>1698</v>
+      </c>
+      <c r="AK30" s="40">
+        <v>1703</v>
+      </c>
+      <c r="AL30" s="40">
+        <v>1689</v>
+      </c>
+      <c r="AM30" s="40">
+        <v>1673</v>
+      </c>
+      <c r="AN30" s="39">
+        <v>1665</v>
+      </c>
+      <c r="AO30" s="41">
+        <v>1663</v>
+      </c>
+      <c r="AP30" s="41">
+        <v>1657</v>
+      </c>
+      <c r="AQ30" s="27">
+        <v>1660</v>
+      </c>
+      <c r="AR30" s="55">
+        <v>1658</v>
+      </c>
+      <c r="AS30" s="55">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="31" spans="1:49" s="27" customFormat="1">
+      <c r="A31" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="38">
+        <v>56493</v>
+      </c>
+      <c r="C31" s="39">
+        <v>56461</v>
+      </c>
+      <c r="D31" s="39">
+        <v>56436</v>
+      </c>
+      <c r="E31" s="39">
+        <v>56373</v>
+      </c>
+      <c r="F31" s="39">
+        <v>56320</v>
+      </c>
+      <c r="G31" s="39">
+        <v>56263</v>
+      </c>
+      <c r="H31" s="39">
+        <v>56184</v>
+      </c>
+      <c r="I31" s="39">
+        <v>56121</v>
+      </c>
+      <c r="J31" s="38">
+        <v>56052</v>
+      </c>
+      <c r="K31" s="39">
+        <v>56019</v>
+      </c>
+      <c r="L31" s="40">
+        <v>55934</v>
+      </c>
+      <c r="M31" s="40">
+        <v>55895</v>
+      </c>
+      <c r="N31" s="38">
+        <v>56493</v>
+      </c>
+      <c r="O31" s="39">
+        <v>56461</v>
+      </c>
+      <c r="P31" s="39">
+        <v>56436</v>
+      </c>
+      <c r="Q31" s="39">
+        <v>56373</v>
+      </c>
+      <c r="R31" s="39">
+        <v>56320</v>
+      </c>
+      <c r="S31" s="39">
+        <v>56263</v>
+      </c>
+      <c r="T31" s="39">
+        <v>56184</v>
+      </c>
+      <c r="U31" s="39">
+        <v>56121</v>
+      </c>
+      <c r="V31" s="38">
+        <v>56052</v>
+      </c>
+      <c r="W31" s="39">
+        <v>56019</v>
+      </c>
+      <c r="X31" s="55">
+        <v>55934</v>
+      </c>
+      <c r="Y31" s="55">
+        <v>55895</v>
+      </c>
+      <c r="Z31" s="40">
+        <v>55824</v>
+      </c>
+      <c r="AA31" s="40">
+        <v>55738</v>
+      </c>
+      <c r="AB31" s="40">
+        <v>55680</v>
+      </c>
+      <c r="AC31" s="40">
+        <v>55613</v>
+      </c>
+      <c r="AD31" s="40">
+        <v>55504</v>
+      </c>
+      <c r="AE31" s="40">
+        <v>55427</v>
+      </c>
+      <c r="AF31" s="40">
+        <v>55394</v>
+      </c>
+      <c r="AG31" s="40">
+        <v>55319</v>
+      </c>
+      <c r="AH31" s="40">
+        <v>55186</v>
+      </c>
+      <c r="AI31" s="40">
+        <v>55185</v>
+      </c>
+      <c r="AJ31" s="40">
+        <v>55195</v>
+      </c>
+      <c r="AK31" s="40">
+        <v>55174</v>
+      </c>
+      <c r="AL31" s="40">
+        <v>55121</v>
+      </c>
+      <c r="AM31" s="40">
+        <v>55047</v>
+      </c>
+      <c r="AN31" s="39">
+        <v>54996</v>
+      </c>
+      <c r="AO31" s="41">
+        <v>54938</v>
+      </c>
+      <c r="AP31" s="41">
+        <v>54826</v>
+      </c>
+      <c r="AQ31" s="27">
+        <v>54813</v>
+      </c>
+      <c r="AR31" s="55">
+        <v>54665</v>
+      </c>
+      <c r="AS31" s="55">
+        <v>54651</v>
+      </c>
+    </row>
+    <row r="32" spans="1:49" s="27" customFormat="1">
+      <c r="A32" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="38">
+        <v>17258</v>
+      </c>
+      <c r="C32" s="39">
+        <v>17248</v>
+      </c>
+      <c r="D32" s="39">
+        <v>17208</v>
+      </c>
+      <c r="E32" s="39">
+        <v>17200</v>
+      </c>
+      <c r="F32" s="39">
+        <v>17188</v>
+      </c>
+      <c r="G32" s="39">
+        <v>17174</v>
+      </c>
+      <c r="H32" s="39">
+        <v>17154</v>
+      </c>
+      <c r="I32" s="39">
+        <v>17131</v>
+      </c>
+      <c r="J32" s="38">
+        <v>17094</v>
+      </c>
+      <c r="K32" s="39">
+        <v>17051</v>
+      </c>
+      <c r="L32" s="40">
+        <v>17047</v>
+      </c>
+      <c r="M32" s="40">
+        <v>17036</v>
+      </c>
+      <c r="N32" s="38">
+        <v>17258</v>
+      </c>
+      <c r="O32" s="39">
+        <v>17248</v>
+      </c>
+      <c r="P32" s="39">
+        <v>17208</v>
+      </c>
+      <c r="Q32" s="39">
+        <v>17200</v>
+      </c>
+      <c r="R32" s="39">
+        <v>17188</v>
+      </c>
+      <c r="S32" s="39">
+        <v>17174</v>
+      </c>
+      <c r="T32" s="39">
+        <v>17154</v>
+      </c>
+      <c r="U32" s="39">
+        <v>17131</v>
+      </c>
+      <c r="V32" s="38">
+        <v>17094</v>
+      </c>
+      <c r="W32" s="39">
+        <v>17051</v>
+      </c>
+      <c r="X32" s="55">
+        <v>17047</v>
+      </c>
+      <c r="Y32" s="55">
+        <v>17036</v>
+      </c>
+      <c r="Z32" s="40">
+        <v>16982</v>
+      </c>
+      <c r="AA32" s="40">
+        <v>16945</v>
+      </c>
+      <c r="AB32" s="40">
+        <v>16942</v>
+      </c>
+      <c r="AC32" s="40">
+        <v>16935</v>
+      </c>
+      <c r="AD32" s="40">
+        <v>16867</v>
+      </c>
+      <c r="AE32" s="40">
+        <v>16862</v>
+      </c>
+      <c r="AF32" s="40">
+        <v>16857</v>
+      </c>
+      <c r="AG32" s="40">
+        <v>16807</v>
+      </c>
+      <c r="AH32" s="40">
+        <v>16712</v>
+      </c>
+      <c r="AI32" s="40">
+        <v>16662</v>
+      </c>
+      <c r="AJ32" s="40">
+        <v>16684</v>
+      </c>
+      <c r="AK32" s="40">
+        <v>16644</v>
+      </c>
+      <c r="AL32" s="40">
+        <v>16636</v>
+      </c>
+      <c r="AM32" s="40">
+        <v>16586</v>
+      </c>
+      <c r="AN32" s="39">
+        <v>16543</v>
+      </c>
+      <c r="AO32" s="41">
+        <v>16541</v>
+      </c>
+      <c r="AP32" s="41">
+        <v>16534</v>
+      </c>
+      <c r="AQ32" s="27">
+        <v>16500</v>
+      </c>
+      <c r="AR32" s="55">
+        <v>16453</v>
+      </c>
+      <c r="AS32" s="55">
+        <v>16413</v>
+      </c>
+    </row>
+    <row r="33" spans="1:49" s="27" customFormat="1">
+      <c r="A33" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="38">
+        <v>17710</v>
+      </c>
+      <c r="C33" s="39">
+        <v>17678</v>
+      </c>
+      <c r="D33" s="39">
+        <v>17626</v>
+      </c>
+      <c r="E33" s="39">
+        <v>17580</v>
+      </c>
+      <c r="F33" s="39">
+        <v>17538</v>
+      </c>
+      <c r="G33" s="39">
+        <v>17516</v>
+      </c>
+      <c r="H33" s="39">
+        <v>17418</v>
+      </c>
+      <c r="I33" s="39">
+        <v>17371</v>
+      </c>
+      <c r="J33" s="38">
+        <v>17340</v>
+      </c>
+      <c r="K33" s="39">
+        <v>17305</v>
+      </c>
+      <c r="L33" s="40">
+        <v>17259</v>
+      </c>
+      <c r="M33" s="40">
+        <v>17166</v>
+      </c>
+      <c r="N33" s="38">
+        <v>17710</v>
+      </c>
+      <c r="O33" s="39">
+        <v>17678</v>
+      </c>
+      <c r="P33" s="39">
+        <v>17626</v>
+      </c>
+      <c r="Q33" s="39">
+        <v>17580</v>
+      </c>
+      <c r="R33" s="39">
+        <v>17538</v>
+      </c>
+      <c r="S33" s="39">
+        <v>17516</v>
+      </c>
+      <c r="T33" s="39">
+        <v>17418</v>
+      </c>
+      <c r="U33" s="39">
+        <v>17371</v>
+      </c>
+      <c r="V33" s="38">
+        <v>17340</v>
+      </c>
+      <c r="W33" s="39">
+        <v>17305</v>
+      </c>
+      <c r="X33" s="55">
+        <v>17259</v>
+      </c>
+      <c r="Y33" s="55">
+        <v>17166</v>
+      </c>
+      <c r="Z33" s="40">
+        <v>17111</v>
+      </c>
+      <c r="AA33" s="40">
+        <v>17041</v>
+      </c>
+      <c r="AB33" s="40">
+        <v>16991</v>
+      </c>
+      <c r="AC33" s="40">
+        <v>16946</v>
+      </c>
+      <c r="AD33" s="40">
+        <v>16888</v>
+      </c>
+      <c r="AE33" s="40">
+        <v>16854</v>
+      </c>
+      <c r="AF33" s="40">
+        <v>16775</v>
+      </c>
+      <c r="AG33" s="40">
+        <v>16729</v>
+      </c>
+      <c r="AH33" s="40">
+        <v>16648</v>
+      </c>
+      <c r="AI33" s="40">
+        <v>16601</v>
+      </c>
+      <c r="AJ33" s="40">
+        <v>16536</v>
+      </c>
+      <c r="AK33" s="40">
+        <v>16480</v>
+      </c>
+      <c r="AL33" s="40">
+        <v>16414</v>
+      </c>
+      <c r="AM33" s="40">
+        <v>16374</v>
+      </c>
+      <c r="AN33" s="39">
+        <v>16340</v>
+      </c>
+      <c r="AO33" s="41">
+        <v>16306</v>
+      </c>
+      <c r="AP33" s="41">
+        <v>16243</v>
+      </c>
+      <c r="AQ33" s="27">
+        <v>16198</v>
+      </c>
+      <c r="AR33" s="55">
+        <v>16156</v>
+      </c>
+      <c r="AS33" s="55">
+        <v>16108</v>
+      </c>
+    </row>
+    <row r="34" spans="1:49" s="27" customFormat="1">
+      <c r="A34" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="38">
+        <v>14600</v>
+      </c>
+      <c r="C34" s="39">
+        <v>14590</v>
+      </c>
+      <c r="D34" s="39">
+        <v>14601</v>
+      </c>
+      <c r="E34" s="39">
+        <v>14596</v>
+      </c>
+      <c r="F34" s="39">
+        <v>14601</v>
+      </c>
+      <c r="G34" s="39">
+        <v>14564</v>
+      </c>
+      <c r="H34" s="39">
+        <v>14553</v>
+      </c>
+      <c r="I34" s="39">
+        <v>14523</v>
+      </c>
+      <c r="J34" s="38">
+        <v>14480</v>
+      </c>
+      <c r="K34" s="39">
+        <v>14431</v>
+      </c>
+      <c r="L34" s="40">
+        <v>14355</v>
+      </c>
+      <c r="M34" s="40">
+        <v>14301</v>
+      </c>
+      <c r="N34" s="38">
+        <v>14600</v>
+      </c>
+      <c r="O34" s="39">
+        <v>14590</v>
+      </c>
+      <c r="P34" s="39">
+        <v>14601</v>
+      </c>
+      <c r="Q34" s="39">
+        <v>14596</v>
+      </c>
+      <c r="R34" s="39">
+        <v>14601</v>
+      </c>
+      <c r="S34" s="39">
+        <v>14564</v>
+      </c>
+      <c r="T34" s="39">
+        <v>14553</v>
+      </c>
+      <c r="U34" s="39">
+        <v>14523</v>
+      </c>
+      <c r="V34" s="38">
+        <v>14480</v>
+      </c>
+      <c r="W34" s="39">
+        <v>14431</v>
+      </c>
+      <c r="X34" s="55">
+        <v>14355</v>
+      </c>
+      <c r="Y34" s="55">
+        <v>14301</v>
+      </c>
+      <c r="Z34" s="40">
+        <v>14236</v>
+      </c>
+      <c r="AA34" s="40">
+        <v>14166</v>
+      </c>
+      <c r="AB34" s="40">
+        <v>14113</v>
+      </c>
+      <c r="AC34" s="40">
+        <v>14078</v>
+      </c>
+      <c r="AD34" s="40">
+        <v>13984</v>
+      </c>
+      <c r="AE34" s="40">
+        <v>13941</v>
+      </c>
+      <c r="AF34" s="40">
+        <v>13939</v>
+      </c>
+      <c r="AG34" s="40">
+        <v>13884</v>
+      </c>
+      <c r="AH34" s="40">
+        <v>13814</v>
+      </c>
+      <c r="AI34" s="40">
+        <v>13785</v>
+      </c>
+      <c r="AJ34" s="40">
+        <v>13751</v>
+      </c>
+      <c r="AK34" s="40">
+        <v>13682</v>
+      </c>
+      <c r="AL34" s="40">
+        <v>13651</v>
+      </c>
+      <c r="AM34" s="40">
+        <v>13600</v>
+      </c>
+      <c r="AN34" s="39">
+        <v>13607</v>
+      </c>
+      <c r="AO34" s="41">
+        <v>13628</v>
+      </c>
+      <c r="AP34" s="41">
+        <v>13622</v>
+      </c>
+      <c r="AQ34" s="27">
+        <v>13560</v>
+      </c>
+      <c r="AR34" s="55">
+        <v>13565</v>
+      </c>
+      <c r="AS34" s="55">
+        <v>13532</v>
+      </c>
+    </row>
+    <row r="35" spans="1:49" s="27" customFormat="1">
+      <c r="A35" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="38">
+        <v>9555</v>
+      </c>
+      <c r="C35" s="39">
+        <v>9506</v>
+      </c>
+      <c r="D35" s="39">
+        <v>9520</v>
+      </c>
+      <c r="E35" s="39">
+        <v>9482</v>
+      </c>
+      <c r="F35" s="39">
+        <v>9472</v>
+      </c>
+      <c r="G35" s="39">
+        <v>9448</v>
+      </c>
+      <c r="H35" s="39">
+        <v>9418</v>
+      </c>
+      <c r="I35" s="39">
+        <v>9371</v>
+      </c>
+      <c r="J35" s="38">
+        <v>9350</v>
+      </c>
+      <c r="K35" s="39">
+        <v>9320</v>
+      </c>
+      <c r="L35" s="40">
+        <v>9282</v>
+      </c>
+      <c r="M35" s="40">
+        <v>9243</v>
+      </c>
+      <c r="N35" s="38">
+        <v>9555</v>
+      </c>
+      <c r="O35" s="39">
+        <v>9506</v>
+      </c>
+      <c r="P35" s="39">
+        <v>9520</v>
+      </c>
+      <c r="Q35" s="39">
+        <v>9482</v>
+      </c>
+      <c r="R35" s="39">
+        <v>9472</v>
+      </c>
+      <c r="S35" s="39">
+        <v>9448</v>
+      </c>
+      <c r="T35" s="39">
+        <v>9418</v>
+      </c>
+      <c r="U35" s="39">
+        <v>9371</v>
+      </c>
+      <c r="V35" s="38">
+        <v>9350</v>
+      </c>
+      <c r="W35" s="39">
+        <v>9320</v>
+      </c>
+      <c r="X35" s="55">
+        <v>9282</v>
+      </c>
+      <c r="Y35" s="55">
+        <v>9243</v>
+      </c>
+      <c r="Z35" s="40">
+        <v>9218</v>
+      </c>
+      <c r="AA35" s="40">
+        <v>9191</v>
+      </c>
+      <c r="AB35" s="40">
+        <v>9187</v>
+      </c>
+      <c r="AC35" s="40">
+        <v>9179</v>
+      </c>
+      <c r="AD35" s="40">
+        <v>9179</v>
+      </c>
+      <c r="AE35" s="40">
+        <v>9155</v>
+      </c>
+      <c r="AF35" s="40">
+        <v>9131</v>
+      </c>
+      <c r="AG35" s="40">
+        <v>9087</v>
+      </c>
+      <c r="AH35" s="40">
+        <v>9065</v>
+      </c>
+      <c r="AI35" s="40">
+        <v>9064</v>
+      </c>
+      <c r="AJ35" s="40">
+        <v>9067</v>
+      </c>
+      <c r="AK35" s="40">
+        <v>9074</v>
+      </c>
+      <c r="AL35" s="40">
+        <v>9054</v>
+      </c>
+      <c r="AM35" s="40">
+        <v>9071</v>
+      </c>
+      <c r="AN35" s="39">
+        <v>9074</v>
+      </c>
+      <c r="AO35" s="41">
+        <v>9065</v>
+      </c>
+      <c r="AP35" s="41">
+        <v>9081</v>
+      </c>
+      <c r="AQ35" s="27">
+        <v>9109</v>
+      </c>
+      <c r="AR35" s="55">
+        <v>9108</v>
+      </c>
+      <c r="AS35" s="55">
+        <v>9131</v>
+      </c>
+    </row>
+    <row r="36" spans="1:49" s="27" customFormat="1">
+      <c r="A36" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B36" s="38">
+        <v>7188</v>
+      </c>
+      <c r="C36" s="39">
+        <v>7146</v>
+      </c>
+      <c r="D36" s="39">
+        <v>7138</v>
+      </c>
+      <c r="E36" s="39">
+        <v>7126</v>
+      </c>
+      <c r="F36" s="39">
+        <v>7093</v>
+      </c>
+      <c r="G36" s="39">
+        <v>7037</v>
+      </c>
+      <c r="H36" s="39">
+        <v>6995</v>
+      </c>
+      <c r="I36" s="39">
+        <v>6970</v>
+      </c>
+      <c r="J36" s="38">
+        <v>6927</v>
+      </c>
+      <c r="K36" s="39">
+        <v>6886</v>
+      </c>
+      <c r="L36" s="40">
+        <v>6870</v>
+      </c>
+      <c r="M36" s="40">
+        <v>6767</v>
+      </c>
+      <c r="N36" s="38">
+        <v>7188</v>
+      </c>
+      <c r="O36" s="39">
+        <v>7146</v>
+      </c>
+      <c r="P36" s="39">
+        <v>7138</v>
+      </c>
+      <c r="Q36" s="39">
+        <v>7126</v>
+      </c>
+      <c r="R36" s="39">
+        <v>7093</v>
+      </c>
+      <c r="S36" s="39">
+        <v>7037</v>
+      </c>
+      <c r="T36" s="39">
+        <v>6995</v>
+      </c>
+      <c r="U36" s="39">
+        <v>6970</v>
+      </c>
+      <c r="V36" s="38">
+        <v>6927</v>
+      </c>
+      <c r="W36" s="39">
+        <v>6886</v>
+      </c>
+      <c r="X36" s="55">
+        <v>6870</v>
+      </c>
+      <c r="Y36" s="55">
+        <v>6767</v>
+      </c>
+      <c r="Z36" s="40">
+        <v>6755</v>
+      </c>
+      <c r="AA36" s="40">
+        <v>6706</v>
+      </c>
+      <c r="AB36" s="40">
+        <v>6695</v>
+      </c>
+      <c r="AC36" s="40">
+        <v>6656</v>
+      </c>
+      <c r="AD36" s="40">
+        <v>6625</v>
+      </c>
+      <c r="AE36" s="40">
+        <v>6629</v>
+      </c>
+      <c r="AF36" s="40">
+        <v>6571</v>
+      </c>
+      <c r="AG36" s="40">
+        <v>6516</v>
+      </c>
+      <c r="AH36" s="40">
+        <v>6495</v>
+      </c>
+      <c r="AI36" s="40">
+        <v>6480</v>
+      </c>
+      <c r="AJ36" s="40">
+        <v>6430</v>
+      </c>
+      <c r="AK36" s="40">
+        <v>6412</v>
+      </c>
+      <c r="AL36" s="40">
+        <v>6431</v>
+      </c>
+      <c r="AM36" s="40">
+        <v>6408</v>
+      </c>
+      <c r="AN36" s="39">
+        <v>6385</v>
+      </c>
+      <c r="AO36" s="41">
+        <v>6346</v>
+      </c>
+      <c r="AP36" s="41">
+        <v>6326</v>
+      </c>
+      <c r="AQ36" s="43">
+        <v>6313</v>
+      </c>
+      <c r="AR36" s="56">
+        <v>6279</v>
+      </c>
+      <c r="AS36" s="55">
+        <v>6234</v>
+      </c>
+    </row>
+    <row r="37" spans="1:49" s="27" customFormat="1">
+      <c r="A37" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B37" s="38">
+        <v>11668</v>
+      </c>
+      <c r="C37" s="39">
+        <v>11679</v>
+      </c>
+      <c r="D37" s="39">
+        <v>11706</v>
+      </c>
+      <c r="E37" s="39">
+        <v>11682</v>
+      </c>
+      <c r="F37" s="39">
+        <v>11669</v>
+      </c>
+      <c r="G37" s="39">
+        <v>11656</v>
+      </c>
+      <c r="H37" s="39">
+        <v>11606</v>
+      </c>
+      <c r="I37" s="39">
+        <v>11568</v>
+      </c>
+      <c r="J37" s="38">
+        <v>11572</v>
+      </c>
+      <c r="K37" s="39">
+        <v>11539</v>
+      </c>
+      <c r="L37" s="40">
+        <v>11452</v>
+      </c>
+      <c r="M37" s="40">
+        <v>11376</v>
+      </c>
+      <c r="N37" s="38">
+        <v>11668</v>
+      </c>
+      <c r="O37" s="39">
+        <v>11679</v>
+      </c>
+      <c r="P37" s="39">
+        <v>11706</v>
+      </c>
+      <c r="Q37" s="39">
+        <v>11682</v>
+      </c>
+      <c r="R37" s="39">
+        <v>11669</v>
+      </c>
+      <c r="S37" s="39">
+        <v>11656</v>
+      </c>
+      <c r="T37" s="39">
+        <v>11606</v>
+      </c>
+      <c r="U37" s="39">
+        <v>11568</v>
+      </c>
+      <c r="V37" s="38">
+        <v>11572</v>
+      </c>
+      <c r="W37" s="39">
+        <v>11539</v>
+      </c>
+      <c r="X37" s="55">
+        <v>11452</v>
+      </c>
+      <c r="Y37" s="55">
+        <v>11376</v>
+      </c>
+      <c r="Z37" s="40">
+        <v>11364</v>
+      </c>
+      <c r="AA37" s="40">
+        <v>11336</v>
+      </c>
+      <c r="AB37" s="40">
+        <v>11358</v>
+      </c>
+      <c r="AC37" s="40">
+        <v>11316</v>
+      </c>
+      <c r="AD37" s="40">
+        <v>11333</v>
+      </c>
+      <c r="AE37" s="40">
+        <v>11304</v>
+      </c>
+      <c r="AF37" s="40">
+        <v>11282</v>
+      </c>
+      <c r="AG37" s="40">
+        <v>11251</v>
+      </c>
+      <c r="AH37" s="40">
+        <v>11192</v>
+      </c>
+      <c r="AI37" s="40">
+        <v>11151</v>
+      </c>
+      <c r="AJ37" s="40">
+        <v>11137</v>
+      </c>
+      <c r="AK37" s="40">
+        <v>11112</v>
+      </c>
+      <c r="AL37" s="40">
+        <v>11099</v>
+      </c>
+      <c r="AM37" s="40">
+        <v>11090</v>
+      </c>
+      <c r="AN37" s="39">
+        <v>11071</v>
+      </c>
+      <c r="AO37" s="41">
+        <v>11073</v>
+      </c>
+      <c r="AP37" s="41">
+        <v>11062</v>
+      </c>
+      <c r="AQ37" s="43">
+        <v>11076</v>
+      </c>
+      <c r="AR37" s="56">
+        <v>11068</v>
+      </c>
+      <c r="AS37" s="55">
+        <v>11055</v>
+      </c>
+    </row>
+    <row r="38" spans="1:49" s="27" customFormat="1">
+      <c r="A38" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B38" s="38">
+        <v>19004</v>
+      </c>
+      <c r="C38" s="39">
+        <v>18931</v>
+      </c>
+      <c r="D38" s="39">
+        <v>18874</v>
+      </c>
+      <c r="E38" s="39">
+        <v>18848</v>
+      </c>
+      <c r="F38" s="39">
+        <v>18823</v>
+      </c>
+      <c r="G38" s="39">
+        <v>18820</v>
+      </c>
+      <c r="H38" s="39">
+        <v>18786</v>
+      </c>
+      <c r="I38" s="39">
+        <v>18729</v>
+      </c>
+      <c r="J38" s="38">
+        <v>18726</v>
+      </c>
+      <c r="K38" s="39">
+        <v>18622</v>
+      </c>
+      <c r="L38" s="40">
+        <v>18553</v>
+      </c>
+      <c r="M38" s="40">
+        <v>18480</v>
+      </c>
+      <c r="N38" s="38">
+        <v>19004</v>
+      </c>
+      <c r="O38" s="39">
+        <v>18931</v>
+      </c>
+      <c r="P38" s="39">
+        <v>18874</v>
+      </c>
+      <c r="Q38" s="39">
+        <v>18848</v>
+      </c>
+      <c r="R38" s="39">
+        <v>18823</v>
+      </c>
+      <c r="S38" s="39">
+        <v>18820</v>
+      </c>
+      <c r="T38" s="39">
+        <v>18786</v>
+      </c>
+      <c r="U38" s="39">
+        <v>18729</v>
+      </c>
+      <c r="V38" s="38">
+        <v>18726</v>
+      </c>
+      <c r="W38" s="39">
+        <v>18622</v>
+      </c>
+      <c r="X38" s="55">
+        <v>18553</v>
+      </c>
+      <c r="Y38" s="55">
+        <v>18480</v>
+      </c>
+      <c r="Z38" s="40">
+        <v>18406</v>
+      </c>
+      <c r="AA38" s="40">
+        <v>18315</v>
+      </c>
+      <c r="AB38" s="40">
+        <v>18293</v>
+      </c>
+      <c r="AC38" s="40">
+        <v>18231</v>
+      </c>
+      <c r="AD38" s="40">
+        <v>18142</v>
+      </c>
+      <c r="AE38" s="40">
+        <v>18084</v>
+      </c>
+      <c r="AF38" s="40">
+        <v>18018</v>
+      </c>
+      <c r="AG38" s="40">
+        <v>17934</v>
+      </c>
+      <c r="AH38" s="40">
+        <v>17881</v>
+      </c>
+      <c r="AI38" s="40">
+        <v>17810</v>
+      </c>
+      <c r="AJ38" s="40">
+        <v>17767</v>
+      </c>
+      <c r="AK38" s="40">
+        <v>17730</v>
+      </c>
+      <c r="AL38" s="40">
+        <v>17682</v>
+      </c>
+      <c r="AM38" s="40">
+        <v>17595</v>
+      </c>
+      <c r="AN38" s="39">
+        <v>17574</v>
+      </c>
+      <c r="AO38" s="41">
+        <v>17571</v>
+      </c>
+      <c r="AP38" s="41">
+        <v>17611</v>
+      </c>
+      <c r="AQ38" s="43">
+        <v>17586</v>
+      </c>
+      <c r="AR38" s="56">
+        <v>17538</v>
+      </c>
+      <c r="AS38" s="55">
+        <v>17461</v>
+      </c>
+    </row>
+    <row r="39" spans="1:49" s="27" customFormat="1">
+      <c r="A39" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B39" s="38">
+        <v>33640</v>
+      </c>
+      <c r="C39" s="39">
+        <v>33592</v>
+      </c>
+      <c r="D39" s="39">
+        <v>33580</v>
+      </c>
+      <c r="E39" s="39">
+        <v>33562</v>
+      </c>
+      <c r="F39" s="39">
+        <v>33570</v>
+      </c>
+      <c r="G39" s="39">
+        <v>33560</v>
+      </c>
+      <c r="H39" s="39">
+        <v>33504</v>
+      </c>
+      <c r="I39" s="39">
+        <v>33443</v>
+      </c>
+      <c r="J39" s="38">
+        <v>33408</v>
+      </c>
+      <c r="K39" s="39">
+        <v>33354</v>
+      </c>
+      <c r="L39" s="40">
+        <v>33289</v>
+      </c>
+      <c r="M39" s="40">
+        <v>33255</v>
+      </c>
+      <c r="N39" s="38">
+        <v>33640</v>
+      </c>
+      <c r="O39" s="39">
+        <v>33592</v>
+      </c>
+      <c r="P39" s="39">
+        <v>33580</v>
+      </c>
+      <c r="Q39" s="39">
+        <v>33562</v>
+      </c>
+      <c r="R39" s="39">
+        <v>33570</v>
+      </c>
+      <c r="S39" s="39">
+        <v>33560</v>
+      </c>
+      <c r="T39" s="39">
+        <v>33504</v>
+      </c>
+      <c r="U39" s="39">
+        <v>33443</v>
+      </c>
+      <c r="V39" s="38">
+        <v>33408</v>
+      </c>
+      <c r="W39" s="39">
+        <v>33354</v>
+      </c>
+      <c r="X39" s="55">
+        <v>33289</v>
+      </c>
+      <c r="Y39" s="55">
+        <v>33255</v>
+      </c>
+      <c r="Z39" s="40">
+        <v>33199</v>
+      </c>
+      <c r="AA39" s="40">
+        <v>33115</v>
+      </c>
+      <c r="AB39" s="40">
+        <v>32954</v>
+      </c>
+      <c r="AC39" s="40">
+        <v>32905</v>
+      </c>
+      <c r="AD39" s="40">
+        <v>32821</v>
+      </c>
+      <c r="AE39" s="40">
+        <v>32769</v>
+      </c>
+      <c r="AF39" s="40">
+        <v>32650</v>
+      </c>
+      <c r="AG39" s="40">
+        <v>32534</v>
+      </c>
+      <c r="AH39" s="40">
+        <v>32422</v>
+      </c>
+      <c r="AI39" s="40">
+        <v>32424</v>
+      </c>
+      <c r="AJ39" s="40">
+        <v>32281</v>
+      </c>
+      <c r="AK39" s="40">
+        <v>32247</v>
+      </c>
+      <c r="AL39" s="40">
+        <v>32210</v>
+      </c>
+      <c r="AM39" s="40">
+        <v>32218</v>
+      </c>
+      <c r="AN39" s="39">
+        <v>32189</v>
+      </c>
+      <c r="AO39" s="41">
+        <v>32177</v>
+      </c>
+      <c r="AP39" s="41">
+        <v>32145</v>
+      </c>
+      <c r="AQ39" s="43">
+        <v>32128</v>
+      </c>
+      <c r="AR39" s="56">
+        <v>32034</v>
+      </c>
+      <c r="AS39" s="55">
+        <v>31992</v>
+      </c>
+    </row>
+    <row r="40" spans="1:49" s="27" customFormat="1">
+      <c r="A40" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="B40" s="38">
+        <v>11052</v>
+      </c>
+      <c r="C40" s="39">
+        <v>11017</v>
+      </c>
+      <c r="D40" s="39">
+        <v>11009</v>
+      </c>
+      <c r="E40" s="39">
+        <v>11000</v>
+      </c>
+      <c r="F40" s="39">
+        <v>10985</v>
+      </c>
+      <c r="G40" s="39">
+        <v>10952</v>
+      </c>
+      <c r="H40" s="39">
+        <v>10907</v>
+      </c>
+      <c r="I40" s="39">
+        <v>10888</v>
+      </c>
+      <c r="J40" s="38">
+        <v>10856</v>
+      </c>
+      <c r="K40" s="39">
+        <v>10823</v>
+      </c>
+      <c r="L40" s="40">
+        <v>10742</v>
+      </c>
+      <c r="M40" s="40">
+        <v>10677</v>
+      </c>
+      <c r="N40" s="38">
+        <v>11052</v>
+      </c>
+      <c r="O40" s="39">
+        <v>11017</v>
+      </c>
+      <c r="P40" s="39">
+        <v>11009</v>
+      </c>
+      <c r="Q40" s="39">
+        <v>11000</v>
+      </c>
+      <c r="R40" s="39">
+        <v>10985</v>
+      </c>
+      <c r="S40" s="39">
+        <v>10952</v>
+      </c>
+      <c r="T40" s="39">
+        <v>10907</v>
+      </c>
+      <c r="U40" s="39">
+        <v>10888</v>
+      </c>
+      <c r="V40" s="38">
+        <v>10856</v>
+      </c>
+      <c r="W40" s="39">
+        <v>10823</v>
+      </c>
+      <c r="X40" s="55">
+        <v>10742</v>
+      </c>
+      <c r="Y40" s="55">
+        <v>10677</v>
+      </c>
+      <c r="Z40" s="40">
+        <v>10618</v>
+      </c>
+      <c r="AA40" s="40">
+        <v>10578</v>
+      </c>
+      <c r="AB40" s="40">
+        <v>10548</v>
+      </c>
+      <c r="AC40" s="40">
+        <v>10502</v>
+      </c>
+      <c r="AD40" s="40">
+        <v>10453</v>
+      </c>
+      <c r="AE40" s="40">
+        <v>10419</v>
+      </c>
+      <c r="AF40" s="40">
+        <v>10358</v>
+      </c>
+      <c r="AG40" s="40">
+        <v>10322</v>
+      </c>
+      <c r="AH40" s="40">
+        <v>10282</v>
+      </c>
+      <c r="AI40" s="40">
+        <v>10225</v>
+      </c>
+      <c r="AJ40" s="40">
+        <v>10186</v>
+      </c>
+      <c r="AK40" s="40">
+        <v>10167</v>
+      </c>
+      <c r="AL40" s="40">
+        <v>10128</v>
+      </c>
+      <c r="AM40" s="40">
+        <v>10088</v>
+      </c>
+      <c r="AN40" s="39">
+        <v>10095</v>
+      </c>
+      <c r="AO40" s="41">
+        <v>10069</v>
+      </c>
+      <c r="AP40" s="41">
+        <v>10056</v>
+      </c>
+      <c r="AQ40" s="43">
+        <v>9997</v>
+      </c>
+      <c r="AR40" s="56">
+        <v>9981</v>
+      </c>
+      <c r="AS40" s="55">
+        <v>9968</v>
+      </c>
+    </row>
+    <row r="41" spans="1:49" s="27" customFormat="1">
+      <c r="A41" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="45">
+        <v>23163</v>
+      </c>
+      <c r="C41" s="46">
+        <v>23102</v>
+      </c>
+      <c r="D41" s="46">
+        <v>23049</v>
+      </c>
+      <c r="E41" s="46">
+        <v>22987</v>
+      </c>
+      <c r="F41" s="46">
+        <v>22964</v>
+      </c>
+      <c r="G41" s="46">
+        <v>22920</v>
+      </c>
+      <c r="H41" s="46">
+        <v>22875</v>
+      </c>
+      <c r="I41" s="46">
+        <v>22822</v>
+      </c>
+      <c r="J41" s="45">
+        <v>22779</v>
+      </c>
+      <c r="K41" s="46">
+        <v>22744</v>
+      </c>
+      <c r="L41" s="47">
+        <v>22736</v>
+      </c>
+      <c r="M41" s="47">
+        <v>22693</v>
+      </c>
+      <c r="N41" s="45">
+        <v>23163</v>
+      </c>
+      <c r="O41" s="46">
+        <v>23102</v>
+      </c>
+      <c r="P41" s="46">
+        <v>23049</v>
+      </c>
+      <c r="Q41" s="46">
+        <v>22987</v>
+      </c>
+      <c r="R41" s="46">
+        <v>22964</v>
+      </c>
+      <c r="S41" s="46">
+        <v>22920</v>
+      </c>
+      <c r="T41" s="46">
+        <v>22875</v>
+      </c>
+      <c r="U41" s="46">
+        <v>22822</v>
+      </c>
+      <c r="V41" s="45">
+        <v>22779</v>
+      </c>
+      <c r="W41" s="46">
+        <v>22744</v>
+      </c>
+      <c r="X41" s="57">
+        <v>22736</v>
+      </c>
+      <c r="Y41" s="57">
+        <v>22693</v>
+      </c>
+      <c r="Z41" s="47">
+        <v>22637</v>
+      </c>
+      <c r="AA41" s="47">
+        <v>22600</v>
+      </c>
+      <c r="AB41" s="47">
+        <v>22554</v>
+      </c>
+      <c r="AC41" s="47">
+        <v>22528</v>
+      </c>
+      <c r="AD41" s="47">
+        <v>22490</v>
+      </c>
+      <c r="AE41" s="47">
+        <v>22457</v>
+      </c>
+      <c r="AF41" s="47">
+        <v>22412</v>
+      </c>
+      <c r="AG41" s="47">
+        <v>22362</v>
+      </c>
+      <c r="AH41" s="47">
+        <v>22309</v>
+      </c>
+      <c r="AI41" s="47">
+        <v>22261</v>
+      </c>
+      <c r="AJ41" s="47">
+        <v>22238</v>
+      </c>
+      <c r="AK41" s="47">
+        <v>22233</v>
+      </c>
+      <c r="AL41" s="47">
+        <v>22205</v>
+      </c>
+      <c r="AM41" s="47">
+        <v>22140</v>
+      </c>
+      <c r="AN41" s="46">
+        <v>22136</v>
+      </c>
+      <c r="AO41" s="48">
+        <v>22086</v>
+      </c>
+      <c r="AP41" s="48">
+        <v>22065</v>
+      </c>
+      <c r="AQ41" s="49">
+        <v>22034</v>
+      </c>
+      <c r="AR41" s="57">
+        <v>21972</v>
+      </c>
+      <c r="AS41" s="57">
+        <v>21955</v>
+      </c>
+      <c r="AT41" s="44"/>
+      <c r="AU41" s="44"/>
+      <c r="AV41" s="44"/>
+      <c r="AW41" s="44"/>
+    </row>
+    <row r="42" spans="1:49" ht="14.25" customHeight="1">
+      <c r="A42" s="2" t="s">
         <v>24</v>
-      </c>
-[...3566 lines deleted...]
-        <v>25</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="A22:M22"/>
+  <mergeCells count="9">
+    <mergeCell ref="A1:AD1"/>
+    <mergeCell ref="A27:AW27"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="A5:AW5"/>
+    <mergeCell ref="A20:AW20"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">