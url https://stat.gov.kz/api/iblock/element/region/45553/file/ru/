--- v5 (2026-09-15)
+++ v6 (2026-10-05)
@@ -1,60 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\численность\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{90FA2544-1CEE-44E9-8545-8737AD5DA6A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
     <sheet name="Показатель" sheetId="2" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="77">
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
     <t>Глубоковсий район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
@@ -252,55 +258,55 @@
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>611101 Численность населения ВКО*</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
   </numFmts>
-  <fonts count="39">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -2563,51 +2569,51 @@
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="38" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1622" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -2645,1993 +2651,1979 @@
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="1622" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1622" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1622" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="1622" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1628" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1627" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="1622" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1628" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1719">
-    <cellStyle name="20% - Акцент1 2" xfId="1"/>
-[...1598 lines deleted...]
-    <cellStyle name="60% - Акцент6 9 9" xfId="1600"/>
+    <cellStyle name="20% - Акцент1 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="23" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="24" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="25" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="20% - Акцент1 3" xfId="26" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="27" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="28" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="29" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="30" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="31" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="32" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="33" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="34" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="35" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="36" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="38" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="39" xr:uid="{00000000-0005-0000-0000-000026000000}"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="40" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="41" xr:uid="{00000000-0005-0000-0000-000028000000}"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="42" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="43" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="44" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="45" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="46" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="47" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="48" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="49" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="50" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="20% - Акцент1 4" xfId="51" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="52" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="53" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="54" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="55" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="56" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="57" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="58" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="59" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="60" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="61" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="62" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="63" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="64" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="65" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="66" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="67" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="68" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="69" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="70" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="71" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="72" xr:uid="{00000000-0005-0000-0000-000047000000}"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="73" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="74" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="75" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
+    <cellStyle name="20% - Акцент1 5" xfId="76" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="77" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="78" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="79" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="80" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="81" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="82" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="83" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="84" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="85" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="86" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="87" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="88" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="89" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="90" xr:uid="{00000000-0005-0000-0000-000059000000}"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="91" xr:uid="{00000000-0005-0000-0000-00005A000000}"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="92" xr:uid="{00000000-0005-0000-0000-00005B000000}"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="93" xr:uid="{00000000-0005-0000-0000-00005C000000}"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="94" xr:uid="{00000000-0005-0000-0000-00005D000000}"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="95" xr:uid="{00000000-0005-0000-0000-00005E000000}"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="96" xr:uid="{00000000-0005-0000-0000-00005F000000}"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="97" xr:uid="{00000000-0005-0000-0000-000060000000}"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="98" xr:uid="{00000000-0005-0000-0000-000061000000}"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="99" xr:uid="{00000000-0005-0000-0000-000062000000}"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="100" xr:uid="{00000000-0005-0000-0000-000063000000}"/>
+    <cellStyle name="20% - Акцент1 6" xfId="101" xr:uid="{00000000-0005-0000-0000-000064000000}"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="102" xr:uid="{00000000-0005-0000-0000-000065000000}"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="103" xr:uid="{00000000-0005-0000-0000-000066000000}"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="104" xr:uid="{00000000-0005-0000-0000-000067000000}"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="105" xr:uid="{00000000-0005-0000-0000-000068000000}"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="106" xr:uid="{00000000-0005-0000-0000-000069000000}"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="107" xr:uid="{00000000-0005-0000-0000-00006A000000}"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="108" xr:uid="{00000000-0005-0000-0000-00006B000000}"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="109" xr:uid="{00000000-0005-0000-0000-00006C000000}"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="110" xr:uid="{00000000-0005-0000-0000-00006D000000}"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="111" xr:uid="{00000000-0005-0000-0000-00006E000000}"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="112" xr:uid="{00000000-0005-0000-0000-00006F000000}"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="113" xr:uid="{00000000-0005-0000-0000-000070000000}"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="114" xr:uid="{00000000-0005-0000-0000-000071000000}"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="115" xr:uid="{00000000-0005-0000-0000-000072000000}"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="116" xr:uid="{00000000-0005-0000-0000-000073000000}"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="117" xr:uid="{00000000-0005-0000-0000-000074000000}"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="118" xr:uid="{00000000-0005-0000-0000-000075000000}"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="119" xr:uid="{00000000-0005-0000-0000-000076000000}"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="120" xr:uid="{00000000-0005-0000-0000-000077000000}"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="121" xr:uid="{00000000-0005-0000-0000-000078000000}"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="122" xr:uid="{00000000-0005-0000-0000-000079000000}"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="123" xr:uid="{00000000-0005-0000-0000-00007A000000}"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="124" xr:uid="{00000000-0005-0000-0000-00007B000000}"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="125" xr:uid="{00000000-0005-0000-0000-00007C000000}"/>
+    <cellStyle name="20% - Акцент1 7" xfId="126" xr:uid="{00000000-0005-0000-0000-00007D000000}"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="127" xr:uid="{00000000-0005-0000-0000-00007E000000}"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="128" xr:uid="{00000000-0005-0000-0000-00007F000000}"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="129" xr:uid="{00000000-0005-0000-0000-000080000000}"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="130" xr:uid="{00000000-0005-0000-0000-000081000000}"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="131" xr:uid="{00000000-0005-0000-0000-000082000000}"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="132" xr:uid="{00000000-0005-0000-0000-000083000000}"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="133" xr:uid="{00000000-0005-0000-0000-000084000000}"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="134" xr:uid="{00000000-0005-0000-0000-000085000000}"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="135" xr:uid="{00000000-0005-0000-0000-000086000000}"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="136" xr:uid="{00000000-0005-0000-0000-000087000000}"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="137" xr:uid="{00000000-0005-0000-0000-000088000000}"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="138" xr:uid="{00000000-0005-0000-0000-000089000000}"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="139" xr:uid="{00000000-0005-0000-0000-00008A000000}"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="140" xr:uid="{00000000-0005-0000-0000-00008B000000}"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="141" xr:uid="{00000000-0005-0000-0000-00008C000000}"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="142" xr:uid="{00000000-0005-0000-0000-00008D000000}"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="143" xr:uid="{00000000-0005-0000-0000-00008E000000}"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="144" xr:uid="{00000000-0005-0000-0000-00008F000000}"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="145" xr:uid="{00000000-0005-0000-0000-000090000000}"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="146" xr:uid="{00000000-0005-0000-0000-000091000000}"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="147" xr:uid="{00000000-0005-0000-0000-000092000000}"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="148" xr:uid="{00000000-0005-0000-0000-000093000000}"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="149" xr:uid="{00000000-0005-0000-0000-000094000000}"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="150" xr:uid="{00000000-0005-0000-0000-000095000000}"/>
+    <cellStyle name="20% - Акцент1 8" xfId="151" xr:uid="{00000000-0005-0000-0000-000096000000}"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="152" xr:uid="{00000000-0005-0000-0000-000097000000}"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="153" xr:uid="{00000000-0005-0000-0000-000098000000}"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="154" xr:uid="{00000000-0005-0000-0000-000099000000}"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="155" xr:uid="{00000000-0005-0000-0000-00009A000000}"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="156" xr:uid="{00000000-0005-0000-0000-00009B000000}"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="157" xr:uid="{00000000-0005-0000-0000-00009C000000}"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="158" xr:uid="{00000000-0005-0000-0000-00009D000000}"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="159" xr:uid="{00000000-0005-0000-0000-00009E000000}"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="160" xr:uid="{00000000-0005-0000-0000-00009F000000}"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="161" xr:uid="{00000000-0005-0000-0000-0000A0000000}"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="162" xr:uid="{00000000-0005-0000-0000-0000A1000000}"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="163" xr:uid="{00000000-0005-0000-0000-0000A2000000}"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="164" xr:uid="{00000000-0005-0000-0000-0000A3000000}"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="165" xr:uid="{00000000-0005-0000-0000-0000A4000000}"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="166" xr:uid="{00000000-0005-0000-0000-0000A5000000}"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="167" xr:uid="{00000000-0005-0000-0000-0000A6000000}"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="168" xr:uid="{00000000-0005-0000-0000-0000A7000000}"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="169" xr:uid="{00000000-0005-0000-0000-0000A8000000}"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="170" xr:uid="{00000000-0005-0000-0000-0000A9000000}"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="171" xr:uid="{00000000-0005-0000-0000-0000AA000000}"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="172" xr:uid="{00000000-0005-0000-0000-0000AB000000}"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="173" xr:uid="{00000000-0005-0000-0000-0000AC000000}"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="174" xr:uid="{00000000-0005-0000-0000-0000AD000000}"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="175" xr:uid="{00000000-0005-0000-0000-0000AE000000}"/>
+    <cellStyle name="20% - Акцент1 9" xfId="176" xr:uid="{00000000-0005-0000-0000-0000AF000000}"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="177" xr:uid="{00000000-0005-0000-0000-0000B0000000}"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="178" xr:uid="{00000000-0005-0000-0000-0000B1000000}"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="179" xr:uid="{00000000-0005-0000-0000-0000B2000000}"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="180" xr:uid="{00000000-0005-0000-0000-0000B3000000}"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="181" xr:uid="{00000000-0005-0000-0000-0000B4000000}"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="182" xr:uid="{00000000-0005-0000-0000-0000B5000000}"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="183" xr:uid="{00000000-0005-0000-0000-0000B6000000}"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="184" xr:uid="{00000000-0005-0000-0000-0000B7000000}"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="185" xr:uid="{00000000-0005-0000-0000-0000B8000000}"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="186" xr:uid="{00000000-0005-0000-0000-0000B9000000}"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="187" xr:uid="{00000000-0005-0000-0000-0000BA000000}"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="188" xr:uid="{00000000-0005-0000-0000-0000BB000000}"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="189" xr:uid="{00000000-0005-0000-0000-0000BC000000}"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="190" xr:uid="{00000000-0005-0000-0000-0000BD000000}"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="191" xr:uid="{00000000-0005-0000-0000-0000BE000000}"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="192" xr:uid="{00000000-0005-0000-0000-0000BF000000}"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="193" xr:uid="{00000000-0005-0000-0000-0000C0000000}"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="194" xr:uid="{00000000-0005-0000-0000-0000C1000000}"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="195" xr:uid="{00000000-0005-0000-0000-0000C2000000}"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="196" xr:uid="{00000000-0005-0000-0000-0000C3000000}"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="197" xr:uid="{00000000-0005-0000-0000-0000C4000000}"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="198" xr:uid="{00000000-0005-0000-0000-0000C5000000}"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="199" xr:uid="{00000000-0005-0000-0000-0000C6000000}"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="200" xr:uid="{00000000-0005-0000-0000-0000C7000000}"/>
+    <cellStyle name="20% - Акцент2 2" xfId="201" xr:uid="{00000000-0005-0000-0000-0000C8000000}"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="202" xr:uid="{00000000-0005-0000-0000-0000C9000000}"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="203" xr:uid="{00000000-0005-0000-0000-0000CA000000}"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="204" xr:uid="{00000000-0005-0000-0000-0000CB000000}"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="205" xr:uid="{00000000-0005-0000-0000-0000CC000000}"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="206" xr:uid="{00000000-0005-0000-0000-0000CD000000}"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="207" xr:uid="{00000000-0005-0000-0000-0000CE000000}"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="208" xr:uid="{00000000-0005-0000-0000-0000CF000000}"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="209" xr:uid="{00000000-0005-0000-0000-0000D0000000}"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="210" xr:uid="{00000000-0005-0000-0000-0000D1000000}"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="211" xr:uid="{00000000-0005-0000-0000-0000D2000000}"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="212" xr:uid="{00000000-0005-0000-0000-0000D3000000}"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="213" xr:uid="{00000000-0005-0000-0000-0000D4000000}"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="214" xr:uid="{00000000-0005-0000-0000-0000D5000000}"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="215" xr:uid="{00000000-0005-0000-0000-0000D6000000}"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="216" xr:uid="{00000000-0005-0000-0000-0000D7000000}"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="217" xr:uid="{00000000-0005-0000-0000-0000D8000000}"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="218" xr:uid="{00000000-0005-0000-0000-0000D9000000}"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="219" xr:uid="{00000000-0005-0000-0000-0000DA000000}"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="220" xr:uid="{00000000-0005-0000-0000-0000DB000000}"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="221" xr:uid="{00000000-0005-0000-0000-0000DC000000}"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="222" xr:uid="{00000000-0005-0000-0000-0000DD000000}"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="223" xr:uid="{00000000-0005-0000-0000-0000DE000000}"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="224" xr:uid="{00000000-0005-0000-0000-0000DF000000}"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="225" xr:uid="{00000000-0005-0000-0000-0000E0000000}"/>
+    <cellStyle name="20% - Акцент2 3" xfId="226" xr:uid="{00000000-0005-0000-0000-0000E1000000}"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="227" xr:uid="{00000000-0005-0000-0000-0000E2000000}"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="228" xr:uid="{00000000-0005-0000-0000-0000E3000000}"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="229" xr:uid="{00000000-0005-0000-0000-0000E4000000}"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="230" xr:uid="{00000000-0005-0000-0000-0000E5000000}"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="231" xr:uid="{00000000-0005-0000-0000-0000E6000000}"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="232" xr:uid="{00000000-0005-0000-0000-0000E7000000}"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="233" xr:uid="{00000000-0005-0000-0000-0000E8000000}"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="234" xr:uid="{00000000-0005-0000-0000-0000E9000000}"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="235" xr:uid="{00000000-0005-0000-0000-0000EA000000}"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="236" xr:uid="{00000000-0005-0000-0000-0000EB000000}"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="237" xr:uid="{00000000-0005-0000-0000-0000EC000000}"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="238" xr:uid="{00000000-0005-0000-0000-0000ED000000}"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="239" xr:uid="{00000000-0005-0000-0000-0000EE000000}"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="240" xr:uid="{00000000-0005-0000-0000-0000EF000000}"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="241" xr:uid="{00000000-0005-0000-0000-0000F0000000}"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="242" xr:uid="{00000000-0005-0000-0000-0000F1000000}"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="243" xr:uid="{00000000-0005-0000-0000-0000F2000000}"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="244" xr:uid="{00000000-0005-0000-0000-0000F3000000}"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="245" xr:uid="{00000000-0005-0000-0000-0000F4000000}"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="246" xr:uid="{00000000-0005-0000-0000-0000F5000000}"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="247" xr:uid="{00000000-0005-0000-0000-0000F6000000}"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="248" xr:uid="{00000000-0005-0000-0000-0000F7000000}"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="249" xr:uid="{00000000-0005-0000-0000-0000F8000000}"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="250" xr:uid="{00000000-0005-0000-0000-0000F9000000}"/>
+    <cellStyle name="20% - Акцент2 4" xfId="251" xr:uid="{00000000-0005-0000-0000-0000FA000000}"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="252" xr:uid="{00000000-0005-0000-0000-0000FB000000}"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="253" xr:uid="{00000000-0005-0000-0000-0000FC000000}"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="254" xr:uid="{00000000-0005-0000-0000-0000FD000000}"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="255" xr:uid="{00000000-0005-0000-0000-0000FE000000}"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="256" xr:uid="{00000000-0005-0000-0000-0000FF000000}"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="257" xr:uid="{00000000-0005-0000-0000-000000010000}"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="258" xr:uid="{00000000-0005-0000-0000-000001010000}"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="259" xr:uid="{00000000-0005-0000-0000-000002010000}"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="260" xr:uid="{00000000-0005-0000-0000-000003010000}"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="261" xr:uid="{00000000-0005-0000-0000-000004010000}"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="262" xr:uid="{00000000-0005-0000-0000-000005010000}"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="263" xr:uid="{00000000-0005-0000-0000-000006010000}"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="264" xr:uid="{00000000-0005-0000-0000-000007010000}"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="265" xr:uid="{00000000-0005-0000-0000-000008010000}"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="266" xr:uid="{00000000-0005-0000-0000-000009010000}"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="267" xr:uid="{00000000-0005-0000-0000-00000A010000}"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="268" xr:uid="{00000000-0005-0000-0000-00000B010000}"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="269" xr:uid="{00000000-0005-0000-0000-00000C010000}"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="270" xr:uid="{00000000-0005-0000-0000-00000D010000}"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="271" xr:uid="{00000000-0005-0000-0000-00000E010000}"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="272" xr:uid="{00000000-0005-0000-0000-00000F010000}"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="273" xr:uid="{00000000-0005-0000-0000-000010010000}"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="274" xr:uid="{00000000-0005-0000-0000-000011010000}"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="275" xr:uid="{00000000-0005-0000-0000-000012010000}"/>
+    <cellStyle name="20% - Акцент2 5" xfId="276" xr:uid="{00000000-0005-0000-0000-000013010000}"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="277" xr:uid="{00000000-0005-0000-0000-000014010000}"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="278" xr:uid="{00000000-0005-0000-0000-000015010000}"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="279" xr:uid="{00000000-0005-0000-0000-000016010000}"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="280" xr:uid="{00000000-0005-0000-0000-000017010000}"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="281" xr:uid="{00000000-0005-0000-0000-000018010000}"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="282" xr:uid="{00000000-0005-0000-0000-000019010000}"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="283" xr:uid="{00000000-0005-0000-0000-00001A010000}"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="284" xr:uid="{00000000-0005-0000-0000-00001B010000}"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="285" xr:uid="{00000000-0005-0000-0000-00001C010000}"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="286" xr:uid="{00000000-0005-0000-0000-00001D010000}"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="287" xr:uid="{00000000-0005-0000-0000-00001E010000}"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="288" xr:uid="{00000000-0005-0000-0000-00001F010000}"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="289" xr:uid="{00000000-0005-0000-0000-000020010000}"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="290" xr:uid="{00000000-0005-0000-0000-000021010000}"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="291" xr:uid="{00000000-0005-0000-0000-000022010000}"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="292" xr:uid="{00000000-0005-0000-0000-000023010000}"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="293" xr:uid="{00000000-0005-0000-0000-000024010000}"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="294" xr:uid="{00000000-0005-0000-0000-000025010000}"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="295" xr:uid="{00000000-0005-0000-0000-000026010000}"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="296" xr:uid="{00000000-0005-0000-0000-000027010000}"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="297" xr:uid="{00000000-0005-0000-0000-000028010000}"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="298" xr:uid="{00000000-0005-0000-0000-000029010000}"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="299" xr:uid="{00000000-0005-0000-0000-00002A010000}"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="300" xr:uid="{00000000-0005-0000-0000-00002B010000}"/>
+    <cellStyle name="20% - Акцент2 6" xfId="301" xr:uid="{00000000-0005-0000-0000-00002C010000}"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="302" xr:uid="{00000000-0005-0000-0000-00002D010000}"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="303" xr:uid="{00000000-0005-0000-0000-00002E010000}"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="304" xr:uid="{00000000-0005-0000-0000-00002F010000}"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="305" xr:uid="{00000000-0005-0000-0000-000030010000}"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="306" xr:uid="{00000000-0005-0000-0000-000031010000}"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="307" xr:uid="{00000000-0005-0000-0000-000032010000}"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="308" xr:uid="{00000000-0005-0000-0000-000033010000}"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="309" xr:uid="{00000000-0005-0000-0000-000034010000}"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="310" xr:uid="{00000000-0005-0000-0000-000035010000}"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="311" xr:uid="{00000000-0005-0000-0000-000036010000}"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="312" xr:uid="{00000000-0005-0000-0000-000037010000}"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="313" xr:uid="{00000000-0005-0000-0000-000038010000}"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="314" xr:uid="{00000000-0005-0000-0000-000039010000}"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="315" xr:uid="{00000000-0005-0000-0000-00003A010000}"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="316" xr:uid="{00000000-0005-0000-0000-00003B010000}"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="317" xr:uid="{00000000-0005-0000-0000-00003C010000}"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="318" xr:uid="{00000000-0005-0000-0000-00003D010000}"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="319" xr:uid="{00000000-0005-0000-0000-00003E010000}"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="320" xr:uid="{00000000-0005-0000-0000-00003F010000}"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="321" xr:uid="{00000000-0005-0000-0000-000040010000}"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="322" xr:uid="{00000000-0005-0000-0000-000041010000}"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="323" xr:uid="{00000000-0005-0000-0000-000042010000}"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="324" xr:uid="{00000000-0005-0000-0000-000043010000}"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="325" xr:uid="{00000000-0005-0000-0000-000044010000}"/>
+    <cellStyle name="20% - Акцент2 7" xfId="326" xr:uid="{00000000-0005-0000-0000-000045010000}"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="327" xr:uid="{00000000-0005-0000-0000-000046010000}"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="328" xr:uid="{00000000-0005-0000-0000-000047010000}"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="329" xr:uid="{00000000-0005-0000-0000-000048010000}"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="330" xr:uid="{00000000-0005-0000-0000-000049010000}"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="331" xr:uid="{00000000-0005-0000-0000-00004A010000}"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="332" xr:uid="{00000000-0005-0000-0000-00004B010000}"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="333" xr:uid="{00000000-0005-0000-0000-00004C010000}"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="334" xr:uid="{00000000-0005-0000-0000-00004D010000}"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="335" xr:uid="{00000000-0005-0000-0000-00004E010000}"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="336" xr:uid="{00000000-0005-0000-0000-00004F010000}"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="337" xr:uid="{00000000-0005-0000-0000-000050010000}"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="338" xr:uid="{00000000-0005-0000-0000-000051010000}"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="339" xr:uid="{00000000-0005-0000-0000-000052010000}"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="340" xr:uid="{00000000-0005-0000-0000-000053010000}"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="341" xr:uid="{00000000-0005-0000-0000-000054010000}"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="342" xr:uid="{00000000-0005-0000-0000-000055010000}"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="343" xr:uid="{00000000-0005-0000-0000-000056010000}"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="344" xr:uid="{00000000-0005-0000-0000-000057010000}"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="345" xr:uid="{00000000-0005-0000-0000-000058010000}"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="346" xr:uid="{00000000-0005-0000-0000-000059010000}"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="347" xr:uid="{00000000-0005-0000-0000-00005A010000}"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="348" xr:uid="{00000000-0005-0000-0000-00005B010000}"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="349" xr:uid="{00000000-0005-0000-0000-00005C010000}"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="350" xr:uid="{00000000-0005-0000-0000-00005D010000}"/>
+    <cellStyle name="20% - Акцент2 8" xfId="351" xr:uid="{00000000-0005-0000-0000-00005E010000}"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="352" xr:uid="{00000000-0005-0000-0000-00005F010000}"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="353" xr:uid="{00000000-0005-0000-0000-000060010000}"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="354" xr:uid="{00000000-0005-0000-0000-000061010000}"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="355" xr:uid="{00000000-0005-0000-0000-000062010000}"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="356" xr:uid="{00000000-0005-0000-0000-000063010000}"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="357" xr:uid="{00000000-0005-0000-0000-000064010000}"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="358" xr:uid="{00000000-0005-0000-0000-000065010000}"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="359" xr:uid="{00000000-0005-0000-0000-000066010000}"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="360" xr:uid="{00000000-0005-0000-0000-000067010000}"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="361" xr:uid="{00000000-0005-0000-0000-000068010000}"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="362" xr:uid="{00000000-0005-0000-0000-000069010000}"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="363" xr:uid="{00000000-0005-0000-0000-00006A010000}"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="364" xr:uid="{00000000-0005-0000-0000-00006B010000}"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="365" xr:uid="{00000000-0005-0000-0000-00006C010000}"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="366" xr:uid="{00000000-0005-0000-0000-00006D010000}"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="367" xr:uid="{00000000-0005-0000-0000-00006E010000}"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="368" xr:uid="{00000000-0005-0000-0000-00006F010000}"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="369" xr:uid="{00000000-0005-0000-0000-000070010000}"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="370" xr:uid="{00000000-0005-0000-0000-000071010000}"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="371" xr:uid="{00000000-0005-0000-0000-000072010000}"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="372" xr:uid="{00000000-0005-0000-0000-000073010000}"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="373" xr:uid="{00000000-0005-0000-0000-000074010000}"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="374" xr:uid="{00000000-0005-0000-0000-000075010000}"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="375" xr:uid="{00000000-0005-0000-0000-000076010000}"/>
+    <cellStyle name="20% - Акцент2 9" xfId="376" xr:uid="{00000000-0005-0000-0000-000077010000}"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="377" xr:uid="{00000000-0005-0000-0000-000078010000}"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="378" xr:uid="{00000000-0005-0000-0000-000079010000}"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="379" xr:uid="{00000000-0005-0000-0000-00007A010000}"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="380" xr:uid="{00000000-0005-0000-0000-00007B010000}"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="381" xr:uid="{00000000-0005-0000-0000-00007C010000}"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="382" xr:uid="{00000000-0005-0000-0000-00007D010000}"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="383" xr:uid="{00000000-0005-0000-0000-00007E010000}"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="384" xr:uid="{00000000-0005-0000-0000-00007F010000}"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="385" xr:uid="{00000000-0005-0000-0000-000080010000}"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="386" xr:uid="{00000000-0005-0000-0000-000081010000}"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="387" xr:uid="{00000000-0005-0000-0000-000082010000}"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="388" xr:uid="{00000000-0005-0000-0000-000083010000}"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="389" xr:uid="{00000000-0005-0000-0000-000084010000}"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="390" xr:uid="{00000000-0005-0000-0000-000085010000}"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="391" xr:uid="{00000000-0005-0000-0000-000086010000}"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="392" xr:uid="{00000000-0005-0000-0000-000087010000}"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="393" xr:uid="{00000000-0005-0000-0000-000088010000}"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="394" xr:uid="{00000000-0005-0000-0000-000089010000}"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="395" xr:uid="{00000000-0005-0000-0000-00008A010000}"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="396" xr:uid="{00000000-0005-0000-0000-00008B010000}"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="397" xr:uid="{00000000-0005-0000-0000-00008C010000}"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="398" xr:uid="{00000000-0005-0000-0000-00008D010000}"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="399" xr:uid="{00000000-0005-0000-0000-00008E010000}"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="400" xr:uid="{00000000-0005-0000-0000-00008F010000}"/>
+    <cellStyle name="20% - Акцент3 2" xfId="401" xr:uid="{00000000-0005-0000-0000-000090010000}"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="402" xr:uid="{00000000-0005-0000-0000-000091010000}"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="403" xr:uid="{00000000-0005-0000-0000-000092010000}"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="404" xr:uid="{00000000-0005-0000-0000-000093010000}"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="405" xr:uid="{00000000-0005-0000-0000-000094010000}"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="406" xr:uid="{00000000-0005-0000-0000-000095010000}"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="407" xr:uid="{00000000-0005-0000-0000-000096010000}"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="408" xr:uid="{00000000-0005-0000-0000-000097010000}"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="409" xr:uid="{00000000-0005-0000-0000-000098010000}"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="410" xr:uid="{00000000-0005-0000-0000-000099010000}"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="411" xr:uid="{00000000-0005-0000-0000-00009A010000}"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="412" xr:uid="{00000000-0005-0000-0000-00009B010000}"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="413" xr:uid="{00000000-0005-0000-0000-00009C010000}"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="414" xr:uid="{00000000-0005-0000-0000-00009D010000}"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="415" xr:uid="{00000000-0005-0000-0000-00009E010000}"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="416" xr:uid="{00000000-0005-0000-0000-00009F010000}"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="417" xr:uid="{00000000-0005-0000-0000-0000A0010000}"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="418" xr:uid="{00000000-0005-0000-0000-0000A1010000}"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="419" xr:uid="{00000000-0005-0000-0000-0000A2010000}"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="420" xr:uid="{00000000-0005-0000-0000-0000A3010000}"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="421" xr:uid="{00000000-0005-0000-0000-0000A4010000}"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="422" xr:uid="{00000000-0005-0000-0000-0000A5010000}"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="423" xr:uid="{00000000-0005-0000-0000-0000A6010000}"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="424" xr:uid="{00000000-0005-0000-0000-0000A7010000}"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="425" xr:uid="{00000000-0005-0000-0000-0000A8010000}"/>
+    <cellStyle name="20% - Акцент3 3" xfId="426" xr:uid="{00000000-0005-0000-0000-0000A9010000}"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="427" xr:uid="{00000000-0005-0000-0000-0000AA010000}"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="428" xr:uid="{00000000-0005-0000-0000-0000AB010000}"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="429" xr:uid="{00000000-0005-0000-0000-0000AC010000}"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="430" xr:uid="{00000000-0005-0000-0000-0000AD010000}"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="431" xr:uid="{00000000-0005-0000-0000-0000AE010000}"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="432" xr:uid="{00000000-0005-0000-0000-0000AF010000}"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="433" xr:uid="{00000000-0005-0000-0000-0000B0010000}"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="434" xr:uid="{00000000-0005-0000-0000-0000B1010000}"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="435" xr:uid="{00000000-0005-0000-0000-0000B2010000}"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="436" xr:uid="{00000000-0005-0000-0000-0000B3010000}"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="437" xr:uid="{00000000-0005-0000-0000-0000B4010000}"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="438" xr:uid="{00000000-0005-0000-0000-0000B5010000}"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="439" xr:uid="{00000000-0005-0000-0000-0000B6010000}"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="440" xr:uid="{00000000-0005-0000-0000-0000B7010000}"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="441" xr:uid="{00000000-0005-0000-0000-0000B8010000}"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="442" xr:uid="{00000000-0005-0000-0000-0000B9010000}"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="443" xr:uid="{00000000-0005-0000-0000-0000BA010000}"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="444" xr:uid="{00000000-0005-0000-0000-0000BB010000}"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="445" xr:uid="{00000000-0005-0000-0000-0000BC010000}"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="446" xr:uid="{00000000-0005-0000-0000-0000BD010000}"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="447" xr:uid="{00000000-0005-0000-0000-0000BE010000}"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="448" xr:uid="{00000000-0005-0000-0000-0000BF010000}"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="449" xr:uid="{00000000-0005-0000-0000-0000C0010000}"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="450" xr:uid="{00000000-0005-0000-0000-0000C1010000}"/>
+    <cellStyle name="20% - Акцент3 4" xfId="451" xr:uid="{00000000-0005-0000-0000-0000C2010000}"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="452" xr:uid="{00000000-0005-0000-0000-0000C3010000}"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="453" xr:uid="{00000000-0005-0000-0000-0000C4010000}"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="454" xr:uid="{00000000-0005-0000-0000-0000C5010000}"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="455" xr:uid="{00000000-0005-0000-0000-0000C6010000}"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="456" xr:uid="{00000000-0005-0000-0000-0000C7010000}"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="457" xr:uid="{00000000-0005-0000-0000-0000C8010000}"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="458" xr:uid="{00000000-0005-0000-0000-0000C9010000}"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="459" xr:uid="{00000000-0005-0000-0000-0000CA010000}"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="460" xr:uid="{00000000-0005-0000-0000-0000CB010000}"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="461" xr:uid="{00000000-0005-0000-0000-0000CC010000}"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="462" xr:uid="{00000000-0005-0000-0000-0000CD010000}"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="463" xr:uid="{00000000-0005-0000-0000-0000CE010000}"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="464" xr:uid="{00000000-0005-0000-0000-0000CF010000}"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="465" xr:uid="{00000000-0005-0000-0000-0000D0010000}"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="466" xr:uid="{00000000-0005-0000-0000-0000D1010000}"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="467" xr:uid="{00000000-0005-0000-0000-0000D2010000}"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="468" xr:uid="{00000000-0005-0000-0000-0000D3010000}"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="469" xr:uid="{00000000-0005-0000-0000-0000D4010000}"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="470" xr:uid="{00000000-0005-0000-0000-0000D5010000}"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="471" xr:uid="{00000000-0005-0000-0000-0000D6010000}"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="472" xr:uid="{00000000-0005-0000-0000-0000D7010000}"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="473" xr:uid="{00000000-0005-0000-0000-0000D8010000}"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="474" xr:uid="{00000000-0005-0000-0000-0000D9010000}"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="475" xr:uid="{00000000-0005-0000-0000-0000DA010000}"/>
+    <cellStyle name="20% - Акцент3 5" xfId="476" xr:uid="{00000000-0005-0000-0000-0000DB010000}"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="477" xr:uid="{00000000-0005-0000-0000-0000DC010000}"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="478" xr:uid="{00000000-0005-0000-0000-0000DD010000}"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="479" xr:uid="{00000000-0005-0000-0000-0000DE010000}"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="480" xr:uid="{00000000-0005-0000-0000-0000DF010000}"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="481" xr:uid="{00000000-0005-0000-0000-0000E0010000}"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="482" xr:uid="{00000000-0005-0000-0000-0000E1010000}"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="483" xr:uid="{00000000-0005-0000-0000-0000E2010000}"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="484" xr:uid="{00000000-0005-0000-0000-0000E3010000}"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="485" xr:uid="{00000000-0005-0000-0000-0000E4010000}"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="486" xr:uid="{00000000-0005-0000-0000-0000E5010000}"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="487" xr:uid="{00000000-0005-0000-0000-0000E6010000}"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="488" xr:uid="{00000000-0005-0000-0000-0000E7010000}"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="489" xr:uid="{00000000-0005-0000-0000-0000E8010000}"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="490" xr:uid="{00000000-0005-0000-0000-0000E9010000}"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="491" xr:uid="{00000000-0005-0000-0000-0000EA010000}"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="492" xr:uid="{00000000-0005-0000-0000-0000EB010000}"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="493" xr:uid="{00000000-0005-0000-0000-0000EC010000}"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="494" xr:uid="{00000000-0005-0000-0000-0000ED010000}"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="495" xr:uid="{00000000-0005-0000-0000-0000EE010000}"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="496" xr:uid="{00000000-0005-0000-0000-0000EF010000}"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="497" xr:uid="{00000000-0005-0000-0000-0000F0010000}"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="498" xr:uid="{00000000-0005-0000-0000-0000F1010000}"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="499" xr:uid="{00000000-0005-0000-0000-0000F2010000}"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="500" xr:uid="{00000000-0005-0000-0000-0000F3010000}"/>
+    <cellStyle name="20% - Акцент3 6" xfId="501" xr:uid="{00000000-0005-0000-0000-0000F4010000}"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="502" xr:uid="{00000000-0005-0000-0000-0000F5010000}"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="503" xr:uid="{00000000-0005-0000-0000-0000F6010000}"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="504" xr:uid="{00000000-0005-0000-0000-0000F7010000}"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="505" xr:uid="{00000000-0005-0000-0000-0000F8010000}"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="506" xr:uid="{00000000-0005-0000-0000-0000F9010000}"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="507" xr:uid="{00000000-0005-0000-0000-0000FA010000}"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="508" xr:uid="{00000000-0005-0000-0000-0000FB010000}"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="509" xr:uid="{00000000-0005-0000-0000-0000FC010000}"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="510" xr:uid="{00000000-0005-0000-0000-0000FD010000}"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="511" xr:uid="{00000000-0005-0000-0000-0000FE010000}"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="512" xr:uid="{00000000-0005-0000-0000-0000FF010000}"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="513" xr:uid="{00000000-0005-0000-0000-000000020000}"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="514" xr:uid="{00000000-0005-0000-0000-000001020000}"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="515" xr:uid="{00000000-0005-0000-0000-000002020000}"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="516" xr:uid="{00000000-0005-0000-0000-000003020000}"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="517" xr:uid="{00000000-0005-0000-0000-000004020000}"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="518" xr:uid="{00000000-0005-0000-0000-000005020000}"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="519" xr:uid="{00000000-0005-0000-0000-000006020000}"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="520" xr:uid="{00000000-0005-0000-0000-000007020000}"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="521" xr:uid="{00000000-0005-0000-0000-000008020000}"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="522" xr:uid="{00000000-0005-0000-0000-000009020000}"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="523" xr:uid="{00000000-0005-0000-0000-00000A020000}"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="524" xr:uid="{00000000-0005-0000-0000-00000B020000}"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="525" xr:uid="{00000000-0005-0000-0000-00000C020000}"/>
+    <cellStyle name="20% - Акцент3 7" xfId="526" xr:uid="{00000000-0005-0000-0000-00000D020000}"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="527" xr:uid="{00000000-0005-0000-0000-00000E020000}"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="528" xr:uid="{00000000-0005-0000-0000-00000F020000}"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="529" xr:uid="{00000000-0005-0000-0000-000010020000}"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="530" xr:uid="{00000000-0005-0000-0000-000011020000}"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="531" xr:uid="{00000000-0005-0000-0000-000012020000}"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="532" xr:uid="{00000000-0005-0000-0000-000013020000}"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="533" xr:uid="{00000000-0005-0000-0000-000014020000}"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="534" xr:uid="{00000000-0005-0000-0000-000015020000}"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="535" xr:uid="{00000000-0005-0000-0000-000016020000}"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="536" xr:uid="{00000000-0005-0000-0000-000017020000}"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="537" xr:uid="{00000000-0005-0000-0000-000018020000}"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="538" xr:uid="{00000000-0005-0000-0000-000019020000}"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="539" xr:uid="{00000000-0005-0000-0000-00001A020000}"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="540" xr:uid="{00000000-0005-0000-0000-00001B020000}"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="541" xr:uid="{00000000-0005-0000-0000-00001C020000}"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="542" xr:uid="{00000000-0005-0000-0000-00001D020000}"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="543" xr:uid="{00000000-0005-0000-0000-00001E020000}"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="544" xr:uid="{00000000-0005-0000-0000-00001F020000}"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="545" xr:uid="{00000000-0005-0000-0000-000020020000}"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="546" xr:uid="{00000000-0005-0000-0000-000021020000}"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="547" xr:uid="{00000000-0005-0000-0000-000022020000}"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="548" xr:uid="{00000000-0005-0000-0000-000023020000}"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="549" xr:uid="{00000000-0005-0000-0000-000024020000}"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="550" xr:uid="{00000000-0005-0000-0000-000025020000}"/>
+    <cellStyle name="20% - Акцент3 8" xfId="551" xr:uid="{00000000-0005-0000-0000-000026020000}"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="552" xr:uid="{00000000-0005-0000-0000-000027020000}"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="553" xr:uid="{00000000-0005-0000-0000-000028020000}"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="554" xr:uid="{00000000-0005-0000-0000-000029020000}"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="555" xr:uid="{00000000-0005-0000-0000-00002A020000}"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="556" xr:uid="{00000000-0005-0000-0000-00002B020000}"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="557" xr:uid="{00000000-0005-0000-0000-00002C020000}"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="558" xr:uid="{00000000-0005-0000-0000-00002D020000}"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="559" xr:uid="{00000000-0005-0000-0000-00002E020000}"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="560" xr:uid="{00000000-0005-0000-0000-00002F020000}"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="561" xr:uid="{00000000-0005-0000-0000-000030020000}"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="562" xr:uid="{00000000-0005-0000-0000-000031020000}"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="563" xr:uid="{00000000-0005-0000-0000-000032020000}"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="564" xr:uid="{00000000-0005-0000-0000-000033020000}"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="565" xr:uid="{00000000-0005-0000-0000-000034020000}"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="566" xr:uid="{00000000-0005-0000-0000-000035020000}"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="567" xr:uid="{00000000-0005-0000-0000-000036020000}"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="568" xr:uid="{00000000-0005-0000-0000-000037020000}"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="569" xr:uid="{00000000-0005-0000-0000-000038020000}"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="570" xr:uid="{00000000-0005-0000-0000-000039020000}"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="571" xr:uid="{00000000-0005-0000-0000-00003A020000}"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="572" xr:uid="{00000000-0005-0000-0000-00003B020000}"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="573" xr:uid="{00000000-0005-0000-0000-00003C020000}"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="574" xr:uid="{00000000-0005-0000-0000-00003D020000}"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="575" xr:uid="{00000000-0005-0000-0000-00003E020000}"/>
+    <cellStyle name="20% - Акцент3 9" xfId="576" xr:uid="{00000000-0005-0000-0000-00003F020000}"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="577" xr:uid="{00000000-0005-0000-0000-000040020000}"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="578" xr:uid="{00000000-0005-0000-0000-000041020000}"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="579" xr:uid="{00000000-0005-0000-0000-000042020000}"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="580" xr:uid="{00000000-0005-0000-0000-000043020000}"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="581" xr:uid="{00000000-0005-0000-0000-000044020000}"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="582" xr:uid="{00000000-0005-0000-0000-000045020000}"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="583" xr:uid="{00000000-0005-0000-0000-000046020000}"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="584" xr:uid="{00000000-0005-0000-0000-000047020000}"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="585" xr:uid="{00000000-0005-0000-0000-000048020000}"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="586" xr:uid="{00000000-0005-0000-0000-000049020000}"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="587" xr:uid="{00000000-0005-0000-0000-00004A020000}"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="588" xr:uid="{00000000-0005-0000-0000-00004B020000}"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="589" xr:uid="{00000000-0005-0000-0000-00004C020000}"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="590" xr:uid="{00000000-0005-0000-0000-00004D020000}"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="591" xr:uid="{00000000-0005-0000-0000-00004E020000}"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="592" xr:uid="{00000000-0005-0000-0000-00004F020000}"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="593" xr:uid="{00000000-0005-0000-0000-000050020000}"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="594" xr:uid="{00000000-0005-0000-0000-000051020000}"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="595" xr:uid="{00000000-0005-0000-0000-000052020000}"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="596" xr:uid="{00000000-0005-0000-0000-000053020000}"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="597" xr:uid="{00000000-0005-0000-0000-000054020000}"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="598" xr:uid="{00000000-0005-0000-0000-000055020000}"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="599" xr:uid="{00000000-0005-0000-0000-000056020000}"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="600" xr:uid="{00000000-0005-0000-0000-000057020000}"/>
+    <cellStyle name="20% - Акцент4 2" xfId="601" xr:uid="{00000000-0005-0000-0000-000058020000}"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="602" xr:uid="{00000000-0005-0000-0000-000059020000}"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="603" xr:uid="{00000000-0005-0000-0000-00005A020000}"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="604" xr:uid="{00000000-0005-0000-0000-00005B020000}"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="605" xr:uid="{00000000-0005-0000-0000-00005C020000}"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="606" xr:uid="{00000000-0005-0000-0000-00005D020000}"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="607" xr:uid="{00000000-0005-0000-0000-00005E020000}"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="608" xr:uid="{00000000-0005-0000-0000-00005F020000}"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="609" xr:uid="{00000000-0005-0000-0000-000060020000}"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="610" xr:uid="{00000000-0005-0000-0000-000061020000}"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="611" xr:uid="{00000000-0005-0000-0000-000062020000}"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="612" xr:uid="{00000000-0005-0000-0000-000063020000}"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="613" xr:uid="{00000000-0005-0000-0000-000064020000}"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="614" xr:uid="{00000000-0005-0000-0000-000065020000}"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="615" xr:uid="{00000000-0005-0000-0000-000066020000}"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="616" xr:uid="{00000000-0005-0000-0000-000067020000}"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="617" xr:uid="{00000000-0005-0000-0000-000068020000}"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="618" xr:uid="{00000000-0005-0000-0000-000069020000}"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="619" xr:uid="{00000000-0005-0000-0000-00006A020000}"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="620" xr:uid="{00000000-0005-0000-0000-00006B020000}"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="621" xr:uid="{00000000-0005-0000-0000-00006C020000}"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="622" xr:uid="{00000000-0005-0000-0000-00006D020000}"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="623" xr:uid="{00000000-0005-0000-0000-00006E020000}"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="624" xr:uid="{00000000-0005-0000-0000-00006F020000}"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="625" xr:uid="{00000000-0005-0000-0000-000070020000}"/>
+    <cellStyle name="20% - Акцент4 3" xfId="626" xr:uid="{00000000-0005-0000-0000-000071020000}"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="627" xr:uid="{00000000-0005-0000-0000-000072020000}"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="628" xr:uid="{00000000-0005-0000-0000-000073020000}"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="629" xr:uid="{00000000-0005-0000-0000-000074020000}"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="630" xr:uid="{00000000-0005-0000-0000-000075020000}"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="631" xr:uid="{00000000-0005-0000-0000-000076020000}"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="632" xr:uid="{00000000-0005-0000-0000-000077020000}"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="633" xr:uid="{00000000-0005-0000-0000-000078020000}"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="634" xr:uid="{00000000-0005-0000-0000-000079020000}"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="635" xr:uid="{00000000-0005-0000-0000-00007A020000}"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="636" xr:uid="{00000000-0005-0000-0000-00007B020000}"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="637" xr:uid="{00000000-0005-0000-0000-00007C020000}"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="638" xr:uid="{00000000-0005-0000-0000-00007D020000}"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="639" xr:uid="{00000000-0005-0000-0000-00007E020000}"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="640" xr:uid="{00000000-0005-0000-0000-00007F020000}"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="641" xr:uid="{00000000-0005-0000-0000-000080020000}"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="642" xr:uid="{00000000-0005-0000-0000-000081020000}"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="643" xr:uid="{00000000-0005-0000-0000-000082020000}"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="644" xr:uid="{00000000-0005-0000-0000-000083020000}"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="645" xr:uid="{00000000-0005-0000-0000-000084020000}"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="646" xr:uid="{00000000-0005-0000-0000-000085020000}"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="647" xr:uid="{00000000-0005-0000-0000-000086020000}"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="648" xr:uid="{00000000-0005-0000-0000-000087020000}"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="649" xr:uid="{00000000-0005-0000-0000-000088020000}"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="650" xr:uid="{00000000-0005-0000-0000-000089020000}"/>
+    <cellStyle name="20% - Акцент4 4" xfId="651" xr:uid="{00000000-0005-0000-0000-00008A020000}"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="652" xr:uid="{00000000-0005-0000-0000-00008B020000}"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="653" xr:uid="{00000000-0005-0000-0000-00008C020000}"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="654" xr:uid="{00000000-0005-0000-0000-00008D020000}"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="655" xr:uid="{00000000-0005-0000-0000-00008E020000}"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="656" xr:uid="{00000000-0005-0000-0000-00008F020000}"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="657" xr:uid="{00000000-0005-0000-0000-000090020000}"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="658" xr:uid="{00000000-0005-0000-0000-000091020000}"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="659" xr:uid="{00000000-0005-0000-0000-000092020000}"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="660" xr:uid="{00000000-0005-0000-0000-000093020000}"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="661" xr:uid="{00000000-0005-0000-0000-000094020000}"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="662" xr:uid="{00000000-0005-0000-0000-000095020000}"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="663" xr:uid="{00000000-0005-0000-0000-000096020000}"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="664" xr:uid="{00000000-0005-0000-0000-000097020000}"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="665" xr:uid="{00000000-0005-0000-0000-000098020000}"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="666" xr:uid="{00000000-0005-0000-0000-000099020000}"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="667" xr:uid="{00000000-0005-0000-0000-00009A020000}"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="668" xr:uid="{00000000-0005-0000-0000-00009B020000}"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="669" xr:uid="{00000000-0005-0000-0000-00009C020000}"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="670" xr:uid="{00000000-0005-0000-0000-00009D020000}"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="671" xr:uid="{00000000-0005-0000-0000-00009E020000}"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="672" xr:uid="{00000000-0005-0000-0000-00009F020000}"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="673" xr:uid="{00000000-0005-0000-0000-0000A0020000}"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="674" xr:uid="{00000000-0005-0000-0000-0000A1020000}"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="675" xr:uid="{00000000-0005-0000-0000-0000A2020000}"/>
+    <cellStyle name="20% - Акцент4 5" xfId="676" xr:uid="{00000000-0005-0000-0000-0000A3020000}"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="677" xr:uid="{00000000-0005-0000-0000-0000A4020000}"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="678" xr:uid="{00000000-0005-0000-0000-0000A5020000}"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="679" xr:uid="{00000000-0005-0000-0000-0000A6020000}"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="680" xr:uid="{00000000-0005-0000-0000-0000A7020000}"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="681" xr:uid="{00000000-0005-0000-0000-0000A8020000}"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="682" xr:uid="{00000000-0005-0000-0000-0000A9020000}"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="683" xr:uid="{00000000-0005-0000-0000-0000AA020000}"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="684" xr:uid="{00000000-0005-0000-0000-0000AB020000}"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="685" xr:uid="{00000000-0005-0000-0000-0000AC020000}"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="686" xr:uid="{00000000-0005-0000-0000-0000AD020000}"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="687" xr:uid="{00000000-0005-0000-0000-0000AE020000}"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="688" xr:uid="{00000000-0005-0000-0000-0000AF020000}"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="689" xr:uid="{00000000-0005-0000-0000-0000B0020000}"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="690" xr:uid="{00000000-0005-0000-0000-0000B1020000}"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="691" xr:uid="{00000000-0005-0000-0000-0000B2020000}"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="692" xr:uid="{00000000-0005-0000-0000-0000B3020000}"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="693" xr:uid="{00000000-0005-0000-0000-0000B4020000}"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="694" xr:uid="{00000000-0005-0000-0000-0000B5020000}"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="695" xr:uid="{00000000-0005-0000-0000-0000B6020000}"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="696" xr:uid="{00000000-0005-0000-0000-0000B7020000}"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="697" xr:uid="{00000000-0005-0000-0000-0000B8020000}"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="698" xr:uid="{00000000-0005-0000-0000-0000B9020000}"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="699" xr:uid="{00000000-0005-0000-0000-0000BA020000}"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="700" xr:uid="{00000000-0005-0000-0000-0000BB020000}"/>
+    <cellStyle name="20% - Акцент4 6" xfId="701" xr:uid="{00000000-0005-0000-0000-0000BC020000}"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="702" xr:uid="{00000000-0005-0000-0000-0000BD020000}"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="703" xr:uid="{00000000-0005-0000-0000-0000BE020000}"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="704" xr:uid="{00000000-0005-0000-0000-0000BF020000}"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="705" xr:uid="{00000000-0005-0000-0000-0000C0020000}"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="706" xr:uid="{00000000-0005-0000-0000-0000C1020000}"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="707" xr:uid="{00000000-0005-0000-0000-0000C2020000}"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="708" xr:uid="{00000000-0005-0000-0000-0000C3020000}"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="709" xr:uid="{00000000-0005-0000-0000-0000C4020000}"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="710" xr:uid="{00000000-0005-0000-0000-0000C5020000}"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="711" xr:uid="{00000000-0005-0000-0000-0000C6020000}"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="712" xr:uid="{00000000-0005-0000-0000-0000C7020000}"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="713" xr:uid="{00000000-0005-0000-0000-0000C8020000}"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="714" xr:uid="{00000000-0005-0000-0000-0000C9020000}"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="715" xr:uid="{00000000-0005-0000-0000-0000CA020000}"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="716" xr:uid="{00000000-0005-0000-0000-0000CB020000}"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="717" xr:uid="{00000000-0005-0000-0000-0000CC020000}"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="718" xr:uid="{00000000-0005-0000-0000-0000CD020000}"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="719" xr:uid="{00000000-0005-0000-0000-0000CE020000}"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="720" xr:uid="{00000000-0005-0000-0000-0000CF020000}"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="721" xr:uid="{00000000-0005-0000-0000-0000D0020000}"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="722" xr:uid="{00000000-0005-0000-0000-0000D1020000}"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="723" xr:uid="{00000000-0005-0000-0000-0000D2020000}"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="724" xr:uid="{00000000-0005-0000-0000-0000D3020000}"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="725" xr:uid="{00000000-0005-0000-0000-0000D4020000}"/>
+    <cellStyle name="20% - Акцент4 7" xfId="726" xr:uid="{00000000-0005-0000-0000-0000D5020000}"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="727" xr:uid="{00000000-0005-0000-0000-0000D6020000}"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="728" xr:uid="{00000000-0005-0000-0000-0000D7020000}"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="729" xr:uid="{00000000-0005-0000-0000-0000D8020000}"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="730" xr:uid="{00000000-0005-0000-0000-0000D9020000}"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="731" xr:uid="{00000000-0005-0000-0000-0000DA020000}"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="732" xr:uid="{00000000-0005-0000-0000-0000DB020000}"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="733" xr:uid="{00000000-0005-0000-0000-0000DC020000}"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="734" xr:uid="{00000000-0005-0000-0000-0000DD020000}"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="735" xr:uid="{00000000-0005-0000-0000-0000DE020000}"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="736" xr:uid="{00000000-0005-0000-0000-0000DF020000}"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="737" xr:uid="{00000000-0005-0000-0000-0000E0020000}"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="738" xr:uid="{00000000-0005-0000-0000-0000E1020000}"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="739" xr:uid="{00000000-0005-0000-0000-0000E2020000}"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="740" xr:uid="{00000000-0005-0000-0000-0000E3020000}"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="741" xr:uid="{00000000-0005-0000-0000-0000E4020000}"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="742" xr:uid="{00000000-0005-0000-0000-0000E5020000}"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="743" xr:uid="{00000000-0005-0000-0000-0000E6020000}"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="744" xr:uid="{00000000-0005-0000-0000-0000E7020000}"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="745" xr:uid="{00000000-0005-0000-0000-0000E8020000}"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="746" xr:uid="{00000000-0005-0000-0000-0000E9020000}"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="747" xr:uid="{00000000-0005-0000-0000-0000EA020000}"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="748" xr:uid="{00000000-0005-0000-0000-0000EB020000}"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="749" xr:uid="{00000000-0005-0000-0000-0000EC020000}"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="750" xr:uid="{00000000-0005-0000-0000-0000ED020000}"/>
+    <cellStyle name="20% - Акцент4 8" xfId="751" xr:uid="{00000000-0005-0000-0000-0000EE020000}"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="752" xr:uid="{00000000-0005-0000-0000-0000EF020000}"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="753" xr:uid="{00000000-0005-0000-0000-0000F0020000}"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="754" xr:uid="{00000000-0005-0000-0000-0000F1020000}"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="755" xr:uid="{00000000-0005-0000-0000-0000F2020000}"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="756" xr:uid="{00000000-0005-0000-0000-0000F3020000}"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="757" xr:uid="{00000000-0005-0000-0000-0000F4020000}"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="758" xr:uid="{00000000-0005-0000-0000-0000F5020000}"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="759" xr:uid="{00000000-0005-0000-0000-0000F6020000}"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="760" xr:uid="{00000000-0005-0000-0000-0000F7020000}"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="761" xr:uid="{00000000-0005-0000-0000-0000F8020000}"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="762" xr:uid="{00000000-0005-0000-0000-0000F9020000}"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="763" xr:uid="{00000000-0005-0000-0000-0000FA020000}"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="764" xr:uid="{00000000-0005-0000-0000-0000FB020000}"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="765" xr:uid="{00000000-0005-0000-0000-0000FC020000}"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="766" xr:uid="{00000000-0005-0000-0000-0000FD020000}"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="767" xr:uid="{00000000-0005-0000-0000-0000FE020000}"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="768" xr:uid="{00000000-0005-0000-0000-0000FF020000}"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="769" xr:uid="{00000000-0005-0000-0000-000000030000}"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="770" xr:uid="{00000000-0005-0000-0000-000001030000}"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="771" xr:uid="{00000000-0005-0000-0000-000002030000}"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="772" xr:uid="{00000000-0005-0000-0000-000003030000}"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="773" xr:uid="{00000000-0005-0000-0000-000004030000}"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="774" xr:uid="{00000000-0005-0000-0000-000005030000}"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="775" xr:uid="{00000000-0005-0000-0000-000006030000}"/>
+    <cellStyle name="20% - Акцент4 9" xfId="776" xr:uid="{00000000-0005-0000-0000-000007030000}"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="777" xr:uid="{00000000-0005-0000-0000-000008030000}"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="778" xr:uid="{00000000-0005-0000-0000-000009030000}"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="779" xr:uid="{00000000-0005-0000-0000-00000A030000}"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="780" xr:uid="{00000000-0005-0000-0000-00000B030000}"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="781" xr:uid="{00000000-0005-0000-0000-00000C030000}"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="782" xr:uid="{00000000-0005-0000-0000-00000D030000}"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="783" xr:uid="{00000000-0005-0000-0000-00000E030000}"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="784" xr:uid="{00000000-0005-0000-0000-00000F030000}"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="785" xr:uid="{00000000-0005-0000-0000-000010030000}"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="786" xr:uid="{00000000-0005-0000-0000-000011030000}"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="787" xr:uid="{00000000-0005-0000-0000-000012030000}"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="788" xr:uid="{00000000-0005-0000-0000-000013030000}"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="789" xr:uid="{00000000-0005-0000-0000-000014030000}"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="790" xr:uid="{00000000-0005-0000-0000-000015030000}"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="791" xr:uid="{00000000-0005-0000-0000-000016030000}"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="792" xr:uid="{00000000-0005-0000-0000-000017030000}"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="793" xr:uid="{00000000-0005-0000-0000-000018030000}"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="794" xr:uid="{00000000-0005-0000-0000-000019030000}"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="795" xr:uid="{00000000-0005-0000-0000-00001A030000}"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="796" xr:uid="{00000000-0005-0000-0000-00001B030000}"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="797" xr:uid="{00000000-0005-0000-0000-00001C030000}"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="798" xr:uid="{00000000-0005-0000-0000-00001D030000}"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="799" xr:uid="{00000000-0005-0000-0000-00001E030000}"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="800" xr:uid="{00000000-0005-0000-0000-00001F030000}"/>
+    <cellStyle name="40% - Акцент3 2" xfId="801" xr:uid="{00000000-0005-0000-0000-000020030000}"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="802" xr:uid="{00000000-0005-0000-0000-000021030000}"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="803" xr:uid="{00000000-0005-0000-0000-000022030000}"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="804" xr:uid="{00000000-0005-0000-0000-000023030000}"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="805" xr:uid="{00000000-0005-0000-0000-000024030000}"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="806" xr:uid="{00000000-0005-0000-0000-000025030000}"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="807" xr:uid="{00000000-0005-0000-0000-000026030000}"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="808" xr:uid="{00000000-0005-0000-0000-000027030000}"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="809" xr:uid="{00000000-0005-0000-0000-000028030000}"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="810" xr:uid="{00000000-0005-0000-0000-000029030000}"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="811" xr:uid="{00000000-0005-0000-0000-00002A030000}"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="812" xr:uid="{00000000-0005-0000-0000-00002B030000}"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="813" xr:uid="{00000000-0005-0000-0000-00002C030000}"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="814" xr:uid="{00000000-0005-0000-0000-00002D030000}"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="815" xr:uid="{00000000-0005-0000-0000-00002E030000}"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="816" xr:uid="{00000000-0005-0000-0000-00002F030000}"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="817" xr:uid="{00000000-0005-0000-0000-000030030000}"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="818" xr:uid="{00000000-0005-0000-0000-000031030000}"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="819" xr:uid="{00000000-0005-0000-0000-000032030000}"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="820" xr:uid="{00000000-0005-0000-0000-000033030000}"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="821" xr:uid="{00000000-0005-0000-0000-000034030000}"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="822" xr:uid="{00000000-0005-0000-0000-000035030000}"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="823" xr:uid="{00000000-0005-0000-0000-000036030000}"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="824" xr:uid="{00000000-0005-0000-0000-000037030000}"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="825" xr:uid="{00000000-0005-0000-0000-000038030000}"/>
+    <cellStyle name="40% - Акцент3 3" xfId="826" xr:uid="{00000000-0005-0000-0000-000039030000}"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="827" xr:uid="{00000000-0005-0000-0000-00003A030000}"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="828" xr:uid="{00000000-0005-0000-0000-00003B030000}"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="829" xr:uid="{00000000-0005-0000-0000-00003C030000}"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="830" xr:uid="{00000000-0005-0000-0000-00003D030000}"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="831" xr:uid="{00000000-0005-0000-0000-00003E030000}"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="832" xr:uid="{00000000-0005-0000-0000-00003F030000}"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="833" xr:uid="{00000000-0005-0000-0000-000040030000}"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="834" xr:uid="{00000000-0005-0000-0000-000041030000}"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="835" xr:uid="{00000000-0005-0000-0000-000042030000}"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="836" xr:uid="{00000000-0005-0000-0000-000043030000}"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="837" xr:uid="{00000000-0005-0000-0000-000044030000}"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="838" xr:uid="{00000000-0005-0000-0000-000045030000}"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="839" xr:uid="{00000000-0005-0000-0000-000046030000}"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="840" xr:uid="{00000000-0005-0000-0000-000047030000}"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="841" xr:uid="{00000000-0005-0000-0000-000048030000}"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="842" xr:uid="{00000000-0005-0000-0000-000049030000}"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="843" xr:uid="{00000000-0005-0000-0000-00004A030000}"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="844" xr:uid="{00000000-0005-0000-0000-00004B030000}"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="845" xr:uid="{00000000-0005-0000-0000-00004C030000}"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="846" xr:uid="{00000000-0005-0000-0000-00004D030000}"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="847" xr:uid="{00000000-0005-0000-0000-00004E030000}"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="848" xr:uid="{00000000-0005-0000-0000-00004F030000}"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="849" xr:uid="{00000000-0005-0000-0000-000050030000}"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="850" xr:uid="{00000000-0005-0000-0000-000051030000}"/>
+    <cellStyle name="40% - Акцент3 4" xfId="851" xr:uid="{00000000-0005-0000-0000-000052030000}"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="852" xr:uid="{00000000-0005-0000-0000-000053030000}"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="853" xr:uid="{00000000-0005-0000-0000-000054030000}"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="854" xr:uid="{00000000-0005-0000-0000-000055030000}"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="855" xr:uid="{00000000-0005-0000-0000-000056030000}"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="856" xr:uid="{00000000-0005-0000-0000-000057030000}"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="857" xr:uid="{00000000-0005-0000-0000-000058030000}"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="858" xr:uid="{00000000-0005-0000-0000-000059030000}"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="859" xr:uid="{00000000-0005-0000-0000-00005A030000}"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="860" xr:uid="{00000000-0005-0000-0000-00005B030000}"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="861" xr:uid="{00000000-0005-0000-0000-00005C030000}"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="862" xr:uid="{00000000-0005-0000-0000-00005D030000}"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="863" xr:uid="{00000000-0005-0000-0000-00005E030000}"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="864" xr:uid="{00000000-0005-0000-0000-00005F030000}"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="865" xr:uid="{00000000-0005-0000-0000-000060030000}"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="866" xr:uid="{00000000-0005-0000-0000-000061030000}"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="867" xr:uid="{00000000-0005-0000-0000-000062030000}"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="868" xr:uid="{00000000-0005-0000-0000-000063030000}"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="869" xr:uid="{00000000-0005-0000-0000-000064030000}"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="870" xr:uid="{00000000-0005-0000-0000-000065030000}"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="871" xr:uid="{00000000-0005-0000-0000-000066030000}"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="872" xr:uid="{00000000-0005-0000-0000-000067030000}"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="873" xr:uid="{00000000-0005-0000-0000-000068030000}"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="874" xr:uid="{00000000-0005-0000-0000-000069030000}"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="875" xr:uid="{00000000-0005-0000-0000-00006A030000}"/>
+    <cellStyle name="40% - Акцент3 5" xfId="876" xr:uid="{00000000-0005-0000-0000-00006B030000}"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="877" xr:uid="{00000000-0005-0000-0000-00006C030000}"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="878" xr:uid="{00000000-0005-0000-0000-00006D030000}"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="879" xr:uid="{00000000-0005-0000-0000-00006E030000}"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="880" xr:uid="{00000000-0005-0000-0000-00006F030000}"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="881" xr:uid="{00000000-0005-0000-0000-000070030000}"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="882" xr:uid="{00000000-0005-0000-0000-000071030000}"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="883" xr:uid="{00000000-0005-0000-0000-000072030000}"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="884" xr:uid="{00000000-0005-0000-0000-000073030000}"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="885" xr:uid="{00000000-0005-0000-0000-000074030000}"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="886" xr:uid="{00000000-0005-0000-0000-000075030000}"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="887" xr:uid="{00000000-0005-0000-0000-000076030000}"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="888" xr:uid="{00000000-0005-0000-0000-000077030000}"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="889" xr:uid="{00000000-0005-0000-0000-000078030000}"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="890" xr:uid="{00000000-0005-0000-0000-000079030000}"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="891" xr:uid="{00000000-0005-0000-0000-00007A030000}"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="892" xr:uid="{00000000-0005-0000-0000-00007B030000}"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="893" xr:uid="{00000000-0005-0000-0000-00007C030000}"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="894" xr:uid="{00000000-0005-0000-0000-00007D030000}"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="895" xr:uid="{00000000-0005-0000-0000-00007E030000}"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="896" xr:uid="{00000000-0005-0000-0000-00007F030000}"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="897" xr:uid="{00000000-0005-0000-0000-000080030000}"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="898" xr:uid="{00000000-0005-0000-0000-000081030000}"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="899" xr:uid="{00000000-0005-0000-0000-000082030000}"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="900" xr:uid="{00000000-0005-0000-0000-000083030000}"/>
+    <cellStyle name="40% - Акцент3 6" xfId="901" xr:uid="{00000000-0005-0000-0000-000084030000}"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="902" xr:uid="{00000000-0005-0000-0000-000085030000}"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="903" xr:uid="{00000000-0005-0000-0000-000086030000}"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="904" xr:uid="{00000000-0005-0000-0000-000087030000}"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="905" xr:uid="{00000000-0005-0000-0000-000088030000}"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="906" xr:uid="{00000000-0005-0000-0000-000089030000}"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="907" xr:uid="{00000000-0005-0000-0000-00008A030000}"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="908" xr:uid="{00000000-0005-0000-0000-00008B030000}"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="909" xr:uid="{00000000-0005-0000-0000-00008C030000}"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="910" xr:uid="{00000000-0005-0000-0000-00008D030000}"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="911" xr:uid="{00000000-0005-0000-0000-00008E030000}"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="912" xr:uid="{00000000-0005-0000-0000-00008F030000}"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="913" xr:uid="{00000000-0005-0000-0000-000090030000}"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="914" xr:uid="{00000000-0005-0000-0000-000091030000}"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="915" xr:uid="{00000000-0005-0000-0000-000092030000}"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="916" xr:uid="{00000000-0005-0000-0000-000093030000}"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="917" xr:uid="{00000000-0005-0000-0000-000094030000}"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="918" xr:uid="{00000000-0005-0000-0000-000095030000}"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="919" xr:uid="{00000000-0005-0000-0000-000096030000}"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="920" xr:uid="{00000000-0005-0000-0000-000097030000}"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="921" xr:uid="{00000000-0005-0000-0000-000098030000}"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="922" xr:uid="{00000000-0005-0000-0000-000099030000}"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="923" xr:uid="{00000000-0005-0000-0000-00009A030000}"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="924" xr:uid="{00000000-0005-0000-0000-00009B030000}"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="925" xr:uid="{00000000-0005-0000-0000-00009C030000}"/>
+    <cellStyle name="40% - Акцент3 7" xfId="926" xr:uid="{00000000-0005-0000-0000-00009D030000}"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="927" xr:uid="{00000000-0005-0000-0000-00009E030000}"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="928" xr:uid="{00000000-0005-0000-0000-00009F030000}"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="929" xr:uid="{00000000-0005-0000-0000-0000A0030000}"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="930" xr:uid="{00000000-0005-0000-0000-0000A1030000}"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="931" xr:uid="{00000000-0005-0000-0000-0000A2030000}"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="932" xr:uid="{00000000-0005-0000-0000-0000A3030000}"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="933" xr:uid="{00000000-0005-0000-0000-0000A4030000}"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="934" xr:uid="{00000000-0005-0000-0000-0000A5030000}"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="935" xr:uid="{00000000-0005-0000-0000-0000A6030000}"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="936" xr:uid="{00000000-0005-0000-0000-0000A7030000}"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="937" xr:uid="{00000000-0005-0000-0000-0000A8030000}"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="938" xr:uid="{00000000-0005-0000-0000-0000A9030000}"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="939" xr:uid="{00000000-0005-0000-0000-0000AA030000}"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="940" xr:uid="{00000000-0005-0000-0000-0000AB030000}"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="941" xr:uid="{00000000-0005-0000-0000-0000AC030000}"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="942" xr:uid="{00000000-0005-0000-0000-0000AD030000}"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="943" xr:uid="{00000000-0005-0000-0000-0000AE030000}"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="944" xr:uid="{00000000-0005-0000-0000-0000AF030000}"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="945" xr:uid="{00000000-0005-0000-0000-0000B0030000}"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="946" xr:uid="{00000000-0005-0000-0000-0000B1030000}"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="947" xr:uid="{00000000-0005-0000-0000-0000B2030000}"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="948" xr:uid="{00000000-0005-0000-0000-0000B3030000}"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="949" xr:uid="{00000000-0005-0000-0000-0000B4030000}"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="950" xr:uid="{00000000-0005-0000-0000-0000B5030000}"/>
+    <cellStyle name="40% - Акцент3 8" xfId="951" xr:uid="{00000000-0005-0000-0000-0000B6030000}"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="952" xr:uid="{00000000-0005-0000-0000-0000B7030000}"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="953" xr:uid="{00000000-0005-0000-0000-0000B8030000}"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="954" xr:uid="{00000000-0005-0000-0000-0000B9030000}"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="955" xr:uid="{00000000-0005-0000-0000-0000BA030000}"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="956" xr:uid="{00000000-0005-0000-0000-0000BB030000}"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="957" xr:uid="{00000000-0005-0000-0000-0000BC030000}"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="958" xr:uid="{00000000-0005-0000-0000-0000BD030000}"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="959" xr:uid="{00000000-0005-0000-0000-0000BE030000}"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="960" xr:uid="{00000000-0005-0000-0000-0000BF030000}"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="961" xr:uid="{00000000-0005-0000-0000-0000C0030000}"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="962" xr:uid="{00000000-0005-0000-0000-0000C1030000}"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="963" xr:uid="{00000000-0005-0000-0000-0000C2030000}"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="964" xr:uid="{00000000-0005-0000-0000-0000C3030000}"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="965" xr:uid="{00000000-0005-0000-0000-0000C4030000}"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="966" xr:uid="{00000000-0005-0000-0000-0000C5030000}"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="967" xr:uid="{00000000-0005-0000-0000-0000C6030000}"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="968" xr:uid="{00000000-0005-0000-0000-0000C7030000}"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="969" xr:uid="{00000000-0005-0000-0000-0000C8030000}"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="970" xr:uid="{00000000-0005-0000-0000-0000C9030000}"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="971" xr:uid="{00000000-0005-0000-0000-0000CA030000}"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="972" xr:uid="{00000000-0005-0000-0000-0000CB030000}"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="973" xr:uid="{00000000-0005-0000-0000-0000CC030000}"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="974" xr:uid="{00000000-0005-0000-0000-0000CD030000}"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="975" xr:uid="{00000000-0005-0000-0000-0000CE030000}"/>
+    <cellStyle name="40% - Акцент3 9" xfId="976" xr:uid="{00000000-0005-0000-0000-0000CF030000}"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="977" xr:uid="{00000000-0005-0000-0000-0000D0030000}"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="978" xr:uid="{00000000-0005-0000-0000-0000D1030000}"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="979" xr:uid="{00000000-0005-0000-0000-0000D2030000}"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="980" xr:uid="{00000000-0005-0000-0000-0000D3030000}"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="981" xr:uid="{00000000-0005-0000-0000-0000D4030000}"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="982" xr:uid="{00000000-0005-0000-0000-0000D5030000}"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="983" xr:uid="{00000000-0005-0000-0000-0000D6030000}"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="984" xr:uid="{00000000-0005-0000-0000-0000D7030000}"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="985" xr:uid="{00000000-0005-0000-0000-0000D8030000}"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="986" xr:uid="{00000000-0005-0000-0000-0000D9030000}"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="987" xr:uid="{00000000-0005-0000-0000-0000DA030000}"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="988" xr:uid="{00000000-0005-0000-0000-0000DB030000}"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="989" xr:uid="{00000000-0005-0000-0000-0000DC030000}"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="990" xr:uid="{00000000-0005-0000-0000-0000DD030000}"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="991" xr:uid="{00000000-0005-0000-0000-0000DE030000}"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="992" xr:uid="{00000000-0005-0000-0000-0000DF030000}"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="993" xr:uid="{00000000-0005-0000-0000-0000E0030000}"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="994" xr:uid="{00000000-0005-0000-0000-0000E1030000}"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="995" xr:uid="{00000000-0005-0000-0000-0000E2030000}"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="996" xr:uid="{00000000-0005-0000-0000-0000E3030000}"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="997" xr:uid="{00000000-0005-0000-0000-0000E4030000}"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="998" xr:uid="{00000000-0005-0000-0000-0000E5030000}"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="999" xr:uid="{00000000-0005-0000-0000-0000E6030000}"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1000" xr:uid="{00000000-0005-0000-0000-0000E7030000}"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1001" xr:uid="{00000000-0005-0000-0000-0000E8030000}"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1002" xr:uid="{00000000-0005-0000-0000-0000E9030000}"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1003" xr:uid="{00000000-0005-0000-0000-0000EA030000}"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1004" xr:uid="{00000000-0005-0000-0000-0000EB030000}"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1005" xr:uid="{00000000-0005-0000-0000-0000EC030000}"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1006" xr:uid="{00000000-0005-0000-0000-0000ED030000}"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1007" xr:uid="{00000000-0005-0000-0000-0000EE030000}"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1008" xr:uid="{00000000-0005-0000-0000-0000EF030000}"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1009" xr:uid="{00000000-0005-0000-0000-0000F0030000}"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1010" xr:uid="{00000000-0005-0000-0000-0000F1030000}"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1011" xr:uid="{00000000-0005-0000-0000-0000F2030000}"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1012" xr:uid="{00000000-0005-0000-0000-0000F3030000}"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1013" xr:uid="{00000000-0005-0000-0000-0000F4030000}"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1014" xr:uid="{00000000-0005-0000-0000-0000F5030000}"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1015" xr:uid="{00000000-0005-0000-0000-0000F6030000}"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1016" xr:uid="{00000000-0005-0000-0000-0000F7030000}"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1017" xr:uid="{00000000-0005-0000-0000-0000F8030000}"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1018" xr:uid="{00000000-0005-0000-0000-0000F9030000}"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1019" xr:uid="{00000000-0005-0000-0000-0000FA030000}"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1020" xr:uid="{00000000-0005-0000-0000-0000FB030000}"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1021" xr:uid="{00000000-0005-0000-0000-0000FC030000}"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1022" xr:uid="{00000000-0005-0000-0000-0000FD030000}"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1023" xr:uid="{00000000-0005-0000-0000-0000FE030000}"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1024" xr:uid="{00000000-0005-0000-0000-0000FF030000}"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1025" xr:uid="{00000000-0005-0000-0000-000000040000}"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1026" xr:uid="{00000000-0005-0000-0000-000001040000}"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1027" xr:uid="{00000000-0005-0000-0000-000002040000}"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1028" xr:uid="{00000000-0005-0000-0000-000003040000}"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1029" xr:uid="{00000000-0005-0000-0000-000004040000}"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1030" xr:uid="{00000000-0005-0000-0000-000005040000}"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1031" xr:uid="{00000000-0005-0000-0000-000006040000}"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1032" xr:uid="{00000000-0005-0000-0000-000007040000}"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1033" xr:uid="{00000000-0005-0000-0000-000008040000}"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1034" xr:uid="{00000000-0005-0000-0000-000009040000}"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1035" xr:uid="{00000000-0005-0000-0000-00000A040000}"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1036" xr:uid="{00000000-0005-0000-0000-00000B040000}"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1037" xr:uid="{00000000-0005-0000-0000-00000C040000}"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1038" xr:uid="{00000000-0005-0000-0000-00000D040000}"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1039" xr:uid="{00000000-0005-0000-0000-00000E040000}"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1040" xr:uid="{00000000-0005-0000-0000-00000F040000}"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1041" xr:uid="{00000000-0005-0000-0000-000010040000}"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1042" xr:uid="{00000000-0005-0000-0000-000011040000}"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1043" xr:uid="{00000000-0005-0000-0000-000012040000}"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1044" xr:uid="{00000000-0005-0000-0000-000013040000}"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1045" xr:uid="{00000000-0005-0000-0000-000014040000}"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1046" xr:uid="{00000000-0005-0000-0000-000015040000}"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1047" xr:uid="{00000000-0005-0000-0000-000016040000}"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1048" xr:uid="{00000000-0005-0000-0000-000017040000}"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1049" xr:uid="{00000000-0005-0000-0000-000018040000}"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1050" xr:uid="{00000000-0005-0000-0000-000019040000}"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1051" xr:uid="{00000000-0005-0000-0000-00001A040000}"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1052" xr:uid="{00000000-0005-0000-0000-00001B040000}"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1053" xr:uid="{00000000-0005-0000-0000-00001C040000}"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1054" xr:uid="{00000000-0005-0000-0000-00001D040000}"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1055" xr:uid="{00000000-0005-0000-0000-00001E040000}"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1056" xr:uid="{00000000-0005-0000-0000-00001F040000}"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1057" xr:uid="{00000000-0005-0000-0000-000020040000}"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1058" xr:uid="{00000000-0005-0000-0000-000021040000}"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1059" xr:uid="{00000000-0005-0000-0000-000022040000}"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1060" xr:uid="{00000000-0005-0000-0000-000023040000}"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1061" xr:uid="{00000000-0005-0000-0000-000024040000}"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1062" xr:uid="{00000000-0005-0000-0000-000025040000}"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1063" xr:uid="{00000000-0005-0000-0000-000026040000}"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1064" xr:uid="{00000000-0005-0000-0000-000027040000}"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1065" xr:uid="{00000000-0005-0000-0000-000028040000}"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1066" xr:uid="{00000000-0005-0000-0000-000029040000}"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1067" xr:uid="{00000000-0005-0000-0000-00002A040000}"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1068" xr:uid="{00000000-0005-0000-0000-00002B040000}"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1069" xr:uid="{00000000-0005-0000-0000-00002C040000}"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1070" xr:uid="{00000000-0005-0000-0000-00002D040000}"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1071" xr:uid="{00000000-0005-0000-0000-00002E040000}"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1072" xr:uid="{00000000-0005-0000-0000-00002F040000}"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1073" xr:uid="{00000000-0005-0000-0000-000030040000}"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1074" xr:uid="{00000000-0005-0000-0000-000031040000}"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1075" xr:uid="{00000000-0005-0000-0000-000032040000}"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1076" xr:uid="{00000000-0005-0000-0000-000033040000}"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1077" xr:uid="{00000000-0005-0000-0000-000034040000}"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1078" xr:uid="{00000000-0005-0000-0000-000035040000}"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1079" xr:uid="{00000000-0005-0000-0000-000036040000}"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1080" xr:uid="{00000000-0005-0000-0000-000037040000}"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1081" xr:uid="{00000000-0005-0000-0000-000038040000}"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1082" xr:uid="{00000000-0005-0000-0000-000039040000}"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1083" xr:uid="{00000000-0005-0000-0000-00003A040000}"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1084" xr:uid="{00000000-0005-0000-0000-00003B040000}"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1085" xr:uid="{00000000-0005-0000-0000-00003C040000}"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1086" xr:uid="{00000000-0005-0000-0000-00003D040000}"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1087" xr:uid="{00000000-0005-0000-0000-00003E040000}"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1088" xr:uid="{00000000-0005-0000-0000-00003F040000}"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1089" xr:uid="{00000000-0005-0000-0000-000040040000}"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1090" xr:uid="{00000000-0005-0000-0000-000041040000}"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1091" xr:uid="{00000000-0005-0000-0000-000042040000}"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1092" xr:uid="{00000000-0005-0000-0000-000043040000}"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1093" xr:uid="{00000000-0005-0000-0000-000044040000}"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1094" xr:uid="{00000000-0005-0000-0000-000045040000}"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1095" xr:uid="{00000000-0005-0000-0000-000046040000}"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1096" xr:uid="{00000000-0005-0000-0000-000047040000}"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1097" xr:uid="{00000000-0005-0000-0000-000048040000}"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1098" xr:uid="{00000000-0005-0000-0000-000049040000}"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1099" xr:uid="{00000000-0005-0000-0000-00004A040000}"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1100" xr:uid="{00000000-0005-0000-0000-00004B040000}"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1101" xr:uid="{00000000-0005-0000-0000-00004C040000}"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1102" xr:uid="{00000000-0005-0000-0000-00004D040000}"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1103" xr:uid="{00000000-0005-0000-0000-00004E040000}"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1104" xr:uid="{00000000-0005-0000-0000-00004F040000}"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1105" xr:uid="{00000000-0005-0000-0000-000050040000}"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1106" xr:uid="{00000000-0005-0000-0000-000051040000}"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1107" xr:uid="{00000000-0005-0000-0000-000052040000}"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1108" xr:uid="{00000000-0005-0000-0000-000053040000}"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1109" xr:uid="{00000000-0005-0000-0000-000054040000}"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1110" xr:uid="{00000000-0005-0000-0000-000055040000}"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1111" xr:uid="{00000000-0005-0000-0000-000056040000}"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1112" xr:uid="{00000000-0005-0000-0000-000057040000}"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1113" xr:uid="{00000000-0005-0000-0000-000058040000}"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1114" xr:uid="{00000000-0005-0000-0000-000059040000}"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1115" xr:uid="{00000000-0005-0000-0000-00005A040000}"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1116" xr:uid="{00000000-0005-0000-0000-00005B040000}"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1117" xr:uid="{00000000-0005-0000-0000-00005C040000}"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1118" xr:uid="{00000000-0005-0000-0000-00005D040000}"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1119" xr:uid="{00000000-0005-0000-0000-00005E040000}"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1120" xr:uid="{00000000-0005-0000-0000-00005F040000}"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1121" xr:uid="{00000000-0005-0000-0000-000060040000}"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1122" xr:uid="{00000000-0005-0000-0000-000061040000}"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1123" xr:uid="{00000000-0005-0000-0000-000062040000}"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1124" xr:uid="{00000000-0005-0000-0000-000063040000}"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1125" xr:uid="{00000000-0005-0000-0000-000064040000}"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1126" xr:uid="{00000000-0005-0000-0000-000065040000}"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1127" xr:uid="{00000000-0005-0000-0000-000066040000}"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1128" xr:uid="{00000000-0005-0000-0000-000067040000}"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1129" xr:uid="{00000000-0005-0000-0000-000068040000}"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1130" xr:uid="{00000000-0005-0000-0000-000069040000}"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1131" xr:uid="{00000000-0005-0000-0000-00006A040000}"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1132" xr:uid="{00000000-0005-0000-0000-00006B040000}"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1133" xr:uid="{00000000-0005-0000-0000-00006C040000}"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1134" xr:uid="{00000000-0005-0000-0000-00006D040000}"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1135" xr:uid="{00000000-0005-0000-0000-00006E040000}"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1136" xr:uid="{00000000-0005-0000-0000-00006F040000}"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1137" xr:uid="{00000000-0005-0000-0000-000070040000}"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1138" xr:uid="{00000000-0005-0000-0000-000071040000}"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1139" xr:uid="{00000000-0005-0000-0000-000072040000}"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1140" xr:uid="{00000000-0005-0000-0000-000073040000}"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1141" xr:uid="{00000000-0005-0000-0000-000074040000}"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1142" xr:uid="{00000000-0005-0000-0000-000075040000}"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1143" xr:uid="{00000000-0005-0000-0000-000076040000}"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1144" xr:uid="{00000000-0005-0000-0000-000077040000}"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1145" xr:uid="{00000000-0005-0000-0000-000078040000}"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1146" xr:uid="{00000000-0005-0000-0000-000079040000}"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1147" xr:uid="{00000000-0005-0000-0000-00007A040000}"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1148" xr:uid="{00000000-0005-0000-0000-00007B040000}"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1149" xr:uid="{00000000-0005-0000-0000-00007C040000}"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1150" xr:uid="{00000000-0005-0000-0000-00007D040000}"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1151" xr:uid="{00000000-0005-0000-0000-00007E040000}"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1152" xr:uid="{00000000-0005-0000-0000-00007F040000}"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1153" xr:uid="{00000000-0005-0000-0000-000080040000}"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1154" xr:uid="{00000000-0005-0000-0000-000081040000}"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1155" xr:uid="{00000000-0005-0000-0000-000082040000}"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1156" xr:uid="{00000000-0005-0000-0000-000083040000}"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1157" xr:uid="{00000000-0005-0000-0000-000084040000}"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1158" xr:uid="{00000000-0005-0000-0000-000085040000}"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1159" xr:uid="{00000000-0005-0000-0000-000086040000}"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1160" xr:uid="{00000000-0005-0000-0000-000087040000}"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1161" xr:uid="{00000000-0005-0000-0000-000088040000}"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1162" xr:uid="{00000000-0005-0000-0000-000089040000}"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1163" xr:uid="{00000000-0005-0000-0000-00008A040000}"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1164" xr:uid="{00000000-0005-0000-0000-00008B040000}"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1165" xr:uid="{00000000-0005-0000-0000-00008C040000}"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1166" xr:uid="{00000000-0005-0000-0000-00008D040000}"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1167" xr:uid="{00000000-0005-0000-0000-00008E040000}"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1168" xr:uid="{00000000-0005-0000-0000-00008F040000}"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1169" xr:uid="{00000000-0005-0000-0000-000090040000}"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1170" xr:uid="{00000000-0005-0000-0000-000091040000}"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1171" xr:uid="{00000000-0005-0000-0000-000092040000}"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1172" xr:uid="{00000000-0005-0000-0000-000093040000}"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1173" xr:uid="{00000000-0005-0000-0000-000094040000}"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1174" xr:uid="{00000000-0005-0000-0000-000095040000}"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1175" xr:uid="{00000000-0005-0000-0000-000096040000}"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1176" xr:uid="{00000000-0005-0000-0000-000097040000}"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1177" xr:uid="{00000000-0005-0000-0000-000098040000}"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1178" xr:uid="{00000000-0005-0000-0000-000099040000}"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1179" xr:uid="{00000000-0005-0000-0000-00009A040000}"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1180" xr:uid="{00000000-0005-0000-0000-00009B040000}"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1181" xr:uid="{00000000-0005-0000-0000-00009C040000}"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1182" xr:uid="{00000000-0005-0000-0000-00009D040000}"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1183" xr:uid="{00000000-0005-0000-0000-00009E040000}"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1184" xr:uid="{00000000-0005-0000-0000-00009F040000}"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1185" xr:uid="{00000000-0005-0000-0000-0000A0040000}"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1186" xr:uid="{00000000-0005-0000-0000-0000A1040000}"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1187" xr:uid="{00000000-0005-0000-0000-0000A2040000}"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1188" xr:uid="{00000000-0005-0000-0000-0000A3040000}"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1189" xr:uid="{00000000-0005-0000-0000-0000A4040000}"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1190" xr:uid="{00000000-0005-0000-0000-0000A5040000}"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1191" xr:uid="{00000000-0005-0000-0000-0000A6040000}"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1192" xr:uid="{00000000-0005-0000-0000-0000A7040000}"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1193" xr:uid="{00000000-0005-0000-0000-0000A8040000}"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1194" xr:uid="{00000000-0005-0000-0000-0000A9040000}"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1195" xr:uid="{00000000-0005-0000-0000-0000AA040000}"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1196" xr:uid="{00000000-0005-0000-0000-0000AB040000}"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1197" xr:uid="{00000000-0005-0000-0000-0000AC040000}"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1198" xr:uid="{00000000-0005-0000-0000-0000AD040000}"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1199" xr:uid="{00000000-0005-0000-0000-0000AE040000}"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1200" xr:uid="{00000000-0005-0000-0000-0000AF040000}"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1201" xr:uid="{00000000-0005-0000-0000-0000B0040000}"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1202" xr:uid="{00000000-0005-0000-0000-0000B1040000}"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1203" xr:uid="{00000000-0005-0000-0000-0000B2040000}"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1204" xr:uid="{00000000-0005-0000-0000-0000B3040000}"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1205" xr:uid="{00000000-0005-0000-0000-0000B4040000}"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1206" xr:uid="{00000000-0005-0000-0000-0000B5040000}"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1207" xr:uid="{00000000-0005-0000-0000-0000B6040000}"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1208" xr:uid="{00000000-0005-0000-0000-0000B7040000}"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1209" xr:uid="{00000000-0005-0000-0000-0000B8040000}"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1210" xr:uid="{00000000-0005-0000-0000-0000B9040000}"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1211" xr:uid="{00000000-0005-0000-0000-0000BA040000}"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1212" xr:uid="{00000000-0005-0000-0000-0000BB040000}"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1213" xr:uid="{00000000-0005-0000-0000-0000BC040000}"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1214" xr:uid="{00000000-0005-0000-0000-0000BD040000}"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1215" xr:uid="{00000000-0005-0000-0000-0000BE040000}"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1216" xr:uid="{00000000-0005-0000-0000-0000BF040000}"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1217" xr:uid="{00000000-0005-0000-0000-0000C0040000}"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1218" xr:uid="{00000000-0005-0000-0000-0000C1040000}"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1219" xr:uid="{00000000-0005-0000-0000-0000C2040000}"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1220" xr:uid="{00000000-0005-0000-0000-0000C3040000}"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1221" xr:uid="{00000000-0005-0000-0000-0000C4040000}"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1222" xr:uid="{00000000-0005-0000-0000-0000C5040000}"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1223" xr:uid="{00000000-0005-0000-0000-0000C6040000}"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1224" xr:uid="{00000000-0005-0000-0000-0000C7040000}"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1225" xr:uid="{00000000-0005-0000-0000-0000C8040000}"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1226" xr:uid="{00000000-0005-0000-0000-0000C9040000}"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1227" xr:uid="{00000000-0005-0000-0000-0000CA040000}"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1228" xr:uid="{00000000-0005-0000-0000-0000CB040000}"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1229" xr:uid="{00000000-0005-0000-0000-0000CC040000}"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1230" xr:uid="{00000000-0005-0000-0000-0000CD040000}"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1231" xr:uid="{00000000-0005-0000-0000-0000CE040000}"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1232" xr:uid="{00000000-0005-0000-0000-0000CF040000}"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1233" xr:uid="{00000000-0005-0000-0000-0000D0040000}"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1234" xr:uid="{00000000-0005-0000-0000-0000D1040000}"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1235" xr:uid="{00000000-0005-0000-0000-0000D2040000}"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1236" xr:uid="{00000000-0005-0000-0000-0000D3040000}"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1237" xr:uid="{00000000-0005-0000-0000-0000D4040000}"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1238" xr:uid="{00000000-0005-0000-0000-0000D5040000}"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1239" xr:uid="{00000000-0005-0000-0000-0000D6040000}"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1240" xr:uid="{00000000-0005-0000-0000-0000D7040000}"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1241" xr:uid="{00000000-0005-0000-0000-0000D8040000}"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1242" xr:uid="{00000000-0005-0000-0000-0000D9040000}"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1243" xr:uid="{00000000-0005-0000-0000-0000DA040000}"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1244" xr:uid="{00000000-0005-0000-0000-0000DB040000}"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1245" xr:uid="{00000000-0005-0000-0000-0000DC040000}"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1246" xr:uid="{00000000-0005-0000-0000-0000DD040000}"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1247" xr:uid="{00000000-0005-0000-0000-0000DE040000}"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1248" xr:uid="{00000000-0005-0000-0000-0000DF040000}"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1249" xr:uid="{00000000-0005-0000-0000-0000E0040000}"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1250" xr:uid="{00000000-0005-0000-0000-0000E1040000}"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1251" xr:uid="{00000000-0005-0000-0000-0000E2040000}"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1252" xr:uid="{00000000-0005-0000-0000-0000E3040000}"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1253" xr:uid="{00000000-0005-0000-0000-0000E4040000}"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1254" xr:uid="{00000000-0005-0000-0000-0000E5040000}"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1255" xr:uid="{00000000-0005-0000-0000-0000E6040000}"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1256" xr:uid="{00000000-0005-0000-0000-0000E7040000}"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1257" xr:uid="{00000000-0005-0000-0000-0000E8040000}"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1258" xr:uid="{00000000-0005-0000-0000-0000E9040000}"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1259" xr:uid="{00000000-0005-0000-0000-0000EA040000}"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1260" xr:uid="{00000000-0005-0000-0000-0000EB040000}"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1261" xr:uid="{00000000-0005-0000-0000-0000EC040000}"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1262" xr:uid="{00000000-0005-0000-0000-0000ED040000}"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1263" xr:uid="{00000000-0005-0000-0000-0000EE040000}"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1264" xr:uid="{00000000-0005-0000-0000-0000EF040000}"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1265" xr:uid="{00000000-0005-0000-0000-0000F0040000}"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1266" xr:uid="{00000000-0005-0000-0000-0000F1040000}"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1267" xr:uid="{00000000-0005-0000-0000-0000F2040000}"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1268" xr:uid="{00000000-0005-0000-0000-0000F3040000}"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1269" xr:uid="{00000000-0005-0000-0000-0000F4040000}"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1270" xr:uid="{00000000-0005-0000-0000-0000F5040000}"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1271" xr:uid="{00000000-0005-0000-0000-0000F6040000}"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1272" xr:uid="{00000000-0005-0000-0000-0000F7040000}"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1273" xr:uid="{00000000-0005-0000-0000-0000F8040000}"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1274" xr:uid="{00000000-0005-0000-0000-0000F9040000}"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1275" xr:uid="{00000000-0005-0000-0000-0000FA040000}"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1276" xr:uid="{00000000-0005-0000-0000-0000FB040000}"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1277" xr:uid="{00000000-0005-0000-0000-0000FC040000}"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1278" xr:uid="{00000000-0005-0000-0000-0000FD040000}"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1279" xr:uid="{00000000-0005-0000-0000-0000FE040000}"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1280" xr:uid="{00000000-0005-0000-0000-0000FF040000}"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1281" xr:uid="{00000000-0005-0000-0000-000000050000}"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1282" xr:uid="{00000000-0005-0000-0000-000001050000}"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1283" xr:uid="{00000000-0005-0000-0000-000002050000}"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1284" xr:uid="{00000000-0005-0000-0000-000003050000}"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1285" xr:uid="{00000000-0005-0000-0000-000004050000}"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1286" xr:uid="{00000000-0005-0000-0000-000005050000}"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1287" xr:uid="{00000000-0005-0000-0000-000006050000}"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1288" xr:uid="{00000000-0005-0000-0000-000007050000}"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1289" xr:uid="{00000000-0005-0000-0000-000008050000}"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1290" xr:uid="{00000000-0005-0000-0000-000009050000}"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1291" xr:uid="{00000000-0005-0000-0000-00000A050000}"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1292" xr:uid="{00000000-0005-0000-0000-00000B050000}"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1293" xr:uid="{00000000-0005-0000-0000-00000C050000}"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1294" xr:uid="{00000000-0005-0000-0000-00000D050000}"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1295" xr:uid="{00000000-0005-0000-0000-00000E050000}"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1296" xr:uid="{00000000-0005-0000-0000-00000F050000}"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1297" xr:uid="{00000000-0005-0000-0000-000010050000}"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1298" xr:uid="{00000000-0005-0000-0000-000011050000}"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1299" xr:uid="{00000000-0005-0000-0000-000012050000}"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1300" xr:uid="{00000000-0005-0000-0000-000013050000}"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1301" xr:uid="{00000000-0005-0000-0000-000014050000}"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1302" xr:uid="{00000000-0005-0000-0000-000015050000}"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1303" xr:uid="{00000000-0005-0000-0000-000016050000}"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1304" xr:uid="{00000000-0005-0000-0000-000017050000}"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1305" xr:uid="{00000000-0005-0000-0000-000018050000}"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1306" xr:uid="{00000000-0005-0000-0000-000019050000}"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1307" xr:uid="{00000000-0005-0000-0000-00001A050000}"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1308" xr:uid="{00000000-0005-0000-0000-00001B050000}"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1309" xr:uid="{00000000-0005-0000-0000-00001C050000}"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1310" xr:uid="{00000000-0005-0000-0000-00001D050000}"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1311" xr:uid="{00000000-0005-0000-0000-00001E050000}"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1312" xr:uid="{00000000-0005-0000-0000-00001F050000}"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1313" xr:uid="{00000000-0005-0000-0000-000020050000}"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1314" xr:uid="{00000000-0005-0000-0000-000021050000}"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1315" xr:uid="{00000000-0005-0000-0000-000022050000}"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1316" xr:uid="{00000000-0005-0000-0000-000023050000}"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1317" xr:uid="{00000000-0005-0000-0000-000024050000}"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1318" xr:uid="{00000000-0005-0000-0000-000025050000}"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1319" xr:uid="{00000000-0005-0000-0000-000026050000}"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1320" xr:uid="{00000000-0005-0000-0000-000027050000}"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1321" xr:uid="{00000000-0005-0000-0000-000028050000}"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1322" xr:uid="{00000000-0005-0000-0000-000029050000}"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1323" xr:uid="{00000000-0005-0000-0000-00002A050000}"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1324" xr:uid="{00000000-0005-0000-0000-00002B050000}"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1325" xr:uid="{00000000-0005-0000-0000-00002C050000}"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1326" xr:uid="{00000000-0005-0000-0000-00002D050000}"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1327" xr:uid="{00000000-0005-0000-0000-00002E050000}"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1328" xr:uid="{00000000-0005-0000-0000-00002F050000}"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1329" xr:uid="{00000000-0005-0000-0000-000030050000}"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1330" xr:uid="{00000000-0005-0000-0000-000031050000}"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1331" xr:uid="{00000000-0005-0000-0000-000032050000}"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1332" xr:uid="{00000000-0005-0000-0000-000033050000}"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1333" xr:uid="{00000000-0005-0000-0000-000034050000}"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1334" xr:uid="{00000000-0005-0000-0000-000035050000}"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1335" xr:uid="{00000000-0005-0000-0000-000036050000}"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1336" xr:uid="{00000000-0005-0000-0000-000037050000}"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1337" xr:uid="{00000000-0005-0000-0000-000038050000}"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1338" xr:uid="{00000000-0005-0000-0000-000039050000}"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1339" xr:uid="{00000000-0005-0000-0000-00003A050000}"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1340" xr:uid="{00000000-0005-0000-0000-00003B050000}"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1341" xr:uid="{00000000-0005-0000-0000-00003C050000}"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1342" xr:uid="{00000000-0005-0000-0000-00003D050000}"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1343" xr:uid="{00000000-0005-0000-0000-00003E050000}"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1344" xr:uid="{00000000-0005-0000-0000-00003F050000}"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1345" xr:uid="{00000000-0005-0000-0000-000040050000}"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1346" xr:uid="{00000000-0005-0000-0000-000041050000}"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1347" xr:uid="{00000000-0005-0000-0000-000042050000}"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1348" xr:uid="{00000000-0005-0000-0000-000043050000}"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1349" xr:uid="{00000000-0005-0000-0000-000044050000}"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1350" xr:uid="{00000000-0005-0000-0000-000045050000}"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1351" xr:uid="{00000000-0005-0000-0000-000046050000}"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1352" xr:uid="{00000000-0005-0000-0000-000047050000}"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1353" xr:uid="{00000000-0005-0000-0000-000048050000}"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1354" xr:uid="{00000000-0005-0000-0000-000049050000}"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1355" xr:uid="{00000000-0005-0000-0000-00004A050000}"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1356" xr:uid="{00000000-0005-0000-0000-00004B050000}"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1357" xr:uid="{00000000-0005-0000-0000-00004C050000}"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1358" xr:uid="{00000000-0005-0000-0000-00004D050000}"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1359" xr:uid="{00000000-0005-0000-0000-00004E050000}"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1360" xr:uid="{00000000-0005-0000-0000-00004F050000}"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1361" xr:uid="{00000000-0005-0000-0000-000050050000}"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1362" xr:uid="{00000000-0005-0000-0000-000051050000}"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1363" xr:uid="{00000000-0005-0000-0000-000052050000}"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1364" xr:uid="{00000000-0005-0000-0000-000053050000}"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1365" xr:uid="{00000000-0005-0000-0000-000054050000}"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1366" xr:uid="{00000000-0005-0000-0000-000055050000}"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1367" xr:uid="{00000000-0005-0000-0000-000056050000}"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1368" xr:uid="{00000000-0005-0000-0000-000057050000}"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1369" xr:uid="{00000000-0005-0000-0000-000058050000}"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1370" xr:uid="{00000000-0005-0000-0000-000059050000}"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1371" xr:uid="{00000000-0005-0000-0000-00005A050000}"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1372" xr:uid="{00000000-0005-0000-0000-00005B050000}"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1373" xr:uid="{00000000-0005-0000-0000-00005C050000}"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1374" xr:uid="{00000000-0005-0000-0000-00005D050000}"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1375" xr:uid="{00000000-0005-0000-0000-00005E050000}"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1376" xr:uid="{00000000-0005-0000-0000-00005F050000}"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1377" xr:uid="{00000000-0005-0000-0000-000060050000}"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1378" xr:uid="{00000000-0005-0000-0000-000061050000}"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1379" xr:uid="{00000000-0005-0000-0000-000062050000}"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1380" xr:uid="{00000000-0005-0000-0000-000063050000}"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1381" xr:uid="{00000000-0005-0000-0000-000064050000}"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1382" xr:uid="{00000000-0005-0000-0000-000065050000}"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1383" xr:uid="{00000000-0005-0000-0000-000066050000}"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1384" xr:uid="{00000000-0005-0000-0000-000067050000}"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1385" xr:uid="{00000000-0005-0000-0000-000068050000}"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1386" xr:uid="{00000000-0005-0000-0000-000069050000}"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1387" xr:uid="{00000000-0005-0000-0000-00006A050000}"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1388" xr:uid="{00000000-0005-0000-0000-00006B050000}"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1389" xr:uid="{00000000-0005-0000-0000-00006C050000}"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1390" xr:uid="{00000000-0005-0000-0000-00006D050000}"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1391" xr:uid="{00000000-0005-0000-0000-00006E050000}"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1392" xr:uid="{00000000-0005-0000-0000-00006F050000}"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1393" xr:uid="{00000000-0005-0000-0000-000070050000}"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1394" xr:uid="{00000000-0005-0000-0000-000071050000}"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1395" xr:uid="{00000000-0005-0000-0000-000072050000}"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1396" xr:uid="{00000000-0005-0000-0000-000073050000}"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1397" xr:uid="{00000000-0005-0000-0000-000074050000}"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1398" xr:uid="{00000000-0005-0000-0000-000075050000}"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1399" xr:uid="{00000000-0005-0000-0000-000076050000}"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1400" xr:uid="{00000000-0005-0000-0000-000077050000}"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1401" xr:uid="{00000000-0005-0000-0000-000078050000}"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1402" xr:uid="{00000000-0005-0000-0000-000079050000}"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1403" xr:uid="{00000000-0005-0000-0000-00007A050000}"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1404" xr:uid="{00000000-0005-0000-0000-00007B050000}"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1405" xr:uid="{00000000-0005-0000-0000-00007C050000}"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1406" xr:uid="{00000000-0005-0000-0000-00007D050000}"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1407" xr:uid="{00000000-0005-0000-0000-00007E050000}"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1408" xr:uid="{00000000-0005-0000-0000-00007F050000}"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1409" xr:uid="{00000000-0005-0000-0000-000080050000}"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1410" xr:uid="{00000000-0005-0000-0000-000081050000}"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1411" xr:uid="{00000000-0005-0000-0000-000082050000}"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1412" xr:uid="{00000000-0005-0000-0000-000083050000}"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1413" xr:uid="{00000000-0005-0000-0000-000084050000}"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1414" xr:uid="{00000000-0005-0000-0000-000085050000}"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1415" xr:uid="{00000000-0005-0000-0000-000086050000}"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1416" xr:uid="{00000000-0005-0000-0000-000087050000}"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1417" xr:uid="{00000000-0005-0000-0000-000088050000}"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1418" xr:uid="{00000000-0005-0000-0000-000089050000}"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1419" xr:uid="{00000000-0005-0000-0000-00008A050000}"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1420" xr:uid="{00000000-0005-0000-0000-00008B050000}"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1421" xr:uid="{00000000-0005-0000-0000-00008C050000}"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1422" xr:uid="{00000000-0005-0000-0000-00008D050000}"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1423" xr:uid="{00000000-0005-0000-0000-00008E050000}"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1424" xr:uid="{00000000-0005-0000-0000-00008F050000}"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1425" xr:uid="{00000000-0005-0000-0000-000090050000}"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1426" xr:uid="{00000000-0005-0000-0000-000091050000}"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1427" xr:uid="{00000000-0005-0000-0000-000092050000}"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1428" xr:uid="{00000000-0005-0000-0000-000093050000}"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1429" xr:uid="{00000000-0005-0000-0000-000094050000}"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1430" xr:uid="{00000000-0005-0000-0000-000095050000}"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1431" xr:uid="{00000000-0005-0000-0000-000096050000}"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1432" xr:uid="{00000000-0005-0000-0000-000097050000}"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1433" xr:uid="{00000000-0005-0000-0000-000098050000}"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1434" xr:uid="{00000000-0005-0000-0000-000099050000}"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1435" xr:uid="{00000000-0005-0000-0000-00009A050000}"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1436" xr:uid="{00000000-0005-0000-0000-00009B050000}"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1437" xr:uid="{00000000-0005-0000-0000-00009C050000}"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1438" xr:uid="{00000000-0005-0000-0000-00009D050000}"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1439" xr:uid="{00000000-0005-0000-0000-00009E050000}"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1440" xr:uid="{00000000-0005-0000-0000-00009F050000}"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1441" xr:uid="{00000000-0005-0000-0000-0000A0050000}"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1442" xr:uid="{00000000-0005-0000-0000-0000A1050000}"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1443" xr:uid="{00000000-0005-0000-0000-0000A2050000}"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1444" xr:uid="{00000000-0005-0000-0000-0000A3050000}"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1445" xr:uid="{00000000-0005-0000-0000-0000A4050000}"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1446" xr:uid="{00000000-0005-0000-0000-0000A5050000}"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1447" xr:uid="{00000000-0005-0000-0000-0000A6050000}"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1448" xr:uid="{00000000-0005-0000-0000-0000A7050000}"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1449" xr:uid="{00000000-0005-0000-0000-0000A8050000}"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1450" xr:uid="{00000000-0005-0000-0000-0000A9050000}"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1451" xr:uid="{00000000-0005-0000-0000-0000AA050000}"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1452" xr:uid="{00000000-0005-0000-0000-0000AB050000}"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1453" xr:uid="{00000000-0005-0000-0000-0000AC050000}"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1454" xr:uid="{00000000-0005-0000-0000-0000AD050000}"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1455" xr:uid="{00000000-0005-0000-0000-0000AE050000}"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1456" xr:uid="{00000000-0005-0000-0000-0000AF050000}"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1457" xr:uid="{00000000-0005-0000-0000-0000B0050000}"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1458" xr:uid="{00000000-0005-0000-0000-0000B1050000}"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1459" xr:uid="{00000000-0005-0000-0000-0000B2050000}"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1460" xr:uid="{00000000-0005-0000-0000-0000B3050000}"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1461" xr:uid="{00000000-0005-0000-0000-0000B4050000}"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1462" xr:uid="{00000000-0005-0000-0000-0000B5050000}"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1463" xr:uid="{00000000-0005-0000-0000-0000B6050000}"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1464" xr:uid="{00000000-0005-0000-0000-0000B7050000}"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1465" xr:uid="{00000000-0005-0000-0000-0000B8050000}"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1466" xr:uid="{00000000-0005-0000-0000-0000B9050000}"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1467" xr:uid="{00000000-0005-0000-0000-0000BA050000}"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1468" xr:uid="{00000000-0005-0000-0000-0000BB050000}"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1469" xr:uid="{00000000-0005-0000-0000-0000BC050000}"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1470" xr:uid="{00000000-0005-0000-0000-0000BD050000}"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1471" xr:uid="{00000000-0005-0000-0000-0000BE050000}"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1472" xr:uid="{00000000-0005-0000-0000-0000BF050000}"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1473" xr:uid="{00000000-0005-0000-0000-0000C0050000}"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1474" xr:uid="{00000000-0005-0000-0000-0000C1050000}"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1475" xr:uid="{00000000-0005-0000-0000-0000C2050000}"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1476" xr:uid="{00000000-0005-0000-0000-0000C3050000}"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1477" xr:uid="{00000000-0005-0000-0000-0000C4050000}"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1478" xr:uid="{00000000-0005-0000-0000-0000C5050000}"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1479" xr:uid="{00000000-0005-0000-0000-0000C6050000}"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1480" xr:uid="{00000000-0005-0000-0000-0000C7050000}"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1481" xr:uid="{00000000-0005-0000-0000-0000C8050000}"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1482" xr:uid="{00000000-0005-0000-0000-0000C9050000}"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1483" xr:uid="{00000000-0005-0000-0000-0000CA050000}"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1484" xr:uid="{00000000-0005-0000-0000-0000CB050000}"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1485" xr:uid="{00000000-0005-0000-0000-0000CC050000}"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1486" xr:uid="{00000000-0005-0000-0000-0000CD050000}"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1487" xr:uid="{00000000-0005-0000-0000-0000CE050000}"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1488" xr:uid="{00000000-0005-0000-0000-0000CF050000}"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1489" xr:uid="{00000000-0005-0000-0000-0000D0050000}"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1490" xr:uid="{00000000-0005-0000-0000-0000D1050000}"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1491" xr:uid="{00000000-0005-0000-0000-0000D2050000}"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1492" xr:uid="{00000000-0005-0000-0000-0000D3050000}"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1493" xr:uid="{00000000-0005-0000-0000-0000D4050000}"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1494" xr:uid="{00000000-0005-0000-0000-0000D5050000}"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1495" xr:uid="{00000000-0005-0000-0000-0000D6050000}"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1496" xr:uid="{00000000-0005-0000-0000-0000D7050000}"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1497" xr:uid="{00000000-0005-0000-0000-0000D8050000}"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1498" xr:uid="{00000000-0005-0000-0000-0000D9050000}"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1499" xr:uid="{00000000-0005-0000-0000-0000DA050000}"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1500" xr:uid="{00000000-0005-0000-0000-0000DB050000}"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1501" xr:uid="{00000000-0005-0000-0000-0000DC050000}"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1502" xr:uid="{00000000-0005-0000-0000-0000DD050000}"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1503" xr:uid="{00000000-0005-0000-0000-0000DE050000}"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1504" xr:uid="{00000000-0005-0000-0000-0000DF050000}"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1505" xr:uid="{00000000-0005-0000-0000-0000E0050000}"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1506" xr:uid="{00000000-0005-0000-0000-0000E1050000}"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1507" xr:uid="{00000000-0005-0000-0000-0000E2050000}"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1508" xr:uid="{00000000-0005-0000-0000-0000E3050000}"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1509" xr:uid="{00000000-0005-0000-0000-0000E4050000}"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1510" xr:uid="{00000000-0005-0000-0000-0000E5050000}"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1511" xr:uid="{00000000-0005-0000-0000-0000E6050000}"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1512" xr:uid="{00000000-0005-0000-0000-0000E7050000}"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1513" xr:uid="{00000000-0005-0000-0000-0000E8050000}"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1514" xr:uid="{00000000-0005-0000-0000-0000E9050000}"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1515" xr:uid="{00000000-0005-0000-0000-0000EA050000}"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1516" xr:uid="{00000000-0005-0000-0000-0000EB050000}"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1517" xr:uid="{00000000-0005-0000-0000-0000EC050000}"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1518" xr:uid="{00000000-0005-0000-0000-0000ED050000}"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1519" xr:uid="{00000000-0005-0000-0000-0000EE050000}"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1520" xr:uid="{00000000-0005-0000-0000-0000EF050000}"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1521" xr:uid="{00000000-0005-0000-0000-0000F0050000}"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1522" xr:uid="{00000000-0005-0000-0000-0000F1050000}"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1523" xr:uid="{00000000-0005-0000-0000-0000F2050000}"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1524" xr:uid="{00000000-0005-0000-0000-0000F3050000}"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1525" xr:uid="{00000000-0005-0000-0000-0000F4050000}"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1526" xr:uid="{00000000-0005-0000-0000-0000F5050000}"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1527" xr:uid="{00000000-0005-0000-0000-0000F6050000}"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1528" xr:uid="{00000000-0005-0000-0000-0000F7050000}"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1529" xr:uid="{00000000-0005-0000-0000-0000F8050000}"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1530" xr:uid="{00000000-0005-0000-0000-0000F9050000}"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1531" xr:uid="{00000000-0005-0000-0000-0000FA050000}"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1532" xr:uid="{00000000-0005-0000-0000-0000FB050000}"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1533" xr:uid="{00000000-0005-0000-0000-0000FC050000}"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1534" xr:uid="{00000000-0005-0000-0000-0000FD050000}"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1535" xr:uid="{00000000-0005-0000-0000-0000FE050000}"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1536" xr:uid="{00000000-0005-0000-0000-0000FF050000}"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1537" xr:uid="{00000000-0005-0000-0000-000000060000}"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1538" xr:uid="{00000000-0005-0000-0000-000001060000}"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1539" xr:uid="{00000000-0005-0000-0000-000002060000}"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1540" xr:uid="{00000000-0005-0000-0000-000003060000}"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1541" xr:uid="{00000000-0005-0000-0000-000004060000}"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1542" xr:uid="{00000000-0005-0000-0000-000005060000}"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1543" xr:uid="{00000000-0005-0000-0000-000006060000}"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1544" xr:uid="{00000000-0005-0000-0000-000007060000}"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1545" xr:uid="{00000000-0005-0000-0000-000008060000}"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1546" xr:uid="{00000000-0005-0000-0000-000009060000}"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1547" xr:uid="{00000000-0005-0000-0000-00000A060000}"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1548" xr:uid="{00000000-0005-0000-0000-00000B060000}"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1549" xr:uid="{00000000-0005-0000-0000-00000C060000}"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1550" xr:uid="{00000000-0005-0000-0000-00000D060000}"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1551" xr:uid="{00000000-0005-0000-0000-00000E060000}"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1552" xr:uid="{00000000-0005-0000-0000-00000F060000}"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1553" xr:uid="{00000000-0005-0000-0000-000010060000}"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1554" xr:uid="{00000000-0005-0000-0000-000011060000}"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1555" xr:uid="{00000000-0005-0000-0000-000012060000}"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1556" xr:uid="{00000000-0005-0000-0000-000013060000}"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1557" xr:uid="{00000000-0005-0000-0000-000014060000}"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1558" xr:uid="{00000000-0005-0000-0000-000015060000}"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1559" xr:uid="{00000000-0005-0000-0000-000016060000}"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1560" xr:uid="{00000000-0005-0000-0000-000017060000}"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1561" xr:uid="{00000000-0005-0000-0000-000018060000}"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1562" xr:uid="{00000000-0005-0000-0000-000019060000}"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1563" xr:uid="{00000000-0005-0000-0000-00001A060000}"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1564" xr:uid="{00000000-0005-0000-0000-00001B060000}"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1565" xr:uid="{00000000-0005-0000-0000-00001C060000}"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1566" xr:uid="{00000000-0005-0000-0000-00001D060000}"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1567" xr:uid="{00000000-0005-0000-0000-00001E060000}"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1568" xr:uid="{00000000-0005-0000-0000-00001F060000}"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1569" xr:uid="{00000000-0005-0000-0000-000020060000}"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1570" xr:uid="{00000000-0005-0000-0000-000021060000}"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1571" xr:uid="{00000000-0005-0000-0000-000022060000}"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1572" xr:uid="{00000000-0005-0000-0000-000023060000}"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1573" xr:uid="{00000000-0005-0000-0000-000024060000}"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1574" xr:uid="{00000000-0005-0000-0000-000025060000}"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1575" xr:uid="{00000000-0005-0000-0000-000026060000}"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1576" xr:uid="{00000000-0005-0000-0000-000027060000}"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1577" xr:uid="{00000000-0005-0000-0000-000028060000}"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1578" xr:uid="{00000000-0005-0000-0000-000029060000}"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1579" xr:uid="{00000000-0005-0000-0000-00002A060000}"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1580" xr:uid="{00000000-0005-0000-0000-00002B060000}"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1581" xr:uid="{00000000-0005-0000-0000-00002C060000}"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1582" xr:uid="{00000000-0005-0000-0000-00002D060000}"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1583" xr:uid="{00000000-0005-0000-0000-00002E060000}"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1584" xr:uid="{00000000-0005-0000-0000-00002F060000}"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1585" xr:uid="{00000000-0005-0000-0000-000030060000}"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1586" xr:uid="{00000000-0005-0000-0000-000031060000}"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1587" xr:uid="{00000000-0005-0000-0000-000032060000}"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1588" xr:uid="{00000000-0005-0000-0000-000033060000}"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1589" xr:uid="{00000000-0005-0000-0000-000034060000}"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1590" xr:uid="{00000000-0005-0000-0000-000035060000}"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1591" xr:uid="{00000000-0005-0000-0000-000036060000}"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1592" xr:uid="{00000000-0005-0000-0000-000037060000}"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1593" xr:uid="{00000000-0005-0000-0000-000038060000}"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1594" xr:uid="{00000000-0005-0000-0000-000039060000}"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1595" xr:uid="{00000000-0005-0000-0000-00003A060000}"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1596" xr:uid="{00000000-0005-0000-0000-00003B060000}"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1597" xr:uid="{00000000-0005-0000-0000-00003C060000}"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1598" xr:uid="{00000000-0005-0000-0000-00003D060000}"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1599" xr:uid="{00000000-0005-0000-0000-00003E060000}"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1600" xr:uid="{00000000-0005-0000-0000-00003F060000}"/>
     <cellStyle name="Акцент1" xfId="1601" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="1602" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="1603" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="1604" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="1605" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="1606" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="1607" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="1608" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="1609" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="1610" builtinId="8"/>
-    <cellStyle name="Гиперссылка 2" xfId="1611"/>
+    <cellStyle name="Гиперссылка 2" xfId="1611" xr:uid="{00000000-0005-0000-0000-00004A060000}"/>
     <cellStyle name="Заголовок 1" xfId="1612" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="1613" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="1614" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="1615" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="1616" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="1617" builtinId="23" customBuiltin="1"/>
-    <cellStyle name="Название 2" xfId="1618"/>
-[...2 lines deleted...]
-    <cellStyle name="Нейтральный 3" xfId="1621"/>
+    <cellStyle name="Название 2" xfId="1618" xr:uid="{00000000-0005-0000-0000-000051060000}"/>
+    <cellStyle name="Название 2 2" xfId="1619" xr:uid="{00000000-0005-0000-0000-000052060000}"/>
+    <cellStyle name="Нейтральный 2" xfId="1620" xr:uid="{00000000-0005-0000-0000-000053060000}"/>
+    <cellStyle name="Нейтральный 3" xfId="1621" xr:uid="{00000000-0005-0000-0000-000054060000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1622"/>
-[...7 lines deleted...]
-    <cellStyle name="Обычный 4" xfId="1630"/>
+    <cellStyle name="Обычный 2" xfId="1622" xr:uid="{00000000-0005-0000-0000-000056060000}"/>
+    <cellStyle name="Обычный 2 2" xfId="1623" xr:uid="{00000000-0005-0000-0000-000057060000}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1624" xr:uid="{00000000-0005-0000-0000-000058060000}"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1625" xr:uid="{00000000-0005-0000-0000-000059060000}"/>
+    <cellStyle name="Обычный 2 3" xfId="1626" xr:uid="{00000000-0005-0000-0000-00005A060000}"/>
+    <cellStyle name="Обычный 2 4" xfId="1627" xr:uid="{00000000-0005-0000-0000-00005B060000}"/>
+    <cellStyle name="Обычный 3" xfId="1628" xr:uid="{00000000-0005-0000-0000-00005C060000}"/>
+    <cellStyle name="Обычный 3 2" xfId="1629" xr:uid="{00000000-0005-0000-0000-00005D060000}"/>
+    <cellStyle name="Обычный 4" xfId="1630" xr:uid="{00000000-0005-0000-0000-00005E060000}"/>
     <cellStyle name="Плохой" xfId="1631" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="1632" builtinId="53" customBuiltin="1"/>
-    <cellStyle name="Примечание 2" xfId="1633"/>
-[...80 lines deleted...]
-    <cellStyle name="Примечание 4 9" xfId="1714"/>
+    <cellStyle name="Примечание 2" xfId="1633" xr:uid="{00000000-0005-0000-0000-000061060000}"/>
+    <cellStyle name="Примечание 2 10" xfId="1634" xr:uid="{00000000-0005-0000-0000-000062060000}"/>
+    <cellStyle name="Примечание 2 2" xfId="1635" xr:uid="{00000000-0005-0000-0000-000063060000}"/>
+    <cellStyle name="Примечание 2 3" xfId="1636" xr:uid="{00000000-0005-0000-0000-000064060000}"/>
+    <cellStyle name="Примечание 2 4" xfId="1637" xr:uid="{00000000-0005-0000-0000-000065060000}"/>
+    <cellStyle name="Примечание 2 5" xfId="1638" xr:uid="{00000000-0005-0000-0000-000066060000}"/>
+    <cellStyle name="Примечание 2 6" xfId="1639" xr:uid="{00000000-0005-0000-0000-000067060000}"/>
+    <cellStyle name="Примечание 2 7" xfId="1640" xr:uid="{00000000-0005-0000-0000-000068060000}"/>
+    <cellStyle name="Примечание 2 8" xfId="1641" xr:uid="{00000000-0005-0000-0000-000069060000}"/>
+    <cellStyle name="Примечание 2 9" xfId="1642" xr:uid="{00000000-0005-0000-0000-00006A060000}"/>
+    <cellStyle name="Примечание 3" xfId="1643" xr:uid="{00000000-0005-0000-0000-00006B060000}"/>
+    <cellStyle name="Примечание 3 10" xfId="1644" xr:uid="{00000000-0005-0000-0000-00006C060000}"/>
+    <cellStyle name="Примечание 3 11" xfId="1645" xr:uid="{00000000-0005-0000-0000-00006D060000}"/>
+    <cellStyle name="Примечание 3 12" xfId="1646" xr:uid="{00000000-0005-0000-0000-00006E060000}"/>
+    <cellStyle name="Примечание 3 13" xfId="1647" xr:uid="{00000000-0005-0000-0000-00006F060000}"/>
+    <cellStyle name="Примечание 3 14" xfId="1648" xr:uid="{00000000-0005-0000-0000-000070060000}"/>
+    <cellStyle name="Примечание 3 15" xfId="1649" xr:uid="{00000000-0005-0000-0000-000071060000}"/>
+    <cellStyle name="Примечание 3 16" xfId="1650" xr:uid="{00000000-0005-0000-0000-000072060000}"/>
+    <cellStyle name="Примечание 3 17" xfId="1651" xr:uid="{00000000-0005-0000-0000-000073060000}"/>
+    <cellStyle name="Примечание 3 18" xfId="1652" xr:uid="{00000000-0005-0000-0000-000074060000}"/>
+    <cellStyle name="Примечание 3 19" xfId="1653" xr:uid="{00000000-0005-0000-0000-000075060000}"/>
+    <cellStyle name="Примечание 3 2" xfId="1654" xr:uid="{00000000-0005-0000-0000-000076060000}"/>
+    <cellStyle name="Примечание 3 20" xfId="1655" xr:uid="{00000000-0005-0000-0000-000077060000}"/>
+    <cellStyle name="Примечание 3 21" xfId="1656" xr:uid="{00000000-0005-0000-0000-000078060000}"/>
+    <cellStyle name="Примечание 3 22" xfId="1657" xr:uid="{00000000-0005-0000-0000-000079060000}"/>
+    <cellStyle name="Примечание 3 23" xfId="1658" xr:uid="{00000000-0005-0000-0000-00007A060000}"/>
+    <cellStyle name="Примечание 3 24" xfId="1659" xr:uid="{00000000-0005-0000-0000-00007B060000}"/>
+    <cellStyle name="Примечание 3 25" xfId="1660" xr:uid="{00000000-0005-0000-0000-00007C060000}"/>
+    <cellStyle name="Примечание 3 26" xfId="1661" xr:uid="{00000000-0005-0000-0000-00007D060000}"/>
+    <cellStyle name="Примечание 3 27" xfId="1662" xr:uid="{00000000-0005-0000-0000-00007E060000}"/>
+    <cellStyle name="Примечание 3 28" xfId="1663" xr:uid="{00000000-0005-0000-0000-00007F060000}"/>
+    <cellStyle name="Примечание 3 29" xfId="1664" xr:uid="{00000000-0005-0000-0000-000080060000}"/>
+    <cellStyle name="Примечание 3 3" xfId="1665" xr:uid="{00000000-0005-0000-0000-000081060000}"/>
+    <cellStyle name="Примечание 3 30" xfId="1666" xr:uid="{00000000-0005-0000-0000-000082060000}"/>
+    <cellStyle name="Примечание 3 31" xfId="1667" xr:uid="{00000000-0005-0000-0000-000083060000}"/>
+    <cellStyle name="Примечание 3 32" xfId="1668" xr:uid="{00000000-0005-0000-0000-000084060000}"/>
+    <cellStyle name="Примечание 3 33" xfId="1669" xr:uid="{00000000-0005-0000-0000-000085060000}"/>
+    <cellStyle name="Примечание 3 34" xfId="1670" xr:uid="{00000000-0005-0000-0000-000086060000}"/>
+    <cellStyle name="Примечание 3 35" xfId="1671" xr:uid="{00000000-0005-0000-0000-000087060000}"/>
+    <cellStyle name="Примечание 3 36" xfId="1672" xr:uid="{00000000-0005-0000-0000-000088060000}"/>
+    <cellStyle name="Примечание 3 4" xfId="1673" xr:uid="{00000000-0005-0000-0000-000089060000}"/>
+    <cellStyle name="Примечание 3 5" xfId="1674" xr:uid="{00000000-0005-0000-0000-00008A060000}"/>
+    <cellStyle name="Примечание 3 6" xfId="1675" xr:uid="{00000000-0005-0000-0000-00008B060000}"/>
+    <cellStyle name="Примечание 3 7" xfId="1676" xr:uid="{00000000-0005-0000-0000-00008C060000}"/>
+    <cellStyle name="Примечание 3 8" xfId="1677" xr:uid="{00000000-0005-0000-0000-00008D060000}"/>
+    <cellStyle name="Примечание 3 9" xfId="1678" xr:uid="{00000000-0005-0000-0000-00008E060000}"/>
+    <cellStyle name="Примечание 4" xfId="1679" xr:uid="{00000000-0005-0000-0000-00008F060000}"/>
+    <cellStyle name="Примечание 4 10" xfId="1680" xr:uid="{00000000-0005-0000-0000-000090060000}"/>
+    <cellStyle name="Примечание 4 11" xfId="1681" xr:uid="{00000000-0005-0000-0000-000091060000}"/>
+    <cellStyle name="Примечание 4 12" xfId="1682" xr:uid="{00000000-0005-0000-0000-000092060000}"/>
+    <cellStyle name="Примечание 4 13" xfId="1683" xr:uid="{00000000-0005-0000-0000-000093060000}"/>
+    <cellStyle name="Примечание 4 14" xfId="1684" xr:uid="{00000000-0005-0000-0000-000094060000}"/>
+    <cellStyle name="Примечание 4 15" xfId="1685" xr:uid="{00000000-0005-0000-0000-000095060000}"/>
+    <cellStyle name="Примечание 4 16" xfId="1686" xr:uid="{00000000-0005-0000-0000-000096060000}"/>
+    <cellStyle name="Примечание 4 17" xfId="1687" xr:uid="{00000000-0005-0000-0000-000097060000}"/>
+    <cellStyle name="Примечание 4 18" xfId="1688" xr:uid="{00000000-0005-0000-0000-000098060000}"/>
+    <cellStyle name="Примечание 4 19" xfId="1689" xr:uid="{00000000-0005-0000-0000-000099060000}"/>
+    <cellStyle name="Примечание 4 2" xfId="1690" xr:uid="{00000000-0005-0000-0000-00009A060000}"/>
+    <cellStyle name="Примечание 4 20" xfId="1691" xr:uid="{00000000-0005-0000-0000-00009B060000}"/>
+    <cellStyle name="Примечание 4 21" xfId="1692" xr:uid="{00000000-0005-0000-0000-00009C060000}"/>
+    <cellStyle name="Примечание 4 22" xfId="1693" xr:uid="{00000000-0005-0000-0000-00009D060000}"/>
+    <cellStyle name="Примечание 4 23" xfId="1694" xr:uid="{00000000-0005-0000-0000-00009E060000}"/>
+    <cellStyle name="Примечание 4 24" xfId="1695" xr:uid="{00000000-0005-0000-0000-00009F060000}"/>
+    <cellStyle name="Примечание 4 25" xfId="1696" xr:uid="{00000000-0005-0000-0000-0000A0060000}"/>
+    <cellStyle name="Примечание 4 26" xfId="1697" xr:uid="{00000000-0005-0000-0000-0000A1060000}"/>
+    <cellStyle name="Примечание 4 27" xfId="1698" xr:uid="{00000000-0005-0000-0000-0000A2060000}"/>
+    <cellStyle name="Примечание 4 28" xfId="1699" xr:uid="{00000000-0005-0000-0000-0000A3060000}"/>
+    <cellStyle name="Примечание 4 29" xfId="1700" xr:uid="{00000000-0005-0000-0000-0000A4060000}"/>
+    <cellStyle name="Примечание 4 3" xfId="1701" xr:uid="{00000000-0005-0000-0000-0000A5060000}"/>
+    <cellStyle name="Примечание 4 30" xfId="1702" xr:uid="{00000000-0005-0000-0000-0000A6060000}"/>
+    <cellStyle name="Примечание 4 31" xfId="1703" xr:uid="{00000000-0005-0000-0000-0000A7060000}"/>
+    <cellStyle name="Примечание 4 32" xfId="1704" xr:uid="{00000000-0005-0000-0000-0000A8060000}"/>
+    <cellStyle name="Примечание 4 33" xfId="1705" xr:uid="{00000000-0005-0000-0000-0000A9060000}"/>
+    <cellStyle name="Примечание 4 34" xfId="1706" xr:uid="{00000000-0005-0000-0000-0000AA060000}"/>
+    <cellStyle name="Примечание 4 35" xfId="1707" xr:uid="{00000000-0005-0000-0000-0000AB060000}"/>
+    <cellStyle name="Примечание 4 36" xfId="1708" xr:uid="{00000000-0005-0000-0000-0000AC060000}"/>
+    <cellStyle name="Примечание 4 4" xfId="1709" xr:uid="{00000000-0005-0000-0000-0000AD060000}"/>
+    <cellStyle name="Примечание 4 5" xfId="1710" xr:uid="{00000000-0005-0000-0000-0000AE060000}"/>
+    <cellStyle name="Примечание 4 6" xfId="1711" xr:uid="{00000000-0005-0000-0000-0000AF060000}"/>
+    <cellStyle name="Примечание 4 7" xfId="1712" xr:uid="{00000000-0005-0000-0000-0000B0060000}"/>
+    <cellStyle name="Примечание 4 8" xfId="1713" xr:uid="{00000000-0005-0000-0000-0000B1060000}"/>
+    <cellStyle name="Примечание 4 9" xfId="1714" xr:uid="{00000000-0005-0000-0000-0000B2060000}"/>
     <cellStyle name="Связанная ячейка" xfId="1715" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="1716" builtinId="11" customBuiltin="1"/>
-    <cellStyle name="Финансовый 2" xfId="1717"/>
+    <cellStyle name="Финансовый 2" xfId="1717" xr:uid="{00000000-0005-0000-0000-0000B5060000}"/>
     <cellStyle name="Хороший" xfId="1718" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -4768,5660 +4760,5763 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=12918&amp;period=month&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="49.28515625" style="27" customWidth="1"/>
     <col min="2" max="2" width="78.28515625" style="27" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="17">
         <v>611101</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="24"/>
       <c r="I4" s="24"/>
       <c r="J4" s="24"/>
       <c r="K4" s="24"/>
       <c r="L4" s="24"/>
       <c r="M4" s="24"/>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="17" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
       <c r="M5" s="24"/>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="24"/>
       <c r="D6" s="24"/>
       <c r="E6" s="24"/>
       <c r="F6" s="24"/>
       <c r="G6" s="24"/>
       <c r="H6" s="24"/>
       <c r="I6" s="24"/>
       <c r="J6" s="24"/>
       <c r="K6" s="24"/>
       <c r="L6" s="24"/>
       <c r="M6" s="24"/>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="17" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="24"/>
       <c r="F7" s="24"/>
       <c r="G7" s="24"/>
       <c r="H7" s="24"/>
       <c r="I7" s="24"/>
       <c r="J7" s="24"/>
       <c r="K7" s="24"/>
       <c r="L7" s="24"/>
       <c r="M7" s="24"/>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="28" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="17" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="24"/>
       <c r="K8" s="24"/>
       <c r="L8" s="24"/>
       <c r="M8" s="24"/>
     </row>
-    <row r="9" spans="1:13" ht="54" customHeight="1">
+    <row r="9" spans="1:13" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="29" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="24"/>
       <c r="D9" s="24"/>
       <c r="E9" s="24"/>
       <c r="F9" s="24"/>
       <c r="G9" s="24"/>
       <c r="H9" s="24"/>
       <c r="I9" s="24"/>
       <c r="J9" s="24"/>
       <c r="K9" s="24"/>
       <c r="L9" s="24"/>
       <c r="M9" s="24"/>
     </row>
-    <row r="10" spans="1:13" ht="70.5" customHeight="1">
+    <row r="10" spans="1:13" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>44</v>
       </c>
       <c r="B10" s="29" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="24"/>
       <c r="D10" s="24"/>
       <c r="E10" s="24"/>
       <c r="F10" s="24"/>
       <c r="G10" s="24"/>
       <c r="H10" s="24"/>
       <c r="I10" s="24"/>
       <c r="J10" s="24"/>
       <c r="K10" s="24"/>
       <c r="L10" s="24"/>
       <c r="M10" s="24"/>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="19" t="s">
         <v>47</v>
       </c>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="24"/>
       <c r="F11" s="24"/>
       <c r="G11" s="24"/>
       <c r="H11" s="24"/>
       <c r="I11" s="24"/>
       <c r="J11" s="24"/>
       <c r="K11" s="24"/>
       <c r="L11" s="24"/>
       <c r="M11" s="25"/>
     </row>
-    <row r="12" spans="1:13" s="26" customFormat="1" ht="19.5" customHeight="1">
+    <row r="12" spans="1:13" s="26" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B12" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="7"/>
     </row>
-    <row r="13" spans="1:13" s="26" customFormat="1">
+    <row r="13" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
         <v>50</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>51</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="7"/>
     </row>
-    <row r="14" spans="1:13" s="26" customFormat="1" ht="25.5">
+    <row r="14" spans="1:13" s="26" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="21" t="s">
         <v>72</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="7"/>
     </row>
-    <row r="15" spans="1:13" s="26" customFormat="1">
+    <row r="15" spans="1:13" s="26" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>54</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="7"/>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="58">
-        <v>46268</v>
+      <c r="B16" s="22">
+        <v>46300</v>
       </c>
       <c r="M16" s="8"/>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="B17" s="58">
-        <v>46298</v>
+      <c r="B17" s="22">
+        <v>46331</v>
       </c>
       <c r="M17" s="9"/>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="8"/>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="23" t="s">
         <v>69</v>
       </c>
       <c r="M19" s="9"/>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>70</v>
       </c>
       <c r="M20" s="8"/>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="26"/>
       <c r="D21" s="26"/>
       <c r="E21" s="26"/>
       <c r="F21" s="26"/>
       <c r="G21" s="26"/>
       <c r="H21" s="26"/>
       <c r="I21" s="26"/>
       <c r="J21" s="26"/>
       <c r="K21" s="26"/>
       <c r="L21" s="26"/>
       <c r="M21" s="9"/>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="4"/>
       <c r="B22" s="5"/>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="9"/>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="8"/>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="9"/>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="8"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B14" r:id="rId5"/>
+    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:C23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.5703125" style="11" customWidth="1"/>
     <col min="2" max="2" width="105.140625" style="11" customWidth="1"/>
     <col min="3" max="3" width="9.140625" style="11"/>
     <col min="4" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="10"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
     </row>
-    <row r="3" spans="1:3">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="10"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
     </row>
-    <row r="4" spans="1:3">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="10"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
     </row>
-    <row r="5" spans="1:3">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="10"/>
       <c r="C5" s="12"/>
     </row>
-    <row r="6" spans="1:3">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="12"/>
     </row>
-    <row r="7" spans="1:3">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C7" s="12"/>
     </row>
-    <row r="8" spans="1:3">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C8" s="12"/>
     </row>
-    <row r="9" spans="1:3">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C9" s="12"/>
     </row>
-    <row r="10" spans="1:3">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="12"/>
     </row>
-    <row r="11" spans="1:3">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="10"/>
       <c r="B11" s="10"/>
       <c r="C11" s="12"/>
     </row>
-    <row r="12" spans="1:3" ht="27" customHeight="1">
+    <row r="12" spans="1:3" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10"/>
       <c r="B12" s="13" t="s">
         <v>66</v>
       </c>
       <c r="C12" s="12"/>
     </row>
-    <row r="13" spans="1:3">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="10"/>
       <c r="B13" s="13"/>
       <c r="C13" s="12"/>
     </row>
-    <row r="14" spans="1:3">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="10"/>
       <c r="B14" s="13"/>
       <c r="C14" s="12"/>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="10"/>
       <c r="B15" s="13"/>
       <c r="C15" s="12"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="10"/>
       <c r="B16" s="10"/>
       <c r="C16" s="12"/>
     </row>
-    <row r="17" spans="1:3">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="10"/>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
     </row>
-    <row r="18" spans="1:3" s="31" customFormat="1">
+    <row r="18" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="11"/>
       <c r="B18" s="32" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="16"/>
     </row>
-    <row r="19" spans="1:3">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B19" s="14"/>
     </row>
-    <row r="23" spans="1:3" s="31" customFormat="1">
-[...2 lines deleted...]
-      <c r="C23" s="59"/>
+    <row r="23" spans="1:3" s="31" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="51"/>
+      <c r="B23" s="51"/>
+      <c r="C23" s="51"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A23:C23"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:AW42"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:AD1"/>
+    <sheetView topLeftCell="V1" workbookViewId="0">
+      <selection activeCell="AJ37" sqref="AJ37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="26" customWidth="1"/>
     <col min="2" max="3" width="0" style="26" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" style="26" hidden="1" customWidth="1"/>
     <col min="5" max="12" width="0" style="26" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="10" style="26" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="10" style="26" customWidth="1"/>
     <col min="22" max="22" width="11.42578125" style="26" customWidth="1"/>
     <col min="23" max="25" width="10" style="26" customWidth="1"/>
     <col min="26" max="33" width="9.140625" style="26"/>
     <col min="34" max="34" width="11" style="26" customWidth="1"/>
     <col min="35" max="36" width="9.140625" style="26"/>
     <col min="37" max="37" width="10" style="26" customWidth="1"/>
     <col min="38" max="38" width="9.140625" style="26"/>
     <col min="39" max="39" width="9.5703125" style="26" customWidth="1"/>
     <col min="40" max="45" width="9.140625" style="26"/>
     <col min="46" max="46" width="10.28515625" style="26" customWidth="1"/>
     <col min="47" max="48" width="9.140625" style="26"/>
     <col min="49" max="49" width="10.140625" style="26" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
-      <c r="A1" s="60" t="s">
+    <row r="1" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A1" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="B1" s="60"/>
-[...27 lines deleted...]
-      <c r="AD1" s="60"/>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+      <c r="O1" s="52"/>
+      <c r="P1" s="52"/>
+      <c r="Q1" s="52"/>
+      <c r="R1" s="52"/>
+      <c r="S1" s="52"/>
+      <c r="T1" s="52"/>
+      <c r="U1" s="52"/>
+      <c r="V1" s="52"/>
+      <c r="W1" s="52"/>
+      <c r="X1" s="52"/>
+      <c r="Y1" s="52"/>
+      <c r="Z1" s="52"/>
+      <c r="AA1" s="52"/>
+      <c r="AB1" s="52"/>
+      <c r="AC1" s="52"/>
+      <c r="AD1" s="52"/>
     </row>
-    <row r="2" spans="1:49">
+    <row r="2" spans="1:49" x14ac:dyDescent="0.2">
       <c r="AW2" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
-[...1 lines deleted...]
-      <c r="B3" s="67">
+    <row r="3" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A3" s="57"/>
+      <c r="B3" s="59">
         <v>2024</v>
       </c>
-      <c r="C3" s="68"/>
-[...10 lines deleted...]
-      <c r="N3" s="62">
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="54">
         <v>2024</v>
       </c>
-      <c r="O3" s="63"/>
-[...10 lines deleted...]
-      <c r="Z3" s="62">
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
+      <c r="X3" s="55"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="54">
         <v>2025</v>
       </c>
-      <c r="AA3" s="63"/>
-[...10 lines deleted...]
-      <c r="AL3" s="62">
+      <c r="AA3" s="55"/>
+      <c r="AB3" s="55"/>
+      <c r="AC3" s="55"/>
+      <c r="AD3" s="55"/>
+      <c r="AE3" s="55"/>
+      <c r="AF3" s="55"/>
+      <c r="AG3" s="55"/>
+      <c r="AH3" s="55"/>
+      <c r="AI3" s="55"/>
+      <c r="AJ3" s="55"/>
+      <c r="AK3" s="55"/>
+      <c r="AL3" s="54">
         <v>2026</v>
       </c>
-      <c r="AM3" s="63"/>
-[...9 lines deleted...]
-      <c r="AW3" s="63"/>
+      <c r="AM3" s="55"/>
+      <c r="AN3" s="55"/>
+      <c r="AO3" s="55"/>
+      <c r="AP3" s="55"/>
+      <c r="AQ3" s="55"/>
+      <c r="AR3" s="55"/>
+      <c r="AS3" s="55"/>
+      <c r="AT3" s="55"/>
+      <c r="AU3" s="55"/>
+      <c r="AV3" s="55"/>
+      <c r="AW3" s="55"/>
     </row>
-    <row r="4" spans="1:49" ht="25.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B4" s="33" t="s">
+    <row r="4" spans="1:49" s="33" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="58"/>
+      <c r="B4" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="34" t="s">
+      <c r="C4" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="D4" s="34" t="s">
+      <c r="D4" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="E4" s="35" t="s">
+      <c r="E4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="F4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="36" t="s">
+      <c r="G4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="H4" s="36" t="s">
+      <c r="H4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="I4" s="36" t="s">
+      <c r="I4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="J4" s="36" t="s">
+      <c r="J4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="K4" s="36" t="s">
+      <c r="K4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="L4" s="36" t="s">
+      <c r="L4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="M4" s="36" t="s">
+      <c r="M4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="N4" s="50" t="s">
+      <c r="N4" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="O4" s="51" t="s">
+      <c r="O4" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="P4" s="52" t="s">
+      <c r="P4" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="Q4" s="53" t="s">
+      <c r="Q4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="R4" s="54" t="s">
+      <c r="R4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="S4" s="54" t="s">
+      <c r="S4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="T4" s="54" t="s">
+      <c r="T4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="U4" s="54" t="s">
+      <c r="U4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="V4" s="54" t="s">
+      <c r="V4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="W4" s="54" t="s">
+      <c r="W4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="X4" s="54" t="s">
+      <c r="X4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="Y4" s="54" t="s">
+      <c r="Y4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="Z4" s="50" t="s">
+      <c r="Z4" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="AA4" s="51" t="s">
+      <c r="AA4" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="AB4" s="52" t="s">
+      <c r="AB4" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AC4" s="53" t="s">
+      <c r="AC4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="AD4" s="54" t="s">
+      <c r="AD4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="AE4" s="54" t="s">
+      <c r="AE4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AF4" s="54" t="s">
+      <c r="AF4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="AG4" s="54" t="s">
+      <c r="AG4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="AH4" s="54" t="s">
+      <c r="AH4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AI4" s="54" t="s">
+      <c r="AI4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AJ4" s="54" t="s">
+      <c r="AJ4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="AK4" s="54" t="s">
+      <c r="AK4" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="AL4" s="50" t="s">
+      <c r="AL4" s="40" t="s">
         <v>25</v>
       </c>
-      <c r="AM4" s="51" t="s">
+      <c r="AM4" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="AN4" s="52" t="s">
+      <c r="AN4" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="AO4" s="53" t="s">
+      <c r="AO4" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="AP4" s="54" t="s">
+      <c r="AP4" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="AQ4" s="54" t="s">
+      <c r="AQ4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="AR4" s="54" t="s">
+      <c r="AR4" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="AS4" s="54" t="s">
+      <c r="AS4" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="AT4" s="54" t="s">
+      <c r="AT4" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AU4" s="54" t="s">
+      <c r="AU4" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AV4" s="54" t="s">
+      <c r="AV4" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="AW4" s="54" t="s">
+      <c r="AW4" s="44" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="5" spans="1:49" ht="15.75" customHeight="1">
-      <c r="A5" s="64" t="s">
+    <row r="5" spans="1:49" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="56" t="s">
         <v>74</v>
       </c>
-      <c r="B5" s="64"/>
-[...46 lines deleted...]
-      <c r="AW5" s="64"/>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="56"/>
+      <c r="P5" s="56"/>
+      <c r="Q5" s="56"/>
+      <c r="R5" s="56"/>
+      <c r="S5" s="56"/>
+      <c r="T5" s="56"/>
+      <c r="U5" s="56"/>
+      <c r="V5" s="56"/>
+      <c r="W5" s="56"/>
+      <c r="X5" s="56"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="56"/>
+      <c r="AA5" s="56"/>
+      <c r="AB5" s="56"/>
+      <c r="AC5" s="56"/>
+      <c r="AD5" s="56"/>
+      <c r="AE5" s="56"/>
+      <c r="AF5" s="56"/>
+      <c r="AG5" s="56"/>
+      <c r="AH5" s="56"/>
+      <c r="AI5" s="56"/>
+      <c r="AJ5" s="56"/>
+      <c r="AK5" s="56"/>
+      <c r="AL5" s="56"/>
+      <c r="AM5" s="56"/>
+      <c r="AN5" s="56"/>
+      <c r="AO5" s="56"/>
+      <c r="AP5" s="56"/>
+      <c r="AQ5" s="56"/>
+      <c r="AR5" s="56"/>
+      <c r="AS5" s="56"/>
+      <c r="AT5" s="56"/>
+      <c r="AU5" s="56"/>
+      <c r="AV5" s="56"/>
+      <c r="AW5" s="56"/>
     </row>
-    <row r="6" spans="1:49" s="27" customFormat="1">
-      <c r="A6" s="37" t="s">
+    <row r="6" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A6" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="38">
+      <c r="B6" s="34">
         <v>727053</v>
       </c>
-      <c r="C6" s="39">
+      <c r="C6" s="35">
         <v>726712</v>
       </c>
-      <c r="D6" s="39">
+      <c r="D6" s="35">
         <v>726580</v>
       </c>
-      <c r="E6" s="39">
+      <c r="E6" s="35">
         <v>726384</v>
       </c>
-      <c r="F6" s="39">
+      <c r="F6" s="35">
         <v>726311</v>
       </c>
-      <c r="G6" s="39">
+      <c r="G6" s="35">
         <v>726379</v>
       </c>
-      <c r="H6" s="39">
+      <c r="H6" s="35">
         <v>726077</v>
       </c>
-      <c r="I6" s="39">
+      <c r="I6" s="35">
         <v>725666</v>
       </c>
-      <c r="J6" s="38">
+      <c r="J6" s="34">
         <v>725284</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K6" s="35">
         <v>724823</v>
       </c>
-      <c r="L6" s="40">
+      <c r="L6" s="45">
         <v>724511</v>
       </c>
-      <c r="M6" s="40">
+      <c r="M6" s="45">
         <v>724110</v>
       </c>
-      <c r="N6" s="38">
+      <c r="N6" s="34">
         <v>727053</v>
       </c>
-      <c r="O6" s="39">
+      <c r="O6" s="35">
         <v>726712</v>
       </c>
-      <c r="P6" s="39">
+      <c r="P6" s="35">
         <v>726580</v>
       </c>
-      <c r="Q6" s="39">
+      <c r="Q6" s="35">
         <v>726384</v>
       </c>
-      <c r="R6" s="39">
+      <c r="R6" s="35">
         <v>726311</v>
       </c>
-      <c r="S6" s="39">
+      <c r="S6" s="35">
         <v>726379</v>
       </c>
-      <c r="T6" s="39">
+      <c r="T6" s="35">
         <v>726077</v>
       </c>
-      <c r="U6" s="39">
+      <c r="U6" s="35">
         <v>725666</v>
       </c>
-      <c r="V6" s="38">
+      <c r="V6" s="34">
         <v>725284</v>
       </c>
-      <c r="W6" s="39">
+      <c r="W6" s="35">
         <v>724823</v>
       </c>
-      <c r="X6" s="55">
+      <c r="X6" s="45">
         <v>724511</v>
       </c>
-      <c r="Y6" s="55">
+      <c r="Y6" s="45">
         <v>724110</v>
       </c>
-      <c r="Z6" s="40">
+      <c r="Z6" s="45">
         <v>723980</v>
       </c>
-      <c r="AA6" s="40">
+      <c r="AA6" s="45">
         <v>723542</v>
       </c>
-      <c r="AB6" s="40">
+      <c r="AB6" s="45">
         <v>723153</v>
       </c>
-      <c r="AC6" s="40">
+      <c r="AC6" s="45">
         <v>722802</v>
       </c>
-      <c r="AD6" s="40">
+      <c r="AD6" s="45">
         <v>722495</v>
       </c>
-      <c r="AE6" s="40">
+      <c r="AE6" s="45">
         <v>722179</v>
       </c>
-      <c r="AF6" s="40">
+      <c r="AF6" s="45">
         <v>721703</v>
       </c>
-      <c r="AG6" s="40">
+      <c r="AG6" s="45">
         <v>721140</v>
       </c>
-      <c r="AH6" s="40">
+      <c r="AH6" s="45">
         <v>720615</v>
       </c>
-      <c r="AI6" s="40">
+      <c r="AI6" s="45">
         <v>720127</v>
       </c>
-      <c r="AJ6" s="40">
+      <c r="AJ6" s="45">
         <v>719759</v>
       </c>
-      <c r="AK6" s="40">
+      <c r="AK6" s="45">
         <v>719361</v>
       </c>
-      <c r="AL6" s="40">
+      <c r="AL6" s="45">
         <v>718945</v>
       </c>
-      <c r="AM6" s="40">
+      <c r="AM6" s="45">
         <v>718439</v>
       </c>
-      <c r="AN6" s="40">
+      <c r="AN6" s="45">
         <v>717966</v>
       </c>
-      <c r="AO6" s="41">
+      <c r="AO6" s="36">
         <v>717603</v>
       </c>
-      <c r="AP6" s="41">
+      <c r="AP6" s="36">
         <v>717399</v>
       </c>
-      <c r="AQ6" s="41">
+      <c r="AQ6" s="36">
         <v>716979</v>
       </c>
-      <c r="AR6" s="55">
+      <c r="AR6" s="45">
         <v>716459</v>
       </c>
-      <c r="AS6" s="55">
+      <c r="AS6" s="45">
         <v>716049</v>
       </c>
+      <c r="AT6" s="45">
+        <v>715546</v>
+      </c>
     </row>
-    <row r="7" spans="1:49" s="27" customFormat="1">
-      <c r="A7" s="27" t="s">
+    <row r="7" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A7" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="38">
+      <c r="B7" s="34">
         <v>374690</v>
       </c>
-      <c r="C7" s="39">
+      <c r="C7" s="35">
         <v>374939</v>
       </c>
-      <c r="D7" s="39">
+      <c r="D7" s="35">
         <v>375152</v>
       </c>
-      <c r="E7" s="39">
+      <c r="E7" s="35">
         <v>375363</v>
       </c>
-      <c r="F7" s="39">
+      <c r="F7" s="35">
         <v>375627</v>
       </c>
-      <c r="G7" s="39">
+      <c r="G7" s="35">
         <v>376049</v>
       </c>
-      <c r="H7" s="39">
+      <c r="H7" s="35">
         <v>376382</v>
       </c>
-      <c r="I7" s="39">
+      <c r="I7" s="35">
         <v>376600</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="34">
         <v>376793</v>
       </c>
-      <c r="K7" s="39">
+      <c r="K7" s="35">
         <v>377010</v>
       </c>
-      <c r="L7" s="40">
+      <c r="L7" s="45">
         <v>377373</v>
       </c>
-      <c r="M7" s="40">
+      <c r="M7" s="45">
         <v>377740</v>
       </c>
-      <c r="N7" s="38">
+      <c r="N7" s="34">
         <v>374690</v>
       </c>
-      <c r="O7" s="39">
+      <c r="O7" s="35">
         <v>374939</v>
       </c>
-      <c r="P7" s="39">
+      <c r="P7" s="35">
         <v>375152</v>
       </c>
-      <c r="Q7" s="39">
+      <c r="Q7" s="35">
         <v>375363</v>
       </c>
-      <c r="R7" s="39">
+      <c r="R7" s="35">
         <v>375627</v>
       </c>
-      <c r="S7" s="39">
+      <c r="S7" s="35">
         <v>376049</v>
       </c>
-      <c r="T7" s="39">
+      <c r="T7" s="35">
         <v>376382</v>
       </c>
-      <c r="U7" s="39">
+      <c r="U7" s="35">
         <v>376600</v>
       </c>
-      <c r="V7" s="38">
+      <c r="V7" s="34">
         <v>376793</v>
       </c>
-      <c r="W7" s="39">
+      <c r="W7" s="35">
         <v>377010</v>
       </c>
-      <c r="X7" s="55">
+      <c r="X7" s="45">
         <v>377373</v>
       </c>
-      <c r="Y7" s="55">
+      <c r="Y7" s="45">
         <v>377740</v>
       </c>
-      <c r="Z7" s="40">
+      <c r="Z7" s="45">
         <v>378167</v>
       </c>
-      <c r="AA7" s="40">
+      <c r="AA7" s="45">
         <v>378493</v>
       </c>
-      <c r="AB7" s="40">
+      <c r="AB7" s="45">
         <v>378704</v>
       </c>
-      <c r="AC7" s="40">
+      <c r="AC7" s="45">
         <v>378919</v>
       </c>
-      <c r="AD7" s="40">
+      <c r="AD7" s="45">
         <v>379308</v>
       </c>
-      <c r="AE7" s="40">
+      <c r="AE7" s="45">
         <v>379544</v>
       </c>
-      <c r="AF7" s="40">
+      <c r="AF7" s="45">
         <v>379777</v>
       </c>
-      <c r="AG7" s="40">
+      <c r="AG7" s="45">
         <v>380125</v>
       </c>
-      <c r="AH7" s="40">
+      <c r="AH7" s="45">
         <v>380574</v>
       </c>
-      <c r="AI7" s="40">
+      <c r="AI7" s="45">
         <v>380618</v>
       </c>
-      <c r="AJ7" s="40">
+      <c r="AJ7" s="45">
         <v>380737</v>
       </c>
-      <c r="AK7" s="40">
+      <c r="AK7" s="45">
         <v>380828</v>
       </c>
-      <c r="AL7" s="40">
+      <c r="AL7" s="45">
         <v>380829</v>
       </c>
-      <c r="AM7" s="40">
+      <c r="AM7" s="45">
         <v>380829</v>
       </c>
-      <c r="AN7" s="40">
+      <c r="AN7" s="45">
         <v>380636</v>
       </c>
-      <c r="AO7" s="41">
+      <c r="AO7" s="36">
         <v>380544</v>
       </c>
-      <c r="AP7" s="41">
+      <c r="AP7" s="36">
         <v>380684</v>
       </c>
-      <c r="AQ7" s="41">
+      <c r="AQ7" s="36">
         <v>380629</v>
       </c>
-      <c r="AR7" s="55">
+      <c r="AR7" s="45">
         <v>380734</v>
       </c>
-      <c r="AS7" s="55">
+      <c r="AS7" s="45">
         <v>380721</v>
       </c>
+      <c r="AT7" s="45">
+        <v>380752</v>
+      </c>
     </row>
-    <row r="8" spans="1:49" s="27" customFormat="1">
-      <c r="A8" s="27" t="s">
+    <row r="8" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="38">
+      <c r="B8" s="34">
         <v>51508</v>
       </c>
-      <c r="C8" s="39">
+      <c r="C8" s="35">
         <v>51443</v>
       </c>
-      <c r="D8" s="39">
+      <c r="D8" s="35">
         <v>51428</v>
       </c>
-      <c r="E8" s="39">
+      <c r="E8" s="35">
         <v>51380</v>
       </c>
-      <c r="F8" s="39">
+      <c r="F8" s="35">
         <v>51317</v>
       </c>
-      <c r="G8" s="39">
+      <c r="G8" s="35">
         <v>51303</v>
       </c>
-      <c r="H8" s="39">
+      <c r="H8" s="35">
         <v>51258</v>
       </c>
-      <c r="I8" s="39">
+      <c r="I8" s="35">
         <v>51139</v>
       </c>
-      <c r="J8" s="38">
+      <c r="J8" s="34">
         <v>51064</v>
       </c>
-      <c r="K8" s="39">
+      <c r="K8" s="35">
         <v>51004</v>
       </c>
-      <c r="L8" s="40">
+      <c r="L8" s="45">
         <v>50994</v>
       </c>
-      <c r="M8" s="40">
+      <c r="M8" s="45">
         <v>50911</v>
       </c>
-      <c r="N8" s="38">
+      <c r="N8" s="34">
         <v>51508</v>
       </c>
-      <c r="O8" s="39">
+      <c r="O8" s="35">
         <v>51443</v>
       </c>
-      <c r="P8" s="39">
+      <c r="P8" s="35">
         <v>51428</v>
       </c>
-      <c r="Q8" s="39">
+      <c r="Q8" s="35">
         <v>51380</v>
       </c>
-      <c r="R8" s="39">
+      <c r="R8" s="35">
         <v>51317</v>
       </c>
-      <c r="S8" s="39">
+      <c r="S8" s="35">
         <v>51303</v>
       </c>
-      <c r="T8" s="39">
+      <c r="T8" s="35">
         <v>51258</v>
       </c>
-      <c r="U8" s="39">
+      <c r="U8" s="35">
         <v>51139</v>
       </c>
-      <c r="V8" s="38">
+      <c r="V8" s="34">
         <v>51064</v>
       </c>
-      <c r="W8" s="39">
+      <c r="W8" s="35">
         <v>51004</v>
       </c>
-      <c r="X8" s="55">
+      <c r="X8" s="45">
         <v>50994</v>
       </c>
-      <c r="Y8" s="55">
+      <c r="Y8" s="45">
         <v>50911</v>
       </c>
-      <c r="Z8" s="40">
+      <c r="Z8" s="45">
         <v>50871</v>
       </c>
-      <c r="AA8" s="40">
+      <c r="AA8" s="45">
         <v>50812</v>
       </c>
-      <c r="AB8" s="40">
+      <c r="AB8" s="45">
         <v>50720</v>
       </c>
-      <c r="AC8" s="40">
+      <c r="AC8" s="45">
         <v>50688</v>
       </c>
-      <c r="AD8" s="40">
+      <c r="AD8" s="45">
         <v>50621</v>
       </c>
-      <c r="AE8" s="40">
+      <c r="AE8" s="45">
         <v>50540</v>
       </c>
-      <c r="AF8" s="40">
+      <c r="AF8" s="45">
         <v>50448</v>
       </c>
-      <c r="AG8" s="40">
+      <c r="AG8" s="45">
         <v>50361</v>
       </c>
-      <c r="AH8" s="40">
+      <c r="AH8" s="45">
         <v>50284</v>
       </c>
-      <c r="AI8" s="40">
+      <c r="AI8" s="45">
         <v>50222</v>
       </c>
-      <c r="AJ8" s="40">
+      <c r="AJ8" s="45">
         <v>50149</v>
       </c>
-      <c r="AK8" s="40">
+      <c r="AK8" s="45">
         <v>50106</v>
       </c>
-      <c r="AL8" s="40">
+      <c r="AL8" s="45">
         <v>50051</v>
       </c>
-      <c r="AM8" s="40">
+      <c r="AM8" s="45">
         <v>50022</v>
       </c>
-      <c r="AN8" s="40">
+      <c r="AN8" s="45">
         <v>49994</v>
       </c>
-      <c r="AO8" s="41">
+      <c r="AO8" s="36">
         <v>50004</v>
       </c>
-      <c r="AP8" s="41">
+      <c r="AP8" s="36">
         <v>49910</v>
       </c>
-      <c r="AQ8" s="41">
+      <c r="AQ8" s="36">
         <v>49876</v>
       </c>
-      <c r="AR8" s="55">
+      <c r="AR8" s="45">
         <v>49825</v>
       </c>
-      <c r="AS8" s="55">
+      <c r="AS8" s="45">
         <v>49793</v>
       </c>
+      <c r="AT8" s="45">
+        <v>49688</v>
+      </c>
     </row>
-    <row r="9" spans="1:49" s="27" customFormat="1">
-      <c r="A9" s="27" t="s">
+    <row r="9" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="38">
+      <c r="B9" s="34">
         <v>56493</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="35">
         <v>56461</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="35">
         <v>56436</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="35">
         <v>56373</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="35">
         <v>56320</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="35">
         <v>56263</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="35">
         <v>56184</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="35">
         <v>56121</v>
       </c>
-      <c r="J9" s="38">
+      <c r="J9" s="34">
         <v>56052</v>
       </c>
-      <c r="K9" s="39">
+      <c r="K9" s="35">
         <v>56019</v>
       </c>
-      <c r="L9" s="40">
+      <c r="L9" s="45">
         <v>55934</v>
       </c>
-      <c r="M9" s="40">
+      <c r="M9" s="45">
         <v>55895</v>
       </c>
-      <c r="N9" s="38">
+      <c r="N9" s="34">
         <v>56493</v>
       </c>
-      <c r="O9" s="39">
+      <c r="O9" s="35">
         <v>56461</v>
       </c>
-      <c r="P9" s="39">
+      <c r="P9" s="35">
         <v>56436</v>
       </c>
-      <c r="Q9" s="39">
+      <c r="Q9" s="35">
         <v>56373</v>
       </c>
-      <c r="R9" s="39">
+      <c r="R9" s="35">
         <v>56320</v>
       </c>
-      <c r="S9" s="39">
+      <c r="S9" s="35">
         <v>56263</v>
       </c>
-      <c r="T9" s="39">
+      <c r="T9" s="35">
         <v>56184</v>
       </c>
-      <c r="U9" s="39">
+      <c r="U9" s="35">
         <v>56121</v>
       </c>
-      <c r="V9" s="38">
+      <c r="V9" s="34">
         <v>56052</v>
       </c>
-      <c r="W9" s="39">
+      <c r="W9" s="35">
         <v>56019</v>
       </c>
-      <c r="X9" s="55">
+      <c r="X9" s="45">
         <v>55934</v>
       </c>
-      <c r="Y9" s="55">
+      <c r="Y9" s="45">
         <v>55895</v>
       </c>
-      <c r="Z9" s="40">
+      <c r="Z9" s="45">
         <v>55824</v>
       </c>
-      <c r="AA9" s="40">
+      <c r="AA9" s="45">
         <v>55738</v>
       </c>
-      <c r="AB9" s="40">
+      <c r="AB9" s="45">
         <v>55680</v>
       </c>
-      <c r="AC9" s="40">
+      <c r="AC9" s="45">
         <v>55613</v>
       </c>
-      <c r="AD9" s="40">
+      <c r="AD9" s="45">
         <v>55504</v>
       </c>
-      <c r="AE9" s="40">
+      <c r="AE9" s="45">
         <v>55427</v>
       </c>
-      <c r="AF9" s="40">
+      <c r="AF9" s="45">
         <v>55394</v>
       </c>
-      <c r="AG9" s="40">
+      <c r="AG9" s="45">
         <v>55319</v>
       </c>
-      <c r="AH9" s="40">
+      <c r="AH9" s="45">
         <v>55186</v>
       </c>
-      <c r="AI9" s="40">
+      <c r="AI9" s="45">
         <v>55185</v>
       </c>
-      <c r="AJ9" s="40">
+      <c r="AJ9" s="45">
         <v>55195</v>
       </c>
-      <c r="AK9" s="40">
+      <c r="AK9" s="45">
         <v>55174</v>
       </c>
-      <c r="AL9" s="40">
+      <c r="AL9" s="45">
         <v>55121</v>
       </c>
-      <c r="AM9" s="40">
+      <c r="AM9" s="45">
         <v>55047</v>
       </c>
-      <c r="AN9" s="40">
+      <c r="AN9" s="45">
         <v>54996</v>
       </c>
-      <c r="AO9" s="41">
+      <c r="AO9" s="36">
         <v>54938</v>
       </c>
-      <c r="AP9" s="41">
+      <c r="AP9" s="36">
         <v>54826</v>
       </c>
-      <c r="AQ9" s="41">
+      <c r="AQ9" s="36">
         <v>54813</v>
       </c>
-      <c r="AR9" s="55">
+      <c r="AR9" s="45">
         <v>54665</v>
       </c>
-      <c r="AS9" s="55">
+      <c r="AS9" s="45">
         <v>54651</v>
       </c>
+      <c r="AT9" s="45">
+        <v>54526</v>
+      </c>
     </row>
-    <row r="10" spans="1:49" s="27" customFormat="1">
-      <c r="A10" s="27" t="s">
+    <row r="10" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A10" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="38">
+      <c r="B10" s="34">
         <v>35679</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="35">
         <v>35611</v>
       </c>
-      <c r="D10" s="39">
+      <c r="D10" s="35">
         <v>35555</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="35">
         <v>35551</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="35">
         <v>35535</v>
       </c>
-      <c r="G10" s="39">
+      <c r="G10" s="35">
         <v>35550</v>
       </c>
-      <c r="H10" s="39">
+      <c r="H10" s="35">
         <v>35537</v>
       </c>
-      <c r="I10" s="39">
+      <c r="I10" s="35">
         <v>35524</v>
       </c>
-      <c r="J10" s="38">
+      <c r="J10" s="34">
         <v>35449</v>
       </c>
-      <c r="K10" s="39">
+      <c r="K10" s="35">
         <v>35359</v>
       </c>
-      <c r="L10" s="40">
+      <c r="L10" s="45">
         <v>35295</v>
       </c>
-      <c r="M10" s="40">
+      <c r="M10" s="45">
         <v>35266</v>
       </c>
-      <c r="N10" s="38">
+      <c r="N10" s="34">
         <v>35679</v>
       </c>
-      <c r="O10" s="39">
+      <c r="O10" s="35">
         <v>35611</v>
       </c>
-      <c r="P10" s="39">
+      <c r="P10" s="35">
         <v>35555</v>
       </c>
-      <c r="Q10" s="39">
+      <c r="Q10" s="35">
         <v>35551</v>
       </c>
-      <c r="R10" s="39">
+      <c r="R10" s="35">
         <v>35535</v>
       </c>
-      <c r="S10" s="39">
+      <c r="S10" s="35">
         <v>35550</v>
       </c>
-      <c r="T10" s="39">
+      <c r="T10" s="35">
         <v>35537</v>
       </c>
-      <c r="U10" s="39">
+      <c r="U10" s="35">
         <v>35524</v>
       </c>
-      <c r="V10" s="38">
+      <c r="V10" s="34">
         <v>35449</v>
       </c>
-      <c r="W10" s="39">
+      <c r="W10" s="35">
         <v>35359</v>
       </c>
-      <c r="X10" s="55">
+      <c r="X10" s="45">
         <v>35295</v>
       </c>
-      <c r="Y10" s="55">
+      <c r="Y10" s="45">
         <v>35266</v>
       </c>
-      <c r="Z10" s="40">
+      <c r="Z10" s="45">
         <v>35219</v>
       </c>
-      <c r="AA10" s="40">
+      <c r="AA10" s="45">
         <v>35148</v>
       </c>
-      <c r="AB10" s="40">
+      <c r="AB10" s="45">
         <v>35123</v>
       </c>
-      <c r="AC10" s="40">
+      <c r="AC10" s="45">
         <v>35095</v>
       </c>
-      <c r="AD10" s="40">
+      <c r="AD10" s="45">
         <v>35024</v>
       </c>
-      <c r="AE10" s="40">
+      <c r="AE10" s="45">
         <v>34977</v>
       </c>
-      <c r="AF10" s="40">
+      <c r="AF10" s="45">
         <v>34947</v>
       </c>
-      <c r="AG10" s="40">
+      <c r="AG10" s="45">
         <v>34823</v>
       </c>
-      <c r="AH10" s="40">
+      <c r="AH10" s="45">
         <v>34680</v>
       </c>
-      <c r="AI10" s="40">
+      <c r="AI10" s="45">
         <v>34603</v>
       </c>
-      <c r="AJ10" s="40">
+      <c r="AJ10" s="45">
         <v>34581</v>
       </c>
-      <c r="AK10" s="40">
+      <c r="AK10" s="45">
         <v>34527</v>
       </c>
-      <c r="AL10" s="40">
+      <c r="AL10" s="45">
         <v>34517</v>
       </c>
-      <c r="AM10" s="40">
+      <c r="AM10" s="45">
         <v>34428</v>
       </c>
-      <c r="AN10" s="40">
+      <c r="AN10" s="45">
         <v>34384</v>
       </c>
-      <c r="AO10" s="41">
+      <c r="AO10" s="36">
         <v>34381</v>
       </c>
-      <c r="AP10" s="41">
+      <c r="AP10" s="36">
         <v>34403</v>
       </c>
-      <c r="AQ10" s="41">
+      <c r="AQ10" s="36">
         <v>34371</v>
       </c>
-      <c r="AR10" s="55">
+      <c r="AR10" s="45">
         <v>34291</v>
       </c>
-      <c r="AS10" s="55">
+      <c r="AS10" s="45">
         <v>34256</v>
       </c>
+      <c r="AT10" s="45">
+        <v>34144</v>
+      </c>
     </row>
-    <row r="11" spans="1:49" s="27" customFormat="1">
-      <c r="A11" s="27" t="s">
+    <row r="11" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A11" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="38">
+      <c r="B11" s="34">
         <v>60445</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="35">
         <v>60351</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D11" s="35">
         <v>60226</v>
       </c>
-      <c r="E11" s="39">
+      <c r="E11" s="35">
         <v>60153</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="35">
         <v>60071</v>
       </c>
-      <c r="G11" s="39">
+      <c r="G11" s="35">
         <v>59994</v>
       </c>
-      <c r="H11" s="39">
+      <c r="H11" s="35">
         <v>59833</v>
       </c>
-      <c r="I11" s="39">
+      <c r="I11" s="35">
         <v>59763</v>
       </c>
-      <c r="J11" s="38">
+      <c r="J11" s="34">
         <v>59635</v>
       </c>
-      <c r="K11" s="39">
+      <c r="K11" s="35">
         <v>59523</v>
       </c>
-      <c r="L11" s="40">
+      <c r="L11" s="45">
         <v>59468</v>
       </c>
-      <c r="M11" s="40">
+      <c r="M11" s="45">
         <v>59390</v>
       </c>
-      <c r="N11" s="38">
+      <c r="N11" s="34">
         <v>60445</v>
       </c>
-      <c r="O11" s="39">
+      <c r="O11" s="35">
         <v>60351</v>
       </c>
-      <c r="P11" s="39">
+      <c r="P11" s="35">
         <v>60226</v>
       </c>
-      <c r="Q11" s="39">
+      <c r="Q11" s="35">
         <v>60153</v>
       </c>
-      <c r="R11" s="39">
+      <c r="R11" s="35">
         <v>60071</v>
       </c>
-      <c r="S11" s="39">
+      <c r="S11" s="35">
         <v>59994</v>
       </c>
-      <c r="T11" s="39">
+      <c r="T11" s="35">
         <v>59833</v>
       </c>
-      <c r="U11" s="39">
+      <c r="U11" s="35">
         <v>59763</v>
       </c>
-      <c r="V11" s="38">
+      <c r="V11" s="34">
         <v>59635</v>
       </c>
-      <c r="W11" s="39">
+      <c r="W11" s="35">
         <v>59523</v>
       </c>
-      <c r="X11" s="55">
+      <c r="X11" s="45">
         <v>59468</v>
       </c>
-      <c r="Y11" s="55">
+      <c r="Y11" s="45">
         <v>59390</v>
       </c>
-      <c r="Z11" s="40">
+      <c r="Z11" s="45">
         <v>59338</v>
       </c>
-      <c r="AA11" s="40">
+      <c r="AA11" s="45">
         <v>59243</v>
       </c>
-      <c r="AB11" s="40">
+      <c r="AB11" s="45">
         <v>59164</v>
       </c>
-      <c r="AC11" s="40">
+      <c r="AC11" s="45">
         <v>59063</v>
       </c>
-      <c r="AD11" s="40">
+      <c r="AD11" s="45">
         <v>59017</v>
       </c>
-      <c r="AE11" s="40">
+      <c r="AE11" s="45">
         <v>58945</v>
       </c>
-      <c r="AF11" s="40">
+      <c r="AF11" s="45">
         <v>58810</v>
       </c>
-      <c r="AG11" s="40">
+      <c r="AG11" s="45">
         <v>58706</v>
       </c>
-      <c r="AH11" s="40">
+      <c r="AH11" s="45">
         <v>58547</v>
       </c>
-      <c r="AI11" s="40">
+      <c r="AI11" s="45">
         <v>58445</v>
       </c>
-      <c r="AJ11" s="40">
+      <c r="AJ11" s="45">
         <v>58365</v>
       </c>
-      <c r="AK11" s="40">
+      <c r="AK11" s="45">
         <v>58211</v>
       </c>
-      <c r="AL11" s="40">
+      <c r="AL11" s="45">
         <v>58125</v>
       </c>
-      <c r="AM11" s="40">
+      <c r="AM11" s="45">
         <v>58033</v>
       </c>
-      <c r="AN11" s="40">
+      <c r="AN11" s="45">
         <v>57976</v>
       </c>
-      <c r="AO11" s="41">
+      <c r="AO11" s="36">
         <v>57905</v>
       </c>
-      <c r="AP11" s="41">
+      <c r="AP11" s="36">
         <v>57815</v>
       </c>
-      <c r="AQ11" s="41">
+      <c r="AQ11" s="36">
         <v>57685</v>
       </c>
-      <c r="AR11" s="55">
+      <c r="AR11" s="45">
         <v>57614</v>
       </c>
-      <c r="AS11" s="55">
+      <c r="AS11" s="45">
         <v>57534</v>
       </c>
+      <c r="AT11" s="45">
+        <v>57394</v>
+      </c>
     </row>
-    <row r="12" spans="1:49" s="27" customFormat="1">
-      <c r="A12" s="27" t="s">
+    <row r="12" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A12" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="38">
+      <c r="B12" s="34">
         <v>14600</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="35">
         <v>14590</v>
       </c>
-      <c r="D12" s="39">
+      <c r="D12" s="35">
         <v>14601</v>
       </c>
-      <c r="E12" s="39">
+      <c r="E12" s="35">
         <v>14596</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="35">
         <v>14601</v>
       </c>
-      <c r="G12" s="39">
+      <c r="G12" s="35">
         <v>14564</v>
       </c>
-      <c r="H12" s="39">
+      <c r="H12" s="35">
         <v>14553</v>
       </c>
-      <c r="I12" s="39">
+      <c r="I12" s="35">
         <v>14523</v>
       </c>
-      <c r="J12" s="38">
+      <c r="J12" s="34">
         <v>14480</v>
       </c>
-      <c r="K12" s="39">
+      <c r="K12" s="35">
         <v>14431</v>
       </c>
-      <c r="L12" s="40">
+      <c r="L12" s="45">
         <v>14355</v>
       </c>
-      <c r="M12" s="40">
+      <c r="M12" s="45">
         <v>14301</v>
       </c>
-      <c r="N12" s="38">
+      <c r="N12" s="34">
         <v>14600</v>
       </c>
-      <c r="O12" s="39">
+      <c r="O12" s="35">
         <v>14590</v>
       </c>
-      <c r="P12" s="39">
+      <c r="P12" s="35">
         <v>14601</v>
       </c>
-      <c r="Q12" s="39">
+      <c r="Q12" s="35">
         <v>14596</v>
       </c>
-      <c r="R12" s="39">
+      <c r="R12" s="35">
         <v>14601</v>
       </c>
-      <c r="S12" s="39">
+      <c r="S12" s="35">
         <v>14564</v>
       </c>
-      <c r="T12" s="39">
+      <c r="T12" s="35">
         <v>14553</v>
       </c>
-      <c r="U12" s="39">
+      <c r="U12" s="35">
         <v>14523</v>
       </c>
-      <c r="V12" s="38">
+      <c r="V12" s="34">
         <v>14480</v>
       </c>
-      <c r="W12" s="39">
+      <c r="W12" s="35">
         <v>14431</v>
       </c>
-      <c r="X12" s="55">
+      <c r="X12" s="45">
         <v>14355</v>
       </c>
-      <c r="Y12" s="55">
+      <c r="Y12" s="45">
         <v>14301</v>
       </c>
-      <c r="Z12" s="40">
+      <c r="Z12" s="45">
         <v>14236</v>
       </c>
-      <c r="AA12" s="40">
+      <c r="AA12" s="45">
         <v>14166</v>
       </c>
-      <c r="AB12" s="40">
+      <c r="AB12" s="45">
         <v>14113</v>
       </c>
-      <c r="AC12" s="40">
+      <c r="AC12" s="45">
         <v>14078</v>
       </c>
-      <c r="AD12" s="40">
+      <c r="AD12" s="45">
         <v>13984</v>
       </c>
-      <c r="AE12" s="40">
+      <c r="AE12" s="45">
         <v>13941</v>
       </c>
-      <c r="AF12" s="40">
+      <c r="AF12" s="45">
         <v>13939</v>
       </c>
-      <c r="AG12" s="40">
+      <c r="AG12" s="45">
         <v>13884</v>
       </c>
-      <c r="AH12" s="40">
+      <c r="AH12" s="45">
         <v>13814</v>
       </c>
-      <c r="AI12" s="40">
+      <c r="AI12" s="45">
         <v>13785</v>
       </c>
-      <c r="AJ12" s="40">
+      <c r="AJ12" s="45">
         <v>13751</v>
       </c>
-      <c r="AK12" s="40">
+      <c r="AK12" s="45">
         <v>13682</v>
       </c>
-      <c r="AL12" s="40">
+      <c r="AL12" s="45">
         <v>13651</v>
       </c>
-      <c r="AM12" s="40">
+      <c r="AM12" s="45">
         <v>13600</v>
       </c>
-      <c r="AN12" s="40">
+      <c r="AN12" s="45">
         <v>13607</v>
       </c>
-      <c r="AO12" s="41">
+      <c r="AO12" s="36">
         <v>13628</v>
       </c>
-      <c r="AP12" s="41">
+      <c r="AP12" s="36">
         <v>13622</v>
       </c>
-      <c r="AQ12" s="41">
+      <c r="AQ12" s="36">
         <v>13560</v>
       </c>
-      <c r="AR12" s="55">
+      <c r="AR12" s="45">
         <v>13565</v>
       </c>
-      <c r="AS12" s="55">
+      <c r="AS12" s="45">
         <v>13532</v>
       </c>
+      <c r="AT12" s="45">
+        <v>13501</v>
+      </c>
     </row>
-    <row r="13" spans="1:49" s="27" customFormat="1">
-      <c r="A13" s="27" t="s">
+    <row r="13" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A13" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="38">
+      <c r="B13" s="34">
         <v>9555</v>
       </c>
-      <c r="C13" s="39">
+      <c r="C13" s="35">
         <v>9506</v>
       </c>
-      <c r="D13" s="39">
+      <c r="D13" s="35">
         <v>9520</v>
       </c>
-      <c r="E13" s="39">
+      <c r="E13" s="35">
         <v>9482</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="35">
         <v>9472</v>
       </c>
-      <c r="G13" s="39">
+      <c r="G13" s="35">
         <v>9448</v>
       </c>
-      <c r="H13" s="39">
+      <c r="H13" s="35">
         <v>9418</v>
       </c>
-      <c r="I13" s="39">
+      <c r="I13" s="35">
         <v>9371</v>
       </c>
-      <c r="J13" s="38">
+      <c r="J13" s="34">
         <v>9350</v>
       </c>
-      <c r="K13" s="39">
+      <c r="K13" s="35">
         <v>9320</v>
       </c>
-      <c r="L13" s="40">
+      <c r="L13" s="45">
         <v>9282</v>
       </c>
-      <c r="M13" s="40">
+      <c r="M13" s="45">
         <v>9243</v>
       </c>
-      <c r="N13" s="38">
+      <c r="N13" s="34">
         <v>9555</v>
       </c>
-      <c r="O13" s="39">
+      <c r="O13" s="35">
         <v>9506</v>
       </c>
-      <c r="P13" s="39">
+      <c r="P13" s="35">
         <v>9520</v>
       </c>
-      <c r="Q13" s="39">
+      <c r="Q13" s="35">
         <v>9482</v>
       </c>
-      <c r="R13" s="39">
+      <c r="R13" s="35">
         <v>9472</v>
       </c>
-      <c r="S13" s="39">
+      <c r="S13" s="35">
         <v>9448</v>
       </c>
-      <c r="T13" s="39">
+      <c r="T13" s="35">
         <v>9418</v>
       </c>
-      <c r="U13" s="39">
+      <c r="U13" s="35">
         <v>9371</v>
       </c>
-      <c r="V13" s="38">
+      <c r="V13" s="34">
         <v>9350</v>
       </c>
-      <c r="W13" s="39">
+      <c r="W13" s="35">
         <v>9320</v>
       </c>
-      <c r="X13" s="55">
+      <c r="X13" s="45">
         <v>9282</v>
       </c>
-      <c r="Y13" s="55">
+      <c r="Y13" s="45">
         <v>9243</v>
       </c>
-      <c r="Z13" s="40">
+      <c r="Z13" s="45">
         <v>9218</v>
       </c>
-      <c r="AA13" s="40">
+      <c r="AA13" s="45">
         <v>9191</v>
       </c>
-      <c r="AB13" s="40">
+      <c r="AB13" s="45">
         <v>9187</v>
       </c>
-      <c r="AC13" s="40">
+      <c r="AC13" s="45">
         <v>9179</v>
       </c>
-      <c r="AD13" s="40">
+      <c r="AD13" s="45">
         <v>9179</v>
       </c>
-      <c r="AE13" s="40">
+      <c r="AE13" s="45">
         <v>9155</v>
       </c>
-      <c r="AF13" s="40">
+      <c r="AF13" s="45">
         <v>9131</v>
       </c>
-      <c r="AG13" s="40">
+      <c r="AG13" s="45">
         <v>9087</v>
       </c>
-      <c r="AH13" s="40">
+      <c r="AH13" s="45">
         <v>9065</v>
       </c>
-      <c r="AI13" s="40">
+      <c r="AI13" s="45">
         <v>9064</v>
       </c>
-      <c r="AJ13" s="40">
+      <c r="AJ13" s="45">
         <v>9067</v>
       </c>
-      <c r="AK13" s="40">
+      <c r="AK13" s="45">
         <v>9074</v>
       </c>
-      <c r="AL13" s="40">
+      <c r="AL13" s="45">
         <v>9054</v>
       </c>
-      <c r="AM13" s="40">
+      <c r="AM13" s="45">
         <v>9071</v>
       </c>
-      <c r="AN13" s="40">
+      <c r="AN13" s="45">
         <v>9074</v>
       </c>
-      <c r="AO13" s="41">
+      <c r="AO13" s="36">
         <v>9065</v>
       </c>
-      <c r="AP13" s="41">
+      <c r="AP13" s="36">
         <v>9081</v>
       </c>
-      <c r="AQ13" s="41">
+      <c r="AQ13" s="36">
         <v>9109</v>
       </c>
-      <c r="AR13" s="55">
+      <c r="AR13" s="45">
         <v>9108</v>
       </c>
-      <c r="AS13" s="55">
+      <c r="AS13" s="45">
         <v>9131</v>
       </c>
+      <c r="AT13" s="45">
+        <v>9204</v>
+      </c>
     </row>
-    <row r="14" spans="1:49" s="27" customFormat="1">
-      <c r="A14" s="27" t="s">
+    <row r="14" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A14" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="38">
+      <c r="B14" s="34">
         <v>7188</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="35">
         <v>7146</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="35">
         <v>7138</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="35">
         <v>7126</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="35">
         <v>7093</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="35">
         <v>7037</v>
       </c>
-      <c r="H14" s="39">
+      <c r="H14" s="35">
         <v>6995</v>
       </c>
-      <c r="I14" s="39">
+      <c r="I14" s="35">
         <v>6970</v>
       </c>
-      <c r="J14" s="38">
+      <c r="J14" s="34">
         <v>6927</v>
       </c>
-      <c r="K14" s="39">
+      <c r="K14" s="35">
         <v>6886</v>
       </c>
-      <c r="L14" s="40">
+      <c r="L14" s="45">
         <v>6870</v>
       </c>
-      <c r="M14" s="40">
+      <c r="M14" s="45">
         <v>6767</v>
       </c>
-      <c r="N14" s="38">
+      <c r="N14" s="34">
         <v>7188</v>
       </c>
-      <c r="O14" s="39">
+      <c r="O14" s="35">
         <v>7146</v>
       </c>
-      <c r="P14" s="39">
+      <c r="P14" s="35">
         <v>7138</v>
       </c>
-      <c r="Q14" s="39">
+      <c r="Q14" s="35">
         <v>7126</v>
       </c>
-      <c r="R14" s="39">
+      <c r="R14" s="35">
         <v>7093</v>
       </c>
-      <c r="S14" s="39">
+      <c r="S14" s="35">
         <v>7037</v>
       </c>
-      <c r="T14" s="39">
+      <c r="T14" s="35">
         <v>6995</v>
       </c>
-      <c r="U14" s="39">
+      <c r="U14" s="35">
         <v>6970</v>
       </c>
-      <c r="V14" s="38">
+      <c r="V14" s="34">
         <v>6927</v>
       </c>
-      <c r="W14" s="39">
+      <c r="W14" s="35">
         <v>6886</v>
       </c>
-      <c r="X14" s="55">
+      <c r="X14" s="45">
         <v>6870</v>
       </c>
-      <c r="Y14" s="55">
+      <c r="Y14" s="45">
         <v>6767</v>
       </c>
-      <c r="Z14" s="40">
+      <c r="Z14" s="45">
         <v>6755</v>
       </c>
-      <c r="AA14" s="40">
+      <c r="AA14" s="45">
         <v>6706</v>
       </c>
-      <c r="AB14" s="40">
+      <c r="AB14" s="45">
         <v>6695</v>
       </c>
-      <c r="AC14" s="40">
+      <c r="AC14" s="45">
         <v>6656</v>
       </c>
-      <c r="AD14" s="40">
+      <c r="AD14" s="45">
         <v>6625</v>
       </c>
-      <c r="AE14" s="40">
+      <c r="AE14" s="45">
         <v>6629</v>
       </c>
-      <c r="AF14" s="40">
+      <c r="AF14" s="45">
         <v>6571</v>
       </c>
-      <c r="AG14" s="40">
+      <c r="AG14" s="45">
         <v>6516</v>
       </c>
-      <c r="AH14" s="40">
+      <c r="AH14" s="45">
         <v>6495</v>
       </c>
-      <c r="AI14" s="40">
+      <c r="AI14" s="45">
         <v>6480</v>
       </c>
-      <c r="AJ14" s="40">
+      <c r="AJ14" s="45">
         <v>6430</v>
       </c>
-      <c r="AK14" s="40">
+      <c r="AK14" s="45">
         <v>6412</v>
       </c>
-      <c r="AL14" s="40">
+      <c r="AL14" s="45">
         <v>6431</v>
       </c>
-      <c r="AM14" s="40">
+      <c r="AM14" s="45">
         <v>6408</v>
       </c>
-      <c r="AN14" s="40">
+      <c r="AN14" s="45">
         <v>6385</v>
       </c>
-      <c r="AO14" s="41">
+      <c r="AO14" s="36">
         <v>6346</v>
       </c>
-      <c r="AP14" s="41">
+      <c r="AP14" s="36">
         <v>6326</v>
       </c>
-      <c r="AQ14" s="41">
+      <c r="AQ14" s="36">
         <v>6313</v>
       </c>
-      <c r="AR14" s="55">
+      <c r="AR14" s="45">
         <v>6279</v>
       </c>
-      <c r="AS14" s="55">
+      <c r="AS14" s="45">
         <v>6234</v>
       </c>
+      <c r="AT14" s="45">
+        <v>6270</v>
+      </c>
     </row>
-    <row r="15" spans="1:49" s="27" customFormat="1">
-      <c r="A15" s="27" t="s">
+    <row r="15" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B15" s="38">
+      <c r="B15" s="34">
         <v>11668</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="35">
         <v>11679</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="35">
         <v>11706</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="35">
         <v>11682</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="35">
         <v>11669</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G15" s="35">
         <v>11656</v>
       </c>
-      <c r="H15" s="39">
+      <c r="H15" s="35">
         <v>11606</v>
       </c>
-      <c r="I15" s="39">
+      <c r="I15" s="35">
         <v>11568</v>
       </c>
-      <c r="J15" s="38">
+      <c r="J15" s="34">
         <v>11572</v>
       </c>
-      <c r="K15" s="39">
+      <c r="K15" s="35">
         <v>11539</v>
       </c>
-      <c r="L15" s="40">
+      <c r="L15" s="45">
         <v>11452</v>
       </c>
-      <c r="M15" s="40">
+      <c r="M15" s="45">
         <v>11376</v>
       </c>
-      <c r="N15" s="38">
+      <c r="N15" s="34">
         <v>11668</v>
       </c>
-      <c r="O15" s="39">
+      <c r="O15" s="35">
         <v>11679</v>
       </c>
-      <c r="P15" s="39">
+      <c r="P15" s="35">
         <v>11706</v>
       </c>
-      <c r="Q15" s="39">
+      <c r="Q15" s="35">
         <v>11682</v>
       </c>
-      <c r="R15" s="39">
+      <c r="R15" s="35">
         <v>11669</v>
       </c>
-      <c r="S15" s="39">
+      <c r="S15" s="35">
         <v>11656</v>
       </c>
-      <c r="T15" s="39">
+      <c r="T15" s="35">
         <v>11606</v>
       </c>
-      <c r="U15" s="39">
+      <c r="U15" s="35">
         <v>11568</v>
       </c>
-      <c r="V15" s="38">
+      <c r="V15" s="34">
         <v>11572</v>
       </c>
-      <c r="W15" s="39">
+      <c r="W15" s="35">
         <v>11539</v>
       </c>
-      <c r="X15" s="55">
+      <c r="X15" s="45">
         <v>11452</v>
       </c>
-      <c r="Y15" s="55">
+      <c r="Y15" s="45">
         <v>11376</v>
       </c>
-      <c r="Z15" s="40">
+      <c r="Z15" s="45">
         <v>11364</v>
       </c>
-      <c r="AA15" s="40">
+      <c r="AA15" s="45">
         <v>11336</v>
       </c>
-      <c r="AB15" s="40">
+      <c r="AB15" s="45">
         <v>11358</v>
       </c>
-      <c r="AC15" s="40">
+      <c r="AC15" s="45">
         <v>11316</v>
       </c>
-      <c r="AD15" s="40">
+      <c r="AD15" s="45">
         <v>11333</v>
       </c>
-      <c r="AE15" s="40">
+      <c r="AE15" s="45">
         <v>11304</v>
       </c>
-      <c r="AF15" s="40">
+      <c r="AF15" s="45">
         <v>11282</v>
       </c>
-      <c r="AG15" s="40">
+      <c r="AG15" s="45">
         <v>11251</v>
       </c>
-      <c r="AH15" s="40">
+      <c r="AH15" s="45">
         <v>11192</v>
       </c>
-      <c r="AI15" s="40">
+      <c r="AI15" s="45">
         <v>11151</v>
       </c>
-      <c r="AJ15" s="40">
+      <c r="AJ15" s="45">
         <v>11137</v>
       </c>
-      <c r="AK15" s="40">
+      <c r="AK15" s="45">
         <v>11112</v>
       </c>
-      <c r="AL15" s="40">
+      <c r="AL15" s="45">
         <v>11099</v>
       </c>
-      <c r="AM15" s="40">
+      <c r="AM15" s="45">
         <v>11090</v>
       </c>
-      <c r="AN15" s="40">
+      <c r="AN15" s="45">
         <v>11071</v>
       </c>
-      <c r="AO15" s="41">
+      <c r="AO15" s="36">
         <v>11073</v>
       </c>
-      <c r="AP15" s="41">
+      <c r="AP15" s="36">
         <v>11062</v>
       </c>
-      <c r="AQ15" s="41">
+      <c r="AQ15" s="36">
         <v>11076</v>
       </c>
-      <c r="AR15" s="55">
+      <c r="AR15" s="45">
         <v>11068</v>
       </c>
-      <c r="AS15" s="55">
+      <c r="AS15" s="45">
         <v>11055</v>
       </c>
+      <c r="AT15" s="45">
+        <v>11063</v>
+      </c>
     </row>
-    <row r="16" spans="1:49" s="27" customFormat="1">
-      <c r="A16" s="27" t="s">
+    <row r="16" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B16" s="38">
+      <c r="B16" s="34">
         <v>19004</v>
       </c>
-      <c r="C16" s="39">
+      <c r="C16" s="35">
         <v>18931</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="35">
         <v>18874</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="35">
         <v>18848</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="35">
         <v>18823</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G16" s="35">
         <v>18820</v>
       </c>
-      <c r="H16" s="39">
+      <c r="H16" s="35">
         <v>18786</v>
       </c>
-      <c r="I16" s="39">
+      <c r="I16" s="35">
         <v>18729</v>
       </c>
-      <c r="J16" s="38">
+      <c r="J16" s="34">
         <v>18726</v>
       </c>
-      <c r="K16" s="39">
+      <c r="K16" s="35">
         <v>18622</v>
       </c>
-      <c r="L16" s="40">
+      <c r="L16" s="45">
         <v>18553</v>
       </c>
-      <c r="M16" s="40">
+      <c r="M16" s="45">
         <v>18480</v>
       </c>
-      <c r="N16" s="38">
+      <c r="N16" s="34">
         <v>19004</v>
       </c>
-      <c r="O16" s="39">
+      <c r="O16" s="35">
         <v>18931</v>
       </c>
-      <c r="P16" s="39">
+      <c r="P16" s="35">
         <v>18874</v>
       </c>
-      <c r="Q16" s="39">
+      <c r="Q16" s="35">
         <v>18848</v>
       </c>
-      <c r="R16" s="39">
+      <c r="R16" s="35">
         <v>18823</v>
       </c>
-      <c r="S16" s="39">
+      <c r="S16" s="35">
         <v>18820</v>
       </c>
-      <c r="T16" s="39">
+      <c r="T16" s="35">
         <v>18786</v>
       </c>
-      <c r="U16" s="39">
+      <c r="U16" s="35">
         <v>18729</v>
       </c>
-      <c r="V16" s="38">
+      <c r="V16" s="34">
         <v>18726</v>
       </c>
-      <c r="W16" s="39">
+      <c r="W16" s="35">
         <v>18622</v>
       </c>
-      <c r="X16" s="55">
+      <c r="X16" s="45">
         <v>18553</v>
       </c>
-      <c r="Y16" s="55">
+      <c r="Y16" s="45">
         <v>18480</v>
       </c>
-      <c r="Z16" s="40">
+      <c r="Z16" s="45">
         <v>18406</v>
       </c>
-      <c r="AA16" s="40">
+      <c r="AA16" s="45">
         <v>18315</v>
       </c>
-      <c r="AB16" s="40">
+      <c r="AB16" s="45">
         <v>18293</v>
       </c>
-      <c r="AC16" s="40">
+      <c r="AC16" s="45">
         <v>18231</v>
       </c>
-      <c r="AD16" s="40">
+      <c r="AD16" s="45">
         <v>18142</v>
       </c>
-      <c r="AE16" s="40">
+      <c r="AE16" s="45">
         <v>18084</v>
       </c>
-      <c r="AF16" s="40">
+      <c r="AF16" s="45">
         <v>18018</v>
       </c>
-      <c r="AG16" s="40">
+      <c r="AG16" s="45">
         <v>17934</v>
       </c>
-      <c r="AH16" s="40">
+      <c r="AH16" s="45">
         <v>17881</v>
       </c>
-      <c r="AI16" s="40">
+      <c r="AI16" s="45">
         <v>17810</v>
       </c>
-      <c r="AJ16" s="40">
+      <c r="AJ16" s="45">
         <v>17767</v>
       </c>
-      <c r="AK16" s="40">
+      <c r="AK16" s="45">
         <v>17730</v>
       </c>
-      <c r="AL16" s="40">
+      <c r="AL16" s="45">
         <v>17682</v>
       </c>
-      <c r="AM16" s="40">
+      <c r="AM16" s="45">
         <v>17595</v>
       </c>
-      <c r="AN16" s="40">
+      <c r="AN16" s="45">
         <v>17574</v>
       </c>
-      <c r="AO16" s="41">
+      <c r="AO16" s="36">
         <v>17571</v>
       </c>
-      <c r="AP16" s="41">
+      <c r="AP16" s="36">
         <v>17611</v>
       </c>
-      <c r="AQ16" s="41">
+      <c r="AQ16" s="36">
         <v>17586</v>
       </c>
-      <c r="AR16" s="55">
+      <c r="AR16" s="45">
         <v>17538</v>
       </c>
-      <c r="AS16" s="55">
+      <c r="AS16" s="45">
         <v>17461</v>
       </c>
+      <c r="AT16" s="45">
+        <v>17368</v>
+      </c>
     </row>
-    <row r="17" spans="1:49" s="27" customFormat="1">
-      <c r="A17" s="27" t="s">
+    <row r="17" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="38">
+      <c r="B17" s="34">
         <v>33640</v>
       </c>
-      <c r="C17" s="39">
+      <c r="C17" s="35">
         <v>33592</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="35">
         <v>33580</v>
       </c>
-      <c r="E17" s="39">
+      <c r="E17" s="35">
         <v>33562</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="35">
         <v>33570</v>
       </c>
-      <c r="G17" s="39">
+      <c r="G17" s="35">
         <v>33560</v>
       </c>
-      <c r="H17" s="39">
+      <c r="H17" s="35">
         <v>33504</v>
       </c>
-      <c r="I17" s="39">
+      <c r="I17" s="35">
         <v>33443</v>
       </c>
-      <c r="J17" s="38">
+      <c r="J17" s="34">
         <v>33408</v>
       </c>
-      <c r="K17" s="39">
+      <c r="K17" s="35">
         <v>33354</v>
       </c>
-      <c r="L17" s="40">
+      <c r="L17" s="45">
         <v>33289</v>
       </c>
-      <c r="M17" s="40">
+      <c r="M17" s="45">
         <v>33255</v>
       </c>
-      <c r="N17" s="38">
+      <c r="N17" s="34">
         <v>33640</v>
       </c>
-      <c r="O17" s="39">
+      <c r="O17" s="35">
         <v>33592</v>
       </c>
-      <c r="P17" s="39">
+      <c r="P17" s="35">
         <v>33580</v>
       </c>
-      <c r="Q17" s="39">
+      <c r="Q17" s="35">
         <v>33562</v>
       </c>
-      <c r="R17" s="39">
+      <c r="R17" s="35">
         <v>33570</v>
       </c>
-      <c r="S17" s="39">
+      <c r="S17" s="35">
         <v>33560</v>
       </c>
-      <c r="T17" s="39">
+      <c r="T17" s="35">
         <v>33504</v>
       </c>
-      <c r="U17" s="39">
+      <c r="U17" s="35">
         <v>33443</v>
       </c>
-      <c r="V17" s="38">
+      <c r="V17" s="34">
         <v>33408</v>
       </c>
-      <c r="W17" s="39">
+      <c r="W17" s="35">
         <v>33354</v>
       </c>
-      <c r="X17" s="55">
+      <c r="X17" s="45">
         <v>33289</v>
       </c>
-      <c r="Y17" s="55">
+      <c r="Y17" s="45">
         <v>33255</v>
       </c>
-      <c r="Z17" s="40">
+      <c r="Z17" s="45">
         <v>33199</v>
       </c>
-      <c r="AA17" s="40">
+      <c r="AA17" s="45">
         <v>33115</v>
       </c>
-      <c r="AB17" s="40">
+      <c r="AB17" s="45">
         <v>32954</v>
       </c>
-      <c r="AC17" s="40">
+      <c r="AC17" s="45">
         <v>32905</v>
       </c>
-      <c r="AD17" s="40">
+      <c r="AD17" s="45">
         <v>32821</v>
       </c>
-      <c r="AE17" s="40">
+      <c r="AE17" s="45">
         <v>32769</v>
       </c>
-      <c r="AF17" s="40">
+      <c r="AF17" s="45">
         <v>32650</v>
       </c>
-      <c r="AG17" s="40">
+      <c r="AG17" s="45">
         <v>32534</v>
       </c>
-      <c r="AH17" s="40">
+      <c r="AH17" s="45">
         <v>32422</v>
       </c>
-      <c r="AI17" s="40">
+      <c r="AI17" s="45">
         <v>32424</v>
       </c>
-      <c r="AJ17" s="40">
+      <c r="AJ17" s="45">
         <v>32281</v>
       </c>
-      <c r="AK17" s="40">
+      <c r="AK17" s="45">
         <v>32247</v>
       </c>
-      <c r="AL17" s="40">
+      <c r="AL17" s="45">
         <v>32210</v>
       </c>
-      <c r="AM17" s="40">
+      <c r="AM17" s="45">
         <v>32218</v>
       </c>
-      <c r="AN17" s="40">
+      <c r="AN17" s="45">
         <v>32189</v>
       </c>
-      <c r="AO17" s="41">
+      <c r="AO17" s="36">
         <v>32177</v>
       </c>
-      <c r="AP17" s="41">
+      <c r="AP17" s="36">
         <v>32145</v>
       </c>
-      <c r="AQ17" s="41">
+      <c r="AQ17" s="36">
         <v>32128</v>
       </c>
-      <c r="AR17" s="55">
+      <c r="AR17" s="45">
         <v>32034</v>
       </c>
-      <c r="AS17" s="55">
+      <c r="AS17" s="45">
         <v>31992</v>
       </c>
+      <c r="AT17" s="45">
+        <v>31991</v>
+      </c>
     </row>
-    <row r="18" spans="1:49" s="27" customFormat="1">
-      <c r="A18" s="27" t="s">
+    <row r="18" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B18" s="38">
+      <c r="B18" s="34">
         <v>11052</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C18" s="35">
         <v>11017</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D18" s="35">
         <v>11009</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E18" s="35">
         <v>11000</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="35">
         <v>10985</v>
       </c>
-      <c r="G18" s="39">
+      <c r="G18" s="35">
         <v>10952</v>
       </c>
-      <c r="H18" s="39">
+      <c r="H18" s="35">
         <v>10907</v>
       </c>
-      <c r="I18" s="39">
+      <c r="I18" s="35">
         <v>10888</v>
       </c>
-      <c r="J18" s="38">
+      <c r="J18" s="34">
         <v>10856</v>
       </c>
-      <c r="K18" s="39">
+      <c r="K18" s="35">
         <v>10823</v>
       </c>
-      <c r="L18" s="40">
+      <c r="L18" s="45">
         <v>10742</v>
       </c>
-      <c r="M18" s="40">
+      <c r="M18" s="45">
         <v>10677</v>
       </c>
-      <c r="N18" s="38">
+      <c r="N18" s="34">
         <v>11052</v>
       </c>
-      <c r="O18" s="39">
+      <c r="O18" s="35">
         <v>11017</v>
       </c>
-      <c r="P18" s="39">
+      <c r="P18" s="35">
         <v>11009</v>
       </c>
-      <c r="Q18" s="39">
+      <c r="Q18" s="35">
         <v>11000</v>
       </c>
-      <c r="R18" s="39">
+      <c r="R18" s="35">
         <v>10985</v>
       </c>
-      <c r="S18" s="39">
+      <c r="S18" s="35">
         <v>10952</v>
       </c>
-      <c r="T18" s="39">
+      <c r="T18" s="35">
         <v>10907</v>
       </c>
-      <c r="U18" s="39">
+      <c r="U18" s="35">
         <v>10888</v>
       </c>
-      <c r="V18" s="38">
+      <c r="V18" s="34">
         <v>10856</v>
       </c>
-      <c r="W18" s="39">
+      <c r="W18" s="35">
         <v>10823</v>
       </c>
-      <c r="X18" s="55">
+      <c r="X18" s="45">
         <v>10742</v>
       </c>
-      <c r="Y18" s="55">
+      <c r="Y18" s="45">
         <v>10677</v>
       </c>
-      <c r="Z18" s="40">
+      <c r="Z18" s="45">
         <v>10618</v>
       </c>
-      <c r="AA18" s="40">
+      <c r="AA18" s="45">
         <v>10578</v>
       </c>
-      <c r="AB18" s="40">
+      <c r="AB18" s="45">
         <v>10548</v>
       </c>
-      <c r="AC18" s="40">
+      <c r="AC18" s="45">
         <v>10502</v>
       </c>
-      <c r="AD18" s="40">
+      <c r="AD18" s="45">
         <v>10453</v>
       </c>
-      <c r="AE18" s="40">
+      <c r="AE18" s="45">
         <v>10419</v>
       </c>
-      <c r="AF18" s="40">
+      <c r="AF18" s="45">
         <v>10358</v>
       </c>
-      <c r="AG18" s="40">
+      <c r="AG18" s="45">
         <v>10322</v>
       </c>
-      <c r="AH18" s="40">
+      <c r="AH18" s="45">
         <v>10282</v>
       </c>
-      <c r="AI18" s="40">
+      <c r="AI18" s="45">
         <v>10225</v>
       </c>
-      <c r="AJ18" s="40">
+      <c r="AJ18" s="45">
         <v>10186</v>
       </c>
-      <c r="AK18" s="40">
+      <c r="AK18" s="45">
         <v>10167</v>
       </c>
-      <c r="AL18" s="40">
+      <c r="AL18" s="45">
         <v>10128</v>
       </c>
-      <c r="AM18" s="40">
+      <c r="AM18" s="45">
         <v>10088</v>
       </c>
-      <c r="AN18" s="40">
+      <c r="AN18" s="45">
         <v>10095</v>
       </c>
-      <c r="AO18" s="41">
+      <c r="AO18" s="36">
         <v>10069</v>
       </c>
-      <c r="AP18" s="41">
+      <c r="AP18" s="36">
         <v>10056</v>
       </c>
-      <c r="AQ18" s="41">
+      <c r="AQ18" s="36">
         <v>9997</v>
       </c>
-      <c r="AR18" s="55">
+      <c r="AR18" s="45">
         <v>9981</v>
       </c>
-      <c r="AS18" s="55">
+      <c r="AS18" s="45">
         <v>9968</v>
       </c>
+      <c r="AT18" s="45">
+        <v>9960</v>
+      </c>
     </row>
-    <row r="19" spans="1:49" s="27" customFormat="1">
-      <c r="A19" s="27" t="s">
+    <row r="19" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="38">
+      <c r="B19" s="34">
         <v>41531</v>
       </c>
-      <c r="C19" s="39">
+      <c r="C19" s="35">
         <v>41446</v>
       </c>
-      <c r="D19" s="39">
+      <c r="D19" s="35">
         <v>41355</v>
       </c>
-      <c r="E19" s="39">
+      <c r="E19" s="35">
         <v>41268</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="35">
         <v>41228</v>
       </c>
-      <c r="G19" s="39">
+      <c r="G19" s="35">
         <v>41183</v>
       </c>
-      <c r="H19" s="39">
+      <c r="H19" s="35">
         <v>41114</v>
       </c>
-      <c r="I19" s="39">
+      <c r="I19" s="35">
         <v>41027</v>
       </c>
-      <c r="J19" s="38">
+      <c r="J19" s="34">
         <v>40972</v>
       </c>
-      <c r="K19" s="39">
+      <c r="K19" s="35">
         <v>40933</v>
       </c>
-      <c r="L19" s="40">
+      <c r="L19" s="45">
         <v>40904</v>
       </c>
-      <c r="M19" s="40">
+      <c r="M19" s="45">
         <v>40809</v>
       </c>
-      <c r="N19" s="38">
+      <c r="N19" s="34">
         <v>41531</v>
       </c>
-      <c r="O19" s="39">
+      <c r="O19" s="35">
         <v>41446</v>
       </c>
-      <c r="P19" s="39">
+      <c r="P19" s="35">
         <v>41355</v>
       </c>
-      <c r="Q19" s="39">
+      <c r="Q19" s="35">
         <v>41268</v>
       </c>
-      <c r="R19" s="39">
+      <c r="R19" s="35">
         <v>41228</v>
       </c>
-      <c r="S19" s="39">
+      <c r="S19" s="35">
         <v>41183</v>
       </c>
-      <c r="T19" s="39">
+      <c r="T19" s="35">
         <v>41114</v>
       </c>
-      <c r="U19" s="39">
+      <c r="U19" s="35">
         <v>41027</v>
       </c>
-      <c r="V19" s="38">
+      <c r="V19" s="34">
         <v>40972</v>
       </c>
-      <c r="W19" s="39">
+      <c r="W19" s="35">
         <v>40933</v>
       </c>
-      <c r="X19" s="55">
+      <c r="X19" s="45">
         <v>40904</v>
       </c>
-      <c r="Y19" s="55">
+      <c r="Y19" s="45">
         <v>40809</v>
       </c>
-      <c r="Z19" s="40">
+      <c r="Z19" s="45">
         <v>40765</v>
       </c>
-      <c r="AA19" s="42" t="s">
+      <c r="AA19" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="AB19" s="40">
+      <c r="AB19" s="45">
         <v>40614</v>
       </c>
-      <c r="AC19" s="40">
+      <c r="AC19" s="45">
         <v>40557</v>
       </c>
-      <c r="AD19" s="40">
+      <c r="AD19" s="45">
         <v>40484</v>
       </c>
-      <c r="AE19" s="40">
+      <c r="AE19" s="45">
         <v>40445</v>
       </c>
-      <c r="AF19" s="40">
+      <c r="AF19" s="45">
         <v>40378</v>
       </c>
-      <c r="AG19" s="40">
+      <c r="AG19" s="45">
         <v>40278</v>
       </c>
-      <c r="AH19" s="40">
+      <c r="AH19" s="45">
         <v>40193</v>
       </c>
-      <c r="AI19" s="40">
+      <c r="AI19" s="45">
         <v>40115</v>
       </c>
-      <c r="AJ19" s="40">
+      <c r="AJ19" s="45">
         <v>40113</v>
       </c>
-      <c r="AK19" s="40">
+      <c r="AK19" s="45">
         <v>40091</v>
       </c>
-      <c r="AL19" s="40">
+      <c r="AL19" s="45">
         <v>40047</v>
       </c>
-      <c r="AM19" s="40">
+      <c r="AM19" s="45">
         <v>40010</v>
       </c>
-      <c r="AN19" s="40">
+      <c r="AN19" s="45">
         <v>39985</v>
       </c>
-      <c r="AO19" s="41">
+      <c r="AO19" s="36">
         <v>39902</v>
       </c>
-      <c r="AP19" s="41">
+      <c r="AP19" s="36">
         <v>39858</v>
       </c>
-      <c r="AQ19" s="41">
+      <c r="AQ19" s="36">
         <v>39836</v>
       </c>
-      <c r="AR19" s="55">
+      <c r="AR19" s="45">
         <v>39757</v>
       </c>
-      <c r="AS19" s="55">
+      <c r="AS19" s="45">
         <v>39721</v>
       </c>
+      <c r="AT19" s="45">
+        <v>39685</v>
+      </c>
     </row>
-    <row r="20" spans="1:49" s="27" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A20" s="61" t="s">
+    <row r="20" spans="1:49" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="53" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="61"/>
-[...46 lines deleted...]
-      <c r="AW20" s="61"/>
+      <c r="B20" s="53"/>
+      <c r="C20" s="53"/>
+      <c r="D20" s="53"/>
+      <c r="E20" s="53"/>
+      <c r="F20" s="53"/>
+      <c r="G20" s="53"/>
+      <c r="H20" s="53"/>
+      <c r="I20" s="53"/>
+      <c r="J20" s="53"/>
+      <c r="K20" s="53"/>
+      <c r="L20" s="53"/>
+      <c r="M20" s="53"/>
+      <c r="N20" s="53"/>
+      <c r="O20" s="53"/>
+      <c r="P20" s="53"/>
+      <c r="Q20" s="53"/>
+      <c r="R20" s="53"/>
+      <c r="S20" s="53"/>
+      <c r="T20" s="53"/>
+      <c r="U20" s="53"/>
+      <c r="V20" s="53"/>
+      <c r="W20" s="53"/>
+      <c r="X20" s="53"/>
+      <c r="Y20" s="53"/>
+      <c r="Z20" s="53"/>
+      <c r="AA20" s="53"/>
+      <c r="AB20" s="53"/>
+      <c r="AC20" s="53"/>
+      <c r="AD20" s="53"/>
+      <c r="AE20" s="53"/>
+      <c r="AF20" s="53"/>
+      <c r="AG20" s="53"/>
+      <c r="AH20" s="53"/>
+      <c r="AI20" s="53"/>
+      <c r="AJ20" s="53"/>
+      <c r="AK20" s="53"/>
+      <c r="AL20" s="53"/>
+      <c r="AM20" s="53"/>
+      <c r="AN20" s="53"/>
+      <c r="AO20" s="53"/>
+      <c r="AP20" s="53"/>
+      <c r="AQ20" s="53"/>
+      <c r="AR20" s="53"/>
+      <c r="AS20" s="53"/>
+      <c r="AT20" s="53"/>
+      <c r="AU20" s="53"/>
+      <c r="AV20" s="53"/>
+      <c r="AW20" s="53"/>
     </row>
-    <row r="21" spans="1:49" s="27" customFormat="1">
-      <c r="A21" s="37" t="s">
+    <row r="21" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A21" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="38">
+      <c r="B21" s="34">
         <v>483947</v>
       </c>
-      <c r="C21" s="39">
+      <c r="C21" s="35">
         <v>483928</v>
       </c>
-      <c r="D21" s="39">
+      <c r="D21" s="35">
         <v>483955</v>
       </c>
-      <c r="E21" s="39">
+      <c r="E21" s="35">
         <v>484049</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="35">
         <v>484197</v>
       </c>
-      <c r="G21" s="39">
+      <c r="G21" s="35">
         <v>484614</v>
       </c>
-      <c r="H21" s="39">
+      <c r="H21" s="35">
         <v>484804</v>
       </c>
-      <c r="I21" s="39">
+      <c r="I21" s="35">
         <v>484849</v>
       </c>
-      <c r="J21" s="38">
+      <c r="J21" s="34">
         <v>484788</v>
       </c>
-      <c r="K21" s="39">
+      <c r="K21" s="35">
         <v>484820</v>
       </c>
-      <c r="L21" s="40">
+      <c r="L21" s="45">
         <v>485070</v>
       </c>
-      <c r="M21" s="40">
+      <c r="M21" s="45">
         <v>485328</v>
       </c>
-      <c r="N21" s="38">
+      <c r="N21" s="34">
         <v>483947</v>
       </c>
-      <c r="O21" s="39">
+      <c r="O21" s="35">
         <v>483928</v>
       </c>
-      <c r="P21" s="39">
+      <c r="P21" s="35">
         <v>483955</v>
       </c>
-      <c r="Q21" s="39">
+      <c r="Q21" s="35">
         <v>484049</v>
       </c>
-      <c r="R21" s="39">
+      <c r="R21" s="35">
         <v>484197</v>
       </c>
-      <c r="S21" s="39">
+      <c r="S21" s="35">
         <v>484614</v>
       </c>
-      <c r="T21" s="39">
+      <c r="T21" s="35">
         <v>484804</v>
       </c>
-      <c r="U21" s="39">
+      <c r="U21" s="35">
         <v>484849</v>
       </c>
-      <c r="V21" s="38">
+      <c r="V21" s="34">
         <v>484788</v>
       </c>
-      <c r="W21" s="39">
+      <c r="W21" s="35">
         <v>484820</v>
       </c>
-      <c r="X21" s="55">
+      <c r="X21" s="45">
         <v>485070</v>
       </c>
-      <c r="Y21" s="55">
+      <c r="Y21" s="45">
         <v>485328</v>
       </c>
-      <c r="Z21" s="40">
+      <c r="Z21" s="45">
         <v>485734</v>
       </c>
-      <c r="AA21" s="40">
+      <c r="AA21" s="45">
         <v>485939</v>
       </c>
-      <c r="AB21" s="40">
+      <c r="AB21" s="45">
         <v>485991</v>
       </c>
-      <c r="AC21" s="40">
+      <c r="AC21" s="45">
         <v>486071</v>
       </c>
-      <c r="AD21" s="40">
+      <c r="AD21" s="45">
         <v>486325</v>
       </c>
-      <c r="AE21" s="40">
+      <c r="AE21" s="45">
         <v>486358</v>
       </c>
-      <c r="AF21" s="40">
+      <c r="AF21" s="45">
         <v>486369</v>
       </c>
-      <c r="AG21" s="40">
+      <c r="AG21" s="45">
         <v>486497</v>
       </c>
-      <c r="AH21" s="40">
+      <c r="AH21" s="45">
         <v>486716</v>
       </c>
-      <c r="AI21" s="40">
+      <c r="AI21" s="45">
         <v>486612</v>
       </c>
-      <c r="AJ21" s="40">
+      <c r="AJ21" s="45">
         <v>486677</v>
       </c>
-      <c r="AK21" s="40">
+      <c r="AK21" s="45">
         <v>486579</v>
       </c>
-      <c r="AL21" s="40">
+      <c r="AL21" s="45">
         <v>486459</v>
       </c>
-      <c r="AM21" s="40">
+      <c r="AM21" s="45">
         <v>486461</v>
       </c>
-      <c r="AN21" s="39">
+      <c r="AN21" s="35">
         <v>486214</v>
       </c>
-      <c r="AO21" s="41">
+      <c r="AO21" s="36">
         <v>486065</v>
       </c>
-      <c r="AP21" s="41">
+      <c r="AP21" s="36">
         <v>486112</v>
       </c>
-      <c r="AQ21" s="41">
+      <c r="AQ21" s="36">
         <v>485933</v>
       </c>
-      <c r="AR21" s="55">
+      <c r="AR21" s="45">
         <v>485981</v>
       </c>
-      <c r="AS21" s="55">
+      <c r="AS21" s="45">
         <v>485897</v>
       </c>
+      <c r="AT21" s="45">
+        <v>485751</v>
+      </c>
     </row>
-    <row r="22" spans="1:49" s="27" customFormat="1">
-      <c r="A22" s="27" t="s">
+    <row r="22" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B22" s="38">
+      <c r="B22" s="34">
         <v>354747</v>
       </c>
-      <c r="C22" s="39">
+      <c r="C22" s="35">
         <v>354933</v>
       </c>
-      <c r="D22" s="39">
+      <c r="D22" s="35">
         <v>355097</v>
       </c>
-      <c r="E22" s="39">
+      <c r="E22" s="35">
         <v>355287</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="35">
         <v>355554</v>
       </c>
-      <c r="G22" s="39">
+      <c r="G22" s="35">
         <v>356011</v>
       </c>
-      <c r="H22" s="39">
+      <c r="H22" s="35">
         <v>356327</v>
       </c>
-      <c r="I22" s="39">
+      <c r="I22" s="35">
         <v>356536</v>
       </c>
-      <c r="J22" s="38">
+      <c r="J22" s="34">
         <v>356684</v>
       </c>
-      <c r="K22" s="39">
+      <c r="K22" s="35">
         <v>356891</v>
       </c>
-      <c r="L22" s="40">
+      <c r="L22" s="45">
         <v>357241</v>
       </c>
-      <c r="M22" s="40">
+      <c r="M22" s="45">
         <v>357628</v>
       </c>
-      <c r="N22" s="38">
+      <c r="N22" s="34">
         <v>354747</v>
       </c>
-      <c r="O22" s="39">
+      <c r="O22" s="35">
         <v>354933</v>
       </c>
-      <c r="P22" s="39">
+      <c r="P22" s="35">
         <v>355097</v>
       </c>
-      <c r="Q22" s="39">
+      <c r="Q22" s="35">
         <v>355287</v>
       </c>
-      <c r="R22" s="39">
+      <c r="R22" s="35">
         <v>355554</v>
       </c>
-      <c r="S22" s="39">
+      <c r="S22" s="35">
         <v>356011</v>
       </c>
-      <c r="T22" s="39">
+      <c r="T22" s="35">
         <v>356327</v>
       </c>
-      <c r="U22" s="39">
+      <c r="U22" s="35">
         <v>356536</v>
       </c>
-      <c r="V22" s="38">
+      <c r="V22" s="34">
         <v>356684</v>
       </c>
-      <c r="W22" s="39">
+      <c r="W22" s="35">
         <v>356891</v>
       </c>
-      <c r="X22" s="55">
+      <c r="X22" s="45">
         <v>357241</v>
       </c>
-      <c r="Y22" s="55">
+      <c r="Y22" s="45">
         <v>357628</v>
       </c>
-      <c r="Z22" s="40">
+      <c r="Z22" s="45">
         <v>358031</v>
       </c>
-      <c r="AA22" s="40">
+      <c r="AA22" s="45">
         <v>358377</v>
       </c>
-      <c r="AB22" s="40">
+      <c r="AB22" s="45">
         <v>358601</v>
       </c>
-      <c r="AC22" s="40">
+      <c r="AC22" s="45">
         <v>358822</v>
       </c>
-      <c r="AD22" s="40">
+      <c r="AD22" s="45">
         <v>359159</v>
       </c>
-      <c r="AE22" s="40">
+      <c r="AE22" s="45">
         <v>359361</v>
       </c>
-      <c r="AF22" s="40">
+      <c r="AF22" s="45">
         <v>359576</v>
       </c>
-      <c r="AG22" s="40">
+      <c r="AG22" s="45">
         <v>359958</v>
       </c>
-      <c r="AH22" s="40">
+      <c r="AH22" s="45">
         <v>360399</v>
       </c>
-      <c r="AI22" s="40">
+      <c r="AI22" s="45">
         <v>360466</v>
       </c>
-      <c r="AJ22" s="40">
+      <c r="AJ22" s="45">
         <v>360625</v>
       </c>
-      <c r="AK22" s="40">
+      <c r="AK22" s="45">
         <v>360704</v>
       </c>
-      <c r="AL22" s="40">
+      <c r="AL22" s="45">
         <v>360663</v>
       </c>
-      <c r="AM22" s="40">
+      <c r="AM22" s="45">
         <v>360741</v>
       </c>
-      <c r="AN22" s="39">
+      <c r="AN22" s="35">
         <v>360559</v>
       </c>
-      <c r="AO22" s="41">
+      <c r="AO22" s="36">
         <v>360469</v>
       </c>
-      <c r="AP22" s="41">
+      <c r="AP22" s="36">
         <v>360625</v>
       </c>
-      <c r="AQ22" s="41">
+      <c r="AQ22" s="36">
         <v>360557</v>
       </c>
-      <c r="AR22" s="55">
+      <c r="AR22" s="45">
         <v>360733</v>
       </c>
-      <c r="AS22" s="55">
+      <c r="AS22" s="45">
         <v>360732</v>
       </c>
+      <c r="AT22" s="45">
+        <v>360824</v>
+      </c>
     </row>
-    <row r="23" spans="1:49" s="27" customFormat="1">
-      <c r="A23" s="27" t="s">
+    <row r="23" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A23" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B23" s="38">
+      <c r="B23" s="34">
         <v>49676</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C23" s="35">
         <v>49615</v>
       </c>
-      <c r="D23" s="39">
+      <c r="D23" s="35">
         <v>49605</v>
       </c>
-      <c r="E23" s="39">
+      <c r="E23" s="35">
         <v>49557</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="35">
         <v>49499</v>
       </c>
-      <c r="G23" s="39">
+      <c r="G23" s="35">
         <v>49486</v>
       </c>
-      <c r="H23" s="39">
+      <c r="H23" s="35">
         <v>49440</v>
       </c>
-      <c r="I23" s="39">
+      <c r="I23" s="35">
         <v>49323</v>
       </c>
-      <c r="J23" s="38">
+      <c r="J23" s="34">
         <v>49261</v>
       </c>
-      <c r="K23" s="39">
+      <c r="K23" s="35">
         <v>49214</v>
       </c>
-      <c r="L23" s="40">
+      <c r="L23" s="45">
         <v>49204</v>
       </c>
-      <c r="M23" s="40">
+      <c r="M23" s="45">
         <v>49130</v>
       </c>
-      <c r="N23" s="38">
+      <c r="N23" s="34">
         <v>49676</v>
       </c>
-      <c r="O23" s="39">
+      <c r="O23" s="35">
         <v>49615</v>
       </c>
-      <c r="P23" s="39">
+      <c r="P23" s="35">
         <v>49605</v>
       </c>
-      <c r="Q23" s="39">
+      <c r="Q23" s="35">
         <v>49557</v>
       </c>
-      <c r="R23" s="39">
+      <c r="R23" s="35">
         <v>49499</v>
       </c>
-      <c r="S23" s="39">
+      <c r="S23" s="35">
         <v>49486</v>
       </c>
-      <c r="T23" s="39">
+      <c r="T23" s="35">
         <v>49440</v>
       </c>
-      <c r="U23" s="39">
+      <c r="U23" s="35">
         <v>49323</v>
       </c>
-      <c r="V23" s="38">
+      <c r="V23" s="34">
         <v>49261</v>
       </c>
-      <c r="W23" s="39">
+      <c r="W23" s="35">
         <v>49214</v>
       </c>
-      <c r="X23" s="55">
+      <c r="X23" s="45">
         <v>49204</v>
       </c>
-      <c r="Y23" s="55">
+      <c r="Y23" s="45">
         <v>49130</v>
       </c>
-      <c r="Z23" s="40">
+      <c r="Z23" s="45">
         <v>49111</v>
       </c>
-      <c r="AA23" s="40">
+      <c r="AA23" s="45">
         <v>49056</v>
       </c>
-      <c r="AB23" s="40">
+      <c r="AB23" s="45">
         <v>48976</v>
       </c>
-      <c r="AC23" s="40">
+      <c r="AC23" s="45">
         <v>48943</v>
       </c>
-      <c r="AD23" s="40">
+      <c r="AD23" s="45">
         <v>48886</v>
       </c>
-      <c r="AE23" s="40">
+      <c r="AE23" s="45">
         <v>48803</v>
       </c>
-      <c r="AF23" s="40">
+      <c r="AF23" s="45">
         <v>48702</v>
       </c>
-      <c r="AG23" s="40">
+      <c r="AG23" s="45">
         <v>48630</v>
       </c>
-      <c r="AH23" s="40">
+      <c r="AH23" s="45">
         <v>48566</v>
       </c>
-      <c r="AI23" s="40">
+      <c r="AI23" s="45">
         <v>48507</v>
       </c>
-      <c r="AJ23" s="40">
+      <c r="AJ23" s="45">
         <v>48451</v>
       </c>
-      <c r="AK23" s="40">
+      <c r="AK23" s="45">
         <v>48403</v>
       </c>
-      <c r="AL23" s="40">
+      <c r="AL23" s="45">
         <v>48362</v>
       </c>
-      <c r="AM23" s="40">
+      <c r="AM23" s="45">
         <v>48349</v>
       </c>
-      <c r="AN23" s="39">
+      <c r="AN23" s="35">
         <v>48329</v>
       </c>
-      <c r="AO23" s="41">
+      <c r="AO23" s="36">
         <v>48341</v>
       </c>
-      <c r="AP23" s="41">
+      <c r="AP23" s="36">
         <v>48253</v>
       </c>
-      <c r="AQ23" s="41">
+      <c r="AQ23" s="36">
         <v>48216</v>
       </c>
-      <c r="AR23" s="55">
+      <c r="AR23" s="45">
         <v>48167</v>
       </c>
-      <c r="AS23" s="55">
+      <c r="AS23" s="45">
         <v>48130</v>
       </c>
+      <c r="AT23" s="45">
+        <v>48029</v>
+      </c>
     </row>
-    <row r="24" spans="1:49" s="27" customFormat="1">
-      <c r="A24" s="27" t="s">
+    <row r="24" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A24" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B24" s="38">
+      <c r="B24" s="34">
         <v>18421</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="35">
         <v>18363</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="35">
         <v>18347</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="35">
         <v>18351</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="35">
         <v>18347</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="35">
         <v>18376</v>
       </c>
-      <c r="H24" s="39">
+      <c r="H24" s="35">
         <v>18383</v>
       </c>
-      <c r="I24" s="39">
+      <c r="I24" s="35">
         <v>18393</v>
       </c>
-      <c r="J24" s="38">
+      <c r="J24" s="34">
         <v>18355</v>
       </c>
-      <c r="K24" s="39">
+      <c r="K24" s="35">
         <v>18308</v>
       </c>
-      <c r="L24" s="40">
+      <c r="L24" s="45">
         <v>18248</v>
       </c>
-      <c r="M24" s="40">
+      <c r="M24" s="45">
         <v>18230</v>
       </c>
-      <c r="N24" s="38">
+      <c r="N24" s="34">
         <v>18421</v>
       </c>
-      <c r="O24" s="39">
+      <c r="O24" s="35">
         <v>18363</v>
       </c>
-      <c r="P24" s="39">
+      <c r="P24" s="35">
         <v>18347</v>
       </c>
-      <c r="Q24" s="39">
+      <c r="Q24" s="35">
         <v>18351</v>
       </c>
-      <c r="R24" s="39">
+      <c r="R24" s="35">
         <v>18347</v>
       </c>
-      <c r="S24" s="39">
+      <c r="S24" s="35">
         <v>18376</v>
       </c>
-      <c r="T24" s="39">
+      <c r="T24" s="35">
         <v>18383</v>
       </c>
-      <c r="U24" s="39">
+      <c r="U24" s="35">
         <v>18393</v>
       </c>
-      <c r="V24" s="38">
+      <c r="V24" s="34">
         <v>18355</v>
       </c>
-      <c r="W24" s="39">
+      <c r="W24" s="35">
         <v>18308</v>
       </c>
-      <c r="X24" s="55">
+      <c r="X24" s="45">
         <v>18248</v>
       </c>
-      <c r="Y24" s="55">
+      <c r="Y24" s="45">
         <v>18230</v>
       </c>
-      <c r="Z24" s="40">
+      <c r="Z24" s="45">
         <v>18237</v>
       </c>
-      <c r="AA24" s="40">
+      <c r="AA24" s="45">
         <v>18203</v>
       </c>
-      <c r="AB24" s="40">
+      <c r="AB24" s="45">
         <v>18181</v>
       </c>
-      <c r="AC24" s="40">
+      <c r="AC24" s="45">
         <v>18160</v>
       </c>
-      <c r="AD24" s="40">
+      <c r="AD24" s="45">
         <v>18157</v>
       </c>
-      <c r="AE24" s="40">
+      <c r="AE24" s="45">
         <v>18115</v>
       </c>
-      <c r="AF24" s="40">
+      <c r="AF24" s="45">
         <v>18090</v>
       </c>
-      <c r="AG24" s="40">
+      <c r="AG24" s="45">
         <v>18016</v>
       </c>
-      <c r="AH24" s="40">
+      <c r="AH24" s="45">
         <v>17968</v>
       </c>
-      <c r="AI24" s="40">
+      <c r="AI24" s="45">
         <v>17941</v>
       </c>
-      <c r="AJ24" s="40">
+      <c r="AJ24" s="45">
         <v>17897</v>
       </c>
-      <c r="AK24" s="40">
+      <c r="AK24" s="45">
         <v>17883</v>
       </c>
-      <c r="AL24" s="40">
+      <c r="AL24" s="45">
         <v>17881</v>
       </c>
-      <c r="AM24" s="40">
+      <c r="AM24" s="45">
         <v>17842</v>
       </c>
-      <c r="AN24" s="39">
+      <c r="AN24" s="35">
         <v>17841</v>
       </c>
-      <c r="AO24" s="41">
+      <c r="AO24" s="36">
         <v>17840</v>
       </c>
-      <c r="AP24" s="41">
+      <c r="AP24" s="36">
         <v>17869</v>
       </c>
-      <c r="AQ24" s="41">
+      <c r="AQ24" s="36">
         <v>17871</v>
       </c>
-      <c r="AR24" s="55">
+      <c r="AR24" s="45">
         <v>17838</v>
       </c>
-      <c r="AS24" s="55">
+      <c r="AS24" s="45">
         <v>17843</v>
       </c>
+      <c r="AT24" s="45">
+        <v>17796</v>
+      </c>
     </row>
-    <row r="25" spans="1:49" s="27" customFormat="1">
-      <c r="A25" s="27" t="s">
+    <row r="25" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B25" s="38">
+      <c r="B25" s="34">
         <v>42735</v>
       </c>
-      <c r="C25" s="39">
+      <c r="C25" s="35">
         <v>42673</v>
       </c>
-      <c r="D25" s="39">
+      <c r="D25" s="35">
         <v>42600</v>
       </c>
-      <c r="E25" s="39">
+      <c r="E25" s="35">
         <v>42573</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="35">
         <v>42533</v>
       </c>
-      <c r="G25" s="39">
+      <c r="G25" s="35">
         <v>42478</v>
       </c>
-      <c r="H25" s="39">
+      <c r="H25" s="35">
         <v>42415</v>
       </c>
-      <c r="I25" s="39">
+      <c r="I25" s="35">
         <v>42392</v>
       </c>
-      <c r="J25" s="38">
+      <c r="J25" s="34">
         <v>42295</v>
       </c>
-      <c r="K25" s="39">
+      <c r="K25" s="35">
         <v>42218</v>
       </c>
-      <c r="L25" s="40">
+      <c r="L25" s="45">
         <v>42209</v>
       </c>
-      <c r="M25" s="40">
+      <c r="M25" s="45">
         <v>42224</v>
       </c>
-      <c r="N25" s="38">
+      <c r="N25" s="34">
         <v>42735</v>
       </c>
-      <c r="O25" s="39">
+      <c r="O25" s="35">
         <v>42673</v>
       </c>
-      <c r="P25" s="39">
+      <c r="P25" s="35">
         <v>42600</v>
       </c>
-      <c r="Q25" s="39">
+      <c r="Q25" s="35">
         <v>42573</v>
       </c>
-      <c r="R25" s="39">
+      <c r="R25" s="35">
         <v>42533</v>
       </c>
-      <c r="S25" s="39">
+      <c r="S25" s="35">
         <v>42478</v>
       </c>
-      <c r="T25" s="39">
+      <c r="T25" s="35">
         <v>42415</v>
       </c>
-      <c r="U25" s="39">
+      <c r="U25" s="35">
         <v>42392</v>
       </c>
-      <c r="V25" s="38">
+      <c r="V25" s="34">
         <v>42295</v>
       </c>
-      <c r="W25" s="39">
+      <c r="W25" s="35">
         <v>42218</v>
       </c>
-      <c r="X25" s="55">
+      <c r="X25" s="45">
         <v>42209</v>
       </c>
-      <c r="Y25" s="55">
+      <c r="Y25" s="45">
         <v>42224</v>
       </c>
-      <c r="Z25" s="40">
+      <c r="Z25" s="45">
         <v>42227</v>
       </c>
-      <c r="AA25" s="40">
+      <c r="AA25" s="45">
         <v>42202</v>
       </c>
-      <c r="AB25" s="40">
+      <c r="AB25" s="45">
         <v>42173</v>
       </c>
-      <c r="AC25" s="40">
+      <c r="AC25" s="45">
         <v>42117</v>
       </c>
-      <c r="AD25" s="40">
+      <c r="AD25" s="45">
         <v>42129</v>
       </c>
-      <c r="AE25" s="40">
+      <c r="AE25" s="45">
         <v>42091</v>
       </c>
-      <c r="AF25" s="40">
+      <c r="AF25" s="45">
         <v>42035</v>
       </c>
-      <c r="AG25" s="40">
+      <c r="AG25" s="45">
         <v>41977</v>
       </c>
-      <c r="AH25" s="40">
+      <c r="AH25" s="45">
         <v>41899</v>
       </c>
-      <c r="AI25" s="40">
+      <c r="AI25" s="45">
         <v>41844</v>
       </c>
-      <c r="AJ25" s="40">
+      <c r="AJ25" s="45">
         <v>41829</v>
       </c>
-      <c r="AK25" s="40">
+      <c r="AK25" s="45">
         <v>41731</v>
       </c>
-      <c r="AL25" s="40">
+      <c r="AL25" s="45">
         <v>41711</v>
       </c>
-      <c r="AM25" s="40">
+      <c r="AM25" s="45">
         <v>41659</v>
       </c>
-      <c r="AN25" s="39">
+      <c r="AN25" s="35">
         <v>41636</v>
       </c>
-      <c r="AO25" s="41">
+      <c r="AO25" s="36">
         <v>41599</v>
       </c>
-      <c r="AP25" s="41">
+      <c r="AP25" s="36">
         <v>41572</v>
       </c>
-      <c r="AQ25" s="41">
+      <c r="AQ25" s="36">
         <v>41487</v>
       </c>
-      <c r="AR25" s="55">
+      <c r="AR25" s="45">
         <v>41458</v>
       </c>
-      <c r="AS25" s="55">
+      <c r="AS25" s="45">
         <v>41426</v>
       </c>
+      <c r="AT25" s="45">
+        <v>41349</v>
+      </c>
     </row>
-    <row r="26" spans="1:49" s="27" customFormat="1">
-      <c r="A26" s="27" t="s">
+    <row r="26" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B26" s="38">
+      <c r="B26" s="34">
         <v>18368</v>
       </c>
-      <c r="C26" s="39">
+      <c r="C26" s="35">
         <v>18344</v>
       </c>
-      <c r="D26" s="39">
+      <c r="D26" s="35">
         <v>18306</v>
       </c>
-      <c r="E26" s="39">
+      <c r="E26" s="35">
         <v>18281</v>
       </c>
-      <c r="F26" s="39">
+      <c r="F26" s="35">
         <v>18264</v>
       </c>
-      <c r="G26" s="39">
+      <c r="G26" s="35">
         <v>18263</v>
       </c>
-      <c r="H26" s="39">
+      <c r="H26" s="35">
         <v>18239</v>
       </c>
-      <c r="I26" s="39">
+      <c r="I26" s="35">
         <v>18205</v>
       </c>
-      <c r="J26" s="38">
+      <c r="J26" s="34">
         <v>18193</v>
       </c>
-      <c r="K26" s="39">
+      <c r="K26" s="35">
         <v>18189</v>
       </c>
-      <c r="L26" s="40">
+      <c r="L26" s="45">
         <v>18168</v>
       </c>
-      <c r="M26" s="40">
+      <c r="M26" s="45">
         <v>18116</v>
       </c>
-      <c r="N26" s="38">
+      <c r="N26" s="34">
         <v>18368</v>
       </c>
-      <c r="O26" s="39">
+      <c r="O26" s="35">
         <v>18344</v>
       </c>
-      <c r="P26" s="39">
+      <c r="P26" s="35">
         <v>18306</v>
       </c>
-      <c r="Q26" s="39">
+      <c r="Q26" s="35">
         <v>18281</v>
       </c>
-      <c r="R26" s="39">
+      <c r="R26" s="35">
         <v>18264</v>
       </c>
-      <c r="S26" s="39">
+      <c r="S26" s="35">
         <v>18263</v>
       </c>
-      <c r="T26" s="39">
+      <c r="T26" s="35">
         <v>18239</v>
       </c>
-      <c r="U26" s="39">
+      <c r="U26" s="35">
         <v>18205</v>
       </c>
-      <c r="V26" s="38">
+      <c r="V26" s="34">
         <v>18193</v>
       </c>
-      <c r="W26" s="39">
+      <c r="W26" s="35">
         <v>18189</v>
       </c>
-      <c r="X26" s="55">
+      <c r="X26" s="45">
         <v>18168</v>
       </c>
-      <c r="Y26" s="55">
+      <c r="Y26" s="45">
         <v>18116</v>
       </c>
-      <c r="Z26" s="40">
+      <c r="Z26" s="45">
         <v>18128</v>
       </c>
-      <c r="AA26" s="40">
+      <c r="AA26" s="45">
         <v>18101</v>
       </c>
-      <c r="AB26" s="40">
+      <c r="AB26" s="45">
         <v>18060</v>
       </c>
-      <c r="AC26" s="40">
+      <c r="AC26" s="45">
         <v>18029</v>
       </c>
-      <c r="AD26" s="40">
+      <c r="AD26" s="45">
         <v>17994</v>
       </c>
-      <c r="AE26" s="40">
+      <c r="AE26" s="45">
         <v>17988</v>
       </c>
-      <c r="AF26" s="40">
+      <c r="AF26" s="45">
         <v>17966</v>
       </c>
-      <c r="AG26" s="40">
+      <c r="AG26" s="45">
         <v>17916</v>
       </c>
-      <c r="AH26" s="40">
+      <c r="AH26" s="45">
         <v>17884</v>
       </c>
-      <c r="AI26" s="40">
+      <c r="AI26" s="45">
         <v>17854</v>
       </c>
-      <c r="AJ26" s="40">
+      <c r="AJ26" s="45">
         <v>17875</v>
       </c>
-      <c r="AK26" s="40">
+      <c r="AK26" s="45">
         <v>17858</v>
       </c>
-      <c r="AL26" s="40">
+      <c r="AL26" s="45">
         <v>17842</v>
       </c>
-      <c r="AM26" s="40">
+      <c r="AM26" s="45">
         <v>17870</v>
       </c>
-      <c r="AN26" s="40">
+      <c r="AN26" s="45">
         <v>17849</v>
       </c>
-      <c r="AO26" s="41">
+      <c r="AO26" s="36">
         <v>17816</v>
       </c>
-      <c r="AP26" s="41">
+      <c r="AP26" s="36">
         <v>17793</v>
       </c>
-      <c r="AQ26" s="41">
+      <c r="AQ26" s="36">
         <v>17802</v>
       </c>
-      <c r="AR26" s="55">
+      <c r="AR26" s="45">
         <v>17785</v>
       </c>
-      <c r="AS26" s="55">
+      <c r="AS26" s="45">
         <v>17766</v>
       </c>
+      <c r="AT26" s="45">
+        <v>17753</v>
+      </c>
     </row>
-    <row r="27" spans="1:49" s="27" customFormat="1" ht="15" customHeight="1">
-      <c r="A27" s="61" t="s">
+    <row r="27" spans="1:49" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="53" t="s">
         <v>76</v>
       </c>
-      <c r="B27" s="61"/>
-[...46 lines deleted...]
-      <c r="AW27" s="61"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="53"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="53"/>
+      <c r="N27" s="53"/>
+      <c r="O27" s="53"/>
+      <c r="P27" s="53"/>
+      <c r="Q27" s="53"/>
+      <c r="R27" s="53"/>
+      <c r="S27" s="53"/>
+      <c r="T27" s="53"/>
+      <c r="U27" s="53"/>
+      <c r="V27" s="53"/>
+      <c r="W27" s="53"/>
+      <c r="X27" s="53"/>
+      <c r="Y27" s="53"/>
+      <c r="Z27" s="53"/>
+      <c r="AA27" s="53"/>
+      <c r="AB27" s="53"/>
+      <c r="AC27" s="53"/>
+      <c r="AD27" s="53"/>
+      <c r="AE27" s="53"/>
+      <c r="AF27" s="53"/>
+      <c r="AG27" s="53"/>
+      <c r="AH27" s="53"/>
+      <c r="AI27" s="53"/>
+      <c r="AJ27" s="53"/>
+      <c r="AK27" s="53"/>
+      <c r="AL27" s="53"/>
+      <c r="AM27" s="53"/>
+      <c r="AN27" s="53"/>
+      <c r="AO27" s="53"/>
+      <c r="AP27" s="53"/>
+      <c r="AQ27" s="53"/>
+      <c r="AR27" s="53"/>
+      <c r="AS27" s="53"/>
+      <c r="AT27" s="53"/>
+      <c r="AU27" s="53"/>
+      <c r="AV27" s="53"/>
+      <c r="AW27" s="53"/>
     </row>
-    <row r="28" spans="1:49" s="27" customFormat="1">
-      <c r="A28" s="37" t="s">
+    <row r="28" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A28" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B28" s="38">
+      <c r="B28" s="34">
         <v>243106</v>
       </c>
-      <c r="C28" s="39">
+      <c r="C28" s="35">
         <v>242784</v>
       </c>
-      <c r="D28" s="39">
+      <c r="D28" s="35">
         <v>242625</v>
       </c>
-      <c r="E28" s="39">
+      <c r="E28" s="35">
         <v>242335</v>
       </c>
-      <c r="F28" s="39">
+      <c r="F28" s="35">
         <v>242114</v>
       </c>
-      <c r="G28" s="39">
+      <c r="G28" s="35">
         <v>241765</v>
       </c>
-      <c r="H28" s="39">
+      <c r="H28" s="35">
         <v>241273</v>
       </c>
-      <c r="I28" s="39">
+      <c r="I28" s="35">
         <v>240817</v>
       </c>
-      <c r="J28" s="38">
+      <c r="J28" s="34">
         <v>240496</v>
       </c>
-      <c r="K28" s="39">
+      <c r="K28" s="35">
         <v>240003</v>
       </c>
-      <c r="L28" s="40">
+      <c r="L28" s="45">
         <v>239441</v>
       </c>
-      <c r="M28" s="40">
+      <c r="M28" s="45">
         <v>238782</v>
       </c>
-      <c r="N28" s="38">
+      <c r="N28" s="34">
         <v>243106</v>
       </c>
-      <c r="O28" s="39">
+      <c r="O28" s="35">
         <v>242784</v>
       </c>
-      <c r="P28" s="39">
+      <c r="P28" s="35">
         <v>242625</v>
       </c>
-      <c r="Q28" s="39">
+      <c r="Q28" s="35">
         <v>242335</v>
       </c>
-      <c r="R28" s="39">
+      <c r="R28" s="35">
         <v>242114</v>
       </c>
-      <c r="S28" s="39">
+      <c r="S28" s="35">
         <v>241765</v>
       </c>
-      <c r="T28" s="39">
+      <c r="T28" s="35">
         <v>241273</v>
       </c>
-      <c r="U28" s="39">
+      <c r="U28" s="35">
         <v>240817</v>
       </c>
-      <c r="V28" s="38">
+      <c r="V28" s="34">
         <v>240496</v>
       </c>
-      <c r="W28" s="39">
+      <c r="W28" s="35">
         <v>240003</v>
       </c>
-      <c r="X28" s="55">
+      <c r="X28" s="45">
         <v>239441</v>
       </c>
-      <c r="Y28" s="55">
+      <c r="Y28" s="45">
         <v>238782</v>
       </c>
-      <c r="Z28" s="40">
+      <c r="Z28" s="45">
         <v>238246</v>
       </c>
-      <c r="AA28" s="40">
+      <c r="AA28" s="45">
         <v>237603</v>
       </c>
-      <c r="AB28" s="40">
+      <c r="AB28" s="45">
         <v>237162</v>
       </c>
-      <c r="AC28" s="40">
+      <c r="AC28" s="45">
         <v>236731</v>
       </c>
-      <c r="AD28" s="40">
+      <c r="AD28" s="45">
         <v>236170</v>
       </c>
-      <c r="AE28" s="40">
+      <c r="AE28" s="45">
         <v>235821</v>
       </c>
-      <c r="AF28" s="40">
+      <c r="AF28" s="45">
         <v>235334</v>
       </c>
-      <c r="AG28" s="40">
+      <c r="AG28" s="45">
         <v>234643</v>
       </c>
-      <c r="AH28" s="40">
+      <c r="AH28" s="45">
         <v>233899</v>
       </c>
-      <c r="AI28" s="40">
+      <c r="AI28" s="45">
         <v>233515</v>
       </c>
-      <c r="AJ28" s="40">
+      <c r="AJ28" s="45">
         <v>233082</v>
       </c>
-      <c r="AK28" s="40">
+      <c r="AK28" s="45">
         <v>232782</v>
       </c>
-      <c r="AL28" s="40">
+      <c r="AL28" s="45">
         <v>232486</v>
       </c>
-      <c r="AM28" s="40">
+      <c r="AM28" s="45">
         <v>231978</v>
       </c>
-      <c r="AN28" s="39">
+      <c r="AN28" s="35">
         <v>231752</v>
       </c>
-      <c r="AO28" s="41">
+      <c r="AO28" s="36">
         <v>231538</v>
       </c>
-      <c r="AP28" s="41">
+      <c r="AP28" s="36">
         <v>231287</v>
       </c>
-      <c r="AQ28" s="27">
+      <c r="AQ28" s="26">
         <v>231046</v>
       </c>
-      <c r="AR28" s="55">
+      <c r="AR28" s="45">
         <v>230478</v>
       </c>
-      <c r="AS28" s="55">
+      <c r="AS28" s="45">
         <v>230152</v>
       </c>
+      <c r="AT28" s="45">
+        <v>229795</v>
+      </c>
     </row>
-    <row r="29" spans="1:49" s="27" customFormat="1">
-      <c r="A29" s="27" t="s">
+    <row r="29" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A29" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B29" s="38">
+      <c r="B29" s="34">
         <v>19943</v>
       </c>
-      <c r="C29" s="39">
+      <c r="C29" s="35">
         <v>20006</v>
       </c>
-      <c r="D29" s="39">
+      <c r="D29" s="35">
         <v>20055</v>
       </c>
-      <c r="E29" s="39">
+      <c r="E29" s="35">
         <v>20076</v>
       </c>
-      <c r="F29" s="39">
+      <c r="F29" s="35">
         <v>20073</v>
       </c>
-      <c r="G29" s="39">
+      <c r="G29" s="35">
         <v>20038</v>
       </c>
-      <c r="H29" s="39">
+      <c r="H29" s="35">
         <v>20055</v>
       </c>
-      <c r="I29" s="39">
+      <c r="I29" s="35">
         <v>20064</v>
       </c>
-      <c r="J29" s="38">
+      <c r="J29" s="34">
         <v>20109</v>
       </c>
-      <c r="K29" s="39">
+      <c r="K29" s="35">
         <v>20119</v>
       </c>
-      <c r="L29" s="40">
+      <c r="L29" s="45">
         <v>20132</v>
       </c>
-      <c r="M29" s="40">
+      <c r="M29" s="45">
         <v>20112</v>
       </c>
-      <c r="N29" s="38">
+      <c r="N29" s="34">
         <v>19943</v>
       </c>
-      <c r="O29" s="39">
+      <c r="O29" s="35">
         <v>20006</v>
       </c>
-      <c r="P29" s="39">
+      <c r="P29" s="35">
         <v>20055</v>
       </c>
-      <c r="Q29" s="39">
+      <c r="Q29" s="35">
         <v>20076</v>
       </c>
-      <c r="R29" s="39">
+      <c r="R29" s="35">
         <v>20073</v>
       </c>
-      <c r="S29" s="39">
+      <c r="S29" s="35">
         <v>20038</v>
       </c>
-      <c r="T29" s="39">
+      <c r="T29" s="35">
         <v>20055</v>
       </c>
-      <c r="U29" s="39">
+      <c r="U29" s="35">
         <v>20064</v>
       </c>
-      <c r="V29" s="38">
+      <c r="V29" s="34">
         <v>20109</v>
       </c>
-      <c r="W29" s="39">
+      <c r="W29" s="35">
         <v>20119</v>
       </c>
-      <c r="X29" s="55">
+      <c r="X29" s="45">
         <v>20132</v>
       </c>
-      <c r="Y29" s="55">
+      <c r="Y29" s="45">
         <v>20112</v>
       </c>
-      <c r="Z29" s="40">
+      <c r="Z29" s="45">
         <v>20136</v>
       </c>
-      <c r="AA29" s="40">
+      <c r="AA29" s="45">
         <v>20116</v>
       </c>
-      <c r="AB29" s="40">
+      <c r="AB29" s="45">
         <v>20103</v>
       </c>
-      <c r="AC29" s="40">
+      <c r="AC29" s="45">
         <v>20097</v>
       </c>
-      <c r="AD29" s="40">
+      <c r="AD29" s="45">
         <v>20149</v>
       </c>
-      <c r="AE29" s="40">
+      <c r="AE29" s="45">
         <v>20183</v>
       </c>
-      <c r="AF29" s="40">
+      <c r="AF29" s="45">
         <v>20201</v>
       </c>
-      <c r="AG29" s="40">
+      <c r="AG29" s="45">
         <v>20167</v>
       </c>
-      <c r="AH29" s="40">
+      <c r="AH29" s="45">
         <v>20175</v>
       </c>
-      <c r="AI29" s="40">
+      <c r="AI29" s="45">
         <v>20152</v>
       </c>
-      <c r="AJ29" s="40">
+      <c r="AJ29" s="45">
         <v>20112</v>
       </c>
-      <c r="AK29" s="40">
+      <c r="AK29" s="45">
         <v>20124</v>
       </c>
-      <c r="AL29" s="40">
+      <c r="AL29" s="45">
         <v>20166</v>
       </c>
-      <c r="AM29" s="40">
+      <c r="AM29" s="45">
         <v>20088</v>
       </c>
-      <c r="AN29" s="39">
+      <c r="AN29" s="35">
         <v>20077</v>
       </c>
-      <c r="AO29" s="41">
+      <c r="AO29" s="36">
         <v>20075</v>
       </c>
-      <c r="AP29" s="41">
+      <c r="AP29" s="36">
         <v>20059</v>
       </c>
-      <c r="AQ29" s="27">
+      <c r="AQ29" s="26">
         <v>20072</v>
       </c>
-      <c r="AR29" s="55">
+      <c r="AR29" s="45">
         <v>20001</v>
       </c>
-      <c r="AS29" s="55">
+      <c r="AS29" s="45">
         <v>19989</v>
       </c>
+      <c r="AT29" s="45">
+        <v>19928</v>
+      </c>
     </row>
-    <row r="30" spans="1:49" s="27" customFormat="1">
-      <c r="A30" s="27" t="s">
+    <row r="30" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A30" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B30" s="38">
+      <c r="B30" s="34">
         <v>1832</v>
       </c>
-      <c r="C30" s="39">
+      <c r="C30" s="35">
         <v>1828</v>
       </c>
-      <c r="D30" s="39">
+      <c r="D30" s="35">
         <v>1823</v>
       </c>
-      <c r="E30" s="39">
+      <c r="E30" s="35">
         <v>1823</v>
       </c>
-      <c r="F30" s="39">
+      <c r="F30" s="35">
         <v>1818</v>
       </c>
-      <c r="G30" s="39">
+      <c r="G30" s="35">
         <v>1817</v>
       </c>
-      <c r="H30" s="39">
+      <c r="H30" s="35">
         <v>1818</v>
       </c>
-      <c r="I30" s="39">
+      <c r="I30" s="35">
         <v>1816</v>
       </c>
-      <c r="J30" s="38">
+      <c r="J30" s="34">
         <v>1803</v>
       </c>
-      <c r="K30" s="39">
+      <c r="K30" s="35">
         <v>1790</v>
       </c>
-      <c r="L30" s="40">
+      <c r="L30" s="45">
         <v>1790</v>
       </c>
-      <c r="M30" s="40">
+      <c r="M30" s="45">
         <v>1781</v>
       </c>
-      <c r="N30" s="38">
+      <c r="N30" s="34">
         <v>1832</v>
       </c>
-      <c r="O30" s="39">
+      <c r="O30" s="35">
         <v>1828</v>
       </c>
-      <c r="P30" s="39">
+      <c r="P30" s="35">
         <v>1823</v>
       </c>
-      <c r="Q30" s="39">
+      <c r="Q30" s="35">
         <v>1823</v>
       </c>
-      <c r="R30" s="39">
+      <c r="R30" s="35">
         <v>1818</v>
       </c>
-      <c r="S30" s="39">
+      <c r="S30" s="35">
         <v>1817</v>
       </c>
-      <c r="T30" s="39">
+      <c r="T30" s="35">
         <v>1818</v>
       </c>
-      <c r="U30" s="39">
+      <c r="U30" s="35">
         <v>1816</v>
       </c>
-      <c r="V30" s="38">
+      <c r="V30" s="34">
         <v>1803</v>
       </c>
-      <c r="W30" s="39">
+      <c r="W30" s="35">
         <v>1790</v>
       </c>
-      <c r="X30" s="55">
+      <c r="X30" s="45">
         <v>1790</v>
       </c>
-      <c r="Y30" s="55">
+      <c r="Y30" s="45">
         <v>1781</v>
       </c>
-      <c r="Z30" s="40">
+      <c r="Z30" s="45">
         <v>1760</v>
       </c>
-      <c r="AA30" s="40">
+      <c r="AA30" s="45">
         <v>1756</v>
       </c>
-      <c r="AB30" s="40">
+      <c r="AB30" s="45">
         <v>1744</v>
       </c>
-      <c r="AC30" s="40">
+      <c r="AC30" s="45">
         <v>1745</v>
       </c>
-      <c r="AD30" s="40">
+      <c r="AD30" s="45">
         <v>1735</v>
       </c>
-      <c r="AE30" s="40">
+      <c r="AE30" s="45">
         <v>1737</v>
       </c>
-      <c r="AF30" s="40">
+      <c r="AF30" s="45">
         <v>1746</v>
       </c>
-      <c r="AG30" s="40">
+      <c r="AG30" s="45">
         <v>1731</v>
       </c>
-      <c r="AH30" s="40">
+      <c r="AH30" s="45">
         <v>1718</v>
       </c>
-      <c r="AI30" s="40">
+      <c r="AI30" s="45">
         <v>1715</v>
       </c>
-      <c r="AJ30" s="40">
+      <c r="AJ30" s="45">
         <v>1698</v>
       </c>
-      <c r="AK30" s="40">
+      <c r="AK30" s="45">
         <v>1703</v>
       </c>
-      <c r="AL30" s="40">
+      <c r="AL30" s="45">
         <v>1689</v>
       </c>
-      <c r="AM30" s="40">
+      <c r="AM30" s="45">
         <v>1673</v>
       </c>
-      <c r="AN30" s="39">
+      <c r="AN30" s="35">
         <v>1665</v>
       </c>
-      <c r="AO30" s="41">
+      <c r="AO30" s="36">
         <v>1663</v>
       </c>
-      <c r="AP30" s="41">
+      <c r="AP30" s="36">
         <v>1657</v>
       </c>
-      <c r="AQ30" s="27">
+      <c r="AQ30" s="26">
         <v>1660</v>
       </c>
-      <c r="AR30" s="55">
+      <c r="AR30" s="45">
         <v>1658</v>
       </c>
-      <c r="AS30" s="55">
+      <c r="AS30" s="45">
         <v>1663</v>
       </c>
+      <c r="AT30" s="45">
+        <v>1659</v>
+      </c>
     </row>
-    <row r="31" spans="1:49" s="27" customFormat="1">
-      <c r="A31" s="27" t="s">
+    <row r="31" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A31" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B31" s="38">
+      <c r="B31" s="34">
         <v>56493</v>
       </c>
-      <c r="C31" s="39">
+      <c r="C31" s="35">
         <v>56461</v>
       </c>
-      <c r="D31" s="39">
+      <c r="D31" s="35">
         <v>56436</v>
       </c>
-      <c r="E31" s="39">
+      <c r="E31" s="35">
         <v>56373</v>
       </c>
-      <c r="F31" s="39">
+      <c r="F31" s="35">
         <v>56320</v>
       </c>
-      <c r="G31" s="39">
+      <c r="G31" s="35">
         <v>56263</v>
       </c>
-      <c r="H31" s="39">
+      <c r="H31" s="35">
         <v>56184</v>
       </c>
-      <c r="I31" s="39">
+      <c r="I31" s="35">
         <v>56121</v>
       </c>
-      <c r="J31" s="38">
+      <c r="J31" s="34">
         <v>56052</v>
       </c>
-      <c r="K31" s="39">
+      <c r="K31" s="35">
         <v>56019</v>
       </c>
-      <c r="L31" s="40">
+      <c r="L31" s="45">
         <v>55934</v>
       </c>
-      <c r="M31" s="40">
+      <c r="M31" s="45">
         <v>55895</v>
       </c>
-      <c r="N31" s="38">
+      <c r="N31" s="34">
         <v>56493</v>
       </c>
-      <c r="O31" s="39">
+      <c r="O31" s="35">
         <v>56461</v>
       </c>
-      <c r="P31" s="39">
+      <c r="P31" s="35">
         <v>56436</v>
       </c>
-      <c r="Q31" s="39">
+      <c r="Q31" s="35">
         <v>56373</v>
       </c>
-      <c r="R31" s="39">
+      <c r="R31" s="35">
         <v>56320</v>
       </c>
-      <c r="S31" s="39">
+      <c r="S31" s="35">
         <v>56263</v>
       </c>
-      <c r="T31" s="39">
+      <c r="T31" s="35">
         <v>56184</v>
       </c>
-      <c r="U31" s="39">
+      <c r="U31" s="35">
         <v>56121</v>
       </c>
-      <c r="V31" s="38">
+      <c r="V31" s="34">
         <v>56052</v>
       </c>
-      <c r="W31" s="39">
+      <c r="W31" s="35">
         <v>56019</v>
       </c>
-      <c r="X31" s="55">
+      <c r="X31" s="45">
         <v>55934</v>
       </c>
-      <c r="Y31" s="55">
+      <c r="Y31" s="45">
         <v>55895</v>
       </c>
-      <c r="Z31" s="40">
+      <c r="Z31" s="45">
         <v>55824</v>
       </c>
-      <c r="AA31" s="40">
+      <c r="AA31" s="45">
         <v>55738</v>
       </c>
-      <c r="AB31" s="40">
+      <c r="AB31" s="45">
         <v>55680</v>
       </c>
-      <c r="AC31" s="40">
+      <c r="AC31" s="45">
         <v>55613</v>
       </c>
-      <c r="AD31" s="40">
+      <c r="AD31" s="45">
         <v>55504</v>
       </c>
-      <c r="AE31" s="40">
+      <c r="AE31" s="45">
         <v>55427</v>
       </c>
-      <c r="AF31" s="40">
+      <c r="AF31" s="45">
         <v>55394</v>
       </c>
-      <c r="AG31" s="40">
+      <c r="AG31" s="45">
         <v>55319</v>
       </c>
-      <c r="AH31" s="40">
+      <c r="AH31" s="45">
         <v>55186</v>
       </c>
-      <c r="AI31" s="40">
+      <c r="AI31" s="45">
         <v>55185</v>
       </c>
-      <c r="AJ31" s="40">
+      <c r="AJ31" s="45">
         <v>55195</v>
       </c>
-      <c r="AK31" s="40">
+      <c r="AK31" s="45">
         <v>55174</v>
       </c>
-      <c r="AL31" s="40">
+      <c r="AL31" s="45">
         <v>55121</v>
       </c>
-      <c r="AM31" s="40">
+      <c r="AM31" s="45">
         <v>55047</v>
       </c>
-      <c r="AN31" s="39">
+      <c r="AN31" s="35">
         <v>54996</v>
       </c>
-      <c r="AO31" s="41">
+      <c r="AO31" s="36">
         <v>54938</v>
       </c>
-      <c r="AP31" s="41">
+      <c r="AP31" s="36">
         <v>54826</v>
       </c>
-      <c r="AQ31" s="27">
+      <c r="AQ31" s="26">
         <v>54813</v>
       </c>
-      <c r="AR31" s="55">
+      <c r="AR31" s="45">
         <v>54665</v>
       </c>
-      <c r="AS31" s="55">
+      <c r="AS31" s="45">
         <v>54651</v>
       </c>
+      <c r="AT31" s="45">
+        <v>54526</v>
+      </c>
     </row>
-    <row r="32" spans="1:49" s="27" customFormat="1">
-      <c r="A32" s="27" t="s">
+    <row r="32" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A32" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="38">
+      <c r="B32" s="34">
         <v>17258</v>
       </c>
-      <c r="C32" s="39">
+      <c r="C32" s="35">
         <v>17248</v>
       </c>
-      <c r="D32" s="39">
+      <c r="D32" s="35">
         <v>17208</v>
       </c>
-      <c r="E32" s="39">
+      <c r="E32" s="35">
         <v>17200</v>
       </c>
-      <c r="F32" s="39">
+      <c r="F32" s="35">
         <v>17188</v>
       </c>
-      <c r="G32" s="39">
+      <c r="G32" s="35">
         <v>17174</v>
       </c>
-      <c r="H32" s="39">
+      <c r="H32" s="35">
         <v>17154</v>
       </c>
-      <c r="I32" s="39">
+      <c r="I32" s="35">
         <v>17131</v>
       </c>
-      <c r="J32" s="38">
+      <c r="J32" s="34">
         <v>17094</v>
       </c>
-      <c r="K32" s="39">
+      <c r="K32" s="35">
         <v>17051</v>
       </c>
-      <c r="L32" s="40">
+      <c r="L32" s="45">
         <v>17047</v>
       </c>
-      <c r="M32" s="40">
+      <c r="M32" s="45">
         <v>17036</v>
       </c>
-      <c r="N32" s="38">
+      <c r="N32" s="34">
         <v>17258</v>
       </c>
-      <c r="O32" s="39">
+      <c r="O32" s="35">
         <v>17248</v>
       </c>
-      <c r="P32" s="39">
+      <c r="P32" s="35">
         <v>17208</v>
       </c>
-      <c r="Q32" s="39">
+      <c r="Q32" s="35">
         <v>17200</v>
       </c>
-      <c r="R32" s="39">
+      <c r="R32" s="35">
         <v>17188</v>
       </c>
-      <c r="S32" s="39">
+      <c r="S32" s="35">
         <v>17174</v>
       </c>
-      <c r="T32" s="39">
+      <c r="T32" s="35">
         <v>17154</v>
       </c>
-      <c r="U32" s="39">
+      <c r="U32" s="35">
         <v>17131</v>
       </c>
-      <c r="V32" s="38">
+      <c r="V32" s="34">
         <v>17094</v>
       </c>
-      <c r="W32" s="39">
+      <c r="W32" s="35">
         <v>17051</v>
       </c>
-      <c r="X32" s="55">
+      <c r="X32" s="45">
         <v>17047</v>
       </c>
-      <c r="Y32" s="55">
+      <c r="Y32" s="45">
         <v>17036</v>
       </c>
-      <c r="Z32" s="40">
+      <c r="Z32" s="45">
         <v>16982</v>
       </c>
-      <c r="AA32" s="40">
+      <c r="AA32" s="45">
         <v>16945</v>
       </c>
-      <c r="AB32" s="40">
+      <c r="AB32" s="45">
         <v>16942</v>
       </c>
-      <c r="AC32" s="40">
+      <c r="AC32" s="45">
         <v>16935</v>
       </c>
-      <c r="AD32" s="40">
+      <c r="AD32" s="45">
         <v>16867</v>
       </c>
-      <c r="AE32" s="40">
+      <c r="AE32" s="45">
         <v>16862</v>
       </c>
-      <c r="AF32" s="40">
+      <c r="AF32" s="45">
         <v>16857</v>
       </c>
-      <c r="AG32" s="40">
+      <c r="AG32" s="45">
         <v>16807</v>
       </c>
-      <c r="AH32" s="40">
+      <c r="AH32" s="45">
         <v>16712</v>
       </c>
-      <c r="AI32" s="40">
+      <c r="AI32" s="45">
         <v>16662</v>
       </c>
-      <c r="AJ32" s="40">
+      <c r="AJ32" s="45">
         <v>16684</v>
       </c>
-      <c r="AK32" s="40">
+      <c r="AK32" s="45">
         <v>16644</v>
       </c>
-      <c r="AL32" s="40">
+      <c r="AL32" s="45">
         <v>16636</v>
       </c>
-      <c r="AM32" s="40">
+      <c r="AM32" s="45">
         <v>16586</v>
       </c>
-      <c r="AN32" s="39">
+      <c r="AN32" s="35">
         <v>16543</v>
       </c>
-      <c r="AO32" s="41">
+      <c r="AO32" s="36">
         <v>16541</v>
       </c>
-      <c r="AP32" s="41">
+      <c r="AP32" s="36">
         <v>16534</v>
       </c>
-      <c r="AQ32" s="27">
+      <c r="AQ32" s="26">
         <v>16500</v>
       </c>
-      <c r="AR32" s="55">
+      <c r="AR32" s="45">
         <v>16453</v>
       </c>
-      <c r="AS32" s="55">
+      <c r="AS32" s="45">
         <v>16413</v>
       </c>
+      <c r="AT32" s="45">
+        <v>16348</v>
+      </c>
     </row>
-    <row r="33" spans="1:49" s="27" customFormat="1">
-      <c r="A33" s="27" t="s">
+    <row r="33" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A33" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="38">
+      <c r="B33" s="34">
         <v>17710</v>
       </c>
-      <c r="C33" s="39">
+      <c r="C33" s="35">
         <v>17678</v>
       </c>
-      <c r="D33" s="39">
+      <c r="D33" s="35">
         <v>17626</v>
       </c>
-      <c r="E33" s="39">
+      <c r="E33" s="35">
         <v>17580</v>
       </c>
-      <c r="F33" s="39">
+      <c r="F33" s="35">
         <v>17538</v>
       </c>
-      <c r="G33" s="39">
+      <c r="G33" s="35">
         <v>17516</v>
       </c>
-      <c r="H33" s="39">
+      <c r="H33" s="35">
         <v>17418</v>
       </c>
-      <c r="I33" s="39">
+      <c r="I33" s="35">
         <v>17371</v>
       </c>
-      <c r="J33" s="38">
+      <c r="J33" s="34">
         <v>17340</v>
       </c>
-      <c r="K33" s="39">
+      <c r="K33" s="35">
         <v>17305</v>
       </c>
-      <c r="L33" s="40">
+      <c r="L33" s="45">
         <v>17259</v>
       </c>
-      <c r="M33" s="40">
+      <c r="M33" s="45">
         <v>17166</v>
       </c>
-      <c r="N33" s="38">
+      <c r="N33" s="34">
         <v>17710</v>
       </c>
-      <c r="O33" s="39">
+      <c r="O33" s="35">
         <v>17678</v>
       </c>
-      <c r="P33" s="39">
+      <c r="P33" s="35">
         <v>17626</v>
       </c>
-      <c r="Q33" s="39">
+      <c r="Q33" s="35">
         <v>17580</v>
       </c>
-      <c r="R33" s="39">
+      <c r="R33" s="35">
         <v>17538</v>
       </c>
-      <c r="S33" s="39">
+      <c r="S33" s="35">
         <v>17516</v>
       </c>
-      <c r="T33" s="39">
+      <c r="T33" s="35">
         <v>17418</v>
       </c>
-      <c r="U33" s="39">
+      <c r="U33" s="35">
         <v>17371</v>
       </c>
-      <c r="V33" s="38">
+      <c r="V33" s="34">
         <v>17340</v>
       </c>
-      <c r="W33" s="39">
+      <c r="W33" s="35">
         <v>17305</v>
       </c>
-      <c r="X33" s="55">
+      <c r="X33" s="45">
         <v>17259</v>
       </c>
-      <c r="Y33" s="55">
+      <c r="Y33" s="45">
         <v>17166</v>
       </c>
-      <c r="Z33" s="40">
+      <c r="Z33" s="45">
         <v>17111</v>
       </c>
-      <c r="AA33" s="40">
+      <c r="AA33" s="45">
         <v>17041</v>
       </c>
-      <c r="AB33" s="40">
+      <c r="AB33" s="45">
         <v>16991</v>
       </c>
-      <c r="AC33" s="40">
+      <c r="AC33" s="45">
         <v>16946</v>
       </c>
-      <c r="AD33" s="40">
+      <c r="AD33" s="45">
         <v>16888</v>
       </c>
-      <c r="AE33" s="40">
+      <c r="AE33" s="45">
         <v>16854</v>
       </c>
-      <c r="AF33" s="40">
+      <c r="AF33" s="45">
         <v>16775</v>
       </c>
-      <c r="AG33" s="40">
+      <c r="AG33" s="45">
         <v>16729</v>
       </c>
-      <c r="AH33" s="40">
+      <c r="AH33" s="45">
         <v>16648</v>
       </c>
-      <c r="AI33" s="40">
+      <c r="AI33" s="45">
         <v>16601</v>
       </c>
-      <c r="AJ33" s="40">
+      <c r="AJ33" s="45">
         <v>16536</v>
       </c>
-      <c r="AK33" s="40">
+      <c r="AK33" s="45">
         <v>16480</v>
       </c>
-      <c r="AL33" s="40">
+      <c r="AL33" s="45">
         <v>16414</v>
       </c>
-      <c r="AM33" s="40">
+      <c r="AM33" s="45">
         <v>16374</v>
       </c>
-      <c r="AN33" s="39">
+      <c r="AN33" s="35">
         <v>16340</v>
       </c>
-      <c r="AO33" s="41">
+      <c r="AO33" s="36">
         <v>16306</v>
       </c>
-      <c r="AP33" s="41">
+      <c r="AP33" s="36">
         <v>16243</v>
       </c>
-      <c r="AQ33" s="27">
+      <c r="AQ33" s="26">
         <v>16198</v>
       </c>
-      <c r="AR33" s="55">
+      <c r="AR33" s="45">
         <v>16156</v>
       </c>
-      <c r="AS33" s="55">
+      <c r="AS33" s="45">
         <v>16108</v>
       </c>
+      <c r="AT33" s="45">
+        <v>16045</v>
+      </c>
     </row>
-    <row r="34" spans="1:49" s="27" customFormat="1">
-      <c r="A34" s="27" t="s">
+    <row r="34" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A34" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B34" s="38">
+      <c r="B34" s="34">
         <v>14600</v>
       </c>
-      <c r="C34" s="39">
+      <c r="C34" s="35">
         <v>14590</v>
       </c>
-      <c r="D34" s="39">
+      <c r="D34" s="35">
         <v>14601</v>
       </c>
-      <c r="E34" s="39">
+      <c r="E34" s="35">
         <v>14596</v>
       </c>
-      <c r="F34" s="39">
+      <c r="F34" s="35">
         <v>14601</v>
       </c>
-      <c r="G34" s="39">
+      <c r="G34" s="35">
         <v>14564</v>
       </c>
-      <c r="H34" s="39">
+      <c r="H34" s="35">
         <v>14553</v>
       </c>
-      <c r="I34" s="39">
+      <c r="I34" s="35">
         <v>14523</v>
       </c>
-      <c r="J34" s="38">
+      <c r="J34" s="34">
         <v>14480</v>
       </c>
-      <c r="K34" s="39">
+      <c r="K34" s="35">
         <v>14431</v>
       </c>
-      <c r="L34" s="40">
+      <c r="L34" s="45">
         <v>14355</v>
       </c>
-      <c r="M34" s="40">
+      <c r="M34" s="45">
         <v>14301</v>
       </c>
-      <c r="N34" s="38">
+      <c r="N34" s="34">
         <v>14600</v>
       </c>
-      <c r="O34" s="39">
+      <c r="O34" s="35">
         <v>14590</v>
       </c>
-      <c r="P34" s="39">
+      <c r="P34" s="35">
         <v>14601</v>
       </c>
-      <c r="Q34" s="39">
+      <c r="Q34" s="35">
         <v>14596</v>
       </c>
-      <c r="R34" s="39">
+      <c r="R34" s="35">
         <v>14601</v>
       </c>
-      <c r="S34" s="39">
+      <c r="S34" s="35">
         <v>14564</v>
       </c>
-      <c r="T34" s="39">
+      <c r="T34" s="35">
         <v>14553</v>
       </c>
-      <c r="U34" s="39">
+      <c r="U34" s="35">
         <v>14523</v>
       </c>
-      <c r="V34" s="38">
+      <c r="V34" s="34">
         <v>14480</v>
       </c>
-      <c r="W34" s="39">
+      <c r="W34" s="35">
         <v>14431</v>
       </c>
-      <c r="X34" s="55">
+      <c r="X34" s="45">
         <v>14355</v>
       </c>
-      <c r="Y34" s="55">
+      <c r="Y34" s="45">
         <v>14301</v>
       </c>
-      <c r="Z34" s="40">
+      <c r="Z34" s="45">
         <v>14236</v>
       </c>
-      <c r="AA34" s="40">
+      <c r="AA34" s="45">
         <v>14166</v>
       </c>
-      <c r="AB34" s="40">
+      <c r="AB34" s="45">
         <v>14113</v>
       </c>
-      <c r="AC34" s="40">
+      <c r="AC34" s="45">
         <v>14078</v>
       </c>
-      <c r="AD34" s="40">
+      <c r="AD34" s="45">
         <v>13984</v>
       </c>
-      <c r="AE34" s="40">
+      <c r="AE34" s="45">
         <v>13941</v>
       </c>
-      <c r="AF34" s="40">
+      <c r="AF34" s="45">
         <v>13939</v>
       </c>
-      <c r="AG34" s="40">
+      <c r="AG34" s="45">
         <v>13884</v>
       </c>
-      <c r="AH34" s="40">
+      <c r="AH34" s="45">
         <v>13814</v>
       </c>
-      <c r="AI34" s="40">
+      <c r="AI34" s="45">
         <v>13785</v>
       </c>
-      <c r="AJ34" s="40">
+      <c r="AJ34" s="45">
         <v>13751</v>
       </c>
-      <c r="AK34" s="40">
+      <c r="AK34" s="45">
         <v>13682</v>
       </c>
-      <c r="AL34" s="40">
+      <c r="AL34" s="45">
         <v>13651</v>
       </c>
-      <c r="AM34" s="40">
+      <c r="AM34" s="45">
         <v>13600</v>
       </c>
-      <c r="AN34" s="39">
+      <c r="AN34" s="35">
         <v>13607</v>
       </c>
-      <c r="AO34" s="41">
+      <c r="AO34" s="36">
         <v>13628</v>
       </c>
-      <c r="AP34" s="41">
+      <c r="AP34" s="36">
         <v>13622</v>
       </c>
-      <c r="AQ34" s="27">
+      <c r="AQ34" s="26">
         <v>13560</v>
       </c>
-      <c r="AR34" s="55">
+      <c r="AR34" s="45">
         <v>13565</v>
       </c>
-      <c r="AS34" s="55">
+      <c r="AS34" s="45">
         <v>13532</v>
       </c>
+      <c r="AT34" s="45">
+        <v>13501</v>
+      </c>
     </row>
-    <row r="35" spans="1:49" s="27" customFormat="1">
-      <c r="A35" s="27" t="s">
+    <row r="35" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A35" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B35" s="38">
+      <c r="B35" s="34">
         <v>9555</v>
       </c>
-      <c r="C35" s="39">
+      <c r="C35" s="35">
         <v>9506</v>
       </c>
-      <c r="D35" s="39">
+      <c r="D35" s="35">
         <v>9520</v>
       </c>
-      <c r="E35" s="39">
+      <c r="E35" s="35">
         <v>9482</v>
       </c>
-      <c r="F35" s="39">
+      <c r="F35" s="35">
         <v>9472</v>
       </c>
-      <c r="G35" s="39">
+      <c r="G35" s="35">
         <v>9448</v>
       </c>
-      <c r="H35" s="39">
+      <c r="H35" s="35">
         <v>9418</v>
       </c>
-      <c r="I35" s="39">
+      <c r="I35" s="35">
         <v>9371</v>
       </c>
-      <c r="J35" s="38">
+      <c r="J35" s="34">
         <v>9350</v>
       </c>
-      <c r="K35" s="39">
+      <c r="K35" s="35">
         <v>9320</v>
       </c>
-      <c r="L35" s="40">
+      <c r="L35" s="45">
         <v>9282</v>
       </c>
-      <c r="M35" s="40">
+      <c r="M35" s="45">
         <v>9243</v>
       </c>
-      <c r="N35" s="38">
+      <c r="N35" s="34">
         <v>9555</v>
       </c>
-      <c r="O35" s="39">
+      <c r="O35" s="35">
         <v>9506</v>
       </c>
-      <c r="P35" s="39">
+      <c r="P35" s="35">
         <v>9520</v>
       </c>
-      <c r="Q35" s="39">
+      <c r="Q35" s="35">
         <v>9482</v>
       </c>
-      <c r="R35" s="39">
+      <c r="R35" s="35">
         <v>9472</v>
       </c>
-      <c r="S35" s="39">
+      <c r="S35" s="35">
         <v>9448</v>
       </c>
-      <c r="T35" s="39">
+      <c r="T35" s="35">
         <v>9418</v>
       </c>
-      <c r="U35" s="39">
+      <c r="U35" s="35">
         <v>9371</v>
       </c>
-      <c r="V35" s="38">
+      <c r="V35" s="34">
         <v>9350</v>
       </c>
-      <c r="W35" s="39">
+      <c r="W35" s="35">
         <v>9320</v>
       </c>
-      <c r="X35" s="55">
+      <c r="X35" s="45">
         <v>9282</v>
       </c>
-      <c r="Y35" s="55">
+      <c r="Y35" s="45">
         <v>9243</v>
       </c>
-      <c r="Z35" s="40">
+      <c r="Z35" s="45">
         <v>9218</v>
       </c>
-      <c r="AA35" s="40">
+      <c r="AA35" s="45">
         <v>9191</v>
       </c>
-      <c r="AB35" s="40">
+      <c r="AB35" s="45">
         <v>9187</v>
       </c>
-      <c r="AC35" s="40">
+      <c r="AC35" s="45">
         <v>9179</v>
       </c>
-      <c r="AD35" s="40">
+      <c r="AD35" s="45">
         <v>9179</v>
       </c>
-      <c r="AE35" s="40">
+      <c r="AE35" s="45">
         <v>9155</v>
       </c>
-      <c r="AF35" s="40">
+      <c r="AF35" s="45">
         <v>9131</v>
       </c>
-      <c r="AG35" s="40">
+      <c r="AG35" s="45">
         <v>9087</v>
       </c>
-      <c r="AH35" s="40">
+      <c r="AH35" s="45">
         <v>9065</v>
       </c>
-      <c r="AI35" s="40">
+      <c r="AI35" s="45">
         <v>9064</v>
       </c>
-      <c r="AJ35" s="40">
+      <c r="AJ35" s="45">
         <v>9067</v>
       </c>
-      <c r="AK35" s="40">
+      <c r="AK35" s="45">
         <v>9074</v>
       </c>
-      <c r="AL35" s="40">
+      <c r="AL35" s="45">
         <v>9054</v>
       </c>
-      <c r="AM35" s="40">
+      <c r="AM35" s="45">
         <v>9071</v>
       </c>
-      <c r="AN35" s="39">
+      <c r="AN35" s="35">
         <v>9074</v>
       </c>
-      <c r="AO35" s="41">
+      <c r="AO35" s="36">
         <v>9065</v>
       </c>
-      <c r="AP35" s="41">
+      <c r="AP35" s="36">
         <v>9081</v>
       </c>
-      <c r="AQ35" s="27">
+      <c r="AQ35" s="26">
         <v>9109</v>
       </c>
-      <c r="AR35" s="55">
+      <c r="AR35" s="45">
         <v>9108</v>
       </c>
-      <c r="AS35" s="55">
+      <c r="AS35" s="45">
         <v>9131</v>
       </c>
+      <c r="AT35" s="45">
+        <v>9204</v>
+      </c>
     </row>
-    <row r="36" spans="1:49" s="27" customFormat="1">
-      <c r="A36" s="27" t="s">
+    <row r="36" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A36" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="B36" s="38">
+      <c r="B36" s="34">
         <v>7188</v>
       </c>
-      <c r="C36" s="39">
+      <c r="C36" s="35">
         <v>7146</v>
       </c>
-      <c r="D36" s="39">
+      <c r="D36" s="35">
         <v>7138</v>
       </c>
-      <c r="E36" s="39">
+      <c r="E36" s="35">
         <v>7126</v>
       </c>
-      <c r="F36" s="39">
+      <c r="F36" s="35">
         <v>7093</v>
       </c>
-      <c r="G36" s="39">
+      <c r="G36" s="35">
         <v>7037</v>
       </c>
-      <c r="H36" s="39">
+      <c r="H36" s="35">
         <v>6995</v>
       </c>
-      <c r="I36" s="39">
+      <c r="I36" s="35">
         <v>6970</v>
       </c>
-      <c r="J36" s="38">
+      <c r="J36" s="34">
         <v>6927</v>
       </c>
-      <c r="K36" s="39">
+      <c r="K36" s="35">
         <v>6886</v>
       </c>
-      <c r="L36" s="40">
+      <c r="L36" s="45">
         <v>6870</v>
       </c>
-      <c r="M36" s="40">
+      <c r="M36" s="45">
         <v>6767</v>
       </c>
-      <c r="N36" s="38">
+      <c r="N36" s="34">
         <v>7188</v>
       </c>
-      <c r="O36" s="39">
+      <c r="O36" s="35">
         <v>7146</v>
       </c>
-      <c r="P36" s="39">
+      <c r="P36" s="35">
         <v>7138</v>
       </c>
-      <c r="Q36" s="39">
+      <c r="Q36" s="35">
         <v>7126</v>
       </c>
-      <c r="R36" s="39">
+      <c r="R36" s="35">
         <v>7093</v>
       </c>
-      <c r="S36" s="39">
+      <c r="S36" s="35">
         <v>7037</v>
       </c>
-      <c r="T36" s="39">
+      <c r="T36" s="35">
         <v>6995</v>
       </c>
-      <c r="U36" s="39">
+      <c r="U36" s="35">
         <v>6970</v>
       </c>
-      <c r="V36" s="38">
+      <c r="V36" s="34">
         <v>6927</v>
       </c>
-      <c r="W36" s="39">
+      <c r="W36" s="35">
         <v>6886</v>
       </c>
-      <c r="X36" s="55">
+      <c r="X36" s="45">
         <v>6870</v>
       </c>
-      <c r="Y36" s="55">
+      <c r="Y36" s="45">
         <v>6767</v>
       </c>
-      <c r="Z36" s="40">
+      <c r="Z36" s="45">
         <v>6755</v>
       </c>
-      <c r="AA36" s="40">
+      <c r="AA36" s="45">
         <v>6706</v>
       </c>
-      <c r="AB36" s="40">
+      <c r="AB36" s="45">
         <v>6695</v>
       </c>
-      <c r="AC36" s="40">
+      <c r="AC36" s="45">
         <v>6656</v>
       </c>
-      <c r="AD36" s="40">
+      <c r="AD36" s="45">
         <v>6625</v>
       </c>
-      <c r="AE36" s="40">
+      <c r="AE36" s="45">
         <v>6629</v>
       </c>
-      <c r="AF36" s="40">
+      <c r="AF36" s="45">
         <v>6571</v>
       </c>
-      <c r="AG36" s="40">
+      <c r="AG36" s="45">
         <v>6516</v>
       </c>
-      <c r="AH36" s="40">
+      <c r="AH36" s="45">
         <v>6495</v>
       </c>
-      <c r="AI36" s="40">
+      <c r="AI36" s="45">
         <v>6480</v>
       </c>
-      <c r="AJ36" s="40">
+      <c r="AJ36" s="45">
         <v>6430</v>
       </c>
-      <c r="AK36" s="40">
+      <c r="AK36" s="45">
         <v>6412</v>
       </c>
-      <c r="AL36" s="40">
+      <c r="AL36" s="45">
         <v>6431</v>
       </c>
-      <c r="AM36" s="40">
+      <c r="AM36" s="45">
         <v>6408</v>
       </c>
-      <c r="AN36" s="39">
+      <c r="AN36" s="35">
         <v>6385</v>
       </c>
-      <c r="AO36" s="41">
+      <c r="AO36" s="36">
         <v>6346</v>
       </c>
-      <c r="AP36" s="41">
+      <c r="AP36" s="36">
         <v>6326</v>
       </c>
-      <c r="AQ36" s="43">
+      <c r="AQ36" s="48">
         <v>6313</v>
       </c>
-      <c r="AR36" s="56">
+      <c r="AR36" s="45">
         <v>6279</v>
       </c>
-      <c r="AS36" s="55">
+      <c r="AS36" s="45">
         <v>6234</v>
       </c>
+      <c r="AT36" s="45">
+        <v>6270</v>
+      </c>
     </row>
-    <row r="37" spans="1:49" s="27" customFormat="1">
-      <c r="A37" s="27" t="s">
+    <row r="37" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A37" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B37" s="38">
+      <c r="B37" s="34">
         <v>11668</v>
       </c>
-      <c r="C37" s="39">
+      <c r="C37" s="35">
         <v>11679</v>
       </c>
-      <c r="D37" s="39">
+      <c r="D37" s="35">
         <v>11706</v>
       </c>
-      <c r="E37" s="39">
+      <c r="E37" s="35">
         <v>11682</v>
       </c>
-      <c r="F37" s="39">
+      <c r="F37" s="35">
         <v>11669</v>
       </c>
-      <c r="G37" s="39">
+      <c r="G37" s="35">
         <v>11656</v>
       </c>
-      <c r="H37" s="39">
+      <c r="H37" s="35">
         <v>11606</v>
       </c>
-      <c r="I37" s="39">
+      <c r="I37" s="35">
         <v>11568</v>
       </c>
-      <c r="J37" s="38">
+      <c r="J37" s="34">
         <v>11572</v>
       </c>
-      <c r="K37" s="39">
+      <c r="K37" s="35">
         <v>11539</v>
       </c>
-      <c r="L37" s="40">
+      <c r="L37" s="45">
         <v>11452</v>
       </c>
-      <c r="M37" s="40">
+      <c r="M37" s="45">
         <v>11376</v>
       </c>
-      <c r="N37" s="38">
+      <c r="N37" s="34">
         <v>11668</v>
       </c>
-      <c r="O37" s="39">
+      <c r="O37" s="35">
         <v>11679</v>
       </c>
-      <c r="P37" s="39">
+      <c r="P37" s="35">
         <v>11706</v>
       </c>
-      <c r="Q37" s="39">
+      <c r="Q37" s="35">
         <v>11682</v>
       </c>
-      <c r="R37" s="39">
+      <c r="R37" s="35">
         <v>11669</v>
       </c>
-      <c r="S37" s="39">
+      <c r="S37" s="35">
         <v>11656</v>
       </c>
-      <c r="T37" s="39">
+      <c r="T37" s="35">
         <v>11606</v>
       </c>
-      <c r="U37" s="39">
+      <c r="U37" s="35">
         <v>11568</v>
       </c>
-      <c r="V37" s="38">
+      <c r="V37" s="34">
         <v>11572</v>
       </c>
-      <c r="W37" s="39">
+      <c r="W37" s="35">
         <v>11539</v>
       </c>
-      <c r="X37" s="55">
+      <c r="X37" s="45">
         <v>11452</v>
       </c>
-      <c r="Y37" s="55">
+      <c r="Y37" s="45">
         <v>11376</v>
       </c>
-      <c r="Z37" s="40">
+      <c r="Z37" s="45">
         <v>11364</v>
       </c>
-      <c r="AA37" s="40">
+      <c r="AA37" s="45">
         <v>11336</v>
       </c>
-      <c r="AB37" s="40">
+      <c r="AB37" s="45">
         <v>11358</v>
       </c>
-      <c r="AC37" s="40">
+      <c r="AC37" s="45">
         <v>11316</v>
       </c>
-      <c r="AD37" s="40">
+      <c r="AD37" s="45">
         <v>11333</v>
       </c>
-      <c r="AE37" s="40">
+      <c r="AE37" s="45">
         <v>11304</v>
       </c>
-      <c r="AF37" s="40">
+      <c r="AF37" s="45">
         <v>11282</v>
       </c>
-      <c r="AG37" s="40">
+      <c r="AG37" s="45">
         <v>11251</v>
       </c>
-      <c r="AH37" s="40">
+      <c r="AH37" s="45">
         <v>11192</v>
       </c>
-      <c r="AI37" s="40">
+      <c r="AI37" s="45">
         <v>11151</v>
       </c>
-      <c r="AJ37" s="40">
+      <c r="AJ37" s="45">
         <v>11137</v>
       </c>
-      <c r="AK37" s="40">
+      <c r="AK37" s="45">
         <v>11112</v>
       </c>
-      <c r="AL37" s="40">
+      <c r="AL37" s="45">
         <v>11099</v>
       </c>
-      <c r="AM37" s="40">
+      <c r="AM37" s="45">
         <v>11090</v>
       </c>
-      <c r="AN37" s="39">
+      <c r="AN37" s="35">
         <v>11071</v>
       </c>
-      <c r="AO37" s="41">
+      <c r="AO37" s="36">
         <v>11073</v>
       </c>
-      <c r="AP37" s="41">
+      <c r="AP37" s="36">
         <v>11062</v>
       </c>
-      <c r="AQ37" s="43">
+      <c r="AQ37" s="48">
         <v>11076</v>
       </c>
-      <c r="AR37" s="56">
+      <c r="AR37" s="45">
         <v>11068</v>
       </c>
-      <c r="AS37" s="55">
+      <c r="AS37" s="45">
         <v>11055</v>
       </c>
+      <c r="AT37" s="45">
+        <v>11063</v>
+      </c>
     </row>
-    <row r="38" spans="1:49" s="27" customFormat="1">
-      <c r="A38" s="27" t="s">
+    <row r="38" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A38" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B38" s="38">
+      <c r="B38" s="34">
         <v>19004</v>
       </c>
-      <c r="C38" s="39">
+      <c r="C38" s="35">
         <v>18931</v>
       </c>
-      <c r="D38" s="39">
+      <c r="D38" s="35">
         <v>18874</v>
       </c>
-      <c r="E38" s="39">
+      <c r="E38" s="35">
         <v>18848</v>
       </c>
-      <c r="F38" s="39">
+      <c r="F38" s="35">
         <v>18823</v>
       </c>
-      <c r="G38" s="39">
+      <c r="G38" s="35">
         <v>18820</v>
       </c>
-      <c r="H38" s="39">
+      <c r="H38" s="35">
         <v>18786</v>
       </c>
-      <c r="I38" s="39">
+      <c r="I38" s="35">
         <v>18729</v>
       </c>
-      <c r="J38" s="38">
+      <c r="J38" s="34">
         <v>18726</v>
       </c>
-      <c r="K38" s="39">
+      <c r="K38" s="35">
         <v>18622</v>
       </c>
-      <c r="L38" s="40">
+      <c r="L38" s="45">
         <v>18553</v>
       </c>
-      <c r="M38" s="40">
+      <c r="M38" s="45">
         <v>18480</v>
       </c>
-      <c r="N38" s="38">
+      <c r="N38" s="34">
         <v>19004</v>
       </c>
-      <c r="O38" s="39">
+      <c r="O38" s="35">
         <v>18931</v>
       </c>
-      <c r="P38" s="39">
+      <c r="P38" s="35">
         <v>18874</v>
       </c>
-      <c r="Q38" s="39">
+      <c r="Q38" s="35">
         <v>18848</v>
       </c>
-      <c r="R38" s="39">
+      <c r="R38" s="35">
         <v>18823</v>
       </c>
-      <c r="S38" s="39">
+      <c r="S38" s="35">
         <v>18820</v>
       </c>
-      <c r="T38" s="39">
+      <c r="T38" s="35">
         <v>18786</v>
       </c>
-      <c r="U38" s="39">
+      <c r="U38" s="35">
         <v>18729</v>
       </c>
-      <c r="V38" s="38">
+      <c r="V38" s="34">
         <v>18726</v>
       </c>
-      <c r="W38" s="39">
+      <c r="W38" s="35">
         <v>18622</v>
       </c>
-      <c r="X38" s="55">
+      <c r="X38" s="45">
         <v>18553</v>
       </c>
-      <c r="Y38" s="55">
+      <c r="Y38" s="45">
         <v>18480</v>
       </c>
-      <c r="Z38" s="40">
+      <c r="Z38" s="45">
         <v>18406</v>
       </c>
-      <c r="AA38" s="40">
+      <c r="AA38" s="45">
         <v>18315</v>
       </c>
-      <c r="AB38" s="40">
+      <c r="AB38" s="45">
         <v>18293</v>
       </c>
-      <c r="AC38" s="40">
+      <c r="AC38" s="45">
         <v>18231</v>
       </c>
-      <c r="AD38" s="40">
+      <c r="AD38" s="45">
         <v>18142</v>
       </c>
-      <c r="AE38" s="40">
+      <c r="AE38" s="45">
         <v>18084</v>
       </c>
-      <c r="AF38" s="40">
+      <c r="AF38" s="45">
         <v>18018</v>
       </c>
-      <c r="AG38" s="40">
+      <c r="AG38" s="45">
         <v>17934</v>
       </c>
-      <c r="AH38" s="40">
+      <c r="AH38" s="45">
         <v>17881</v>
       </c>
-      <c r="AI38" s="40">
+      <c r="AI38" s="45">
         <v>17810</v>
       </c>
-      <c r="AJ38" s="40">
+      <c r="AJ38" s="45">
         <v>17767</v>
       </c>
-      <c r="AK38" s="40">
+      <c r="AK38" s="45">
         <v>17730</v>
       </c>
-      <c r="AL38" s="40">
+      <c r="AL38" s="45">
         <v>17682</v>
       </c>
-      <c r="AM38" s="40">
+      <c r="AM38" s="45">
         <v>17595</v>
       </c>
-      <c r="AN38" s="39">
+      <c r="AN38" s="35">
         <v>17574</v>
       </c>
-      <c r="AO38" s="41">
+      <c r="AO38" s="36">
         <v>17571</v>
       </c>
-      <c r="AP38" s="41">
+      <c r="AP38" s="36">
         <v>17611</v>
       </c>
-      <c r="AQ38" s="43">
+      <c r="AQ38" s="48">
         <v>17586</v>
       </c>
-      <c r="AR38" s="56">
+      <c r="AR38" s="45">
         <v>17538</v>
       </c>
-      <c r="AS38" s="55">
+      <c r="AS38" s="45">
         <v>17461</v>
       </c>
+      <c r="AT38" s="45">
+        <v>17368</v>
+      </c>
     </row>
-    <row r="39" spans="1:49" s="27" customFormat="1">
-      <c r="A39" s="27" t="s">
+    <row r="39" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A39" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B39" s="38">
+      <c r="B39" s="34">
         <v>33640</v>
       </c>
-      <c r="C39" s="39">
+      <c r="C39" s="35">
         <v>33592</v>
       </c>
-      <c r="D39" s="39">
+      <c r="D39" s="35">
         <v>33580</v>
       </c>
-      <c r="E39" s="39">
+      <c r="E39" s="35">
         <v>33562</v>
       </c>
-      <c r="F39" s="39">
+      <c r="F39" s="35">
         <v>33570</v>
       </c>
-      <c r="G39" s="39">
+      <c r="G39" s="35">
         <v>33560</v>
       </c>
-      <c r="H39" s="39">
+      <c r="H39" s="35">
         <v>33504</v>
       </c>
-      <c r="I39" s="39">
+      <c r="I39" s="35">
         <v>33443</v>
       </c>
-      <c r="J39" s="38">
+      <c r="J39" s="34">
         <v>33408</v>
       </c>
-      <c r="K39" s="39">
+      <c r="K39" s="35">
         <v>33354</v>
       </c>
-      <c r="L39" s="40">
+      <c r="L39" s="45">
         <v>33289</v>
       </c>
-      <c r="M39" s="40">
+      <c r="M39" s="45">
         <v>33255</v>
       </c>
-      <c r="N39" s="38">
+      <c r="N39" s="34">
         <v>33640</v>
       </c>
-      <c r="O39" s="39">
+      <c r="O39" s="35">
         <v>33592</v>
       </c>
-      <c r="P39" s="39">
+      <c r="P39" s="35">
         <v>33580</v>
       </c>
-      <c r="Q39" s="39">
+      <c r="Q39" s="35">
         <v>33562</v>
       </c>
-      <c r="R39" s="39">
+      <c r="R39" s="35">
         <v>33570</v>
       </c>
-      <c r="S39" s="39">
+      <c r="S39" s="35">
         <v>33560</v>
       </c>
-      <c r="T39" s="39">
+      <c r="T39" s="35">
         <v>33504</v>
       </c>
-      <c r="U39" s="39">
+      <c r="U39" s="35">
         <v>33443</v>
       </c>
-      <c r="V39" s="38">
+      <c r="V39" s="34">
         <v>33408</v>
       </c>
-      <c r="W39" s="39">
+      <c r="W39" s="35">
         <v>33354</v>
       </c>
-      <c r="X39" s="55">
+      <c r="X39" s="45">
         <v>33289</v>
       </c>
-      <c r="Y39" s="55">
+      <c r="Y39" s="45">
         <v>33255</v>
       </c>
-      <c r="Z39" s="40">
+      <c r="Z39" s="45">
         <v>33199</v>
       </c>
-      <c r="AA39" s="40">
+      <c r="AA39" s="45">
         <v>33115</v>
       </c>
-      <c r="AB39" s="40">
+      <c r="AB39" s="45">
         <v>32954</v>
       </c>
-      <c r="AC39" s="40">
+      <c r="AC39" s="45">
         <v>32905</v>
       </c>
-      <c r="AD39" s="40">
+      <c r="AD39" s="45">
         <v>32821</v>
       </c>
-      <c r="AE39" s="40">
+      <c r="AE39" s="45">
         <v>32769</v>
       </c>
-      <c r="AF39" s="40">
+      <c r="AF39" s="45">
         <v>32650</v>
       </c>
-      <c r="AG39" s="40">
+      <c r="AG39" s="45">
         <v>32534</v>
       </c>
-      <c r="AH39" s="40">
+      <c r="AH39" s="45">
         <v>32422</v>
       </c>
-      <c r="AI39" s="40">
+      <c r="AI39" s="45">
         <v>32424</v>
       </c>
-      <c r="AJ39" s="40">
+      <c r="AJ39" s="45">
         <v>32281</v>
       </c>
-      <c r="AK39" s="40">
+      <c r="AK39" s="45">
         <v>32247</v>
       </c>
-      <c r="AL39" s="40">
+      <c r="AL39" s="45">
         <v>32210</v>
       </c>
-      <c r="AM39" s="40">
+      <c r="AM39" s="45">
         <v>32218</v>
       </c>
-      <c r="AN39" s="39">
+      <c r="AN39" s="35">
         <v>32189</v>
       </c>
-      <c r="AO39" s="41">
+      <c r="AO39" s="36">
         <v>32177</v>
       </c>
-      <c r="AP39" s="41">
+      <c r="AP39" s="36">
         <v>32145</v>
       </c>
-      <c r="AQ39" s="43">
+      <c r="AQ39" s="48">
         <v>32128</v>
       </c>
-      <c r="AR39" s="56">
+      <c r="AR39" s="45">
         <v>32034</v>
       </c>
-      <c r="AS39" s="55">
+      <c r="AS39" s="45">
         <v>31992</v>
       </c>
+      <c r="AT39" s="45">
+        <v>31991</v>
+      </c>
     </row>
-    <row r="40" spans="1:49" s="27" customFormat="1">
-      <c r="A40" s="27" t="s">
+    <row r="40" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A40" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B40" s="38">
+      <c r="B40" s="34">
         <v>11052</v>
       </c>
-      <c r="C40" s="39">
+      <c r="C40" s="35">
         <v>11017</v>
       </c>
-      <c r="D40" s="39">
+      <c r="D40" s="35">
         <v>11009</v>
       </c>
-      <c r="E40" s="39">
+      <c r="E40" s="35">
         <v>11000</v>
       </c>
-      <c r="F40" s="39">
+      <c r="F40" s="35">
         <v>10985</v>
       </c>
-      <c r="G40" s="39">
+      <c r="G40" s="35">
         <v>10952</v>
       </c>
-      <c r="H40" s="39">
+      <c r="H40" s="35">
         <v>10907</v>
       </c>
-      <c r="I40" s="39">
+      <c r="I40" s="35">
         <v>10888</v>
       </c>
-      <c r="J40" s="38">
+      <c r="J40" s="34">
         <v>10856</v>
       </c>
-      <c r="K40" s="39">
+      <c r="K40" s="35">
         <v>10823</v>
       </c>
-      <c r="L40" s="40">
+      <c r="L40" s="45">
         <v>10742</v>
       </c>
-      <c r="M40" s="40">
+      <c r="M40" s="45">
         <v>10677</v>
       </c>
-      <c r="N40" s="38">
+      <c r="N40" s="34">
         <v>11052</v>
       </c>
-      <c r="O40" s="39">
+      <c r="O40" s="35">
         <v>11017</v>
       </c>
-      <c r="P40" s="39">
+      <c r="P40" s="35">
         <v>11009</v>
       </c>
-      <c r="Q40" s="39">
+      <c r="Q40" s="35">
         <v>11000</v>
       </c>
-      <c r="R40" s="39">
+      <c r="R40" s="35">
         <v>10985</v>
       </c>
-      <c r="S40" s="39">
+      <c r="S40" s="35">
         <v>10952</v>
       </c>
-      <c r="T40" s="39">
+      <c r="T40" s="35">
         <v>10907</v>
       </c>
-      <c r="U40" s="39">
+      <c r="U40" s="35">
         <v>10888</v>
       </c>
-      <c r="V40" s="38">
+      <c r="V40" s="34">
         <v>10856</v>
       </c>
-      <c r="W40" s="39">
+      <c r="W40" s="35">
         <v>10823</v>
       </c>
-      <c r="X40" s="55">
+      <c r="X40" s="45">
         <v>10742</v>
       </c>
-      <c r="Y40" s="55">
+      <c r="Y40" s="45">
         <v>10677</v>
       </c>
-      <c r="Z40" s="40">
+      <c r="Z40" s="45">
         <v>10618</v>
       </c>
-      <c r="AA40" s="40">
+      <c r="AA40" s="45">
         <v>10578</v>
       </c>
-      <c r="AB40" s="40">
+      <c r="AB40" s="45">
         <v>10548</v>
       </c>
-      <c r="AC40" s="40">
+      <c r="AC40" s="45">
         <v>10502</v>
       </c>
-      <c r="AD40" s="40">
+      <c r="AD40" s="45">
         <v>10453</v>
       </c>
-      <c r="AE40" s="40">
+      <c r="AE40" s="45">
         <v>10419</v>
       </c>
-      <c r="AF40" s="40">
+      <c r="AF40" s="45">
         <v>10358</v>
       </c>
-      <c r="AG40" s="40">
+      <c r="AG40" s="45">
         <v>10322</v>
       </c>
-      <c r="AH40" s="40">
+      <c r="AH40" s="45">
         <v>10282</v>
       </c>
-      <c r="AI40" s="40">
+      <c r="AI40" s="45">
         <v>10225</v>
       </c>
-      <c r="AJ40" s="40">
+      <c r="AJ40" s="45">
         <v>10186</v>
       </c>
-      <c r="AK40" s="40">
+      <c r="AK40" s="45">
         <v>10167</v>
       </c>
-      <c r="AL40" s="40">
+      <c r="AL40" s="45">
         <v>10128</v>
       </c>
-      <c r="AM40" s="40">
+      <c r="AM40" s="45">
         <v>10088</v>
       </c>
-      <c r="AN40" s="39">
+      <c r="AN40" s="35">
         <v>10095</v>
       </c>
-      <c r="AO40" s="41">
+      <c r="AO40" s="36">
         <v>10069</v>
       </c>
-      <c r="AP40" s="41">
+      <c r="AP40" s="36">
         <v>10056</v>
       </c>
-      <c r="AQ40" s="43">
+      <c r="AQ40" s="48">
         <v>9997</v>
       </c>
-      <c r="AR40" s="56">
+      <c r="AR40" s="45">
         <v>9981</v>
       </c>
-      <c r="AS40" s="55">
+      <c r="AS40" s="45">
         <v>9968</v>
       </c>
+      <c r="AT40" s="45">
+        <v>9960</v>
+      </c>
     </row>
-    <row r="41" spans="1:49" s="27" customFormat="1">
-      <c r="A41" s="44" t="s">
+    <row r="41" spans="1:49" x14ac:dyDescent="0.2">
+      <c r="A41" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B41" s="45">
+      <c r="B41" s="37">
         <v>23163</v>
       </c>
-      <c r="C41" s="46">
+      <c r="C41" s="38">
         <v>23102</v>
       </c>
-      <c r="D41" s="46">
+      <c r="D41" s="38">
         <v>23049</v>
       </c>
-      <c r="E41" s="46">
+      <c r="E41" s="38">
         <v>22987</v>
       </c>
-      <c r="F41" s="46">
+      <c r="F41" s="38">
         <v>22964</v>
       </c>
-      <c r="G41" s="46">
+      <c r="G41" s="38">
         <v>22920</v>
       </c>
-      <c r="H41" s="46">
+      <c r="H41" s="38">
         <v>22875</v>
       </c>
-      <c r="I41" s="46">
+      <c r="I41" s="38">
         <v>22822</v>
       </c>
-      <c r="J41" s="45">
+      <c r="J41" s="37">
         <v>22779</v>
       </c>
-      <c r="K41" s="46">
+      <c r="K41" s="38">
         <v>22744</v>
       </c>
-      <c r="L41" s="47">
+      <c r="L41" s="46">
         <v>22736</v>
       </c>
-      <c r="M41" s="47">
+      <c r="M41" s="46">
         <v>22693</v>
       </c>
-      <c r="N41" s="45">
+      <c r="N41" s="37">
         <v>23163</v>
       </c>
-      <c r="O41" s="46">
+      <c r="O41" s="38">
         <v>23102</v>
       </c>
-      <c r="P41" s="46">
+      <c r="P41" s="38">
         <v>23049</v>
       </c>
-      <c r="Q41" s="46">
+      <c r="Q41" s="38">
         <v>22987</v>
       </c>
-      <c r="R41" s="46">
+      <c r="R41" s="38">
         <v>22964</v>
       </c>
-      <c r="S41" s="46">
+      <c r="S41" s="38">
         <v>22920</v>
       </c>
-      <c r="T41" s="46">
+      <c r="T41" s="38">
         <v>22875</v>
       </c>
-      <c r="U41" s="46">
+      <c r="U41" s="38">
         <v>22822</v>
       </c>
-      <c r="V41" s="45">
+      <c r="V41" s="37">
         <v>22779</v>
       </c>
-      <c r="W41" s="46">
+      <c r="W41" s="38">
         <v>22744</v>
       </c>
-      <c r="X41" s="57">
+      <c r="X41" s="46">
         <v>22736</v>
       </c>
-      <c r="Y41" s="57">
+      <c r="Y41" s="46">
         <v>22693</v>
       </c>
-      <c r="Z41" s="47">
+      <c r="Z41" s="46">
         <v>22637</v>
       </c>
-      <c r="AA41" s="47">
+      <c r="AA41" s="46">
         <v>22600</v>
       </c>
-      <c r="AB41" s="47">
+      <c r="AB41" s="46">
         <v>22554</v>
       </c>
-      <c r="AC41" s="47">
+      <c r="AC41" s="46">
         <v>22528</v>
       </c>
-      <c r="AD41" s="47">
+      <c r="AD41" s="46">
         <v>22490</v>
       </c>
-      <c r="AE41" s="47">
+      <c r="AE41" s="46">
         <v>22457</v>
       </c>
-      <c r="AF41" s="47">
+      <c r="AF41" s="46">
         <v>22412</v>
       </c>
-      <c r="AG41" s="47">
+      <c r="AG41" s="46">
         <v>22362</v>
       </c>
-      <c r="AH41" s="47">
+      <c r="AH41" s="46">
         <v>22309</v>
       </c>
-      <c r="AI41" s="47">
+      <c r="AI41" s="46">
         <v>22261</v>
       </c>
-      <c r="AJ41" s="47">
+      <c r="AJ41" s="46">
         <v>22238</v>
       </c>
-      <c r="AK41" s="47">
+      <c r="AK41" s="46">
         <v>22233</v>
       </c>
-      <c r="AL41" s="47">
+      <c r="AL41" s="46">
         <v>22205</v>
       </c>
-      <c r="AM41" s="47">
+      <c r="AM41" s="46">
         <v>22140</v>
       </c>
-      <c r="AN41" s="46">
+      <c r="AN41" s="38">
         <v>22136</v>
       </c>
-      <c r="AO41" s="48">
+      <c r="AO41" s="39">
         <v>22086</v>
       </c>
-      <c r="AP41" s="48">
+      <c r="AP41" s="39">
         <v>22065</v>
       </c>
-      <c r="AQ41" s="49">
+      <c r="AQ41" s="50">
         <v>22034</v>
       </c>
-      <c r="AR41" s="57">
+      <c r="AR41" s="46">
         <v>21972</v>
       </c>
-      <c r="AS41" s="57">
+      <c r="AS41" s="46">
         <v>21955</v>
       </c>
-      <c r="AT41" s="44"/>
-[...2 lines deleted...]
-      <c r="AW41" s="44"/>
+      <c r="AT41" s="46">
+        <v>21932</v>
+      </c>
+      <c r="AU41" s="49"/>
+      <c r="AV41" s="49"/>
+      <c r="AW41" s="49"/>
     </row>
-    <row r="42" spans="1:49" ht="14.25" customHeight="1">
+    <row r="42" spans="1:49" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:AD1"/>
     <mergeCell ref="A27:AW27"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="A5:AW5"/>
     <mergeCell ref="A20:AW20"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">