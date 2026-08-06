--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -11,77 +11,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3345" yWindow="-15" windowWidth="18330" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Общая площадь" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="10">
   <si>
     <t xml:space="preserve">Жалғасы </t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы,шаршы метр</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы,  шаршы метр</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысыңдағы тұрғын үйлердің пайдалануға берілген серпінділігі</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>* - 2022 ж. бастап облыс Шығыс Қазақстан және Абай болып бөлінді</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі, пайызбен</t>
   </si>
   <si>
     <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -114,177 +117,176 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...7 lines deleted...]
-      </top>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -551,470 +553,476 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:P14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R13" sqref="R13"/>
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="30"/>
-[...10 lines deleted...]
-      <c r="M1" s="30"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
     </row>
     <row r="2" spans="1:16" s="2" customFormat="1" ht="18.75" customHeight="1">
-      <c r="A2" s="7"/>
-[...11 lines deleted...]
-      <c r="M2" s="7"/>
+      <c r="A2" s="6"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+      <c r="G2" s="6"/>
+      <c r="H2" s="6"/>
+      <c r="I2" s="6"/>
+      <c r="J2" s="6"/>
+      <c r="K2" s="6"/>
+      <c r="L2" s="6"/>
+      <c r="M2" s="6"/>
     </row>
     <row r="3" spans="1:16" s="2" customFormat="1" ht="24" customHeight="1">
-      <c r="A3" s="9"/>
-      <c r="B3" s="8">
+      <c r="A3" s="8"/>
+      <c r="B3" s="7">
         <v>1991</v>
       </c>
-      <c r="C3" s="8">
+      <c r="C3" s="7">
         <v>1992</v>
       </c>
-      <c r="D3" s="8">
+      <c r="D3" s="7">
         <v>1993</v>
       </c>
-      <c r="E3" s="8">
+      <c r="E3" s="7">
         <v>1994</v>
       </c>
-      <c r="F3" s="8">
+      <c r="F3" s="7">
         <v>1995</v>
       </c>
-      <c r="G3" s="8">
+      <c r="G3" s="7">
         <v>1996</v>
       </c>
-      <c r="H3" s="8">
+      <c r="H3" s="7">
         <v>1997</v>
       </c>
-      <c r="I3" s="8">
+      <c r="I3" s="7">
         <v>1998</v>
       </c>
-      <c r="J3" s="8">
+      <c r="J3" s="7">
         <v>1999</v>
       </c>
-      <c r="K3" s="8">
+      <c r="K3" s="7">
         <v>2000</v>
       </c>
-      <c r="L3" s="8">
+      <c r="L3" s="7">
         <v>2001</v>
       </c>
-      <c r="M3" s="10">
+      <c r="M3" s="9">
         <v>2002</v>
       </c>
     </row>
     <row r="4" spans="1:16" s="2" customFormat="1" ht="33.75">
-      <c r="A4" s="11" t="s">
+      <c r="A4" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="12">
+      <c r="B4" s="11">
         <v>756500</v>
       </c>
-      <c r="C4" s="12">
+      <c r="C4" s="11">
         <v>676135</v>
       </c>
-      <c r="D4" s="12">
+      <c r="D4" s="11">
         <v>436443</v>
       </c>
-      <c r="E4" s="12">
+      <c r="E4" s="11">
         <v>167905</v>
       </c>
-      <c r="F4" s="12">
+      <c r="F4" s="11">
         <v>132375</v>
       </c>
-      <c r="G4" s="12">
+      <c r="G4" s="11">
         <v>76868</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="11">
         <v>102352</v>
       </c>
-      <c r="I4" s="12">
+      <c r="I4" s="11">
         <v>93806</v>
       </c>
-      <c r="J4" s="12">
+      <c r="J4" s="11">
         <v>58618</v>
       </c>
-      <c r="K4" s="12">
+      <c r="K4" s="11">
         <v>45419</v>
       </c>
-      <c r="L4" s="12">
+      <c r="L4" s="11">
         <v>57865</v>
       </c>
-      <c r="M4" s="13">
+      <c r="M4" s="12">
         <v>61790</v>
       </c>
     </row>
     <row r="5" spans="1:16" s="2" customFormat="1" ht="33.75">
-      <c r="A5" s="14" t="s">
+      <c r="A5" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="15">
+      <c r="B5" s="14">
         <v>93.3</v>
       </c>
-      <c r="C5" s="15">
+      <c r="C5" s="14">
         <v>89.4</v>
       </c>
-      <c r="D5" s="15">
+      <c r="D5" s="14">
         <v>64.5</v>
       </c>
-      <c r="E5" s="15">
+      <c r="E5" s="14">
         <v>38.5</v>
       </c>
-      <c r="F5" s="15">
+      <c r="F5" s="14">
         <v>78.8</v>
       </c>
-      <c r="G5" s="15">
+      <c r="G5" s="14">
         <v>58.1</v>
       </c>
-      <c r="H5" s="15">
+      <c r="H5" s="14">
         <v>133.19999999999999</v>
       </c>
-      <c r="I5" s="15">
+      <c r="I5" s="14">
         <v>91.6</v>
       </c>
-      <c r="J5" s="15">
+      <c r="J5" s="14">
         <v>62.5</v>
       </c>
-      <c r="K5" s="15">
+      <c r="K5" s="14">
         <v>77.5</v>
       </c>
-      <c r="L5" s="15">
+      <c r="L5" s="14">
         <v>127.4</v>
       </c>
-      <c r="M5" s="16">
+      <c r="M5" s="15">
         <v>106.8</v>
       </c>
     </row>
     <row r="6" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="J6" s="29" t="s">
+      <c r="J6" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="K6" s="29"/>
-[...1 lines deleted...]
-      <c r="M6" s="29"/>
+      <c r="K6" s="28"/>
+      <c r="L6" s="28"/>
+      <c r="M6" s="28"/>
     </row>
     <row r="7" spans="1:16" s="2" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A7" s="18"/>
-      <c r="B7" s="8">
+      <c r="A7" s="17"/>
+      <c r="B7" s="7">
         <v>2003</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="7">
         <v>2004</v>
       </c>
-      <c r="D7" s="8">
+      <c r="D7" s="7">
         <v>2005</v>
       </c>
-      <c r="E7" s="8">
+      <c r="E7" s="7">
         <v>2006</v>
       </c>
-      <c r="F7" s="8">
+      <c r="F7" s="7">
         <v>2007</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="7">
         <v>2008</v>
       </c>
-      <c r="H7" s="8">
+      <c r="H7" s="7">
         <v>2009</v>
       </c>
-      <c r="I7" s="8">
+      <c r="I7" s="7">
         <v>2010</v>
       </c>
-      <c r="J7" s="8">
+      <c r="J7" s="7">
         <v>2011</v>
       </c>
-      <c r="K7" s="8">
+      <c r="K7" s="7">
         <v>2012</v>
       </c>
-      <c r="L7" s="17">
+      <c r="L7" s="16">
         <v>2013</v>
       </c>
-      <c r="M7" s="19">
+      <c r="M7" s="18">
         <v>2014</v>
       </c>
     </row>
     <row r="8" spans="1:16" s="2" customFormat="1" ht="33.75">
-      <c r="A8" s="11" t="s">
+      <c r="A8" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B8" s="20">
+      <c r="B8" s="19">
         <v>82271</v>
       </c>
-      <c r="C8" s="20">
+      <c r="C8" s="19">
         <v>114633</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="19">
         <v>206014</v>
       </c>
-      <c r="E8" s="20">
+      <c r="E8" s="19">
         <v>245488</v>
       </c>
-      <c r="F8" s="20">
+      <c r="F8" s="19">
         <v>194003</v>
       </c>
-      <c r="G8" s="20">
+      <c r="G8" s="19">
         <v>230117</v>
       </c>
-      <c r="H8" s="20">
+      <c r="H8" s="19">
         <v>208654</v>
       </c>
-      <c r="I8" s="20">
+      <c r="I8" s="19">
         <v>222411</v>
       </c>
-      <c r="J8" s="20">
+      <c r="J8" s="19">
         <v>240522</v>
       </c>
-      <c r="K8" s="20">
+      <c r="K8" s="19">
         <v>244010</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="19">
         <v>291302</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="19">
         <v>313481</v>
       </c>
     </row>
     <row r="9" spans="1:16" s="2" customFormat="1" ht="33.75">
-      <c r="A9" s="14" t="s">
+      <c r="A9" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="20">
         <v>133.1</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>139.30000000000001</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="20">
         <v>171.5</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="20">
         <v>119.2</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="20">
         <v>79</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="20">
         <v>118</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>90.7</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>106.6</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="20">
         <v>108.1</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="20">
         <v>101.5</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="20">
         <v>119.4</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="20">
         <v>107.6</v>
       </c>
     </row>
     <row r="10" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="F10" s="4"/>
-[...2 lines deleted...]
-      <c r="I10" s="29" t="s">
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="J10" s="29"/>
-[...2 lines deleted...]
-      <c r="M10" s="29"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="28"/>
+      <c r="M10" s="28"/>
     </row>
     <row r="11" spans="1:16" s="2" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A11" s="18"/>
-      <c r="B11" s="17">
+      <c r="A11" s="17"/>
+      <c r="B11" s="16">
         <v>2015</v>
       </c>
-      <c r="C11" s="8">
+      <c r="C11" s="7">
         <v>2016</v>
       </c>
-      <c r="D11" s="8">
+      <c r="D11" s="7">
         <v>2017</v>
       </c>
-      <c r="E11" s="8">
+      <c r="E11" s="7">
         <v>2018</v>
       </c>
-      <c r="F11" s="17">
+      <c r="F11" s="16">
         <v>2019</v>
       </c>
-      <c r="G11" s="17">
+      <c r="G11" s="16">
         <v>2020</v>
       </c>
-      <c r="H11" s="17">
+      <c r="H11" s="16">
         <v>2021</v>
       </c>
-      <c r="I11" s="17" t="s">
+      <c r="I11" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="J11" s="17" t="s">
+      <c r="J11" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="K11" s="17" t="s">
+      <c r="K11" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="L11" s="3"/>
-      <c r="M11" s="22"/>
+      <c r="L11" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="M11" s="21"/>
     </row>
     <row r="12" spans="1:16" s="2" customFormat="1" ht="33.75">
-      <c r="A12" s="11" t="s">
+      <c r="A12" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="20">
+      <c r="B12" s="19">
         <v>318064</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="19">
         <v>340081</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="19">
         <v>380049</v>
       </c>
-      <c r="E12" s="20">
+      <c r="E12" s="19">
         <v>410534</v>
       </c>
-      <c r="F12" s="20">
+      <c r="F12" s="19">
         <v>442707</v>
       </c>
-      <c r="G12" s="20">
+      <c r="G12" s="19">
         <v>519805</v>
       </c>
-      <c r="H12" s="20">
+      <c r="H12" s="19">
         <v>602806</v>
       </c>
-      <c r="I12" s="23">
+      <c r="I12" s="22">
         <v>320520</v>
       </c>
-      <c r="J12" s="20">
+      <c r="J12" s="19">
         <v>352155</v>
       </c>
-      <c r="K12" s="27">
+      <c r="K12" s="26">
         <v>401825</v>
       </c>
-      <c r="L12" s="24"/>
-      <c r="M12" s="24"/>
+      <c r="L12" s="26">
+        <v>407502</v>
+      </c>
+      <c r="M12" s="23"/>
     </row>
     <row r="13" spans="1:16" s="2" customFormat="1" ht="33.75">
-      <c r="A13" s="14" t="s">
+      <c r="A13" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="20">
         <v>101.5</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>106.9</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="20">
         <v>111.8</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="20">
         <v>108</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="20">
         <v>107.8</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="20">
         <v>117.4</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="20">
         <v>116</v>
       </c>
-      <c r="I13" s="25">
+      <c r="I13" s="24">
         <v>116.3</v>
       </c>
-      <c r="J13" s="26">
+      <c r="J13" s="25">
         <v>109.9</v>
       </c>
-      <c r="K13" s="28">
+      <c r="K13" s="27">
         <v>114.1</v>
       </c>
-      <c r="L13" s="26"/>
-      <c r="M13" s="26"/>
+      <c r="L13" s="27">
+        <v>101.4</v>
+      </c>
+      <c r="M13" s="25"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="11.25">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="M14" s="6"/>
-[...2 lines deleted...]
-      <c r="P14" s="6"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="J6:M6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="I10:M10"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>