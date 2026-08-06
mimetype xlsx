--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -11,83 +11,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-90" yWindow="-150" windowWidth="18330" windowHeight="12360"/>
   </bookViews>
   <sheets>
     <sheet name="Общая площадь" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="12">
   <si>
     <t xml:space="preserve">Жалғасы </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Соңы</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы, шаршы метр</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысыңдағы жеке құрылыс салушылармен тұрғын үйлерді пайдалануға беру серпінділігі</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>"-"  құбылыс жоқ</t>
   </si>
   <si>
     <t>* - 2022 ж. бастап облыс Шығыс Қазақстан және Абай болып бөлінді</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылар пайдалануға берген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі, пайызбен</t>
   </si>
   <si>
     <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -533,51 +536,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I12" sqref="I12:I13"/>
+      <selection activeCell="L13" sqref="L13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18">
       <c r="A1" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
       <c r="L1" s="21"/>
       <c r="M1" s="21"/>
       <c r="N1" s="21"/>
@@ -945,127 +948,133 @@
       <c r="A11" s="16"/>
       <c r="B11" s="8">
         <v>2017</v>
       </c>
       <c r="C11" s="8">
         <v>2018</v>
       </c>
       <c r="D11" s="8">
         <v>2019</v>
       </c>
       <c r="E11" s="8">
         <v>2020</v>
       </c>
       <c r="F11" s="8">
         <v>2021</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>5</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="J11" s="8"/>
+      <c r="J11" s="8" t="s">
+        <v>11</v>
+      </c>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
       <c r="Q11" s="10"/>
       <c r="R11" s="4"/>
     </row>
     <row r="12" spans="1:18" s="2" customFormat="1" ht="45">
       <c r="A12" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="12">
         <v>138199</v>
       </c>
       <c r="C12" s="12">
         <v>116343</v>
       </c>
       <c r="D12" s="12">
         <v>203685</v>
       </c>
       <c r="E12" s="12">
         <v>251111</v>
       </c>
       <c r="F12" s="12">
         <v>252375</v>
       </c>
       <c r="G12" s="12">
         <v>98853</v>
       </c>
       <c r="H12" s="12">
         <v>122146</v>
       </c>
       <c r="I12" s="18">
         <v>133157</v>
       </c>
-      <c r="J12" s="12"/>
+      <c r="J12" s="18">
+        <v>117155</v>
+      </c>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="12"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="4"/>
     </row>
     <row r="13" spans="1:18" s="2" customFormat="1" ht="45">
       <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="15">
         <v>118</v>
       </c>
       <c r="C13" s="15">
         <v>84.2</v>
       </c>
       <c r="D13" s="15">
         <v>180.7</v>
       </c>
       <c r="E13" s="15">
         <v>125.6</v>
       </c>
       <c r="F13" s="15">
         <v>100.5</v>
       </c>
       <c r="G13" s="15">
         <v>82.3</v>
       </c>
       <c r="H13" s="15">
         <v>123.6</v>
       </c>
       <c r="I13" s="19">
         <v>109</v>
       </c>
-      <c r="J13" s="15"/>
+      <c r="J13" s="19">
+        <v>88</v>
+      </c>
       <c r="K13" s="15"/>
       <c r="L13" s="15"/>
       <c r="M13" s="17"/>
       <c r="N13" s="17"/>
       <c r="O13" s="17"/>
       <c r="P13" s="17"/>
       <c r="Q13" s="17"/>
       <c r="R13" s="4"/>
     </row>
     <row r="14" spans="1:18" s="2" customFormat="1" ht="11.25">
       <c r="A14" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="15" spans="1:18" s="2" customFormat="1" ht="11.25">
       <c r="A15" s="6" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I10:K10"/>
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>