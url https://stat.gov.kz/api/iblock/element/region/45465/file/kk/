--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -14,142 +14,156 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="375" windowWidth="15480" windowHeight="11130"/>
   </bookViews>
   <sheets>
     <sheet name="табл 1" sheetId="4" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>ғимараттарды салу бойынша жұмыстар
 (ЭҚЖЖ 41)</t>
   </si>
   <si>
     <t>азаматтық құрылыс объектілерін салу бойынша құрылыс жұмыстары 
 (ЭҚЖЖ 42)</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>мамандандырылған құрылыс жұмыстары 
 (ЭҚЖЖ 43)</t>
   </si>
   <si>
     <t>Түрлері бойынша құрылыс жұмыстарының  көлемі*</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>* - 2022 ж. бастап облыс Шығыс Қазақстан және Абай болып бөлінді</t>
   </si>
   <si>
     <t>Соның ішінде жұмыс түрлері бойынша</t>
   </si>
   <si>
     <t>өткен жылға 
 пайызбен</t>
   </si>
+  <si>
+    <t>2025*</t>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <t>2023*</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -188,51 +202,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -288,57 +302,60 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="168" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
@@ -615,97 +632,97 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31:F31"/>
+      <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="12" style="7" customWidth="1"/>
     <col min="2" max="4" width="18.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="26.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="18.7109375" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="19.5" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="43" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="42"/>
-[...3 lines deleted...]
-      <c r="F1" s="42"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
     </row>
     <row r="3" spans="1:7">
-      <c r="A3" s="43"/>
-      <c r="B3" s="44" t="s">
+      <c r="A3" s="44"/>
+      <c r="B3" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="44"/>
-      <c r="D3" s="45" t="s">
+      <c r="C3" s="45"/>
+      <c r="D3" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="E3" s="45"/>
-      <c r="F3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="47"/>
     </row>
     <row r="4" spans="1:7" ht="45">
-      <c r="A4" s="43"/>
+      <c r="A4" s="44"/>
       <c r="B4" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="10">
         <v>1998</v>
       </c>
       <c r="B5" s="11">
         <v>7059179</v>
       </c>
       <c r="C5" s="12">
         <v>168.6</v>
@@ -1187,93 +1204,114 @@
       </c>
       <c r="G28" s="5"/>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="35">
         <v>272646492</v>
       </c>
       <c r="C29" s="38">
         <v>111.6</v>
       </c>
       <c r="D29" s="35">
         <v>40511161</v>
       </c>
       <c r="E29" s="35">
         <v>100991484</v>
       </c>
       <c r="F29" s="35">
         <v>131143847</v>
       </c>
       <c r="G29" s="5"/>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="13">
-        <v>2023</v>
+      <c r="A30" s="13" t="s">
+        <v>12</v>
       </c>
       <c r="B30" s="35">
         <v>314898126</v>
       </c>
       <c r="C30" s="38">
         <v>111.5</v>
       </c>
       <c r="D30" s="35">
         <v>91722366</v>
       </c>
       <c r="E30" s="35">
         <v>110957396</v>
       </c>
       <c r="F30" s="35">
         <v>112218364</v>
       </c>
       <c r="G30" s="5"/>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="39">
-[...2 lines deleted...]
-      <c r="B31" s="40">
+      <c r="A31" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="35">
         <v>411618865</v>
       </c>
-      <c r="C31" s="41">
+      <c r="C31" s="38">
         <v>125.9</v>
       </c>
-      <c r="D31" s="40">
+      <c r="D31" s="35">
         <v>100267240</v>
       </c>
-      <c r="E31" s="40">
+      <c r="E31" s="35">
         <v>178486266</v>
       </c>
-      <c r="F31" s="40">
+      <c r="F31" s="35">
         <v>132865359</v>
       </c>
       <c r="G31" s="5"/>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="6" t="s">
+      <c r="A32" s="40" t="s">
+        <v>10</v>
+      </c>
+      <c r="B32" s="41">
+        <v>461099655</v>
+      </c>
+      <c r="C32" s="42">
+        <v>109.8</v>
+      </c>
+      <c r="D32" s="39">
+        <v>181567547</v>
+      </c>
+      <c r="E32" s="39">
+        <v>142576664</v>
+      </c>
+      <c r="F32" s="39">
+        <v>136955444</v>
+      </c>
+      <c r="G32" s="5"/>
+    </row>
+    <row r="33" spans="1:1">
+      <c r="A33" s="6" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:F3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R7
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>