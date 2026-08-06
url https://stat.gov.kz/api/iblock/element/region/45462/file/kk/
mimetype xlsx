--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-30" yWindow="60" windowWidth="14805" windowHeight="12645"/>
+    <workbookView xWindow="5865" yWindow="630" windowWidth="14805" windowHeight="12645"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Q$23</definedName>
   </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="57" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="32">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Өскемен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Курчатов қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Риддер қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Семей қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
@@ -107,58 +107,61 @@
     <t>шаршы метр</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>Самар ауданы</t>
   </si>
   <si>
     <t>"-"  құбылыс жоқ</t>
   </si>
   <si>
     <t>* - 2022 ж. бастап облыс Шығыс Қазақстан және Абай болып бөлінді</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>2024*</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -252,51 +255,51 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
@@ -667,51 +670,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T42"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27:D40"/>
+      <selection activeCell="G35" sqref="G35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.140625" style="1" customWidth="1"/>
     <col min="2" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="11.140625" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="16.5" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="45"/>
       <c r="C1" s="45"/>
       <c r="D1" s="45"/>
       <c r="E1" s="45"/>
       <c r="F1" s="45"/>
       <c r="G1" s="45"/>
       <c r="H1" s="45"/>
       <c r="I1" s="45"/>
       <c r="J1" s="45"/>
       <c r="K1" s="45"/>
       <c r="L1" s="45"/>
@@ -2083,471 +2086,501 @@
       <c r="H25" s="44"/>
       <c r="I25" s="44"/>
       <c r="J25" s="44"/>
       <c r="K25" s="44"/>
       <c r="L25" s="44"/>
       <c r="M25" s="44"/>
       <c r="N25" s="44"/>
       <c r="O25" s="44"/>
       <c r="P25" s="44"/>
       <c r="Q25" s="44"/>
       <c r="R25" s="44"/>
       <c r="S25" s="44"/>
       <c r="T25" s="44"/>
     </row>
     <row r="26" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A26" s="35"/>
       <c r="B26" s="38" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="38" t="s">
         <v>27</v>
       </c>
       <c r="D26" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="E26" s="36"/>
+      <c r="E26" s="38" t="s">
+        <v>31</v>
+      </c>
       <c r="F26" s="36"/>
       <c r="G26" s="36"/>
       <c r="H26" s="36"/>
       <c r="I26" s="36"/>
       <c r="J26" s="36"/>
       <c r="K26" s="36"/>
       <c r="L26" s="36"/>
       <c r="M26" s="36"/>
       <c r="N26" s="36"/>
       <c r="O26" s="36"/>
       <c r="P26" s="36"/>
       <c r="Q26" s="36"/>
       <c r="R26" s="36"/>
       <c r="S26" s="36"/>
       <c r="T26" s="37"/>
     </row>
     <row r="27" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A27" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="39">
         <v>320520</v>
       </c>
       <c r="C27" s="39">
         <v>352155</v>
       </c>
       <c r="D27" s="17">
         <v>401825</v>
       </c>
-      <c r="E27" s="17"/>
+      <c r="E27" s="17">
+        <v>407502</v>
+      </c>
       <c r="F27" s="17"/>
       <c r="G27" s="17"/>
       <c r="H27" s="17"/>
       <c r="I27" s="17"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="17"/>
       <c r="O27" s="17"/>
       <c r="P27" s="17"/>
       <c r="Q27" s="17"/>
       <c r="R27" s="17"/>
       <c r="S27" s="17"/>
       <c r="T27" s="17"/>
     </row>
     <row r="28" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A28" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="40">
         <v>245831</v>
       </c>
       <c r="C28" s="40">
         <v>277644</v>
       </c>
       <c r="D28" s="25">
         <v>308998</v>
       </c>
-      <c r="E28" s="25"/>
+      <c r="E28" s="25">
+        <v>310398</v>
+      </c>
       <c r="F28" s="25"/>
       <c r="G28" s="25"/>
       <c r="H28" s="25"/>
       <c r="I28" s="25"/>
       <c r="J28" s="25"/>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25"/>
       <c r="N28" s="25"/>
       <c r="O28" s="25"/>
       <c r="P28" s="25"/>
       <c r="Q28" s="25"/>
       <c r="R28" s="25"/>
       <c r="S28" s="25"/>
       <c r="T28" s="25"/>
     </row>
     <row r="29" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A29" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="40">
         <v>6754</v>
       </c>
       <c r="C29" s="40">
         <v>5788</v>
       </c>
       <c r="D29" s="25">
         <v>5121</v>
       </c>
-      <c r="E29" s="25"/>
+      <c r="E29" s="25">
+        <v>10226</v>
+      </c>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
       <c r="M29" s="25"/>
       <c r="N29" s="25"/>
       <c r="O29" s="25"/>
       <c r="P29" s="25"/>
       <c r="Q29" s="25"/>
       <c r="R29" s="25"/>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
     </row>
     <row r="30" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="40">
         <v>6552</v>
       </c>
       <c r="C30" s="40">
         <v>15060</v>
       </c>
       <c r="D30" s="25">
         <v>10209</v>
       </c>
-      <c r="E30" s="25"/>
+      <c r="E30" s="25">
+        <v>10690</v>
+      </c>
       <c r="F30" s="25"/>
       <c r="G30" s="25"/>
       <c r="H30" s="25"/>
       <c r="I30" s="25"/>
       <c r="J30" s="25"/>
       <c r="K30" s="25"/>
       <c r="L30" s="25"/>
       <c r="M30" s="25"/>
       <c r="N30" s="25"/>
       <c r="O30" s="25"/>
       <c r="P30" s="25"/>
       <c r="Q30" s="25"/>
       <c r="R30" s="25"/>
       <c r="S30" s="25"/>
       <c r="T30" s="25"/>
     </row>
     <row r="31" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="40">
         <v>11308</v>
       </c>
       <c r="C31" s="40">
         <v>12527</v>
       </c>
       <c r="D31" s="25">
         <v>17618</v>
       </c>
-      <c r="E31" s="25"/>
+      <c r="E31" s="25">
+        <v>19895</v>
+      </c>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="N31" s="25"/>
       <c r="O31" s="25"/>
       <c r="P31" s="25"/>
       <c r="Q31" s="25"/>
       <c r="R31" s="25"/>
       <c r="S31" s="25"/>
       <c r="T31" s="25"/>
     </row>
     <row r="32" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="40">
         <v>9664</v>
       </c>
       <c r="C32" s="40">
         <v>4526</v>
       </c>
       <c r="D32" s="25">
         <v>7442</v>
       </c>
-      <c r="E32" s="25"/>
+      <c r="E32" s="25">
+        <v>5710</v>
+      </c>
       <c r="F32" s="25"/>
       <c r="G32" s="25"/>
       <c r="H32" s="25"/>
       <c r="I32" s="25"/>
       <c r="J32" s="25"/>
       <c r="K32" s="25"/>
       <c r="L32" s="25"/>
       <c r="M32" s="25"/>
       <c r="N32" s="25"/>
       <c r="O32" s="25"/>
       <c r="P32" s="25"/>
       <c r="Q32" s="25"/>
       <c r="R32" s="25"/>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
     </row>
     <row r="33" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="21" t="s">
         <v>16</v>
       </c>
       <c r="B33" s="40">
         <v>6130</v>
       </c>
       <c r="C33" s="40">
         <v>6768</v>
       </c>
       <c r="D33" s="25">
         <v>7815</v>
       </c>
-      <c r="E33" s="25"/>
+      <c r="E33" s="25">
+        <v>8170</v>
+      </c>
       <c r="F33" s="25"/>
       <c r="G33" s="25"/>
       <c r="H33" s="25"/>
       <c r="I33" s="25"/>
       <c r="J33" s="25"/>
       <c r="K33" s="25"/>
       <c r="L33" s="25"/>
       <c r="M33" s="25"/>
       <c r="N33" s="25"/>
       <c r="O33" s="25"/>
       <c r="P33" s="25"/>
       <c r="Q33" s="25"/>
       <c r="R33" s="25"/>
       <c r="S33" s="25"/>
       <c r="T33" s="25"/>
     </row>
     <row r="34" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="40">
         <v>3350</v>
       </c>
       <c r="C34" s="40">
         <v>4960</v>
       </c>
       <c r="D34" s="25">
         <v>7437</v>
       </c>
-      <c r="E34" s="25"/>
+      <c r="E34" s="25">
+        <v>7438</v>
+      </c>
       <c r="F34" s="25"/>
       <c r="G34" s="25"/>
       <c r="H34" s="25"/>
       <c r="I34" s="25"/>
       <c r="J34" s="25"/>
       <c r="K34" s="25"/>
       <c r="L34" s="25"/>
       <c r="M34" s="25"/>
       <c r="N34" s="25"/>
       <c r="O34" s="25"/>
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
       <c r="T34" s="25"/>
     </row>
     <row r="35" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D35" s="25">
         <v>340</v>
       </c>
-      <c r="E35" s="25"/>
+      <c r="E35" s="25">
+        <v>1082</v>
+      </c>
       <c r="F35" s="25"/>
       <c r="G35" s="25"/>
       <c r="H35" s="25"/>
       <c r="I35" s="25"/>
       <c r="J35" s="25"/>
       <c r="K35" s="25"/>
       <c r="L35" s="25"/>
       <c r="M35" s="25"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
       <c r="T35" s="25"/>
     </row>
     <row r="36" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="41" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="40">
         <v>3200</v>
       </c>
       <c r="C36" s="40">
         <v>5086</v>
       </c>
       <c r="D36" s="25">
         <v>6026</v>
       </c>
-      <c r="E36" s="25"/>
+      <c r="E36" s="25">
+        <v>5715</v>
+      </c>
       <c r="F36" s="25"/>
       <c r="G36" s="25"/>
       <c r="H36" s="25"/>
       <c r="I36" s="25"/>
       <c r="J36" s="25"/>
       <c r="K36" s="25"/>
       <c r="L36" s="25"/>
       <c r="M36" s="25"/>
       <c r="N36" s="25"/>
       <c r="O36" s="25"/>
       <c r="P36" s="25"/>
       <c r="Q36" s="25"/>
       <c r="R36" s="25"/>
       <c r="S36" s="25"/>
       <c r="T36" s="25"/>
     </row>
     <row r="37" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="40">
         <v>3749</v>
       </c>
       <c r="C37" s="40">
         <v>6013</v>
       </c>
       <c r="D37" s="25">
         <v>9464</v>
       </c>
-      <c r="E37" s="25"/>
+      <c r="E37" s="25">
+        <v>6125</v>
+      </c>
       <c r="F37" s="25"/>
       <c r="G37" s="25"/>
       <c r="H37" s="25"/>
       <c r="I37" s="25"/>
       <c r="J37" s="25"/>
       <c r="K37" s="25"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
       <c r="N37" s="25"/>
       <c r="O37" s="25"/>
       <c r="P37" s="25"/>
       <c r="Q37" s="25"/>
       <c r="R37" s="25"/>
       <c r="S37" s="25"/>
       <c r="T37" s="25"/>
     </row>
     <row r="38" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="40">
         <v>13813</v>
       </c>
       <c r="C38" s="40">
         <v>9130</v>
       </c>
       <c r="D38" s="25">
         <v>13663</v>
       </c>
-      <c r="E38" s="25"/>
+      <c r="E38" s="25">
+        <v>13925</v>
+      </c>
       <c r="F38" s="25"/>
       <c r="G38" s="25"/>
       <c r="H38" s="25"/>
       <c r="I38" s="25"/>
       <c r="J38" s="25"/>
       <c r="K38" s="25"/>
       <c r="L38" s="25"/>
       <c r="M38" s="25"/>
       <c r="N38" s="25"/>
       <c r="O38" s="25"/>
       <c r="P38" s="25"/>
       <c r="Q38" s="25"/>
       <c r="R38" s="25"/>
       <c r="S38" s="25"/>
       <c r="T38" s="25"/>
     </row>
     <row r="39" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>1</v>
       </c>
       <c r="D39" s="25">
         <v>2784</v>
       </c>
-      <c r="E39" s="25"/>
+      <c r="E39" s="25">
+        <v>2863</v>
+      </c>
       <c r="F39" s="25"/>
       <c r="G39" s="25"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
       <c r="M39" s="25"/>
       <c r="N39" s="25"/>
       <c r="O39" s="25"/>
       <c r="P39" s="25"/>
       <c r="Q39" s="25"/>
       <c r="R39" s="25"/>
       <c r="S39" s="25"/>
       <c r="T39" s="25"/>
     </row>
     <row r="40" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="42">
         <v>10169</v>
       </c>
       <c r="C40" s="42">
         <v>4653</v>
       </c>
       <c r="D40" s="33">
         <v>4908</v>
       </c>
-      <c r="E40" s="33"/>
+      <c r="E40" s="33">
+        <v>5265</v>
+      </c>
       <c r="F40" s="33"/>
       <c r="G40" s="33"/>
       <c r="H40" s="33"/>
       <c r="I40" s="33"/>
       <c r="J40" s="33"/>
       <c r="K40" s="33"/>
       <c r="L40" s="33"/>
       <c r="M40" s="33"/>
       <c r="N40" s="33"/>
       <c r="O40" s="33"/>
       <c r="P40" s="33"/>
       <c r="Q40" s="33"/>
       <c r="R40" s="33"/>
       <c r="S40" s="33"/>
       <c r="T40" s="33"/>
     </row>
     <row r="41" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A41" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Q41" s="3"/>
     </row>
     <row r="42" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="4" t="s">
         <v>26</v>