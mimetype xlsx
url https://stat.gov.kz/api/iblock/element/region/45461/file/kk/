--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -1,88 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13515" yWindow="30" windowWidth="15195" windowHeight="12480" firstSheet="4" activeTab="14"/>
+    <workbookView xWindow="13515" yWindow="30" windowWidth="15195" windowHeight="12480" firstSheet="4" activeTab="15"/>
   </bookViews>
   <sheets>
     <sheet name="1998-2001" sheetId="7" r:id="rId1"/>
     <sheet name="2002-2005" sheetId="6" r:id="rId2"/>
     <sheet name="2006-2009" sheetId="1" r:id="rId3"/>
     <sheet name="2010-2013" sheetId="8" r:id="rId4"/>
     <sheet name="2014" sheetId="10" r:id="rId5"/>
     <sheet name="2015" sheetId="11" r:id="rId6"/>
     <sheet name="2016" sheetId="12" r:id="rId7"/>
     <sheet name="2017" sheetId="13" r:id="rId8"/>
     <sheet name="2018" sheetId="14" r:id="rId9"/>
     <sheet name="2019" sheetId="15" r:id="rId10"/>
     <sheet name="2020" sheetId="16" r:id="rId11"/>
     <sheet name="2021" sheetId="17" r:id="rId12"/>
     <sheet name="2022" sheetId="18" r:id="rId13"/>
     <sheet name="2023" sheetId="22" r:id="rId14"/>
-    <sheet name="2024" sheetId="21" r:id="rId15"/>
+    <sheet name="2024" sheetId="23" r:id="rId15"/>
+    <sheet name="2025" sheetId="21" r:id="rId16"/>
   </sheets>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C40" i="17"/>
   <c r="C39"/>
   <c r="C38"/>
   <c r="C37"/>
   <c r="C36"/>
   <c r="C35"/>
   <c r="C34"/>
   <c r="C33"/>
   <c r="C32"/>
   <c r="C31"/>
   <c r="C30"/>
   <c r="C29"/>
   <c r="C28"/>
   <c r="C27"/>
   <c r="C26"/>
   <c r="C25"/>
   <c r="C23"/>
   <c r="C22"/>
   <c r="C21"/>
   <c r="C20"/>
@@ -624,51 +626,51 @@
   <c r="C11"/>
   <c r="I10"/>
   <c r="G10"/>
   <c r="E10"/>
   <c r="C10"/>
   <c r="I9"/>
   <c r="G9"/>
   <c r="E9"/>
   <c r="C9"/>
   <c r="I8"/>
   <c r="G8"/>
   <c r="E8"/>
   <c r="C8"/>
   <c r="I7"/>
   <c r="G7"/>
   <c r="E7"/>
   <c r="C7"/>
   <c r="I6"/>
   <c r="G6"/>
   <c r="E6"/>
   <c r="C6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="614" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="657" uniqueCount="149">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>2006 жыл</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының жалпы көлеміне
 %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">2007 жыл </t>
   </si>
   <si>
     <t>2008 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2009 жыл </t>
   </si>
   <si>
     <t>Ғимараттарды салу бойынша жұмыстар</t>
   </si>
   <si>
     <t xml:space="preserve">Азаматтық құрылыс объектілерін салу бойынша құрылыс жұмыстары </t>
   </si>
@@ -1075,63 +1077,66 @@
     <t>x</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі*</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының жалпы көлеміне пайызбен</t>
   </si>
   <si>
     <t>* Экономикалық қызмет түрлері жалпы жіктеуішінің кодына сәйкес ( ЭҚЖЖ)</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2 санаттағы стационарлық сауда объектілерінің құрылысы</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...4 lines deleted...]
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -1289,565 +1294,586 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="167">
+  <cellXfs count="174">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...23 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 4" xfId="3"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1873,51 +1899,51 @@
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2061,123 +2087,127 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="12" style="4" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="5" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="6" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1">
-      <c r="A1" s="157" t="s">
+      <c r="A1" s="160" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="157"/>
-[...6 lines deleted...]
-      <c r="I1" s="157"/>
+      <c r="B1" s="160"/>
+      <c r="C1" s="160"/>
+      <c r="D1" s="160"/>
+      <c r="E1" s="160"/>
+      <c r="F1" s="160"/>
+      <c r="G1" s="160"/>
+      <c r="H1" s="160"/>
+      <c r="I1" s="160"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="15"/>
       <c r="B2" s="14"/>
       <c r="C2" s="16"/>
       <c r="D2" s="14"/>
       <c r="E2" s="16"/>
       <c r="F2" s="14"/>
       <c r="G2" s="16"/>
       <c r="H2" s="14"/>
       <c r="I2" s="16"/>
     </row>
     <row r="3" spans="1:9" s="1" customFormat="1">
       <c r="A3" s="17"/>
       <c r="B3" s="3"/>
       <c r="C3" s="18"/>
-      <c r="D3" s="158"/>
-[...1 lines deleted...]
-      <c r="F3" s="158"/>
+      <c r="D3" s="161"/>
+      <c r="E3" s="161"/>
+      <c r="F3" s="161"/>
       <c r="G3" s="19"/>
       <c r="I3" s="20" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="26" customFormat="1" ht="63.75">
       <c r="A4" s="21"/>
       <c r="B4" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="22" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="22" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="23" t="s">
         <v>2</v>
       </c>
@@ -2997,57 +3027,57 @@
       </c>
       <c r="G29" s="41">
         <f t="shared" si="2"/>
         <v>27.180886593381668</v>
       </c>
       <c r="H29" s="39">
         <v>7100057</v>
       </c>
       <c r="I29" s="41">
         <f t="shared" si="3"/>
         <v>48.481960075767816</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="34"/>
       <c r="B30" s="42"/>
       <c r="C30" s="33"/>
       <c r="D30" s="42"/>
       <c r="E30" s="33"/>
       <c r="F30" s="42"/>
       <c r="G30" s="33"/>
       <c r="H30" s="43"/>
       <c r="I30" s="33"/>
     </row>
     <row r="31" spans="1:9">
-      <c r="A31" s="159"/>
-[...5 lines deleted...]
-      <c r="G31" s="159"/>
+      <c r="A31" s="162"/>
+      <c r="B31" s="162"/>
+      <c r="C31" s="162"/>
+      <c r="D31" s="162"/>
+      <c r="E31" s="162"/>
+      <c r="F31" s="162"/>
+      <c r="G31" s="162"/>
       <c r="H31" s="43"/>
       <c r="I31" s="33"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="34"/>
       <c r="B32" s="42"/>
       <c r="C32" s="33"/>
       <c r="D32" s="42"/>
       <c r="E32" s="33"/>
       <c r="F32" s="42"/>
       <c r="G32" s="33"/>
       <c r="H32" s="43"/>
       <c r="I32" s="33"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="34"/>
       <c r="B33" s="42"/>
       <c r="C33" s="33"/>
       <c r="D33" s="42"/>
       <c r="E33" s="33"/>
       <c r="F33" s="42"/>
       <c r="G33" s="33"/>
       <c r="H33" s="43"/>
       <c r="I33" s="33"/>
     </row>
@@ -3294,55 +3324,55 @@
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="4" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="166" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="163"/>
-      <c r="C1" s="163"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="95"/>
       <c r="B2" s="95"/>
       <c r="C2" s="10"/>
     </row>
     <row r="3" spans="1:4" ht="51">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>133</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="96" t="s">
         <v>130</v>
       </c>
       <c r="B4" s="107">
         <v>284060485</v>
       </c>
       <c r="C4" s="108">
         <v>100</v>
@@ -3741,55 +3771,55 @@
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="4" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="166" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="163"/>
-      <c r="C1" s="163"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="95"/>
       <c r="B2" s="95"/>
       <c r="C2" s="10"/>
     </row>
     <row r="3" spans="1:4" ht="51">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>134</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="96" t="s">
         <v>131</v>
       </c>
       <c r="B4" s="107">
         <v>359271853</v>
       </c>
       <c r="C4" s="108">
         <v>100</v>
@@ -4188,55 +4218,55 @@
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F23" sqref="F23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="4" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="166" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="163"/>
-      <c r="C1" s="163"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="95"/>
       <c r="B2" s="95"/>
       <c r="C2" s="10"/>
     </row>
     <row r="3" spans="1:4" ht="51">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>136</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="96" t="s">
         <v>131</v>
       </c>
       <c r="B4" s="116">
         <v>402350261</v>
       </c>
       <c r="C4" s="117">
         <v>100</v>
@@ -4666,67 +4696,67 @@
         <v>17533907</v>
       </c>
       <c r="C40" s="125">
         <f>B40/B4*100</f>
         <v>4.3578714119437336</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:IV65536"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="12.28515625" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="4" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="166" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="163"/>
-      <c r="C1" s="163"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="95"/>
       <c r="B2" s="95"/>
       <c r="C2" s="10"/>
     </row>
     <row r="3" spans="1:4" ht="51">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>141</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="96" t="s">
         <v>131</v>
       </c>
       <c r="B4" s="126">
         <v>272646492</v>
       </c>
       <c r="C4" s="127">
         <v>100</v>
@@ -5107,55 +5137,55 @@
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G18" sqref="G18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="31.7109375" defaultRowHeight="12.75"/>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="164" t="s">
+      <c r="A1" s="167" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="164"/>
-      <c r="C1" s="164"/>
+      <c r="B1" s="167"/>
+      <c r="C1" s="167"/>
       <c r="D1" s="133"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="145"/>
       <c r="B2" s="145"/>
       <c r="C2" s="146"/>
       <c r="D2" s="133"/>
       <c r="E2" s="134"/>
       <c r="F2" s="134"/>
     </row>
     <row r="3" spans="1:6" ht="22.5">
       <c r="A3" s="141"/>
       <c r="B3" s="142" t="s">
         <v>143</v>
       </c>
       <c r="C3" s="143" t="s">
         <v>144</v>
       </c>
       <c r="D3" s="135"/>
       <c r="E3" s="134"/>
       <c r="F3" s="134"/>
     </row>
     <row r="4" spans="1:6" ht="22.5" customHeight="1">
@@ -5627,677 +5657,1230 @@
       <c r="B37" s="136">
         <v>157863</v>
       </c>
       <c r="C37" s="147">
         <v>5.013145108396104E-2</v>
       </c>
       <c r="D37" s="133"/>
       <c r="E37" s="134"/>
       <c r="F37" s="134"/>
     </row>
     <row r="38" spans="1:6" ht="29.25" customHeight="1">
       <c r="A38" s="140" t="s">
         <v>128</v>
       </c>
       <c r="B38" s="144">
         <v>14388580</v>
       </c>
       <c r="C38" s="149">
         <v>4.5692809235708189</v>
       </c>
       <c r="D38" s="133"/>
       <c r="E38" s="134"/>
       <c r="F38" s="134"/>
     </row>
     <row r="39" spans="1:6">
-      <c r="A39" s="165" t="s">
+      <c r="A39" s="168" t="s">
         <v>145</v>
       </c>
-      <c r="B39" s="166"/>
-[...3 lines deleted...]
-      <c r="F39" s="166"/>
+      <c r="B39" s="169"/>
+      <c r="C39" s="169"/>
+      <c r="D39" s="169"/>
+      <c r="E39" s="169"/>
+      <c r="F39" s="169"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A39:F39"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F40"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="31.7109375" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="28.85546875" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" customWidth="1"/>
+    <col min="3" max="3" width="14.85546875" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="164" t="s">
+      <c r="A1" s="167" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="164"/>
-      <c r="C1" s="164"/>
+      <c r="B1" s="167"/>
+      <c r="C1" s="167"/>
       <c r="D1" s="133"/>
       <c r="E1" s="134"/>
       <c r="F1" s="134"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="145"/>
       <c r="B2" s="145"/>
       <c r="C2" s="146"/>
       <c r="D2" s="133"/>
       <c r="E2" s="134"/>
       <c r="F2" s="134"/>
     </row>
-    <row r="3" spans="1:6" ht="22.5">
+    <row r="3" spans="1:6" ht="45">
       <c r="A3" s="141"/>
       <c r="B3" s="142" t="s">
         <v>146</v>
       </c>
       <c r="C3" s="143" t="s">
         <v>144</v>
       </c>
       <c r="D3" s="135"/>
       <c r="E3" s="134"/>
       <c r="F3" s="134"/>
     </row>
-    <row r="4" spans="1:6" ht="22.5" customHeight="1">
+    <row r="4" spans="1:6" ht="33.75">
       <c r="A4" s="137" t="s">
         <v>142</v>
       </c>
       <c r="B4" s="151">
         <v>411618865</v>
       </c>
       <c r="C4" s="152">
         <v>100</v>
       </c>
       <c r="D4" s="133"/>
       <c r="E4" s="134"/>
       <c r="F4" s="134"/>
     </row>
-    <row r="5" spans="1:6" ht="16.5" customHeight="1">
+    <row r="5" spans="1:6">
       <c r="A5" s="137" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="153" t="s">
         <v>137</v>
       </c>
       <c r="C5" s="153" t="s">
         <v>137</v>
       </c>
       <c r="D5" s="133"/>
       <c r="E5" s="134"/>
       <c r="F5" s="134"/>
     </row>
-    <row r="6" spans="1:6" ht="22.5" customHeight="1">
+    <row r="6" spans="1:6">
       <c r="A6" s="137" t="s">
         <v>115</v>
       </c>
       <c r="B6" s="151">
         <v>35193201</v>
       </c>
       <c r="C6" s="154">
         <v>8.5499485063688709</v>
       </c>
       <c r="D6" s="133"/>
       <c r="E6" s="134"/>
       <c r="F6" s="134"/>
     </row>
-    <row r="7" spans="1:6" ht="42.75" customHeight="1">
+    <row r="7" spans="1:6" ht="33.75">
       <c r="A7" s="137" t="s">
         <v>116</v>
       </c>
       <c r="B7" s="151">
         <v>59902628</v>
       </c>
       <c r="C7" s="154">
         <v>14.552935517180437</v>
       </c>
       <c r="D7" s="133"/>
       <c r="E7" s="134"/>
       <c r="F7" s="134"/>
     </row>
-    <row r="8" spans="1:6" ht="22.5" customHeight="1">
+    <row r="8" spans="1:6" ht="22.5">
       <c r="A8" s="137" t="s">
         <v>78</v>
       </c>
       <c r="B8" s="151">
         <v>5133031</v>
       </c>
       <c r="C8" s="154">
         <v>1.247034923921672</v>
       </c>
       <c r="D8" s="133"/>
       <c r="E8" s="134"/>
       <c r="F8" s="134"/>
     </row>
-    <row r="9" spans="1:6" ht="22.5" customHeight="1">
+    <row r="9" spans="1:6" ht="22.5">
       <c r="A9" s="137" t="s">
         <v>147</v>
       </c>
       <c r="B9" s="151">
         <v>38380</v>
       </c>
       <c r="C9" s="154">
         <v>9.3241596203322702E-3</v>
       </c>
       <c r="D9" s="133"/>
       <c r="E9" s="134"/>
       <c r="F9" s="134"/>
     </row>
-    <row r="10" spans="1:6" ht="32.25" customHeight="1">
+    <row r="10" spans="1:6" ht="22.5">
       <c r="A10" s="137" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="151">
         <v>82167329</v>
       </c>
       <c r="C10" s="154">
         <v>19.961992995632016</v>
       </c>
       <c r="D10" s="133"/>
       <c r="E10" s="134"/>
       <c r="F10" s="134"/>
     </row>
-    <row r="11" spans="1:6" ht="24.75" customHeight="1">
+    <row r="11" spans="1:6">
       <c r="A11" s="137" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="151">
         <v>1673750</v>
       </c>
       <c r="C11" s="154">
         <v>0.40662616374494887</v>
       </c>
       <c r="D11" s="133"/>
       <c r="E11" s="134"/>
       <c r="F11" s="134"/>
     </row>
-    <row r="12" spans="1:6" ht="21" customHeight="1">
+    <row r="12" spans="1:6">
       <c r="A12" s="137" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="151">
         <v>25738200</v>
       </c>
       <c r="C12" s="154">
         <v>6.2529204048993234</v>
       </c>
       <c r="D12" s="133"/>
       <c r="E12" s="134"/>
       <c r="F12" s="134"/>
     </row>
-    <row r="13" spans="1:6" ht="30" customHeight="1">
+    <row r="13" spans="1:6" ht="22.5">
       <c r="A13" s="137" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="151">
         <v>22061</v>
       </c>
       <c r="C13" s="154">
         <v>5.3595697077683749E-3</v>
       </c>
       <c r="D13" s="133"/>
       <c r="E13" s="134"/>
       <c r="F13" s="134"/>
     </row>
-    <row r="14" spans="1:6" ht="21" customHeight="1">
+    <row r="14" spans="1:6" ht="33.75">
       <c r="A14" s="137" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="151">
         <v>30302219</v>
       </c>
       <c r="C14" s="154">
         <v>7.3617177385686645</v>
       </c>
       <c r="D14" s="133"/>
       <c r="E14" s="134"/>
       <c r="F14" s="134"/>
     </row>
-    <row r="15" spans="1:6" ht="15" customHeight="1">
+    <row r="15" spans="1:6">
       <c r="A15" s="137" t="s">
         <v>117</v>
       </c>
       <c r="B15" s="151">
         <v>12452731</v>
       </c>
       <c r="C15" s="154">
         <v>3.0253061895013</v>
       </c>
       <c r="D15" s="133"/>
       <c r="E15" s="134"/>
       <c r="F15" s="134"/>
     </row>
-    <row r="16" spans="1:6" ht="24.75" customHeight="1">
+    <row r="16" spans="1:6" ht="22.5">
       <c r="A16" s="137" t="s">
         <v>118</v>
       </c>
       <c r="B16" s="151">
         <v>9135315</v>
       </c>
       <c r="C16" s="154">
         <v>2.2193625649300599</v>
       </c>
       <c r="D16" s="133"/>
       <c r="E16" s="134"/>
       <c r="F16" s="134"/>
     </row>
-    <row r="17" spans="1:6" ht="15.75" customHeight="1">
+    <row r="17" spans="1:6">
       <c r="A17" s="137" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="151">
         <v>3139503</v>
       </c>
       <c r="C17" s="154">
         <v>0.76272087286378387</v>
       </c>
       <c r="D17" s="133"/>
       <c r="E17" s="134"/>
       <c r="F17" s="134"/>
     </row>
-    <row r="18" spans="1:6" ht="22.5" customHeight="1">
+    <row r="18" spans="1:6" ht="33.75">
       <c r="A18" s="137" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="151">
         <v>13855158</v>
       </c>
       <c r="C18" s="154">
         <v>3.3660162781897762</v>
       </c>
       <c r="D18" s="133"/>
       <c r="E18" s="134"/>
       <c r="F18" s="134"/>
     </row>
-    <row r="19" spans="1:6" ht="27" customHeight="1">
+    <row r="19" spans="1:6" ht="22.5">
       <c r="A19" s="137" t="s">
         <v>91</v>
       </c>
       <c r="B19" s="151">
         <v>32154</v>
       </c>
       <c r="C19" s="154">
         <v>7.811595321317452E-3</v>
       </c>
       <c r="D19" s="133"/>
       <c r="E19" s="134"/>
       <c r="F19" s="134"/>
     </row>
-    <row r="20" spans="1:6" ht="16.5" customHeight="1">
+    <row r="20" spans="1:6">
       <c r="A20" s="137" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="151">
         <v>1369511</v>
       </c>
       <c r="C20" s="154">
         <v>0.3327133706566146</v>
       </c>
       <c r="D20" s="133"/>
       <c r="E20" s="134"/>
       <c r="F20" s="134"/>
     </row>
-    <row r="21" spans="1:6" ht="18" customHeight="1">
+    <row r="21" spans="1:6">
       <c r="A21" s="137" t="s">
         <v>79</v>
       </c>
       <c r="B21" s="151">
         <v>540869</v>
       </c>
       <c r="C21" s="154">
         <v>0.13140044006486437</v>
       </c>
       <c r="D21" s="133"/>
       <c r="E21" s="134"/>
       <c r="F21" s="134"/>
     </row>
-    <row r="22" spans="1:6" ht="15.75" customHeight="1">
+    <row r="22" spans="1:6">
       <c r="A22" s="137" t="s">
         <v>62</v>
       </c>
       <c r="B22" s="155" t="s">
         <v>139</v>
       </c>
       <c r="C22" s="153" t="s">
         <v>140</v>
       </c>
       <c r="D22" s="139"/>
       <c r="E22" s="134"/>
       <c r="F22" s="134"/>
     </row>
-    <row r="23" spans="1:6" ht="15.75" customHeight="1">
+    <row r="23" spans="1:6">
       <c r="A23" s="137" t="s">
         <v>63</v>
       </c>
       <c r="B23" s="155" t="s">
         <v>137</v>
       </c>
       <c r="C23" s="155" t="s">
         <v>137</v>
       </c>
       <c r="D23" s="133"/>
       <c r="E23" s="134"/>
       <c r="F23" s="134"/>
     </row>
-    <row r="24" spans="1:6" ht="31.5" customHeight="1">
+    <row r="24" spans="1:6" ht="45">
       <c r="A24" s="137" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="151" t="s">
         <v>140</v>
       </c>
       <c r="C24" s="153" t="s">
         <v>140</v>
       </c>
       <c r="D24" s="133"/>
       <c r="E24" s="134"/>
       <c r="F24" s="134"/>
     </row>
-    <row r="25" spans="1:6" ht="17.25" customHeight="1">
+    <row r="25" spans="1:6" ht="22.5">
       <c r="A25" s="137" t="s">
         <v>120</v>
       </c>
       <c r="B25" s="151">
         <v>13279022</v>
       </c>
       <c r="C25" s="154">
         <v>3.2260479606540873</v>
       </c>
       <c r="D25" s="133"/>
       <c r="E25" s="134"/>
       <c r="F25" s="134"/>
     </row>
-    <row r="26" spans="1:6" ht="21.75" customHeight="1">
+    <row r="26" spans="1:6" ht="22.5">
       <c r="A26" s="137" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="151">
         <v>11619283</v>
       </c>
       <c r="C26" s="154">
         <v>2.8228256739398958</v>
       </c>
       <c r="D26" s="133"/>
       <c r="E26" s="134"/>
       <c r="F26" s="134"/>
     </row>
-    <row r="27" spans="1:6" ht="13.5" customHeight="1">
+    <row r="27" spans="1:6">
       <c r="A27" s="137" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="151">
         <v>1450527</v>
       </c>
       <c r="C27" s="154">
         <v>0.3523956561126031</v>
       </c>
       <c r="D27" s="133"/>
       <c r="E27" s="134"/>
       <c r="F27" s="134"/>
     </row>
-    <row r="28" spans="1:6" ht="22.5" customHeight="1">
+    <row r="28" spans="1:6" ht="33.75">
       <c r="A28" s="137" t="s">
         <v>121</v>
       </c>
       <c r="B28" s="151">
         <v>54812586</v>
       </c>
       <c r="C28" s="154">
         <v>13.316344478040385</v>
       </c>
       <c r="D28" s="133"/>
       <c r="E28" s="134"/>
       <c r="F28" s="134"/>
     </row>
-    <row r="29" spans="1:6" ht="19.5" customHeight="1">
+    <row r="29" spans="1:6" ht="22.5">
       <c r="A29" s="137" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="151">
         <v>1984424</v>
       </c>
       <c r="C29" s="154">
         <v>0.4821022962589433</v>
       </c>
       <c r="D29" s="133"/>
       <c r="E29" s="134"/>
       <c r="F29" s="134"/>
     </row>
-    <row r="30" spans="1:6" ht="21" customHeight="1">
+    <row r="30" spans="1:6">
       <c r="A30" s="137" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="151">
         <v>447926</v>
       </c>
       <c r="C30" s="154">
         <v>0.10882057118543388</v>
       </c>
       <c r="D30" s="133"/>
       <c r="E30" s="134"/>
       <c r="F30" s="134"/>
     </row>
-    <row r="31" spans="1:6" ht="24" customHeight="1">
+    <row r="31" spans="1:6" ht="22.5">
       <c r="A31" s="137" t="s">
         <v>122</v>
       </c>
       <c r="B31" s="151">
         <v>1298833</v>
       </c>
       <c r="C31" s="154">
         <v>0.31554263189564941</v>
       </c>
       <c r="D31" s="133"/>
       <c r="E31" s="134"/>
       <c r="F31" s="134"/>
     </row>
-    <row r="32" spans="1:6" ht="23.25" customHeight="1">
+    <row r="32" spans="1:6" ht="22.5">
       <c r="A32" s="137" t="s">
         <v>123</v>
       </c>
       <c r="B32" s="151">
         <v>231713</v>
       </c>
       <c r="C32" s="154">
         <v>5.6293095312820514E-2</v>
       </c>
       <c r="D32" s="133"/>
       <c r="E32" s="134"/>
       <c r="F32" s="134"/>
     </row>
-    <row r="33" spans="1:6" ht="18" customHeight="1">
+    <row r="33" spans="1:6" ht="22.5">
       <c r="A33" s="137" t="s">
         <v>124</v>
       </c>
       <c r="B33" s="151">
         <v>1155257</v>
       </c>
       <c r="C33" s="154">
         <v>0.28066182049260546</v>
       </c>
       <c r="D33" s="133"/>
       <c r="E33" s="134"/>
       <c r="F33" s="134"/>
     </row>
-    <row r="34" spans="1:6" ht="18.75" customHeight="1">
+    <row r="34" spans="1:6">
       <c r="A34" s="137" t="s">
         <v>69</v>
       </c>
       <c r="B34" s="151">
         <v>2873788</v>
       </c>
       <c r="C34" s="154">
         <v>0.69816722321509728</v>
       </c>
       <c r="D34" s="133"/>
       <c r="E34" s="134"/>
       <c r="F34" s="134"/>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="137" t="s">
         <v>125</v>
       </c>
       <c r="B35" s="151">
         <v>1325528</v>
       </c>
       <c r="C35" s="154">
         <v>0.32202800034444484</v>
       </c>
       <c r="D35" s="133"/>
       <c r="E35" s="134"/>
       <c r="F35" s="134"/>
     </row>
-    <row r="36" spans="1:6" ht="15.75" customHeight="1">
+    <row r="36" spans="1:6">
       <c r="A36" s="137" t="s">
         <v>55</v>
       </c>
       <c r="B36" s="151">
         <v>24935854</v>
       </c>
       <c r="C36" s="154">
         <v>6.0579959084236821</v>
       </c>
       <c r="D36" s="133"/>
       <c r="E36" s="134"/>
       <c r="F36" s="134"/>
     </row>
-    <row r="37" spans="1:6" ht="22.5" customHeight="1">
+    <row r="37" spans="1:6">
       <c r="A37" s="137" t="s">
         <v>126</v>
       </c>
       <c r="B37" s="151">
         <v>159780</v>
       </c>
       <c r="C37" s="154">
         <v>3.8817462848793387E-2</v>
       </c>
       <c r="D37" s="133"/>
       <c r="E37" s="134"/>
       <c r="F37" s="134"/>
     </row>
-    <row r="38" spans="1:6" ht="21.75" customHeight="1">
+    <row r="38" spans="1:6" ht="22.5">
       <c r="A38" s="137" t="s">
         <v>127</v>
       </c>
       <c r="B38" s="151">
         <v>186454</v>
       </c>
       <c r="C38" s="154">
         <v>4.5297729490605343E-2</v>
       </c>
       <c r="D38" s="133"/>
       <c r="E38" s="134"/>
       <c r="F38" s="134"/>
     </row>
-    <row r="39" spans="1:6" ht="29.25" customHeight="1">
+    <row r="39" spans="1:6" ht="22.5">
       <c r="A39" s="140" t="s">
         <v>128</v>
       </c>
       <c r="B39" s="156">
         <v>10927052</v>
       </c>
       <c r="C39" s="150">
         <v>2.654652866797055</v>
       </c>
       <c r="D39" s="133"/>
       <c r="E39" s="134"/>
       <c r="F39" s="134"/>
     </row>
     <row r="40" spans="1:6">
-      <c r="A40" s="165" t="s">
+      <c r="A40" s="168" t="s">
         <v>145</v>
       </c>
-      <c r="B40" s="166"/>
-[...3 lines deleted...]
-      <c r="F40" s="166"/>
+      <c r="B40" s="169"/>
+      <c r="C40" s="169"/>
+      <c r="D40" s="169"/>
+      <c r="E40" s="169"/>
+      <c r="F40" s="169"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A40:F40"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F39"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:C1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="31.7109375" defaultRowHeight="12.75"/>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="167" t="s">
+        <v>135</v>
+      </c>
+      <c r="B1" s="167"/>
+      <c r="C1" s="167"/>
+      <c r="D1" s="133"/>
+      <c r="E1" s="134"/>
+      <c r="F1" s="134"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="145"/>
+      <c r="B2" s="145"/>
+      <c r="C2" s="146"/>
+      <c r="D2" s="133"/>
+      <c r="E2" s="134"/>
+      <c r="F2" s="134"/>
+    </row>
+    <row r="3" spans="1:6" ht="22.5">
+      <c r="A3" s="141"/>
+      <c r="B3" s="142" t="s">
+        <v>148</v>
+      </c>
+      <c r="C3" s="143" t="s">
+        <v>144</v>
+      </c>
+      <c r="D3" s="135"/>
+      <c r="E3" s="134"/>
+      <c r="F3" s="134"/>
+    </row>
+    <row r="4" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A4" s="137" t="s">
+        <v>142</v>
+      </c>
+      <c r="B4" s="151">
+        <v>461099655</v>
+      </c>
+      <c r="C4" s="159">
+        <v>100</v>
+      </c>
+      <c r="D4" s="133"/>
+      <c r="E4" s="134"/>
+      <c r="F4" s="134"/>
+    </row>
+    <row r="5" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A5" s="83" t="s">
+        <v>89</v>
+      </c>
+      <c r="B5" s="151"/>
+      <c r="C5" s="159"/>
+      <c r="D5" s="133"/>
+      <c r="E5" s="134"/>
+      <c r="F5" s="134"/>
+    </row>
+    <row r="6" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A6" s="157" t="s">
+        <v>115</v>
+      </c>
+      <c r="B6" s="170">
+        <v>58581669</v>
+      </c>
+      <c r="C6" s="171">
+        <v>12.704773982101546</v>
+      </c>
+      <c r="D6" s="133"/>
+      <c r="E6" s="134"/>
+      <c r="F6" s="134"/>
+    </row>
+    <row r="7" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A7" s="157" t="s">
+        <v>116</v>
+      </c>
+      <c r="B7" s="170">
+        <v>118744176</v>
+      </c>
+      <c r="C7" s="171">
+        <v>25.752388819288967</v>
+      </c>
+      <c r="D7" s="133"/>
+      <c r="E7" s="134"/>
+      <c r="F7" s="134"/>
+    </row>
+    <row r="8" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A8" s="157" t="s">
+        <v>78</v>
+      </c>
+      <c r="B8" s="172" t="s">
+        <v>139</v>
+      </c>
+      <c r="C8" s="171" t="s">
+        <v>140</v>
+      </c>
+      <c r="D8" s="133"/>
+      <c r="E8" s="134"/>
+      <c r="F8" s="134"/>
+    </row>
+    <row r="9" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A9" s="157" t="s">
+        <v>90</v>
+      </c>
+      <c r="B9" s="170">
+        <v>45669</v>
+      </c>
+      <c r="C9" s="171">
+        <v>9.9043665517381495E-3</v>
+      </c>
+      <c r="D9" s="133"/>
+      <c r="E9" s="134"/>
+      <c r="F9" s="134"/>
+    </row>
+    <row r="10" spans="1:6" ht="32.25" customHeight="1">
+      <c r="A10" s="157" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="170">
+        <v>82261850</v>
+      </c>
+      <c r="C10" s="171">
+        <v>17.840362513392037</v>
+      </c>
+      <c r="D10" s="133"/>
+      <c r="E10" s="134"/>
+      <c r="F10" s="134"/>
+    </row>
+    <row r="11" spans="1:6" ht="24.75" customHeight="1">
+      <c r="A11" s="157" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="170">
+        <v>457965</v>
+      </c>
+      <c r="C11" s="171">
+        <v>9.9320178411324109E-2</v>
+      </c>
+      <c r="D11" s="133"/>
+      <c r="E11" s="134"/>
+      <c r="F11" s="134"/>
+    </row>
+    <row r="12" spans="1:6" ht="21" customHeight="1">
+      <c r="A12" s="157" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="170">
+        <v>795106</v>
+      </c>
+      <c r="C12" s="171">
+        <v>0.17243691062835431</v>
+      </c>
+      <c r="D12" s="133"/>
+      <c r="E12" s="134"/>
+      <c r="F12" s="134"/>
+    </row>
+    <row r="13" spans="1:6" ht="30" customHeight="1">
+      <c r="A13" s="157" t="s">
+        <v>48</v>
+      </c>
+      <c r="B13" s="170">
+        <v>229921</v>
+      </c>
+      <c r="C13" s="171">
+        <v>4.9863624382889639E-2</v>
+      </c>
+      <c r="D13" s="133"/>
+      <c r="E13" s="134"/>
+      <c r="F13" s="134"/>
+    </row>
+    <row r="14" spans="1:6" ht="21" customHeight="1">
+      <c r="A14" s="157" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="170">
+        <v>30785892</v>
+      </c>
+      <c r="C14" s="171">
+        <v>6.676624383941471</v>
+      </c>
+      <c r="D14" s="133"/>
+      <c r="E14" s="134"/>
+      <c r="F14" s="134"/>
+    </row>
+    <row r="15" spans="1:6" ht="15" customHeight="1">
+      <c r="A15" s="157" t="s">
+        <v>117</v>
+      </c>
+      <c r="B15" s="170">
+        <v>11018420</v>
+      </c>
+      <c r="C15" s="171">
+        <v>2.3895962359807013</v>
+      </c>
+      <c r="D15" s="133"/>
+      <c r="E15" s="134"/>
+      <c r="F15" s="134"/>
+    </row>
+    <row r="16" spans="1:6" ht="24.75" customHeight="1">
+      <c r="A16" s="157" t="s">
+        <v>118</v>
+      </c>
+      <c r="B16" s="170">
+        <v>10867502</v>
+      </c>
+      <c r="C16" s="171">
+        <v>2.3568662179979292</v>
+      </c>
+      <c r="D16" s="133"/>
+      <c r="E16" s="134"/>
+      <c r="F16" s="134"/>
+    </row>
+    <row r="17" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A17" s="157" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="170">
+        <v>620572</v>
+      </c>
+      <c r="C17" s="171">
+        <v>0.13458522323119068</v>
+      </c>
+      <c r="D17" s="133"/>
+      <c r="E17" s="134"/>
+      <c r="F17" s="134"/>
+    </row>
+    <row r="18" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A18" s="157" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="170">
+        <v>5539436</v>
+      </c>
+      <c r="C18" s="171">
+        <v>1.2013533169960839</v>
+      </c>
+      <c r="D18" s="133"/>
+      <c r="E18" s="134"/>
+      <c r="F18" s="134"/>
+    </row>
+    <row r="19" spans="1:6" ht="27" customHeight="1">
+      <c r="A19" s="157" t="s">
+        <v>91</v>
+      </c>
+      <c r="B19" s="172" t="s">
+        <v>139</v>
+      </c>
+      <c r="C19" s="171" t="s">
+        <v>140</v>
+      </c>
+      <c r="D19" s="133"/>
+      <c r="E19" s="134"/>
+      <c r="F19" s="134"/>
+    </row>
+    <row r="20" spans="1:6" ht="16.5" customHeight="1">
+      <c r="A20" s="157" t="s">
+        <v>60</v>
+      </c>
+      <c r="B20" s="170">
+        <v>5171612</v>
+      </c>
+      <c r="C20" s="171">
+        <v>1.1215822748772171</v>
+      </c>
+      <c r="D20" s="133"/>
+      <c r="E20" s="134"/>
+      <c r="F20" s="134"/>
+    </row>
+    <row r="21" spans="1:6" ht="18" customHeight="1">
+      <c r="A21" s="157" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="170">
+        <v>216781</v>
+      </c>
+      <c r="C21" s="171">
+        <v>4.7013915028845554E-2</v>
+      </c>
+      <c r="D21" s="133"/>
+      <c r="E21" s="134"/>
+      <c r="F21" s="134"/>
+    </row>
+    <row r="22" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A22" s="157" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="170">
+        <v>1257587</v>
+      </c>
+      <c r="C22" s="171">
+        <v>0.2727364868663803</v>
+      </c>
+      <c r="D22" s="139"/>
+      <c r="E22" s="134"/>
+      <c r="F22" s="134"/>
+    </row>
+    <row r="23" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A23" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="B23" s="170">
+        <v>765202</v>
+      </c>
+      <c r="C23" s="171">
+        <v>0.16595154468289505</v>
+      </c>
+      <c r="D23" s="133"/>
+      <c r="E23" s="134"/>
+      <c r="F23" s="134"/>
+    </row>
+    <row r="24" spans="1:6" ht="31.5" customHeight="1">
+      <c r="A24" s="157" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24" s="170">
+        <v>16335747</v>
+      </c>
+      <c r="C24" s="171">
+        <v>3.5427801393605471</v>
+      </c>
+      <c r="D24" s="133"/>
+      <c r="E24" s="134"/>
+      <c r="F24" s="134"/>
+    </row>
+    <row r="25" spans="1:6" ht="17.25" customHeight="1">
+      <c r="A25" s="157" t="s">
+        <v>65</v>
+      </c>
+      <c r="B25" s="170">
+        <v>18008625</v>
+      </c>
+      <c r="C25" s="171">
+        <v>3.9055819722962055</v>
+      </c>
+      <c r="D25" s="133"/>
+      <c r="E25" s="134"/>
+      <c r="F25" s="134"/>
+    </row>
+    <row r="26" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A26" s="157" t="s">
+        <v>66</v>
+      </c>
+      <c r="B26" s="170">
+        <v>1551634</v>
+      </c>
+      <c r="C26" s="171">
+        <v>0.33650730014100749</v>
+      </c>
+      <c r="D26" s="133"/>
+      <c r="E26" s="134"/>
+      <c r="F26" s="134"/>
+    </row>
+    <row r="27" spans="1:6" ht="13.5" customHeight="1">
+      <c r="A27" s="157" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="170">
+        <v>40790602</v>
+      </c>
+      <c r="C27" s="171">
+        <v>8.8463744350448508</v>
+      </c>
+      <c r="D27" s="133"/>
+      <c r="E27" s="134"/>
+      <c r="F27" s="134"/>
+    </row>
+    <row r="28" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A28" s="157" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28" s="170">
+        <v>5089193</v>
+      </c>
+      <c r="C28" s="171">
+        <v>1.1037078307941914</v>
+      </c>
+      <c r="D28" s="133"/>
+      <c r="E28" s="134"/>
+      <c r="F28" s="134"/>
+    </row>
+    <row r="29" spans="1:6" ht="19.5" customHeight="1">
+      <c r="A29" s="157" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="170">
+        <v>395163</v>
+      </c>
+      <c r="C29" s="171">
+        <v>8.5700129183570964E-2</v>
+      </c>
+      <c r="D29" s="133"/>
+      <c r="E29" s="134"/>
+      <c r="F29" s="134"/>
+    </row>
+    <row r="30" spans="1:6" ht="21" customHeight="1">
+      <c r="A30" s="157" t="s">
+        <v>122</v>
+      </c>
+      <c r="B30" s="170">
+        <v>1296394</v>
+      </c>
+      <c r="C30" s="171">
+        <v>0.28115267186656212</v>
+      </c>
+      <c r="D30" s="133"/>
+      <c r="E30" s="134"/>
+      <c r="F30" s="134"/>
+    </row>
+    <row r="31" spans="1:6" ht="24" customHeight="1">
+      <c r="A31" s="157" t="s">
+        <v>123</v>
+      </c>
+      <c r="B31" s="170">
+        <v>573517</v>
+      </c>
+      <c r="C31" s="171">
+        <v>0.12438027089827251</v>
+      </c>
+      <c r="D31" s="133"/>
+      <c r="E31" s="134"/>
+      <c r="F31" s="134"/>
+    </row>
+    <row r="32" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A32" s="157" t="s">
+        <v>124</v>
+      </c>
+      <c r="B32" s="170">
+        <v>960033</v>
+      </c>
+      <c r="C32" s="171">
+        <v>0.20820510047876742</v>
+      </c>
+      <c r="D32" s="133"/>
+      <c r="E32" s="134"/>
+      <c r="F32" s="134"/>
+    </row>
+    <row r="33" spans="1:6" ht="18" customHeight="1">
+      <c r="A33" s="157" t="s">
+        <v>69</v>
+      </c>
+      <c r="B33" s="170">
+        <v>9244678</v>
+      </c>
+      <c r="C33" s="171">
+        <v>2.0049197390963132</v>
+      </c>
+      <c r="D33" s="133"/>
+      <c r="E33" s="134"/>
+      <c r="F33" s="134"/>
+    </row>
+    <row r="34" spans="1:6" ht="18.75" customHeight="1">
+      <c r="A34" s="157" t="s">
+        <v>125</v>
+      </c>
+      <c r="B34" s="170">
+        <v>1637822</v>
+      </c>
+      <c r="C34" s="171">
+        <v>0.35519913802581354</v>
+      </c>
+      <c r="D34" s="133"/>
+      <c r="E34" s="134"/>
+      <c r="F34" s="134"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="157" t="s">
+        <v>55</v>
+      </c>
+      <c r="B35" s="170">
+        <v>18579541</v>
+      </c>
+      <c r="C35" s="171">
+        <v>4.029398156890835</v>
+      </c>
+      <c r="D35" s="133"/>
+      <c r="E35" s="134"/>
+      <c r="F35" s="134"/>
+    </row>
+    <row r="36" spans="1:6" ht="15.75" customHeight="1">
+      <c r="A36" s="157" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" s="170">
+        <v>246474</v>
+      </c>
+      <c r="C36" s="171">
+        <v>5.3453520801268001E-2</v>
+      </c>
+      <c r="D36" s="133"/>
+      <c r="E36" s="134"/>
+      <c r="F36" s="134"/>
+    </row>
+    <row r="37" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A37" s="157" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" s="170">
+        <v>523020</v>
+      </c>
+      <c r="C37" s="171">
+        <v>0.11342884218813827</v>
+      </c>
+      <c r="D37" s="133"/>
+      <c r="E37" s="134"/>
+      <c r="F37" s="134"/>
+    </row>
+    <row r="38" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A38" s="158" t="s">
+        <v>128</v>
+      </c>
+      <c r="B38" s="156">
+        <v>14311119</v>
+      </c>
+      <c r="C38" s="173">
+        <v>3.1036932786254199</v>
+      </c>
+      <c r="D38" s="133"/>
+      <c r="E38" s="134"/>
+      <c r="F38" s="134"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="168" t="s">
+        <v>145</v>
+      </c>
+      <c r="B39" s="169"/>
+      <c r="C39" s="169"/>
+      <c r="D39" s="169"/>
+      <c r="E39" s="169"/>
+      <c r="F39" s="169"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A39:F39"/>
+  </mergeCells>
+  <phoneticPr fontId="12" type="noConversion"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="5" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="6" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="160" t="s">
+      <c r="A1" s="163" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="160"/>
-[...6 lines deleted...]
-      <c r="I1" s="160"/>
+      <c r="B1" s="163"/>
+      <c r="C1" s="163"/>
+      <c r="D1" s="163"/>
+      <c r="E1" s="163"/>
+      <c r="F1" s="163"/>
+      <c r="G1" s="163"/>
+      <c r="H1" s="163"/>
+      <c r="I1" s="163"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="17"/>
       <c r="B2" s="3"/>
       <c r="C2" s="18"/>
-      <c r="D2" s="158"/>
-[...1 lines deleted...]
-      <c r="F2" s="158"/>
+      <c r="D2" s="161"/>
+      <c r="E2" s="161"/>
+      <c r="F2" s="161"/>
       <c r="G2" s="19"/>
       <c r="I2" s="44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="26" customFormat="1" ht="63.75">
       <c r="A3" s="21"/>
       <c r="B3" s="22" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>36</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>2</v>
       </c>
@@ -7116,57 +7699,57 @@
       </c>
       <c r="G28" s="41">
         <f t="shared" si="2"/>
         <v>26.539468025533431</v>
       </c>
       <c r="H28" s="39">
         <v>8073324</v>
       </c>
       <c r="I28" s="41">
         <f t="shared" si="3"/>
         <v>22.934180690740256</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="34"/>
       <c r="B29" s="42"/>
       <c r="C29" s="33"/>
       <c r="D29" s="42"/>
       <c r="E29" s="33"/>
       <c r="F29" s="42"/>
       <c r="G29" s="33"/>
       <c r="H29" s="43"/>
       <c r="I29" s="33"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="159"/>
-[...5 lines deleted...]
-      <c r="G30" s="159"/>
+      <c r="A30" s="162"/>
+      <c r="B30" s="162"/>
+      <c r="C30" s="162"/>
+      <c r="D30" s="162"/>
+      <c r="E30" s="162"/>
+      <c r="F30" s="162"/>
+      <c r="G30" s="162"/>
       <c r="H30" s="43"/>
       <c r="I30" s="33"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="34"/>
       <c r="B31" s="42"/>
       <c r="C31" s="33"/>
       <c r="D31" s="42"/>
       <c r="E31" s="33"/>
       <c r="F31" s="42"/>
       <c r="G31" s="33"/>
       <c r="H31" s="43"/>
       <c r="I31" s="33"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="34"/>
       <c r="B32" s="42"/>
       <c r="C32" s="33"/>
       <c r="D32" s="42"/>
       <c r="E32" s="33"/>
       <c r="F32" s="42"/>
       <c r="G32" s="33"/>
       <c r="H32" s="43"/>
       <c r="I32" s="33"/>
     </row>
@@ -7419,69 +8002,69 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="5" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="6" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="160" t="s">
+      <c r="A1" s="163" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="160"/>
-[...6 lines deleted...]
-      <c r="I1" s="160"/>
+      <c r="B1" s="163"/>
+      <c r="C1" s="163"/>
+      <c r="D1" s="163"/>
+      <c r="E1" s="163"/>
+      <c r="F1" s="163"/>
+      <c r="G1" s="163"/>
+      <c r="H1" s="163"/>
+      <c r="I1" s="163"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1">
       <c r="A2" s="17"/>
       <c r="B2" s="3"/>
       <c r="C2" s="18"/>
-      <c r="D2" s="158"/>
-[...1 lines deleted...]
-      <c r="F2" s="158"/>
+      <c r="D2" s="161"/>
+      <c r="E2" s="161"/>
+      <c r="F2" s="161"/>
       <c r="G2" s="19"/>
       <c r="I2" s="44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="26" customFormat="1" ht="63.75">
       <c r="A3" s="21"/>
       <c r="B3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="23" t="s">
         <v>2</v>
       </c>
@@ -8303,57 +8886,57 @@
       </c>
       <c r="G28" s="41">
         <f t="shared" si="2"/>
         <v>14.134301376234077</v>
       </c>
       <c r="H28" s="47">
         <v>8671481</v>
       </c>
       <c r="I28" s="41">
         <f t="shared" si="3"/>
         <v>13.674441606032506</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="34"/>
       <c r="B29" s="42"/>
       <c r="C29" s="33"/>
       <c r="D29" s="42"/>
       <c r="E29" s="33"/>
       <c r="F29" s="42"/>
       <c r="G29" s="33"/>
       <c r="H29" s="43"/>
       <c r="I29" s="33"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="161"/>
-[...5 lines deleted...]
-      <c r="G30" s="161"/>
+      <c r="A30" s="164"/>
+      <c r="B30" s="164"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="164"/>
+      <c r="E30" s="164"/>
+      <c r="F30" s="164"/>
+      <c r="G30" s="164"/>
       <c r="H30" s="43"/>
       <c r="I30" s="33"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="34"/>
       <c r="B31" s="42"/>
       <c r="C31" s="33"/>
       <c r="D31" s="42"/>
       <c r="E31" s="33"/>
       <c r="F31" s="42"/>
       <c r="G31" s="33"/>
       <c r="H31" s="43"/>
       <c r="I31" s="33"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="34"/>
       <c r="B32" s="42"/>
       <c r="C32" s="33"/>
       <c r="D32" s="42"/>
       <c r="E32" s="33"/>
       <c r="F32" s="42"/>
       <c r="G32" s="33"/>
       <c r="H32" s="43"/>
       <c r="I32" s="33"/>
     </row>
@@ -8606,74 +9189,74 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="8" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="5" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="4" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="4" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="5" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="2" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="160" t="s">
+      <c r="A1" s="163" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="160"/>
-[...6 lines deleted...]
-      <c r="I1" s="160"/>
+      <c r="B1" s="163"/>
+      <c r="C1" s="163"/>
+      <c r="D1" s="163"/>
+      <c r="E1" s="163"/>
+      <c r="F1" s="163"/>
+      <c r="G1" s="163"/>
+      <c r="H1" s="163"/>
+      <c r="I1" s="163"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1">
-      <c r="A2" s="162" t="s">
+      <c r="A2" s="165" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="162"/>
-[...6 lines deleted...]
-      <c r="I2" s="162"/>
+      <c r="B2" s="165"/>
+      <c r="C2" s="165"/>
+      <c r="D2" s="165"/>
+      <c r="E2" s="165"/>
+      <c r="F2" s="165"/>
+      <c r="G2" s="165"/>
+      <c r="H2" s="165"/>
+      <c r="I2" s="165"/>
     </row>
     <row r="3" spans="1:9" s="26" customFormat="1" ht="63.75">
       <c r="A3" s="21"/>
       <c r="B3" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="23" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="22" t="s">
         <v>40</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="H3" s="22" t="s">
         <v>41</v>
       </c>
       <c r="I3" s="25" t="s">
@@ -9489,57 +10072,57 @@
       <c r="F28" s="39">
         <v>10058283</v>
       </c>
       <c r="G28" s="57">
         <f t="shared" si="2"/>
         <v>8.5089805795469591</v>
       </c>
       <c r="H28" s="39">
         <v>6672462</v>
       </c>
       <c r="I28" s="58">
         <f t="shared" si="3"/>
         <v>4.8491095319974011</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="34"/>
       <c r="B29" s="42"/>
       <c r="C29" s="33"/>
       <c r="D29" s="42"/>
       <c r="E29" s="33"/>
       <c r="F29" s="42"/>
       <c r="G29" s="33"/>
     </row>
     <row r="30" spans="1:9">
-      <c r="A30" s="161"/>
-[...5 lines deleted...]
-      <c r="G30" s="161"/>
+      <c r="A30" s="164"/>
+      <c r="B30" s="164"/>
+      <c r="C30" s="164"/>
+      <c r="D30" s="164"/>
+      <c r="E30" s="164"/>
+      <c r="F30" s="164"/>
+      <c r="G30" s="164"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="34"/>
       <c r="B31" s="42"/>
       <c r="C31" s="33"/>
       <c r="D31" s="42"/>
       <c r="E31" s="33"/>
       <c r="F31" s="42"/>
       <c r="G31" s="33"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="34"/>
       <c r="B32" s="42"/>
       <c r="C32" s="33"/>
       <c r="D32" s="42"/>
       <c r="E32" s="33"/>
       <c r="F32" s="42"/>
       <c r="G32" s="33"/>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="34"/>
       <c r="B33" s="42"/>
       <c r="C33" s="33"/>
       <c r="D33" s="42"/>
       <c r="E33" s="33"/>
@@ -9747,55 +10330,55 @@
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="5" customWidth="1"/>
     <col min="4" max="7" width="9.140625" style="2"/>
     <col min="8" max="8" width="11.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="166" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="163"/>
-      <c r="C1" s="163"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
     </row>
     <row r="2" spans="1:4" s="1" customFormat="1">
       <c r="B2" s="3"/>
       <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:4" s="26" customFormat="1" ht="63.75">
       <c r="A3" s="11"/>
       <c r="B3" s="22" t="s">
         <v>86</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="59"/>
     </row>
     <row r="4" spans="1:4" ht="38.25">
       <c r="A4" s="60" t="s">
         <v>131</v>
       </c>
       <c r="B4" s="28">
         <v>145062729</v>
       </c>
       <c r="C4" s="61">
         <v>100</v>
       </c>
@@ -10261,55 +10844,55 @@
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="4" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="166" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="163"/>
-      <c r="C1" s="163"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="73"/>
       <c r="B2" s="3"/>
       <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:4" ht="63.75">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>87</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="12" t="s">
         <v>132</v>
       </c>
       <c r="B4" s="74">
         <v>158365183</v>
       </c>
       <c r="C4" s="75">
         <v>100</v>
@@ -10747,55 +11330,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="4" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="166" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="163"/>
-      <c r="C1" s="163"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:4" ht="63.75">
       <c r="A3" s="11"/>
       <c r="B3" s="22" t="s">
         <v>88</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="79" t="s">
         <v>131</v>
       </c>
       <c r="B4" s="80">
         <v>230340713</v>
       </c>
       <c r="C4" s="49">
         <v>100</v>
@@ -11215,55 +11798,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="4" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="4" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" style="4" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="166" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="163"/>
-      <c r="C1" s="163"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="44"/>
     </row>
     <row r="3" spans="1:4" ht="63.75">
       <c r="A3" s="11"/>
       <c r="B3" s="22" t="s">
         <v>94</v>
       </c>
       <c r="C3" s="25" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="3"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="79" t="s">
         <v>131</v>
       </c>
       <c r="B4" s="80">
         <v>240821301</v>
       </c>
       <c r="C4" s="87">
         <v>100</v>
@@ -11670,67 +12253,67 @@
       </c>
       <c r="B38" s="70">
         <v>4838112</v>
       </c>
       <c r="C38" s="93">
         <f t="shared" si="0"/>
         <v>2.0090050090710205</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:D42"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="53.42578125" style="94" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" style="94" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="94"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
-      <c r="A1" s="163" t="s">
+      <c r="A1" s="166" t="s">
         <v>135</v>
       </c>
-      <c r="B1" s="163"/>
-      <c r="C1" s="163"/>
+      <c r="B1" s="166"/>
+      <c r="C1" s="166"/>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="95"/>
       <c r="B2" s="95"/>
       <c r="C2" s="10"/>
     </row>
     <row r="3" spans="1:4" ht="76.5">
       <c r="A3" s="11"/>
       <c r="B3" s="11" t="s">
         <v>112</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>75</v>
       </c>
       <c r="D3" s="95"/>
     </row>
     <row r="4" spans="1:4" ht="25.5">
       <c r="A4" s="96" t="s">
         <v>129</v>
       </c>
       <c r="B4" s="97">
         <v>262188397</v>
       </c>
       <c r="C4" s="98" t="s">
         <v>138</v>
@@ -12253,127 +12836,128 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A607EF1E-45F4-4FAC-9D7A-67572C93321C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4BA2E0-B450-42E4-A551-DBECC3E15B79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{063BBA9E-EA7F-405F-9F76-98AAF6941237}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="15" baseType="lpstr">
+    <vt:vector size="16" baseType="lpstr">
       <vt:lpstr>1998-2001</vt:lpstr>
       <vt:lpstr>2002-2005</vt:lpstr>
       <vt:lpstr>2006-2009</vt:lpstr>
       <vt:lpstr>2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>