--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="6300" yWindow="390" windowWidth="22365" windowHeight="10650"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="36">
   <si>
     <t>бірлік</t>
   </si>
   <si>
     <t>Мердігерлік құрылыс ұйымдарының саны</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Өскемен қ.</t>
   </si>
   <si>
     <t>Семей қ.</t>
   </si>
   <si>
     <t>Риддер қ.</t>
   </si>
   <si>
     <t>Курчатов қ.</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
@@ -113,63 +113,72 @@
     <t>Өскемен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Риддер қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Алтай ауданы</t>
   </si>
   <si>
     <t>Самар ауданы</t>
   </si>
   <si>
     <t>"-"  құбылыс жоқ</t>
   </si>
   <si>
     <t>* - 2022 ж. бастап облыс Шығыс Қазақстан және Абай болып бөлінді</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
+  </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
@@ -182,50 +191,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -273,51 +287,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -397,50 +411,59 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="1"/>
     <cellStyle name="Обычный 4" xfId="2"/>
     <cellStyle name="Обычный_Лист1" xfId="3"/>
     <cellStyle name="Финансовый" xfId="4" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -712,133 +735,133 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T42"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="D27" sqref="D27:D40"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="9.28515625" style="1" customWidth="1"/>
     <col min="8" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="9" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="23.25" customHeight="1">
-      <c r="A1" s="56" t="s">
+      <c r="A1" s="59" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="56"/>
-[...17 lines deleted...]
-      <c r="T1" s="56"/>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+      <c r="S1" s="59"/>
+      <c r="T1" s="59"/>
     </row>
     <row r="2" spans="1:20" ht="15.75" customHeight="1">
       <c r="A2" s="55"/>
       <c r="B2" s="55"/>
       <c r="C2" s="55"/>
       <c r="D2" s="55"/>
       <c r="E2" s="55"/>
       <c r="F2" s="55"/>
       <c r="G2" s="55"/>
       <c r="H2" s="55"/>
       <c r="I2" s="55"/>
       <c r="J2" s="55"/>
       <c r="K2" s="55"/>
       <c r="L2" s="55"/>
       <c r="M2" s="55"/>
       <c r="N2" s="55"/>
       <c r="O2" s="55"/>
       <c r="P2" s="55"/>
       <c r="Q2" s="55"/>
       <c r="R2" s="55"/>
       <c r="S2" s="55"/>
       <c r="T2" s="55"/>
     </row>
     <row r="3" spans="1:20">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="57"/>
-[...17 lines deleted...]
-      <c r="T3" s="57"/>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="60"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="60"/>
+      <c r="G3" s="60"/>
+      <c r="H3" s="60"/>
+      <c r="I3" s="60"/>
+      <c r="J3" s="60"/>
+      <c r="K3" s="60"/>
+      <c r="L3" s="60"/>
+      <c r="M3" s="60"/>
+      <c r="N3" s="60"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="60"/>
+      <c r="Q3" s="60"/>
+      <c r="R3" s="60"/>
+      <c r="S3" s="60"/>
+      <c r="T3" s="60"/>
     </row>
     <row r="4" spans="1:20" ht="19.5" customHeight="1">
       <c r="A4" s="4"/>
       <c r="B4" s="5">
         <v>2003</v>
       </c>
       <c r="C4" s="5">
         <v>2004</v>
       </c>
       <c r="D4" s="5">
         <v>2005</v>
       </c>
       <c r="E4" s="5">
         <v>2006</v>
       </c>
       <c r="F4" s="5">
         <v>2007</v>
       </c>
       <c r="G4" s="5">
         <v>2008</v>
       </c>
       <c r="H4" s="5">
         <v>2009</v>
       </c>
       <c r="I4" s="6">
@@ -2097,86 +2120,86 @@
         <v>8</v>
       </c>
       <c r="N24" s="44">
         <v>9</v>
       </c>
       <c r="O24" s="44">
         <v>8</v>
       </c>
       <c r="P24" s="44">
         <v>9</v>
       </c>
       <c r="Q24" s="45">
         <v>8</v>
       </c>
       <c r="R24" s="46">
         <v>9</v>
       </c>
       <c r="S24" s="47">
         <v>8</v>
       </c>
       <c r="T24" s="47">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:20">
-      <c r="A25" s="57" t="s">
+      <c r="A25" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B25" s="57"/>
-[...17 lines deleted...]
-      <c r="T25" s="57"/>
+      <c r="B25" s="60"/>
+      <c r="C25" s="60"/>
+      <c r="D25" s="60"/>
+      <c r="E25" s="60"/>
+      <c r="F25" s="60"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="60"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="60"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="60"/>
+      <c r="M25" s="60"/>
+      <c r="N25" s="60"/>
+      <c r="O25" s="60"/>
+      <c r="P25" s="60"/>
+      <c r="Q25" s="60"/>
+      <c r="R25" s="60"/>
+      <c r="S25" s="60"/>
+      <c r="T25" s="60"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="9"/>
       <c r="B26" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="C26" s="10">
-[...6 lines deleted...]
-        <v>2025</v>
+      <c r="C26" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>35</v>
       </c>
       <c r="F26" s="10">
         <v>2026</v>
       </c>
       <c r="G26" s="10">
         <v>2027</v>
       </c>
       <c r="H26" s="10">
         <v>2028</v>
       </c>
       <c r="I26" s="10">
         <v>2029</v>
       </c>
       <c r="J26" s="10">
         <v>2030</v>
       </c>
       <c r="K26" s="10">
         <v>2031</v>
       </c>
       <c r="L26" s="10">
         <v>2032</v>
       </c>
       <c r="M26" s="10">
         <v>2033</v>
       </c>
@@ -2193,441 +2216,469 @@
         <v>2037</v>
       </c>
       <c r="R26" s="10">
         <v>2038</v>
       </c>
       <c r="S26" s="10">
         <v>2039</v>
       </c>
       <c r="T26" s="11">
         <v>2040</v>
       </c>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" s="48" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="49">
         <v>483</v>
       </c>
       <c r="C27" s="49">
         <v>488</v>
       </c>
       <c r="D27" s="50">
         <v>514</v>
       </c>
-      <c r="E27" s="50"/>
+      <c r="E27" s="56">
+        <v>543</v>
+      </c>
       <c r="F27" s="50"/>
       <c r="G27" s="50"/>
       <c r="H27" s="50"/>
       <c r="I27" s="50"/>
       <c r="J27" s="50"/>
       <c r="K27" s="50"/>
       <c r="L27" s="50"/>
       <c r="M27" s="50"/>
       <c r="N27" s="50"/>
       <c r="O27" s="50"/>
       <c r="P27" s="50"/>
       <c r="Q27" s="51"/>
       <c r="R27" s="50"/>
       <c r="S27" s="50"/>
       <c r="T27" s="50"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="29">
         <v>346</v>
       </c>
       <c r="C28" s="29">
         <v>345</v>
       </c>
       <c r="D28" s="39">
         <v>375</v>
       </c>
-      <c r="E28" s="39"/>
+      <c r="E28" s="57">
+        <v>407</v>
+      </c>
       <c r="F28" s="39"/>
       <c r="G28" s="39"/>
       <c r="H28" s="39"/>
       <c r="I28" s="39"/>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="L28" s="39"/>
       <c r="M28" s="39"/>
       <c r="N28" s="39"/>
       <c r="O28" s="39"/>
       <c r="P28" s="39"/>
       <c r="Q28" s="30"/>
       <c r="R28" s="39"/>
       <c r="S28" s="39"/>
       <c r="T28" s="39"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="52" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="29">
         <v>46</v>
       </c>
       <c r="C29" s="29">
         <v>42</v>
       </c>
       <c r="D29" s="39">
         <v>39</v>
       </c>
-      <c r="E29" s="39"/>
+      <c r="E29" s="57">
+        <v>33</v>
+      </c>
       <c r="F29" s="39"/>
       <c r="G29" s="39"/>
       <c r="H29" s="39"/>
       <c r="I29" s="39"/>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
       <c r="L29" s="39"/>
       <c r="M29" s="39"/>
       <c r="N29" s="39"/>
       <c r="O29" s="39"/>
       <c r="P29" s="39"/>
       <c r="Q29" s="30"/>
       <c r="R29" s="39"/>
       <c r="S29" s="39"/>
       <c r="T29" s="39"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="52" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="29">
         <v>15</v>
       </c>
       <c r="C30" s="29">
         <v>15</v>
       </c>
       <c r="D30" s="39">
         <v>16</v>
       </c>
-      <c r="E30" s="39"/>
+      <c r="E30" s="57">
+        <v>17</v>
+      </c>
       <c r="F30" s="39"/>
       <c r="G30" s="39"/>
       <c r="H30" s="39"/>
       <c r="I30" s="39"/>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
       <c r="L30" s="39"/>
       <c r="M30" s="39"/>
       <c r="N30" s="39"/>
       <c r="O30" s="39"/>
       <c r="P30" s="39"/>
       <c r="Q30" s="30"/>
       <c r="R30" s="39"/>
       <c r="S30" s="39"/>
       <c r="T30" s="39"/>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="29">
         <v>7</v>
       </c>
       <c r="C31" s="29">
         <v>3</v>
       </c>
       <c r="D31" s="39">
         <v>3</v>
       </c>
-      <c r="E31" s="39"/>
+      <c r="E31" s="57">
+        <v>7</v>
+      </c>
       <c r="F31" s="39"/>
       <c r="G31" s="39"/>
       <c r="H31" s="39"/>
       <c r="I31" s="39"/>
       <c r="J31" s="39"/>
       <c r="K31" s="39"/>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
       <c r="N31" s="39"/>
       <c r="O31" s="39"/>
       <c r="P31" s="39"/>
       <c r="Q31" s="30"/>
       <c r="R31" s="39"/>
       <c r="S31" s="39"/>
       <c r="T31" s="39"/>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="29">
         <v>43</v>
       </c>
       <c r="C32" s="29">
         <v>47</v>
       </c>
       <c r="D32" s="39">
         <v>44</v>
       </c>
-      <c r="E32" s="39"/>
+      <c r="E32" s="57">
+        <v>41</v>
+      </c>
       <c r="F32" s="39"/>
       <c r="G32" s="39"/>
       <c r="H32" s="39"/>
       <c r="I32" s="39"/>
       <c r="J32" s="39"/>
       <c r="K32" s="39"/>
       <c r="L32" s="39"/>
       <c r="M32" s="39"/>
       <c r="N32" s="39"/>
       <c r="O32" s="39"/>
       <c r="P32" s="39"/>
       <c r="Q32" s="30"/>
       <c r="R32" s="39"/>
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="29">
         <v>3</v>
       </c>
       <c r="C33" s="29">
         <v>5</v>
       </c>
       <c r="D33" s="39">
         <v>1</v>
       </c>
-      <c r="E33" s="39"/>
+      <c r="E33" s="57">
+        <v>1</v>
+      </c>
       <c r="F33" s="39"/>
       <c r="G33" s="39"/>
       <c r="H33" s="39"/>
       <c r="I33" s="39"/>
       <c r="J33" s="39"/>
       <c r="K33" s="39"/>
       <c r="L33" s="39"/>
       <c r="M33" s="39"/>
       <c r="N33" s="39"/>
       <c r="O33" s="39"/>
       <c r="P33" s="39"/>
       <c r="Q33" s="30"/>
       <c r="R33" s="39"/>
       <c r="S33" s="39"/>
       <c r="T33" s="39"/>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="29">
         <v>2</v>
       </c>
       <c r="C34" s="29">
         <v>4</v>
       </c>
       <c r="D34" s="39">
         <v>2</v>
       </c>
-      <c r="E34" s="39"/>
+      <c r="E34" s="57">
+        <v>3</v>
+      </c>
       <c r="F34" s="39"/>
       <c r="G34" s="39"/>
       <c r="H34" s="39"/>
       <c r="I34" s="39"/>
       <c r="J34" s="39"/>
       <c r="K34" s="39"/>
       <c r="L34" s="39"/>
       <c r="M34" s="39"/>
       <c r="N34" s="39"/>
       <c r="O34" s="39"/>
       <c r="P34" s="39"/>
       <c r="Q34" s="30"/>
       <c r="R34" s="39"/>
       <c r="S34" s="39"/>
       <c r="T34" s="39"/>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C35" s="28" t="s">
         <v>22</v>
       </c>
       <c r="D35" s="39">
         <v>2</v>
       </c>
-      <c r="E35" s="39"/>
+      <c r="E35" s="57">
+        <v>1</v>
+      </c>
       <c r="F35" s="39"/>
       <c r="G35" s="39"/>
       <c r="H35" s="39"/>
       <c r="I35" s="39"/>
       <c r="J35" s="39"/>
       <c r="K35" s="39"/>
       <c r="L35" s="39"/>
       <c r="M35" s="39"/>
       <c r="N35" s="39"/>
       <c r="O35" s="39"/>
       <c r="P35" s="39"/>
       <c r="Q35" s="30"/>
       <c r="R35" s="39"/>
       <c r="S35" s="39"/>
       <c r="T35" s="39"/>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="29">
         <v>2</v>
       </c>
       <c r="C36" s="29">
         <v>4</v>
       </c>
       <c r="D36" s="39">
         <v>4</v>
       </c>
-      <c r="E36" s="39"/>
+      <c r="E36" s="57">
+        <v>3</v>
+      </c>
       <c r="F36" s="39"/>
       <c r="G36" s="39"/>
       <c r="H36" s="39"/>
       <c r="I36" s="39"/>
       <c r="J36" s="39"/>
       <c r="K36" s="39"/>
       <c r="L36" s="39"/>
       <c r="M36" s="39"/>
       <c r="N36" s="39"/>
       <c r="O36" s="39"/>
       <c r="P36" s="39"/>
       <c r="Q36" s="30"/>
       <c r="R36" s="39"/>
       <c r="S36" s="39"/>
       <c r="T36" s="39"/>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" s="52" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="29">
         <v>5</v>
       </c>
       <c r="C37" s="29">
         <v>7</v>
       </c>
       <c r="D37" s="39">
         <v>9</v>
       </c>
-      <c r="E37" s="39"/>
+      <c r="E37" s="57">
+        <v>6</v>
+      </c>
       <c r="F37" s="39"/>
       <c r="G37" s="39"/>
       <c r="H37" s="39"/>
       <c r="I37" s="39"/>
       <c r="J37" s="39"/>
       <c r="K37" s="39"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="30"/>
       <c r="R37" s="39"/>
       <c r="S37" s="39"/>
       <c r="T37" s="39"/>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="29">
         <v>4</v>
       </c>
       <c r="C38" s="29">
         <v>5</v>
       </c>
       <c r="D38" s="39">
         <v>3</v>
       </c>
-      <c r="E38" s="39"/>
+      <c r="E38" s="57">
+        <v>6</v>
+      </c>
       <c r="F38" s="39"/>
       <c r="G38" s="39"/>
       <c r="H38" s="39"/>
       <c r="I38" s="39"/>
       <c r="J38" s="39"/>
       <c r="K38" s="39"/>
       <c r="L38" s="39"/>
       <c r="M38" s="39"/>
       <c r="N38" s="39"/>
       <c r="O38" s="39"/>
       <c r="P38" s="39"/>
       <c r="Q38" s="30"/>
       <c r="R38" s="39"/>
       <c r="S38" s="39"/>
       <c r="T38" s="39"/>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C39" s="28" t="s">
         <v>22</v>
       </c>
       <c r="D39" s="39">
         <v>5</v>
       </c>
-      <c r="E39" s="39"/>
+      <c r="E39" s="57">
+        <v>6</v>
+      </c>
       <c r="F39" s="39"/>
       <c r="G39" s="39"/>
       <c r="H39" s="39"/>
       <c r="I39" s="39"/>
       <c r="J39" s="39"/>
       <c r="K39" s="39"/>
       <c r="L39" s="39"/>
       <c r="M39" s="39"/>
       <c r="N39" s="39"/>
       <c r="O39" s="39"/>
       <c r="P39" s="39"/>
       <c r="Q39" s="30"/>
       <c r="R39" s="39"/>
       <c r="S39" s="39"/>
       <c r="T39" s="39"/>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" s="43" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="47">
         <v>10</v>
       </c>
       <c r="C40" s="47">
         <v>11</v>
       </c>
       <c r="D40" s="43">
         <v>11</v>
       </c>
-      <c r="E40" s="43"/>
+      <c r="E40" s="58">
+        <v>12</v>
+      </c>
       <c r="F40" s="43"/>
       <c r="G40" s="43"/>
       <c r="H40" s="43"/>
       <c r="I40" s="43"/>
       <c r="J40" s="43"/>
       <c r="K40" s="43"/>
       <c r="L40" s="43"/>
       <c r="M40" s="43"/>
       <c r="N40" s="43"/>
       <c r="O40" s="43"/>
       <c r="P40" s="43"/>
       <c r="Q40" s="54"/>
       <c r="R40" s="43"/>
       <c r="S40" s="43"/>
       <c r="T40" s="43"/>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" s="3" t="s">
         <v>28</v>
       </c>
       <c r="Q41" s="2"/>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" s="3" t="s">
         <v>29</v>