--- v0 (2026-04-14)
+++ v1 (2026-08-06)
@@ -4,87 +4,96 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8865" yWindow="180" windowWidth="18810" windowHeight="12435"/>
+    <workbookView xWindow="2745" yWindow="-270" windowWidth="18810" windowHeight="12435"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="12">
   <si>
     <t>Құрылыс қызметтері негізгі көрсеткіштерінің серпіні</t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының көлемі*</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>мың шаршы метр</t>
   </si>
   <si>
     <t>Жеке салымшылармен пайдалануға берілген тұрғын ғимараттарының жалпы алаңы</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттарының жалпы алаңы</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>* - 2022 ж. бастап облыс Шығыс Қазақстан және Абай болып бөлінді</t>
   </si>
   <si>
     <t>өткен жылға пайызбен</t>
+  </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -180,51 +189,51 @@
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -284,62 +293,66 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
@@ -616,107 +629,107 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B38" sqref="B38:G38"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="9.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" style="1" customWidth="1"/>
     <col min="5" max="5" width="19.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="21.7109375" style="1" customWidth="1"/>
     <col min="8" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="8.7109375" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" customHeight="1">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...4 lines deleted...]
-      <c r="G1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
     </row>
     <row r="2" spans="1:10" ht="15" customHeight="1">
       <c r="A2" s="38"/>
       <c r="B2" s="39"/>
       <c r="C2" s="39"/>
       <c r="D2" s="39"/>
       <c r="E2" s="39"/>
       <c r="F2" s="39"/>
       <c r="G2" s="39"/>
     </row>
     <row r="3" spans="1:10" ht="41.25" customHeight="1">
-      <c r="A3" s="47"/>
-      <c r="B3" s="48" t="s">
+      <c r="A3" s="49"/>
+      <c r="B3" s="50" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="48"/>
-      <c r="D3" s="48" t="s">
+      <c r="C3" s="50"/>
+      <c r="D3" s="50" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="48"/>
-      <c r="F3" s="49" t="s">
+      <c r="E3" s="50"/>
+      <c r="F3" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="50"/>
+      <c r="G3" s="52"/>
     </row>
     <row r="4" spans="1:10" ht="30" customHeight="1">
-      <c r="A4" s="47"/>
+      <c r="A4" s="49"/>
       <c r="B4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="G4" s="11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="12">
         <v>1991</v>
       </c>
       <c r="B5" s="13">
         <v>2</v>
@@ -1441,111 +1454,135 @@
     <row r="36" spans="1:8">
       <c r="A36" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="30">
         <v>272646</v>
       </c>
       <c r="C36" s="36">
         <v>111.6</v>
       </c>
       <c r="D36" s="23">
         <v>320520</v>
       </c>
       <c r="E36" s="27">
         <v>116.3</v>
       </c>
       <c r="F36" s="30">
         <v>98853</v>
       </c>
       <c r="G36" s="29">
         <v>82.3</v>
       </c>
       <c r="H36" s="4"/>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="28">
-        <v>2023</v>
+      <c r="A37" s="28" t="s">
+        <v>9</v>
       </c>
       <c r="B37" s="7">
         <v>314898</v>
       </c>
       <c r="C37" s="40">
         <v>111.5</v>
       </c>
       <c r="D37" s="7">
         <v>352155</v>
       </c>
       <c r="E37" s="40">
         <v>109.9</v>
       </c>
       <c r="F37" s="7">
         <v>122146</v>
       </c>
       <c r="G37" s="40">
         <v>123.6</v>
       </c>
       <c r="H37" s="4"/>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="41">
-[...2 lines deleted...]
-      <c r="B38" s="42">
+      <c r="A38" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B38" s="7">
         <v>411619</v>
       </c>
-      <c r="C38" s="43">
+      <c r="C38" s="44">
         <v>125.9</v>
       </c>
-      <c r="D38" s="44">
+      <c r="D38" s="45">
         <v>401825</v>
       </c>
-      <c r="E38" s="43">
+      <c r="E38" s="44">
         <v>114.1</v>
       </c>
-      <c r="F38" s="44">
+      <c r="F38" s="45">
         <v>133157</v>
       </c>
-      <c r="G38" s="43">
+      <c r="G38" s="44">
         <v>109</v>
       </c>
       <c r="H38" s="4"/>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="6" t="s">
+      <c r="A39" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" s="46">
+        <v>461099.65500000003</v>
+      </c>
+      <c r="C39" s="41">
+        <v>109.8</v>
+      </c>
+      <c r="D39" s="42">
+        <v>407825</v>
+      </c>
+      <c r="E39" s="41">
+        <v>101.4</v>
+      </c>
+      <c r="F39" s="42">
+        <v>117155</v>
+      </c>
+      <c r="G39" s="41">
+        <v>88</v>
+      </c>
+      <c r="H39" s="4"/>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="E39" s="7"/>
-[...4 lines deleted...]
-      <c r="F40" s="9"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="8"/>
     </row>
     <row r="41" spans="1:8">
-      <c r="E41" s="9"/>
+      <c r="E41" s="8"/>
       <c r="F41" s="9"/>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="E42" s="9"/>
+      <c r="F42" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>