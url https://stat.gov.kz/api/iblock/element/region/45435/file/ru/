--- v0 (2026-04-28)
+++ v1 (2026-08-25)
@@ -4,358 +4,425 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13485" yWindow="375" windowWidth="14880" windowHeight="11025"/>
+    <workbookView xWindow="120" yWindow="135" windowWidth="23355" windowHeight="12255"/>
   </bookViews>
   <sheets>
-    <sheet name="табл 1" sheetId="4" r:id="rId1"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
-[...19 lines deleted...]
-    <t>Объем выполненных строительных работ по видам</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="33">
+  <si>
+    <t xml:space="preserve">                        млн.тенге</t>
+  </si>
+  <si>
+    <t>Объем выполненных строительных работ</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>г.Усть-Каменогорск</t>
+  </si>
+  <si>
+    <t>г.Семей</t>
+  </si>
+  <si>
+    <t>г.Риддер</t>
+  </si>
+  <si>
+    <t>г.Курчатов</t>
+  </si>
+  <si>
+    <t>Абайский район</t>
+  </si>
+  <si>
+    <t>Аягозский район</t>
+  </si>
+  <si>
+    <t>Бескарагайский район</t>
+  </si>
+  <si>
+    <t>Бородулихинский район</t>
+  </si>
+  <si>
+    <t>Глубоковский район</t>
+  </si>
+  <si>
+    <t>Жарминский район</t>
+  </si>
+  <si>
+    <t>Зайсанский район</t>
+  </si>
+  <si>
+    <t>Зыряновский район</t>
+  </si>
+  <si>
+    <t>Катон-Карагайский район</t>
+  </si>
+  <si>
+    <t>Кокпектинский район</t>
+  </si>
+  <si>
+    <t>Курчумский район</t>
+  </si>
+  <si>
+    <t>Тарбагатайский район</t>
+  </si>
+  <si>
+    <t>Уланский район</t>
+  </si>
+  <si>
+    <t>Урджарский район</t>
+  </si>
+  <si>
+    <t>Шемонаихинский район</t>
+  </si>
+  <si>
+    <t>Восточно-Казахстанская область</t>
+  </si>
+  <si>
+    <t>район Алтай</t>
+  </si>
+  <si>
+    <t>район Самар</t>
+  </si>
+  <si>
+    <t>* - с 2022 г. разделение области на ВКО и Абай</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
-    <t>* - с 2022 г. разделение области на ВКО и Абай</t>
-[...5 lines deleted...]
-    <t>В том числе по видам строительных работ</t>
+    <t>"-"  явление отсутствует</t>
+  </si>
+  <si>
+    <t>район Үлкен Нарын</t>
+  </si>
+  <si>
+    <t>район Марқакөл</t>
+  </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
-[...5 lines deleted...]
-    <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto "/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto "/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto "/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <name val="Roboto "/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...2 lines deleted...]
-      <charset val="204"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 10" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4" xfId="5"/>
+    <cellStyle name="Обычный 6" xfId="6"/>
+    <cellStyle name="Обычный_Лист1" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -611,715 +678,1805 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G36"/>
+  <dimension ref="A1:T42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D37" sqref="D37"/>
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="12" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="8" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
+    <col min="10" max="13" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.85546875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="9.85546875" style="1" customWidth="1"/>
+    <col min="17" max="19" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="21" customHeight="1">
-      <c r="A1" s="41" t="s">
+    <row r="1" spans="1:20" ht="17.25" customHeight="1">
+      <c r="A1" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="37"/>
+      <c r="R1" s="37"/>
+      <c r="S1" s="37"/>
+      <c r="T1" s="37"/>
+    </row>
+    <row r="2" spans="1:20" ht="15" customHeight="1">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+    </row>
+    <row r="3" spans="1:20" ht="12.75" customHeight="1">
+      <c r="A3" s="38" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+      <c r="E3" s="38"/>
+      <c r="F3" s="38"/>
+      <c r="G3" s="38"/>
+      <c r="H3" s="38"/>
+      <c r="I3" s="38"/>
+      <c r="J3" s="38"/>
+      <c r="K3" s="38"/>
+      <c r="L3" s="38"/>
+      <c r="M3" s="38"/>
+      <c r="N3" s="38"/>
+      <c r="O3" s="38"/>
+      <c r="P3" s="38"/>
+      <c r="Q3" s="38"/>
+      <c r="R3" s="38"/>
+      <c r="S3" s="38"/>
+      <c r="T3" s="38"/>
+    </row>
+    <row r="4" spans="1:20" ht="39" customHeight="1">
+      <c r="A4" s="29"/>
+      <c r="B4" s="26">
+        <v>2003</v>
+      </c>
+      <c r="C4" s="26">
+        <v>2004</v>
+      </c>
+      <c r="D4" s="26">
+        <v>2005</v>
+      </c>
+      <c r="E4" s="26">
+        <v>2006</v>
+      </c>
+      <c r="F4" s="26">
+        <v>2007</v>
+      </c>
+      <c r="G4" s="27">
+        <v>2008</v>
+      </c>
+      <c r="H4" s="26">
+        <v>2009</v>
+      </c>
+      <c r="I4" s="27">
+        <v>2010</v>
+      </c>
+      <c r="J4" s="27">
+        <v>2011</v>
+      </c>
+      <c r="K4" s="27">
+        <v>2012</v>
+      </c>
+      <c r="L4" s="27">
+        <v>2013</v>
+      </c>
+      <c r="M4" s="27">
+        <v>2014</v>
+      </c>
+      <c r="N4" s="27">
+        <v>2015</v>
+      </c>
+      <c r="O4" s="27">
+        <v>2016</v>
+      </c>
+      <c r="P4" s="27">
+        <v>2017</v>
+      </c>
+      <c r="Q4" s="27">
+        <v>2018</v>
+      </c>
+      <c r="R4" s="28">
+        <v>2019</v>
+      </c>
+      <c r="S4" s="28">
+        <v>2020</v>
+      </c>
+      <c r="T4" s="30">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" ht="22.5">
+      <c r="A5" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="5">
+        <v>18628</v>
+      </c>
+      <c r="C5" s="5">
+        <v>23336</v>
+      </c>
+      <c r="D5" s="6">
+        <v>35202</v>
+      </c>
+      <c r="E5" s="6">
+        <v>60453</v>
+      </c>
+      <c r="F5" s="6">
+        <v>69237</v>
+      </c>
+      <c r="G5" s="6">
+        <v>73956</v>
+      </c>
+      <c r="H5" s="6">
+        <v>63414</v>
+      </c>
+      <c r="I5" s="6">
+        <v>81326</v>
+      </c>
+      <c r="J5" s="7">
+        <v>96321</v>
+      </c>
+      <c r="K5" s="7">
+        <v>118208</v>
+      </c>
+      <c r="L5" s="8">
+        <v>137602</v>
+      </c>
+      <c r="M5" s="8">
+        <v>145063</v>
+      </c>
+      <c r="N5" s="8">
+        <v>158365</v>
+      </c>
+      <c r="O5" s="8">
+        <v>230341</v>
+      </c>
+      <c r="P5" s="8">
+        <v>240821.30100000001</v>
+      </c>
+      <c r="Q5" s="9">
+        <v>262188</v>
+      </c>
+      <c r="R5" s="10">
+        <v>284060.48499999999</v>
+      </c>
+      <c r="S5" s="10">
+        <v>359271.853</v>
+      </c>
+      <c r="T5" s="10">
+        <v>402350.261</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="12">
+        <v>11560.52</v>
+      </c>
+      <c r="C6" s="12">
+        <v>14110.808000000001</v>
+      </c>
+      <c r="D6" s="12">
+        <v>22483.352999999999</v>
+      </c>
+      <c r="E6" s="12">
+        <v>39096.506999999998</v>
+      </c>
+      <c r="F6" s="12">
+        <v>45069.447</v>
+      </c>
+      <c r="G6" s="12">
+        <v>43913.864000000001</v>
+      </c>
+      <c r="H6" s="12">
+        <v>32012.674999999999</v>
+      </c>
+      <c r="I6" s="12">
+        <v>36578.370000000003</v>
+      </c>
+      <c r="J6" s="12">
+        <v>37548.652999999998</v>
+      </c>
+      <c r="K6" s="12">
+        <v>35841.637000000002</v>
+      </c>
+      <c r="L6" s="12">
+        <v>37083.684999999998</v>
+      </c>
+      <c r="M6" s="12">
+        <v>37586.402000000002</v>
+      </c>
+      <c r="N6" s="12">
+        <v>38864.841</v>
+      </c>
+      <c r="O6" s="12">
+        <v>35911.055</v>
+      </c>
+      <c r="P6" s="12">
+        <v>74256.841</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>79633.05</v>
+      </c>
+      <c r="R6" s="12">
+        <v>76911.163</v>
+      </c>
+      <c r="S6" s="12">
+        <v>84998.023000000001</v>
+      </c>
+      <c r="T6" s="13">
+        <v>103238.476</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="25.5" customHeight="1">
+      <c r="A7" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="12">
+        <v>4270.3090000000002</v>
+      </c>
+      <c r="C7" s="12">
+        <v>5264.116</v>
+      </c>
+      <c r="D7" s="12">
+        <v>6921.78</v>
+      </c>
+      <c r="E7" s="12">
+        <v>10637.528</v>
+      </c>
+      <c r="F7" s="12">
+        <v>13367.111000000001</v>
+      </c>
+      <c r="G7" s="12">
+        <v>14634.509</v>
+      </c>
+      <c r="H7" s="12">
+        <v>14657.041999999999</v>
+      </c>
+      <c r="I7" s="12">
+        <v>10791.241</v>
+      </c>
+      <c r="J7" s="12">
+        <v>14549.98</v>
+      </c>
+      <c r="K7" s="12">
+        <v>18080.366999999998</v>
+      </c>
+      <c r="L7" s="12">
+        <v>23496.457999999999</v>
+      </c>
+      <c r="M7" s="12">
+        <v>30090.171999999999</v>
+      </c>
+      <c r="N7" s="12">
+        <v>23502.488000000001</v>
+      </c>
+      <c r="O7" s="12">
+        <v>22793.027999999998</v>
+      </c>
+      <c r="P7" s="12">
+        <v>29953.503000000001</v>
+      </c>
+      <c r="Q7" s="12">
+        <v>41940.680999999997</v>
+      </c>
+      <c r="R7" s="12">
+        <v>44808.474999999999</v>
+      </c>
+      <c r="S7" s="12">
+        <v>50726.667000000001</v>
+      </c>
+      <c r="T7" s="13">
+        <v>57084.500999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
+      <c r="A8" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="41"/>
-[...19 lines deleted...]
-      <c r="D3" s="43" t="s">
+      <c r="B8" s="12">
+        <v>827.58399999999995</v>
+      </c>
+      <c r="C8" s="12">
+        <v>1156.9380000000001</v>
+      </c>
+      <c r="D8" s="12">
+        <v>2727.5320000000002</v>
+      </c>
+      <c r="E8" s="12">
+        <v>4163.1490000000003</v>
+      </c>
+      <c r="F8" s="12">
+        <v>3765.598</v>
+      </c>
+      <c r="G8" s="12">
+        <v>4628.0649999999996</v>
+      </c>
+      <c r="H8" s="12">
+        <v>4206.8689999999997</v>
+      </c>
+      <c r="I8" s="12">
+        <v>6450.7879999999996</v>
+      </c>
+      <c r="J8" s="12">
+        <v>9965.4359999999997</v>
+      </c>
+      <c r="K8" s="12">
+        <v>13075.819</v>
+      </c>
+      <c r="L8" s="12">
+        <v>12962.624</v>
+      </c>
+      <c r="M8" s="12">
+        <v>17454.004000000001</v>
+      </c>
+      <c r="N8" s="12">
+        <v>12065.853999999999</v>
+      </c>
+      <c r="O8" s="12">
+        <v>10393.161</v>
+      </c>
+      <c r="P8" s="12">
+        <v>11773.259</v>
+      </c>
+      <c r="Q8" s="12">
+        <v>12694.206</v>
+      </c>
+      <c r="R8" s="12">
+        <v>14615.619000000001</v>
+      </c>
+      <c r="S8" s="12">
+        <v>23830.038</v>
+      </c>
+      <c r="T8" s="13">
+        <v>33780.245000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
+      <c r="A9" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="12">
+        <v>49.442</v>
+      </c>
+      <c r="C9" s="12">
+        <v>654.51499999999999</v>
+      </c>
+      <c r="D9" s="12">
+        <v>391.45299999999997</v>
+      </c>
+      <c r="E9" s="12">
+        <v>551.40899999999999</v>
+      </c>
+      <c r="F9" s="12">
+        <v>404.78300000000002</v>
+      </c>
+      <c r="G9" s="12">
+        <v>379.59300000000002</v>
+      </c>
+      <c r="H9" s="12">
+        <v>1312.84</v>
+      </c>
+      <c r="I9" s="12">
+        <v>596.39599999999996</v>
+      </c>
+      <c r="J9" s="12">
+        <v>1162.174</v>
+      </c>
+      <c r="K9" s="12">
+        <v>1632.328</v>
+      </c>
+      <c r="L9" s="12">
+        <v>786.57</v>
+      </c>
+      <c r="M9" s="12">
+        <v>716.947</v>
+      </c>
+      <c r="N9" s="12">
+        <v>1494.867</v>
+      </c>
+      <c r="O9" s="12">
+        <v>1890.847</v>
+      </c>
+      <c r="P9" s="12">
+        <v>1725.2570000000001</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>4271.9750000000004</v>
+      </c>
+      <c r="R9" s="12">
+        <v>2095.5920000000001</v>
+      </c>
+      <c r="S9" s="12">
+        <v>1453.7360000000001</v>
+      </c>
+      <c r="T9" s="13">
+        <v>1031.3879999999999</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
+      <c r="A10" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="12">
+        <v>0.92600000000000005</v>
+      </c>
+      <c r="C10" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D10" s="12">
+        <v>1.236</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="G10" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="12">
+        <v>103.125</v>
+      </c>
+      <c r="I10" s="12">
+        <v>299.94400000000002</v>
+      </c>
+      <c r="J10" s="12">
+        <v>440.94799999999998</v>
+      </c>
+      <c r="K10" s="12">
+        <v>524.553</v>
+      </c>
+      <c r="L10" s="12">
+        <v>1296.703</v>
+      </c>
+      <c r="M10" s="12">
+        <v>769.577</v>
+      </c>
+      <c r="N10" s="12">
+        <v>520.31200000000001</v>
+      </c>
+      <c r="O10" s="12">
+        <v>4408.616</v>
+      </c>
+      <c r="P10" s="12">
+        <v>3538.7040000000002</v>
+      </c>
+      <c r="Q10" s="12">
+        <v>1936.9459999999999</v>
+      </c>
+      <c r="R10" s="12">
+        <v>1071.854</v>
+      </c>
+      <c r="S10" s="12">
+        <v>8135.5640000000003</v>
+      </c>
+      <c r="T10" s="13">
+        <v>4107.0420000000004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
+      <c r="A11" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="12">
+        <v>53.649000000000001</v>
+      </c>
+      <c r="C11" s="12">
+        <v>62.557000000000002</v>
+      </c>
+      <c r="D11" s="12">
+        <v>130.619</v>
+      </c>
+      <c r="E11" s="12">
+        <v>82.974999999999994</v>
+      </c>
+      <c r="F11" s="12">
+        <v>122.7</v>
+      </c>
+      <c r="G11" s="12">
+        <v>2511.0219999999999</v>
+      </c>
+      <c r="H11" s="12">
+        <v>1379.0029999999999</v>
+      </c>
+      <c r="I11" s="12">
+        <v>1711.828</v>
+      </c>
+      <c r="J11" s="12">
+        <v>1213.894</v>
+      </c>
+      <c r="K11" s="12">
+        <v>3167.9760000000001</v>
+      </c>
+      <c r="L11" s="12">
+        <v>11196.241</v>
+      </c>
+      <c r="M11" s="12">
+        <v>6144.3540000000003</v>
+      </c>
+      <c r="N11" s="12">
+        <v>39818.684999999998</v>
+      </c>
+      <c r="O11" s="12">
+        <v>117807.88</v>
+      </c>
+      <c r="P11" s="12">
+        <v>25692.07</v>
+      </c>
+      <c r="Q11" s="12">
+        <v>28892.026000000002</v>
+      </c>
+      <c r="R11" s="12">
+        <v>49631.85</v>
+      </c>
+      <c r="S11" s="12">
+        <v>50584.798000000003</v>
+      </c>
+      <c r="T11" s="13">
+        <v>61275.182000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
+      <c r="A12" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="E3" s="43"/>
-[...13 lines deleted...]
-      <c r="E4" s="34" t="s">
+      <c r="B12" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C12" s="12">
+        <v>3.3140000000000001</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="E12" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="G12" s="12">
+        <v>9.4939999999999998</v>
+      </c>
+      <c r="H12" s="12">
+        <v>226.839</v>
+      </c>
+      <c r="I12" s="12">
+        <v>718.48</v>
+      </c>
+      <c r="J12" s="12">
+        <v>352.08300000000003</v>
+      </c>
+      <c r="K12" s="12">
+        <v>805.02200000000005</v>
+      </c>
+      <c r="L12" s="12">
+        <v>3473.511</v>
+      </c>
+      <c r="M12" s="12">
+        <v>2057.0859999999998</v>
+      </c>
+      <c r="N12" s="12">
+        <v>4241.393</v>
+      </c>
+      <c r="O12" s="12">
+        <v>637.67899999999997</v>
+      </c>
+      <c r="P12" s="12">
+        <v>10109.02</v>
+      </c>
+      <c r="Q12" s="12">
+        <v>8506.5660000000007</v>
+      </c>
+      <c r="R12" s="12">
+        <v>1303.5809999999999</v>
+      </c>
+      <c r="S12" s="12">
+        <v>2077.39</v>
+      </c>
+      <c r="T12" s="13">
+        <v>1676.3869999999999</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
+      <c r="A13" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="12">
+        <v>20.861000000000001</v>
+      </c>
+      <c r="C13" s="12">
+        <v>1.3819999999999999</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="E13" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="G13" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="H13" s="12">
+        <v>717.327</v>
+      </c>
+      <c r="I13" s="12">
+        <v>1258.3019999999999</v>
+      </c>
+      <c r="J13" s="12">
+        <v>1720.9559999999999</v>
+      </c>
+      <c r="K13" s="12">
+        <v>2074.1529999999998</v>
+      </c>
+      <c r="L13" s="12">
+        <v>2405.8359999999998</v>
+      </c>
+      <c r="M13" s="12">
+        <v>2880.2260000000001</v>
+      </c>
+      <c r="N13" s="12">
+        <v>1234.0630000000001</v>
+      </c>
+      <c r="O13" s="12">
+        <v>1244.8710000000001</v>
+      </c>
+      <c r="P13" s="12">
+        <v>2737.7530000000002</v>
+      </c>
+      <c r="Q13" s="12">
+        <v>2961.95</v>
+      </c>
+      <c r="R13" s="12">
+        <v>3867.1030000000001</v>
+      </c>
+      <c r="S13" s="12">
+        <v>4063.6089999999999</v>
+      </c>
+      <c r="T13" s="13">
+        <v>4831.5590000000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:20">
+      <c r="A14" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="12">
+        <v>145.83000000000001</v>
+      </c>
+      <c r="C14" s="12">
+        <v>52.156999999999996</v>
+      </c>
+      <c r="D14" s="12">
+        <v>92.334000000000003</v>
+      </c>
+      <c r="E14" s="12">
+        <v>166.07</v>
+      </c>
+      <c r="F14" s="12">
+        <v>971.096</v>
+      </c>
+      <c r="G14" s="12">
+        <v>982.66200000000003</v>
+      </c>
+      <c r="H14" s="12">
+        <v>991.31</v>
+      </c>
+      <c r="I14" s="12">
+        <v>989.05200000000002</v>
+      </c>
+      <c r="J14" s="12">
+        <v>1609.8489999999999</v>
+      </c>
+      <c r="K14" s="12">
+        <v>3761.4189999999999</v>
+      </c>
+      <c r="L14" s="12">
+        <v>5367.7349999999997</v>
+      </c>
+      <c r="M14" s="12">
+        <v>5801.6180000000004</v>
+      </c>
+      <c r="N14" s="12">
+        <v>5781.0510000000004</v>
+      </c>
+      <c r="O14" s="12">
+        <v>3805.3069999999998</v>
+      </c>
+      <c r="P14" s="12">
+        <v>4965.2569999999996</v>
+      </c>
+      <c r="Q14" s="12">
+        <v>5254.3720000000003</v>
+      </c>
+      <c r="R14" s="12">
+        <v>5550.0959999999995</v>
+      </c>
+      <c r="S14" s="12">
+        <v>6400.5510000000004</v>
+      </c>
+      <c r="T14" s="13">
+        <v>12733.232</v>
+      </c>
+    </row>
+    <row r="15" spans="1:20">
+      <c r="A15" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="12">
+        <v>79.572999999999993</v>
+      </c>
+      <c r="C15" s="12">
+        <v>56.07</v>
+      </c>
+      <c r="D15" s="12">
+        <v>220.91800000000001</v>
+      </c>
+      <c r="E15" s="12">
+        <v>2382.6120000000001</v>
+      </c>
+      <c r="F15" s="12">
+        <v>1722.3610000000001</v>
+      </c>
+      <c r="G15" s="12">
+        <v>899</v>
+      </c>
+      <c r="H15" s="12">
+        <v>903.03099999999995</v>
+      </c>
+      <c r="I15" s="12">
+        <v>2031.248</v>
+      </c>
+      <c r="J15" s="12">
+        <v>4238.4290000000001</v>
+      </c>
+      <c r="K15" s="12">
+        <v>7836.03</v>
+      </c>
+      <c r="L15" s="12">
+        <v>4466.652</v>
+      </c>
+      <c r="M15" s="12">
+        <v>3320.3870000000002</v>
+      </c>
+      <c r="N15" s="12">
+        <v>2127.3850000000002</v>
+      </c>
+      <c r="O15" s="12">
+        <v>2843.819</v>
+      </c>
+      <c r="P15" s="12">
+        <v>34974.519999999997</v>
+      </c>
+      <c r="Q15" s="12">
+        <v>27220.877</v>
+      </c>
+      <c r="R15" s="12">
+        <v>21294.812000000002</v>
+      </c>
+      <c r="S15" s="12">
+        <v>23314.034</v>
+      </c>
+      <c r="T15" s="13">
+        <v>9540.0259999999998</v>
+      </c>
+    </row>
+    <row r="16" spans="1:20">
+      <c r="A16" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="12">
+        <v>115.929</v>
+      </c>
+      <c r="C16" s="12">
+        <v>291.77600000000001</v>
+      </c>
+      <c r="D16" s="12">
+        <v>534.173</v>
+      </c>
+      <c r="E16" s="12">
+        <v>796.63499999999999</v>
+      </c>
+      <c r="F16" s="12">
+        <v>671.23299999999995</v>
+      </c>
+      <c r="G16" s="12">
+        <v>565.98299999999995</v>
+      </c>
+      <c r="H16" s="12">
+        <v>854.75800000000004</v>
+      </c>
+      <c r="I16" s="12">
+        <v>810.47900000000004</v>
+      </c>
+      <c r="J16" s="12">
+        <v>4124.5820000000003</v>
+      </c>
+      <c r="K16" s="12">
+        <v>4490.4219999999996</v>
+      </c>
+      <c r="L16" s="12">
+        <v>5302.585</v>
+      </c>
+      <c r="M16" s="12">
+        <v>4143.78</v>
+      </c>
+      <c r="N16" s="12">
+        <v>2810.6979999999999</v>
+      </c>
+      <c r="O16" s="12">
+        <v>2634.2570000000001</v>
+      </c>
+      <c r="P16" s="12">
+        <v>6391.5540000000001</v>
+      </c>
+      <c r="Q16" s="12">
+        <v>3623.569</v>
+      </c>
+      <c r="R16" s="12">
+        <v>3281.5619999999999</v>
+      </c>
+      <c r="S16" s="12">
+        <v>11561.947</v>
+      </c>
+      <c r="T16" s="13">
+        <v>12423.41</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20">
+      <c r="A17" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="12">
+        <v>1246.252</v>
+      </c>
+      <c r="C17" s="12">
+        <v>1421.8889999999999</v>
+      </c>
+      <c r="D17" s="12">
+        <v>1101.5989999999999</v>
+      </c>
+      <c r="E17" s="12">
+        <v>1590.075</v>
+      </c>
+      <c r="F17" s="12">
+        <v>1911.325</v>
+      </c>
+      <c r="G17" s="12">
+        <v>2206.6280000000002</v>
+      </c>
+      <c r="H17" s="12">
+        <v>1851.1379999999999</v>
+      </c>
+      <c r="I17" s="12">
+        <v>3654.5610000000001</v>
+      </c>
+      <c r="J17" s="12">
+        <v>5272.5429999999997</v>
+      </c>
+      <c r="K17" s="12">
+        <v>7024.8720000000003</v>
+      </c>
+      <c r="L17" s="12">
+        <v>7739.27</v>
+      </c>
+      <c r="M17" s="12">
+        <v>8966.4320000000007</v>
+      </c>
+      <c r="N17" s="12">
+        <v>6191.9570000000003</v>
+      </c>
+      <c r="O17" s="12">
+        <v>5527.7960000000003</v>
+      </c>
+      <c r="P17" s="12">
+        <v>9849.2579999999998</v>
+      </c>
+      <c r="Q17" s="12">
+        <v>12370.934999999999</v>
+      </c>
+      <c r="R17" s="12">
+        <v>14541.290999999999</v>
+      </c>
+      <c r="S17" s="12">
+        <v>14533.152</v>
+      </c>
+      <c r="T17" s="13">
+        <v>19396.567999999999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20">
+      <c r="A18" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="14">
+        <v>4.3479999999999999</v>
+      </c>
+      <c r="C18" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="E18" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="12">
+        <v>11.702</v>
+      </c>
+      <c r="G18" s="12">
+        <v>603.423</v>
+      </c>
+      <c r="H18" s="12">
+        <v>577.78399999999999</v>
+      </c>
+      <c r="I18" s="12">
+        <v>1661.0440000000001</v>
+      </c>
+      <c r="J18" s="12">
+        <v>1197.377</v>
+      </c>
+      <c r="K18" s="12">
+        <v>1540.203</v>
+      </c>
+      <c r="L18" s="12">
+        <v>1593.3589999999999</v>
+      </c>
+      <c r="M18" s="12">
+        <v>2440.16</v>
+      </c>
+      <c r="N18" s="12">
+        <v>2871.1210000000001</v>
+      </c>
+      <c r="O18" s="12">
+        <v>1721.6969999999999</v>
+      </c>
+      <c r="P18" s="12">
+        <v>1887.184</v>
+      </c>
+      <c r="Q18" s="12">
+        <v>2620.741</v>
+      </c>
+      <c r="R18" s="12">
+        <v>2584.982</v>
+      </c>
+      <c r="S18" s="12">
+        <v>4179.8320000000003</v>
+      </c>
+      <c r="T18" s="13">
+        <v>5411.6850000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20">
+      <c r="A19" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="12">
+        <v>172.297</v>
+      </c>
+      <c r="C19" s="12">
+        <v>94.382000000000005</v>
+      </c>
+      <c r="D19" s="12">
+        <v>290.00299999999999</v>
+      </c>
+      <c r="E19" s="12">
+        <v>454.77600000000001</v>
+      </c>
+      <c r="F19" s="12">
+        <v>662.36800000000005</v>
+      </c>
+      <c r="G19" s="12">
+        <v>382.26499999999999</v>
+      </c>
+      <c r="H19" s="12">
+        <v>845.024</v>
+      </c>
+      <c r="I19" s="12">
+        <v>1387.1510000000001</v>
+      </c>
+      <c r="J19" s="12">
+        <v>1076.01</v>
+      </c>
+      <c r="K19" s="12">
+        <v>1418.7940000000001</v>
+      </c>
+      <c r="L19" s="12">
+        <v>1478.739</v>
+      </c>
+      <c r="M19" s="12">
+        <v>1021.251</v>
+      </c>
+      <c r="N19" s="12">
+        <v>447.85199999999998</v>
+      </c>
+      <c r="O19" s="12">
+        <v>529.95100000000002</v>
+      </c>
+      <c r="P19" s="12">
+        <v>2165.723</v>
+      </c>
+      <c r="Q19" s="12">
+        <v>2918.5929999999998</v>
+      </c>
+      <c r="R19" s="12">
+        <v>4685.0709999999999</v>
+      </c>
+      <c r="S19" s="12">
+        <v>11377.012000000001</v>
+      </c>
+      <c r="T19" s="13">
+        <v>13975.081</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20">
+      <c r="A20" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B20" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C20" s="12">
+        <v>37.668999999999997</v>
+      </c>
+      <c r="D20" s="12">
+        <v>96.016000000000005</v>
+      </c>
+      <c r="E20" s="12">
+        <v>229.297</v>
+      </c>
+      <c r="F20" s="12">
+        <v>192.995</v>
+      </c>
+      <c r="G20" s="12">
+        <v>313.88200000000001</v>
+      </c>
+      <c r="H20" s="12">
+        <v>277.60500000000002</v>
+      </c>
+      <c r="I20" s="12">
+        <v>1222.6679999999999</v>
+      </c>
+      <c r="J20" s="12">
+        <v>1672.451</v>
+      </c>
+      <c r="K20" s="12">
+        <v>3296.6120000000001</v>
+      </c>
+      <c r="L20" s="12">
+        <v>2860.6750000000002</v>
+      </c>
+      <c r="M20" s="12">
+        <v>2508.2640000000001</v>
+      </c>
+      <c r="N20" s="12">
+        <v>1748.002</v>
+      </c>
+      <c r="O20" s="12">
+        <v>824.048</v>
+      </c>
+      <c r="P20" s="12">
+        <v>1159.038</v>
+      </c>
+      <c r="Q20" s="12">
+        <v>2099.4609999999998</v>
+      </c>
+      <c r="R20" s="12">
+        <v>2468.8319999999999</v>
+      </c>
+      <c r="S20" s="12">
+        <v>5881.4210000000003</v>
+      </c>
+      <c r="T20" s="13">
+        <v>9559.6839999999993</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20">
+      <c r="A21" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B21" s="12">
+        <v>24.222000000000001</v>
+      </c>
+      <c r="C21" s="12">
+        <v>33.524000000000001</v>
+      </c>
+      <c r="D21" s="12">
+        <v>75.191999999999993</v>
+      </c>
+      <c r="E21" s="12">
+        <v>138.52600000000001</v>
+      </c>
+      <c r="F21" s="12">
+        <v>134.459</v>
+      </c>
+      <c r="G21" s="12">
+        <v>618.99</v>
+      </c>
+      <c r="H21" s="12">
+        <v>744.71600000000001</v>
+      </c>
+      <c r="I21" s="12">
+        <v>6473.4679999999998</v>
+      </c>
+      <c r="J21" s="12">
+        <v>936.72</v>
+      </c>
+      <c r="K21" s="12">
+        <v>2870.0050000000001</v>
+      </c>
+      <c r="L21" s="12">
+        <v>3007.7289999999998</v>
+      </c>
+      <c r="M21" s="12">
+        <v>3465.0650000000001</v>
+      </c>
+      <c r="N21" s="12">
+        <v>1425.9390000000001</v>
+      </c>
+      <c r="O21" s="12">
+        <v>1306.6379999999999</v>
+      </c>
+      <c r="P21" s="12">
+        <v>1887.184</v>
+      </c>
+      <c r="Q21" s="12">
+        <v>4272.1440000000002</v>
+      </c>
+      <c r="R21" s="12">
+        <v>4613.95</v>
+      </c>
+      <c r="S21" s="12">
+        <v>6796.5349999999999</v>
+      </c>
+      <c r="T21" s="13">
+        <v>9939.0400000000009</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20">
+      <c r="A22" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="12">
+        <v>11.156000000000001</v>
+      </c>
+      <c r="C22" s="12">
+        <v>26.593</v>
+      </c>
+      <c r="D22" s="12">
+        <v>17.196000000000002</v>
+      </c>
+      <c r="E22" s="12">
+        <v>31.053000000000001</v>
+      </c>
+      <c r="F22" s="12">
+        <v>60.881</v>
+      </c>
+      <c r="G22" s="12">
+        <v>269.01</v>
+      </c>
+      <c r="H22" s="12">
+        <v>290.72000000000003</v>
+      </c>
+      <c r="I22" s="12">
+        <v>1452.7059999999999</v>
+      </c>
+      <c r="J22" s="12">
+        <v>2148.6779999999999</v>
+      </c>
+      <c r="K22" s="12">
+        <v>2946.6280000000002</v>
+      </c>
+      <c r="L22" s="12">
+        <v>3075.4929999999999</v>
+      </c>
+      <c r="M22" s="12">
+        <v>4077.212</v>
+      </c>
+      <c r="N22" s="12">
+        <v>5798.1059999999998</v>
+      </c>
+      <c r="O22" s="12">
+        <v>4571.152</v>
+      </c>
+      <c r="P22" s="12">
+        <v>2967.44</v>
+      </c>
+      <c r="Q22" s="12">
+        <v>4706.8220000000001</v>
+      </c>
+      <c r="R22" s="12">
+        <v>7404.893</v>
+      </c>
+      <c r="S22" s="12">
+        <v>14168.419</v>
+      </c>
+      <c r="T22" s="13">
+        <v>8260.8970000000008</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20">
+      <c r="A23" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="12">
+        <v>16.559999999999999</v>
+      </c>
+      <c r="C23" s="12">
+        <v>40.264000000000003</v>
+      </c>
+      <c r="D23" s="12">
+        <v>77.387</v>
+      </c>
+      <c r="E23" s="12">
+        <v>96.718000000000004</v>
+      </c>
+      <c r="F23" s="12">
+        <v>69.319999999999993</v>
+      </c>
+      <c r="G23" s="12">
+        <v>884.44100000000003</v>
+      </c>
+      <c r="H23" s="12">
+        <v>732.69500000000005</v>
+      </c>
+      <c r="I23" s="12">
+        <v>2292.85</v>
+      </c>
+      <c r="J23" s="12">
+        <v>6010.2150000000001</v>
+      </c>
+      <c r="K23" s="12">
+        <v>5366.0230000000001</v>
+      </c>
+      <c r="L23" s="12">
+        <v>5558.4759999999997</v>
+      </c>
+      <c r="M23" s="12">
+        <v>6625.2659999999996</v>
+      </c>
+      <c r="N23" s="12">
+        <v>5170.2359999999999</v>
+      </c>
+      <c r="O23" s="12">
+        <v>4379.4520000000002</v>
+      </c>
+      <c r="P23" s="12">
+        <v>2577.518</v>
+      </c>
+      <c r="Q23" s="12">
+        <v>8685.5669999999991</v>
+      </c>
+      <c r="R23" s="12">
+        <v>7367.2139999999999</v>
+      </c>
+      <c r="S23" s="12">
+        <v>12546.23</v>
+      </c>
+      <c r="T23" s="13">
+        <v>13382.626</v>
+      </c>
+    </row>
+    <row r="24" spans="1:20">
+      <c r="A24" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B24" s="16">
+        <v>28.463999999999999</v>
+      </c>
+      <c r="C24" s="16">
+        <v>28.353999999999999</v>
+      </c>
+      <c r="D24" s="16">
+        <v>41.356000000000002</v>
+      </c>
+      <c r="E24" s="16">
+        <v>35.247999999999998</v>
+      </c>
+      <c r="F24" s="16">
+        <v>99.763000000000005</v>
+      </c>
+      <c r="G24" s="16">
+        <v>153.12</v>
+      </c>
+      <c r="H24" s="16">
+        <v>729.28399999999999</v>
+      </c>
+      <c r="I24" s="16">
+        <v>945.46600000000001</v>
+      </c>
+      <c r="J24" s="16">
+        <v>1080.1790000000001</v>
+      </c>
+      <c r="K24" s="16">
+        <v>2454.9870000000001</v>
+      </c>
+      <c r="L24" s="16">
+        <v>4449.4589999999998</v>
+      </c>
+      <c r="M24" s="16">
+        <v>4994.5259999999998</v>
+      </c>
+      <c r="N24" s="16">
+        <v>2166.4050000000002</v>
+      </c>
+      <c r="O24" s="16">
+        <v>7109.4589999999998</v>
+      </c>
+      <c r="P24" s="16">
+        <v>4810.8159999999998</v>
+      </c>
+      <c r="Q24" s="16">
+        <v>7577.9160000000002</v>
+      </c>
+      <c r="R24" s="16">
+        <v>15962.545</v>
+      </c>
+      <c r="S24" s="16">
+        <v>22642.895</v>
+      </c>
+      <c r="T24" s="17">
+        <v>20703.232</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20">
+      <c r="A26" s="31"/>
+      <c r="B26" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C26" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="F26" s="28">
+        <v>2026</v>
+      </c>
+      <c r="G26" s="28">
+        <v>2027</v>
+      </c>
+      <c r="H26" s="28">
+        <v>2028</v>
+      </c>
+      <c r="I26" s="28">
+        <v>2029</v>
+      </c>
+      <c r="J26" s="28">
+        <v>2030</v>
+      </c>
+      <c r="K26" s="28">
+        <v>2031</v>
+      </c>
+      <c r="L26" s="28">
+        <v>2032</v>
+      </c>
+      <c r="M26" s="28">
+        <v>2033</v>
+      </c>
+      <c r="N26" s="28">
+        <v>2034</v>
+      </c>
+      <c r="O26" s="28">
+        <v>2035</v>
+      </c>
+      <c r="P26" s="28">
+        <v>2036</v>
+      </c>
+      <c r="Q26" s="28">
+        <v>2037</v>
+      </c>
+      <c r="R26" s="28">
+        <v>2038</v>
+      </c>
+      <c r="S26" s="28">
+        <v>2039</v>
+      </c>
+      <c r="T26" s="30">
+        <v>2040</v>
+      </c>
+    </row>
+    <row r="27" spans="1:20" ht="22.5">
+      <c r="A27" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B27" s="18">
+        <v>272646.49200000003</v>
+      </c>
+      <c r="C27" s="19">
+        <v>314898.12599999999</v>
+      </c>
+      <c r="D27" s="34">
+        <v>411618.86499999999</v>
+      </c>
+      <c r="E27" s="34">
+        <v>461099.65500000003</v>
+      </c>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="20"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="20"/>
+      <c r="K27" s="20"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="20"/>
+      <c r="N27" s="20"/>
+      <c r="O27" s="20"/>
+      <c r="P27" s="20"/>
+      <c r="Q27" s="20"/>
+      <c r="R27" s="20"/>
+      <c r="S27" s="20"/>
+      <c r="T27" s="20"/>
+    </row>
+    <row r="28" spans="1:20">
+      <c r="A28" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="36" t="s">
+      <c r="B28" s="21">
+        <v>120382.039</v>
+      </c>
+      <c r="C28" s="22">
+        <v>155900.462</v>
+      </c>
+      <c r="D28" s="35">
+        <v>170059.766</v>
+      </c>
+      <c r="E28" s="35">
+        <v>204199.30600000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:20">
+      <c r="A29" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="21">
+        <v>46900.561000000002</v>
+      </c>
+      <c r="C29" s="22">
+        <v>48295.216999999997</v>
+      </c>
+      <c r="D29" s="35">
+        <v>53155.623</v>
+      </c>
+      <c r="E29" s="35">
+        <v>51680.714</v>
+      </c>
+    </row>
+    <row r="30" spans="1:20">
+      <c r="A30" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="21">
+        <v>12383.594999999999</v>
+      </c>
+      <c r="C30" s="22">
+        <v>14645.825999999999</v>
+      </c>
+      <c r="D30" s="35">
+        <v>27776.404999999999</v>
+      </c>
+      <c r="E30" s="35">
+        <v>24357.491999999998</v>
+      </c>
+    </row>
+    <row r="31" spans="1:20">
+      <c r="A31" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="B31" s="21">
+        <v>3712.308</v>
+      </c>
+      <c r="C31" s="22">
+        <v>7004.567</v>
+      </c>
+      <c r="D31" s="35">
+        <v>25279.155999999999</v>
+      </c>
+      <c r="E31" s="35">
+        <v>25389.624</v>
+      </c>
+    </row>
+    <row r="32" spans="1:20">
+      <c r="A32" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" s="21">
+        <v>20580.597000000002</v>
+      </c>
+      <c r="C32" s="22">
+        <v>20787.647000000001</v>
+      </c>
+      <c r="D32" s="35">
+        <v>30798.134999999998</v>
+      </c>
+      <c r="E32" s="35">
+        <v>29150.382000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:20">
+      <c r="A33" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" s="21">
+        <v>15663.089</v>
+      </c>
+      <c r="C33" s="22">
+        <v>20651.464</v>
+      </c>
+      <c r="D33" s="35">
+        <v>27378.68</v>
+      </c>
+      <c r="E33" s="35">
+        <v>4514.9179999999997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:20">
+      <c r="A34" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="21">
+        <v>6430.2079999999996</v>
+      </c>
+      <c r="C34" s="22">
+        <v>7693.1350000000002</v>
+      </c>
+      <c r="D34" s="35">
+        <v>9892.6329999999998</v>
+      </c>
+      <c r="E34" s="35">
+        <v>25982.952000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:20">
+      <c r="A35" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="14" t="s">
         <v>2</v>
       </c>
-    </row>
-[...569 lines deleted...]
-      <c r="F36" s="9"/>
+      <c r="C35" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="35">
+        <v>1128.165</v>
+      </c>
+      <c r="E35" s="35">
+        <v>3035.335</v>
+      </c>
+    </row>
+    <row r="36" spans="1:20">
+      <c r="A36" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B36" s="21">
+        <v>2276.1779999999999</v>
+      </c>
+      <c r="C36" s="22">
+        <v>1918.702</v>
+      </c>
+      <c r="D36" s="35">
+        <v>6621.9809999999998</v>
+      </c>
+      <c r="E36" s="35">
+        <v>7606.442</v>
+      </c>
+    </row>
+    <row r="37" spans="1:20">
+      <c r="A37" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B37" s="21">
+        <v>2792.1849999999999</v>
+      </c>
+      <c r="C37" s="22">
+        <v>3883.62</v>
+      </c>
+      <c r="D37" s="35">
+        <v>11468.933999999999</v>
+      </c>
+      <c r="E37" s="35">
+        <v>24775.536</v>
+      </c>
+    </row>
+    <row r="38" spans="1:20">
+      <c r="A38" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B38" s="21">
+        <v>16401.382000000001</v>
+      </c>
+      <c r="C38" s="22">
+        <v>5722.3019999999997</v>
+      </c>
+      <c r="D38" s="35">
+        <v>11808.767</v>
+      </c>
+      <c r="E38" s="35">
+        <v>21212.74</v>
+      </c>
+    </row>
+    <row r="39" spans="1:20">
+      <c r="A39" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B39" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D39" s="35">
+        <v>3137.2339999999999</v>
+      </c>
+      <c r="E39" s="35">
+        <v>3194.5810000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:20">
+      <c r="A40" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B40" s="23">
+        <v>25124.35</v>
+      </c>
+      <c r="C40" s="24">
+        <v>28395.184000000001</v>
+      </c>
+      <c r="D40" s="36">
+        <v>33113.385999999999</v>
+      </c>
+      <c r="E40" s="36">
+        <v>35999.633000000002</v>
+      </c>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+      <c r="J40" s="25"/>
+      <c r="K40" s="25"/>
+      <c r="L40" s="25"/>
+      <c r="M40" s="25"/>
+      <c r="N40" s="25"/>
+      <c r="O40" s="25"/>
+      <c r="P40" s="25"/>
+      <c r="Q40" s="25"/>
+      <c r="R40" s="25"/>
+      <c r="S40" s="25"/>
+      <c r="T40" s="25"/>
+    </row>
+    <row r="41" spans="1:20">
+      <c r="A41" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="42" spans="1:20">
+      <c r="A42" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...3 lines deleted...]
-    <mergeCell ref="B3:C3"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:T1"/>
+    <mergeCell ref="A3:T3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
-  <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.35433070866141736" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" firstPageNumber="4" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x01010098E83FF0B9B0AF4492E410D227D728B1" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a7486e2246cf71b4214b10c5f6805430">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100DD04DA59333991479EF408D6E8F94ED3" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="3c7e9f8e7008f7ebf1cbe62497389de3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
@@ -1339,91 +2496,97 @@
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{824F5933-13BC-4211-B00A-7C28321D4651}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{364DF246-62C4-4C74-B118-2C93A544E6D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{023E7EA4-ABC5-443A-83C4-EE7855F1B78D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71363493-981A-45B3-86B9-E4C162702316}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B8215A9-CB99-413B-8A39-78E467AEC117}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADDE98C1-81F6-4084-A650-458B63FC110A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>табл 1</vt:lpstr>
+      <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>A.Isabekova</dc:creator>
+  <dc:creator>I.kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>