--- v0 (2026-04-28)
+++ v1 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="135" windowWidth="23355" windowHeight="12255"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="33">
   <si>
     <t xml:space="preserve">                        млн.тенге</t>
   </si>
   <si>
     <t>Объем выполненных строительных работ</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>г.Усть-Каменогорск</t>
   </si>
   <si>
     <t>г.Семей</t>
   </si>
   <si>
     <t>г.Риддер</t>
   </si>
   <si>
     <t>г.Курчатов</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
@@ -104,50 +104,59 @@
     <t>Шемонаихинский район</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>* - с 2022 г. разделение области на ВКО и Абай</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>"-"  явление отсутствует</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>район Марқакөл</t>
+  </si>
+  <si>
+    <t>2023*</t>
+  </si>
+  <si>
+    <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -672,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:T42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F36" sqref="F36"/>
+      <selection sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="8" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="13" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="1" customWidth="1"/>
     <col min="15" max="15" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.85546875" style="1" customWidth="1"/>
     <col min="17" max="19" width="9.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="17.25" customHeight="1">
       <c r="A1" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
@@ -2065,58 +2074,58 @@
       </c>
       <c r="O24" s="16">
         <v>7109.4589999999998</v>
       </c>
       <c r="P24" s="16">
         <v>4810.8159999999998</v>
       </c>
       <c r="Q24" s="16">
         <v>7577.9160000000002</v>
       </c>
       <c r="R24" s="16">
         <v>15962.545</v>
       </c>
       <c r="S24" s="16">
         <v>22642.895</v>
       </c>
       <c r="T24" s="17">
         <v>20703.232</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" s="31"/>
       <c r="B26" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="28">
-[...6 lines deleted...]
-        <v>2025</v>
+      <c r="C26" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="E26" s="28" t="s">
+        <v>32</v>
       </c>
       <c r="F26" s="28">
         <v>2026</v>
       </c>
       <c r="G26" s="28">
         <v>2027</v>
       </c>
       <c r="H26" s="28">
         <v>2028</v>
       </c>
       <c r="I26" s="28">
         <v>2029</v>
       </c>
       <c r="J26" s="28">
         <v>2030</v>
       </c>
       <c r="K26" s="28">
         <v>2031</v>
       </c>
       <c r="L26" s="28">
         <v>2032</v>
       </c>
       <c r="M26" s="28">
         <v>2033</v>
       </c>
@@ -2133,249 +2142,289 @@
         <v>2037</v>
       </c>
       <c r="R26" s="28">
         <v>2038</v>
       </c>
       <c r="S26" s="28">
         <v>2039</v>
       </c>
       <c r="T26" s="30">
         <v>2040</v>
       </c>
     </row>
     <row r="27" spans="1:20" ht="22.5">
       <c r="A27" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="18">
         <v>272646.49200000003</v>
       </c>
       <c r="C27" s="19">
         <v>314898.12599999999</v>
       </c>
       <c r="D27" s="34">
         <v>411618.86499999999</v>
       </c>
-      <c r="E27" s="20"/>
+      <c r="E27" s="34">
+        <v>461099.65500000003</v>
+      </c>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="20"/>
       <c r="L27" s="20"/>
       <c r="M27" s="20"/>
       <c r="N27" s="20"/>
       <c r="O27" s="20"/>
       <c r="P27" s="20"/>
       <c r="Q27" s="20"/>
       <c r="R27" s="20"/>
       <c r="S27" s="20"/>
       <c r="T27" s="20"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B28" s="21">
         <v>120382.039</v>
       </c>
       <c r="C28" s="22">
         <v>155900.462</v>
       </c>
       <c r="D28" s="35">
         <v>170059.766</v>
       </c>
+      <c r="E28" s="35">
+        <v>204199.30600000001</v>
+      </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="21">
         <v>46900.561000000002</v>
       </c>
       <c r="C29" s="22">
         <v>48295.216999999997</v>
       </c>
       <c r="D29" s="35">
         <v>53155.623</v>
       </c>
+      <c r="E29" s="35">
+        <v>51680.714</v>
+      </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B30" s="21">
         <v>12383.594999999999</v>
       </c>
       <c r="C30" s="22">
         <v>14645.825999999999</v>
       </c>
       <c r="D30" s="35">
         <v>27776.404999999999</v>
       </c>
+      <c r="E30" s="35">
+        <v>24357.491999999998</v>
+      </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="21">
         <v>3712.308</v>
       </c>
       <c r="C31" s="22">
         <v>7004.567</v>
       </c>
       <c r="D31" s="35">
         <v>25279.155999999999</v>
       </c>
+      <c r="E31" s="35">
+        <v>25389.624</v>
+      </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="21">
         <v>20580.597000000002</v>
       </c>
       <c r="C32" s="22">
         <v>20787.647000000001</v>
       </c>
       <c r="D32" s="35">
         <v>30798.134999999998</v>
       </c>
+      <c r="E32" s="35">
+        <v>29150.382000000001</v>
+      </c>
     </row>
     <row r="33" spans="1:20">
       <c r="A33" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="21">
         <v>15663.089</v>
       </c>
       <c r="C33" s="22">
         <v>20651.464</v>
       </c>
       <c r="D33" s="35">
         <v>27378.68</v>
       </c>
+      <c r="E33" s="35">
+        <v>4514.9179999999997</v>
+      </c>
     </row>
     <row r="34" spans="1:20">
       <c r="A34" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="21">
         <v>6430.2079999999996</v>
       </c>
       <c r="C34" s="22">
         <v>7693.1350000000002</v>
       </c>
       <c r="D34" s="35">
         <v>9892.6329999999998</v>
       </c>
+      <c r="E34" s="35">
+        <v>25982.952000000001</v>
+      </c>
     </row>
     <row r="35" spans="1:20">
       <c r="A35" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="35">
         <v>1128.165</v>
       </c>
+      <c r="E35" s="35">
+        <v>3035.335</v>
+      </c>
     </row>
     <row r="36" spans="1:20">
       <c r="A36" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="21">
         <v>2276.1779999999999</v>
       </c>
       <c r="C36" s="22">
         <v>1918.702</v>
       </c>
       <c r="D36" s="35">
         <v>6621.9809999999998</v>
       </c>
+      <c r="E36" s="35">
+        <v>7606.442</v>
+      </c>
     </row>
     <row r="37" spans="1:20">
       <c r="A37" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B37" s="21">
         <v>2792.1849999999999</v>
       </c>
       <c r="C37" s="22">
         <v>3883.62</v>
       </c>
       <c r="D37" s="35">
         <v>11468.933999999999</v>
       </c>
+      <c r="E37" s="35">
+        <v>24775.536</v>
+      </c>
     </row>
     <row r="38" spans="1:20">
       <c r="A38" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B38" s="21">
         <v>16401.382000000001</v>
       </c>
       <c r="C38" s="22">
         <v>5722.3019999999997</v>
       </c>
       <c r="D38" s="35">
         <v>11808.767</v>
       </c>
+      <c r="E38" s="35">
+        <v>21212.74</v>
+      </c>
     </row>
     <row r="39" spans="1:20">
       <c r="A39" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>2</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D39" s="35">
         <v>3137.2339999999999</v>
       </c>
+      <c r="E39" s="35">
+        <v>3194.5810000000001</v>
+      </c>
     </row>
     <row r="40" spans="1:20">
       <c r="A40" s="15" t="s">
         <v>21</v>
       </c>
       <c r="B40" s="23">
         <v>25124.35</v>
       </c>
       <c r="C40" s="24">
         <v>28395.184000000001</v>
       </c>
       <c r="D40" s="36">
         <v>33113.385999999999</v>
       </c>
-      <c r="E40" s="25"/>
+      <c r="E40" s="36">
+        <v>35999.633000000002</v>
+      </c>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="M40" s="25"/>
       <c r="N40" s="25"/>
       <c r="O40" s="25"/>
       <c r="P40" s="25"/>
       <c r="Q40" s="25"/>
       <c r="R40" s="25"/>
       <c r="S40" s="25"/>
       <c r="T40" s="25"/>
     </row>
     <row r="41" spans="1:20">
       <c r="A41" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:20">
       <c r="A42" s="2" t="s">
         <v>25</v>
       </c>