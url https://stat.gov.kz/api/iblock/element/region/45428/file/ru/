--- v0 (2026-04-28)
+++ v1 (2026-08-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-15" windowWidth="25440" windowHeight="6375"/>
+    <workbookView xWindow="90" yWindow="75" windowWidth="9930" windowHeight="10590"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="32">
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t xml:space="preserve">г.Усть-Каменогорск </t>
   </si>
   <si>
     <t>г.Семей</t>
   </si>
   <si>
     <t>г.Риддер</t>
   </si>
   <si>
     <t>г.Курчатов</t>
   </si>
@@ -688,52 +688,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:X42"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F44" sqref="F44"/>
+    <sheetView tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24.5703125" style="1" customWidth="1"/>
     <col min="2" max="6" width="9.140625" style="1"/>
     <col min="7" max="7" width="10.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="1" customWidth="1"/>
     <col min="9" max="10" width="10.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="13" width="9.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="11" style="1" customWidth="1"/>
     <col min="17" max="17" width="11.5703125" style="2" customWidth="1"/>
     <col min="18" max="18" width="11.5703125" style="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="16.5" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
@@ -2256,441 +2256,469 @@
         <v>2037</v>
       </c>
       <c r="R26" s="34">
         <v>2038</v>
       </c>
       <c r="S26" s="34">
         <v>2039</v>
       </c>
       <c r="T26" s="36">
         <v>2040</v>
       </c>
     </row>
     <row r="27" spans="1:24" s="3" customFormat="1" ht="11.25">
       <c r="A27" s="19" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="20">
         <v>98853</v>
       </c>
       <c r="C27" s="21">
         <v>122146</v>
       </c>
       <c r="D27" s="40">
         <v>133157</v>
       </c>
-      <c r="E27" s="21"/>
+      <c r="E27" s="40">
+        <v>117155</v>
+      </c>
       <c r="F27" s="21"/>
       <c r="G27" s="21"/>
       <c r="H27" s="21"/>
       <c r="I27" s="21"/>
       <c r="J27" s="21"/>
       <c r="K27" s="21"/>
       <c r="L27" s="21"/>
       <c r="M27" s="21"/>
       <c r="N27" s="21"/>
       <c r="O27" s="21"/>
       <c r="P27" s="21"/>
       <c r="Q27" s="21"/>
       <c r="R27" s="21"/>
       <c r="S27" s="21"/>
       <c r="T27" s="21"/>
     </row>
     <row r="28" spans="1:24" s="3" customFormat="1" ht="11.25">
       <c r="A28" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="22">
         <v>46717</v>
       </c>
       <c r="C28" s="23">
         <v>57658</v>
       </c>
       <c r="D28" s="41">
         <v>51715</v>
       </c>
-      <c r="E28" s="23"/>
+      <c r="E28" s="41">
+        <v>30904</v>
+      </c>
       <c r="F28" s="23"/>
       <c r="G28" s="23"/>
       <c r="H28" s="23"/>
       <c r="I28" s="23"/>
       <c r="J28" s="23"/>
       <c r="K28" s="23"/>
       <c r="L28" s="23"/>
       <c r="M28" s="23"/>
       <c r="N28" s="23"/>
       <c r="O28" s="23"/>
       <c r="P28" s="23"/>
       <c r="Q28" s="23"/>
       <c r="R28" s="23"/>
       <c r="S28" s="23"/>
       <c r="T28" s="23"/>
     </row>
     <row r="29" spans="1:24" s="3" customFormat="1" ht="11.25">
       <c r="A29" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B29" s="22">
         <v>3867</v>
       </c>
       <c r="C29" s="23">
         <v>5788</v>
       </c>
       <c r="D29" s="41">
         <v>5121</v>
       </c>
-      <c r="E29" s="23"/>
+      <c r="E29" s="41">
+        <v>5999</v>
+      </c>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
       <c r="N29" s="23"/>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
       <c r="T29" s="23"/>
     </row>
     <row r="30" spans="1:24" s="3" customFormat="1" ht="11.25">
       <c r="A30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="22">
         <v>6042</v>
       </c>
       <c r="C30" s="23">
         <v>5037</v>
       </c>
       <c r="D30" s="41">
         <v>10061</v>
       </c>
-      <c r="E30" s="23"/>
+      <c r="E30" s="41">
+        <v>10064</v>
+      </c>
       <c r="F30" s="23"/>
       <c r="G30" s="23"/>
       <c r="H30" s="23"/>
       <c r="I30" s="23"/>
       <c r="J30" s="23"/>
       <c r="K30" s="23"/>
       <c r="L30" s="23"/>
       <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="23"/>
       <c r="P30" s="23"/>
       <c r="Q30" s="23"/>
       <c r="R30" s="23"/>
       <c r="S30" s="23"/>
       <c r="T30" s="23"/>
     </row>
     <row r="31" spans="1:24" s="3" customFormat="1" ht="11.25">
       <c r="A31" s="9" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="22">
         <v>11308</v>
       </c>
       <c r="C31" s="23">
         <v>12527</v>
       </c>
       <c r="D31" s="41">
         <v>12839</v>
       </c>
-      <c r="E31" s="23"/>
+      <c r="E31" s="41">
+        <v>13895</v>
+      </c>
       <c r="F31" s="23"/>
       <c r="G31" s="23"/>
       <c r="H31" s="23"/>
       <c r="I31" s="23"/>
       <c r="J31" s="23"/>
       <c r="K31" s="23"/>
       <c r="L31" s="23"/>
       <c r="M31" s="23"/>
       <c r="N31" s="23"/>
       <c r="O31" s="23"/>
       <c r="P31" s="23"/>
       <c r="Q31" s="23"/>
       <c r="R31" s="23"/>
       <c r="S31" s="23"/>
       <c r="T31" s="23"/>
     </row>
     <row r="32" spans="1:24" s="3" customFormat="1" ht="11.25">
       <c r="A32" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="22">
         <v>4804</v>
       </c>
       <c r="C32" s="23">
         <v>4526</v>
       </c>
       <c r="D32" s="41">
         <v>5711</v>
       </c>
-      <c r="E32" s="23"/>
+      <c r="E32" s="41">
+        <v>5710</v>
+      </c>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="23"/>
       <c r="O32" s="23"/>
       <c r="P32" s="23"/>
       <c r="Q32" s="23"/>
       <c r="R32" s="23"/>
       <c r="S32" s="23"/>
       <c r="T32" s="23"/>
     </row>
     <row r="33" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A33" s="9" t="s">
         <v>15</v>
       </c>
       <c r="B33" s="22">
         <v>6130</v>
       </c>
       <c r="C33" s="23">
         <v>6768</v>
       </c>
       <c r="D33" s="41">
         <v>7815</v>
       </c>
-      <c r="E33" s="23"/>
+      <c r="E33" s="41">
+        <v>8170</v>
+      </c>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
       <c r="N33" s="23"/>
       <c r="O33" s="23"/>
       <c r="P33" s="23"/>
       <c r="Q33" s="23"/>
       <c r="R33" s="23"/>
       <c r="S33" s="23"/>
       <c r="T33" s="23"/>
     </row>
     <row r="34" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A34" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B34" s="22">
         <v>3350</v>
       </c>
       <c r="C34" s="23">
         <v>4960</v>
       </c>
       <c r="D34" s="41">
         <v>7437</v>
       </c>
-      <c r="E34" s="23"/>
+      <c r="E34" s="41">
+        <v>7438</v>
+      </c>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="23"/>
       <c r="O34" s="23"/>
       <c r="P34" s="23"/>
       <c r="Q34" s="23"/>
       <c r="R34" s="23"/>
       <c r="S34" s="23"/>
       <c r="T34" s="23"/>
     </row>
     <row r="35" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A35" s="38" t="s">
         <v>30</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D35" s="41">
         <v>340</v>
       </c>
-      <c r="E35" s="23"/>
+      <c r="E35" s="41">
+        <v>1082</v>
+      </c>
       <c r="F35" s="23"/>
       <c r="G35" s="23"/>
       <c r="H35" s="23"/>
       <c r="I35" s="23"/>
       <c r="J35" s="23"/>
       <c r="K35" s="23"/>
       <c r="L35" s="23"/>
       <c r="M35" s="23"/>
       <c r="N35" s="23"/>
       <c r="O35" s="23"/>
       <c r="P35" s="23"/>
       <c r="Q35" s="23"/>
       <c r="R35" s="23"/>
       <c r="S35" s="23"/>
       <c r="T35" s="23"/>
     </row>
     <row r="36" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A36" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B36" s="22">
         <v>3200</v>
       </c>
       <c r="C36" s="23">
         <v>5086</v>
       </c>
       <c r="D36" s="41">
         <v>5945</v>
       </c>
-      <c r="E36" s="23"/>
+      <c r="E36" s="41">
+        <v>5715</v>
+      </c>
       <c r="F36" s="23"/>
       <c r="G36" s="23"/>
       <c r="H36" s="23"/>
       <c r="I36" s="23"/>
       <c r="J36" s="23"/>
       <c r="K36" s="23"/>
       <c r="L36" s="23"/>
       <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="23"/>
       <c r="P36" s="23"/>
       <c r="Q36" s="23"/>
       <c r="R36" s="23"/>
       <c r="S36" s="23"/>
       <c r="T36" s="23"/>
     </row>
     <row r="37" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A37" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B37" s="22">
         <v>3749</v>
       </c>
       <c r="C37" s="23">
         <v>6013</v>
       </c>
       <c r="D37" s="41">
         <v>9464</v>
       </c>
-      <c r="E37" s="23"/>
+      <c r="E37" s="41">
+        <v>6125</v>
+      </c>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="23"/>
       <c r="I37" s="23"/>
       <c r="J37" s="23"/>
       <c r="K37" s="23"/>
       <c r="L37" s="23"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="23"/>
       <c r="P37" s="23"/>
       <c r="Q37" s="23"/>
       <c r="R37" s="23"/>
       <c r="S37" s="23"/>
       <c r="T37" s="23"/>
     </row>
     <row r="38" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A38" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B38" s="22">
         <v>4111</v>
       </c>
       <c r="C38" s="23">
         <v>9130</v>
       </c>
       <c r="D38" s="41">
         <v>9539</v>
       </c>
-      <c r="E38" s="23"/>
+      <c r="E38" s="41">
+        <v>13925</v>
+      </c>
       <c r="F38" s="23"/>
       <c r="G38" s="23"/>
       <c r="H38" s="23"/>
       <c r="I38" s="23"/>
       <c r="J38" s="23"/>
       <c r="K38" s="23"/>
       <c r="L38" s="23"/>
       <c r="M38" s="23"/>
       <c r="N38" s="23"/>
       <c r="O38" s="23"/>
       <c r="P38" s="23"/>
       <c r="Q38" s="23"/>
       <c r="R38" s="23"/>
       <c r="S38" s="23"/>
       <c r="T38" s="23"/>
     </row>
     <row r="39" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A39" s="39" t="s">
         <v>31</v>
       </c>
       <c r="B39" s="14" t="s">
         <v>21</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D39" s="41">
         <v>2262</v>
       </c>
-      <c r="E39" s="23"/>
+      <c r="E39" s="41">
+        <v>2863</v>
+      </c>
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="23"/>
       <c r="I39" s="23"/>
       <c r="J39" s="23"/>
       <c r="K39" s="23"/>
       <c r="L39" s="23"/>
       <c r="M39" s="23"/>
       <c r="N39" s="23"/>
       <c r="O39" s="23"/>
       <c r="P39" s="23"/>
       <c r="Q39" s="23"/>
       <c r="R39" s="23"/>
       <c r="S39" s="23"/>
       <c r="T39" s="23"/>
     </row>
     <row r="40" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A40" s="17" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="24">
         <v>5575</v>
       </c>
       <c r="C40" s="25">
         <v>4653</v>
       </c>
       <c r="D40" s="42">
         <v>4908</v>
       </c>
-      <c r="E40" s="25"/>
+      <c r="E40" s="42">
+        <v>5265</v>
+      </c>
       <c r="F40" s="25"/>
       <c r="G40" s="25"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
       <c r="M40" s="25"/>
       <c r="N40" s="25"/>
       <c r="O40" s="25"/>
       <c r="P40" s="25"/>
       <c r="Q40" s="25"/>
       <c r="R40" s="25"/>
       <c r="S40" s="25"/>
       <c r="T40" s="25"/>
     </row>
     <row r="41" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A41" s="7" t="s">
         <v>28</v>
       </c>
       <c r="Q41" s="6"/>
     </row>
     <row r="42" spans="1:20" s="3" customFormat="1" ht="11.25">
       <c r="A42" s="7" t="s">
         <v>26</v>