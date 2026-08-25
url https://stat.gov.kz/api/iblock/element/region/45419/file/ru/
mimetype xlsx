--- v0 (2026-04-28)
+++ v1 (2026-08-25)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="6360" windowWidth="25440" windowHeight="6405"/>
+    <workbookView xWindow="-270" yWindow="-60" windowWidth="9435" windowHeight="10455"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="33">
   <si>
     <t>Восточно-Казахстанская</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий</t>
   </si>
   <si>
     <t xml:space="preserve">г.Усть-Каменогорск </t>
   </si>
   <si>
     <t>г.Семей</t>
   </si>
   <si>
     <t>г.Риддер</t>
   </si>
   <si>
     <t>г.Курчатов</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
     <t>Аягозский район</t>
   </si>
   <si>
@@ -107,50 +107,53 @@
     <t>* - с 2022 г. разделение области на ВКО и Абай</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>"-"  явление отсутствует</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>в% к предыдущему году</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -230,170 +233,170 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...34 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
-      <bottom style="thin">
-[...35 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -445,118 +448,118 @@
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...41 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_Лист1" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -819,214 +822,214 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AF45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E46" sqref="E46"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="85" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="1" customWidth="1"/>
     <col min="2" max="5" width="9.140625" style="1"/>
     <col min="6" max="6" width="7.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.85546875" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="24.75" customHeight="1">
-      <c r="A1" s="54" t="s">
+      <c r="A1" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="54"/>
-[...17 lines deleted...]
-      <c r="T1" s="54"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
     </row>
     <row r="2" spans="1:32" ht="13.5" customHeight="1">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
       <c r="O2" s="7"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="7"/>
       <c r="R2" s="7"/>
       <c r="S2" s="7"/>
       <c r="T2" s="7"/>
     </row>
     <row r="3" spans="1:32" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="55" t="s">
+      <c r="A3" s="44" t="s">
         <v>27</v>
       </c>
-      <c r="B3" s="55"/>
-[...17 lines deleted...]
-      <c r="T3" s="55"/>
+      <c r="B3" s="44"/>
+      <c r="C3" s="44"/>
+      <c r="D3" s="44"/>
+      <c r="E3" s="44"/>
+      <c r="F3" s="44"/>
+      <c r="G3" s="44"/>
+      <c r="H3" s="44"/>
+      <c r="I3" s="44"/>
+      <c r="J3" s="44"/>
+      <c r="K3" s="44"/>
+      <c r="L3" s="44"/>
+      <c r="M3" s="44"/>
+      <c r="N3" s="44"/>
+      <c r="O3" s="44"/>
+      <c r="P3" s="44"/>
+      <c r="Q3" s="44"/>
+      <c r="R3" s="44"/>
+      <c r="S3" s="44"/>
+      <c r="T3" s="44"/>
     </row>
     <row r="4" spans="1:32" s="2" customFormat="1" ht="12" thickBot="1">
-      <c r="A4" s="50"/>
-      <c r="B4" s="48">
+      <c r="A4" s="39"/>
+      <c r="B4" s="37">
         <v>2003</v>
       </c>
-      <c r="C4" s="48">
+      <c r="C4" s="37">
         <v>2004</v>
       </c>
-      <c r="D4" s="48">
+      <c r="D4" s="37">
         <v>2005</v>
       </c>
-      <c r="E4" s="48">
+      <c r="E4" s="37">
         <v>2006</v>
       </c>
-      <c r="F4" s="52">
+      <c r="F4" s="41">
         <v>2007</v>
       </c>
-      <c r="G4" s="47">
+      <c r="G4" s="36">
         <v>2008</v>
       </c>
-      <c r="H4" s="56">
+      <c r="H4" s="49">
         <v>2009</v>
       </c>
-      <c r="I4" s="40">
+      <c r="I4" s="45">
         <v>2010</v>
       </c>
-      <c r="J4" s="40">
+      <c r="J4" s="45">
         <v>2011</v>
       </c>
-      <c r="K4" s="40">
+      <c r="K4" s="45">
         <v>2012</v>
       </c>
-      <c r="L4" s="40">
+      <c r="L4" s="45">
         <v>2013</v>
       </c>
-      <c r="M4" s="40">
+      <c r="M4" s="45">
         <v>2014</v>
       </c>
-      <c r="N4" s="40">
+      <c r="N4" s="45">
         <v>2015</v>
       </c>
-      <c r="O4" s="40">
+      <c r="O4" s="45">
         <v>2016</v>
       </c>
-      <c r="P4" s="40">
+      <c r="P4" s="45">
         <v>2017</v>
       </c>
-      <c r="Q4" s="40">
+      <c r="Q4" s="45">
         <v>2018</v>
       </c>
-      <c r="R4" s="45">
+      <c r="R4" s="47">
         <v>2019</v>
       </c>
-      <c r="S4" s="45">
+      <c r="S4" s="47">
         <v>2020</v>
       </c>
-      <c r="T4" s="57">
+      <c r="T4" s="50">
         <v>2021</v>
       </c>
     </row>
     <row r="5" spans="1:32" s="2" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A5" s="51"/>
-[...18 lines deleted...]
-      <c r="T5" s="58"/>
+      <c r="A5" s="40"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="42"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="46"/>
+      <c r="K5" s="46"/>
+      <c r="L5" s="46"/>
+      <c r="M5" s="46"/>
+      <c r="N5" s="46"/>
+      <c r="O5" s="46"/>
+      <c r="P5" s="46"/>
+      <c r="Q5" s="46"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="48"/>
+      <c r="T5" s="51"/>
     </row>
     <row r="6" spans="1:32" s="4" customFormat="1" ht="11.25">
       <c r="A6" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="26">
         <v>133.1</v>
       </c>
       <c r="C6" s="26">
         <v>139.30000000000001</v>
       </c>
       <c r="D6" s="26">
         <v>171.5</v>
       </c>
       <c r="E6" s="26">
         <v>119.2</v>
       </c>
       <c r="F6" s="27">
         <v>79</v>
       </c>
       <c r="G6" s="27">
         <v>118.6</v>
       </c>
       <c r="H6" s="28">
         <v>90.7</v>
@@ -2499,610 +2502,640 @@
       <c r="J26" s="18"/>
       <c r="K26" s="18"/>
       <c r="L26" s="18"/>
       <c r="M26" s="18"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="18"/>
       <c r="S26" s="18"/>
       <c r="T26" s="18"/>
       <c r="U26" s="5"/>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
     </row>
     <row r="27" spans="1:32" s="2" customFormat="1" ht="11.25">
-      <c r="A27" s="42" t="s">
+      <c r="A27" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="42"/>
-[...17 lines deleted...]
-      <c r="T27" s="42"/>
+      <c r="B27" s="54"/>
+      <c r="C27" s="54"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="54"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="54"/>
+      <c r="H27" s="54"/>
+      <c r="I27" s="54"/>
+      <c r="J27" s="54"/>
+      <c r="K27" s="54"/>
+      <c r="L27" s="54"/>
+      <c r="M27" s="54"/>
+      <c r="N27" s="54"/>
+      <c r="O27" s="54"/>
+      <c r="P27" s="54"/>
+      <c r="Q27" s="54"/>
+      <c r="R27" s="54"/>
+      <c r="S27" s="54"/>
+      <c r="T27" s="54"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
       <c r="AA27" s="5"/>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
     </row>
     <row r="28" spans="1:32" s="2" customFormat="1" ht="11.25">
-      <c r="A28" s="36"/>
-      <c r="B28" s="38" t="s">
+      <c r="A28" s="57"/>
+      <c r="B28" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="C28" s="38" t="s">
+      <c r="C28" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="D28" s="38" t="s">
+      <c r="D28" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="E28" s="38"/>
-[...14 lines deleted...]
-      <c r="T28" s="43"/>
+      <c r="E28" s="52" t="s">
+        <v>32</v>
+      </c>
+      <c r="F28" s="52"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="52"/>
+      <c r="I28" s="52"/>
+      <c r="J28" s="52"/>
+      <c r="K28" s="52"/>
+      <c r="L28" s="52"/>
+      <c r="M28" s="52"/>
+      <c r="N28" s="52"/>
+      <c r="O28" s="52"/>
+      <c r="P28" s="52"/>
+      <c r="Q28" s="52"/>
+      <c r="R28" s="52"/>
+      <c r="S28" s="52"/>
+      <c r="T28" s="55"/>
     </row>
     <row r="29" spans="1:32" s="2" customFormat="1" ht="11.25">
-      <c r="A29" s="37"/>
-[...18 lines deleted...]
-      <c r="T29" s="44"/>
+      <c r="A29" s="58"/>
+      <c r="B29" s="53"/>
+      <c r="C29" s="53"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="53"/>
+      <c r="F29" s="53"/>
+      <c r="G29" s="53"/>
+      <c r="H29" s="53"/>
+      <c r="I29" s="53"/>
+      <c r="J29" s="53"/>
+      <c r="K29" s="53"/>
+      <c r="L29" s="53"/>
+      <c r="M29" s="53"/>
+      <c r="N29" s="53"/>
+      <c r="O29" s="53"/>
+      <c r="P29" s="53"/>
+      <c r="Q29" s="53"/>
+      <c r="R29" s="53"/>
+      <c r="S29" s="53"/>
+      <c r="T29" s="56"/>
     </row>
     <row r="30" spans="1:32" s="2" customFormat="1" ht="11.25">
       <c r="A30" s="25" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="30">
         <v>116.3</v>
       </c>
       <c r="C30" s="19">
         <v>109.9</v>
       </c>
       <c r="D30" s="33">
         <v>114.1</v>
       </c>
-      <c r="E30" s="19"/>
+      <c r="E30" s="33">
+        <v>101.4</v>
+      </c>
       <c r="F30" s="19"/>
       <c r="G30" s="19"/>
       <c r="H30" s="19"/>
       <c r="I30" s="19"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="19"/>
       <c r="M30" s="19"/>
       <c r="N30" s="19"/>
       <c r="O30" s="19"/>
       <c r="P30" s="19"/>
       <c r="Q30" s="19"/>
       <c r="R30" s="19"/>
       <c r="S30" s="19"/>
       <c r="T30" s="19"/>
     </row>
     <row r="31" spans="1:32" s="2" customFormat="1" ht="11.25">
       <c r="A31" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B31" s="20">
         <v>119.8</v>
       </c>
       <c r="C31" s="21">
         <v>112.9</v>
       </c>
       <c r="D31" s="33">
         <v>111.3</v>
       </c>
-      <c r="E31" s="21"/>
+      <c r="E31" s="33">
+        <v>100.5</v>
+      </c>
       <c r="F31" s="21"/>
       <c r="G31" s="21"/>
       <c r="H31" s="21"/>
       <c r="I31" s="21"/>
       <c r="J31" s="21"/>
       <c r="K31" s="21"/>
       <c r="L31" s="21"/>
       <c r="M31" s="21"/>
       <c r="N31" s="21"/>
       <c r="O31" s="21"/>
       <c r="P31" s="21"/>
       <c r="Q31" s="21"/>
       <c r="R31" s="21"/>
       <c r="S31" s="21"/>
       <c r="T31" s="21"/>
     </row>
     <row r="32" spans="1:32" s="2" customFormat="1" ht="11.25">
       <c r="A32" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B32" s="20">
         <v>100.6</v>
       </c>
       <c r="C32" s="21">
         <v>85.7</v>
       </c>
       <c r="D32" s="33">
         <v>88.5</v>
       </c>
-      <c r="E32" s="21"/>
+      <c r="E32" s="33">
+        <v>199.7</v>
+      </c>
       <c r="F32" s="21"/>
       <c r="G32" s="21"/>
       <c r="H32" s="21"/>
       <c r="I32" s="21"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
       <c r="P32" s="21"/>
       <c r="Q32" s="21"/>
       <c r="R32" s="21"/>
       <c r="S32" s="21"/>
       <c r="T32" s="21"/>
     </row>
     <row r="33" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A33" s="8" t="s">
         <v>10</v>
       </c>
       <c r="B33" s="20">
         <v>100.3</v>
       </c>
       <c r="C33" s="21">
         <v>229.9</v>
       </c>
       <c r="D33" s="33">
         <v>67.8</v>
       </c>
-      <c r="E33" s="21"/>
+      <c r="E33" s="33">
+        <v>104.7</v>
+      </c>
       <c r="F33" s="21"/>
       <c r="G33" s="21"/>
       <c r="H33" s="21"/>
       <c r="I33" s="21"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="21"/>
       <c r="O33" s="21"/>
       <c r="P33" s="21"/>
       <c r="Q33" s="21"/>
       <c r="R33" s="21"/>
       <c r="S33" s="21"/>
       <c r="T33" s="21"/>
     </row>
     <row r="34" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="20">
         <v>68.400000000000006</v>
       </c>
       <c r="C34" s="21">
         <v>110.8</v>
       </c>
       <c r="D34" s="33">
         <v>140.6</v>
       </c>
-      <c r="E34" s="21"/>
+      <c r="E34" s="33">
+        <v>112.9</v>
+      </c>
       <c r="F34" s="21"/>
       <c r="G34" s="21"/>
       <c r="H34" s="21"/>
       <c r="I34" s="21"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="21"/>
       <c r="O34" s="21"/>
       <c r="P34" s="21"/>
       <c r="Q34" s="21"/>
       <c r="R34" s="21"/>
       <c r="S34" s="21"/>
       <c r="T34" s="21"/>
     </row>
     <row r="35" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A35" s="13" t="s">
         <v>21</v>
       </c>
       <c r="B35" s="20">
         <v>176.9</v>
       </c>
       <c r="C35" s="21">
         <v>46.8</v>
       </c>
       <c r="D35" s="33">
         <v>164.4</v>
       </c>
-      <c r="E35" s="21"/>
+      <c r="E35" s="33">
+        <v>76.7</v>
+      </c>
       <c r="F35" s="21"/>
       <c r="G35" s="21"/>
       <c r="H35" s="21"/>
       <c r="I35" s="21"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="21"/>
       <c r="O35" s="21"/>
       <c r="P35" s="21"/>
       <c r="Q35" s="21"/>
       <c r="R35" s="21"/>
       <c r="S35" s="21"/>
       <c r="T35" s="21"/>
     </row>
     <row r="36" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A36" s="8" t="s">
         <v>15</v>
       </c>
       <c r="B36" s="20">
         <v>100.2</v>
       </c>
       <c r="C36" s="21">
         <v>110.4</v>
       </c>
       <c r="D36" s="33">
         <v>115.5</v>
       </c>
-      <c r="E36" s="21"/>
+      <c r="E36" s="33">
+        <v>104.5</v>
+      </c>
       <c r="F36" s="21"/>
       <c r="G36" s="21"/>
       <c r="H36" s="21"/>
       <c r="I36" s="21"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="21"/>
       <c r="O36" s="21"/>
       <c r="P36" s="21"/>
       <c r="Q36" s="21"/>
       <c r="R36" s="21"/>
       <c r="S36" s="21"/>
       <c r="T36" s="21"/>
     </row>
     <row r="37" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A37" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="20">
         <v>44.9</v>
       </c>
       <c r="C37" s="21">
         <v>148.1</v>
       </c>
       <c r="D37" s="33">
         <v>149.9</v>
       </c>
-      <c r="E37" s="21"/>
+      <c r="E37" s="33">
+        <v>100</v>
+      </c>
       <c r="F37" s="21"/>
       <c r="G37" s="21"/>
       <c r="H37" s="21"/>
       <c r="I37" s="21"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="21"/>
       <c r="O37" s="21"/>
       <c r="P37" s="21"/>
       <c r="Q37" s="21"/>
       <c r="R37" s="21"/>
       <c r="S37" s="21"/>
       <c r="T37" s="21"/>
     </row>
     <row r="38" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A38" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D38" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="E38" s="21"/>
+      <c r="E38" s="34">
+        <v>318.2</v>
+      </c>
       <c r="F38" s="21"/>
       <c r="G38" s="21"/>
       <c r="H38" s="21"/>
       <c r="I38" s="21"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="21"/>
       <c r="N38" s="21"/>
       <c r="O38" s="21"/>
       <c r="P38" s="21"/>
       <c r="Q38" s="21"/>
       <c r="R38" s="21"/>
       <c r="S38" s="21"/>
       <c r="T38" s="21"/>
     </row>
     <row r="39" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A39" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B39" s="20">
         <v>89.6</v>
       </c>
       <c r="C39" s="21">
         <v>158.9</v>
       </c>
       <c r="D39" s="33">
         <v>118.5</v>
       </c>
-      <c r="E39" s="21"/>
+      <c r="E39" s="33">
+        <v>94.8</v>
+      </c>
       <c r="F39" s="21"/>
       <c r="G39" s="21"/>
       <c r="H39" s="21"/>
       <c r="I39" s="21"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="21"/>
       <c r="O39" s="21"/>
       <c r="P39" s="21"/>
       <c r="Q39" s="21"/>
       <c r="R39" s="21"/>
       <c r="S39" s="21"/>
       <c r="T39" s="21"/>
     </row>
     <row r="40" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B40" s="20">
         <v>120.8</v>
       </c>
       <c r="C40" s="21">
         <v>160.4</v>
       </c>
       <c r="D40" s="33">
         <v>157.4</v>
       </c>
-      <c r="E40" s="21"/>
+      <c r="E40" s="33">
+        <v>64.7</v>
+      </c>
       <c r="F40" s="21"/>
       <c r="G40" s="21"/>
       <c r="H40" s="21"/>
       <c r="I40" s="21"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
       <c r="N40" s="21"/>
       <c r="O40" s="21"/>
       <c r="P40" s="21"/>
       <c r="Q40" s="21"/>
       <c r="R40" s="21"/>
       <c r="S40" s="21"/>
       <c r="T40" s="21"/>
     </row>
     <row r="41" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A41" s="8" t="s">
         <v>17</v>
       </c>
       <c r="B41" s="20">
         <v>165.9</v>
       </c>
       <c r="C41" s="21">
         <v>66.099999999999994</v>
       </c>
       <c r="D41" s="33">
         <v>149.6</v>
       </c>
-      <c r="E41" s="21"/>
+      <c r="E41" s="33">
+        <v>101.9</v>
+      </c>
       <c r="F41" s="21"/>
       <c r="G41" s="21"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
       <c r="M41" s="21"/>
       <c r="N41" s="21"/>
       <c r="O41" s="21"/>
       <c r="P41" s="21"/>
       <c r="Q41" s="21"/>
       <c r="R41" s="21"/>
       <c r="S41" s="21"/>
       <c r="T41" s="21"/>
     </row>
     <row r="42" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A42" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>20</v>
       </c>
       <c r="D42" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="E42" s="21"/>
+      <c r="E42" s="34">
+        <v>102.8</v>
+      </c>
       <c r="F42" s="21"/>
       <c r="G42" s="21"/>
       <c r="H42" s="21"/>
       <c r="I42" s="21"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="21"/>
       <c r="O42" s="21"/>
       <c r="P42" s="21"/>
       <c r="Q42" s="21"/>
       <c r="R42" s="21"/>
       <c r="S42" s="21"/>
       <c r="T42" s="21"/>
     </row>
     <row r="43" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A43" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B43" s="23">
         <v>151.69999999999999</v>
       </c>
       <c r="C43" s="24">
         <v>45.8</v>
       </c>
       <c r="D43" s="35">
         <v>105.5</v>
       </c>
-      <c r="E43" s="24"/>
+      <c r="E43" s="35">
+        <v>107.3</v>
+      </c>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="24"/>
       <c r="I43" s="24"/>
       <c r="J43" s="24"/>
       <c r="K43" s="24"/>
       <c r="L43" s="24"/>
       <c r="M43" s="24"/>
       <c r="N43" s="24"/>
       <c r="O43" s="24"/>
       <c r="P43" s="24"/>
       <c r="Q43" s="24"/>
       <c r="R43" s="24"/>
       <c r="S43" s="24"/>
       <c r="T43" s="24"/>
     </row>
     <row r="44" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A44" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:20" s="2" customFormat="1" ht="11.25">
       <c r="A45" s="6" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="43">
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="H28:H29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="I28:I29"/>
+    <mergeCell ref="J28:J29"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:E29"/>
+    <mergeCell ref="O28:O29"/>
+    <mergeCell ref="G28:G29"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="M4:M5"/>
+    <mergeCell ref="M28:M29"/>
+    <mergeCell ref="A27:T27"/>
+    <mergeCell ref="T28:T29"/>
+    <mergeCell ref="F28:F29"/>
+    <mergeCell ref="O4:O5"/>
+    <mergeCell ref="S4:S5"/>
+    <mergeCell ref="L4:L5"/>
+    <mergeCell ref="S28:S29"/>
+    <mergeCell ref="Q28:Q29"/>
+    <mergeCell ref="R28:R29"/>
+    <mergeCell ref="L28:L29"/>
+    <mergeCell ref="N28:N29"/>
+    <mergeCell ref="P28:P29"/>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="A3:T3"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="R4:R5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="T4:T5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="E4:E5"/>
     <mergeCell ref="F4:F5"/>
     <mergeCell ref="B4:B5"/>
-    <mergeCell ref="O4:O5"/>
-[...25 lines deleted...]
-    <mergeCell ref="J28:J29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.36" right="0.53" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">