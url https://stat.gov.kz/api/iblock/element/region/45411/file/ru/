--- v0 (2026-04-28)
+++ v1 (2026-08-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="6360" windowWidth="25440" windowHeight="6405"/>
+    <workbookView xWindow="165" yWindow="120" windowWidth="15765" windowHeight="9225"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="G35" i="1"/>
   <c r="D35"/>
   <c r="D34"/>
   <c r="D33"/>
   <c r="G32"/>
   <c r="D32"/>
   <c r="G31"/>
   <c r="D31"/>
   <c r="G30"/>
   <c r="D30"/>
   <c r="M29"/>
   <c r="G29"/>
   <c r="D29"/>
   <c r="M28"/>
   <c r="J28"/>
@@ -74,51 +74,51 @@
   <c r="D19"/>
   <c r="M18"/>
   <c r="D18"/>
   <c r="M17"/>
   <c r="J17"/>
   <c r="D17"/>
   <c r="M16"/>
   <c r="D16"/>
   <c r="M15"/>
   <c r="D15"/>
   <c r="G10"/>
   <c r="M8"/>
   <c r="D8"/>
   <c r="M7"/>
   <c r="J7"/>
   <c r="G7"/>
   <c r="D7"/>
   <c r="M6"/>
   <c r="J6"/>
   <c r="G6"/>
   <c r="D6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="19">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Динамика ввода в эксплуатацию объектов социальной сферы</t>
   </si>
   <si>
     <t>Общеобразовательные школы</t>
   </si>
   <si>
     <t>Дошкольные учреждения</t>
   </si>
   <si>
     <t>Больницы</t>
   </si>
   <si>
     <t>Амбулаторно-поликлинические учреждения</t>
   </si>
   <si>
     <t>ученических мест</t>
   </si>
   <si>
     <t>мест</t>
   </si>
   <si>
@@ -128,50 +128,53 @@
     <t>посещений в смену</t>
   </si>
   <si>
     <t>"-"  явление отсутствует</t>
   </si>
   <si>
     <t>количество объектов, единиц</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>* - с 2022 г. разделение области на ВКО и Абай</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>в процентах к предыдущему году</t>
   </si>
   <si>
     <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -225,65 +228,65 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...4 lines deleted...]
-      </top>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -318,69 +321,69 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -647,54 +650,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M40"/>
+  <dimension ref="A1:M41"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F42" sqref="F42"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScale="85" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.5703125" style="1" customWidth="1"/>
     <col min="8" max="9" width="11.42578125" style="1" customWidth="1"/>
     <col min="10" max="10" width="15.140625" style="1" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.5703125" style="1" customWidth="1"/>
     <col min="13" max="13" width="14" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1">
       <c r="A1" s="32" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="33"/>
@@ -2175,109 +2178,150 @@
         <v>0</v>
       </c>
       <c r="G37" s="11" t="s">
         <v>0</v>
       </c>
       <c r="H37" s="14" t="s">
         <v>0</v>
       </c>
       <c r="I37" s="9" t="s">
         <v>0</v>
       </c>
       <c r="J37" s="11" t="s">
         <v>0</v>
       </c>
       <c r="K37" s="14">
         <v>16</v>
       </c>
       <c r="L37" s="14">
         <v>400</v>
       </c>
       <c r="M37" s="11">
         <v>2000</v>
       </c>
     </row>
     <row r="38" spans="1:13" s="2" customFormat="1" ht="11.25">
-      <c r="A38" s="28" t="s">
+      <c r="A38" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="B38" s="29" t="s">
-[...11 lines deleted...]
-      <c r="F38" s="30">
+      <c r="B38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="E38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="F38" s="9">
         <v>40</v>
       </c>
-      <c r="G38" s="29" t="s">
-[...17 lines deleted...]
-      <c r="M38" s="29" t="s">
+      <c r="G38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="H38" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="I38" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="J38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="K38" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="L38" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="M38" s="14" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="2" customFormat="1" ht="11.25">
-      <c r="A39" s="4" t="s">
-[...10 lines deleted...]
-      <c r="L39" s="6"/>
+      <c r="A39" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B39" s="29">
+        <v>8</v>
+      </c>
+      <c r="C39" s="30">
+        <v>3200</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="E39" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="F39" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="H39" s="30">
+        <v>1</v>
+      </c>
+      <c r="I39" s="31">
+        <v>200</v>
+      </c>
+      <c r="J39" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="K39" s="30">
+        <v>6</v>
+      </c>
+      <c r="L39" s="29">
+        <v>315</v>
+      </c>
+      <c r="M39" s="29" t="s">
+        <v>0</v>
+      </c>
     </row>
     <row r="40" spans="1:13" s="2" customFormat="1" ht="11.25">
       <c r="A40" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B40" s="4"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="L40" s="6"/>
+    </row>
+    <row r="41" spans="1:13" s="2" customFormat="1" ht="11.25">
+      <c r="A41" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B40" s="4"/>
+      <c r="B41" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>