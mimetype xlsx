--- v0 (2026-04-28)
+++ v1 (2026-08-25)
@@ -1,95 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-15" windowWidth="25440" windowHeight="6375"/>
+    <workbookView xWindow="-255" yWindow="-30" windowWidth="10500" windowHeight="10515"/>
   </bookViews>
   <sheets>
     <sheet name="ижс" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="12">
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Продолжение </t>
   </si>
   <si>
     <t>"-" явление отсутствует</t>
   </si>
   <si>
     <t>Окончание</t>
   </si>
   <si>
     <t xml:space="preserve">Общая площадь введенных
 в эксплуатацию жилых зданий индивидуальными застройщиками, кв. метров </t>
   </si>
   <si>
     <t>Динамика ввода в эксплуатацию жилых зданий в Восточно-Казахстанской области индивидуальными застройщиками</t>
   </si>
   <si>
     <t>* - с 2022 г. разделение области на ВКО и Абай</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных
 в эксплуатацию жилых зданий индивидуальными застройщиками, в процентах</t>
   </si>
   <si>
     <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -551,52 +554,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K20" sqref="K20"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="85" workbookViewId="0">
+      <selection activeCell="M13" sqref="M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="1" customWidth="1"/>
     <col min="2" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="27" customHeight="1">
       <c r="A1" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
@@ -986,126 +989,132 @@
       <c r="A11" s="17"/>
       <c r="B11" s="15">
         <v>2017</v>
       </c>
       <c r="C11" s="15">
         <v>2018</v>
       </c>
       <c r="D11" s="15">
         <v>2019</v>
       </c>
       <c r="E11" s="15">
         <v>2020</v>
       </c>
       <c r="F11" s="15">
         <v>2021</v>
       </c>
       <c r="G11" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="J11" s="15"/>
+      <c r="J11" s="15" t="s">
+        <v>11</v>
+      </c>
       <c r="K11" s="15"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="O11" s="15"/>
       <c r="P11" s="15"/>
       <c r="Q11" s="16"/>
     </row>
     <row r="12" spans="1:18" ht="45">
       <c r="A12" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="8">
         <v>138199</v>
       </c>
       <c r="C12" s="8">
         <v>116343</v>
       </c>
       <c r="D12" s="8">
         <v>203685</v>
       </c>
       <c r="E12" s="8">
         <v>251111</v>
       </c>
       <c r="F12" s="8">
         <v>252375</v>
       </c>
       <c r="G12" s="8">
         <v>98853</v>
       </c>
       <c r="H12" s="8">
         <v>122146</v>
       </c>
       <c r="I12" s="21">
         <v>133157</v>
       </c>
-      <c r="J12" s="8"/>
-      <c r="K12" s="8"/>
+      <c r="J12" s="21">
+        <v>117155</v>
+      </c>
+      <c r="K12" s="21"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
       <c r="Q12" s="8"/>
     </row>
     <row r="13" spans="1:18" ht="56.25">
       <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="9">
         <v>118</v>
       </c>
       <c r="C13" s="9">
         <v>84.2</v>
       </c>
       <c r="D13" s="9">
         <v>180.7</v>
       </c>
       <c r="E13" s="9">
         <v>125.6</v>
       </c>
       <c r="F13" s="9">
         <v>100.5</v>
       </c>
       <c r="G13" s="9">
         <v>82.3</v>
       </c>
       <c r="H13" s="9">
         <v>123.6</v>
       </c>
       <c r="I13" s="22">
         <v>109</v>
       </c>
-      <c r="J13" s="9"/>
-      <c r="K13" s="9"/>
+      <c r="J13" s="22">
+        <v>88</v>
+      </c>
+      <c r="K13" s="22"/>
       <c r="L13" s="9"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
       <c r="P13" s="10"/>
       <c r="Q13" s="10"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>