--- v0 (2026-04-28)
+++ v1 (2026-08-25)
@@ -3,118 +3,121 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="6360" windowWidth="25440" windowHeight="6405"/>
+    <workbookView xWindow="135" yWindow="15" windowWidth="10260" windowHeight="10185"/>
   </bookViews>
   <sheets>
     <sheet name="Общая площадь" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>E.Volohina</author>
   </authors>
   <commentList>
     <comment ref="Q2" authorId="0">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t>E.Volohina:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <charset val="1"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="9">
   <si>
     <t xml:space="preserve">Общая площадь введенных в эксплуатацию жилых зданий, тыс. кв. метров </t>
   </si>
   <si>
     <t xml:space="preserve">Продолжение </t>
   </si>
   <si>
     <t>Динамика ввода в эксплуатацию жилых домов в ВКО</t>
   </si>
   <si>
     <t>* - с 2022 г. разделение области на ВКО и Абай</t>
   </si>
   <si>
     <t>2022*</t>
   </si>
   <si>
     <t>2023*</t>
   </si>
   <si>
     <t>Индекс физического объема общей площади введенных в эксплуатацию жилых зданий, в процентах</t>
   </si>
   <si>
     <t>2024*</t>
+  </si>
+  <si>
+    <t>2025*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -269,51 +272,51 @@
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -582,52 +585,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:Q14"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K13" sqref="K13"/>
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="M13" sqref="M13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28.42578125" style="1" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="21" customHeight="1">
       <c r="A1" s="27" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
     </row>
@@ -932,125 +935,131 @@
       </c>
       <c r="D11" s="16">
         <v>2017</v>
       </c>
       <c r="E11" s="16">
         <v>2018</v>
       </c>
       <c r="F11" s="17">
         <v>2019</v>
       </c>
       <c r="G11" s="17">
         <v>2020</v>
       </c>
       <c r="H11" s="17">
         <v>2021</v>
       </c>
       <c r="I11" s="17" t="s">
         <v>4</v>
       </c>
       <c r="J11" s="17" t="s">
         <v>5</v>
       </c>
       <c r="K11" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="L11" s="17"/>
+      <c r="L11" s="17" t="s">
+        <v>8</v>
+      </c>
       <c r="M11" s="23"/>
     </row>
     <row r="12" spans="1:17" ht="33.75">
       <c r="A12" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="9">
         <v>318064</v>
       </c>
       <c r="C12" s="9">
         <v>340081</v>
       </c>
       <c r="D12" s="9">
         <v>380049</v>
       </c>
       <c r="E12" s="9">
         <v>410534</v>
       </c>
       <c r="F12" s="9">
         <v>442707</v>
       </c>
       <c r="G12" s="9">
         <v>519805</v>
       </c>
       <c r="H12" s="9">
         <v>602806</v>
       </c>
       <c r="I12" s="10">
         <v>320520</v>
       </c>
       <c r="J12" s="9">
         <v>352155</v>
       </c>
       <c r="K12" s="24">
         <v>401825</v>
       </c>
-      <c r="L12" s="9"/>
+      <c r="L12" s="24">
+        <v>407502</v>
+      </c>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:17" ht="45">
       <c r="A13" s="20" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="11">
         <v>101.5</v>
       </c>
       <c r="C13" s="11">
         <v>106.9</v>
       </c>
       <c r="D13" s="11">
         <v>111.8</v>
       </c>
       <c r="E13" s="11">
         <v>108</v>
       </c>
       <c r="F13" s="11">
         <v>107.8</v>
       </c>
       <c r="G13" s="11">
         <v>117.4</v>
       </c>
       <c r="H13" s="11">
         <v>116</v>
       </c>
       <c r="I13" s="12">
         <v>116.3</v>
       </c>
       <c r="J13" s="13">
         <v>109.9</v>
       </c>
       <c r="K13" s="25">
         <v>114.1</v>
       </c>
-      <c r="L13" s="13"/>
+      <c r="L13" s="25">
+        <v>101.4</v>
+      </c>
       <c r="M13" s="13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="J6:M6"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>