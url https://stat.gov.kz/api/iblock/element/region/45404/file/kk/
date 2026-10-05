--- v0 (2026-07-14)
+++ v1 (2026-10-05)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамические ряды на сайт\окружающая среда\наш\5\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\ВСЕ ДЛЯ ОТДЕЛА\Динамика на сайт годовая\окружающая среда\5\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6F567425-3C6A-4B33-B2EB-74F31860B227}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3EE2F821-92D7-40AC-B4F4-BFA549629E7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{60FD1D14-A928-4507-BAE1-F2346EC09F44}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Деректер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="55">
   <si>
     <t>мың тонна</t>
   </si>
   <si>
     <t>Ластағыш қатты заттардың шығарындылары</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t>Аягөз ауданы</t>
   </si>
   <si>
     <t>Бесқарағай ауданы</t>
   </si>
   <si>
     <t>Бородулиха ауданы</t>
   </si>
   <si>
     <t>Глубокое ауданы</t>
   </si>
   <si>
@@ -143,108 +145,230 @@
         <charset val="204"/>
       </rPr>
       <t>қалалық әкімшілігі</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Семей </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>қалалық әкімшілігі</t>
     </r>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>157502 ID-5292 ГЗВ</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП (ауа), кезеңділігі жылдық</t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Ерекше ластаушы заттардың анықтамалығы, ластаушы заттарды топтастыру</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
+  </si>
+  <si>
+    <t>Шартты белгілер</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ
+«0,0» – болмашы шама
+«х» – деректер құпия
+«...» – деректер жоқ
+Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану туралы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Мекенжай</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Людмила Ларионова</t>
+  </si>
+  <si>
+    <t>+7 723 2 25 27 47</t>
+  </si>
+  <si>
+    <t>l.larionova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>070004,  Өскемен қаласы, Тоқтаров көшесі, 85</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.0;[Red]0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -280,55 +404,74 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="54">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -362,72 +505,113 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -672,90 +856,248 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.larionova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFA28254-0632-4E8D-BA9A-37755DD89D69}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="40.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="39" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="39" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="45" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="47" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="49" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="41" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="50" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="40" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="39">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="52" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B17" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B6" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B9" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:R41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E28" sqref="E28"/>
+      <selection sqref="A1:R1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="5" width="10.7109375" style="2" customWidth="1"/>
     <col min="6" max="16" width="10.7109375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A1" s="39" t="s">
+      <c r="A1" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="39"/>
-[...15 lines deleted...]
-      <c r="R1" s="39"/>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
     </row>
     <row r="2" spans="1:18" s="3" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="I2" s="5"/>
       <c r="K2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:18" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="8">
         <v>2005</v>
       </c>
       <c r="C3" s="8">
         <v>2006</v>
       </c>
       <c r="D3" s="9">
@@ -2278,157 +2620,158 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:R1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.4" bottom="0.74" header="0.25" footer="0.44"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005F1CCB8670E9634FB3046F27D56A1008" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d20075f139ebbf3ffa978fabe78a1481">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A5EC3E5-9BEB-4588-B47E-6FB8ED0E2840}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CA1B375-AA94-4586-9949-986FBD3534FB}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6EA480B-071C-480B-B4EE-68BF3D2E6404}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CA1B375-AA94-4586-9949-986FBD3534FB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A5EC3E5-9BEB-4588-B47E-6FB8ED0E2840}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>