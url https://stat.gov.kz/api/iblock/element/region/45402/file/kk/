--- v0 (2026-07-14)
+++ v1 (2026-10-05)
@@ -1,70 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамические ряды на сайт\окружающая среда\наш\3\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\ВСЕ ДЛЯ ОТДЕЛА\Динамика на сайт годовая\окружающая среда\3\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{17319372-88B4-4C08-9954-882D0A12DCCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC6FE7E6-2511-4F09-877B-E592472DC2CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2C53E6C4-DF64-40C5-A953-BF2815B1505C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="1" sheetId="2" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="3" r:id="rId1"/>
+    <sheet name="Деректер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="58">
   <si>
     <t>мың тонна</t>
   </si>
   <si>
     <t>Ластағыш заттардың ұсталғаны және залалсыздандырылғаны</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
     <t>Абай ауданы</t>
   </si>
   <si>
     <t>Аягөз ауданы</t>
   </si>
   <si>
     <t>Бесқарағай ауданы</t>
   </si>
   <si>
@@ -149,109 +151,234 @@
         <charset val="204"/>
       </rPr>
       <t>қалалық әкімшілігі</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Семей </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>қалалық әкімшілігі</t>
     </r>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Ластаушы заттарды ұстау және кәдеге жарату – өндіріске қайта қайтарылып, тауарлық өнім алуға пайдаланылған немесе басқа жаққа өткізілген ұсталған ластаушы заттардың мөлшері.  Мұнда, егер басынан технологиямен көзделген болса, шикізат немесе жартылай дайын өнім ретінде өнімдерді өндіру мақсатында технологиялық процестерде қолданылатын заттар есепке алынбайды.</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қоршаған орта статистикасының көрсеткіштерін қалыптастыру жөніндегі әдістеме </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Жалпымемлекеттік статистикалық байқаудың статистикалық нысаны "Атмосфералық ауаны қорғау туралы есеп`   (индекс 2-ТП (ауа)), кезеңділігі жылдық</t>
+  </si>
+  <si>
+    <t>Жіктеуішілер</t>
+  </si>
+  <si>
+    <t>Ерекше ластаушы заттардың анықтамалығы, ластаушы заттарды топтастыру</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистикалық жинақ  "Қазақстан Республикасындағы қоршаған ортаны қорғау" </t>
+  </si>
+  <si>
+    <t>Шартты белгілер</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ
+«0,0» – болмашы шама
+«х» – деректер құпия
+«...» – деректер жоқ
+Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Бірыңғай байланыс орталығы</t>
+  </si>
+  <si>
+    <t>Деректерді пайдалану туралы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t>Мекенжай</t>
+  </si>
+  <si>
+    <t>Өнеркәсіп және қоршаған орта статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>Людмила Ларионова</t>
+  </si>
+  <si>
+    <t>+7 723 2 25 27 47</t>
+  </si>
+  <si>
+    <t>l.larionova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>070004,  Өскемен қаласы, Тоқтаров көшесі, 85</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
-    <numFmt numFmtId="181" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="183" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -298,171 +425,249 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="183" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="181" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="181" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="182" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -707,90 +912,260 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/publication/collections/?year=2024&amp;name=16272&amp;period=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/518/uygssy0usd27swc9qjrrl3ee5n98zjdv.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.larionova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{09A337F1-D99C-4B32-9A82-0C293813D15D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="40.140625" style="48" customWidth="1"/>
+    <col min="2" max="2" width="110.140625" style="48" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="48"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="B2" s="44">
+        <v>157501021</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="51" x14ac:dyDescent="0.2">
+      <c r="A4" s="50" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="51" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="44" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="53" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="55" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="45" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="49" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="58" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="49" t="s">
+        <v>49</v>
+      </c>
+      <c r="B17" s="44">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="B18" s="60" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B18" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B7" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B10" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B15" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="10.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="16" width="10.7109375" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A1" s="43" t="s">
+      <c r="A1" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="43"/>
-[...14 lines deleted...]
-      <c r="Q1" s="43"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
     </row>
     <row r="2" spans="1:18" s="3" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="I2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:18" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="6"/>
       <c r="B3" s="7">
         <v>2005</v>
       </c>
       <c r="C3" s="7">
         <v>2006</v>
       </c>
@@ -2025,51 +2400,51 @@
         <v>2022</v>
       </c>
       <c r="C28" s="12">
         <v>2023</v>
       </c>
       <c r="D28" s="12">
         <v>2024</v>
       </c>
       <c r="E28" s="12">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A29" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="16">
         <v>1650.6</v>
       </c>
       <c r="C29" s="17">
         <v>1606</v>
       </c>
       <c r="D29" s="40">
         <v>1049.7</v>
       </c>
-      <c r="E29" s="44">
+      <c r="E29" s="43">
         <v>1153.7</v>
       </c>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A30" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="25">
         <v>774.4</v>
       </c>
       <c r="C30" s="26">
         <v>734.6</v>
       </c>
       <c r="D30" s="26">
         <v>763.8</v>
       </c>
       <c r="E30" s="29">
         <v>746.2</v>
       </c>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A31" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="25">
@@ -2283,148 +2658,149 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101005F1CCB8670E9634FB3046F27D56A1008" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d20075f139ebbf3ffa978fabe78a1481">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{702558C0-8B0F-4D02-B758-E5BD1FB0ABFC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{437C1619-EEC8-4FD9-932F-B275A9DCE8E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A24623F5-C0C0-452D-9AED-68B0519879B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Деректер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>