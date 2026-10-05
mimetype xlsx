--- v0 (2026-07-14)
+++ v1 (2026-10-05)
@@ -1,74 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\Динамические ряды на сайт\окружающая среда\наш\7\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Диск Д\ВСЕ ДЛЯ ОТДЕЛА\Динамика на сайт годовая\окружающая среда\7\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A201DB4-57B7-47C1-AC33-191862868F92}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6BC98F0F-41D6-442C-9574-EFE4B5025510}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{151F3A5D-F7A4-40FF-B2D3-55F9EB05717E}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ООС" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Данные" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ООС!$E$22:$G$22</definedName>
-    <definedName name="OLE_LINK1" localSheetId="0">ООС!$P$15</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Данные!$E$22:$G$22</definedName>
+    <definedName name="OLE_LINK1" localSheetId="1">Данные!$P$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="55">
   <si>
     <t>Выбросы жидких и газообразных загрязняющих веществ</t>
   </si>
   <si>
     <t>тыс. тонн</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
     <t>Курчатов г.а.</t>
   </si>
   <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
     <t>Семей г.а.</t>
   </si>
   <si>
     <t>Абайский район</t>
   </si>
   <si>
@@ -102,64 +104,155 @@
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>Тарбагатайский район</t>
   </si>
   <si>
     <t>Уланский район</t>
   </si>
   <si>
     <t>Урджарский район</t>
   </si>
   <si>
     <t>Шемонаихинский район</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
+  </si>
+  <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>157502 ID-5292 ГЗВ</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по формированию показателей статистики окружающей среды </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx </t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Статистическая форма общегосударственного статистического наблюдения  "Отчет об охране атмосферного воздуха"   (индекс 2-ТП), периодичность годовая</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Справочник специфических загрязняющих веществ, группировка загрязняющих веществ </t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистический сборник "Охрана окружающей среды в Республике Казахстан" </t>
+  </si>
+  <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует
+«0,0» – незначительная величина
+«х» – данные конфиденциальны
+«...» – данные отсутствуют
+В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики промышленности и окружащей среды </t>
+  </si>
+  <si>
+    <t>Ларионова Людмила</t>
+  </si>
+  <si>
+    <t>+7 7232 25 27 47</t>
+  </si>
+  <si>
+    <t>l.larionova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>070004, г.Усть-Каменогорск,  ул. Тохтарова, 85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Адрес </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0;[Red]#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
-    <numFmt numFmtId="175" formatCode="###\ ###\ ###\ ##0.000"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.000"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -183,59 +276,79 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -341,69 +454,75 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="16">
+  <cellStyleXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -449,134 +568,188 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="175" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="175" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="16" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="18" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="8" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="7" xfId="8" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="17" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="17" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="7" xfId="17" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="16">
-    <cellStyle name="Гиперссылка 2" xfId="2" xr:uid="{534267B5-D13D-4CA3-9866-DB51204EDFDB}"/>
+  <cellStyles count="19">
+    <cellStyle name="Гиперссылка" xfId="17" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Гиперссылка 4" xfId="16" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="3" xr:uid="{A1578ABE-E521-46DC-B4D3-76E507588F09}"/>
-[...11 lines deleted...]
-    <cellStyle name="Обычный 7" xfId="15" xr:uid="{56C6188D-2976-48E4-94F2-71F02224483E}"/>
+    <cellStyle name="Обычный 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Обычный 12" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Обычный 13" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 2 10" xfId="7" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Обычный 2 3" xfId="9" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 3" xfId="10" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="11" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 4" xfId="12" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Обычный 4 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="Обычный 5" xfId="13" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="Обычный 6" xfId="14" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="Обычный 7" xfId="15" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -821,90 +994,249 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/4439/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:l.larionova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/6c3/2svyyoaqhf0hfqzbn1qk3e9bw6k92oqg.docx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA670F98-4040-4B93-808A-85085F858F05}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="49.5703125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="78.5703125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="60" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="60" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="61" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="60" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="60" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="62" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="68" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="60" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="64" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A8" s="60" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="64" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="65" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="66" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="60" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="73" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="60" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="73" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" s="74" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="60" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="78" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="76" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" s="75" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="71" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="60">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="72" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="77" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B17" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B9" r:id="rId2" display="ВВП методом производства" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B5" r:id="rId3" display="https://stat.gov.kz/upload/iblock/1f4/kn1sq0lah18lz699rwyuysbw5rtw5t8i.rar" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B6" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="B14" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="1" customWidth="1"/>
     <col min="2" max="5" width="10.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="10.7109375" style="2" customWidth="1"/>
     <col min="8" max="15" width="10.7109375" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A1" s="41" t="s">
+      <c r="A1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="41"/>
-[...14 lines deleted...]
-      <c r="Q1" s="41"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="79"/>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
     </row>
     <row r="2" spans="1:18" s="4" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="6"/>
       <c r="I2" s="7"/>
       <c r="K2" s="8"/>
       <c r="M2" s="8"/>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:18" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A3" s="9"/>
       <c r="B3" s="10">
         <v>2005</v>
       </c>
       <c r="C3" s="10">
         <v>2006</v>
@@ -2146,444 +2478,445 @@
         <v>2022</v>
       </c>
       <c r="C28" s="16">
         <v>2023</v>
       </c>
       <c r="D28" s="14">
         <v>2024</v>
       </c>
       <c r="E28" s="40">
         <v>2025</v>
       </c>
     </row>
     <row r="29" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A29" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="24">
         <v>68.900000000000006</v>
       </c>
       <c r="C29" s="25">
         <v>67.5</v>
       </c>
       <c r="D29" s="38">
         <v>68</v>
       </c>
-      <c r="E29" s="45">
+      <c r="E29" s="44">
         <v>67</v>
       </c>
-      <c r="G29" s="60"/>
-      <c r="H29" s="43"/>
+      <c r="G29" s="59"/>
+      <c r="H29" s="42"/>
     </row>
     <row r="30" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A30" s="26" t="s">
         <v>3</v>
       </c>
       <c r="B30" s="26">
         <v>46.5</v>
       </c>
       <c r="C30" s="26">
         <v>45.4</v>
       </c>
       <c r="D30" s="39">
         <v>45.4</v>
       </c>
       <c r="E30" s="35">
         <v>47.9</v>
       </c>
-      <c r="G30" s="46"/>
-      <c r="H30" s="43"/>
+      <c r="G30" s="45"/>
+      <c r="H30" s="42"/>
     </row>
     <row r="31" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A31" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="26">
         <v>5.6</v>
       </c>
       <c r="C31" s="26">
         <v>5.5</v>
       </c>
       <c r="D31" s="39">
         <v>6.3</v>
       </c>
       <c r="E31" s="35">
         <v>6.2</v>
       </c>
-      <c r="G31" s="47"/>
-      <c r="H31" s="44"/>
+      <c r="G31" s="46"/>
+      <c r="H31" s="43"/>
     </row>
     <row r="32" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A32" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B32" s="26">
         <v>2.4</v>
       </c>
       <c r="C32" s="26">
         <v>2.8</v>
       </c>
       <c r="D32" s="39">
         <v>3.1</v>
       </c>
       <c r="E32" s="35">
         <v>2.5</v>
       </c>
-      <c r="G32" s="48"/>
-      <c r="H32" s="44"/>
+      <c r="G32" s="47"/>
+      <c r="H32" s="43"/>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B33" s="26">
         <v>0.6</v>
       </c>
       <c r="C33" s="26">
         <v>0.6</v>
       </c>
       <c r="D33" s="39">
         <v>0.6</v>
       </c>
       <c r="E33" s="35">
         <v>0.5</v>
       </c>
-      <c r="G33" s="49"/>
-      <c r="H33" s="44"/>
+      <c r="G33" s="48"/>
+      <c r="H33" s="43"/>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="26">
         <v>8.9</v>
       </c>
       <c r="C34" s="26">
         <v>8.1</v>
       </c>
       <c r="D34" s="39">
         <v>7.6</v>
       </c>
       <c r="E34" s="35">
         <v>4.5999999999999996</v>
       </c>
-      <c r="G34" s="50"/>
-      <c r="H34" s="44"/>
+      <c r="G34" s="49"/>
+      <c r="H34" s="43"/>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="26">
         <v>0.6</v>
       </c>
       <c r="C35" s="26">
         <v>0.6</v>
       </c>
       <c r="D35" s="39">
         <v>0.6</v>
       </c>
       <c r="E35" s="35">
         <v>0.6</v>
       </c>
-      <c r="G35" s="51"/>
-      <c r="H35" s="44"/>
+      <c r="G35" s="50"/>
+      <c r="H35" s="43"/>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="26">
         <v>0.4</v>
       </c>
       <c r="C36" s="26">
         <v>0.4</v>
       </c>
       <c r="D36" s="39">
         <v>0.05</v>
       </c>
-      <c r="E36" s="42">
+      <c r="E36" s="41">
         <v>0.05</v>
       </c>
-      <c r="G36" s="52"/>
-      <c r="H36" s="44"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="43"/>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="37" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="34" t="s">
         <v>23</v>
       </c>
       <c r="C37" s="34" t="s">
         <v>23</v>
       </c>
       <c r="D37" s="39">
         <v>0.1</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="41">
         <v>0.06</v>
       </c>
-      <c r="G37" s="53"/>
-      <c r="H37" s="44"/>
+      <c r="G37" s="52"/>
+      <c r="H37" s="43"/>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="26">
         <v>0.2</v>
       </c>
       <c r="C38" s="26">
         <v>0.1</v>
       </c>
       <c r="D38" s="39">
         <v>0.2</v>
       </c>
       <c r="E38" s="35">
         <v>0.2</v>
       </c>
-      <c r="G38" s="54"/>
-      <c r="H38" s="44"/>
+      <c r="G38" s="53"/>
+      <c r="H38" s="43"/>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B39" s="26">
         <v>0.4</v>
       </c>
       <c r="C39" s="26">
         <v>0.4</v>
       </c>
       <c r="D39" s="39">
         <v>0.4</v>
       </c>
       <c r="E39" s="35">
         <v>0.5</v>
       </c>
-      <c r="G39" s="55"/>
-      <c r="H39" s="44"/>
+      <c r="G39" s="54"/>
+      <c r="H39" s="43"/>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B40" s="26">
         <v>1.2</v>
       </c>
       <c r="C40" s="26">
         <v>1.5</v>
       </c>
       <c r="D40" s="39">
         <v>1.6</v>
       </c>
       <c r="E40" s="35">
         <v>1.6</v>
       </c>
-      <c r="G40" s="56"/>
-      <c r="H40" s="44"/>
+      <c r="G40" s="55"/>
+      <c r="H40" s="43"/>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="34" t="s">
         <v>23</v>
       </c>
       <c r="C41" s="34" t="s">
         <v>23</v>
       </c>
       <c r="D41" s="39">
         <v>0.3</v>
       </c>
-      <c r="E41" s="42">
+      <c r="E41" s="41">
         <v>0.05</v>
       </c>
-      <c r="G41" s="57"/>
-      <c r="H41" s="44"/>
+      <c r="G41" s="56"/>
+      <c r="H41" s="43"/>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B42" s="35">
         <v>2</v>
       </c>
       <c r="C42" s="26">
         <v>1.9</v>
       </c>
       <c r="D42" s="39">
         <v>1.9</v>
       </c>
       <c r="E42" s="35">
         <v>2.2000000000000002</v>
       </c>
-      <c r="G42" s="58"/>
-      <c r="H42" s="44"/>
+      <c r="G42" s="57"/>
+      <c r="H42" s="43"/>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="E43" s="59"/>
+      <c r="E43" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="0.28000000000000003" bottom="0.56000000000000005" header="0.17" footer="0.28999999999999998"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100B9859968C53D5A46853644E3D0A06DF6" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="6edf18bdfeed55a52ef65747107bd00d">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A17C8A0-F546-4E3A-AFC8-16C11DEC1368}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51BD0E73-E67C-4275-B5C1-015BEFE818FB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A17C8A0-F546-4E3A-AFC8-16C11DEC1368}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3951121-43F8-4076-A39D-107A6D24BFC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ООС!OLE_LINK1</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Данные</vt:lpstr>
+      <vt:lpstr>Данные!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>STAT</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NAlkuatova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>