--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,74 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3270" yWindow="480" windowWidth="15570" windowHeight="11010" activeTab="5"/>
+    <workbookView xWindow="3270" yWindow="480" windowWidth="15570" windowHeight="11010" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="2020" sheetId="5" r:id="rId1"/>
     <sheet name="2021" sheetId="4" r:id="rId2"/>
     <sheet name="2022" sheetId="3" r:id="rId3"/>
     <sheet name="2023" sheetId="6" r:id="rId4"/>
     <sheet name="2024" sheetId="7" r:id="rId5"/>
     <sheet name="2025" sheetId="8" r:id="rId6"/>
+    <sheet name="2026" sheetId="9" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="329" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="60">
   <si>
     <t>Издательская деятельность</t>
   </si>
   <si>
     <t>Деятельность по созданию программ и телерадиовещание</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Деятельность в области права и бухгалтерского учета</t>
   </si>
   <si>
     <t>Деятельность в области архитектуры, инженерных изысканий, технических испытаний и анализа</t>
   </si>
   <si>
     <t>Научные исследования и разработки</t>
   </si>
   <si>
     <t>Прочая профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Ветеринарная деятельность</t>
   </si>
   <si>
@@ -193,50 +195,62 @@
   </si>
   <si>
     <t>Январь-июнь</t>
   </si>
   <si>
     <t>Январь-сентябрь</t>
   </si>
   <si>
     <t>Январь-декабрь</t>
   </si>
   <si>
     <t>Дата опубликования: 28.02.2025</t>
   </si>
   <si>
     <t>Дата следующего опубликования: 29.05.2025</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2025г.*</t>
   </si>
   <si>
     <t>Дата опубликования: 27.02.2026</t>
   </si>
   <si>
     <t>Дата следующего опубликования: 29.05.2026</t>
   </si>
+  <si>
+    <t>Дата опубликования: 29.05.2026</t>
+  </si>
+  <si>
+    <t>Дата следующего опубликования: 28.08.2026</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2026г.*</t>
+  </si>
+  <si>
+    <t>* Без объема услуг ненаблюдаемого сектора экономики.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
@@ -347,51 +361,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
@@ -479,61 +493,64 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -799,50 +816,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:K46"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="6" customWidth="1"/>
     <col min="2" max="5" width="12.28515625" style="6" customWidth="1"/>
     <col min="6" max="8" width="13.28515625" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="6" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15.75">
       <c r="A1" s="39" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="39"/>
       <c r="C1" s="39"/>
       <c r="D1" s="39"/>
       <c r="E1" s="39"/>
@@ -5542,52 +5563,52 @@
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I33"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="6" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="6" customWidth="1"/>
     <col min="5" max="5" width="17.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="6" customWidth="1"/>
     <col min="7" max="7" width="18.140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="6" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="6" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="I1" s="35" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="I2" s="35" t="s">
         <v>55</v>
       </c>
@@ -6363,78 +6384,631 @@
       <c r="G32" s="3">
         <v>2601822</v>
       </c>
       <c r="H32" s="3">
         <v>11694476.300000001</v>
       </c>
       <c r="I32" s="3">
         <v>3635410.5</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:I7"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I33"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K21" sqref="K21"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="39.28515625" style="6" customWidth="1"/>
+    <col min="2" max="2" width="13.5703125" style="6" customWidth="1"/>
+    <col min="3" max="3" width="16.28515625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="6" customWidth="1"/>
+    <col min="5" max="5" width="17.140625" style="6" customWidth="1"/>
+    <col min="6" max="6" width="11.85546875" style="6" customWidth="1"/>
+    <col min="7" max="7" width="18.140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="6" customWidth="1"/>
+    <col min="9" max="9" width="15.140625" style="6" customWidth="1"/>
+    <col min="10" max="16384" width="8.85546875" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="I1" s="35" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="I2" s="35" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="34"/>
+    </row>
+    <row r="4" spans="1:9" s="33" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A4" s="46" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="26"/>
+      <c r="E5" s="26"/>
+      <c r="F5" s="26"/>
+      <c r="G5" s="26"/>
+      <c r="H5" s="26"/>
+      <c r="I5" s="26"/>
+    </row>
+    <row r="6" spans="1:9" ht="14.45" customHeight="1">
+      <c r="A6" s="4"/>
+      <c r="B6" s="4"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="I6" s="7" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="13.15" customHeight="1">
+      <c r="A7" s="40"/>
+      <c r="B7" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" s="42"/>
+      <c r="F7" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" s="42"/>
+      <c r="H7" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" s="43"/>
+    </row>
+    <row r="8" spans="1:9" ht="33.6" customHeight="1">
+      <c r="A8" s="41"/>
+      <c r="B8" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="C8" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="G8" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="17.25" customHeight="1">
+      <c r="A9" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="1">
+        <v>273999.09999999998</v>
+      </c>
+      <c r="C9" s="1">
+        <v>35547.300000000003</v>
+      </c>
+      <c r="D9" s="36"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="24"/>
+      <c r="I9" s="24"/>
+    </row>
+    <row r="10" spans="1:9" ht="48" customHeight="1">
+      <c r="A10" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="1">
+        <v>501648.6</v>
+      </c>
+      <c r="C10" s="1">
+        <v>456262.40000000002</v>
+      </c>
+      <c r="D10" s="36"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="1"/>
+      <c r="G10" s="1"/>
+      <c r="H10" s="15"/>
+      <c r="I10" s="15"/>
+    </row>
+    <row r="11" spans="1:9" ht="27.75" customHeight="1">
+      <c r="A11" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6008.5</v>
+      </c>
+      <c r="C11" s="1">
+        <v>708</v>
+      </c>
+      <c r="D11" s="36"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="1"/>
+      <c r="G11" s="1"/>
+      <c r="H11" s="15"/>
+      <c r="I11" s="15"/>
+    </row>
+    <row r="12" spans="1:9" ht="27" customHeight="1">
+      <c r="A12" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B12" s="1">
+        <v>467227.2</v>
+      </c>
+      <c r="C12" s="1">
+        <v>13659.7</v>
+      </c>
+      <c r="D12" s="36"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="1"/>
+      <c r="G12" s="1"/>
+      <c r="H12" s="15"/>
+      <c r="I12" s="15"/>
+    </row>
+    <row r="13" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A13" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="1">
+        <v>116598.9</v>
+      </c>
+      <c r="C13" s="1">
+        <v>32929.699999999997</v>
+      </c>
+      <c r="D13" s="36"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="1"/>
+      <c r="G13" s="1"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+    </row>
+    <row r="14" spans="1:9" ht="15" customHeight="1">
+      <c r="A14" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="1">
+        <v>18642.7</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" s="36"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="1"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="25"/>
+    </row>
+    <row r="15" spans="1:9" ht="17.25" customHeight="1">
+      <c r="A15" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3054736.9</v>
+      </c>
+      <c r="C15" s="1">
+        <v>227526.7</v>
+      </c>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="15"/>
+      <c r="I15" s="15"/>
+    </row>
+    <row r="16" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A16" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B16" s="1">
+        <v>96006.9</v>
+      </c>
+      <c r="C16" s="1">
+        <v>33022.9</v>
+      </c>
+      <c r="D16" s="36"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="1"/>
+      <c r="G16" s="1"/>
+      <c r="H16" s="15"/>
+      <c r="I16" s="15"/>
+    </row>
+    <row r="17" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A17" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6975.1</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="36"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="1"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="25"/>
+    </row>
+    <row r="18" spans="1:9" ht="26.25" customHeight="1">
+      <c r="A18" s="19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="1">
+        <v>8160389.5</v>
+      </c>
+      <c r="C18" s="1">
+        <v>25921.3</v>
+      </c>
+      <c r="D18" s="36"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+    </row>
+    <row r="19" spans="1:9" ht="16.5" customHeight="1">
+      <c r="A19" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="1">
+        <v>114267.5</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" s="36"/>
+      <c r="E19" s="37"/>
+      <c r="F19" s="1"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="25"/>
+    </row>
+    <row r="20" spans="1:9" ht="28.5" customHeight="1">
+      <c r="A20" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B20" s="1">
+        <v>283807.3</v>
+      </c>
+      <c r="C20" s="1">
+        <v>49163.6</v>
+      </c>
+      <c r="D20" s="36"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+    </row>
+    <row r="21" spans="1:9" ht="28.5" customHeight="1">
+      <c r="A21" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="1">
+        <v>268899.8</v>
+      </c>
+      <c r="C21" s="1">
+        <v>56115.9</v>
+      </c>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="1"/>
+      <c r="H21" s="15"/>
+      <c r="I21" s="15"/>
+    </row>
+    <row r="22" spans="1:9" ht="15" customHeight="1">
+      <c r="A22" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1152294.1000000001</v>
+      </c>
+      <c r="C22" s="1">
+        <v>14800.4</v>
+      </c>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="1"/>
+      <c r="G22" s="1"/>
+      <c r="H22" s="15"/>
+      <c r="I22" s="15"/>
+    </row>
+    <row r="23" spans="1:9" ht="17.25" customHeight="1">
+      <c r="A23" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="1">
+        <v>1148109.2</v>
+      </c>
+      <c r="C23" s="1">
+        <v>5634.5</v>
+      </c>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="1"/>
+      <c r="G23" s="1"/>
+      <c r="H23" s="15"/>
+      <c r="I23" s="15"/>
+    </row>
+    <row r="24" spans="1:9" ht="16.5" customHeight="1">
+      <c r="A24" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="1">
+        <v>668167.80000000005</v>
+      </c>
+      <c r="C24" s="1">
+        <v>1000</v>
+      </c>
+      <c r="D24" s="36"/>
+      <c r="E24" s="37"/>
+      <c r="F24" s="1"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="15"/>
+    </row>
+    <row r="25" spans="1:9" ht="26.25" customHeight="1">
+      <c r="A25" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2562840.7000000002</v>
+      </c>
+      <c r="C25" s="1">
+        <v>1113.5</v>
+      </c>
+      <c r="D25" s="36"/>
+      <c r="E25" s="36"/>
+      <c r="F25" s="1"/>
+      <c r="G25" s="1"/>
+      <c r="H25" s="15"/>
+      <c r="I25" s="15"/>
+    </row>
+    <row r="26" spans="1:9" ht="24.75" customHeight="1">
+      <c r="A26" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="1">
+        <v>915893.8</v>
+      </c>
+      <c r="C26" s="1">
+        <v>36302.699999999997</v>
+      </c>
+      <c r="D26" s="36"/>
+      <c r="E26" s="36"/>
+      <c r="F26" s="1"/>
+      <c r="G26" s="1"/>
+      <c r="H26" s="15"/>
+      <c r="I26" s="15"/>
+    </row>
+    <row r="27" spans="1:9" ht="48.75" customHeight="1">
+      <c r="A27" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="1">
+        <v>288524.59999999998</v>
+      </c>
+      <c r="C27" s="1">
+        <v>51560.3</v>
+      </c>
+      <c r="D27" s="36"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="1"/>
+      <c r="G27" s="1"/>
+      <c r="H27" s="15"/>
+      <c r="I27" s="15"/>
+    </row>
+    <row r="28" spans="1:9" ht="27" customHeight="1">
+      <c r="A28" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1006303.2</v>
+      </c>
+      <c r="C28" s="1">
+        <v>23969.7</v>
+      </c>
+      <c r="D28" s="36"/>
+      <c r="E28" s="36"/>
+      <c r="F28" s="1"/>
+      <c r="G28" s="1"/>
+      <c r="H28" s="15"/>
+      <c r="I28" s="15"/>
+    </row>
+    <row r="29" spans="1:9" ht="27" customHeight="1">
+      <c r="A29" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1089673.8</v>
+      </c>
+      <c r="C29" s="1">
+        <v>3669.3</v>
+      </c>
+      <c r="D29" s="36"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="1"/>
+      <c r="G29" s="1"/>
+      <c r="H29" s="15"/>
+      <c r="I29" s="15"/>
+    </row>
+    <row r="30" spans="1:9" ht="27" customHeight="1">
+      <c r="A30" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3512111.6</v>
+      </c>
+      <c r="C30" s="1">
+        <v>285712.40000000002</v>
+      </c>
+      <c r="D30" s="36"/>
+      <c r="E30" s="36"/>
+      <c r="F30" s="1"/>
+      <c r="G30" s="1"/>
+      <c r="H30" s="15"/>
+      <c r="I30" s="15"/>
+    </row>
+    <row r="31" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A31" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="1">
+        <v>221871.9</v>
+      </c>
+      <c r="C31" s="1">
+        <v>84267.7</v>
+      </c>
+      <c r="D31" s="36"/>
+      <c r="E31" s="36"/>
+      <c r="F31" s="1"/>
+      <c r="G31" s="1"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="15"/>
+    </row>
+    <row r="32" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="3">
+        <v>3656154.9</v>
+      </c>
+      <c r="C32" s="3">
+        <v>1057751.2</v>
+      </c>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+    </row>
+    <row r="33" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A33" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33" s="47"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A33:B33"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6443,105 +7017,103 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{102645B2-BB4A-4F76-9CA7-D20BC1D40FAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{102645B2-BB4A-4F76-9CA7-D20BC1D40FAA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>