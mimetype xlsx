--- v1 (2026-06-24)
+++ v2 (2026-09-03)
@@ -1,76 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="3270" yWindow="480" windowWidth="15570" windowHeight="11010" activeTab="6"/>
+    <workbookView xWindow="8835" yWindow="240" windowWidth="17670" windowHeight="9525"/>
   </bookViews>
   <sheets>
-    <sheet name="2020" sheetId="5" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="2026" sheetId="9" r:id="rId7"/>
+    <sheet name="Метаданные" sheetId="11" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
+    <sheet name="2020" sheetId="5" r:id="rId3"/>
+    <sheet name="2021" sheetId="4" r:id="rId4"/>
+    <sheet name="2022" sheetId="3" r:id="rId5"/>
+    <sheet name="2023" sheetId="6" r:id="rId6"/>
+    <sheet name="2024" sheetId="7" r:id="rId7"/>
+    <sheet name="2025" sheetId="8" r:id="rId8"/>
+    <sheet name="2026" sheetId="9" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="373" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="413" uniqueCount="96">
   <si>
     <t>Издательская деятельность</t>
   </si>
   <si>
     <t>Деятельность по созданию программ и телерадиовещание</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
     <t>Деятельность в области права и бухгалтерского учета</t>
   </si>
   <si>
     <t>Деятельность в области архитектуры, инженерных изысканий, технических испытаний и анализа</t>
   </si>
   <si>
     <t>Научные исследования и разработки</t>
   </si>
   <si>
     <t>Прочая профессиональная, научная и техническая деятельность</t>
   </si>
   <si>
     <t>Ветеринарная деятельность</t>
   </si>
   <si>
@@ -121,53 +125,50 @@
   <si>
     <t>Рекламная деятельность и исследование конъюнктуры рынка</t>
   </si>
   <si>
     <t>Аренда, прокат и лизинг</t>
   </si>
   <si>
     <t>Деятельность в области трудоустройства</t>
   </si>
   <si>
     <t>Деятельность по обеспечению безопасности и проведению расследований</t>
   </si>
   <si>
     <t>Деятельность по обслуживанию зданий и благоустройству территорий</t>
   </si>
   <si>
     <t>Деятельность в области офисного административного и вспомогательного обслуживания, направленная на поддержание коммерческой деятельности</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2021г.*</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2022г.*</t>
   </si>
   <si>
-    <t>тыс. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2023г.*</t>
   </si>
   <si>
     <t>Производство кино-, видеофильмов, и телевизионных программ, фонограмм и музыкальных записей</t>
   </si>
   <si>
     <t>Компьютерное программирование, консультации и другие сопутствующие услуги</t>
   </si>
   <si>
     <t>Деятельность информационных служб</t>
   </si>
   <si>
     <t>Деятельность головных компаний; консультации по вопросам управления</t>
   </si>
   <si>
     <t>Рекламная деятельность и изучение рыночной конъюнктурыv</t>
   </si>
   <si>
     <t>Аренда, прокат, лизинг</t>
   </si>
   <si>
     <t>Трудоустройство</t>
   </si>
   <si>
     <t>Деятельность по обеспечению безопасности и расследованию</t>
@@ -181,87 +182,241 @@
   <si>
     <t>Деятельность библиотек, архивов, музеев и других учреждений культурного обслуживания</t>
   </si>
   <si>
     <t>Деятельность по организации азартных игр и заключения пари</t>
   </si>
   <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2024г.*</t>
   </si>
   <si>
     <t>всего</t>
   </si>
   <si>
     <t>Январь-март</t>
   </si>
   <si>
     <t>Январь-июнь</t>
   </si>
   <si>
     <t>Январь-сентябрь</t>
   </si>
   <si>
     <t>Январь-декабрь</t>
   </si>
   <si>
-    <t>Дата опубликования: 28.02.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2025г.*</t>
   </si>
   <si>
-    <t>Дата опубликования: 27.02.2026</t>
-[...10 lines deleted...]
-  <si>
     <t>Объем оказанных услуг по источникам финансирования и по видам деятельности за 2026г.*</t>
   </si>
   <si>
     <t>* Без объема услуг ненаблюдаемого сектора экономики.</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем оказанных услуг </t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2020 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Стоимость оказанных услуг в размере средств, поступивших от предприятий, учреждений, населения в уплату за оказанные им услуги</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Расчет показателей по статистике коммерческих услуг осуществляется в соответствии с Методикой по формированию показателей по статистике коммерческих услуг, утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 9 февраля 2016 года №32 и Международными рекомендациями по статистике услуг Евростата</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основным источником информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследования статистической формы 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">В сфере коммерческих услуг используется статистический Справочник услуг </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/23/)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>, разработанный на базе национальных классификаторов «Классификатор продукции по видам экономической деятельности» (КПВЭД) и «Общий классификатор видов экономической деятельности» (ОКЭД)</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/21/)</t>
+    </r>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/15/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702489?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Сарсенбаева Нургул Конысбаевна</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> nu.sarsenbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг по источникам финансирования и по видам деятельности</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>87242263039</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kyzylorda/dynamic-tables/4490/</t>
+  </si>
+  <si>
+    <t>тыс. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -271,50 +426,120 @@
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -358,54 +583,59 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
@@ -457,100 +687,176 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -793,967 +1099,1239 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:K46"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="58" customWidth="1"/>
+    <col min="2" max="2" width="83.85546875" style="58" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="38"/>
+      <c r="B1" s="38"/>
+    </row>
+    <row r="2" spans="1:13" s="41" customFormat="1">
+      <c r="A2" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="40">
+        <v>201101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="41" customFormat="1">
+      <c r="A3" s="39" t="s">
+        <v>54</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="41" customFormat="1">
+      <c r="A4" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="42" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="41" customFormat="1">
+      <c r="A5" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="41" customFormat="1">
+      <c r="A6" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="41" customFormat="1" ht="25.5">
+      <c r="A7" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="41" customFormat="1">
+      <c r="A8" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="42" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="41" customFormat="1" ht="63.75">
+      <c r="A9" s="39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="41" customFormat="1" ht="51">
+      <c r="A10" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="B10" s="44" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="41" customFormat="1">
+      <c r="A11" s="39" t="s">
+        <v>68</v>
+      </c>
+      <c r="B11" s="45"/>
+      <c r="M11" s="46"/>
+    </row>
+    <row r="12" spans="1:13" s="41" customFormat="1" ht="63.75">
+      <c r="A12" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B12" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="M12" s="46"/>
+    </row>
+    <row r="13" spans="1:13" s="41" customFormat="1">
+      <c r="A13" s="48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>72</v>
+      </c>
+      <c r="M13" s="46"/>
+    </row>
+    <row r="14" spans="1:13" s="41" customFormat="1">
+      <c r="A14" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B14" s="59" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="46"/>
+    </row>
+    <row r="15" spans="1:13" s="41" customFormat="1">
+      <c r="A15" s="48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="49" t="s">
+        <v>75</v>
+      </c>
+      <c r="M15" s="46"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="50">
+        <v>46266</v>
+      </c>
+      <c r="M16" s="51"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="39" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="50">
+        <v>46356</v>
+      </c>
+      <c r="M17" s="52"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="53" t="s">
+        <v>79</v>
+      </c>
+      <c r="M18" s="51"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="B19" s="53" t="s">
+        <v>81</v>
+      </c>
+      <c r="M19" s="52"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="B20" s="54" t="s">
+        <v>93</v>
+      </c>
+      <c r="M20" s="51"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="39" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>84</v>
+      </c>
+      <c r="M21" s="52"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="56"/>
+      <c r="B22" s="57"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="52"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="51"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="52"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="51"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="60"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="61" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="61" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="61" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="61" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="61" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="61"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="62" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="61"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="61"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="63" t="s">
+        <v>92</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:K47"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="6" customWidth="1"/>
     <col min="2" max="5" width="12.28515625" style="6" customWidth="1"/>
     <col min="6" max="8" width="13.28515625" style="6" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" style="6" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15.75">
-      <c r="A1" s="39" t="s">
+    <row r="2" spans="1:11" ht="15.75">
+      <c r="A2" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="39"/>
-[...17 lines deleted...]
-      <c r="I2" s="26"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
     </row>
     <row r="3" spans="1:11">
-      <c r="A3" s="4"/>
-[...9 lines deleted...]
-      </c>
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
     </row>
     <row r="4" spans="1:11">
-      <c r="A4" s="40"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11">
+      <c r="A5" s="66"/>
+      <c r="B5" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="42"/>
-      <c r="D4" s="42" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="42" t="s">
+      <c r="G5" s="68"/>
+      <c r="H5" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="G4" s="42"/>
-[...10 lines deleted...]
-      <c r="C5" s="27" t="s">
+      <c r="I5" s="69"/>
+    </row>
+    <row r="6" spans="1:11" ht="34.15" customHeight="1">
+      <c r="A6" s="67"/>
+      <c r="B6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="D6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="27" t="s">
+      <c r="F6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="28" t="s">
+      <c r="H6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="28" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
-      <c r="A6" s="30" t="s">
+    <row r="7" spans="1:11">
+      <c r="A7" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B7" s="24">
         <v>90331.1</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C7" s="24">
         <v>45139.3</v>
       </c>
-      <c r="D6" s="1">
+      <c r="D7" s="1">
         <v>162111</v>
       </c>
-      <c r="E6" s="1">
+      <c r="E7" s="1">
         <v>88672.2</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F7" s="24">
         <v>250220.6</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G7" s="24">
         <v>146541.20000000001</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H7" s="24">
         <v>599990.4</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I7" s="24">
         <v>234817.5</v>
-      </c>
-[...29 lines deleted...]
-        <v>16</v>
       </c>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
     </row>
-    <row r="8" spans="1:11" ht="22.5">
+    <row r="8" spans="1:11" ht="33.75">
       <c r="A8" s="30" t="s">
-        <v>1</v>
+        <v>32</v>
       </c>
       <c r="B8" s="15">
-        <v>51817</v>
-[...2 lines deleted...]
-        <v>954</v>
+        <v>51166.8</v>
+      </c>
+      <c r="C8" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="D8" s="1">
-        <v>264256.3</v>
-[...2 lines deleted...]
-        <v>1617</v>
+        <v>91822.399999999994</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F8" s="15">
-        <v>378548.3</v>
-[...2 lines deleted...]
-        <v>2800</v>
+        <v>133087.70000000001</v>
+      </c>
+      <c r="G8" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="H8" s="15">
-        <v>483004.4</v>
-[...2 lines deleted...]
-        <v>3353</v>
+        <v>175137.2</v>
+      </c>
+      <c r="I8" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
     </row>
-    <row r="9" spans="1:11" ht="33.75">
+    <row r="9" spans="1:11" ht="22.5">
       <c r="A9" s="30" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="B9" s="15">
-        <v>144692.5</v>
+        <v>51817</v>
       </c>
       <c r="C9" s="15">
-        <v>9320.2999999999993</v>
+        <v>954</v>
       </c>
       <c r="D9" s="1">
-        <v>288321</v>
+        <v>264256.3</v>
       </c>
       <c r="E9" s="1">
-        <v>13887.1</v>
+        <v>1617</v>
       </c>
       <c r="F9" s="15">
-        <v>488758</v>
+        <v>378548.3</v>
       </c>
       <c r="G9" s="15">
-        <v>18522.3</v>
+        <v>2800</v>
       </c>
       <c r="H9" s="15">
-        <v>766791</v>
+        <v>483004.4</v>
       </c>
       <c r="I9" s="15">
-        <v>23245.5</v>
+        <v>3353</v>
       </c>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:11" ht="33.75">
       <c r="A10" s="30" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B10" s="15">
-        <v>18014.8</v>
+        <v>144692.5</v>
       </c>
       <c r="C10" s="15">
-        <v>150.9</v>
+        <v>9320.2999999999993</v>
       </c>
       <c r="D10" s="1">
-        <v>40069.1</v>
+        <v>288321</v>
       </c>
       <c r="E10" s="1">
-        <v>225.1</v>
+        <v>13887.1</v>
       </c>
       <c r="F10" s="15">
-        <v>73001.399999999994</v>
+        <v>488758</v>
       </c>
       <c r="G10" s="15">
-        <v>300.3</v>
+        <v>18522.3</v>
       </c>
       <c r="H10" s="15">
-        <v>162601.9</v>
+        <v>766791</v>
       </c>
       <c r="I10" s="15">
-        <v>377.1</v>
+        <v>23245.5</v>
       </c>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
     </row>
     <row r="11" spans="1:11">
-      <c r="A11" s="19" t="s">
-[...3 lines deleted...]
-      <c r="C11" s="15"/>
+      <c r="A11" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="15">
+        <v>18014.8</v>
+      </c>
+      <c r="C11" s="15">
+        <v>150.9</v>
+      </c>
       <c r="D11" s="1">
-        <v>27015.5</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>40069.1</v>
+      </c>
+      <c r="E11" s="1">
+        <v>225.1</v>
       </c>
       <c r="F11" s="15">
-        <v>55602.400000000001</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>73001.399999999994</v>
+      </c>
+      <c r="G11" s="15">
+        <v>300.3</v>
       </c>
       <c r="H11" s="15">
-        <v>85375.4</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>162601.9</v>
+      </c>
+      <c r="I11" s="15">
+        <v>377.1</v>
       </c>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
     </row>
     <row r="12" spans="1:11">
-      <c r="A12" s="30" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="A12" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="15"/>
+      <c r="C12" s="15"/>
       <c r="D12" s="1">
-        <v>3283718.8</v>
-[...2 lines deleted...]
-        <v>640060.80000000005</v>
+        <v>27015.5</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F12" s="15">
-        <v>4695712.7</v>
-[...2 lines deleted...]
-        <v>793744.5</v>
+        <v>55602.400000000001</v>
+      </c>
+      <c r="G12" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="H12" s="15">
-        <v>6341600.4000000004</v>
-[...2 lines deleted...]
-        <v>881096</v>
+        <v>85375.4</v>
+      </c>
+      <c r="I12" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
     </row>
-    <row r="13" spans="1:11" ht="22.5">
+    <row r="13" spans="1:11">
       <c r="A13" s="30" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B13" s="15">
-        <v>202487.8</v>
+        <v>1903382.9</v>
       </c>
       <c r="C13" s="15">
-        <v>9796.5</v>
+        <v>376849.5</v>
       </c>
       <c r="D13" s="1">
-        <v>352893.8</v>
+        <v>3283718.8</v>
       </c>
       <c r="E13" s="1">
-        <v>21557.1</v>
+        <v>640060.80000000005</v>
       </c>
       <c r="F13" s="15">
-        <v>499114.3</v>
+        <v>4695712.7</v>
       </c>
       <c r="G13" s="15">
-        <v>35474.199999999997</v>
+        <v>793744.5</v>
       </c>
       <c r="H13" s="15">
-        <v>693104.2</v>
+        <v>6341600.4000000004</v>
       </c>
       <c r="I13" s="15">
-        <v>49563.1</v>
+        <v>881096</v>
       </c>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
     </row>
     <row r="14" spans="1:11" ht="22.5">
       <c r="A14" s="30" t="s">
-        <v>36</v>
+        <v>3</v>
       </c>
       <c r="B14" s="15">
-        <v>19695</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>202487.8</v>
+      </c>
+      <c r="C14" s="15">
+        <v>9796.5</v>
       </c>
       <c r="D14" s="1">
-        <v>35989</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>352893.8</v>
+      </c>
+      <c r="E14" s="1">
+        <v>21557.1</v>
       </c>
       <c r="F14" s="15">
-        <v>38576</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>499114.3</v>
+      </c>
+      <c r="G14" s="15">
+        <v>35474.199999999997</v>
       </c>
       <c r="H14" s="15">
-        <v>64625</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>693104.2</v>
+      </c>
+      <c r="I14" s="15">
+        <v>49563.1</v>
       </c>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
     </row>
-    <row r="15" spans="1:11" ht="33.75">
+    <row r="15" spans="1:11" ht="22.5">
       <c r="A15" s="30" t="s">
-        <v>4</v>
+        <v>35</v>
       </c>
       <c r="B15" s="15">
-        <v>5904537.7000000002</v>
-[...2 lines deleted...]
-        <v>44748.7</v>
+        <v>19695</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="D15" s="1">
-        <v>9947758.5</v>
-[...2 lines deleted...]
-        <v>62637.9</v>
+        <v>35989</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F15" s="15">
-        <v>15685430.699999999</v>
-[...2 lines deleted...]
-        <v>82954.2</v>
+        <v>38576</v>
+      </c>
+      <c r="G15" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="H15" s="15">
-        <v>26727077.600000001</v>
-[...2 lines deleted...]
-        <v>103548.7</v>
+        <v>64625</v>
+      </c>
+      <c r="I15" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:11" ht="33.75">
       <c r="A16" s="30" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B16" s="15">
-        <v>75089.2</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>5904537.7000000002</v>
+      </c>
+      <c r="C16" s="15">
+        <v>44748.7</v>
       </c>
       <c r="D16" s="1">
-        <v>347652.1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>9947758.5</v>
+      </c>
+      <c r="E16" s="1">
+        <v>62637.9</v>
       </c>
       <c r="F16" s="15">
-        <v>660092</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>15685430.699999999</v>
+      </c>
+      <c r="G16" s="15">
+        <v>82954.2</v>
       </c>
       <c r="H16" s="15">
-        <v>1101818.6000000001</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>26727077.600000001</v>
+      </c>
+      <c r="I16" s="15">
+        <v>103548.7</v>
       </c>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
     </row>
-    <row r="17" spans="1:11" ht="22.5">
+    <row r="17" spans="1:11">
       <c r="A17" s="30" t="s">
-        <v>37</v>
+        <v>5</v>
       </c>
       <c r="B17" s="15">
-        <v>202138.3</v>
-[...2 lines deleted...]
-        <v>15009.1</v>
+        <v>75089.2</v>
+      </c>
+      <c r="C17" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="D17" s="1">
-        <v>299681.59999999998</v>
-[...2 lines deleted...]
-        <v>38709</v>
+        <v>347652.1</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F17" s="15">
-        <v>507141.5</v>
-[...2 lines deleted...]
-        <v>66597.100000000006</v>
+        <v>660092</v>
+      </c>
+      <c r="G17" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="H17" s="15">
-        <v>814575.1</v>
-[...2 lines deleted...]
-        <v>91109.5</v>
+        <v>1101818.6000000001</v>
+      </c>
+      <c r="I17" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
     </row>
     <row r="18" spans="1:11" ht="22.5">
       <c r="A18" s="30" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="B18" s="15">
-        <v>91727</v>
+        <v>202138.3</v>
       </c>
       <c r="C18" s="15">
-        <v>9539.4</v>
+        <v>15009.1</v>
       </c>
       <c r="D18" s="1">
-        <v>295703.09999999998</v>
+        <v>299681.59999999998</v>
       </c>
       <c r="E18" s="1">
-        <v>17802.5</v>
+        <v>38709</v>
       </c>
       <c r="F18" s="15">
-        <v>596816.5</v>
+        <v>507141.5</v>
       </c>
       <c r="G18" s="15">
-        <v>26189.5</v>
+        <v>66597.100000000006</v>
       </c>
       <c r="H18" s="15">
-        <v>805529.7</v>
+        <v>814575.1</v>
       </c>
       <c r="I18" s="15">
-        <v>34735.9</v>
+        <v>91109.5</v>
       </c>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:11" ht="22.5">
       <c r="A19" s="30" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B19" s="15">
-        <v>233673.60000000001</v>
+        <v>91727</v>
       </c>
       <c r="C19" s="15">
-        <v>15586.3</v>
+        <v>9539.4</v>
       </c>
       <c r="D19" s="1">
-        <v>538084.9</v>
+        <v>295703.09999999998</v>
       </c>
       <c r="E19" s="1">
-        <v>43587.3</v>
+        <v>17802.5</v>
       </c>
       <c r="F19" s="15">
-        <v>826020.6</v>
+        <v>596816.5</v>
       </c>
       <c r="G19" s="15">
-        <v>48891.7</v>
+        <v>26189.5</v>
       </c>
       <c r="H19" s="15">
-        <v>1417622.1</v>
+        <v>805529.7</v>
       </c>
       <c r="I19" s="15">
-        <v>54872</v>
+        <v>34735.9</v>
       </c>
       <c r="J19" s="11"/>
       <c r="K19" s="11"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="30" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="B20" s="15">
-        <v>669939.4</v>
+        <v>233673.60000000001</v>
       </c>
       <c r="C20" s="15">
-        <v>2261.6999999999998</v>
+        <v>15586.3</v>
       </c>
       <c r="D20" s="1">
-        <v>1262894.8999999999</v>
+        <v>538084.9</v>
       </c>
       <c r="E20" s="1">
-        <v>11369.9</v>
+        <v>43587.3</v>
       </c>
       <c r="F20" s="15">
-        <v>1898768</v>
+        <v>826020.6</v>
       </c>
       <c r="G20" s="15">
-        <v>20614.599999999999</v>
+        <v>48891.7</v>
       </c>
       <c r="H20" s="15">
-        <v>2572233.6</v>
+        <v>1417622.1</v>
       </c>
       <c r="I20" s="15">
-        <v>30035</v>
+        <v>54872</v>
       </c>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="30" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B21" s="15">
-        <v>446092.5</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>669939.4</v>
+      </c>
+      <c r="C21" s="15">
+        <v>2261.6999999999998</v>
       </c>
       <c r="D21" s="1">
-        <v>829242.6</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1262894.8999999999</v>
+      </c>
+      <c r="E21" s="1">
+        <v>11369.9</v>
       </c>
       <c r="F21" s="15">
-        <v>1240372.3</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1898768</v>
+      </c>
+      <c r="G21" s="15">
+        <v>20614.599999999999</v>
       </c>
       <c r="H21" s="15">
-        <v>2044747.3</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2572233.6</v>
+      </c>
+      <c r="I21" s="15">
+        <v>30035</v>
       </c>
       <c r="J21" s="11"/>
       <c r="K21" s="11"/>
     </row>
-    <row r="22" spans="1:11" ht="22.5">
+    <row r="22" spans="1:11">
       <c r="A22" s="30" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B22" s="15">
-        <v>1162076.6000000001</v>
-[...2 lines deleted...]
-        <v>291.60000000000002</v>
+        <v>446092.5</v>
+      </c>
+      <c r="C22" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="D22" s="1">
-        <v>2546191.1</v>
-[...2 lines deleted...]
-        <v>752.1</v>
+        <v>829242.6</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F22" s="15">
-        <v>3744173.3</v>
-[...2 lines deleted...]
-        <v>1059.2</v>
+        <v>1240372.3</v>
+      </c>
+      <c r="G22" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="H22" s="15">
-        <v>4950638.4000000004</v>
-[...2 lines deleted...]
-        <v>1335.5</v>
+        <v>2044747.3</v>
+      </c>
+      <c r="I22" s="25" t="s">
+        <v>16</v>
       </c>
       <c r="J22" s="11"/>
       <c r="K22" s="11"/>
     </row>
     <row r="23" spans="1:11" ht="22.5">
-      <c r="A23" s="31" t="s">
-        <v>41</v>
+      <c r="A23" s="30" t="s">
+        <v>39</v>
       </c>
       <c r="B23" s="15">
-        <v>599374.4</v>
+        <v>1162076.6000000001</v>
       </c>
       <c r="C23" s="15">
-        <v>31994.400000000001</v>
+        <v>291.60000000000002</v>
       </c>
       <c r="D23" s="1">
-        <v>1187732.1000000001</v>
-[...2 lines deleted...]
-        <v>86827.7</v>
+        <v>2546191.1</v>
+      </c>
+      <c r="E23" s="1">
+        <v>752.1</v>
       </c>
       <c r="F23" s="15">
-        <v>1721555.4</v>
+        <v>3744173.3</v>
       </c>
       <c r="G23" s="15">
-        <v>151110.79999999999</v>
+        <v>1059.2</v>
       </c>
       <c r="H23" s="15">
-        <v>2552795.6</v>
+        <v>4950638.4000000004</v>
       </c>
       <c r="I23" s="15">
-        <v>188053.2</v>
+        <v>1335.5</v>
       </c>
       <c r="J23" s="11"/>
       <c r="K23" s="11"/>
     </row>
-    <row r="24" spans="1:11" ht="33.75">
+    <row r="24" spans="1:11" ht="22.5">
       <c r="A24" s="31" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B24" s="15">
-        <v>141578.6</v>
+        <v>599374.4</v>
       </c>
       <c r="C24" s="15">
-        <v>4510.3999999999996</v>
+        <v>31994.400000000001</v>
       </c>
       <c r="D24" s="1">
-        <v>290212.7</v>
+        <v>1187732.1000000001</v>
       </c>
       <c r="E24" s="15">
-        <v>7238.7</v>
+        <v>86827.7</v>
       </c>
       <c r="F24" s="15">
-        <v>440211.9</v>
+        <v>1721555.4</v>
       </c>
       <c r="G24" s="15">
-        <v>10008</v>
+        <v>151110.79999999999</v>
       </c>
       <c r="H24" s="15">
-        <v>640160.5</v>
+        <v>2552795.6</v>
       </c>
       <c r="I24" s="15">
-        <v>12829.8</v>
+        <v>188053.2</v>
       </c>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
     </row>
-    <row r="25" spans="1:11" ht="22.5">
-[...1 lines deleted...]
-        <v>8</v>
+    <row r="25" spans="1:11" ht="33.75">
+      <c r="A25" s="31" t="s">
+        <v>41</v>
       </c>
       <c r="B25" s="15">
-        <v>244425.2</v>
+        <v>141578.6</v>
       </c>
       <c r="C25" s="15">
-        <v>8828.7999999999993</v>
+        <v>4510.3999999999996</v>
       </c>
       <c r="D25" s="1">
-        <v>517202.2</v>
-[...2 lines deleted...]
-        <v>8978.7999999999993</v>
+        <v>290212.7</v>
+      </c>
+      <c r="E25" s="15">
+        <v>7238.7</v>
       </c>
       <c r="F25" s="15">
-        <v>703015.2</v>
+        <v>440211.9</v>
       </c>
       <c r="G25" s="15">
-        <v>8998.7999999999993</v>
+        <v>10008</v>
       </c>
       <c r="H25" s="15">
-        <v>910685.2</v>
+        <v>640160.5</v>
       </c>
       <c r="I25" s="15">
-        <v>13679.8</v>
+        <v>12829.8</v>
       </c>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
     </row>
-    <row r="26" spans="1:11" ht="33.75">
+    <row r="26" spans="1:11" ht="22.5">
       <c r="A26" s="30" t="s">
-        <v>43</v>
+        <v>8</v>
       </c>
       <c r="B26" s="15">
-        <v>669044.1</v>
+        <v>244425.2</v>
       </c>
       <c r="C26" s="15">
-        <v>1301.4000000000001</v>
+        <v>8828.7999999999993</v>
       </c>
       <c r="D26" s="1">
-        <v>1379137.7</v>
+        <v>517202.2</v>
       </c>
       <c r="E26" s="1">
-        <v>1593.4</v>
+        <v>8978.7999999999993</v>
       </c>
       <c r="F26" s="15">
-        <v>2107356.7999999998</v>
+        <v>703015.2</v>
       </c>
       <c r="G26" s="15">
-        <v>1967.6</v>
+        <v>8998.7999999999993</v>
       </c>
       <c r="H26" s="15">
-        <v>2939155.4</v>
+        <v>910685.2</v>
       </c>
       <c r="I26" s="15">
-        <v>3783.2</v>
+        <v>13679.8</v>
       </c>
       <c r="J26" s="11"/>
       <c r="K26" s="11"/>
     </row>
-    <row r="27" spans="1:11" ht="22.5">
+    <row r="27" spans="1:11" ht="33.75">
       <c r="A27" s="30" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B27" s="15">
-        <v>2678</v>
+        <v>669044.1</v>
       </c>
       <c r="C27" s="15">
-        <v>2451.6999999999998</v>
+        <v>1301.4000000000001</v>
       </c>
       <c r="D27" s="1">
-        <v>2678</v>
+        <v>1379137.7</v>
       </c>
       <c r="E27" s="1">
-        <v>2451.6999999999998</v>
+        <v>1593.4</v>
       </c>
       <c r="F27" s="15">
-        <v>2678</v>
+        <v>2107356.7999999998</v>
       </c>
       <c r="G27" s="15">
-        <v>2451.6999999999998</v>
+        <v>1967.6</v>
       </c>
       <c r="H27" s="15">
-        <v>2678</v>
+        <v>2939155.4</v>
       </c>
       <c r="I27" s="15">
-        <v>2451.6999999999998</v>
+        <v>3783.2</v>
       </c>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
     </row>
     <row r="28" spans="1:11" ht="22.5">
       <c r="A28" s="30" t="s">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B28" s="15">
-        <v>2719467.1</v>
+        <v>2678</v>
       </c>
       <c r="C28" s="15">
-        <v>36567.199999999997</v>
+        <v>2451.6999999999998</v>
       </c>
       <c r="D28" s="1">
-        <v>4779540.4000000004</v>
+        <v>2678</v>
       </c>
       <c r="E28" s="1">
-        <v>83897.2</v>
+        <v>2451.6999999999998</v>
       </c>
       <c r="F28" s="15">
-        <v>6367538.5999999996</v>
+        <v>2678</v>
       </c>
       <c r="G28" s="15">
-        <v>125123.2</v>
+        <v>2451.6999999999998</v>
       </c>
       <c r="H28" s="15">
-        <v>7710827.7000000002</v>
+        <v>2678</v>
       </c>
       <c r="I28" s="15">
-        <v>137822.39999999999</v>
+        <v>2451.6999999999998</v>
       </c>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
     </row>
     <row r="29" spans="1:11" ht="22.5">
       <c r="A29" s="30" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B29" s="15">
-        <v>72214.600000000006</v>
+        <v>2719467.1</v>
       </c>
       <c r="C29" s="15">
-        <v>35959.4</v>
+        <v>36567.199999999997</v>
       </c>
       <c r="D29" s="1">
-        <v>144235.9</v>
+        <v>4779540.4000000004</v>
       </c>
       <c r="E29" s="1">
-        <v>69362.3</v>
+        <v>83897.2</v>
       </c>
       <c r="F29" s="15">
-        <v>217531</v>
+        <v>6367538.5999999996</v>
       </c>
       <c r="G29" s="15">
-        <v>106415.5</v>
+        <v>125123.2</v>
       </c>
       <c r="H29" s="15">
-        <v>311700</v>
+        <v>7710827.7000000002</v>
       </c>
       <c r="I29" s="15">
-        <v>154687.29999999999</v>
+        <v>137822.39999999999</v>
       </c>
       <c r="J29" s="11"/>
       <c r="K29" s="11"/>
     </row>
     <row r="30" spans="1:11" ht="22.5">
-      <c r="A30" s="32" t="s">
-[...24 lines deleted...]
-        <v>591002</v>
+      <c r="A30" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B30" s="15">
+        <v>72214.600000000006</v>
+      </c>
+      <c r="C30" s="15">
+        <v>35959.4</v>
+      </c>
+      <c r="D30" s="1">
+        <v>144235.9</v>
+      </c>
+      <c r="E30" s="1">
+        <v>69362.3</v>
+      </c>
+      <c r="F30" s="15">
+        <v>217531</v>
+      </c>
+      <c r="G30" s="15">
+        <v>106415.5</v>
+      </c>
+      <c r="H30" s="15">
+        <v>311700</v>
+      </c>
+      <c r="I30" s="15">
+        <v>154687.29999999999</v>
       </c>
       <c r="J30" s="11"/>
       <c r="K30" s="11"/>
     </row>
-    <row r="31" spans="1:11">
-[...10 lines deleted...]
-      <c r="I31" s="11"/>
+    <row r="31" spans="1:11" ht="22.5">
+      <c r="A31" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="3">
+        <v>513589.3</v>
+      </c>
+      <c r="C31" s="3">
+        <v>296390.5</v>
+      </c>
+      <c r="D31" s="3">
+        <v>566986.1</v>
+      </c>
+      <c r="E31" s="3">
+        <v>310517.40000000002</v>
+      </c>
+      <c r="F31" s="3">
+        <v>993308.7</v>
+      </c>
+      <c r="G31" s="3">
+        <v>443489.5</v>
+      </c>
+      <c r="H31" s="3">
+        <v>1430345.1</v>
+      </c>
+      <c r="I31" s="3">
+        <v>591002</v>
+      </c>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
     </row>
     <row r="32" spans="1:11">
-      <c r="A32" s="8"/>
-[...1 lines deleted...]
-      <c r="C32" s="23"/>
+      <c r="A32" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
       <c r="K32" s="11"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="8"/>
       <c r="B33" s="22"/>
       <c r="C33" s="23"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
       <c r="K33" s="11"/>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="8"/>
       <c r="B34" s="22"/>
@@ -1785,953 +2363,960 @@
       <c r="B36" s="22"/>
       <c r="C36" s="23"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
       <c r="I36" s="11"/>
       <c r="J36" s="11"/>
       <c r="K36" s="11"/>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="8"/>
       <c r="B37" s="22"/>
       <c r="C37" s="23"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
     </row>
     <row r="38" spans="1:11">
-      <c r="A38" s="11"/>
+      <c r="A38" s="8"/>
       <c r="B38" s="22"/>
       <c r="C38" s="23"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="11"/>
       <c r="I38" s="11"/>
       <c r="J38" s="11"/>
       <c r="K38" s="11"/>
     </row>
     <row r="39" spans="1:11">
-      <c r="B39" s="12"/>
-      <c r="C39" s="13"/>
+      <c r="A39" s="11"/>
+      <c r="B39" s="22"/>
+      <c r="C39" s="23"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="11"/>
+      <c r="K39" s="11"/>
     </row>
     <row r="40" spans="1:11">
       <c r="B40" s="12"/>
       <c r="C40" s="13"/>
     </row>
     <row r="41" spans="1:11">
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
     </row>
     <row r="42" spans="1:11">
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
     </row>
     <row r="43" spans="1:11">
       <c r="B43" s="12"/>
       <c r="C43" s="13"/>
     </row>
     <row r="44" spans="1:11">
       <c r="B44" s="12"/>
       <c r="C44" s="13"/>
     </row>
     <row r="45" spans="1:11">
       <c r="B45" s="12"/>
       <c r="C45" s="13"/>
     </row>
     <row r="46" spans="1:11">
       <c r="B46" s="12"/>
       <c r="C46" s="13"/>
     </row>
+    <row r="47" spans="1:11">
+      <c r="B47" s="12"/>
+      <c r="C47" s="13"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:I1"/>
-[...4 lines deleted...]
-    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:J58"/>
+  <dimension ref="A2:J59"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.7109375" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.7109375" style="6" customWidth="1"/>
     <col min="3" max="3" width="11.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="6" customWidth="1"/>
     <col min="5" max="5" width="11.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="6" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" style="6" bestFit="1" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.75">
-      <c r="A1" s="39" t="s">
+    <row r="2" spans="1:10" s="64" customFormat="1" ht="15.75">
+      <c r="A2" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="39"/>
-[...17 lines deleted...]
-      <c r="I2" s="26"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
     </row>
     <row r="3" spans="1:10">
-      <c r="A3" s="4"/>
-[...13 lines deleted...]
-      <c r="B4" s="42" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="7"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="5" customFormat="1" ht="10.15" customHeight="1">
+      <c r="A5" s="70"/>
+      <c r="B5" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="42"/>
-      <c r="D4" s="42" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="42" t="s">
+      <c r="G5" s="68"/>
+      <c r="H5" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="G4" s="42"/>
-[...11 lines deleted...]
-      <c r="C5" s="27" t="s">
+      <c r="I5" s="69"/>
+      <c r="J5" s="10"/>
+    </row>
+    <row r="6" spans="1:10" s="5" customFormat="1" ht="37.15" customHeight="1">
+      <c r="A6" s="71"/>
+      <c r="B6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="D6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="27" t="s">
+      <c r="F6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="28" t="s">
+      <c r="H6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="10"/>
-[...2 lines deleted...]
-      <c r="A6" s="19" t="s">
+      <c r="J6" s="10"/>
+    </row>
+    <row r="7" spans="1:10" s="5" customFormat="1" ht="11.25">
+      <c r="A7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="1">
+      <c r="B7" s="1">
         <v>265879.90000000002</v>
       </c>
-      <c r="C6" s="1">
+      <c r="C7" s="1">
         <v>139395.1</v>
       </c>
-      <c r="D6" s="1">
+      <c r="D7" s="1">
         <v>611383.1</v>
       </c>
-      <c r="E6" s="1">
+      <c r="E7" s="1">
         <v>265578.40000000002</v>
       </c>
-      <c r="F6" s="1">
+      <c r="F7" s="1">
         <v>796876.5</v>
       </c>
-      <c r="G6" s="1">
+      <c r="G7" s="1">
         <v>276749.59999999998</v>
       </c>
-      <c r="H6" s="1">
+      <c r="H7" s="1">
         <v>1050948.8</v>
       </c>
-      <c r="I6" s="1">
+      <c r="I7" s="1">
         <v>414335.1</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="5" customFormat="1" ht="33.75">
-      <c r="A7" s="19" t="s">
+    <row r="8" spans="1:10" s="5" customFormat="1" ht="33.75">
+      <c r="A8" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="1">
+      <c r="B8" s="1">
         <v>42385.8</v>
       </c>
-      <c r="C7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="1">
+      <c r="C8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="1">
         <v>50091.8</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="1">
+      <c r="E8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="1">
         <v>57944.1</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="1">
+      <c r="G8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="1">
         <v>65937.8</v>
       </c>
-      <c r="I7" s="2" t="s">
-[...29 lines deleted...]
-        <v>3739</v>
+      <c r="I8" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="5" customFormat="1" ht="22.5">
       <c r="A9" s="19" t="s">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B9" s="1">
-        <v>213394.3</v>
+        <v>32232.9</v>
       </c>
       <c r="C9" s="1">
-        <v>4761.1000000000004</v>
+        <v>497</v>
       </c>
       <c r="D9" s="1">
-        <v>498884.8</v>
+        <v>260599.9</v>
       </c>
       <c r="E9" s="1">
-        <v>51501.599999999999</v>
+        <v>1276</v>
       </c>
       <c r="F9" s="1">
-        <v>689737.8</v>
+        <v>456699.8</v>
       </c>
       <c r="G9" s="1">
-        <v>58164.5</v>
+        <v>3553</v>
       </c>
       <c r="H9" s="1">
-        <v>1293307.8</v>
+        <v>551474.19999999995</v>
       </c>
       <c r="I9" s="1">
-        <v>64947.4</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="5" customFormat="1" ht="22.5">
       <c r="A10" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="1">
+        <v>213394.3</v>
+      </c>
+      <c r="C10" s="1">
+        <v>4761.1000000000004</v>
+      </c>
+      <c r="D10" s="1">
+        <v>498884.8</v>
+      </c>
+      <c r="E10" s="1">
+        <v>51501.599999999999</v>
+      </c>
+      <c r="F10" s="1">
+        <v>689737.8</v>
+      </c>
+      <c r="G10" s="1">
+        <v>58164.5</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1293307.8</v>
+      </c>
+      <c r="I10" s="1">
+        <v>64947.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="5" customFormat="1" ht="22.5">
+      <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="1">
+      <c r="B11" s="1">
         <v>36317</v>
       </c>
-      <c r="C10" s="1">
+      <c r="C11" s="1">
         <v>77.3</v>
       </c>
-      <c r="D10" s="1">
+      <c r="D11" s="1">
         <v>125306.3</v>
       </c>
-      <c r="E10" s="1">
+      <c r="E11" s="1">
         <v>177.7</v>
       </c>
-      <c r="F10" s="1">
+      <c r="F11" s="1">
         <v>219301.2</v>
       </c>
-      <c r="G10" s="1">
+      <c r="G11" s="1">
         <v>280</v>
       </c>
-      <c r="H10" s="1">
+      <c r="H11" s="1">
         <v>327938.90000000002</v>
       </c>
-      <c r="I10" s="1">
+      <c r="I11" s="1">
         <v>384.2</v>
-      </c>
-[...27 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="19" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="B12" s="1">
-        <v>1423599</v>
-[...2 lines deleted...]
-        <v>141977.70000000001</v>
+        <v>20724.599999999999</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="D12" s="1">
-        <v>3283750.1</v>
-[...2 lines deleted...]
-        <v>330295.5</v>
+        <v>48054.6</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F12" s="1">
-        <v>5248543</v>
-[...2 lines deleted...]
-        <v>561188.6</v>
+        <v>48054.6</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H12" s="1">
-        <v>7454441.7000000002</v>
-[...2 lines deleted...]
-        <v>793612</v>
+        <v>143432.20000000001</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:10" s="5" customFormat="1" ht="11.25">
       <c r="A13" s="19" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1423599</v>
+      </c>
+      <c r="C13" s="1">
+        <v>141977.70000000001</v>
+      </c>
+      <c r="D13" s="1">
+        <v>3283750.1</v>
+      </c>
+      <c r="E13" s="1">
+        <v>330295.5</v>
+      </c>
+      <c r="F13" s="1">
+        <v>5248543</v>
+      </c>
+      <c r="G13" s="1">
+        <v>561188.6</v>
+      </c>
+      <c r="H13" s="1">
+        <v>7454441.7000000002</v>
+      </c>
+      <c r="I13" s="1">
+        <v>793612</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="5" customFormat="1" ht="11.25">
+      <c r="A14" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B13" s="1">
+      <c r="B14" s="1">
         <v>111502.6</v>
       </c>
-      <c r="C13" s="1">
+      <c r="C14" s="1">
         <v>12261.2</v>
       </c>
-      <c r="D13" s="1">
+      <c r="D14" s="1">
         <v>286281.09999999998</v>
       </c>
-      <c r="E13" s="1">
+      <c r="E14" s="1">
         <v>22495.5</v>
       </c>
-      <c r="F13" s="1">
+      <c r="F14" s="1">
         <v>426913.5</v>
       </c>
-      <c r="G13" s="1">
+      <c r="G14" s="1">
         <v>32089.8</v>
       </c>
-      <c r="H13" s="1">
+      <c r="H14" s="1">
         <v>688029.8</v>
       </c>
-      <c r="I13" s="1">
+      <c r="I14" s="1">
         <v>38762.5</v>
-      </c>
-[...27 lines deleted...]
-        <v>8059.6</v>
       </c>
     </row>
     <row r="15" spans="1:10" s="5" customFormat="1" ht="22.5">
       <c r="A15" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="1">
+        <v>7972.3</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="1">
+        <v>13756.3</v>
+      </c>
+      <c r="E15" s="1">
+        <v>2637</v>
+      </c>
+      <c r="F15" s="1">
+        <v>18013.400000000001</v>
+      </c>
+      <c r="G15" s="1">
+        <v>5324.1</v>
+      </c>
+      <c r="H15" s="1">
+        <v>23926.7</v>
+      </c>
+      <c r="I15" s="1">
+        <v>8059.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="5" customFormat="1" ht="22.5">
+      <c r="A16" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="1">
+      <c r="B16" s="1">
         <v>4886485.7</v>
       </c>
-      <c r="C15" s="1">
+      <c r="C16" s="1">
         <v>37767.800000000003</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D16" s="1">
         <v>13918227.699999999</v>
       </c>
-      <c r="E15" s="1">
+      <c r="E16" s="1">
         <v>259635.6</v>
       </c>
-      <c r="F15" s="1">
+      <c r="F16" s="1">
         <v>21417842</v>
       </c>
-      <c r="G15" s="1">
+      <c r="G16" s="1">
         <v>323241</v>
       </c>
-      <c r="H15" s="1">
+      <c r="H16" s="1">
         <v>34390727.799999997</v>
       </c>
-      <c r="I15" s="1">
+      <c r="I16" s="1">
         <v>337160.9</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="5" customFormat="1" ht="11.25">
-      <c r="A16" s="19" t="s">
+    <row r="17" spans="1:10" s="5" customFormat="1" ht="11.25">
+      <c r="A17" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="1">
+      <c r="B17" s="1">
         <v>145433.5</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="1">
+      <c r="C17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="1">
         <v>384819.1</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="1">
+      <c r="E17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="1">
         <v>704445.5</v>
       </c>
-      <c r="G16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="1">
+      <c r="G17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="1">
         <v>897929.6</v>
       </c>
-      <c r="I16" s="2" t="s">
-[...29 lines deleted...]
-        <v>60735</v>
+      <c r="I17" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:10" s="5" customFormat="1" ht="22.5">
       <c r="A18" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="1">
+        <v>102368.1</v>
+      </c>
+      <c r="C18" s="1">
+        <v>24708.6</v>
+      </c>
+      <c r="D18" s="1">
+        <v>235130.8</v>
+      </c>
+      <c r="E18" s="1">
+        <v>36499.300000000003</v>
+      </c>
+      <c r="F18" s="1">
+        <v>421092.6</v>
+      </c>
+      <c r="G18" s="1">
+        <v>48509.1</v>
+      </c>
+      <c r="H18" s="1">
+        <v>592569.9</v>
+      </c>
+      <c r="I18" s="1">
+        <v>60735</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="5" customFormat="1" ht="22.5">
+      <c r="A19" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="1">
+      <c r="B19" s="1">
         <v>115281.5</v>
       </c>
-      <c r="C18" s="1">
+      <c r="C19" s="1">
         <v>8614.7000000000007</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D19" s="1">
         <v>202104.1</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E19" s="1">
         <v>46085.599999999999</v>
       </c>
-      <c r="F18" s="1">
+      <c r="F19" s="1">
         <v>254715.1</v>
       </c>
-      <c r="G18" s="1">
+      <c r="G19" s="1">
         <v>82941.399999999994</v>
       </c>
-      <c r="H18" s="1">
+      <c r="H19" s="1">
         <v>411159.5</v>
       </c>
-      <c r="I18" s="1">
+      <c r="I19" s="1">
         <v>91993.3</v>
-      </c>
-[...27 lines deleted...]
-        <v>95081.8</v>
       </c>
     </row>
     <row r="20" spans="1:10" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="19" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>540685.19999999995</v>
+        <v>392086.6</v>
       </c>
       <c r="C20" s="1">
-        <v>9495.7999999999993</v>
+        <v>6140.8</v>
       </c>
       <c r="D20" s="1">
-        <v>1150456.3</v>
+        <v>806602.5</v>
       </c>
       <c r="E20" s="1">
-        <v>15498.3</v>
+        <v>13616.6</v>
       </c>
       <c r="F20" s="1">
-        <v>1803002</v>
+        <v>1274481.6000000001</v>
       </c>
       <c r="G20" s="1">
-        <v>21614.9</v>
+        <v>72465.899999999994</v>
       </c>
       <c r="H20" s="1">
-        <v>2522316.5</v>
+        <v>1775633.6</v>
       </c>
       <c r="I20" s="1">
-        <v>27841.5</v>
+        <v>95081.8</v>
       </c>
     </row>
     <row r="21" spans="1:10" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="1">
+        <v>540685.19999999995</v>
+      </c>
+      <c r="C21" s="1">
+        <v>9495.7999999999993</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1150456.3</v>
+      </c>
+      <c r="E21" s="1">
+        <v>15498.3</v>
+      </c>
+      <c r="F21" s="1">
+        <v>1803002</v>
+      </c>
+      <c r="G21" s="1">
+        <v>21614.9</v>
+      </c>
+      <c r="H21" s="1">
+        <v>2522316.5</v>
+      </c>
+      <c r="I21" s="1">
+        <v>27841.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="5" customFormat="1" ht="11.25">
+      <c r="A22" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="1">
+      <c r="B22" s="1">
         <v>284717</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="1">
+      <c r="C22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="1">
         <v>648709</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="1">
+      <c r="E22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="1">
         <v>1087719.8999999999</v>
       </c>
-      <c r="G21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="1">
+      <c r="G22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" s="1">
         <v>1671487.7</v>
       </c>
-      <c r="I21" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="19" t="s">
+      <c r="I22" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="5" customFormat="1" ht="22.5">
+      <c r="A23" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="1">
+      <c r="B23" s="1">
         <v>1713962.2</v>
       </c>
-      <c r="C22" s="1">
+      <c r="C23" s="1">
         <v>304</v>
       </c>
-      <c r="D22" s="1">
+      <c r="D23" s="1">
         <v>3729603.6</v>
       </c>
-      <c r="E22" s="1">
+      <c r="E23" s="1">
         <v>622.1</v>
       </c>
-      <c r="F22" s="1">
+      <c r="F23" s="1">
         <v>5732795.0999999996</v>
       </c>
-      <c r="G22" s="1">
+      <c r="G23" s="1">
         <v>3118.4</v>
       </c>
-      <c r="H22" s="1">
+      <c r="H23" s="1">
         <v>8096129.2000000002</v>
       </c>
-      <c r="I22" s="1">
+      <c r="I23" s="1">
         <v>11964.8</v>
       </c>
     </row>
-    <row r="23" spans="1:10" s="5" customFormat="1" ht="22.5">
-      <c r="A23" s="20" t="s">
+    <row r="24" spans="1:10" s="5" customFormat="1" ht="22.5">
+      <c r="A24" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="15">
+      <c r="B24" s="15">
         <v>494991.8</v>
       </c>
-      <c r="C23" s="15">
+      <c r="C24" s="15">
         <v>35207.4</v>
       </c>
-      <c r="D23" s="15">
+      <c r="D24" s="15">
         <v>1038023.4</v>
       </c>
-      <c r="E23" s="15">
+      <c r="E24" s="15">
         <v>75517.3</v>
       </c>
-      <c r="F23" s="15">
+      <c r="F24" s="15">
         <v>1701688.7</v>
       </c>
-      <c r="G23" s="15">
+      <c r="G24" s="15">
         <v>122343.3</v>
       </c>
-      <c r="H23" s="15">
+      <c r="H24" s="15">
         <v>2372241</v>
       </c>
-      <c r="I23" s="15">
+      <c r="I24" s="15">
         <v>235638.5</v>
       </c>
     </row>
-    <row r="24" spans="1:10" s="5" customFormat="1" ht="33.75">
-      <c r="A24" s="19" t="s">
+    <row r="25" spans="1:10" s="5" customFormat="1" ht="33.75">
+      <c r="A25" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="1">
+      <c r="B25" s="1">
         <v>113721.9</v>
       </c>
-      <c r="C24" s="1">
+      <c r="C25" s="1">
         <v>2844.4</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D25" s="15">
         <v>291495.40000000002</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E25" s="15">
         <v>13350.8</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F25" s="15">
         <v>477615.3</v>
       </c>
-      <c r="G24" s="15">
+      <c r="G25" s="15">
         <v>54006.8</v>
       </c>
-      <c r="H24" s="15">
+      <c r="H25" s="15">
         <v>676818.5</v>
       </c>
-      <c r="I24" s="15">
+      <c r="I25" s="15">
         <v>87817.5</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="5" customFormat="1" ht="15.6" customHeight="1">
-      <c r="A25" s="19" t="s">
+    <row r="26" spans="1:10" s="5" customFormat="1" ht="15.6" customHeight="1">
+      <c r="A26" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="1">
+      <c r="B26" s="1">
         <v>223864</v>
       </c>
-      <c r="C25" s="1">
+      <c r="C26" s="1">
         <v>1567</v>
       </c>
-      <c r="D25" s="1">
+      <c r="D26" s="1">
         <v>476473.3</v>
       </c>
-      <c r="E25" s="1">
+      <c r="E26" s="1">
         <v>5089.5</v>
       </c>
-      <c r="F25" s="1">
+      <c r="F26" s="1">
         <v>758622</v>
       </c>
-      <c r="G25" s="1">
+      <c r="G26" s="1">
         <v>7892.1</v>
       </c>
-      <c r="H25" s="1">
+      <c r="H26" s="1">
         <v>1017330.5</v>
       </c>
-      <c r="I25" s="1">
+      <c r="I26" s="1">
         <v>28668.400000000001</v>
-      </c>
-[...27 lines deleted...]
-        <v>8597.4</v>
       </c>
     </row>
     <row r="27" spans="1:10" s="5" customFormat="1" ht="22.5">
       <c r="A27" s="19" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B27" s="1">
-        <v>2205658.5</v>
+        <v>585299.6</v>
       </c>
       <c r="C27" s="1">
-        <v>12374.7</v>
+        <v>1558.3</v>
       </c>
       <c r="D27" s="1">
-        <v>4713774.8</v>
+        <v>1517754.1</v>
       </c>
       <c r="E27" s="1">
-        <v>67830.100000000006</v>
+        <v>3871.2</v>
       </c>
       <c r="F27" s="1">
-        <v>6388805.2000000002</v>
+        <v>2160041.7999999998</v>
       </c>
       <c r="G27" s="1">
-        <v>101202.7</v>
+        <v>5169.2</v>
       </c>
       <c r="H27" s="1">
-        <v>7613372.5</v>
+        <v>3073762.1</v>
       </c>
       <c r="I27" s="1">
-        <v>135411.29999999999</v>
+        <v>8597.4</v>
       </c>
     </row>
     <row r="28" spans="1:10" s="5" customFormat="1" ht="22.5">
       <c r="A28" s="19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="1">
+        <v>2205658.5</v>
+      </c>
+      <c r="C28" s="1">
+        <v>12374.7</v>
+      </c>
+      <c r="D28" s="1">
+        <v>4713774.8</v>
+      </c>
+      <c r="E28" s="1">
+        <v>67830.100000000006</v>
+      </c>
+      <c r="F28" s="1">
+        <v>6388805.2000000002</v>
+      </c>
+      <c r="G28" s="1">
+        <v>101202.7</v>
+      </c>
+      <c r="H28" s="1">
+        <v>7613372.5</v>
+      </c>
+      <c r="I28" s="1">
+        <v>135411.29999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="5" customFormat="1" ht="22.5">
+      <c r="A29" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="1">
+      <c r="B29" s="1">
         <v>83669.600000000006</v>
       </c>
-      <c r="C28" s="1">
+      <c r="C29" s="1">
         <v>32412.400000000001</v>
       </c>
-      <c r="D28" s="1">
+      <c r="D29" s="1">
         <v>180826</v>
       </c>
-      <c r="E28" s="1">
+      <c r="E29" s="1">
         <v>77650.600000000006</v>
       </c>
-      <c r="F28" s="1">
+      <c r="F29" s="1">
         <v>242915.3</v>
       </c>
-      <c r="G28" s="1">
+      <c r="G29" s="1">
         <v>118658.5</v>
       </c>
-      <c r="H28" s="1">
+      <c r="H29" s="1">
         <v>328967.7</v>
       </c>
-      <c r="I28" s="1">
+      <c r="I29" s="1">
         <v>159611.9</v>
       </c>
     </row>
-    <row r="29" spans="1:10" s="5" customFormat="1" ht="11.25">
-      <c r="A29" s="21" t="s">
+    <row r="30" spans="1:10" s="5" customFormat="1" ht="11.25">
+      <c r="A30" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B29" s="3">
+      <c r="B30" s="3">
         <v>468926.1</v>
       </c>
-      <c r="C29" s="3">
+      <c r="C30" s="3">
         <v>134839.5</v>
       </c>
-      <c r="D29" s="3">
+      <c r="D30" s="3">
         <v>1059098.8999999999</v>
       </c>
-      <c r="E29" s="3">
+      <c r="E30" s="3">
         <v>385178.6</v>
       </c>
-      <c r="F29" s="3">
+      <c r="F30" s="3">
         <v>1659855.7</v>
       </c>
-      <c r="G29" s="3">
+      <c r="G30" s="3">
         <v>641622.4</v>
       </c>
-      <c r="H29" s="3">
+      <c r="H30" s="3">
         <v>2339912.6</v>
       </c>
-      <c r="I29" s="3">
+      <c r="I30" s="3">
         <v>907074.8</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="5" customFormat="1" ht="11.25">
-      <c r="A30" s="29" t="s">
+    <row r="31" spans="1:10" s="5" customFormat="1" ht="11.25">
+      <c r="A31" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="9"/>
-[...14 lines deleted...]
-      <c r="J31" s="11"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="10"/>
     </row>
     <row r="32" spans="1:10">
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="11"/>
       <c r="I32" s="11"/>
       <c r="J32" s="11"/>
     </row>
     <row r="33" spans="2:10">
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="11"/>
       <c r="I33" s="11"/>
       <c r="J33" s="11"/>
     </row>
-    <row r="35" spans="2:10">
-[...1 lines deleted...]
-      <c r="C35" s="13"/>
+    <row r="34" spans="2:10">
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="11"/>
     </row>
     <row r="36" spans="2:10">
       <c r="B36" s="12"/>
       <c r="C36" s="13"/>
     </row>
     <row r="37" spans="2:10">
       <c r="B37" s="12"/>
       <c r="C37" s="13"/>
     </row>
     <row r="38" spans="2:10">
       <c r="B38" s="12"/>
       <c r="C38" s="13"/>
     </row>
     <row r="39" spans="2:10">
       <c r="B39" s="12"/>
       <c r="C39" s="13"/>
     </row>
     <row r="40" spans="2:10">
       <c r="B40" s="12"/>
       <c r="C40" s="13"/>
     </row>
     <row r="41" spans="2:10">
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
     </row>
@@ -2781,918 +3366,916 @@
     </row>
     <row r="53" spans="2:3">
       <c r="B53" s="12"/>
       <c r="C53" s="13"/>
     </row>
     <row r="54" spans="2:3">
       <c r="B54" s="12"/>
       <c r="C54" s="13"/>
     </row>
     <row r="55" spans="2:3">
       <c r="B55" s="12"/>
       <c r="C55" s="13"/>
     </row>
     <row r="56" spans="2:3">
       <c r="B56" s="12"/>
       <c r="C56" s="13"/>
     </row>
     <row r="57" spans="2:3">
       <c r="B57" s="12"/>
       <c r="C57" s="13"/>
     </row>
     <row r="58" spans="2:3">
       <c r="B58" s="12"/>
       <c r="C58" s="13"/>
     </row>
+    <row r="59" spans="2:3">
+      <c r="B59" s="12"/>
+      <c r="C59" s="13"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:I1"/>
-[...4 lines deleted...]
-    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I59"/>
+  <dimension ref="A2:I60"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.85546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="6" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="6" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="6" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="6" customWidth="1"/>
     <col min="6" max="6" width="10" style="6" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" style="6" customWidth="1"/>
     <col min="8" max="8" width="10" style="6" customWidth="1"/>
     <col min="9" max="9" width="12" style="6" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.75">
-      <c r="A1" s="39" t="s">
+    <row r="2" spans="1:9" s="64" customFormat="1" ht="15.75">
+      <c r="A2" s="65" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="39"/>
-[...17 lines deleted...]
-      <c r="I2" s="26"/>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="4"/>
-[...5 lines deleted...]
-      </c>
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
     </row>
     <row r="4" spans="1:9">
-      <c r="A4" s="44"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="I4" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="70"/>
+      <c r="B5" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="42"/>
-      <c r="D4" s="42" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="42" t="s">
+      <c r="G5" s="68"/>
+      <c r="H5" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="G4" s="42"/>
-[...10 lines deleted...]
-      <c r="C5" s="27" t="s">
+      <c r="I5" s="69"/>
+    </row>
+    <row r="6" spans="1:9" ht="36" customHeight="1">
+      <c r="A6" s="71"/>
+      <c r="B6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="D6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="27" t="s">
+      <c r="F6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="28" t="s">
+      <c r="H6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="28" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:9">
-      <c r="A6" s="31" t="s">
+    <row r="7" spans="1:9">
+      <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="1">
+      <c r="B7" s="1">
         <v>40249.599999999999</v>
       </c>
-      <c r="C6" s="1">
+      <c r="C7" s="1">
         <v>7784.9</v>
       </c>
-      <c r="D6" s="1">
+      <c r="D7" s="1">
         <v>130342.1</v>
       </c>
-      <c r="E6" s="1">
+      <c r="E7" s="1">
         <v>19020.2</v>
       </c>
-      <c r="F6" s="1">
+      <c r="F7" s="1">
         <v>383079.4</v>
       </c>
-      <c r="G6" s="1">
+      <c r="G7" s="1">
         <v>32589.7</v>
       </c>
-      <c r="H6" s="1">
+      <c r="H7" s="1">
         <v>773068.5</v>
       </c>
-      <c r="I6" s="1">
+      <c r="I7" s="1">
         <v>92057.9</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="33.75">
-      <c r="A7" s="31" t="s">
+    <row r="8" spans="1:9" ht="33.75">
+      <c r="A8" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="1">
+      <c r="B8" s="1">
         <v>8105.6</v>
       </c>
-      <c r="C7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="1">
+      <c r="C8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="1">
         <v>20110.8</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="1">
+      <c r="E8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F8" s="1">
         <v>32500.1</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="1">
+      <c r="G8" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="1">
         <v>45409.8</v>
       </c>
-      <c r="I7" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="I8" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="12" customHeight="1">
+      <c r="A9" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1">
+      <c r="B9" s="1">
         <v>29147.9</v>
       </c>
-      <c r="C8" s="1">
+      <c r="C9" s="1">
         <v>21</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D9" s="1">
         <v>82261.899999999994</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E9" s="1">
         <v>1214</v>
       </c>
-      <c r="F8" s="1">
+      <c r="F9" s="1">
         <v>411886.4</v>
       </c>
-      <c r="G8" s="1">
+      <c r="G9" s="1">
         <v>1513</v>
       </c>
-      <c r="H8" s="1">
+      <c r="H9" s="1">
         <v>645539.1</v>
       </c>
-      <c r="I8" s="1">
+      <c r="I9" s="1">
         <v>4817</v>
-      </c>
-[...27 lines deleted...]
-        <v>22100.1</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="22.5">
       <c r="A10" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="B10" s="1">
+        <v>196885</v>
+      </c>
+      <c r="C10" s="1">
+        <v>6877.8</v>
+      </c>
+      <c r="D10" s="1">
+        <v>488350.6</v>
+      </c>
+      <c r="E10" s="1">
+        <v>11776.6</v>
+      </c>
+      <c r="F10" s="1">
+        <v>927811.6</v>
+      </c>
+      <c r="G10" s="1">
+        <v>16832.2</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1388211</v>
+      </c>
+      <c r="I10" s="1">
+        <v>22100.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="22.5">
+      <c r="A11" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="1">
+      <c r="B11" s="1">
         <v>64696</v>
       </c>
-      <c r="C10" s="1">
+      <c r="C11" s="1">
         <v>225.6</v>
       </c>
-      <c r="D10" s="1">
+      <c r="D11" s="1">
         <v>183698.7</v>
       </c>
-      <c r="E10" s="1">
+      <c r="E11" s="1">
         <v>1261.9000000000001</v>
       </c>
-      <c r="F10" s="1">
+      <c r="F11" s="1">
         <v>308922.59999999998</v>
       </c>
-      <c r="G10" s="1">
+      <c r="G11" s="1">
         <v>2413.9</v>
       </c>
-      <c r="H10" s="1">
+      <c r="H11" s="1">
         <v>474046.6</v>
       </c>
-      <c r="I10" s="1">
+      <c r="I11" s="1">
         <v>3764.3</v>
-      </c>
-[...27 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="1">
+        <v>4635</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>10310</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="1">
+        <v>24858</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="1">
+        <v>35044</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="1">
+      <c r="B13" s="1">
         <v>2155314.7999999998</v>
       </c>
-      <c r="C12" s="1">
+      <c r="C13" s="1">
         <v>201619.8</v>
       </c>
-      <c r="D12" s="1">
+      <c r="D13" s="1">
         <v>3878244.1</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E13" s="1">
         <v>582510.19999999995</v>
       </c>
-      <c r="F12" s="1">
+      <c r="F13" s="1">
         <v>5823052.7999999998</v>
       </c>
-      <c r="G12" s="1">
+      <c r="G13" s="1">
         <v>924775.3</v>
       </c>
-      <c r="H12" s="1">
+      <c r="H13" s="1">
         <v>7931879.2999999998</v>
       </c>
-      <c r="I12" s="1">
+      <c r="I13" s="1">
         <v>1265846.3</v>
-      </c>
-[...27 lines deleted...]
-        <v>97065.3</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="22.5">
       <c r="A14" s="31" t="s">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="B14" s="1">
-        <v>11285.8</v>
+        <v>215792.2</v>
       </c>
       <c r="C14" s="1">
-        <v>2773.8</v>
+        <v>7732.8</v>
       </c>
       <c r="D14" s="1">
-        <v>34215.800000000003</v>
+        <v>555437.5</v>
       </c>
       <c r="E14" s="1">
-        <v>19286</v>
+        <v>29871.3</v>
       </c>
       <c r="F14" s="1">
-        <v>59301.2</v>
+        <v>909472</v>
       </c>
       <c r="G14" s="1">
-        <v>36476.5</v>
+        <v>63376.3</v>
       </c>
       <c r="H14" s="1">
-        <v>77350.2</v>
+        <v>1707452.7</v>
       </c>
       <c r="I14" s="1">
-        <v>54232.800000000003</v>
+        <v>97065.3</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="22.5">
       <c r="A15" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="1">
+        <v>11285.8</v>
+      </c>
+      <c r="C15" s="1">
+        <v>2773.8</v>
+      </c>
+      <c r="D15" s="1">
+        <v>34215.800000000003</v>
+      </c>
+      <c r="E15" s="1">
+        <v>19286</v>
+      </c>
+      <c r="F15" s="1">
+        <v>59301.2</v>
+      </c>
+      <c r="G15" s="1">
+        <v>36476.5</v>
+      </c>
+      <c r="H15" s="1">
+        <v>77350.2</v>
+      </c>
+      <c r="I15" s="1">
+        <v>54232.800000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="1">
+      <c r="B16" s="1">
         <v>7572542.7999999998</v>
       </c>
-      <c r="C15" s="1">
+      <c r="C16" s="1">
         <v>4970</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D16" s="1">
         <v>16600521.5</v>
       </c>
-      <c r="E15" s="1">
+      <c r="E16" s="1">
         <v>21298.3</v>
       </c>
-      <c r="F15" s="1">
+      <c r="F16" s="1">
         <v>25846038.899999999</v>
       </c>
-      <c r="G15" s="1">
+      <c r="G16" s="1">
         <v>25853.200000000001</v>
       </c>
-      <c r="H15" s="1">
+      <c r="H16" s="1">
         <v>37543888</v>
       </c>
-      <c r="I15" s="1">
+      <c r="I16" s="1">
         <v>35300.6</v>
       </c>
     </row>
-    <row r="16" spans="1:9">
-      <c r="A16" s="31" t="s">
+    <row r="17" spans="1:9">
+      <c r="A17" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="1">
+      <c r="B17" s="1">
         <v>175888</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="1">
+      <c r="C17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="1">
         <v>403360.2</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="1">
+      <c r="E17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="1">
         <v>746319</v>
       </c>
-      <c r="G16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="1">
+      <c r="G17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="1">
         <v>1021399.9</v>
       </c>
-      <c r="I16" s="1">
+      <c r="I17" s="1">
         <v>8368.7999999999993</v>
-      </c>
-[...27 lines deleted...]
-        <v>115094.6</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="22.5">
       <c r="A18" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="1">
+        <v>115255.5</v>
+      </c>
+      <c r="C18" s="1">
+        <v>20619.099999999999</v>
+      </c>
+      <c r="D18" s="1">
+        <v>358554.9</v>
+      </c>
+      <c r="E18" s="1">
+        <v>48516.1</v>
+      </c>
+      <c r="F18" s="1">
+        <v>621873.5</v>
+      </c>
+      <c r="G18" s="1">
+        <v>78206.600000000006</v>
+      </c>
+      <c r="H18" s="1">
+        <v>946430.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>115094.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="22.5">
+      <c r="A19" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="1">
+      <c r="B19" s="1">
         <v>49404.7</v>
       </c>
-      <c r="C18" s="1">
+      <c r="C19" s="1">
         <v>12200.8</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D19" s="1">
         <v>319667.20000000001</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E19" s="1">
         <v>23822.400000000001</v>
       </c>
-      <c r="F18" s="1">
+      <c r="F19" s="1">
         <v>636820.30000000005</v>
       </c>
-      <c r="G18" s="1">
+      <c r="G19" s="1">
         <v>34317.300000000003</v>
       </c>
-      <c r="H18" s="1">
+      <c r="H19" s="1">
         <v>1097051.1000000001</v>
       </c>
-      <c r="I18" s="1">
+      <c r="I19" s="1">
         <v>45473.4</v>
-      </c>
-[...27 lines deleted...]
-        <v>23760.7</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="31" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>551673.5</v>
+        <v>408464.2</v>
       </c>
       <c r="C20" s="1">
-        <v>6313.8</v>
+        <v>5756</v>
       </c>
       <c r="D20" s="1">
-        <v>1103080.6000000001</v>
+        <v>971785</v>
       </c>
       <c r="E20" s="1">
-        <v>17914.099999999999</v>
+        <v>12408</v>
       </c>
       <c r="F20" s="1">
-        <v>1704938.4</v>
+        <v>1528975</v>
       </c>
       <c r="G20" s="1">
-        <v>29885.599999999999</v>
+        <v>17729.599999999999</v>
       </c>
       <c r="H20" s="1">
-        <v>2418726.7999999998</v>
+        <v>2410299</v>
       </c>
       <c r="I20" s="1">
-        <v>42359.9</v>
+        <v>23760.7</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="1">
+        <v>551673.5</v>
+      </c>
+      <c r="C21" s="1">
+        <v>6313.8</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1103080.6000000001</v>
+      </c>
+      <c r="E21" s="1">
+        <v>17914.099999999999</v>
+      </c>
+      <c r="F21" s="1">
+        <v>1704938.4</v>
+      </c>
+      <c r="G21" s="1">
+        <v>29885.599999999999</v>
+      </c>
+      <c r="H21" s="1">
+        <v>2418726.7999999998</v>
+      </c>
+      <c r="I21" s="1">
+        <v>42359.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="1">
+      <c r="B22" s="1">
         <v>447315.1</v>
       </c>
-      <c r="C21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="1">
+      <c r="C22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="1">
         <v>1123369.5</v>
       </c>
-      <c r="E21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="1">
+      <c r="E22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="1">
         <v>1691791.9</v>
       </c>
-      <c r="G21" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H21" s="1">
+      <c r="G22" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H22" s="1">
         <v>2219880.7999999998</v>
       </c>
-      <c r="I21" s="2" t="s">
-[...29 lines deleted...]
-        <v>612.9</v>
+      <c r="I22" s="2" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="22.5">
       <c r="A23" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2070028.3</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="1">
+        <v>4019673</v>
+      </c>
+      <c r="E23" s="1">
+        <v>197.3</v>
+      </c>
+      <c r="F23" s="1">
+        <v>6192621.0999999996</v>
+      </c>
+      <c r="G23" s="1">
+        <v>400.8</v>
+      </c>
+      <c r="H23" s="1">
+        <v>8075598.9000000004</v>
+      </c>
+      <c r="I23" s="1">
+        <v>612.9</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="15">
+      <c r="B24" s="15">
         <v>427112.5</v>
       </c>
-      <c r="C23" s="15">
+      <c r="C24" s="15">
         <v>9945.9</v>
       </c>
-      <c r="D23" s="15">
+      <c r="D24" s="15">
         <v>886180.8</v>
       </c>
-      <c r="E23" s="15">
+      <c r="E24" s="15">
         <v>21788.2</v>
       </c>
-      <c r="F23" s="15">
+      <c r="F24" s="15">
         <v>1286547.7</v>
       </c>
-      <c r="G23" s="15">
+      <c r="G24" s="15">
         <v>34801.699999999997</v>
       </c>
-      <c r="H23" s="1">
+      <c r="H24" s="1">
         <v>1789474.3</v>
       </c>
-      <c r="I23" s="1">
+      <c r="I24" s="1">
         <v>49571.6</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="45">
-      <c r="A24" s="31" t="s">
+    <row r="25" spans="1:9" ht="45">
+      <c r="A25" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="15">
+      <c r="B25" s="15">
         <v>144390.9</v>
       </c>
-      <c r="C24" s="15">
+      <c r="C25" s="15">
         <v>29032.3</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D25" s="15">
         <v>350059.9</v>
       </c>
-      <c r="E24" s="15">
+      <c r="E25" s="15">
         <v>49810.5</v>
       </c>
-      <c r="F24" s="15">
+      <c r="F25" s="15">
         <v>573614.30000000005</v>
       </c>
-      <c r="G24" s="15">
+      <c r="G25" s="15">
         <v>68314</v>
       </c>
-      <c r="H24" s="1">
+      <c r="H25" s="1">
         <v>817243.2</v>
       </c>
-      <c r="I24" s="1">
+      <c r="I25" s="1">
         <v>85860</v>
-      </c>
-[...27 lines deleted...]
-        <v>36973.199999999997</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="31" t="s">
-        <v>17</v>
-[...17 lines deleted...]
-        <v>8437.4</v>
+        <v>8</v>
+      </c>
+      <c r="B26" s="15">
+        <v>306156</v>
+      </c>
+      <c r="C26" s="15">
+        <v>8264.1</v>
+      </c>
+      <c r="D26" s="15">
+        <v>634424.6</v>
+      </c>
+      <c r="E26" s="15">
+        <v>16725.8</v>
+      </c>
+      <c r="F26" s="15">
+        <v>948307.3</v>
+      </c>
+      <c r="G26" s="15">
+        <v>20482.900000000001</v>
       </c>
       <c r="H26" s="1">
-        <v>3365211.9</v>
+        <v>1272595.2</v>
       </c>
       <c r="I26" s="1">
-        <v>10106.200000000001</v>
+        <v>36973.199999999997</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="22.5">
       <c r="A27" s="31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B27" s="1">
-        <v>3409.9</v>
+        <v>742650.4</v>
       </c>
       <c r="C27" s="1">
-        <v>3409.9</v>
+        <v>2956.5</v>
       </c>
       <c r="D27" s="1">
-        <v>4172.3</v>
+        <v>1613022.5</v>
       </c>
       <c r="E27" s="1">
-        <v>4172.3</v>
+        <v>6945</v>
       </c>
       <c r="F27" s="1">
-        <v>4959.2</v>
+        <v>2526605.4</v>
       </c>
       <c r="G27" s="1">
-        <v>4959.2</v>
+        <v>8437.4</v>
       </c>
       <c r="H27" s="1">
-        <v>5779</v>
+        <v>3365211.9</v>
       </c>
       <c r="I27" s="1">
-        <v>5779</v>
+        <v>10106.200000000001</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="31" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B28" s="1">
-        <v>1559170.6</v>
+        <v>3409.9</v>
       </c>
       <c r="C28" s="1">
-        <v>26643.9</v>
+        <v>3409.9</v>
       </c>
       <c r="D28" s="1">
-        <v>3176556.1</v>
+        <v>4172.3</v>
       </c>
       <c r="E28" s="1">
-        <v>66240.5</v>
+        <v>4172.3</v>
       </c>
       <c r="F28" s="1">
-        <v>4795102.5999999996</v>
+        <v>4959.2</v>
       </c>
       <c r="G28" s="1">
-        <v>111608.6</v>
+        <v>4959.2</v>
       </c>
       <c r="H28" s="1">
-        <v>6315701.9000000004</v>
+        <v>5779</v>
       </c>
       <c r="I28" s="1">
-        <v>162072.5</v>
+        <v>5779</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="22.5">
       <c r="A29" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1559170.6</v>
+      </c>
+      <c r="C29" s="1">
+        <v>26643.9</v>
+      </c>
+      <c r="D29" s="1">
+        <v>3176556.1</v>
+      </c>
+      <c r="E29" s="1">
+        <v>66240.5</v>
+      </c>
+      <c r="F29" s="1">
+        <v>4795102.5999999996</v>
+      </c>
+      <c r="G29" s="1">
+        <v>111608.6</v>
+      </c>
+      <c r="H29" s="1">
+        <v>6315701.9000000004</v>
+      </c>
+      <c r="I29" s="1">
+        <v>162072.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="22.5">
+      <c r="A30" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="1">
+      <c r="B30" s="1">
         <v>61850.400000000001</v>
       </c>
-      <c r="C29" s="1">
+      <c r="C30" s="1">
         <v>40684.6</v>
       </c>
-      <c r="D29" s="1">
+      <c r="D30" s="1">
         <v>205221.2</v>
       </c>
-      <c r="E29" s="1">
+      <c r="E30" s="1">
         <v>82240.899999999994</v>
       </c>
-      <c r="F29" s="1">
+      <c r="F30" s="1">
         <v>347788</v>
       </c>
-      <c r="G29" s="1">
+      <c r="G30" s="1">
         <v>126911.3</v>
       </c>
-      <c r="H29" s="1">
+      <c r="H30" s="1">
         <v>634963.80000000005</v>
       </c>
-      <c r="I29" s="1">
+      <c r="I30" s="1">
         <v>244277.4</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
-      <c r="A30" s="32" t="s">
+    <row r="31" spans="1:9">
+      <c r="A31" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="3">
+      <c r="B31" s="3">
         <v>670142.69999999995</v>
       </c>
-      <c r="C30" s="3">
+      <c r="C31" s="3">
         <v>264099.09999999998</v>
       </c>
-      <c r="D30" s="3">
+      <c r="D31" s="3">
         <v>1943221.1</v>
       </c>
-      <c r="E30" s="3">
+      <c r="E31" s="3">
         <v>485674.9</v>
       </c>
-      <c r="F30" s="3">
+      <c r="F31" s="3">
         <v>3263369.6</v>
       </c>
-      <c r="G30" s="3">
+      <c r="G31" s="3">
         <v>710686.6</v>
       </c>
-      <c r="H30" s="3">
+      <c r="H31" s="3">
         <v>4601336.2</v>
       </c>
-      <c r="I30" s="3">
+      <c r="I31" s="3">
         <v>945148.8</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
-      <c r="A31" s="29" t="s">
+    <row r="32" spans="1:9">
+      <c r="A32" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="9"/>
-[...7 lines deleted...]
-      <c r="E32" s="11"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
       <c r="F32" s="11"/>
     </row>
     <row r="33" spans="2:6">
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
     </row>
     <row r="34" spans="2:6">
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
     </row>
-    <row r="36" spans="2:6">
-[...1 lines deleted...]
-      <c r="C36" s="13"/>
+    <row r="35" spans="2:6">
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
     </row>
     <row r="37" spans="2:6">
       <c r="B37" s="12"/>
       <c r="C37" s="13"/>
     </row>
     <row r="38" spans="2:6">
       <c r="B38" s="12"/>
       <c r="C38" s="13"/>
     </row>
     <row r="39" spans="2:6">
       <c r="B39" s="12"/>
       <c r="C39" s="13"/>
     </row>
     <row r="40" spans="2:6">
       <c r="B40" s="12"/>
       <c r="C40" s="13"/>
     </row>
     <row r="41" spans="2:6">
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
     </row>
     <row r="42" spans="2:6">
       <c r="B42" s="12"/>
       <c r="C42" s="13"/>
     </row>
@@ -3742,922 +4325,920 @@
     </row>
     <row r="54" spans="2:3">
       <c r="B54" s="12"/>
       <c r="C54" s="13"/>
     </row>
     <row r="55" spans="2:3">
       <c r="B55" s="12"/>
       <c r="C55" s="13"/>
     </row>
     <row r="56" spans="2:3">
       <c r="B56" s="12"/>
       <c r="C56" s="13"/>
     </row>
     <row r="57" spans="2:3">
       <c r="B57" s="12"/>
       <c r="C57" s="13"/>
     </row>
     <row r="58" spans="2:3">
       <c r="B58" s="12"/>
       <c r="C58" s="13"/>
     </row>
     <row r="59" spans="2:3">
       <c r="B59" s="12"/>
       <c r="C59" s="13"/>
     </row>
+    <row r="60" spans="2:3">
+      <c r="B60" s="12"/>
+      <c r="C60" s="13"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:I1"/>
-[...4 lines deleted...]
-    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I61"/>
+  <dimension ref="A2:I62"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="35.5703125" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="6" customWidth="1"/>
     <col min="3" max="3" width="13" style="6" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="6" customWidth="1"/>
     <col min="5" max="5" width="13.28515625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.7109375" style="6" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="6" customWidth="1"/>
     <col min="8" max="8" width="10.5703125" style="6" customWidth="1"/>
     <col min="9" max="9" width="13.5703125" style="6" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.75">
-[...21 lines deleted...]
-      <c r="I2" s="26"/>
+    <row r="2" spans="1:9" ht="15.75">
+      <c r="A2" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="4"/>
-[...9 lines deleted...]
-      <c r="B4" s="42" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="I4" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" s="5" customFormat="1" ht="10.15" customHeight="1">
+      <c r="A5" s="70"/>
+      <c r="B5" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="42"/>
-      <c r="D4" s="42" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="E4" s="42"/>
-      <c r="F4" s="42" t="s">
+      <c r="G5" s="68"/>
+      <c r="H5" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="G4" s="42"/>
-[...10 lines deleted...]
-      <c r="C5" s="27" t="s">
+      <c r="I5" s="69"/>
+    </row>
+    <row r="6" spans="1:9" s="5" customFormat="1" ht="34.9" customHeight="1">
+      <c r="A6" s="71"/>
+      <c r="B6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="27" t="s">
+      <c r="D6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="27" t="s">
+      <c r="F6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="H5" s="27" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="28" t="s">
+      <c r="H6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="28" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="6" spans="1:9" s="5" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="31" t="s">
+    <row r="7" spans="1:9" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="1">
+      <c r="B7" s="1">
         <v>89885</v>
       </c>
-      <c r="C6" s="1">
+      <c r="C7" s="1">
         <v>13912</v>
       </c>
-      <c r="D6" s="1">
+      <c r="D7" s="1">
         <v>448208.2</v>
       </c>
-      <c r="E6" s="1">
+      <c r="E7" s="1">
         <v>32928.1</v>
       </c>
-      <c r="F6" s="1">
+      <c r="F7" s="1">
         <v>660538.1</v>
       </c>
-      <c r="G6" s="1">
+      <c r="G7" s="1">
         <v>49303.199999999997</v>
       </c>
-      <c r="H6" s="1">
+      <c r="H7" s="1">
         <v>881730.2</v>
       </c>
-      <c r="I6" s="1">
+      <c r="I7" s="1">
         <v>64159.7</v>
       </c>
     </row>
-    <row r="7" spans="1:9" s="5" customFormat="1" ht="45">
-      <c r="A7" s="31" t="s">
+    <row r="8" spans="1:9" s="5" customFormat="1" ht="45">
+      <c r="A8" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="1">
+      <c r="B8" s="1">
         <v>285060.90000000002</v>
       </c>
-      <c r="C7" s="1">
+      <c r="C8" s="1">
         <v>271893</v>
       </c>
-      <c r="D7" s="1">
+      <c r="D8" s="1">
         <v>468600.9</v>
       </c>
-      <c r="E7" s="1">
+      <c r="E8" s="1">
         <v>455433</v>
       </c>
-      <c r="F7" s="1">
+      <c r="F8" s="1">
         <v>651079.9</v>
       </c>
-      <c r="G7" s="1">
+      <c r="G8" s="1">
         <v>637912</v>
       </c>
-      <c r="H7" s="1">
+      <c r="H8" s="1">
         <v>651079.9</v>
       </c>
-      <c r="I7" s="16">
+      <c r="I8" s="16">
         <v>637912</v>
       </c>
     </row>
-    <row r="8" spans="1:9" s="5" customFormat="1" ht="22.5">
-      <c r="A8" s="31" t="s">
+    <row r="9" spans="1:9" s="5" customFormat="1" ht="22.5">
+      <c r="A9" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="1">
+      <c r="B9" s="1">
         <v>92297.7</v>
       </c>
-      <c r="C8" s="1">
+      <c r="C9" s="1">
         <v>1098</v>
       </c>
-      <c r="D8" s="1">
+      <c r="D9" s="1">
         <v>354276.5</v>
       </c>
-      <c r="E8" s="1">
+      <c r="E9" s="1">
         <v>2519</v>
       </c>
-      <c r="F8" s="1">
+      <c r="F9" s="1">
         <v>498117.4</v>
       </c>
-      <c r="G8" s="1">
+      <c r="G9" s="1">
         <v>3479</v>
       </c>
-      <c r="H8" s="1">
+      <c r="H9" s="1">
         <v>566337</v>
       </c>
-      <c r="I8" s="1">
+      <c r="I9" s="1">
         <v>4044</v>
       </c>
     </row>
-    <row r="9" spans="1:9" s="5" customFormat="1" ht="33.75">
-      <c r="A9" s="31" t="s">
+    <row r="10" spans="1:9" s="5" customFormat="1" ht="33.75">
+      <c r="A10" s="31" t="s">
         <v>20</v>
       </c>
-      <c r="B9" s="1">
+      <c r="B10" s="1">
         <v>235781.5</v>
       </c>
-      <c r="C9" s="1">
+      <c r="C10" s="1">
         <v>5618.7</v>
       </c>
-      <c r="D9" s="1">
+      <c r="D10" s="1">
         <v>544464</v>
       </c>
-      <c r="E9" s="1">
+      <c r="E10" s="1">
         <v>14895.4</v>
       </c>
-      <c r="F9" s="1">
+      <c r="F10" s="1">
         <v>1066784</v>
       </c>
-      <c r="G9" s="1">
+      <c r="G10" s="1">
         <v>19592.8</v>
       </c>
-      <c r="H9" s="1">
+      <c r="H10" s="1">
         <v>2074221</v>
       </c>
-      <c r="I9" s="1">
+      <c r="I10" s="1">
         <v>24388.6</v>
       </c>
     </row>
-    <row r="10" spans="1:9" s="5" customFormat="1" ht="22.5">
-      <c r="A10" s="31" t="s">
+    <row r="11" spans="1:9" s="5" customFormat="1" ht="22.5">
+      <c r="A11" s="31" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="1">
+      <c r="B11" s="1">
         <v>91809.1</v>
       </c>
-      <c r="C10" s="1">
+      <c r="C11" s="1">
         <v>162.5</v>
       </c>
-      <c r="D10" s="1">
+      <c r="D11" s="1">
         <v>173274.9</v>
       </c>
-      <c r="E10" s="1">
+      <c r="E11" s="1">
         <v>14413.4</v>
       </c>
-      <c r="F10" s="1">
+      <c r="F11" s="1">
         <v>256153.60000000001</v>
       </c>
-      <c r="G10" s="1">
+      <c r="G11" s="1">
         <v>31330</v>
       </c>
-      <c r="H10" s="1">
+      <c r="H11" s="1">
         <v>327517.5</v>
       </c>
-      <c r="I10" s="1">
+      <c r="I11" s="1">
         <v>43409.7</v>
-      </c>
-[...27 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" s="5" customFormat="1" ht="11.25">
       <c r="A12" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="1">
+        <v>9966</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>61187</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="1">
+        <v>185324</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H12" s="1">
+        <v>279018.90000000002</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" s="5" customFormat="1" ht="11.25">
+      <c r="A13" s="31" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="1">
+      <c r="B13" s="1">
         <v>2462120.7999999998</v>
       </c>
-      <c r="C12" s="1">
+      <c r="C13" s="1">
         <v>570525.19999999995</v>
       </c>
-      <c r="D12" s="1">
+      <c r="D13" s="1">
         <v>5607493.5999999996</v>
       </c>
-      <c r="E12" s="1">
+      <c r="E13" s="1">
         <v>1612076</v>
       </c>
-      <c r="F12" s="1">
+      <c r="F13" s="1">
         <v>8794167.3000000007</v>
       </c>
-      <c r="G12" s="1">
+      <c r="G13" s="1">
         <v>2678729.2999999998</v>
       </c>
-      <c r="H12" s="1">
+      <c r="H13" s="1">
         <v>12456147.5</v>
       </c>
-      <c r="I12" s="1">
+      <c r="I13" s="1">
         <v>3740900.6</v>
-      </c>
-[...27 lines deleted...]
-        <v>92384.7</v>
       </c>
     </row>
     <row r="14" spans="1:9" s="5" customFormat="1" ht="22.5">
       <c r="A14" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="B14" s="1">
+        <v>174859.3</v>
+      </c>
+      <c r="C14" s="1">
+        <v>37129.599999999999</v>
+      </c>
+      <c r="D14" s="1">
+        <v>386736</v>
+      </c>
+      <c r="E14" s="1">
+        <v>55692.7</v>
+      </c>
+      <c r="F14" s="1">
+        <v>621734.69999999995</v>
+      </c>
+      <c r="G14" s="1">
+        <v>71532.7</v>
+      </c>
+      <c r="H14" s="1">
+        <v>968468.9</v>
+      </c>
+      <c r="I14" s="1">
+        <v>92384.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="5" customFormat="1" ht="22.5">
+      <c r="A15" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="1">
+      <c r="B15" s="1">
         <v>20788.2</v>
       </c>
-      <c r="C14" s="1">
+      <c r="C15" s="1">
         <v>18111.400000000001</v>
       </c>
-      <c r="D14" s="1">
+      <c r="D15" s="1">
         <v>43066.3</v>
       </c>
-      <c r="E14" s="1">
+      <c r="E15" s="1">
         <v>31524.400000000001</v>
       </c>
-      <c r="F14" s="1">
+      <c r="F15" s="1">
         <v>66982.7</v>
       </c>
-      <c r="G14" s="1">
+      <c r="G15" s="1">
         <v>47375.9</v>
       </c>
-      <c r="H14" s="1">
+      <c r="H15" s="1">
         <v>98688.8</v>
       </c>
-      <c r="I14" s="1">
+      <c r="I15" s="1">
         <v>61454.2</v>
       </c>
     </row>
-    <row r="15" spans="1:9" s="5" customFormat="1" ht="24.6" customHeight="1">
-      <c r="A15" s="31" t="s">
+    <row r="16" spans="1:9" s="5" customFormat="1" ht="24.6" customHeight="1">
+      <c r="A16" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="B15" s="1">
+      <c r="B16" s="1">
         <v>14844701.1</v>
       </c>
-      <c r="C15" s="1">
+      <c r="C16" s="1">
         <v>11050892.800000001</v>
       </c>
-      <c r="D15" s="1">
+      <c r="D16" s="1">
         <v>24713590.600000001</v>
       </c>
-      <c r="E15" s="1">
+      <c r="E16" s="1">
         <v>11909907.6</v>
       </c>
-      <c r="F15" s="1">
+      <c r="F16" s="1">
         <v>34494621.399999999</v>
       </c>
-      <c r="G15" s="1">
+      <c r="G16" s="1">
         <v>11965091.6</v>
       </c>
-      <c r="H15" s="1">
+      <c r="H16" s="1">
         <v>45197324.100000001</v>
       </c>
-      <c r="I15" s="1">
+      <c r="I16" s="1">
         <v>12011810.1</v>
       </c>
     </row>
-    <row r="16" spans="1:9" s="5" customFormat="1" ht="11.25">
-      <c r="A16" s="31" t="s">
+    <row r="17" spans="1:9" s="5" customFormat="1" ht="11.25">
+      <c r="A17" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="B16" s="1">
+      <c r="B17" s="1">
         <v>385781.6</v>
       </c>
-      <c r="C16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="1">
+      <c r="C17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" s="1">
         <v>684721.4</v>
       </c>
-      <c r="E16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="1">
+      <c r="E17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="F17" s="1">
         <v>1032930.3</v>
       </c>
-      <c r="G16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="1">
+      <c r="G17" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H17" s="1">
         <v>1427066.9</v>
       </c>
-      <c r="I16" s="1" t="s">
-[...29 lines deleted...]
-        <v>317885</v>
+      <c r="I17" s="1" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:9" s="5" customFormat="1" ht="22.5">
       <c r="A18" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="1">
+        <v>262426.3</v>
+      </c>
+      <c r="C18" s="1">
+        <v>57097.3</v>
+      </c>
+      <c r="D18" s="1">
+        <v>530968.30000000005</v>
+      </c>
+      <c r="E18" s="1">
+        <v>122762.7</v>
+      </c>
+      <c r="F18" s="1">
+        <v>920560.9</v>
+      </c>
+      <c r="G18" s="1">
+        <v>288149.40000000002</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1176310.6000000001</v>
+      </c>
+      <c r="I18" s="1">
+        <v>317885</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="5" customFormat="1" ht="22.5">
+      <c r="A19" s="31" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="1">
+      <c r="B19" s="1">
         <v>336285.6</v>
       </c>
-      <c r="C18" s="1">
+      <c r="C19" s="1">
         <v>9237.2000000000007</v>
       </c>
-      <c r="D18" s="1">
+      <c r="D19" s="1">
         <v>650977.19999999995</v>
       </c>
-      <c r="E18" s="1">
+      <c r="E19" s="1">
         <v>31826.2</v>
       </c>
-      <c r="F18" s="1">
+      <c r="F19" s="1">
         <v>1072672.1000000001</v>
       </c>
-      <c r="G18" s="1">
+      <c r="G19" s="1">
         <v>54934.8</v>
       </c>
-      <c r="H18" s="1">
+      <c r="H19" s="1">
         <v>1521604.1</v>
       </c>
-      <c r="I18" s="1">
+      <c r="I19" s="1">
         <v>78644.100000000006</v>
-      </c>
-[...27 lines deleted...]
-        <v>39073</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="5" customFormat="1" ht="11.25">
       <c r="A20" s="31" t="s">
-        <v>24</v>
+        <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>579491.30000000005</v>
+        <v>714695.7</v>
       </c>
       <c r="C20" s="1">
-        <v>14178.3</v>
+        <v>8198</v>
       </c>
       <c r="D20" s="1">
-        <v>1654550.5</v>
+        <v>1695135.6</v>
       </c>
       <c r="E20" s="1">
-        <v>46366.6</v>
+        <v>17157.8</v>
       </c>
       <c r="F20" s="1">
-        <v>2820988.7</v>
+        <v>2481249.2999999998</v>
       </c>
       <c r="G20" s="1">
-        <v>79295.199999999997</v>
+        <v>28397.599999999999</v>
       </c>
       <c r="H20" s="1">
-        <v>4483710.5999999996</v>
+        <v>3757403</v>
       </c>
       <c r="I20" s="1">
-        <v>113080</v>
+        <v>39073</v>
       </c>
     </row>
     <row r="21" spans="1:9" s="5" customFormat="1" ht="11.25">
       <c r="A21" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="B21" s="1">
+        <v>579491.30000000005</v>
+      </c>
+      <c r="C21" s="1">
+        <v>14178.3</v>
+      </c>
+      <c r="D21" s="1">
+        <v>1654550.5</v>
+      </c>
+      <c r="E21" s="1">
+        <v>46366.6</v>
+      </c>
+      <c r="F21" s="1">
+        <v>2820988.7</v>
+      </c>
+      <c r="G21" s="1">
+        <v>79295.199999999997</v>
+      </c>
+      <c r="H21" s="1">
+        <v>4483710.5999999996</v>
+      </c>
+      <c r="I21" s="1">
+        <v>113080</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" s="5" customFormat="1" ht="11.25">
+      <c r="A22" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="1">
+      <c r="B22" s="1">
         <v>507127.3</v>
       </c>
-      <c r="C21" s="1">
+      <c r="C22" s="1">
         <v>8100</v>
       </c>
-      <c r="D21" s="1">
+      <c r="D22" s="1">
         <v>1067059.3999999999</v>
       </c>
-      <c r="E21" s="1">
+      <c r="E22" s="1">
         <v>9900</v>
       </c>
-      <c r="F21" s="1">
+      <c r="F22" s="1">
         <v>1624147.9</v>
       </c>
-      <c r="G21" s="1">
+      <c r="G22" s="1">
         <v>9900</v>
       </c>
-      <c r="H21" s="1">
+      <c r="H22" s="1">
         <v>2177881.7000000002</v>
       </c>
-      <c r="I21" s="16">
+      <c r="I22" s="16">
         <v>9900</v>
       </c>
     </row>
-    <row r="22" spans="1:9" s="5" customFormat="1" ht="21" customHeight="1">
-      <c r="A22" s="31" t="s">
+    <row r="23" spans="1:9" s="5" customFormat="1" ht="21" customHeight="1">
+      <c r="A23" s="31" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="1">
+      <c r="B23" s="1">
         <v>2450197.2999999998</v>
       </c>
-      <c r="C22" s="1">
+      <c r="C23" s="1">
         <v>7096</v>
       </c>
-      <c r="D22" s="1">
+      <c r="D23" s="1">
         <v>5096646.5999999996</v>
       </c>
-      <c r="E22" s="1">
+      <c r="E23" s="1">
         <v>14202.4</v>
       </c>
-      <c r="F22" s="1">
+      <c r="F23" s="1">
         <v>7791352.7999999998</v>
       </c>
-      <c r="G22" s="1">
+      <c r="G23" s="1">
         <v>24690.5</v>
       </c>
-      <c r="H22" s="1">
+      <c r="H23" s="1">
         <v>10368659.1</v>
       </c>
-      <c r="I22" s="1">
+      <c r="I23" s="1">
         <v>34125.4</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="5" customFormat="1" ht="21.6" customHeight="1">
-      <c r="A23" s="31" t="s">
+    <row r="24" spans="1:9" s="5" customFormat="1" ht="21.6" customHeight="1">
+      <c r="A24" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="B23" s="1">
+      <c r="B24" s="1">
         <v>734324</v>
       </c>
-      <c r="C23" s="1">
+      <c r="C24" s="1">
         <v>15143.9</v>
       </c>
-      <c r="D23" s="1">
+      <c r="D24" s="1">
         <v>1465399.2</v>
       </c>
-      <c r="E23" s="1">
+      <c r="E24" s="1">
         <v>26521.200000000001</v>
       </c>
-      <c r="F23" s="1">
+      <c r="F24" s="1">
         <v>2234165.1</v>
       </c>
-      <c r="G23" s="1">
+      <c r="G24" s="1">
         <v>35820.400000000001</v>
       </c>
-      <c r="H23" s="1">
+      <c r="H24" s="1">
         <v>3192527.7</v>
       </c>
-      <c r="I23" s="1">
+      <c r="I24" s="1">
         <v>42963.4</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="5" customFormat="1" ht="45">
-      <c r="A24" s="31" t="s">
+    <row r="25" spans="1:9" s="5" customFormat="1" ht="45">
+      <c r="A25" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B24" s="1">
+      <c r="B25" s="1">
         <v>226949.9</v>
       </c>
-      <c r="C24" s="1">
+      <c r="C25" s="1">
         <v>30127.9</v>
       </c>
-      <c r="D24" s="1">
+      <c r="D25" s="1">
         <v>453607.7</v>
       </c>
-      <c r="E24" s="1">
+      <c r="E25" s="1">
         <v>62340.6</v>
       </c>
-      <c r="F24" s="1">
+      <c r="F25" s="1">
         <v>684338.9</v>
       </c>
-      <c r="G24" s="1">
+      <c r="G25" s="1">
         <v>86256.9</v>
       </c>
-      <c r="H24" s="1">
+      <c r="H25" s="1">
         <v>960233.5</v>
       </c>
-      <c r="I24" s="1">
+      <c r="I25" s="1">
         <v>132094.9</v>
-      </c>
-[...27 lines deleted...]
-        <v>62110.2</v>
       </c>
     </row>
     <row r="26" spans="1:9" s="5" customFormat="1" ht="22.5">
       <c r="A26" s="31" t="s">
-        <v>17</v>
+        <v>8</v>
       </c>
       <c r="B26" s="1">
-        <v>971936.4</v>
+        <v>350295.1</v>
       </c>
       <c r="C26" s="1">
-        <v>1248.7</v>
+        <v>10155.1</v>
       </c>
       <c r="D26" s="1">
-        <v>1863058.8</v>
+        <v>718822.6</v>
       </c>
       <c r="E26" s="1">
-        <v>2420.4</v>
+        <v>18713.099999999999</v>
       </c>
       <c r="F26" s="1">
-        <v>2808520.5</v>
+        <v>1294081.6000000001</v>
       </c>
       <c r="G26" s="1">
-        <v>3611.9</v>
+        <v>25756.7</v>
       </c>
       <c r="H26" s="1">
-        <v>3881949.7</v>
+        <v>2436245.1</v>
       </c>
       <c r="I26" s="1">
-        <v>7400.1</v>
+        <v>62110.2</v>
       </c>
     </row>
     <row r="27" spans="1:9" s="5" customFormat="1" ht="22.5">
       <c r="A27" s="31" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B27" s="1">
-        <v>836.3</v>
+        <v>971936.4</v>
       </c>
       <c r="C27" s="1">
-        <v>836.3</v>
+        <v>1248.7</v>
       </c>
       <c r="D27" s="1">
-        <v>836.3</v>
+        <v>1863058.8</v>
       </c>
       <c r="E27" s="1">
-        <v>836.3</v>
+        <v>2420.4</v>
       </c>
       <c r="F27" s="1">
-        <v>836.3</v>
+        <v>2808520.5</v>
       </c>
       <c r="G27" s="1">
-        <v>836.3</v>
+        <v>3611.9</v>
       </c>
       <c r="H27" s="1">
-        <v>836.3</v>
+        <v>3881949.7</v>
       </c>
       <c r="I27" s="1">
-        <v>836.3</v>
+        <v>7400.1</v>
       </c>
     </row>
     <row r="28" spans="1:9" s="5" customFormat="1" ht="22.5">
       <c r="A28" s="31" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="B28" s="1">
-        <v>2586954.7000000002</v>
+        <v>836.3</v>
       </c>
       <c r="C28" s="1">
-        <v>43178.5</v>
+        <v>836.3</v>
       </c>
       <c r="D28" s="1">
-        <v>5184081.5</v>
+        <v>836.3</v>
       </c>
       <c r="E28" s="1">
-        <v>167858.1</v>
+        <v>836.3</v>
       </c>
       <c r="F28" s="1">
-        <v>7563535.2000000002</v>
+        <v>836.3</v>
       </c>
       <c r="G28" s="1">
-        <v>275209.40000000002</v>
+        <v>836.3</v>
       </c>
       <c r="H28" s="1">
-        <v>9800718.9000000004</v>
+        <v>836.3</v>
       </c>
       <c r="I28" s="1">
-        <v>474332</v>
+        <v>836.3</v>
       </c>
     </row>
     <row r="29" spans="1:9" s="5" customFormat="1" ht="22.5">
       <c r="A29" s="31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2586954.7000000002</v>
+      </c>
+      <c r="C29" s="1">
+        <v>43178.5</v>
+      </c>
+      <c r="D29" s="1">
+        <v>5184081.5</v>
+      </c>
+      <c r="E29" s="1">
+        <v>167858.1</v>
+      </c>
+      <c r="F29" s="1">
+        <v>7563535.2000000002</v>
+      </c>
+      <c r="G29" s="1">
+        <v>275209.40000000002</v>
+      </c>
+      <c r="H29" s="1">
+        <v>9800718.9000000004</v>
+      </c>
+      <c r="I29" s="1">
+        <v>474332</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="5" customFormat="1" ht="22.5">
+      <c r="A30" s="31" t="s">
         <v>10</v>
       </c>
-      <c r="B29" s="1">
+      <c r="B30" s="1">
         <v>140428.6</v>
       </c>
-      <c r="C29" s="1">
+      <c r="C30" s="1">
         <v>44891.6</v>
       </c>
-      <c r="D29" s="1">
+      <c r="D30" s="1">
         <v>524588.69999999995</v>
       </c>
-      <c r="E29" s="1">
+      <c r="E30" s="1">
         <v>166822.9</v>
       </c>
-      <c r="F29" s="1">
+      <c r="F30" s="1">
         <v>1192184.2</v>
       </c>
-      <c r="G29" s="1">
+      <c r="G30" s="1">
         <v>292015.40000000002</v>
       </c>
-      <c r="H29" s="1">
+      <c r="H30" s="1">
         <v>1648319.6</v>
       </c>
-      <c r="I29" s="1">
+      <c r="I30" s="1">
         <v>419014.6</v>
       </c>
     </row>
-    <row r="30" spans="1:9" s="5" customFormat="1" ht="22.5">
-      <c r="A30" s="32" t="s">
+    <row r="31" spans="1:9" s="5" customFormat="1" ht="22.5">
+      <c r="A31" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="B30" s="3">
+      <c r="B31" s="3">
         <v>1380881.5</v>
       </c>
-      <c r="C30" s="3">
+      <c r="C31" s="3">
         <v>239251.4</v>
       </c>
-      <c r="D30" s="3">
+      <c r="D31" s="3">
         <v>2551829.6</v>
       </c>
-      <c r="E30" s="3">
+      <c r="E31" s="3">
         <v>678033.6</v>
       </c>
-      <c r="F30" s="3">
+      <c r="F31" s="3">
         <v>3703320.1</v>
       </c>
-      <c r="G30" s="3">
+      <c r="G31" s="3">
         <v>1126897.3999999999</v>
       </c>
-      <c r="H30" s="3">
+      <c r="H31" s="3">
         <v>4872692.8</v>
       </c>
-      <c r="I30" s="3">
+      <c r="I31" s="3">
         <v>1588361.8</v>
       </c>
     </row>
-    <row r="31" spans="1:9" s="5" customFormat="1" ht="11.25">
-      <c r="A31" s="29" t="s">
+    <row r="32" spans="1:9" s="5" customFormat="1" ht="11.25">
+      <c r="A32" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B31" s="9"/>
-[...5 lines deleted...]
-    <row r="32" spans="1:9" s="5" customFormat="1" ht="11.25">
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
       <c r="D32" s="10"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
     </row>
     <row r="33" spans="2:6" s="5" customFormat="1" ht="11.25">
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
     </row>
     <row r="34" spans="2:6" s="5" customFormat="1" ht="11.25">
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
     </row>
-    <row r="35" spans="2:6" s="5" customFormat="1" ht="11.25"/>
-[...3 lines deleted...]
-    </row>
+    <row r="35" spans="2:6" s="5" customFormat="1" ht="11.25">
+      <c r="D35" s="10"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
+    </row>
+    <row r="36" spans="2:6" s="5" customFormat="1" ht="11.25"/>
     <row r="37" spans="2:6" s="5" customFormat="1" ht="11.25">
       <c r="B37" s="17"/>
       <c r="C37" s="18"/>
     </row>
     <row r="38" spans="2:6" s="5" customFormat="1" ht="11.25">
       <c r="B38" s="17"/>
       <c r="C38" s="18"/>
     </row>
     <row r="39" spans="2:6" s="5" customFormat="1" ht="11.25">
       <c r="B39" s="17"/>
       <c r="C39" s="18"/>
     </row>
     <row r="40" spans="2:6" s="5" customFormat="1" ht="11.25">
       <c r="B40" s="17"/>
       <c r="C40" s="18"/>
     </row>
     <row r="41" spans="2:6" s="5" customFormat="1" ht="11.25">
       <c r="B41" s="17"/>
       <c r="C41" s="18"/>
     </row>
     <row r="42" spans="2:6" s="5" customFormat="1" ht="11.25">
       <c r="B42" s="17"/>
       <c r="C42" s="18"/>
     </row>
     <row r="43" spans="2:6" s="5" customFormat="1" ht="11.25">
@@ -4706,2414 +5287,2480 @@
     </row>
     <row r="54" spans="2:3" s="5" customFormat="1" ht="11.25">
       <c r="B54" s="17"/>
       <c r="C54" s="18"/>
     </row>
     <row r="55" spans="2:3" s="5" customFormat="1" ht="11.25">
       <c r="B55" s="17"/>
       <c r="C55" s="18"/>
     </row>
     <row r="56" spans="2:3" s="5" customFormat="1" ht="11.25">
       <c r="B56" s="17"/>
       <c r="C56" s="18"/>
     </row>
     <row r="57" spans="2:3" s="5" customFormat="1" ht="11.25">
       <c r="B57" s="17"/>
       <c r="C57" s="18"/>
     </row>
     <row r="58" spans="2:3" s="5" customFormat="1" ht="11.25">
       <c r="B58" s="17"/>
       <c r="C58" s="18"/>
     </row>
     <row r="59" spans="2:3" s="5" customFormat="1" ht="11.25">
       <c r="B59" s="17"/>
       <c r="C59" s="18"/>
     </row>
-    <row r="60" spans="2:3" s="5" customFormat="1" ht="11.25"/>
+    <row r="60" spans="2:3" s="5" customFormat="1" ht="11.25">
+      <c r="B60" s="17"/>
+      <c r="C60" s="18"/>
+    </row>
     <row r="61" spans="2:3" s="5" customFormat="1" ht="11.25"/>
+    <row r="62" spans="2:3" s="5" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:I1"/>
-[...4 lines deleted...]
-    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="6" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="6" customWidth="1"/>
     <col min="5" max="5" width="17.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="6" customWidth="1"/>
     <col min="7" max="7" width="18.140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="6" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="6" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="I1" s="35" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="A1" s="34"/>
+    </row>
+    <row r="2" spans="1:9" s="33" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="34"/>
-[...2 lines deleted...]
-      <c r="A4" s="46" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+    </row>
+    <row r="4" spans="1:9" ht="14.45" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="I4" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="13.15" customHeight="1">
+      <c r="A5" s="66"/>
+      <c r="B5" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68" t="s">
+        <v>47</v>
+      </c>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" s="68"/>
+      <c r="H5" s="69" t="s">
+        <v>49</v>
+      </c>
+      <c r="I5" s="69"/>
+    </row>
+    <row r="6" spans="1:9" ht="33.6" customHeight="1">
+      <c r="A6" s="67"/>
+      <c r="B6" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="B4" s="46"/>
-[...52 lines deleted...]
-      <c r="C8" s="27" t="s">
+      <c r="C6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="27" t="s">
+      <c r="D6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="F8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="27" t="s">
+      <c r="F6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="28" t="s">
+      <c r="H6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="28" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="17.25" customHeight="1">
+    <row r="7" spans="1:9" ht="17.25" customHeight="1">
+      <c r="A7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="1">
+        <v>104831.6</v>
+      </c>
+      <c r="C7" s="1">
+        <v>16652</v>
+      </c>
+      <c r="D7" s="1">
+        <v>441334.9</v>
+      </c>
+      <c r="E7" s="1">
+        <v>41859.800000000003</v>
+      </c>
+      <c r="F7" s="1">
+        <v>769719.5</v>
+      </c>
+      <c r="G7" s="1">
+        <v>79176.7</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1267857.8</v>
+      </c>
+      <c r="I7" s="1">
+        <v>137772.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="51" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1">
+        <v>303740</v>
+      </c>
+      <c r="C8" s="1">
+        <v>303740</v>
+      </c>
+      <c r="D8" s="1">
+        <v>521178.6</v>
+      </c>
+      <c r="E8" s="1">
+        <v>521178.6</v>
+      </c>
+      <c r="F8" s="1">
+        <v>697236.6</v>
+      </c>
+      <c r="G8" s="1">
+        <v>697236.6</v>
+      </c>
+      <c r="H8" s="1">
+        <v>1085588</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1085588</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="27.75" customHeight="1">
       <c r="A9" s="19" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B9" s="1">
-        <v>104831.6</v>
+        <v>73185.399999999994</v>
       </c>
       <c r="C9" s="1">
-        <v>16652</v>
+        <v>575</v>
       </c>
       <c r="D9" s="1">
-        <v>441334.9</v>
+        <v>289403.40000000002</v>
       </c>
       <c r="E9" s="1">
-        <v>41859.800000000003</v>
+        <v>1901</v>
       </c>
       <c r="F9" s="1">
-        <v>769719.5</v>
+        <v>467393.1</v>
       </c>
       <c r="G9" s="1">
-        <v>79176.7</v>
+        <v>1930</v>
       </c>
       <c r="H9" s="1">
-        <v>1267857.8</v>
+        <v>614993.6</v>
       </c>
       <c r="I9" s="1">
-        <v>137772.6</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" ht="51" customHeight="1">
+        <v>5972</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="27" customHeight="1">
       <c r="A10" s="19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10" s="1">
-        <v>303740</v>
+        <v>327512.7</v>
       </c>
       <c r="C10" s="1">
-        <v>303740</v>
+        <v>4657</v>
       </c>
       <c r="D10" s="1">
-        <v>521178.6</v>
+        <v>981745.9</v>
       </c>
       <c r="E10" s="1">
-        <v>521178.6</v>
+        <v>15972.9</v>
       </c>
       <c r="F10" s="1">
-        <v>697236.6</v>
+        <v>1652854.3</v>
       </c>
       <c r="G10" s="1">
-        <v>697236.6</v>
+        <v>29247.1</v>
       </c>
       <c r="H10" s="1">
-        <v>1085588</v>
+        <v>2018541.2</v>
       </c>
       <c r="I10" s="1">
-        <v>1085588</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" ht="27.75" customHeight="1">
+        <v>3897</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="24.75" customHeight="1">
       <c r="A11" s="19" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B11" s="1">
-        <v>73185.399999999994</v>
+        <v>71155.3</v>
       </c>
       <c r="C11" s="1">
-        <v>575</v>
+        <v>29430</v>
       </c>
       <c r="D11" s="1">
-        <v>289403.40000000002</v>
+        <v>196800.7</v>
       </c>
       <c r="E11" s="1">
-        <v>1901</v>
+        <v>67763.600000000006</v>
       </c>
       <c r="F11" s="1">
-        <v>467393.1</v>
+        <v>344174.1</v>
       </c>
       <c r="G11" s="1">
-        <v>1930</v>
+        <v>112963.7</v>
       </c>
       <c r="H11" s="1">
-        <v>614993.6</v>
+        <v>454481.9</v>
       </c>
       <c r="I11" s="1">
-        <v>5972</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" ht="27" customHeight="1">
+        <v>159093.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1">
       <c r="A12" s="19" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B12" s="1">
-        <v>327512.7</v>
-[...2 lines deleted...]
-        <v>4657</v>
+        <v>40328.300000000003</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="D12" s="1">
-        <v>981745.9</v>
-[...2 lines deleted...]
-        <v>15972.9</v>
+        <v>55173.3</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F12" s="1">
-        <v>1652854.3</v>
-[...2 lines deleted...]
-        <v>29247.1</v>
+        <v>99135.3</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H12" s="1">
-        <v>2018541.2</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:9" ht="24.75" customHeight="1">
+        <v>148306.9</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="17.25" customHeight="1">
       <c r="A13" s="19" t="s">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B13" s="1">
-        <v>71155.3</v>
+        <v>3291613.3</v>
       </c>
       <c r="C13" s="1">
-        <v>29430</v>
+        <v>1013226.4</v>
       </c>
       <c r="D13" s="1">
-        <v>196800.7</v>
+        <v>6432442.7999999998</v>
       </c>
       <c r="E13" s="1">
-        <v>67763.600000000006</v>
+        <v>1491795.5</v>
       </c>
       <c r="F13" s="1">
-        <v>344174.1</v>
+        <v>9677165.1999999993</v>
       </c>
       <c r="G13" s="1">
-        <v>112963.7</v>
+        <v>2353684.7999999998</v>
       </c>
       <c r="H13" s="1">
-        <v>454481.9</v>
+        <v>11210447.5</v>
       </c>
       <c r="I13" s="1">
-        <v>159093.1</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" ht="15" customHeight="1">
+        <v>1937711.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="24.75" customHeight="1">
       <c r="A14" s="19" t="s">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B14" s="1">
-        <v>40328.300000000003</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>259427.20000000001</v>
+      </c>
+      <c r="C14" s="1">
+        <v>35469</v>
       </c>
       <c r="D14" s="1">
-        <v>55173.3</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>374963.5</v>
+      </c>
+      <c r="E14" s="1">
+        <v>59815.3</v>
       </c>
       <c r="F14" s="1">
-        <v>99135.3</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>439663</v>
+      </c>
+      <c r="G14" s="1">
+        <v>69131.3</v>
       </c>
       <c r="H14" s="1">
-        <v>148306.9</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:9" ht="17.25" customHeight="1">
+        <v>423696.7</v>
+      </c>
+      <c r="I14" s="1">
+        <v>15157</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="25.5" customHeight="1">
       <c r="A15" s="19" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B15" s="1">
-        <v>3291613.3</v>
+        <v>24120.9</v>
       </c>
       <c r="C15" s="1">
-        <v>1013226.4</v>
+        <v>14486.5</v>
       </c>
       <c r="D15" s="1">
-        <v>6432442.7999999998</v>
+        <v>43439.5</v>
       </c>
       <c r="E15" s="1">
-        <v>1491795.5</v>
+        <v>14486.5</v>
       </c>
       <c r="F15" s="1">
-        <v>9677165.1999999993</v>
+        <v>64802.3</v>
       </c>
       <c r="G15" s="1">
-        <v>2353684.7999999998</v>
+        <v>14486.5</v>
       </c>
       <c r="H15" s="1">
-        <v>11210447.5</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:9" ht="24.75" customHeight="1">
+        <v>76240.399999999994</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="26.25" customHeight="1">
       <c r="A16" s="19" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" s="1">
-        <v>259427.20000000001</v>
+        <v>8676863</v>
       </c>
       <c r="C16" s="1">
-        <v>35469</v>
+        <v>24362.7</v>
       </c>
       <c r="D16" s="1">
-        <v>374963.5</v>
+        <v>18000469.300000001</v>
       </c>
       <c r="E16" s="1">
-        <v>59815.3</v>
+        <v>63391.1</v>
       </c>
       <c r="F16" s="1">
-        <v>439663</v>
+        <v>31760168.5</v>
       </c>
       <c r="G16" s="1">
-        <v>69131.3</v>
+        <v>94959.5</v>
       </c>
       <c r="H16" s="1">
-        <v>423696.7</v>
+        <v>21941589.800000001</v>
       </c>
       <c r="I16" s="1">
-        <v>15157</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" ht="25.5" customHeight="1">
+        <v>107989.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="16.5" customHeight="1">
       <c r="A17" s="19" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B17" s="1">
-        <v>24120.9</v>
-[...2 lines deleted...]
-        <v>14486.5</v>
+        <v>160152.70000000001</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="D17" s="1">
-        <v>43439.5</v>
-[...2 lines deleted...]
-        <v>14486.5</v>
+        <v>264163.20000000001</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F17" s="1">
-        <v>64802.3</v>
-[...2 lines deleted...]
-        <v>14486.5</v>
+        <v>398579.1</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H17" s="1">
-        <v>76240.399999999994</v>
+        <v>507339.6</v>
       </c>
       <c r="I17" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="18" spans="1:9" ht="26.25" customHeight="1">
+    <row r="18" spans="1:9" ht="28.5" customHeight="1">
       <c r="A18" s="19" t="s">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B18" s="1">
-        <v>8676863</v>
+        <v>225467.6</v>
       </c>
       <c r="C18" s="1">
-        <v>24362.7</v>
+        <v>24269.7</v>
       </c>
       <c r="D18" s="1">
-        <v>18000469.300000001</v>
+        <v>533415.30000000005</v>
       </c>
       <c r="E18" s="1">
-        <v>63391.1</v>
+        <v>74385.5</v>
       </c>
       <c r="F18" s="1">
-        <v>31760168.5</v>
+        <v>907706.9</v>
       </c>
       <c r="G18" s="1">
-        <v>94959.5</v>
+        <v>123967.3</v>
       </c>
       <c r="H18" s="1">
-        <v>21941589.800000001</v>
+        <v>1050731.8</v>
       </c>
       <c r="I18" s="1">
-        <v>107989.1</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" ht="16.5" customHeight="1">
+        <v>80614.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="28.5" customHeight="1">
       <c r="A19" s="19" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B19" s="1">
-        <v>160152.70000000001</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>329137.59999999998</v>
+      </c>
+      <c r="C19" s="1">
+        <v>35031.9</v>
       </c>
       <c r="D19" s="1">
-        <v>264163.20000000001</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>826572.5</v>
+      </c>
+      <c r="E19" s="1">
+        <v>57563.5</v>
       </c>
       <c r="F19" s="1">
-        <v>398579.1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1043525.5</v>
+      </c>
+      <c r="G19" s="1">
+        <v>77159.899999999994</v>
       </c>
       <c r="H19" s="1">
-        <v>507339.6</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:9" ht="28.5" customHeight="1">
+        <v>1265073.3</v>
+      </c>
+      <c r="I19" s="1">
+        <v>53651.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1">
       <c r="A20" s="19" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>225467.6</v>
+        <v>986537.9</v>
       </c>
       <c r="C20" s="1">
-        <v>24269.7</v>
+        <v>13518.1</v>
       </c>
       <c r="D20" s="1">
-        <v>533415.30000000005</v>
+        <v>2008574</v>
       </c>
       <c r="E20" s="1">
-        <v>74385.5</v>
+        <v>25654.400000000001</v>
       </c>
       <c r="F20" s="1">
-        <v>907706.9</v>
+        <v>2925526.8</v>
       </c>
       <c r="G20" s="1">
-        <v>123967.3</v>
+        <v>31779.4</v>
       </c>
       <c r="H20" s="1">
-        <v>1050731.8</v>
+        <v>977892.5</v>
       </c>
       <c r="I20" s="1">
-        <v>80614.8</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" ht="28.5" customHeight="1">
+        <v>24076.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="17.25" customHeight="1">
       <c r="A21" s="19" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B21" s="1">
-        <v>329137.59999999998</v>
+        <v>1146926.6000000001</v>
       </c>
       <c r="C21" s="1">
-        <v>35031.9</v>
+        <v>34919.1</v>
       </c>
       <c r="D21" s="1">
-        <v>826572.5</v>
+        <v>2067197.2</v>
       </c>
       <c r="E21" s="1">
-        <v>57563.5</v>
+        <v>51141.599999999999</v>
       </c>
       <c r="F21" s="1">
-        <v>1043525.5</v>
+        <v>3212478.9</v>
       </c>
       <c r="G21" s="1">
-        <v>77159.899999999994</v>
+        <v>75390.5</v>
       </c>
       <c r="H21" s="1">
-        <v>1265073.3</v>
+        <v>3107133.4</v>
       </c>
       <c r="I21" s="1">
-        <v>53651.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" ht="15" customHeight="1">
+        <v>54875.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="16.5" customHeight="1">
       <c r="A22" s="19" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="B22" s="1">
-        <v>986537.9</v>
-[...2 lines deleted...]
-        <v>13518.1</v>
+        <v>864816.1</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="D22" s="1">
-        <v>2008574</v>
-[...2 lines deleted...]
-        <v>25654.400000000001</v>
+        <v>1880222.9</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="F22" s="1">
-        <v>2925526.8</v>
-[...2 lines deleted...]
-        <v>31779.4</v>
+        <v>3149722.5</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H22" s="1">
-        <v>977892.5</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:9" ht="17.25" customHeight="1">
+        <v>4254259</v>
+      </c>
+      <c r="I22" s="2" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="26.25" customHeight="1">
       <c r="A23" s="19" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B23" s="1">
-        <v>1146926.6000000001</v>
+        <v>2529576.7000000002</v>
       </c>
       <c r="C23" s="1">
-        <v>34919.1</v>
+        <v>7385</v>
       </c>
       <c r="D23" s="1">
-        <v>2067197.2</v>
+        <v>5176832.9000000004</v>
       </c>
       <c r="E23" s="1">
-        <v>51141.599999999999</v>
+        <v>30333.200000000001</v>
       </c>
       <c r="F23" s="1">
-        <v>3212478.9</v>
+        <v>8119768.7999999998</v>
       </c>
       <c r="G23" s="1">
-        <v>75390.5</v>
+        <v>39960</v>
       </c>
       <c r="H23" s="1">
-        <v>3107133.4</v>
+        <v>9785632.3000000007</v>
       </c>
       <c r="I23" s="1">
-        <v>54875.3</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="16.5" customHeight="1">
+        <v>40944.400000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="24.75" customHeight="1">
       <c r="A24" s="19" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B24" s="1">
-        <v>864816.1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>566351</v>
+      </c>
+      <c r="C24" s="1">
+        <v>7126.7</v>
       </c>
       <c r="D24" s="1">
-        <v>1880222.9</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>1263482.8</v>
+      </c>
+      <c r="E24" s="1">
+        <v>15719</v>
       </c>
       <c r="F24" s="1">
-        <v>3149722.5</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>2264606.9</v>
+      </c>
+      <c r="G24" s="1">
+        <v>24829.7</v>
       </c>
       <c r="H24" s="1">
-        <v>4254259</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:9" ht="26.25" customHeight="1">
+        <v>2326881.4</v>
+      </c>
+      <c r="I24" s="1">
+        <v>16682.8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="48.75" customHeight="1">
       <c r="A25" s="19" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B25" s="1">
-        <v>2529576.7000000002</v>
+        <v>349727.4</v>
       </c>
       <c r="C25" s="1">
-        <v>7385</v>
+        <v>38986.800000000003</v>
       </c>
       <c r="D25" s="1">
-        <v>5176832.9000000004</v>
+        <v>726843.1</v>
       </c>
       <c r="E25" s="1">
-        <v>30333.200000000001</v>
+        <v>76858.399999999994</v>
       </c>
       <c r="F25" s="1">
-        <v>8119768.7999999998</v>
+        <v>1082555.8999999999</v>
       </c>
       <c r="G25" s="1">
-        <v>39960</v>
+        <v>122211</v>
       </c>
       <c r="H25" s="1">
-        <v>9785632.3000000007</v>
+        <v>1367044.5</v>
       </c>
       <c r="I25" s="1">
-        <v>40944.400000000001</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="24.75" customHeight="1">
+        <v>126693.2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="27" customHeight="1">
       <c r="A26" s="19" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="B26" s="1">
-        <v>566351</v>
+        <v>527156.30000000005</v>
       </c>
       <c r="C26" s="1">
-        <v>7126.7</v>
+        <v>9515.4</v>
       </c>
       <c r="D26" s="1">
-        <v>1263482.8</v>
+        <v>1199874.3999999999</v>
       </c>
       <c r="E26" s="1">
-        <v>15719</v>
+        <v>35394.5</v>
       </c>
       <c r="F26" s="1">
-        <v>2264606.9</v>
+        <v>1642531.4</v>
       </c>
       <c r="G26" s="1">
-        <v>24829.7</v>
+        <v>44401.599999999999</v>
       </c>
       <c r="H26" s="1">
-        <v>2326881.4</v>
+        <v>2707160.6</v>
       </c>
       <c r="I26" s="1">
-        <v>16682.8</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" ht="48.75" customHeight="1">
+        <v>67919</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="27" customHeight="1">
       <c r="A27" s="19" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="B27" s="1">
-        <v>349727.4</v>
+        <v>925972.9</v>
       </c>
       <c r="C27" s="1">
-        <v>38986.800000000003</v>
+        <v>2349</v>
       </c>
       <c r="D27" s="1">
-        <v>726843.1</v>
+        <v>2071440.7</v>
       </c>
       <c r="E27" s="1">
-        <v>76858.399999999994</v>
+        <v>4242.7</v>
       </c>
       <c r="F27" s="1">
-        <v>1082555.8999999999</v>
+        <v>3096170.6</v>
       </c>
       <c r="G27" s="1">
-        <v>122211</v>
+        <v>5779.5</v>
       </c>
       <c r="H27" s="1">
-        <v>1367044.5</v>
+        <v>1739839.2</v>
       </c>
       <c r="I27" s="1">
-        <v>126693.2</v>
+        <v>4123.3999999999996</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="27" customHeight="1">
       <c r="A28" s="19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B28" s="1">
-        <v>527156.30000000005</v>
+        <v>3512698.4</v>
       </c>
       <c r="C28" s="1">
-        <v>9515.4</v>
+        <v>1064970.3999999999</v>
       </c>
       <c r="D28" s="1">
-        <v>1199874.3999999999</v>
+        <v>6762953.2999999998</v>
       </c>
       <c r="E28" s="1">
-        <v>35394.5</v>
+        <v>1486583.6</v>
       </c>
       <c r="F28" s="1">
-        <v>1642531.4</v>
+        <v>9762280.8000000007</v>
       </c>
       <c r="G28" s="1">
-        <v>44401.599999999999</v>
+        <v>1679587.5</v>
       </c>
       <c r="H28" s="1">
-        <v>2707160.6</v>
+        <v>5134942.7</v>
       </c>
       <c r="I28" s="1">
-        <v>67919</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" ht="27" customHeight="1">
+        <v>1835370.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="25.5" customHeight="1">
       <c r="A29" s="19" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B29" s="1">
-        <v>925972.9</v>
+        <v>422401</v>
       </c>
       <c r="C29" s="1">
-        <v>2349</v>
-[...5 lines deleted...]
-        <v>4242.7</v>
+        <v>130850.2</v>
+      </c>
+      <c r="D29" s="15">
+        <v>646113.69999999995</v>
+      </c>
+      <c r="E29" s="15">
+        <v>195510.6</v>
       </c>
       <c r="F29" s="1">
-        <v>3096170.6</v>
+        <v>816416.7</v>
       </c>
       <c r="G29" s="1">
-        <v>5779.5</v>
+        <v>257218.7</v>
       </c>
       <c r="H29" s="1">
-        <v>1739839.2</v>
+        <v>683350.7</v>
       </c>
       <c r="I29" s="1">
-        <v>4123.3999999999996</v>
-[...56 lines deleted...]
-      <c r="I31" s="1">
         <v>67967.100000000006</v>
       </c>
     </row>
-    <row r="32" spans="1:9" ht="20.25" customHeight="1">
-      <c r="A32" s="21" t="s">
+    <row r="30" spans="1:9" ht="20.25" customHeight="1">
+      <c r="A30" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="3">
+      <c r="B30" s="3">
         <v>1217209.8</v>
       </c>
-      <c r="C32" s="3">
+      <c r="C30" s="3">
         <v>481453.4</v>
       </c>
-      <c r="D32" s="3">
+      <c r="D30" s="3">
         <v>2416052.6</v>
       </c>
-      <c r="E32" s="3">
+      <c r="E30" s="3">
         <v>1022489.4</v>
       </c>
-      <c r="F32" s="3">
+      <c r="F30" s="3">
         <v>3747392.1</v>
       </c>
-      <c r="G32" s="3">
+      <c r="G30" s="3">
         <v>1603504.8</v>
       </c>
-      <c r="H32" s="3">
+      <c r="H30" s="3">
         <v>3490131.7</v>
       </c>
-      <c r="I32" s="3">
+      <c r="I30" s="3">
         <v>1344675.9</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
-      <c r="A33" s="29" t="s">
+    <row r="31" spans="1:9">
+      <c r="A31" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="9"/>
-[...6 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A4:I4"/>
-[...4 lines deleted...]
-    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="6" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="6" customWidth="1"/>
     <col min="5" max="5" width="17.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="6" customWidth="1"/>
     <col min="7" max="7" width="18.140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="6" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="6" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="I1" s="35" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="A1" s="34"/>
+    </row>
+    <row r="2" spans="1:9" s="33" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>50</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="34"/>
-[...36 lines deleted...]
-      <c r="B7" s="42" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+    </row>
+    <row r="4" spans="1:9" ht="14.45" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="I4" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="13.15" customHeight="1">
+      <c r="A5" s="66"/>
+      <c r="B5" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="42"/>
-      <c r="D7" s="42" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="E7" s="42"/>
-      <c r="F7" s="42" t="s">
+      <c r="G5" s="68"/>
+      <c r="H5" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="42"/>
-[...10 lines deleted...]
-      <c r="C8" s="27" t="s">
+      <c r="I5" s="69"/>
+    </row>
+    <row r="6" spans="1:9" ht="33.6" customHeight="1">
+      <c r="A6" s="67"/>
+      <c r="B6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="27" t="s">
+      <c r="D6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="F8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="27" t="s">
+      <c r="F6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="28" t="s">
+      <c r="H6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="28" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="17.25" customHeight="1">
+    <row r="7" spans="1:9" ht="17.25" customHeight="1">
+      <c r="A7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="24">
+        <v>81674.7</v>
+      </c>
+      <c r="C7" s="24">
+        <v>26514.400000000001</v>
+      </c>
+      <c r="D7" s="35">
+        <v>485837.6</v>
+      </c>
+      <c r="E7" s="35">
+        <v>186270.6</v>
+      </c>
+      <c r="F7" s="1">
+        <v>829844.7</v>
+      </c>
+      <c r="G7" s="1">
+        <v>236955.5</v>
+      </c>
+      <c r="H7" s="24">
+        <v>1375799.4</v>
+      </c>
+      <c r="I7" s="24">
+        <v>284679.40000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="48" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="15">
+        <v>320261.59999999998</v>
+      </c>
+      <c r="C8" s="15">
+        <v>320261.59999999998</v>
+      </c>
+      <c r="D8" s="35">
+        <v>580803</v>
+      </c>
+      <c r="E8" s="35">
+        <v>538201.30000000005</v>
+      </c>
+      <c r="F8" s="1">
+        <v>900275</v>
+      </c>
+      <c r="G8" s="1">
+        <v>814049.2</v>
+      </c>
+      <c r="H8" s="15">
+        <v>1446982</v>
+      </c>
+      <c r="I8" s="15">
+        <v>1316390.3999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="27.75" customHeight="1">
       <c r="A9" s="19" t="s">
-        <v>0</v>
-[...11 lines deleted...]
-        <v>186270.6</v>
+        <v>1</v>
+      </c>
+      <c r="B9" s="15">
+        <v>14342</v>
+      </c>
+      <c r="C9" s="15">
+        <v>416</v>
+      </c>
+      <c r="D9" s="35">
+        <v>132177.29999999999</v>
+      </c>
+      <c r="E9" s="35">
+        <v>2079</v>
       </c>
       <c r="F9" s="1">
-        <v>829844.7</v>
+        <v>431880.3</v>
       </c>
       <c r="G9" s="1">
-        <v>236955.5</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:9" ht="48" customHeight="1">
+        <v>2490</v>
+      </c>
+      <c r="H9" s="15">
+        <v>652639.30000000005</v>
+      </c>
+      <c r="I9" s="15">
+        <v>6620</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="27" customHeight="1">
       <c r="A10" s="19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10" s="15">
-        <v>320261.59999999998</v>
+        <v>643408.80000000005</v>
       </c>
       <c r="C10" s="15">
-        <v>320261.59999999998</v>
-[...5 lines deleted...]
-        <v>538201.30000000005</v>
+        <v>12691.5</v>
+      </c>
+      <c r="D10" s="35">
+        <v>1236200.1000000001</v>
+      </c>
+      <c r="E10" s="35">
+        <v>25015.9</v>
       </c>
       <c r="F10" s="1">
-        <v>900275</v>
+        <v>1714108.6</v>
       </c>
       <c r="G10" s="1">
-        <v>814049.2</v>
+        <v>37636</v>
       </c>
       <c r="H10" s="15">
-        <v>1446982</v>
+        <v>2439643.7999999998</v>
       </c>
       <c r="I10" s="15">
-        <v>1316390.3999999999</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" ht="27.75" customHeight="1">
+        <v>50470.8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="24.75" customHeight="1">
       <c r="A11" s="19" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B11" s="15">
-        <v>14342</v>
+        <v>145276.4</v>
       </c>
       <c r="C11" s="15">
-        <v>416</v>
-[...5 lines deleted...]
-        <v>2079</v>
+        <v>69682</v>
+      </c>
+      <c r="D11" s="35">
+        <v>273703</v>
+      </c>
+      <c r="E11" s="35">
+        <v>121489.3</v>
       </c>
       <c r="F11" s="1">
-        <v>431880.3</v>
+        <v>422170.5</v>
       </c>
       <c r="G11" s="1">
-        <v>2490</v>
+        <v>183086.4</v>
       </c>
       <c r="H11" s="15">
-        <v>652639.30000000005</v>
+        <v>560003.30000000005</v>
       </c>
       <c r="I11" s="15">
-        <v>6620</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" ht="27" customHeight="1">
+        <v>215735.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="15" customHeight="1">
       <c r="A12" s="19" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B12" s="15">
-        <v>643408.80000000005</v>
-[...8 lines deleted...]
-        <v>25015.9</v>
+        <v>12472.1</v>
+      </c>
+      <c r="C12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="35">
+        <v>132416.5</v>
+      </c>
+      <c r="E12" s="36" t="s">
+        <v>16</v>
       </c>
       <c r="F12" s="1">
-        <v>1714108.6</v>
-[...2 lines deleted...]
-        <v>37636</v>
+        <v>146530.5</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H12" s="15">
-        <v>2439643.7999999998</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:9" ht="24.75" customHeight="1">
+        <v>176367.7</v>
+      </c>
+      <c r="I12" s="25" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="17.25" customHeight="1">
       <c r="A13" s="19" t="s">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B13" s="15">
-        <v>145276.4</v>
+        <v>3120103.2</v>
       </c>
       <c r="C13" s="15">
-        <v>69682</v>
-[...5 lines deleted...]
-        <v>121489.3</v>
+        <v>466121.4</v>
+      </c>
+      <c r="D13" s="35">
+        <v>6385937.9000000004</v>
+      </c>
+      <c r="E13" s="35">
+        <v>1019432.5</v>
       </c>
       <c r="F13" s="1">
-        <v>422170.5</v>
+        <v>9655039.5999999996</v>
       </c>
       <c r="G13" s="1">
-        <v>183086.4</v>
+        <v>1381809.4</v>
       </c>
       <c r="H13" s="15">
-        <v>560003.30000000005</v>
+        <v>13287714.300000001</v>
       </c>
       <c r="I13" s="15">
-        <v>215735.8</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" ht="15" customHeight="1">
+        <v>1810490.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="24.75" customHeight="1">
       <c r="A14" s="19" t="s">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B14" s="15">
-        <v>12472.1</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>111081.5</v>
+      </c>
+      <c r="C14" s="15">
+        <v>16224.9</v>
+      </c>
+      <c r="D14" s="35">
+        <v>206483.7</v>
+      </c>
+      <c r="E14" s="35">
+        <v>35198.1</v>
       </c>
       <c r="F14" s="1">
-        <v>146530.5</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>312614.5</v>
+      </c>
+      <c r="G14" s="1">
+        <v>66177.399999999994</v>
       </c>
       <c r="H14" s="15">
-        <v>176367.7</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:9" ht="17.25" customHeight="1">
+        <v>415394</v>
+      </c>
+      <c r="I14" s="15">
+        <v>74173.399999999994</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="25.5" customHeight="1">
       <c r="A15" s="19" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B15" s="15">
-        <v>3120103.2</v>
-[...8 lines deleted...]
-        <v>1019432.5</v>
+        <v>20512.7</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="35">
+        <v>27459.9</v>
+      </c>
+      <c r="E15" s="36" t="s">
+        <v>16</v>
       </c>
       <c r="F15" s="1">
-        <v>9655039.5999999996</v>
-[...2 lines deleted...]
-        <v>1381809.4</v>
+        <v>34164.199999999997</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H15" s="15">
-        <v>13287714.300000001</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:9" ht="24.75" customHeight="1">
+        <v>40982.5</v>
+      </c>
+      <c r="I15" s="25" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="26.25" customHeight="1">
       <c r="A16" s="19" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" s="15">
-        <v>111081.5</v>
+        <v>9426521.3000000007</v>
       </c>
       <c r="C16" s="15">
-        <v>16224.9</v>
-[...5 lines deleted...]
-        <v>35198.1</v>
+        <v>63220.5</v>
+      </c>
+      <c r="D16" s="35">
+        <v>20702625.5</v>
+      </c>
+      <c r="E16" s="35">
+        <v>66249.3</v>
       </c>
       <c r="F16" s="1">
-        <v>312614.5</v>
+        <v>30073458.300000001</v>
       </c>
       <c r="G16" s="1">
-        <v>66177.399999999994</v>
+        <v>89466.6</v>
       </c>
       <c r="H16" s="15">
-        <v>415394</v>
+        <v>43044883.700000003</v>
       </c>
       <c r="I16" s="15">
-        <v>74173.399999999994</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" ht="25.5" customHeight="1">
+        <v>109950.2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="16.5" customHeight="1">
       <c r="A17" s="19" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B17" s="15">
-        <v>20512.7</v>
+        <v>96233.600000000006</v>
       </c>
       <c r="C17" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="36">
-[...2 lines deleted...]
-      <c r="E17" s="37" t="s">
+      <c r="D17" s="35">
+        <v>283935.2</v>
+      </c>
+      <c r="E17" s="36" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="1">
-        <v>34164.199999999997</v>
+        <v>422449.1</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="15">
-        <v>40982.5</v>
+        <v>625138.5</v>
       </c>
       <c r="I17" s="25" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="18" spans="1:9" ht="26.25" customHeight="1">
+    <row r="18" spans="1:9" ht="28.5" customHeight="1">
       <c r="A18" s="19" t="s">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B18" s="15">
-        <v>9426521.3000000007</v>
+        <v>352842.6</v>
       </c>
       <c r="C18" s="15">
-        <v>63220.5</v>
-[...5 lines deleted...]
-        <v>66249.3</v>
+        <v>58950.6</v>
+      </c>
+      <c r="D18" s="35">
+        <v>750199</v>
+      </c>
+      <c r="E18" s="35">
+        <v>98293.3</v>
       </c>
       <c r="F18" s="1">
-        <v>30073458.300000001</v>
+        <v>1128748.7</v>
       </c>
       <c r="G18" s="1">
-        <v>89466.6</v>
+        <v>139559.70000000001</v>
       </c>
       <c r="H18" s="15">
-        <v>43044883.700000003</v>
+        <v>1533415</v>
       </c>
       <c r="I18" s="15">
-        <v>109950.2</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" ht="16.5" customHeight="1">
+        <v>182719.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="28.5" customHeight="1">
       <c r="A19" s="19" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B19" s="15">
-        <v>96233.600000000006</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>292312.90000000002</v>
+      </c>
+      <c r="C19" s="15">
+        <v>38760.199999999997</v>
+      </c>
+      <c r="D19" s="35">
+        <v>599369.80000000005</v>
+      </c>
+      <c r="E19" s="35">
+        <v>110674.3</v>
       </c>
       <c r="F19" s="1">
-        <v>422449.1</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>975323.2</v>
+      </c>
+      <c r="G19" s="1">
+        <v>171805.3</v>
       </c>
       <c r="H19" s="15">
-        <v>625138.5</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:9" ht="28.5" customHeight="1">
+        <v>1571512.1</v>
+      </c>
+      <c r="I19" s="15">
+        <v>226387.7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1">
       <c r="A20" s="19" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B20" s="15">
-        <v>352842.6</v>
+        <v>1128993.8999999999</v>
       </c>
       <c r="C20" s="15">
-        <v>58950.6</v>
-[...5 lines deleted...]
-        <v>98293.3</v>
+        <v>6295.6</v>
+      </c>
+      <c r="D20" s="35">
+        <v>2256152.9</v>
+      </c>
+      <c r="E20" s="35">
+        <v>17113.599999999999</v>
       </c>
       <c r="F20" s="1">
-        <v>1128748.7</v>
+        <v>3506213.1</v>
       </c>
       <c r="G20" s="1">
-        <v>139559.70000000001</v>
+        <v>30064.2</v>
       </c>
       <c r="H20" s="15">
-        <v>1533415</v>
+        <v>4801873.2</v>
       </c>
       <c r="I20" s="15">
-        <v>182719.7</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" ht="28.5" customHeight="1">
+        <v>45811.6</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="17.25" customHeight="1">
       <c r="A21" s="19" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B21" s="15">
-        <v>292312.90000000002</v>
+        <v>1075183.7</v>
       </c>
       <c r="C21" s="15">
-        <v>38760.199999999997</v>
-[...5 lines deleted...]
-        <v>110674.3</v>
+        <v>16015.7</v>
+      </c>
+      <c r="D21" s="35">
+        <v>2387660.7000000002</v>
+      </c>
+      <c r="E21" s="35">
+        <v>21304.5</v>
       </c>
       <c r="F21" s="1">
-        <v>975323.2</v>
+        <v>3698079.5</v>
       </c>
       <c r="G21" s="1">
-        <v>171805.3</v>
+        <v>26720.2</v>
       </c>
       <c r="H21" s="15">
-        <v>1571512.1</v>
+        <v>4968256.0999999996</v>
       </c>
       <c r="I21" s="15">
-        <v>226387.7</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" ht="15" customHeight="1">
+        <v>32228</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="16.5" customHeight="1">
       <c r="A22" s="19" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="B22" s="15">
-        <v>1128993.8999999999</v>
-[...8 lines deleted...]
-        <v>17113.599999999999</v>
+        <v>863487.2</v>
+      </c>
+      <c r="C22" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="35">
+        <v>2013140.7</v>
+      </c>
+      <c r="E22" s="36" t="s">
+        <v>16</v>
       </c>
       <c r="F22" s="1">
-        <v>3506213.1</v>
-[...2 lines deleted...]
-        <v>30064.2</v>
+        <v>3145731.6</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>16</v>
       </c>
       <c r="H22" s="15">
-        <v>4801873.2</v>
+        <v>4221404.2</v>
       </c>
       <c r="I22" s="15">
-        <v>45811.6</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" ht="17.25" customHeight="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="26.25" customHeight="1">
       <c r="A23" s="19" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B23" s="15">
-        <v>1075183.7</v>
+        <v>2876220.9</v>
       </c>
       <c r="C23" s="15">
-        <v>16015.7</v>
-[...5 lines deleted...]
-        <v>21304.5</v>
+        <v>1004.1</v>
+      </c>
+      <c r="D23" s="35">
+        <v>5792041.7000000002</v>
+      </c>
+      <c r="E23" s="35">
+        <v>2049.1999999999998</v>
       </c>
       <c r="F23" s="1">
-        <v>3698079.5</v>
+        <v>8947780.9000000004</v>
       </c>
       <c r="G23" s="1">
-        <v>26720.2</v>
+        <v>3119.5</v>
       </c>
       <c r="H23" s="15">
-        <v>4968256.0999999996</v>
+        <v>12573082.5</v>
       </c>
       <c r="I23" s="15">
-        <v>32228</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="16.5" customHeight="1">
+        <v>4208</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="24.75" customHeight="1">
       <c r="A24" s="19" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B24" s="15">
-        <v>863487.2</v>
-[...8 lines deleted...]
-        <v>16</v>
+        <v>783615.8</v>
+      </c>
+      <c r="C24" s="15">
+        <v>25315.9</v>
+      </c>
+      <c r="D24" s="35">
+        <v>2240466.9</v>
+      </c>
+      <c r="E24" s="35">
+        <v>56848.9</v>
       </c>
       <c r="F24" s="1">
-        <v>3145731.6</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>3361173.1</v>
+      </c>
+      <c r="G24" s="1">
+        <v>90494.8</v>
       </c>
       <c r="H24" s="15">
-        <v>4221404.2</v>
+        <v>5264600.3</v>
       </c>
       <c r="I24" s="15">
-        <v>750</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" ht="26.25" customHeight="1">
+        <v>125367.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="48.75" customHeight="1">
       <c r="A25" s="19" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B25" s="15">
-        <v>2876220.9</v>
+        <v>363849.6</v>
       </c>
       <c r="C25" s="15">
-        <v>1004.1</v>
-[...5 lines deleted...]
-        <v>2049.1999999999998</v>
+        <v>54938.3</v>
+      </c>
+      <c r="D25" s="35">
+        <v>673158.4</v>
+      </c>
+      <c r="E25" s="35">
+        <v>123742.5</v>
       </c>
       <c r="F25" s="1">
-        <v>8947780.9000000004</v>
+        <v>1047464.5</v>
       </c>
       <c r="G25" s="1">
-        <v>3119.5</v>
+        <v>195783.5</v>
       </c>
       <c r="H25" s="15">
-        <v>12573082.5</v>
+        <v>1376846.8</v>
       </c>
       <c r="I25" s="15">
-        <v>4208</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="24.75" customHeight="1">
+        <v>259936.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="27" customHeight="1">
       <c r="A26" s="19" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="B26" s="15">
-        <v>783615.8</v>
+        <v>711758.1</v>
       </c>
       <c r="C26" s="15">
-        <v>25315.9</v>
-[...5 lines deleted...]
-        <v>56848.9</v>
+        <v>21352.7</v>
+      </c>
+      <c r="D26" s="35">
+        <v>1946251.4</v>
+      </c>
+      <c r="E26" s="35">
+        <v>40825.300000000003</v>
       </c>
       <c r="F26" s="1">
-        <v>3361173.1</v>
+        <v>2656070.4</v>
       </c>
       <c r="G26" s="1">
-        <v>90494.8</v>
+        <v>65509.7</v>
       </c>
       <c r="H26" s="15">
-        <v>5264600.3</v>
+        <v>3407982.7</v>
       </c>
       <c r="I26" s="15">
-        <v>125367.9</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" ht="48.75" customHeight="1">
+        <v>101821.4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="27" customHeight="1">
       <c r="A27" s="19" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="B27" s="15">
-        <v>363849.6</v>
+        <v>1121200.8</v>
       </c>
       <c r="C27" s="15">
-        <v>54938.3</v>
-[...5 lines deleted...]
-        <v>123742.5</v>
+        <v>2366.5</v>
+      </c>
+      <c r="D27" s="35">
+        <v>2517196.1</v>
+      </c>
+      <c r="E27" s="35">
+        <v>4181.7</v>
       </c>
       <c r="F27" s="1">
-        <v>1047464.5</v>
+        <v>3910468.9</v>
       </c>
       <c r="G27" s="1">
-        <v>195783.5</v>
+        <v>6296.1</v>
       </c>
       <c r="H27" s="15">
-        <v>1376846.8</v>
+        <v>5332415</v>
       </c>
       <c r="I27" s="15">
-        <v>259936.9</v>
+        <v>10502.8</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="27" customHeight="1">
       <c r="A28" s="19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B28" s="15">
-        <v>711758.1</v>
+        <v>3190296.1</v>
       </c>
       <c r="C28" s="15">
-        <v>21352.7</v>
-[...5 lines deleted...]
-        <v>40825.300000000003</v>
+        <v>209158.2</v>
+      </c>
+      <c r="D28" s="35">
+        <v>6202677.2000000002</v>
+      </c>
+      <c r="E28" s="35">
+        <v>487997.8</v>
       </c>
       <c r="F28" s="1">
-        <v>2656070.4</v>
+        <v>9586775.0999999996</v>
       </c>
       <c r="G28" s="1">
-        <v>65509.7</v>
+        <v>789131</v>
       </c>
       <c r="H28" s="15">
-        <v>3407982.7</v>
+        <v>12806328.1</v>
       </c>
       <c r="I28" s="15">
-        <v>101821.4</v>
-[...4 lines deleted...]
-        <v>17</v>
+        <v>1121344.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="25.5" customHeight="1">
+      <c r="A29" s="20" t="s">
+        <v>10</v>
       </c>
       <c r="B29" s="15">
-        <v>1121200.8</v>
+        <v>185990.7</v>
       </c>
       <c r="C29" s="15">
-        <v>2366.5</v>
-[...5 lines deleted...]
-        <v>4181.7</v>
+        <v>62482.7</v>
+      </c>
+      <c r="D29" s="35">
+        <v>445780.7</v>
+      </c>
+      <c r="E29" s="35">
+        <v>138346.4</v>
       </c>
       <c r="F29" s="1">
-        <v>3910468.9</v>
+        <v>713424</v>
       </c>
       <c r="G29" s="1">
-        <v>6296.1</v>
+        <v>216159</v>
       </c>
       <c r="H29" s="15">
-        <v>5332415</v>
+        <v>1020692.7</v>
       </c>
       <c r="I29" s="15">
-        <v>10502.8</v>
-[...56 lines deleted...]
-      <c r="I31" s="15">
         <v>295291.09999999998</v>
       </c>
     </row>
-    <row r="32" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A32" s="21" t="s">
+    <row r="30" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A30" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="3">
+      <c r="B30" s="3">
         <v>1228148.2</v>
       </c>
-      <c r="C32" s="3">
+      <c r="C30" s="3">
         <v>592952.1</v>
       </c>
-      <c r="D32" s="38">
+      <c r="D30" s="37">
         <v>4630569.8</v>
       </c>
-      <c r="E32" s="38">
+      <c r="E30" s="37">
         <v>1584938.6</v>
       </c>
-      <c r="F32" s="3">
+      <c r="F30" s="3">
         <v>8144397.2999999998</v>
       </c>
-      <c r="G32" s="3">
+      <c r="G30" s="3">
         <v>2601822</v>
       </c>
-      <c r="H32" s="3">
+      <c r="H30" s="3">
         <v>11694476.300000001</v>
       </c>
-      <c r="I32" s="3">
+      <c r="I30" s="3">
         <v>3635410.5</v>
       </c>
     </row>
-    <row r="33" spans="1:9">
-      <c r="A33" s="29" t="s">
+    <row r="31" spans="1:9">
+      <c r="A31" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B33" s="9"/>
-[...6 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A4:I4"/>
-[...4 lines deleted...]
-    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I33"/>
+  <dimension ref="A1:I31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39.28515625" style="6" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" style="6" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" style="6" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="6" customWidth="1"/>
     <col min="5" max="5" width="17.140625" style="6" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="6" customWidth="1"/>
     <col min="7" max="7" width="18.140625" style="6" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="6" customWidth="1"/>
     <col min="9" max="9" width="15.140625" style="6" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="I1" s="35" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="A1" s="34"/>
+    </row>
+    <row r="2" spans="1:9" s="33" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A2" s="65" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="34"/>
-[...36 lines deleted...]
-      <c r="B7" s="42" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="26"/>
+      <c r="F3" s="26"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="26"/>
+      <c r="I3" s="26"/>
+    </row>
+    <row r="4" spans="1:9" ht="14.45" customHeight="1">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="I4" s="7" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="13.15" customHeight="1">
+      <c r="A5" s="66"/>
+      <c r="B5" s="68" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="42"/>
-      <c r="D7" s="42" t="s">
+      <c r="E5" s="68"/>
+      <c r="F5" s="68" t="s">
         <v>48</v>
       </c>
-      <c r="E7" s="42"/>
-      <c r="F7" s="42" t="s">
+      <c r="G5" s="68"/>
+      <c r="H5" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="42"/>
-[...10 lines deleted...]
-      <c r="C8" s="27" t="s">
+      <c r="I5" s="69"/>
+    </row>
+    <row r="6" spans="1:9" ht="33.6" customHeight="1">
+      <c r="A6" s="67"/>
+      <c r="B6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="27" t="s">
+      <c r="D6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="F8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="27" t="s">
+      <c r="F6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="27" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="28" t="s">
+      <c r="H6" s="27" t="s">
+        <v>45</v>
+      </c>
+      <c r="I6" s="28" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="17.25" customHeight="1">
+    <row r="7" spans="1:9" ht="17.25" customHeight="1">
+      <c r="A7" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="1">
+        <v>273999.09999999998</v>
+      </c>
+      <c r="C7" s="1">
+        <v>35547.300000000003</v>
+      </c>
+      <c r="D7" s="1">
+        <v>693552.5</v>
+      </c>
+      <c r="E7" s="1">
+        <v>57347.199999999997</v>
+      </c>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="24"/>
+      <c r="I7" s="24"/>
+    </row>
+    <row r="8" spans="1:9" ht="48" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="1">
+        <v>501648.6</v>
+      </c>
+      <c r="C8" s="1">
+        <v>456262.40000000002</v>
+      </c>
+      <c r="D8" s="1">
+        <v>786437.8</v>
+      </c>
+      <c r="E8" s="1">
+        <v>732830.4</v>
+      </c>
+      <c r="F8" s="1"/>
+      <c r="G8" s="1"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+    </row>
+    <row r="9" spans="1:9" ht="27.75" customHeight="1">
       <c r="A9" s="19" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B9" s="1">
-        <v>273999.09999999998</v>
+        <v>6008.5</v>
       </c>
       <c r="C9" s="1">
-        <v>35547.300000000003</v>
-[...2 lines deleted...]
-      <c r="E9" s="36"/>
+        <v>708</v>
+      </c>
+      <c r="D9" s="1">
+        <v>274010.5</v>
+      </c>
+      <c r="E9" s="1">
+        <v>1012</v>
+      </c>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
-      <c r="H9" s="24"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" ht="48" customHeight="1">
+      <c r="H9" s="15"/>
+      <c r="I9" s="15"/>
+    </row>
+    <row r="10" spans="1:9" ht="27" customHeight="1">
       <c r="A10" s="19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10" s="1">
-        <v>501648.6</v>
+        <v>467227.2</v>
       </c>
       <c r="C10" s="1">
-        <v>456262.40000000002</v>
-[...2 lines deleted...]
-      <c r="E10" s="36"/>
+        <v>13659.7</v>
+      </c>
+      <c r="D10" s="1">
+        <v>957939.3</v>
+      </c>
+      <c r="E10" s="1">
+        <v>23841.9</v>
+      </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="15"/>
       <c r="I10" s="15"/>
     </row>
-    <row r="11" spans="1:9" ht="27.75" customHeight="1">
+    <row r="11" spans="1:9" ht="24.75" customHeight="1">
       <c r="A11" s="19" t="s">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B11" s="1">
-        <v>6008.5</v>
+        <v>116598.9</v>
       </c>
       <c r="C11" s="1">
-        <v>708</v>
-[...2 lines deleted...]
-      <c r="E11" s="36"/>
+        <v>32929.699999999997</v>
+      </c>
+      <c r="D11" s="1">
+        <v>275742.2</v>
+      </c>
+      <c r="E11" s="1">
+        <v>77997.600000000006</v>
+      </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="15"/>
       <c r="I11" s="15"/>
     </row>
-    <row r="12" spans="1:9" ht="27" customHeight="1">
+    <row r="12" spans="1:9" ht="15" customHeight="1">
       <c r="A12" s="19" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B12" s="1">
-        <v>467227.2</v>
-[...5 lines deleted...]
-      <c r="E12" s="36"/>
+        <v>18642.7</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" s="1">
+        <v>107943.8</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="F12" s="1"/>
-      <c r="G12" s="1"/>
+      <c r="G12" s="2"/>
       <c r="H12" s="15"/>
-      <c r="I12" s="15"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:9" ht="24.75" customHeight="1">
+      <c r="I12" s="25"/>
+    </row>
+    <row r="13" spans="1:9" ht="17.25" customHeight="1">
       <c r="A13" s="19" t="s">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B13" s="1">
-        <v>116598.9</v>
+        <v>3054736.9</v>
       </c>
       <c r="C13" s="1">
-        <v>32929.699999999997</v>
-[...2 lines deleted...]
-      <c r="E13" s="36"/>
+        <v>227526.7</v>
+      </c>
+      <c r="D13" s="1">
+        <v>5728639.2999999998</v>
+      </c>
+      <c r="E13" s="1">
+        <v>363399.1</v>
+      </c>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="15"/>
       <c r="I13" s="15"/>
     </row>
-    <row r="14" spans="1:9" ht="15" customHeight="1">
+    <row r="14" spans="1:9" ht="24.75" customHeight="1">
       <c r="A14" s="19" t="s">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="B14" s="1">
-        <v>18642.7</v>
-[...5 lines deleted...]
-      <c r="E14" s="37"/>
+        <v>96006.9</v>
+      </c>
+      <c r="C14" s="1">
+        <v>33022.9</v>
+      </c>
+      <c r="D14" s="1">
+        <v>165902.9</v>
+      </c>
+      <c r="E14" s="1">
+        <v>51485.5</v>
+      </c>
       <c r="F14" s="1"/>
-      <c r="G14" s="2"/>
+      <c r="G14" s="1"/>
       <c r="H14" s="15"/>
-      <c r="I14" s="25"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:9" ht="17.25" customHeight="1">
+      <c r="I14" s="15"/>
+    </row>
+    <row r="15" spans="1:9" ht="25.5" customHeight="1">
       <c r="A15" s="19" t="s">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B15" s="1">
-        <v>3054736.9</v>
-[...5 lines deleted...]
-      <c r="E15" s="36"/>
+        <v>6975.1</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="1">
+        <v>7508.7</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="F15" s="1"/>
-      <c r="G15" s="1"/>
+      <c r="G15" s="2"/>
       <c r="H15" s="15"/>
-      <c r="I15" s="15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:9" ht="24.75" customHeight="1">
+      <c r="I15" s="25"/>
+    </row>
+    <row r="16" spans="1:9" ht="26.25" customHeight="1">
       <c r="A16" s="19" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B16" s="1">
-        <v>96006.9</v>
+        <v>8160389.5</v>
       </c>
       <c r="C16" s="1">
-        <v>33022.9</v>
-[...2 lines deleted...]
-      <c r="E16" s="36"/>
+        <v>25921.3</v>
+      </c>
+      <c r="D16" s="1">
+        <v>16905324.600000001</v>
+      </c>
+      <c r="E16" s="1">
+        <v>66011.7</v>
+      </c>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
     </row>
-    <row r="17" spans="1:9" ht="25.5" customHeight="1">
+    <row r="17" spans="1:9" ht="16.5" customHeight="1">
       <c r="A17" s="19" t="s">
-        <v>22</v>
+        <v>5</v>
       </c>
       <c r="B17" s="1">
-        <v>6975.1</v>
+        <v>114267.5</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="D17" s="36"/>
-      <c r="E17" s="37"/>
+      <c r="D17" s="1">
+        <v>129142.9</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="F17" s="1"/>
       <c r="G17" s="2"/>
       <c r="H17" s="15"/>
       <c r="I17" s="25"/>
     </row>
-    <row r="18" spans="1:9" ht="26.25" customHeight="1">
+    <row r="18" spans="1:9" ht="28.5" customHeight="1">
       <c r="A18" s="19" t="s">
-        <v>4</v>
+        <v>23</v>
       </c>
       <c r="B18" s="1">
-        <v>8160389.5</v>
+        <v>283807.3</v>
       </c>
       <c r="C18" s="1">
-        <v>25921.3</v>
-[...2 lines deleted...]
-      <c r="E18" s="36"/>
+        <v>49163.6</v>
+      </c>
+      <c r="D18" s="1">
+        <v>493775.2</v>
+      </c>
+      <c r="E18" s="1">
+        <v>73066</v>
+      </c>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
     </row>
-    <row r="19" spans="1:9" ht="16.5" customHeight="1">
+    <row r="19" spans="1:9" ht="28.5" customHeight="1">
       <c r="A19" s="19" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B19" s="1">
-        <v>114267.5</v>
-[...5 lines deleted...]
-      <c r="E19" s="37"/>
+        <v>268899.8</v>
+      </c>
+      <c r="C19" s="1">
+        <v>56115.9</v>
+      </c>
+      <c r="D19" s="1">
+        <v>598101.19999999995</v>
+      </c>
+      <c r="E19" s="1">
+        <v>81569.5</v>
+      </c>
       <c r="F19" s="1"/>
-      <c r="G19" s="2"/>
+      <c r="G19" s="1"/>
       <c r="H19" s="15"/>
-      <c r="I19" s="25"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:9" ht="28.5" customHeight="1">
+      <c r="I19" s="15"/>
+    </row>
+    <row r="20" spans="1:9" ht="15" customHeight="1">
       <c r="A20" s="19" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B20" s="1">
-        <v>283807.3</v>
+        <v>1152294.1000000001</v>
       </c>
       <c r="C20" s="1">
-        <v>49163.6</v>
-[...2 lines deleted...]
-      <c r="E20" s="36"/>
+        <v>14800.4</v>
+      </c>
+      <c r="D20" s="1">
+        <v>2266802.6</v>
+      </c>
+      <c r="E20" s="1">
+        <v>37228</v>
+      </c>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
-    <row r="21" spans="1:9" ht="28.5" customHeight="1">
+    <row r="21" spans="1:9" ht="17.25" customHeight="1">
       <c r="A21" s="19" t="s">
-        <v>6</v>
+        <v>24</v>
       </c>
       <c r="B21" s="1">
-        <v>268899.8</v>
+        <v>1148109.2</v>
       </c>
       <c r="C21" s="1">
-        <v>56115.9</v>
-[...2 lines deleted...]
-      <c r="E21" s="36"/>
+        <v>5634.5</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2392902.4</v>
+      </c>
+      <c r="E21" s="1">
+        <v>18243.599999999999</v>
+      </c>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
     </row>
-    <row r="22" spans="1:9" ht="15" customHeight="1">
+    <row r="22" spans="1:9" ht="16.5" customHeight="1">
       <c r="A22" s="19" t="s">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="B22" s="1">
-        <v>1152294.1000000001</v>
+        <v>668167.80000000005</v>
       </c>
       <c r="C22" s="1">
-        <v>14800.4</v>
-[...2 lines deleted...]
-      <c r="E22" s="36"/>
+        <v>1000</v>
+      </c>
+      <c r="D22" s="1">
+        <v>1706021.9</v>
+      </c>
+      <c r="E22" s="1">
+        <v>2200</v>
+      </c>
       <c r="F22" s="1"/>
-      <c r="G22" s="1"/>
+      <c r="G22" s="2"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
     </row>
-    <row r="23" spans="1:9" ht="17.25" customHeight="1">
+    <row r="23" spans="1:9" ht="26.25" customHeight="1">
       <c r="A23" s="19" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B23" s="1">
-        <v>1148109.2</v>
+        <v>2562840.7000000002</v>
       </c>
       <c r="C23" s="1">
-        <v>5634.5</v>
-[...2 lines deleted...]
-      <c r="E23" s="36"/>
+        <v>1113.5</v>
+      </c>
+      <c r="D23" s="1">
+        <v>5259644.8</v>
+      </c>
+      <c r="E23" s="1">
+        <v>120042.1</v>
+      </c>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
     </row>
-    <row r="24" spans="1:9" ht="16.5" customHeight="1">
+    <row r="24" spans="1:9" ht="24.75" customHeight="1">
       <c r="A24" s="19" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B24" s="1">
-        <v>668167.80000000005</v>
+        <v>915893.8</v>
       </c>
       <c r="C24" s="1">
-        <v>1000</v>
-[...2 lines deleted...]
-      <c r="E24" s="37"/>
+        <v>36302.699999999997</v>
+      </c>
+      <c r="D24" s="1">
+        <v>3434127.7</v>
+      </c>
+      <c r="E24" s="1">
+        <v>224257.4</v>
+      </c>
       <c r="F24" s="1"/>
-      <c r="G24" s="2"/>
+      <c r="G24" s="1"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
     </row>
-    <row r="25" spans="1:9" ht="26.25" customHeight="1">
+    <row r="25" spans="1:9" ht="48.75" customHeight="1">
       <c r="A25" s="19" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B25" s="1">
-        <v>2562840.7000000002</v>
+        <v>288524.59999999998</v>
       </c>
       <c r="C25" s="1">
-        <v>1113.5</v>
-[...2 lines deleted...]
-      <c r="E25" s="36"/>
+        <v>51560.3</v>
+      </c>
+      <c r="D25" s="1">
+        <v>975804.7</v>
+      </c>
+      <c r="E25" s="1">
+        <v>122741.9</v>
+      </c>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
     </row>
-    <row r="26" spans="1:9" ht="24.75" customHeight="1">
+    <row r="26" spans="1:9" ht="27" customHeight="1">
       <c r="A26" s="19" t="s">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="B26" s="1">
-        <v>915893.8</v>
+        <v>1006303.2</v>
       </c>
       <c r="C26" s="1">
-        <v>36302.699999999997</v>
-[...2 lines deleted...]
-      <c r="E26" s="36"/>
+        <v>23969.7</v>
+      </c>
+      <c r="D26" s="1">
+        <v>1923623.5</v>
+      </c>
+      <c r="E26" s="1">
+        <v>125829.7</v>
+      </c>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
     </row>
-    <row r="27" spans="1:9" ht="48.75" customHeight="1">
+    <row r="27" spans="1:9" ht="27" customHeight="1">
       <c r="A27" s="19" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="B27" s="1">
-        <v>288524.59999999998</v>
+        <v>1089673.8</v>
       </c>
       <c r="C27" s="1">
-        <v>51560.3</v>
-[...2 lines deleted...]
-      <c r="E27" s="36"/>
+        <v>3669.3</v>
+      </c>
+      <c r="D27" s="1">
+        <v>2465559.9</v>
+      </c>
+      <c r="E27" s="1">
+        <v>7859.2</v>
+      </c>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="15"/>
       <c r="I27" s="15"/>
     </row>
     <row r="28" spans="1:9" ht="27" customHeight="1">
       <c r="A28" s="19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B28" s="1">
-        <v>1006303.2</v>
+        <v>3512111.6</v>
       </c>
       <c r="C28" s="1">
-        <v>23969.7</v>
-[...2 lines deleted...]
-      <c r="E28" s="36"/>
+        <v>285712.40000000002</v>
+      </c>
+      <c r="D28" s="1">
+        <v>6127353.5</v>
+      </c>
+      <c r="E28" s="1">
+        <v>420470.5</v>
+      </c>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="15"/>
       <c r="I28" s="15"/>
     </row>
-    <row r="29" spans="1:9" ht="27" customHeight="1">
+    <row r="29" spans="1:9" ht="25.5" customHeight="1">
       <c r="A29" s="19" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B29" s="1">
-        <v>1089673.8</v>
+        <v>221871.9</v>
       </c>
       <c r="C29" s="1">
-        <v>3669.3</v>
-[...2 lines deleted...]
-      <c r="E29" s="36"/>
+        <v>84267.7</v>
+      </c>
+      <c r="D29" s="1">
+        <v>539623.69999999995</v>
+      </c>
+      <c r="E29" s="1">
+        <v>136834.70000000001</v>
+      </c>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="15"/>
       <c r="I29" s="15"/>
     </row>
-    <row r="30" spans="1:9" ht="27" customHeight="1">
-[...34 lines deleted...]
-      <c r="A32" s="21" t="s">
+    <row r="30" spans="1:9" ht="13.5" customHeight="1">
+      <c r="A30" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B32" s="3">
+      <c r="B30" s="3">
         <v>3656154.9</v>
       </c>
-      <c r="C32" s="3">
+      <c r="C30" s="3">
         <v>1057751.2</v>
       </c>
-      <c r="D32" s="38"/>
-[...17 lines deleted...]
-      <c r="I33" s="5"/>
+      <c r="D30" s="3">
+        <v>6916560.0999999996</v>
+      </c>
+      <c r="E30" s="3">
+        <v>1970901.9</v>
+      </c>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+    </row>
+    <row r="31" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A31" s="72" t="s">
+        <v>52</v>
+      </c>
+      <c r="B31" s="72"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A33:B33"/>
-[...5 lines deleted...]
-    <mergeCell ref="H7:I7"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{102645B2-BB4A-4F76-9CA7-D20BC1D40FAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>