--- v0 (2026-04-15)
+++ v1 (2026-06-24)
@@ -1,74 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1245" yWindow="2430" windowWidth="14790" windowHeight="11010" activeTab="5"/>
+    <workbookView xWindow="1245" yWindow="2430" windowWidth="14790" windowHeight="11010" activeTab="6"/>
   </bookViews>
   <sheets>
     <sheet name="2020" sheetId="5" r:id="rId1"/>
     <sheet name="2021" sheetId="4" r:id="rId2"/>
     <sheet name="2022" sheetId="3" r:id="rId3"/>
     <sheet name="2023" sheetId="6" r:id="rId4"/>
     <sheet name="2024" sheetId="7" r:id="rId5"/>
     <sheet name="2025" sheetId="8" r:id="rId6"/>
+    <sheet name="2026" sheetId="9" r:id="rId7"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="247" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="67">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Издательская деятельность</t>
   </si>
   <si>
     <t>Производство кино-, видеофильмов и телевизионных программ, деятельность в сфере звукозаписи и издания музыкальных произведений</t>
   </si>
   <si>
     <t>Деятельность по созданию программ и телерадиовещание</t>
   </si>
   <si>
     <t>Компьютерное программирование, консультационные и другие сопутствующие услуги</t>
   </si>
   <si>
     <t>Деятельность в области информационного обслуживания</t>
   </si>
   <si>
     <t>Деятельность холдинговых компаний</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
@@ -210,50 +212,65 @@
     <t>индексы физического обьема отчетного периода 2022г., к сответсвующему периоду  2021г., процентах</t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2023г., к сответсвующему периоду  2022г., процентах</t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2024г., к сответсвующему периоду  2023г., процентах</t>
   </si>
   <si>
     <t>Дата опубликования: 28.02.2025</t>
   </si>
   <si>
     <t>Дата следующего опубликования: 29.05.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг 2025 год* </t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2025г., к сответсвующему периоду  2024г., процентах</t>
   </si>
   <si>
     <t>Дата следующего опубликования: 29.05.2026</t>
   </si>
   <si>
     <t>Дата опубликования: 27.02.2026</t>
+  </si>
+  <si>
+    <t>Дата опубликования: 29.05.2026</t>
+  </si>
+  <si>
+    <t>Дата следующего опубликования: 28.08.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг 2026 год* </t>
+  </si>
+  <si>
+    <t>индексы физического обьема отчетного периода 2026г., к сответсвующему периоду  2025г., процентах</t>
+  </si>
+  <si>
+    <t>* Без объема услуг ненаблюдаемого сектора экономики.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -507,51 +524,51 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -817,50 +834,54 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I68"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection sqref="A1:IV1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="15" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="15.5703125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="28" customFormat="1" ht="15.75">
       <c r="A1" s="35" t="s">
         <v>43</v>
@@ -5202,51 +5223,51 @@
       <c r="A32" s="42" t="s">
         <v>50</v>
       </c>
       <c r="B32" s="43"/>
       <c r="C32" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I32"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+    <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="26.42578125" style="26" customWidth="1"/>
     <col min="3" max="3" width="21" style="26" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="26" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="18" style="26" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="26" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="26" customWidth="1"/>
     <col min="9" max="9" width="22.140625" style="26" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="30"/>
       <c r="I1" s="31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="30"/>
@@ -6004,88 +6025,622 @@
       <c r="C31" s="8">
         <v>76.3</v>
       </c>
       <c r="D31" s="34">
         <v>5832192.7000000002</v>
       </c>
       <c r="E31" s="34">
         <v>93</v>
       </c>
       <c r="F31" s="34">
         <v>10170048</v>
       </c>
       <c r="G31" s="34">
         <v>95.5</v>
       </c>
       <c r="H31" s="8">
         <v>14481521.1</v>
       </c>
       <c r="I31" s="8">
         <v>28.9</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="42" t="s">
         <v>50</v>
+      </c>
+      <c r="B32" s="43"/>
+      <c r="C32" s="43"/>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:I6"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:I32"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="41.28515625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="17" style="26" customWidth="1"/>
+    <col min="3" max="3" width="21" style="26" customWidth="1"/>
+    <col min="4" max="4" width="15" style="26" customWidth="1"/>
+    <col min="5" max="5" width="25.7109375" style="26" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" style="26" customWidth="1"/>
+    <col min="7" max="7" width="21.140625" style="26" customWidth="1"/>
+    <col min="8" max="8" width="13.5703125" style="26" customWidth="1"/>
+    <col min="9" max="9" width="22.140625" style="26" customWidth="1"/>
+    <col min="10" max="16384" width="8.85546875" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9">
+      <c r="A1" s="30"/>
+      <c r="I1" s="31" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" s="30"/>
+      <c r="I2" s="31" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="30"/>
+    </row>
+    <row r="4" spans="1:9" s="29" customFormat="1" ht="15.75">
+      <c r="A4" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" s="1"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+    </row>
+    <row r="6" spans="1:9" ht="12" customHeight="1">
+      <c r="A6" s="45"/>
+      <c r="B6" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="38"/>
+    </row>
+    <row r="7" spans="1:9" ht="58.5" customHeight="1">
+      <c r="A7" s="46"/>
+      <c r="B7" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="F7" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="H7" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="I7" s="25" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A8" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="5">
+        <v>273999.09999999998</v>
+      </c>
+      <c r="C8" s="5">
+        <v>305.5</v>
+      </c>
+      <c r="D8" s="33"/>
+      <c r="E8" s="33"/>
+      <c r="F8" s="33"/>
+      <c r="G8" s="33"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+    </row>
+    <row r="9" spans="1:9" ht="32.450000000000003" customHeight="1">
+      <c r="A9" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="5">
+        <v>501648.6</v>
+      </c>
+      <c r="C9" s="5">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="D9" s="33"/>
+      <c r="E9" s="33"/>
+      <c r="F9" s="33"/>
+      <c r="G9" s="33"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+    </row>
+    <row r="10" spans="1:9" ht="21.6" customHeight="1">
+      <c r="A10" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="5">
+        <v>6008.5</v>
+      </c>
+      <c r="C10" s="5">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+    </row>
+    <row r="11" spans="1:9" ht="22.15" customHeight="1">
+      <c r="A11" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="5">
+        <v>467227.2</v>
+      </c>
+      <c r="C11" s="5">
+        <v>70.5</v>
+      </c>
+      <c r="D11" s="33"/>
+      <c r="E11" s="33"/>
+      <c r="F11" s="33"/>
+      <c r="G11" s="33"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+    </row>
+    <row r="12" spans="1:9" ht="12.6" customHeight="1">
+      <c r="A12" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="5">
+        <v>116598.9</v>
+      </c>
+      <c r="C12" s="5">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="D12" s="33"/>
+      <c r="E12" s="33"/>
+      <c r="F12" s="33"/>
+      <c r="G12" s="33"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="5">
+        <v>18642.7</v>
+      </c>
+      <c r="C13" s="5">
+        <v>136.1</v>
+      </c>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="5">
+        <v>3178791.7</v>
+      </c>
+      <c r="C14" s="5">
+        <v>95.9</v>
+      </c>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+    </row>
+    <row r="15" spans="1:9" ht="14.45" customHeight="1">
+      <c r="A15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="5">
+        <v>96006.9</v>
+      </c>
+      <c r="C15" s="5">
+        <v>78.599999999999994</v>
+      </c>
+      <c r="D15" s="33"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="33"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+    </row>
+    <row r="16" spans="1:9" ht="22.5">
+      <c r="A16" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="5">
+        <v>6975.1</v>
+      </c>
+      <c r="C16" s="5">
+        <v>31</v>
+      </c>
+      <c r="D16" s="33"/>
+      <c r="E16" s="33"/>
+      <c r="F16" s="33"/>
+      <c r="G16" s="33"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+    </row>
+    <row r="17" spans="1:9" ht="22.15" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="5">
+        <v>8160389.5</v>
+      </c>
+      <c r="C17" s="5">
+        <v>78.8</v>
+      </c>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+    </row>
+    <row r="18" spans="1:9">
+      <c r="A18" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="5">
+        <v>114267.5</v>
+      </c>
+      <c r="C18" s="5">
+        <v>108.1</v>
+      </c>
+      <c r="D18" s="33"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="33"/>
+      <c r="G18" s="33"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+    </row>
+    <row r="19" spans="1:9" ht="21.6" customHeight="1">
+      <c r="A19" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="5">
+        <v>283807.3</v>
+      </c>
+      <c r="C19" s="5">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="D19" s="33"/>
+      <c r="E19" s="33"/>
+      <c r="F19" s="33"/>
+      <c r="G19" s="33"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+    </row>
+    <row r="20" spans="1:9" ht="22.5">
+      <c r="A20" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="5">
+        <v>268899.8</v>
+      </c>
+      <c r="C20" s="5">
+        <v>83.8</v>
+      </c>
+      <c r="D20" s="33"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="33"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="5">
+        <v>1152294.1000000001</v>
+      </c>
+      <c r="C21" s="5">
+        <v>93</v>
+      </c>
+      <c r="D21" s="33"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="33"/>
+      <c r="G21" s="33"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="5">
+        <v>1148109.2</v>
+      </c>
+      <c r="C22" s="5">
+        <v>107.1</v>
+      </c>
+      <c r="D22" s="33"/>
+      <c r="E22" s="33"/>
+      <c r="F22" s="33"/>
+      <c r="G22" s="33"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="5">
+        <v>668167.80000000005</v>
+      </c>
+      <c r="C23" s="5">
+        <v>70.5</v>
+      </c>
+      <c r="D23" s="33"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="33"/>
+      <c r="G23" s="33"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+    </row>
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="5">
+        <v>2562840.7000000002</v>
+      </c>
+      <c r="C24" s="5">
+        <v>81.2</v>
+      </c>
+      <c r="D24" s="33"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="33"/>
+      <c r="G24" s="33"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+    </row>
+    <row r="25" spans="1:9" ht="22.5">
+      <c r="A25" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B25" s="5">
+        <v>915893.8</v>
+      </c>
+      <c r="C25" s="5">
+        <v>106.4</v>
+      </c>
+      <c r="D25" s="33"/>
+      <c r="E25" s="33"/>
+      <c r="F25" s="33"/>
+      <c r="G25" s="33"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+    </row>
+    <row r="26" spans="1:9" ht="35.450000000000003" customHeight="1">
+      <c r="A26" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="5">
+        <v>288524.59999999998</v>
+      </c>
+      <c r="C26" s="5">
+        <v>72.2</v>
+      </c>
+      <c r="D26" s="33"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="33"/>
+      <c r="G26" s="33"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+    </row>
+    <row r="27" spans="1:9" ht="10.9" customHeight="1">
+      <c r="A27" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B27" s="5">
+        <v>1006303.2</v>
+      </c>
+      <c r="C27" s="5">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="D27" s="33"/>
+      <c r="E27" s="33"/>
+      <c r="F27" s="33"/>
+      <c r="G27" s="33"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+    </row>
+    <row r="28" spans="1:9" ht="22.5">
+      <c r="A28" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="5">
+        <v>1089673.8</v>
+      </c>
+      <c r="C28" s="5">
+        <v>92.6</v>
+      </c>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+    </row>
+    <row r="29" spans="1:9" ht="24" customHeight="1">
+      <c r="A29" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="5">
+        <v>3512111.6</v>
+      </c>
+      <c r="C29" s="5">
+        <v>104.8</v>
+      </c>
+      <c r="D29" s="33"/>
+      <c r="E29" s="33"/>
+      <c r="F29" s="33"/>
+      <c r="G29" s="33"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+    </row>
+    <row r="30" spans="1:9" ht="22.5">
+      <c r="A30" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="B30" s="5">
+        <v>547958.9</v>
+      </c>
+      <c r="C30" s="5">
+        <v>50.3</v>
+      </c>
+      <c r="D30" s="33"/>
+      <c r="E30" s="33"/>
+      <c r="F30" s="33"/>
+      <c r="G30" s="33"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+    </row>
+    <row r="31" spans="1:9" ht="15" customHeight="1">
+      <c r="A31" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B31" s="5">
+        <v>4562443.5</v>
+      </c>
+      <c r="C31" s="5">
+        <v>204.3</v>
+      </c>
+      <c r="D31" s="34"/>
+      <c r="E31" s="34"/>
+      <c r="F31" s="34"/>
+      <c r="G31" s="34"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" s="42" t="s">
+        <v>66</v>
       </c>
       <c r="B32" s="43"/>
       <c r="C32" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A32:C32"/>
     <mergeCell ref="A4:I4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -6094,102 +6649,106 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{945DE93B-C705-4768-AB3C-BCD2EEDB7776}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{945DE93B-C705-4768-AB3C-BCD2EEDB7776}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>