--- v1 (2026-06-24)
+++ v2 (2026-09-03)
@@ -1,76 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1245" yWindow="2430" windowWidth="14790" windowHeight="11010" activeTab="6"/>
+    <workbookView xWindow="1020" yWindow="-135" windowWidth="22140" windowHeight="9945"/>
   </bookViews>
   <sheets>
-    <sheet name="2020" sheetId="5" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="2026" sheetId="9" r:id="rId7"/>
+    <sheet name="Метаданные" sheetId="11" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="10" r:id="rId2"/>
+    <sheet name="2020" sheetId="5" r:id="rId3"/>
+    <sheet name="2021" sheetId="4" r:id="rId4"/>
+    <sheet name="2022" sheetId="3" r:id="rId5"/>
+    <sheet name="2023" sheetId="6" r:id="rId6"/>
+    <sheet name="2024" sheetId="7" r:id="rId7"/>
+    <sheet name="2025" sheetId="8" r:id="rId8"/>
+    <sheet name="2026" sheetId="9" r:id="rId9"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="104">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Издательская деятельность</t>
   </si>
   <si>
     <t>Производство кино-, видеофильмов и телевизионных программ, деятельность в сфере звукозаписи и издания музыкальных произведений</t>
   </si>
   <si>
     <t>Деятельность по созданию программ и телерадиовещание</t>
   </si>
   <si>
     <t>Компьютерное программирование, консультационные и другие сопутствующие услуги</t>
   </si>
   <si>
     <t>Деятельность в области информационного обслуживания</t>
   </si>
   <si>
     <t>Деятельность холдинговых компаний</t>
   </si>
   <si>
     <t>Операции с недвижимым имуществом</t>
   </si>
   <si>
@@ -175,112 +179,266 @@
   <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг 2021 год* </t>
   </si>
   <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг 2022 год* </t>
   </si>
   <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг 2020 год* </t>
   </si>
   <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг 2024 год* </t>
   </si>
   <si>
     <t>Январь-март</t>
   </si>
   <si>
     <t>Январь-июнь</t>
   </si>
   <si>
     <t>Январь-сентябрь</t>
   </si>
   <si>
     <t>Январь-декабрь</t>
   </si>
   <si>
-    <t>всего, тыс. тенге</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">       *С учетом ненаблюдаемого сектора экономики.</t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2020г., к сответсвующему периоду  2019г., процентах</t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2021г., к сответсвующему периоду  2020г., процентах</t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2022г., к сответсвующему периоду  2021г., процентах</t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2023г., к сответсвующему периоду  2022г., процентах</t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2024г., к сответсвующему периоду  2023г., процентах</t>
   </si>
   <si>
-    <t>Дата опубликования: 28.02.2025</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг 2025 год* </t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2025г., к сответсвующему периоду  2024г., процентах</t>
   </si>
   <si>
-    <t>Дата следующего опубликования: 29.05.2026</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Объем оказанных услуг и индексы физического объема по видам услуг 2026 год* </t>
   </si>
   <si>
     <t>индексы физического обьема отчетного периода 2026г., к сответсвующему периоду  2025г., процентах</t>
   </si>
   <si>
     <t>* Без объема услуг ненаблюдаемого сектора экономики.</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем оказанных услуг </t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2020 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Стоимость оказанных услуг в размере средств, поступивших от предприятий, учреждений, населения в уплату за оказанные им услуги</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Расчет показателей по статистике коммерческих услуг осуществляется в соответствии с Методикой по формированию показателей по статистике коммерческих услуг, утвержденной приказом Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан от 9 февраля 2016 года №32 и Международными рекомендациями по статистике услуг Евростата</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Основным источником информации об объемах оказанных услуг республики и ее регионов являются данные, полученные по итогам обследования статистической формы 2-услуги «Отчет об объеме оказанных услуг» (индекс 2-услуги, периодичность - квартальная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">В сфере коммерческих услуг используется статистический Справочник услуг </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/23/)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>, разработанный на базе национальных классификаторов «Классификатор продукции по видам экономической деятельности» (КПВЭД) и «Общий классификатор видов экономической деятельности» (ОКЭД)</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="12"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t>(https://stat.gov.kz/ru/classifiers/statistical/21/)</t>
+    </r>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/15/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702489?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> nu.sarsenbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Отдел статистики торговли и услуг</t>
+  </si>
+  <si>
+    <t>Сарсенбаева Нургул Конысбаевна</t>
+  </si>
+  <si>
+    <t>Объем оказанных услуг и индексы физического объема по видам услуг</t>
+  </si>
+  <si>
+    <t>87242263039</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kyzylorda/dynamic-tables/4490/</t>
+  </si>
+  <si>
+    <t>всего, тыс. теңге</t>
+  </si>
+  <si>
+    <t>тыс. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="21">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
@@ -289,50 +447,120 @@
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -389,54 +617,59 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
@@ -461,114 +694,187 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="3">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -811,5944 +1117,6293 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/15/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I68"/>
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="50" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" style="50" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="33"/>
+      <c r="B1" s="33"/>
+    </row>
+    <row r="2" spans="1:13" s="36" customFormat="1">
+      <c r="A2" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="35">
+        <v>201101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="36" customFormat="1">
+      <c r="A3" s="34" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="35" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="36" customFormat="1">
+      <c r="A4" s="34" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="37" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="36" customFormat="1">
+      <c r="A5" s="38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="36" customFormat="1">
+      <c r="A6" s="38" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" s="35" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="36" customFormat="1" ht="25.5">
+      <c r="A7" s="34" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" s="39" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="36" customFormat="1">
+      <c r="A8" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="B8" s="37" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="36" customFormat="1" ht="51">
+      <c r="A9" s="34" t="s">
+        <v>71</v>
+      </c>
+      <c r="B9" s="39" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="36" customFormat="1" ht="38.25">
+      <c r="A10" s="34" t="s">
+        <v>73</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="36" customFormat="1">
+      <c r="A11" s="34" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="40"/>
+      <c r="M11" s="41"/>
+    </row>
+    <row r="12" spans="1:13" s="36" customFormat="1" ht="51">
+      <c r="A12" s="34" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" s="41"/>
+    </row>
+    <row r="13" spans="1:13" s="36" customFormat="1">
+      <c r="A13" s="43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="M13" s="41"/>
+    </row>
+    <row r="14" spans="1:13" s="36" customFormat="1">
+      <c r="A14" s="43" t="s">
+        <v>80</v>
+      </c>
+      <c r="B14" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="M14" s="41"/>
+    </row>
+    <row r="15" spans="1:13" s="36" customFormat="1">
+      <c r="A15" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="B15" s="44" t="s">
+        <v>82</v>
+      </c>
+      <c r="M15" s="41"/>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="B16" s="45">
+        <v>46266</v>
+      </c>
+      <c r="M16" s="46"/>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" s="34" t="s">
+        <v>84</v>
+      </c>
+      <c r="B17" s="45">
+        <v>46356</v>
+      </c>
+      <c r="M17" s="47"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="34" t="s">
+        <v>85</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>97</v>
+      </c>
+      <c r="M18" s="46"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="56" t="s">
+        <v>98</v>
+      </c>
+      <c r="M19" s="47"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="34" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>100</v>
+      </c>
+      <c r="M20" s="46"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="34" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="55" t="s">
+        <v>96</v>
+      </c>
+      <c r="M21" s="47"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="48"/>
+      <c r="B22" s="49"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="47"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="46"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="47"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="46"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2" display="https://stat.gov.kz/ru/classifiers/statistical/21/"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="26" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="26" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="26"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="51"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="52" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="52" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="52" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="52" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="52" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="52"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="53" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="52"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="52"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="54" t="s">
+        <v>95</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:I69"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:IV1"/>
+      <selection activeCell="K13" sqref="K13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="2" customWidth="1"/>
     <col min="2" max="2" width="11" style="2" customWidth="1"/>
     <col min="3" max="3" width="15" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="15.5703125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="28" customFormat="1" ht="15.75">
-      <c r="A1" s="35" t="s">
+    <row r="2" spans="1:9" s="59" customFormat="1" ht="15.75">
+      <c r="A2" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="35"/>
-[...15 lines deleted...]
-      <c r="B3" s="37" t="s">
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="9"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="10"/>
+    </row>
+    <row r="4" spans="1:9" ht="16.149999999999999" customHeight="1">
+      <c r="A4" s="61"/>
+      <c r="B4" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="37"/>
-      <c r="D3" s="37" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62" t="s">
         <v>46</v>
       </c>
-      <c r="E3" s="37"/>
-      <c r="F3" s="37" t="s">
+      <c r="E4" s="62"/>
+      <c r="F4" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="G3" s="37"/>
-      <c r="H3" s="37" t="s">
+      <c r="G4" s="62"/>
+      <c r="H4" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="I3" s="38"/>
-[...29 lines deleted...]
-      <c r="A5" s="11" t="s">
+      <c r="I4" s="63"/>
+    </row>
+    <row r="5" spans="1:9" ht="89.45" customHeight="1">
+      <c r="A5" s="61"/>
+      <c r="B5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G5" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B6" s="5">
         <v>90331.1</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C6" s="5">
         <v>84.7</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D6" s="5">
         <v>162111</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E6" s="5">
         <v>48.7</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F6" s="5">
         <v>250220.6</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G6" s="5">
         <v>40.9</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H6" s="12">
         <v>599990.4</v>
       </c>
-      <c r="I5" s="12">
+      <c r="I6" s="12">
         <v>99.2</v>
       </c>
     </row>
-    <row r="6" spans="1:9" ht="22.5">
-      <c r="A6" s="11" t="s">
+    <row r="7" spans="1:9" ht="22.5">
+      <c r="A7" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B7" s="5">
         <v>51166.8</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C7" s="5">
         <v>89.9</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D7" s="5">
         <v>91822.399999999994</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E7" s="5">
         <v>85</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F7" s="5">
         <v>133087.70000000001</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G7" s="5">
         <v>83.2</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H7" s="13">
         <v>175137.2</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I7" s="13">
         <v>79.5</v>
       </c>
     </row>
-    <row r="7" spans="1:9">
-      <c r="A7" s="11" t="s">
+    <row r="8" spans="1:9">
+      <c r="A8" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B8" s="5">
         <v>51817</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C8" s="5">
         <v>189.4</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D8" s="5">
         <v>264256.3</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E8" s="5">
         <v>119.9</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F8" s="5">
         <v>378548.3</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G8" s="5">
         <v>104.3</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H8" s="13">
         <v>483004.4</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I8" s="13">
         <v>94.2</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="22.5">
-      <c r="A8" s="11" t="s">
+    <row r="9" spans="1:9" ht="22.5">
+      <c r="A9" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B9" s="5">
         <v>144692.5</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C9" s="5">
         <v>69.3</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D9" s="5">
         <v>288321</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E9" s="5">
         <v>74</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F9" s="5">
         <v>488758</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G9" s="5">
         <v>85.4</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H9" s="13">
         <v>766791</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I9" s="13">
         <v>81.900000000000006</v>
       </c>
     </row>
-    <row r="9" spans="1:9">
-      <c r="A9" s="11" t="s">
+    <row r="10" spans="1:9">
+      <c r="A10" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B10" s="5">
         <v>18014.8</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C10" s="5">
         <v>93.9</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D10" s="5">
         <v>40069.1</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E10" s="5">
         <v>92.3</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F10" s="5">
         <v>73001.399999999994</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G10" s="5">
         <v>121.5</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H10" s="13">
         <v>162601.9</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I10" s="13">
         <v>223.5</v>
       </c>
     </row>
-    <row r="10" spans="1:9">
-      <c r="A10" s="4" t="s">
+    <row r="11" spans="1:9">
+      <c r="A11" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="14" t="s">
+      <c r="B11" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="C10" s="14" t="s">
+      <c r="C11" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="D10" s="5">
+      <c r="D11" s="5">
         <v>27015.5</v>
       </c>
-      <c r="E10" s="5">
+      <c r="E11" s="5">
         <v>41.1</v>
       </c>
-      <c r="F10" s="5">
+      <c r="F11" s="5">
         <v>55602.400000000001</v>
       </c>
-      <c r="G10" s="5">
+      <c r="G11" s="5">
         <v>45.4</v>
       </c>
-      <c r="H10" s="13">
+      <c r="H11" s="13">
         <v>85375.4</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I11" s="13">
         <v>50.6</v>
-      </c>
-[...27 lines deleted...]
-        <v>91.1</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5">
+        <v>1908137.8</v>
+      </c>
+      <c r="C12" s="5">
+        <v>132.6</v>
+      </c>
+      <c r="D12" s="5">
+        <v>3288473.7</v>
+      </c>
+      <c r="E12" s="5">
+        <v>97.2</v>
+      </c>
+      <c r="F12" s="5">
+        <v>4700467.5999999996</v>
+      </c>
+      <c r="G12" s="5">
+        <v>89.2</v>
+      </c>
+      <c r="H12" s="13">
+        <v>6346355.2999999998</v>
+      </c>
+      <c r="I12" s="13">
+        <v>91.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B13" s="5">
         <v>202487.8</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C13" s="5">
         <v>114.1</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D13" s="5">
         <v>352893.8</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E13" s="5">
         <v>103</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F13" s="5">
         <v>499114.3</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G13" s="5">
         <v>104.4</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H13" s="13">
         <v>693104.2</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I13" s="13">
         <v>83.2</v>
-      </c>
-[...27 lines deleted...]
-        <v>16.7</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="22.5">
       <c r="A14" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B14" s="5">
+        <v>19695</v>
+      </c>
+      <c r="C14" s="5">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="D14" s="5">
+        <v>35989</v>
+      </c>
+      <c r="E14" s="5">
+        <v>13.5</v>
+      </c>
+      <c r="F14" s="5">
+        <v>38576</v>
+      </c>
+      <c r="G14" s="5">
+        <v>13.4</v>
+      </c>
+      <c r="H14" s="13">
+        <v>64625</v>
+      </c>
+      <c r="I14" s="13">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B15" s="5">
         <v>5904537.7000000002</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C15" s="5">
         <v>118.5</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D15" s="5">
         <v>10016293.699999999</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E15" s="5">
         <v>71</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F15" s="5">
         <v>15753965.9</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G15" s="5">
         <v>69.099999999999994</v>
       </c>
-      <c r="H14" s="13">
+      <c r="H15" s="13">
         <v>26795612.800000001</v>
       </c>
-      <c r="I14" s="13">
+      <c r="I15" s="13">
         <v>79.7</v>
-      </c>
-[...27 lines deleted...]
-        <v>651.70000000000005</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="5">
+        <v>75089.2</v>
+      </c>
+      <c r="C16" s="5">
+        <v>851.2</v>
+      </c>
+      <c r="D16" s="5">
+        <v>347652.1</v>
+      </c>
+      <c r="E16" s="5">
+        <v>2329.3000000000002</v>
+      </c>
+      <c r="F16" s="5">
+        <v>660092</v>
+      </c>
+      <c r="G16" s="5">
+        <v>1335.1</v>
+      </c>
+      <c r="H16" s="13">
+        <v>1101818.6000000001</v>
+      </c>
+      <c r="I16" s="13">
+        <v>651.70000000000005</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
+      <c r="A17" s="15" t="s">
         <v>31</v>
       </c>
-      <c r="B16" s="5">
+      <c r="B17" s="5">
         <v>202138.3</v>
       </c>
-      <c r="C16" s="5">
+      <c r="C17" s="5">
         <v>266.5</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D17" s="5">
         <v>299681.59999999998</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E17" s="5">
         <v>96.3</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F17" s="5">
         <v>507141.5</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G17" s="5">
         <v>88</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H17" s="13">
         <v>814575.1</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I17" s="13">
         <v>119.4</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="22.5">
-      <c r="A17" s="15" t="s">
+    <row r="18" spans="1:9" ht="22.5">
+      <c r="A18" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B18" s="5">
         <v>91727</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C18" s="5">
         <v>262.8</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>295703.09999999998</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E18" s="5">
         <v>345.9</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F18" s="5">
         <v>596816.5</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G18" s="5">
         <v>219.4</v>
       </c>
-      <c r="H17" s="13">
+      <c r="H18" s="13">
         <v>805529.7</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I18" s="13">
         <v>142.69999999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:9">
-      <c r="A18" s="15" t="s">
+    <row r="19" spans="1:9">
+      <c r="A19" s="15" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="5">
+      <c r="B19" s="5">
         <v>233673.60000000001</v>
       </c>
-      <c r="C18" s="5">
+      <c r="C19" s="5">
         <v>111.3</v>
       </c>
-      <c r="D18" s="5">
+      <c r="D19" s="5">
         <v>538084.9</v>
       </c>
-      <c r="E18" s="5">
+      <c r="E19" s="5">
         <v>75</v>
       </c>
-      <c r="F18" s="5">
+      <c r="F19" s="5">
         <v>826020.6</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G19" s="5">
         <v>81.5</v>
       </c>
-      <c r="H18" s="13">
+      <c r="H19" s="13">
         <v>1417622.1</v>
       </c>
-      <c r="I18" s="13">
+      <c r="I19" s="13">
         <v>152.4</v>
       </c>
     </row>
-    <row r="19" spans="1:9">
-      <c r="A19" s="16" t="s">
+    <row r="20" spans="1:9">
+      <c r="A20" s="16" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="5">
+      <c r="B20" s="5">
         <v>669939.4</v>
       </c>
-      <c r="C19" s="5">
+      <c r="C20" s="5">
         <v>100</v>
       </c>
-      <c r="D19" s="5">
+      <c r="D20" s="5">
         <v>1262894.8999999999</v>
       </c>
-      <c r="E19" s="5">
+      <c r="E20" s="5">
         <v>100</v>
       </c>
-      <c r="F19" s="5">
+      <c r="F20" s="5">
         <v>1898768</v>
       </c>
-      <c r="G19" s="5">
+      <c r="G20" s="5">
         <v>100</v>
       </c>
-      <c r="H19" s="13">
+      <c r="H20" s="13">
         <v>2572233.6</v>
       </c>
-      <c r="I19" s="13">
+      <c r="I20" s="13">
         <v>104.5</v>
       </c>
     </row>
-    <row r="20" spans="1:9">
-      <c r="A20" s="15" t="s">
+    <row r="21" spans="1:9">
+      <c r="A21" s="15" t="s">
         <v>33</v>
       </c>
-      <c r="B20" s="5">
+      <c r="B21" s="5">
         <v>446092.5</v>
       </c>
-      <c r="C20" s="5">
+      <c r="C21" s="5">
         <v>91.6</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D21" s="5">
         <v>829242.6</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E21" s="5">
         <v>81</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F21" s="5">
         <v>1240372.3</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G21" s="5">
         <v>76.5</v>
       </c>
-      <c r="H20" s="13">
+      <c r="H21" s="13">
         <v>2044747.3</v>
       </c>
-      <c r="I20" s="13">
+      <c r="I21" s="13">
         <v>66.099999999999994</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="22.5">
-      <c r="A21" s="17" t="s">
+    <row r="22" spans="1:9" ht="22.5">
+      <c r="A22" s="17" t="s">
         <v>34</v>
       </c>
-      <c r="B21" s="5">
+      <c r="B22" s="5">
         <v>1162076.6000000001</v>
       </c>
-      <c r="C21" s="13">
+      <c r="C22" s="13">
         <v>114.9</v>
       </c>
-      <c r="D21" s="13">
+      <c r="D22" s="13">
         <v>2546191.1</v>
       </c>
-      <c r="E21" s="13">
+      <c r="E22" s="13">
         <v>121.1</v>
       </c>
-      <c r="F21" s="13">
+      <c r="F22" s="13">
         <v>3744173.3</v>
       </c>
-      <c r="G21" s="13">
+      <c r="G22" s="13">
         <v>113.6</v>
       </c>
-      <c r="H21" s="13">
+      <c r="H22" s="13">
         <v>4950638.4000000004</v>
       </c>
-      <c r="I21" s="13">
+      <c r="I22" s="13">
         <v>88.4</v>
       </c>
     </row>
-    <row r="22" spans="1:9">
-      <c r="A22" s="17" t="s">
+    <row r="23" spans="1:9">
+      <c r="A23" s="17" t="s">
         <v>35</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B23" s="13">
         <v>625362.69999999995</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C23" s="13">
         <v>104.4</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D23" s="13">
         <v>1213720.3999999999</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E23" s="13">
         <v>99.2</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F23" s="13">
         <v>1747543.7</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G23" s="13">
         <v>95.2</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H23" s="13">
         <v>2578783.9</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I23" s="13">
         <v>184.2</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="22.5">
-      <c r="A23" s="17" t="s">
+    <row r="24" spans="1:9" ht="22.5">
+      <c r="A24" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B24" s="13">
         <v>141578.6</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C24" s="13">
         <v>91.9</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D24" s="13">
         <v>290212.7</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E24" s="13">
         <v>82.3</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F24" s="13">
         <v>440211.9</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G24" s="13">
         <v>80</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H24" s="13">
         <v>640160.5</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I24" s="13">
         <v>81.2</v>
-      </c>
-[...27 lines deleted...]
-        <v>108.8</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="22.5">
       <c r="A25" s="11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B25" s="13">
-        <v>244425.2</v>
+        <v>4895062.5999999996</v>
       </c>
       <c r="C25" s="13">
-        <v>111.8</v>
+        <v>110.9</v>
       </c>
       <c r="D25" s="13">
-        <v>517202.2</v>
+        <v>11436360.699999999</v>
       </c>
       <c r="E25" s="13">
-        <v>104.5</v>
+        <v>120.8</v>
       </c>
       <c r="F25" s="13">
-        <v>703015.2</v>
+        <v>16730042.800000001</v>
       </c>
       <c r="G25" s="13">
-        <v>104.5</v>
+        <v>114.3</v>
       </c>
       <c r="H25" s="13">
-        <v>910685.2</v>
+        <v>23522611.600000001</v>
       </c>
       <c r="I25" s="13">
-        <v>101.4</v>
+        <v>108.8</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="11" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="B26" s="13">
-        <v>669044.1</v>
+        <v>244425.2</v>
       </c>
       <c r="C26" s="13">
-        <v>131.6</v>
+        <v>111.8</v>
       </c>
       <c r="D26" s="13">
-        <v>1379137.7</v>
+        <v>517202.2</v>
       </c>
       <c r="E26" s="13">
-        <v>117.8</v>
+        <v>104.5</v>
       </c>
       <c r="F26" s="13">
-        <v>2107356.7999999998</v>
+        <v>703015.2</v>
       </c>
       <c r="G26" s="13">
-        <v>124.9</v>
+        <v>104.5</v>
       </c>
       <c r="H26" s="13">
-        <v>2939155.4</v>
+        <v>910685.2</v>
       </c>
       <c r="I26" s="13">
-        <v>135.9</v>
+        <v>101.4</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="22.5">
       <c r="A27" s="11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B27" s="13">
-        <v>2678</v>
+        <v>669044.1</v>
       </c>
       <c r="C27" s="13">
-        <v>335.7</v>
-[...5 lines deleted...]
-        <v>76.5</v>
+        <v>131.6</v>
+      </c>
+      <c r="D27" s="13">
+        <v>1379137.7</v>
+      </c>
+      <c r="E27" s="13">
+        <v>117.8</v>
       </c>
       <c r="F27" s="13">
-        <v>2678</v>
+        <v>2107356.7999999998</v>
       </c>
       <c r="G27" s="13">
-        <v>42.9</v>
+        <v>124.9</v>
       </c>
       <c r="H27" s="13">
-        <v>2678</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2939155.4</v>
+      </c>
+      <c r="I27" s="13">
+        <v>135.9</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="11" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="B28" s="13">
-        <v>2719467.1</v>
+        <v>2678</v>
       </c>
       <c r="C28" s="13">
-        <v>143.6</v>
+        <v>335.7</v>
       </c>
       <c r="D28" s="5">
-        <v>4779540.4000000004</v>
+        <v>2678</v>
       </c>
       <c r="E28" s="5">
-        <v>155.1</v>
+        <v>76.5</v>
       </c>
       <c r="F28" s="13">
-        <v>6367538.5999999996</v>
+        <v>2678</v>
       </c>
       <c r="G28" s="13">
-        <v>102</v>
+        <v>42.9</v>
       </c>
       <c r="H28" s="13">
-        <v>7710827.7000000002</v>
-[...2 lines deleted...]
-        <v>52.5</v>
+        <v>2678</v>
+      </c>
+      <c r="I28" s="18" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="22.5">
       <c r="A29" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="13">
+        <v>2719467.1</v>
+      </c>
+      <c r="C29" s="13">
+        <v>143.6</v>
+      </c>
+      <c r="D29" s="5">
+        <v>4779540.4000000004</v>
+      </c>
+      <c r="E29" s="5">
+        <v>155.1</v>
+      </c>
+      <c r="F29" s="13">
+        <v>6367538.5999999996</v>
+      </c>
+      <c r="G29" s="13">
+        <v>102</v>
+      </c>
+      <c r="H29" s="13">
+        <v>7710827.7000000002</v>
+      </c>
+      <c r="I29" s="13">
+        <v>52.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="22.5">
+      <c r="A30" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="13">
+      <c r="B30" s="13">
         <v>72214.600000000006</v>
       </c>
-      <c r="C29" s="13">
+      <c r="C30" s="13">
         <v>112.8</v>
       </c>
-      <c r="D29" s="5">
+      <c r="D30" s="5">
         <v>144235.9</v>
       </c>
-      <c r="E29" s="5">
+      <c r="E30" s="5">
         <v>98.1</v>
       </c>
-      <c r="F29" s="13">
+      <c r="F30" s="13">
         <v>217531</v>
       </c>
-      <c r="G29" s="13">
+      <c r="G30" s="13">
         <v>87.8</v>
       </c>
-      <c r="H29" s="13">
+      <c r="H30" s="13">
         <v>311700</v>
       </c>
-      <c r="I29" s="13">
+      <c r="I30" s="13">
         <v>81</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
-      <c r="A30" s="19" t="s">
+    <row r="31" spans="1:9">
+      <c r="A31" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="8">
+      <c r="B31" s="8">
         <v>513589.3</v>
       </c>
-      <c r="C30" s="8">
+      <c r="C31" s="8">
         <v>144.80000000000001</v>
       </c>
-      <c r="D30" s="8">
+      <c r="D31" s="8">
         <v>566986.1</v>
       </c>
-      <c r="E30" s="8">
+      <c r="E31" s="8">
         <v>63.4</v>
       </c>
-      <c r="F30" s="8">
+      <c r="F31" s="8">
         <v>993308.7</v>
       </c>
-      <c r="G30" s="8">
+      <c r="G31" s="8">
         <v>68.8</v>
       </c>
-      <c r="H30" s="8">
+      <c r="H31" s="8">
         <v>1430345.1</v>
       </c>
-      <c r="I30" s="8">
+      <c r="I31" s="8">
         <v>77.3</v>
       </c>
     </row>
-    <row r="31" spans="1:9">
-      <c r="A31" s="21" t="s">
+    <row r="32" spans="1:9">
+      <c r="A32" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="3"/>
-[...3 lines deleted...]
-      <c r="A32" s="20"/>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
     </row>
-    <row r="33" spans="1:1">
-[...2 lines deleted...]
-    <row r="34" spans="1:1">
+    <row r="33" spans="1:3">
+      <c r="A33" s="20"/>
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+    </row>
+    <row r="34" spans="1:3">
       <c r="A34" s="1"/>
     </row>
-    <row r="35" spans="1:1">
+    <row r="35" spans="1:3">
       <c r="A35" s="1"/>
     </row>
-    <row r="36" spans="1:1">
+    <row r="36" spans="1:3">
       <c r="A36" s="1"/>
     </row>
-    <row r="37" spans="1:1">
+    <row r="37" spans="1:3">
       <c r="A37" s="1"/>
     </row>
-    <row r="38" spans="1:1">
+    <row r="38" spans="1:3">
       <c r="A38" s="1"/>
     </row>
-    <row r="64" spans="1:1">
-      <c r="A64" s="1"/>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="1"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="1"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="1"/>
     </row>
     <row r="68" spans="1:1">
       <c r="A68" s="1"/>
     </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:I1"/>
-[...4 lines deleted...]
-    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I68"/>
+  <dimension ref="A2:I69"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="2" customWidth="1"/>
     <col min="2" max="2" width="13.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="20.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="11" style="2" customWidth="1"/>
     <col min="5" max="5" width="17" style="2" customWidth="1"/>
     <col min="6" max="6" width="12" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.85546875" style="2" customWidth="1"/>
     <col min="8" max="8" width="12.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="28" customFormat="1" ht="15.75">
-      <c r="A1" s="35" t="s">
+    <row r="2" spans="1:9" s="59" customFormat="1" ht="15.75">
+      <c r="A2" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="35"/>
-[...15 lines deleted...]
-      <c r="B3" s="37" t="s">
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" s="9"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="10"/>
+    </row>
+    <row r="4" spans="1:9" ht="15.6" customHeight="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="37"/>
-      <c r="D3" s="41" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="66" t="s">
         <v>46</v>
       </c>
-      <c r="E3" s="41"/>
-      <c r="F3" s="41" t="s">
+      <c r="E4" s="66"/>
+      <c r="F4" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="G3" s="41"/>
-      <c r="H3" s="41" t="s">
+      <c r="G4" s="66"/>
+      <c r="H4" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="I3" s="41"/>
-[...6 lines deleted...]
-      <c r="C4" s="24" t="s">
+      <c r="I4" s="66"/>
+    </row>
+    <row r="5" spans="1:9" ht="94.5" customHeight="1">
+      <c r="A5" s="65"/>
+      <c r="B5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G5" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="5">
+        <v>265879.90000000002</v>
+      </c>
+      <c r="C6" s="5">
+        <v>281.7</v>
+      </c>
+      <c r="D6" s="5">
+        <v>611383.1</v>
+      </c>
+      <c r="E6" s="5">
+        <v>359.2</v>
+      </c>
+      <c r="F6" s="5">
+        <v>796876.5</v>
+      </c>
+      <c r="G6" s="5">
+        <v>302.2</v>
+      </c>
+      <c r="H6" s="5">
+        <v>1050948.8</v>
+      </c>
+      <c r="I6" s="5">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="33.75">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>42385.8</v>
+      </c>
+      <c r="C7" s="5">
+        <v>79.3</v>
+      </c>
+      <c r="D7" s="5">
+        <v>50091.8</v>
+      </c>
+      <c r="E7" s="5">
         <v>52</v>
       </c>
-      <c r="D4" s="24" t="s">
-[...63 lines deleted...]
-      <c r="F6" s="5">
+      <c r="F7" s="5">
         <v>57944.1</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G7" s="5">
         <v>41.3</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H7" s="5">
         <v>65937.8</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I7" s="5">
         <v>35.700000000000003</v>
-      </c>
-[...27 lines deleted...]
-        <v>108.2</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="22.5">
       <c r="A8" s="4" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B8" s="5">
-        <v>213394.3</v>
+        <v>32232.9</v>
       </c>
       <c r="C8" s="5">
-        <v>141.1</v>
+        <v>59.5</v>
       </c>
       <c r="D8" s="5">
-        <v>498884.8</v>
+        <v>260599.9</v>
       </c>
       <c r="E8" s="5">
-        <v>164.8</v>
+        <v>93.9</v>
       </c>
       <c r="F8" s="5">
-        <v>689737.8</v>
+        <v>456699.8</v>
       </c>
       <c r="G8" s="5">
-        <v>133.9</v>
+        <v>114.5</v>
       </c>
       <c r="H8" s="5">
-        <v>1293307.8</v>
+        <v>551474.19999999995</v>
       </c>
       <c r="I8" s="5">
-        <v>159.9</v>
+        <v>108.2</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="22.5">
       <c r="A9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="5">
+        <v>213394.3</v>
+      </c>
+      <c r="C9" s="5">
+        <v>141.1</v>
+      </c>
+      <c r="D9" s="5">
+        <v>498884.8</v>
+      </c>
+      <c r="E9" s="5">
+        <v>164.8</v>
+      </c>
+      <c r="F9" s="5">
+        <v>689737.8</v>
+      </c>
+      <c r="G9" s="5">
+        <v>133.9</v>
+      </c>
+      <c r="H9" s="5">
+        <v>1293307.8</v>
+      </c>
+      <c r="I9" s="5">
+        <v>159.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="22.5">
+      <c r="A10" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="5">
+      <c r="B10" s="5">
         <v>36317</v>
       </c>
-      <c r="C9" s="5">
+      <c r="C10" s="5">
         <v>192.9</v>
       </c>
-      <c r="D9" s="5">
+      <c r="D10" s="5">
         <v>125306.3</v>
       </c>
-      <c r="E9" s="5">
+      <c r="E10" s="5">
         <v>297.8</v>
       </c>
-      <c r="F9" s="5">
+      <c r="F10" s="5">
         <v>219301.2</v>
       </c>
-      <c r="G9" s="5">
+      <c r="G10" s="5">
         <v>285</v>
       </c>
-      <c r="H9" s="5">
+      <c r="H10" s="5">
         <v>327938.90000000002</v>
       </c>
-      <c r="I9" s="5">
+      <c r="I10" s="5">
         <v>191.2</v>
-      </c>
-[...27 lines deleted...]
-        <v>159.19999999999999</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B11" s="5">
-        <v>1423599</v>
-[...2 lines deleted...]
-        <v>73.900000000000006</v>
+        <v>20724.599999999999</v>
+      </c>
+      <c r="C11" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="D11" s="5">
-        <v>3283750.1</v>
+        <v>48054.6</v>
       </c>
       <c r="E11" s="5">
-        <v>99.1</v>
+        <v>169.4</v>
       </c>
       <c r="F11" s="5">
-        <v>5248543</v>
+        <v>48054.6</v>
       </c>
       <c r="G11" s="5">
-        <v>110.8</v>
+        <v>82</v>
       </c>
       <c r="H11" s="5">
-        <v>7454441.7000000002</v>
+        <v>143432.20000000001</v>
       </c>
       <c r="I11" s="5">
-        <v>116.3</v>
+        <v>159.19999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5">
+        <v>1423599</v>
+      </c>
+      <c r="C12" s="5">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="D12" s="5">
+        <v>3283750.1</v>
+      </c>
+      <c r="E12" s="5">
+        <v>99.1</v>
+      </c>
+      <c r="F12" s="5">
+        <v>5248543</v>
+      </c>
+      <c r="G12" s="5">
+        <v>110.8</v>
+      </c>
+      <c r="H12" s="5">
+        <v>7454441.7000000002</v>
+      </c>
+      <c r="I12" s="5">
+        <v>116.3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B13" s="5">
         <v>111502.6</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C13" s="5">
         <v>50.1</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D13" s="5">
         <v>286281.09999999998</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E13" s="5">
         <v>75.5</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F13" s="5">
         <v>426913.5</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G13" s="5">
         <v>80.2</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H13" s="5">
         <v>688029.8</v>
       </c>
-      <c r="I12" s="5">
+      <c r="I13" s="5">
         <v>93.5</v>
-      </c>
-[...27 lines deleted...]
-        <v>35.1</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="22.5">
       <c r="A14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="5">
+        <v>7972.3</v>
+      </c>
+      <c r="C14" s="5">
+        <v>38.700000000000003</v>
+      </c>
+      <c r="D14" s="5">
+        <v>13756.3</v>
+      </c>
+      <c r="E14" s="5">
+        <v>36.4</v>
+      </c>
+      <c r="F14" s="5">
+        <v>18013.400000000001</v>
+      </c>
+      <c r="G14" s="5">
+        <v>44.3</v>
+      </c>
+      <c r="H14" s="5">
+        <v>23926.7</v>
+      </c>
+      <c r="I14" s="5">
+        <v>35.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.5">
+      <c r="A15" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B15" s="5">
         <v>4886485.7</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C15" s="5">
         <v>79.2</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D15" s="5">
         <v>13918227.699999999</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E15" s="5">
         <v>132.30000000000001</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F15" s="5">
         <v>21514191.100000001</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G15" s="5">
         <v>129.6</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H15" s="5">
         <v>34487076.899999999</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I15" s="5">
         <v>122</v>
       </c>
     </row>
-    <row r="15" spans="1:9">
-      <c r="A15" s="4" t="s">
+    <row r="16" spans="1:9">
+      <c r="A16" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B16" s="5">
         <v>145433.5</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C16" s="5">
         <v>185.3</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D16" s="5">
         <v>384819.1</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E16" s="5">
         <v>105.4</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F16" s="5">
         <v>704445.5</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G16" s="5">
         <v>101.3</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H16" s="5">
         <v>897929.6</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I16" s="5">
         <v>77.2</v>
-      </c>
-[...27 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="22.5">
       <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="5">
+        <v>102368.1</v>
+      </c>
+      <c r="C17" s="5">
+        <v>48.5</v>
+      </c>
+      <c r="D17" s="22">
+        <v>235140.8</v>
+      </c>
+      <c r="E17" s="22">
+        <v>74.7</v>
+      </c>
+      <c r="F17" s="5">
+        <v>421102.6</v>
+      </c>
+      <c r="G17" s="5">
+        <v>78.8</v>
+      </c>
+      <c r="H17" s="5">
+        <v>592579.9</v>
+      </c>
+      <c r="I17" s="5">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
+      <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B18" s="5">
         <v>115281.5</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C18" s="5">
         <v>120.3</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>202104.1</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E18" s="5">
         <v>65.099999999999994</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F18" s="5">
         <v>254715.1</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G18" s="5">
         <v>40.5</v>
       </c>
-      <c r="H17" s="5">
+      <c r="H18" s="5">
         <v>411159.5</v>
       </c>
-      <c r="I17" s="5">
+      <c r="I18" s="5">
         <v>48.4</v>
-      </c>
-[...27 lines deleted...]
-        <v>118.7</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B19" s="5">
-        <v>540685.19999999995</v>
+        <v>392086.6</v>
       </c>
       <c r="C19" s="5">
-        <v>77.2</v>
+        <v>160.6</v>
       </c>
       <c r="D19" s="5">
-        <v>1150456.3</v>
+        <v>806602.5</v>
       </c>
       <c r="E19" s="5">
-        <v>86.8</v>
+        <v>142.80000000000001</v>
       </c>
       <c r="F19" s="5">
-        <v>1803002</v>
+        <v>1274481.6000000001</v>
       </c>
       <c r="G19" s="5">
-        <v>90.1</v>
+        <v>146.4</v>
       </c>
       <c r="H19" s="5">
-        <v>2554009.5</v>
+        <v>1775633.6</v>
       </c>
       <c r="I19" s="5">
-        <v>94.1</v>
+        <v>118.7</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="5">
+        <v>540685.19999999995</v>
+      </c>
+      <c r="C20" s="5">
+        <v>77.2</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1150456.3</v>
+      </c>
+      <c r="E20" s="5">
+        <v>86.8</v>
+      </c>
+      <c r="F20" s="5">
+        <v>1803002</v>
+      </c>
+      <c r="G20" s="5">
+        <v>90.1</v>
+      </c>
+      <c r="H20" s="5">
+        <v>2554009.5</v>
+      </c>
+      <c r="I20" s="5">
+        <v>94.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="5">
+      <c r="B21" s="5">
         <v>284717</v>
       </c>
-      <c r="C20" s="5">
+      <c r="C21" s="5">
         <v>61.1</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D21" s="5">
         <v>648709</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E21" s="5">
         <v>74.5</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F21" s="5">
         <v>1087719.8999999999</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G21" s="5">
         <v>83.2</v>
       </c>
-      <c r="H20" s="5">
+      <c r="H21" s="5">
         <v>1671487.7</v>
       </c>
-      <c r="I20" s="5">
+      <c r="I21" s="5">
         <v>77.5</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="22.5">
-      <c r="A21" s="4" t="s">
+    <row r="22" spans="1:9" ht="22.5">
+      <c r="A22" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="5">
+      <c r="B22" s="5">
         <v>1713962.2</v>
       </c>
-      <c r="C21" s="5">
+      <c r="C22" s="5">
         <v>141.1</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D22" s="5">
         <v>3729603.6</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E22" s="5">
         <v>139.5</v>
       </c>
-      <c r="F21" s="5">
+      <c r="F22" s="5">
         <v>5732795.0999999996</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G22" s="5">
         <v>145.30000000000001</v>
       </c>
-      <c r="H21" s="5">
+      <c r="H22" s="5">
         <v>8096129.2000000002</v>
       </c>
-      <c r="I21" s="5">
+      <c r="I22" s="5">
         <v>155</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="22.5">
-      <c r="A22" s="6" t="s">
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B23" s="13">
         <v>494991.8</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C23" s="13">
         <v>75.7</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D23" s="13">
         <v>1038023.4</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E23" s="13">
         <v>81.5</v>
       </c>
-      <c r="F22" s="13">
+      <c r="F23" s="13">
         <v>1701688.7</v>
       </c>
-      <c r="G22" s="13">
+      <c r="G23" s="13">
         <v>92.4</v>
       </c>
-      <c r="H22" s="13">
+      <c r="H23" s="13">
         <v>2372241</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I23" s="13">
         <v>87.2</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="33.75">
-      <c r="A23" s="6" t="s">
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B24" s="13">
         <v>113721.9</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C24" s="13">
         <v>76.900000000000006</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D24" s="13">
         <v>291495.40000000002</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E24" s="13">
         <v>95.7</v>
       </c>
-      <c r="F23" s="13">
+      <c r="F24" s="13">
         <v>477615.3</v>
       </c>
-      <c r="G23" s="13">
+      <c r="G24" s="13">
         <v>102.9</v>
       </c>
-      <c r="H23" s="13">
+      <c r="H24" s="13">
         <v>676818.5</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I24" s="13">
         <v>100.2</v>
-      </c>
-[...27 lines deleted...]
-        <v>102.2</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="22.5">
       <c r="A25" s="4" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B25" s="13">
-        <v>223864</v>
+        <v>4184921.1</v>
       </c>
       <c r="C25" s="13">
-        <v>87.8</v>
+        <v>85.5</v>
       </c>
       <c r="D25" s="13">
-        <v>1517754.1</v>
+        <v>476473.3</v>
       </c>
       <c r="E25" s="13">
-        <v>105.4</v>
+        <v>88.2</v>
       </c>
       <c r="F25" s="13">
-        <v>758622</v>
+        <v>15896221.699999999</v>
       </c>
       <c r="G25" s="13">
-        <v>102.5</v>
+        <v>95</v>
       </c>
       <c r="H25" s="13">
-        <v>1017330.5</v>
+        <v>24031267.199999999</v>
       </c>
       <c r="I25" s="13">
-        <v>104.7</v>
+        <v>102.2</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="4" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B26" s="13">
-        <v>585299.6</v>
+        <v>223864</v>
       </c>
       <c r="C26" s="13">
-        <v>83.9</v>
+        <v>87.8</v>
       </c>
       <c r="D26" s="13">
-        <v>3241.7</v>
+        <v>1517754.1</v>
       </c>
       <c r="E26" s="13">
-        <v>115.9</v>
+        <v>105.4</v>
       </c>
       <c r="F26" s="13">
-        <v>2160041.7999999998</v>
+        <v>758622</v>
       </c>
       <c r="G26" s="13">
-        <v>97.3</v>
+        <v>102.5</v>
       </c>
       <c r="H26" s="13">
-        <v>3073762.1</v>
+        <v>1017330.5</v>
       </c>
       <c r="I26" s="13">
-        <v>98</v>
+        <v>104.7</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="22.5">
       <c r="A27" s="4" t="s">
-        <v>22</v>
-[...23 lines deleted...]
-        <v>346.7</v>
+        <v>21</v>
+      </c>
+      <c r="B27" s="13">
+        <v>585299.6</v>
+      </c>
+      <c r="C27" s="13">
+        <v>83.9</v>
+      </c>
+      <c r="D27" s="13">
+        <v>3241.7</v>
+      </c>
+      <c r="E27" s="13">
+        <v>115.9</v>
+      </c>
+      <c r="F27" s="13">
+        <v>2160041.7999999998</v>
+      </c>
+      <c r="G27" s="13">
+        <v>97.3</v>
+      </c>
+      <c r="H27" s="13">
+        <v>3073762.1</v>
+      </c>
+      <c r="I27" s="13">
+        <v>98</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="4" t="s">
-        <v>23</v>
-[...11 lines deleted...]
-        <v>94.5</v>
+        <v>22</v>
+      </c>
+      <c r="B28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="F28" s="5">
-        <v>6388805.2000000002</v>
+        <v>6545.1</v>
       </c>
       <c r="G28" s="5">
-        <v>95.3</v>
+        <v>232.1</v>
       </c>
       <c r="H28" s="5">
-        <v>7613372.5</v>
+        <v>9907.9</v>
       </c>
       <c r="I28" s="5">
-        <v>92.5</v>
+        <v>346.7</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="22.5">
       <c r="A29" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B29" s="5">
+        <v>2205658.5</v>
+      </c>
+      <c r="C29" s="5">
+        <v>77.8</v>
+      </c>
+      <c r="D29" s="5">
+        <v>4713774.8</v>
+      </c>
+      <c r="E29" s="5">
+        <v>94.5</v>
+      </c>
+      <c r="F29" s="5">
+        <v>6388805.2000000002</v>
+      </c>
+      <c r="G29" s="5">
+        <v>95.3</v>
+      </c>
+      <c r="H29" s="5">
+        <v>7613372.5</v>
+      </c>
+      <c r="I29" s="5">
+        <v>92.5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="22.5">
+      <c r="A30" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B29" s="5">
+      <c r="B30" s="5">
         <v>83669.600000000006</v>
       </c>
-      <c r="C29" s="5">
+      <c r="C30" s="5">
         <v>110.9</v>
       </c>
-      <c r="D29" s="5">
+      <c r="D30" s="5">
         <v>180826</v>
       </c>
-      <c r="E29" s="5">
+      <c r="E30" s="5">
         <v>119.4</v>
       </c>
-      <c r="F29" s="5">
+      <c r="F30" s="5">
         <v>242915.3</v>
       </c>
-      <c r="G29" s="5">
+      <c r="G30" s="5">
         <v>105.9</v>
       </c>
-      <c r="H29" s="5">
+      <c r="H30" s="5">
         <v>328967.7</v>
       </c>
-      <c r="I29" s="5">
+      <c r="I30" s="5">
         <v>100</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
-      <c r="A30" s="7" t="s">
+    <row r="31" spans="1:9">
+      <c r="A31" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="8">
+      <c r="B31" s="8">
         <v>468926.1</v>
       </c>
-      <c r="C30" s="8">
+      <c r="C31" s="8">
         <v>87.4</v>
       </c>
-      <c r="D30" s="8">
+      <c r="D31" s="8">
         <v>1059098.8999999999</v>
       </c>
-      <c r="E30" s="8">
+      <c r="E31" s="8">
         <v>177.9</v>
       </c>
-      <c r="F30" s="8">
+      <c r="F31" s="8">
         <v>1659855.7</v>
       </c>
-      <c r="G30" s="8">
+      <c r="G31" s="8">
         <v>158.5</v>
       </c>
-      <c r="H30" s="8">
+      <c r="H31" s="8">
         <v>2339912.6</v>
       </c>
-      <c r="I30" s="8">
+      <c r="I31" s="8">
         <v>155.1</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="12">
-      <c r="A31" s="21" t="s">
+    <row r="32" spans="1:9" ht="12">
+      <c r="A32" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="3"/>
-[...7 lines deleted...]
-      <c r="A32" s="1"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
-      <c r="F32" s="3"/>
-[...4 lines deleted...]
-    <row r="33" spans="1:1">
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" s="1"/>
-    </row>
-    <row r="34" spans="1:1">
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+    </row>
+    <row r="34" spans="1:9">
       <c r="A34" s="1"/>
     </row>
-    <row r="35" spans="1:1">
+    <row r="35" spans="1:9">
       <c r="A35" s="1"/>
     </row>
-    <row r="36" spans="1:1">
+    <row r="36" spans="1:9">
       <c r="A36" s="1"/>
     </row>
-    <row r="37" spans="1:1">
+    <row r="37" spans="1:9">
       <c r="A37" s="1"/>
     </row>
-    <row r="38" spans="1:1">
+    <row r="38" spans="1:9">
       <c r="A38" s="1"/>
     </row>
-    <row r="64" spans="1:1">
-      <c r="A64" s="1"/>
+    <row r="39" spans="1:9">
+      <c r="A39" s="1"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="1"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="1"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="1"/>
     </row>
     <row r="68" spans="1:1">
       <c r="A68" s="1"/>
     </row>
+    <row r="69" spans="1:1">
+      <c r="A69" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:I1"/>
-[...4 lines deleted...]
-    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L67"/>
+  <dimension ref="A2:L68"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="2" customWidth="1"/>
     <col min="2" max="2" width="12.140625" style="2" customWidth="1"/>
     <col min="3" max="3" width="16.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="17.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="2" customWidth="1"/>
     <col min="7" max="7" width="17.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.42578125" style="2" customWidth="1"/>
     <col min="9" max="9" width="19" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15.75">
-      <c r="A1" s="35" t="s">
+    <row r="2" spans="1:12" s="58" customFormat="1" ht="15.75">
+      <c r="A2" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="35"/>
-[...17 lines deleted...]
-      <c r="B3" s="37" t="s">
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" s="1"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="1:12" ht="12.6" customHeight="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="37"/>
-      <c r="D3" s="37" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62" t="s">
         <v>46</v>
       </c>
-      <c r="E3" s="37"/>
-      <c r="F3" s="37" t="s">
+      <c r="E4" s="62"/>
+      <c r="F4" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="G3" s="37"/>
-      <c r="H3" s="37" t="s">
+      <c r="G4" s="62"/>
+      <c r="H4" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="I3" s="38"/>
-[...29 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="I4" s="63"/>
+    </row>
+    <row r="5" spans="1:12" ht="98.25" customHeight="1">
+      <c r="A5" s="65"/>
+      <c r="B5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G5" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" ht="16.5" customHeight="1">
+      <c r="A6" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B6" s="5">
         <v>40249.599999999999</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C6" s="5">
         <v>14.2</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D6" s="5">
         <v>130342.1</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E6" s="5">
         <v>19.899999999999999</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F6" s="5">
         <v>383079.4</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G6" s="5">
         <v>44.4</v>
       </c>
-      <c r="H5" s="5">
+      <c r="H6" s="5">
         <v>773068.5</v>
       </c>
-      <c r="I5" s="5">
+      <c r="I6" s="5">
         <v>67.400000000000006</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="33.75">
-      <c r="A6" s="4" t="s">
+    <row r="7" spans="1:12" ht="33.75">
+      <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B7" s="5">
         <v>8105.6</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C7" s="5">
         <v>18</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D7" s="5">
         <v>20110.8</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E7" s="5">
         <v>37.4</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F7" s="5">
         <v>32500.1</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G7" s="5">
         <v>51.8</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H7" s="5">
         <v>45409.8</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I7" s="5">
         <v>63.1</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
-      <c r="A7" s="4" t="s">
+    <row r="8" spans="1:12">
+      <c r="A8" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B8" s="5">
         <v>29147.9</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C8" s="5">
         <v>85</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D8" s="5">
         <v>82261.899999999994</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E8" s="5">
         <v>29.4</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F8" s="5">
         <v>411886.4</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G8" s="5">
         <v>83.4</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H8" s="5">
         <v>645539.1</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I8" s="5">
         <v>107.2</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="22.5">
-      <c r="A8" s="4" t="s">
+    <row r="9" spans="1:12" ht="22.5">
+      <c r="A9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B9" s="5">
         <v>196885</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C9" s="5">
         <v>86.7</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D9" s="5">
         <v>488350.6</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E9" s="5">
         <v>91.1</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F9" s="5">
         <v>927811.6</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G9" s="5">
         <v>124.3</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H9" s="5">
         <v>1388211</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I9" s="5">
         <v>98.3</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B10" s="5">
-        <v>4635</v>
+        <v>64696</v>
       </c>
       <c r="C10" s="5">
-        <v>21</v>
+        <v>167.4</v>
       </c>
       <c r="D10" s="5">
-        <v>10310</v>
+        <v>183698.7</v>
       </c>
       <c r="E10" s="5">
-        <v>20</v>
+        <v>136.5</v>
       </c>
       <c r="F10" s="5">
-        <v>24858</v>
+        <v>308922.59999999998</v>
       </c>
       <c r="G10" s="5">
-        <v>47.8</v>
+        <v>130.19999999999999</v>
       </c>
       <c r="H10" s="5">
-        <v>35044</v>
+        <v>474046.6</v>
       </c>
       <c r="I10" s="5">
-        <v>22.4</v>
-[...1 lines deleted...]
-      <c r="L10" s="3"/>
+        <v>132.4</v>
+      </c>
+      <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B11" s="5">
-        <v>2155314.7999999998</v>
+        <v>4635</v>
       </c>
       <c r="C11" s="5">
-        <v>151.4</v>
+        <v>21</v>
       </c>
       <c r="D11" s="5">
-        <v>3878244.1</v>
+        <v>10310</v>
       </c>
       <c r="E11" s="5">
-        <v>117.9</v>
+        <v>20</v>
       </c>
       <c r="F11" s="5">
-        <v>5823052.7999999998</v>
+        <v>24858</v>
       </c>
       <c r="G11" s="5">
-        <v>110.7</v>
+        <v>47.8</v>
       </c>
       <c r="H11" s="5">
-        <v>7931879.2999999998</v>
+        <v>35044</v>
       </c>
       <c r="I11" s="5">
-        <v>106.1</v>
-      </c>
+        <v>22.4</v>
+      </c>
+      <c r="L11" s="3"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5">
+        <v>2155314.7999999998</v>
+      </c>
+      <c r="C12" s="5">
+        <v>151.4</v>
+      </c>
+      <c r="D12" s="5">
+        <v>3878244.1</v>
+      </c>
+      <c r="E12" s="5">
+        <v>117.9</v>
+      </c>
+      <c r="F12" s="5">
+        <v>5823052.7999999998</v>
+      </c>
+      <c r="G12" s="5">
+        <v>110.7</v>
+      </c>
+      <c r="H12" s="5">
+        <v>7931879.2999999998</v>
+      </c>
+      <c r="I12" s="5">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B13" s="5">
         <v>215792.2</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C13" s="5">
         <v>184.3</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D13" s="5">
         <v>555437.5</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E13" s="5">
         <v>184.8</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F13" s="5">
         <v>909472</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G13" s="5">
         <v>202.9</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H13" s="5">
         <v>1707452.7</v>
       </c>
-      <c r="I12" s="5">
+      <c r="I13" s="5">
         <v>236.3</v>
-      </c>
-[...27 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="22.5">
       <c r="A14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="5">
+        <v>11285.8</v>
+      </c>
+      <c r="C14" s="5">
+        <v>133</v>
+      </c>
+      <c r="D14" s="5">
+        <v>34215.800000000003</v>
+      </c>
+      <c r="E14" s="5">
+        <v>231.6</v>
+      </c>
+      <c r="F14" s="5">
+        <v>59301.2</v>
+      </c>
+      <c r="G14" s="5">
+        <v>304.3</v>
+      </c>
+      <c r="H14" s="5">
+        <v>77350.2</v>
+      </c>
+      <c r="I14" s="5">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="22.5">
+      <c r="A15" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B15" s="5">
         <v>7572542.7999999998</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C15" s="5">
         <v>145.6</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D15" s="5">
         <v>16600521.5</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E15" s="5">
         <v>111.1</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F15" s="5">
         <v>25846038.899999999</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G15" s="5">
         <v>111</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H15" s="5">
         <v>37543888</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I15" s="5">
         <v>99.7</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
-      <c r="A15" s="4" t="s">
+    <row r="16" spans="1:12">
+      <c r="A16" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B16" s="5">
         <v>175888</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C16" s="5">
         <v>113.7</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D16" s="5">
         <v>403360.2</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E16" s="5">
         <v>97.6</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F16" s="5">
         <v>746319</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G16" s="5">
         <v>97.9</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H16" s="5">
         <v>1021399.9</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I16" s="5">
         <v>104.2</v>
       </c>
     </row>
-    <row r="16" spans="1:12" ht="12.75" customHeight="1">
-      <c r="A16" s="4" t="s">
+    <row r="17" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A17" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="5">
+      <c r="B17" s="5">
         <v>115255.5</v>
       </c>
-      <c r="C16" s="5">
+      <c r="C17" s="5">
         <v>105.8</v>
       </c>
-      <c r="D16" s="5">
+      <c r="D17" s="5">
         <v>358554.9</v>
       </c>
-      <c r="E16" s="5">
+      <c r="E17" s="5">
         <v>142</v>
       </c>
-      <c r="F16" s="5">
+      <c r="F17" s="5">
         <v>621873.5</v>
       </c>
-      <c r="G16" s="5">
+      <c r="G17" s="5">
         <v>136.5</v>
       </c>
-      <c r="H16" s="5">
+      <c r="H17" s="5">
         <v>946430.4</v>
       </c>
-      <c r="I16" s="5">
+      <c r="I17" s="5">
         <v>146.30000000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:9" ht="22.5">
-      <c r="A17" s="4" t="s">
+    <row r="18" spans="1:9" ht="22.5">
+      <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B18" s="5">
         <v>49404.7</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C18" s="5">
         <v>40.299999999999997</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>319667.20000000001</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E18" s="5">
         <v>147.30000000000001</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F18" s="5">
         <v>636820.30000000005</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G18" s="5">
         <v>231.1</v>
       </c>
-      <c r="H17" s="5">
+      <c r="H18" s="5">
         <v>1097051.1000000001</v>
       </c>
-      <c r="I17" s="5">
+      <c r="I18" s="5">
         <v>244.3</v>
-      </c>
-[...27 lines deleted...]
-        <v>124.3</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B19" s="5">
-        <v>551673.5</v>
+        <v>408464.2</v>
       </c>
       <c r="C19" s="5">
-        <v>95.9</v>
+        <v>97.9</v>
       </c>
       <c r="D19" s="5">
-        <v>1103080.6000000001</v>
+        <v>971785</v>
       </c>
       <c r="E19" s="5">
-        <v>89.3</v>
+        <v>112.2</v>
       </c>
       <c r="F19" s="5">
-        <v>1704938.4</v>
+        <v>1528975</v>
       </c>
       <c r="G19" s="5">
-        <v>87.4</v>
+        <v>110.9</v>
       </c>
       <c r="H19" s="5">
-        <v>2418726.7999999998</v>
+        <v>2410299</v>
       </c>
       <c r="I19" s="5">
-        <v>86.7</v>
+        <v>124.3</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="5">
+        <v>551673.5</v>
+      </c>
+      <c r="C20" s="5">
+        <v>95.9</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1103080.6000000001</v>
+      </c>
+      <c r="E20" s="5">
+        <v>89.3</v>
+      </c>
+      <c r="F20" s="5">
+        <v>1704938.4</v>
+      </c>
+      <c r="G20" s="5">
+        <v>87.4</v>
+      </c>
+      <c r="H20" s="5">
+        <v>2418726.7999999998</v>
+      </c>
+      <c r="I20" s="5">
+        <v>86.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="5">
+      <c r="B21" s="5">
         <v>447315.1</v>
       </c>
-      <c r="C20" s="5">
+      <c r="C21" s="5">
         <v>147.69999999999999</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D21" s="5">
         <v>1123369.5</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E21" s="5">
         <v>161.19999999999999</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F21" s="5">
         <v>1691791.9</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G21" s="5">
         <v>143.69999999999999</v>
       </c>
-      <c r="H20" s="5">
+      <c r="H21" s="5">
         <v>2219880.7999999998</v>
       </c>
-      <c r="I20" s="5">
+      <c r="I21" s="5">
         <v>121.6</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="22.5">
-      <c r="A21" s="4" t="s">
+    <row r="22" spans="1:9" ht="22.5">
+      <c r="A22" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="5">
+      <c r="B22" s="5">
         <v>2070028.3</v>
       </c>
-      <c r="C21" s="5">
+      <c r="C22" s="5">
         <v>113.5</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D22" s="5">
         <v>4019673</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E22" s="5">
         <v>100.4</v>
       </c>
-      <c r="F21" s="5">
+      <c r="F22" s="5">
         <v>6192621.0999999996</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G22" s="5">
         <v>99.8</v>
       </c>
-      <c r="H21" s="5">
+      <c r="H22" s="5">
         <v>8075598.9000000004</v>
       </c>
-      <c r="I21" s="5">
+      <c r="I22" s="5">
         <v>91.3</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="22.5">
-      <c r="A22" s="6" t="s">
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="13">
+      <c r="B23" s="13">
         <v>427112.5</v>
       </c>
-      <c r="C22" s="13">
+      <c r="C23" s="13">
         <v>81.099999999999994</v>
       </c>
-      <c r="D22" s="13">
+      <c r="D23" s="13">
         <v>886180.8</v>
       </c>
-      <c r="E22" s="13">
+      <c r="E23" s="13">
         <v>79.5</v>
       </c>
-      <c r="F22" s="5">
+      <c r="F23" s="5">
         <v>1286547.7</v>
       </c>
-      <c r="G22" s="5">
+      <c r="G23" s="5">
         <v>69.900000000000006</v>
       </c>
-      <c r="H22" s="5">
+      <c r="H23" s="5">
         <v>1789474.3</v>
       </c>
-      <c r="I22" s="5">
+      <c r="I23" s="5">
         <v>69.099999999999994</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="33.75">
-      <c r="A23" s="6" t="s">
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="13">
+      <c r="B24" s="13">
         <v>144390.9</v>
       </c>
-      <c r="C23" s="13">
+      <c r="C24" s="13">
         <v>119.3</v>
       </c>
-      <c r="D23" s="13">
+      <c r="D24" s="13">
         <v>350059.9</v>
       </c>
-      <c r="E23" s="13">
+      <c r="E24" s="13">
         <v>111.8</v>
       </c>
-      <c r="F23" s="5">
+      <c r="F24" s="5">
         <v>573614.30000000005</v>
       </c>
-      <c r="G23" s="5">
+      <c r="G24" s="5">
         <v>111</v>
       </c>
-      <c r="H23" s="5">
+      <c r="H24" s="5">
         <v>817243.2</v>
       </c>
-      <c r="I23" s="5">
+      <c r="I24" s="5">
         <v>110.6</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A24" s="4" t="s">
+    <row r="25" spans="1:9" ht="12.75" customHeight="1">
+      <c r="A25" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="13">
+      <c r="B25" s="13">
         <v>306156</v>
       </c>
-      <c r="C24" s="13">
+      <c r="C25" s="13">
         <v>121.7</v>
       </c>
-      <c r="D24" s="13">
+      <c r="D25" s="13">
         <v>634424.6</v>
       </c>
-      <c r="E24" s="13">
+      <c r="E25" s="13">
         <v>117.5</v>
       </c>
-      <c r="F24" s="5">
+      <c r="F25" s="5">
         <v>948307.3</v>
       </c>
-      <c r="G24" s="5">
+      <c r="G25" s="5">
         <v>110.9</v>
       </c>
-      <c r="H24" s="5">
+      <c r="H25" s="5">
         <v>1272595.2</v>
       </c>
-      <c r="I24" s="5">
+      <c r="I25" s="5">
         <v>112.2</v>
-      </c>
-[...27 lines deleted...]
-        <v>98.2</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B26" s="5">
-        <v>3409.9</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>742650.4</v>
+      </c>
+      <c r="C26" s="5">
+        <v>112.9</v>
       </c>
       <c r="D26" s="5">
-        <v>4172.3</v>
+        <v>1613022.5</v>
       </c>
       <c r="E26" s="5">
-        <v>113.6</v>
+        <v>93.8</v>
       </c>
       <c r="F26" s="5">
-        <v>4959.2</v>
+        <v>2526605.4</v>
       </c>
       <c r="G26" s="5">
-        <v>67.2</v>
+        <v>103.8</v>
       </c>
       <c r="H26" s="5">
-        <v>5779</v>
+        <v>3365211.9</v>
       </c>
       <c r="I26" s="5">
-        <v>52.3</v>
+        <v>98.2</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="22.5">
       <c r="A27" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B27" s="5">
-        <v>1559170.6</v>
-[...2 lines deleted...]
-        <v>62.9</v>
+        <v>3409.9</v>
+      </c>
+      <c r="C27" s="14" t="s">
+        <v>0</v>
       </c>
       <c r="D27" s="5">
-        <v>3176556.1</v>
+        <v>4172.3</v>
       </c>
       <c r="E27" s="5">
-        <v>59.5</v>
+        <v>113.6</v>
       </c>
       <c r="F27" s="5">
-        <v>4795102.5999999996</v>
+        <v>4959.2</v>
       </c>
       <c r="G27" s="5">
-        <v>66.599999999999994</v>
+        <v>67.2</v>
       </c>
       <c r="H27" s="5">
-        <v>6315701.9000000004</v>
+        <v>5779</v>
       </c>
       <c r="I27" s="5">
-        <v>74.400000000000006</v>
+        <v>52.3</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="5">
+        <v>1559170.6</v>
+      </c>
+      <c r="C28" s="5">
+        <v>62.9</v>
+      </c>
+      <c r="D28" s="5">
+        <v>3176556.1</v>
+      </c>
+      <c r="E28" s="5">
+        <v>59.5</v>
+      </c>
+      <c r="F28" s="5">
+        <v>4795102.5999999996</v>
+      </c>
+      <c r="G28" s="5">
+        <v>66.599999999999994</v>
+      </c>
+      <c r="H28" s="5">
+        <v>6315701.9000000004</v>
+      </c>
+      <c r="I28" s="5">
+        <v>74.400000000000006</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="22.5">
+      <c r="A29" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="5">
+      <c r="B29" s="5">
         <v>61850.400000000001</v>
       </c>
-      <c r="C28" s="5">
+      <c r="C29" s="5">
         <v>69.5</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D29" s="5">
         <v>205221.2</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E29" s="5">
         <v>105.7</v>
       </c>
-      <c r="F28" s="5">
+      <c r="F29" s="5">
         <v>347788</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G29" s="5">
         <v>132.30000000000001</v>
       </c>
-      <c r="H28" s="5">
+      <c r="H29" s="5">
         <v>634963.80000000005</v>
       </c>
-      <c r="I28" s="5">
+      <c r="I29" s="5">
         <v>176.8</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
-      <c r="A29" s="7" t="s">
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="8">
+      <c r="B30" s="8">
         <v>670142.69999999995</v>
       </c>
-      <c r="C29" s="8">
+      <c r="C30" s="8">
         <v>134.30000000000001</v>
       </c>
-      <c r="D29" s="8">
+      <c r="D30" s="8">
         <v>1943221.1</v>
       </c>
-      <c r="E29" s="8">
+      <c r="E30" s="8">
         <v>170.8</v>
       </c>
-      <c r="F29" s="8">
+      <c r="F30" s="8">
         <v>3263369.6</v>
       </c>
-      <c r="G29" s="8">
+      <c r="G30" s="8">
         <v>181.7</v>
       </c>
-      <c r="H29" s="8">
+      <c r="H30" s="8">
         <v>4601336.2</v>
       </c>
-      <c r="I29" s="8">
+      <c r="I30" s="8">
         <v>180.1</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
-      <c r="A30" s="21" t="s">
+    <row r="31" spans="1:9">
+      <c r="A31" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="D30" s="3"/>
-[...3 lines deleted...]
-      <c r="A31" s="1"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="1"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="1"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="1"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="1"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="1"/>
     </row>
-    <row r="63" spans="1:1">
-      <c r="A63" s="1"/>
+    <row r="38" spans="1:1">
+      <c r="A38" s="1"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="1"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="1"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="1"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="1"/>
     </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:I1"/>
-[...4 lines deleted...]
-    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:L67"/>
+  <dimension ref="A2:L68"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:I1"/>
+      <selection sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="48" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="19.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" style="2" customWidth="1"/>
     <col min="5" max="5" width="16.5703125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" style="2" customWidth="1"/>
     <col min="9" max="9" width="17.5703125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.28515625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="15.75">
-      <c r="A1" s="35" t="s">
+    <row r="2" spans="1:12" s="58" customFormat="1" ht="15.75">
+      <c r="A2" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="35"/>
-[...17 lines deleted...]
-      <c r="B3" s="37" t="s">
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+    </row>
+    <row r="3" spans="1:12" ht="15" customHeight="1">
+      <c r="A3" s="1"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.9" customHeight="1">
+      <c r="A4" s="64"/>
+      <c r="B4" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="C3" s="37"/>
-      <c r="D3" s="41" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="66" t="s">
         <v>46</v>
       </c>
-      <c r="E3" s="41"/>
-      <c r="F3" s="41" t="s">
+      <c r="E4" s="66"/>
+      <c r="F4" s="66" t="s">
         <v>47</v>
       </c>
-      <c r="G3" s="41"/>
-      <c r="H3" s="41" t="s">
+      <c r="G4" s="66"/>
+      <c r="H4" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="I3" s="41"/>
-[...29 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="I4" s="66"/>
+    </row>
+    <row r="5" spans="1:12" ht="85.9" customHeight="1">
+      <c r="A5" s="65"/>
+      <c r="B5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E5" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G5" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="5">
+      <c r="B6" s="5">
         <v>89885</v>
       </c>
-      <c r="C5" s="5">
+      <c r="C6" s="5">
         <v>197.5</v>
       </c>
-      <c r="D5" s="5">
+      <c r="D6" s="5">
         <v>448208.2</v>
       </c>
-      <c r="E5" s="5">
+      <c r="E6" s="5">
         <v>305.10000000000002</v>
       </c>
-      <c r="F5" s="5">
+      <c r="F6" s="5">
         <v>660538.1</v>
       </c>
-      <c r="G5" s="5">
+      <c r="G6" s="5">
         <v>153.69999999999999</v>
       </c>
-      <c r="H5" s="5">
+      <c r="H6" s="5">
         <v>881730.2</v>
       </c>
-      <c r="I5" s="5">
+      <c r="I6" s="5">
         <v>102.2</v>
       </c>
     </row>
-    <row r="6" spans="1:12" ht="33.75">
-      <c r="A6" s="4" t="s">
+    <row r="7" spans="1:12" ht="33.75">
+      <c r="A7" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="5">
+      <c r="B7" s="5">
         <v>285060.90000000002</v>
       </c>
-      <c r="C6" s="5">
+      <c r="C7" s="5">
         <v>3109.5</v>
       </c>
-      <c r="D6" s="5">
+      <c r="D7" s="5">
         <v>468600.9</v>
       </c>
-      <c r="E6" s="5">
+      <c r="E7" s="5">
         <v>2067.5</v>
       </c>
-      <c r="F6" s="5">
+      <c r="F7" s="5">
         <v>651079.9</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G7" s="5">
         <v>1785.5</v>
       </c>
-      <c r="H6" s="5">
+      <c r="H7" s="5">
         <v>651079.9</v>
       </c>
-      <c r="I6" s="5">
+      <c r="I7" s="5">
         <v>1284.8</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
-      <c r="A7" s="4" t="s">
+    <row r="8" spans="1:12">
+      <c r="A8" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="5">
+      <c r="B8" s="5">
         <v>92297.7</v>
       </c>
-      <c r="C7" s="5">
+      <c r="C8" s="5">
         <v>280</v>
       </c>
-      <c r="D7" s="5">
+      <c r="D8" s="5">
         <v>354276.5</v>
       </c>
-      <c r="E7" s="5">
+      <c r="E8" s="5">
         <v>382.1</v>
       </c>
-      <c r="F7" s="5">
+      <c r="F8" s="5">
         <v>498117.4</v>
       </c>
-      <c r="G7" s="5">
+      <c r="G8" s="5">
         <v>107.8</v>
       </c>
-      <c r="H7" s="5">
+      <c r="H8" s="5">
         <v>566337</v>
       </c>
-      <c r="I7" s="5">
+      <c r="I8" s="5">
         <v>78.599999999999994</v>
       </c>
     </row>
-    <row r="8" spans="1:12" ht="22.5">
-      <c r="A8" s="4" t="s">
+    <row r="9" spans="1:12" ht="22.5">
+      <c r="A9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="5">
+      <c r="B9" s="5">
         <v>235781.5</v>
       </c>
-      <c r="C8" s="5">
+      <c r="C9" s="5">
         <v>105.9</v>
       </c>
-      <c r="D8" s="5">
+      <c r="D9" s="5">
         <v>551185</v>
       </c>
-      <c r="E8" s="5">
+      <c r="E9" s="5">
         <v>100.1</v>
       </c>
-      <c r="F8" s="5">
+      <c r="F9" s="5">
         <v>1073505</v>
       </c>
-      <c r="G8" s="5">
+      <c r="G9" s="5">
         <v>103.1</v>
       </c>
-      <c r="H8" s="5">
+      <c r="H9" s="5">
         <v>2080942</v>
       </c>
-      <c r="I8" s="5">
+      <c r="I9" s="5">
         <v>134.30000000000001</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" s="4" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B10" s="5">
-        <v>9966</v>
+        <v>91809.1</v>
       </c>
       <c r="C10" s="5">
-        <v>190.1</v>
+        <v>125.5</v>
       </c>
       <c r="D10" s="5">
-        <v>61187</v>
+        <v>173274.9</v>
       </c>
       <c r="E10" s="5">
-        <v>526.6</v>
+        <v>83.7</v>
       </c>
       <c r="F10" s="5">
-        <v>185324</v>
+        <v>256153.60000000001</v>
       </c>
       <c r="G10" s="5">
-        <v>664.5</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="H10" s="5">
-        <v>279018.90000000002</v>
+        <v>327517.5</v>
       </c>
       <c r="I10" s="5">
-        <v>713.4</v>
-[...1 lines deleted...]
-      <c r="L10" s="3"/>
+        <v>61.9</v>
+      </c>
+      <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B11" s="5">
-        <v>2462120.7999999998</v>
+        <v>9966</v>
       </c>
       <c r="C11" s="5">
-        <v>113.8</v>
+        <v>190.1</v>
       </c>
       <c r="D11" s="5">
-        <v>5607493.5999999996</v>
+        <v>61187</v>
       </c>
       <c r="E11" s="5">
-        <v>144.19999999999999</v>
+        <v>526.6</v>
       </c>
       <c r="F11" s="5">
-        <v>8794167.3000000007</v>
+        <v>185324</v>
       </c>
       <c r="G11" s="5">
-        <v>150.6</v>
+        <v>664.5</v>
       </c>
       <c r="H11" s="5">
-        <v>12456147.5</v>
+        <v>279018.90000000002</v>
       </c>
       <c r="I11" s="5">
-        <v>156.6</v>
-      </c>
+        <v>713.4</v>
+      </c>
+      <c r="L11" s="3"/>
     </row>
     <row r="12" spans="1:12">
       <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5">
+        <v>2462120.7999999998</v>
+      </c>
+      <c r="C12" s="5">
+        <v>113.8</v>
+      </c>
+      <c r="D12" s="5">
+        <v>5607493.5999999996</v>
+      </c>
+      <c r="E12" s="5">
+        <v>144.19999999999999</v>
+      </c>
+      <c r="F12" s="5">
+        <v>8794167.3000000007</v>
+      </c>
+      <c r="G12" s="5">
+        <v>150.6</v>
+      </c>
+      <c r="H12" s="5">
+        <v>12456147.5</v>
+      </c>
+      <c r="I12" s="5">
+        <v>156.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="5">
+      <c r="B13" s="5">
         <v>174859.3</v>
       </c>
-      <c r="C12" s="5">
+      <c r="C13" s="5">
         <v>72</v>
       </c>
-      <c r="D12" s="5">
+      <c r="D13" s="5">
         <v>386736</v>
       </c>
-      <c r="E12" s="5">
+      <c r="E13" s="5">
         <v>61.8</v>
       </c>
-      <c r="F12" s="5">
+      <c r="F13" s="5">
         <v>621734.69999999995</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G13" s="5">
         <v>60.7</v>
       </c>
-      <c r="H12" s="5">
+      <c r="H13" s="5">
         <v>968468.9</v>
       </c>
-      <c r="I12" s="5">
+      <c r="I13" s="5">
         <v>50.4</v>
-      </c>
-[...27 lines deleted...]
-        <v>114.3</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="22.5">
       <c r="A14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="5">
+        <v>20788.2</v>
+      </c>
+      <c r="C14" s="5">
+        <v>162.9</v>
+      </c>
+      <c r="D14" s="5">
+        <v>43066.3</v>
+      </c>
+      <c r="E14" s="5">
+        <v>111.7</v>
+      </c>
+      <c r="F14" s="5">
+        <v>66982.7</v>
+      </c>
+      <c r="G14" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="H14" s="5">
+        <v>98688.8</v>
+      </c>
+      <c r="I14" s="5">
+        <v>114.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="22.5">
+      <c r="A15" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="B14" s="5">
+      <c r="B15" s="5">
         <v>14844701.1</v>
       </c>
-      <c r="C14" s="5">
+      <c r="C15" s="5">
         <v>173.3</v>
       </c>
-      <c r="D14" s="5">
+      <c r="D15" s="5">
         <v>24713590.600000001</v>
       </c>
-      <c r="E14" s="5">
+      <c r="E15" s="5">
         <v>132.1</v>
       </c>
-      <c r="F14" s="5">
+      <c r="F15" s="5">
         <v>34494621.399999999</v>
       </c>
-      <c r="G14" s="5">
+      <c r="G15" s="5">
         <v>119</v>
       </c>
-      <c r="H14" s="5">
+      <c r="H15" s="5">
         <v>45197324.100000001</v>
       </c>
-      <c r="I14" s="5">
+      <c r="I15" s="5">
         <v>107.9</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
-      <c r="A15" s="4" t="s">
+    <row r="16" spans="1:12">
+      <c r="A16" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="5">
+      <c r="B16" s="5">
         <v>385781.6</v>
       </c>
-      <c r="C15" s="5">
+      <c r="C16" s="5">
         <v>193.9</v>
       </c>
-      <c r="D15" s="5">
+      <c r="D16" s="5">
         <v>684721.4</v>
       </c>
-      <c r="E15" s="5">
+      <c r="E16" s="5">
         <v>150.6</v>
       </c>
-      <c r="F15" s="5">
+      <c r="F16" s="5">
         <v>1032930.3</v>
       </c>
-      <c r="G15" s="5">
+      <c r="G16" s="5">
         <v>123.4</v>
       </c>
-      <c r="H15" s="5">
+      <c r="H16" s="5">
         <v>1427066.9</v>
       </c>
-      <c r="I15" s="5">
+      <c r="I16" s="5">
         <v>125.2</v>
-      </c>
-[...27 lines deleted...]
-        <v>111.4</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="22.5">
       <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="5">
+        <v>262426.3</v>
+      </c>
+      <c r="C17" s="5">
+        <v>201.3</v>
+      </c>
+      <c r="D17" s="5">
+        <v>530968.30000000005</v>
+      </c>
+      <c r="E17" s="5">
+        <v>131.4</v>
+      </c>
+      <c r="F17" s="5">
+        <v>920560.9</v>
+      </c>
+      <c r="G17" s="5">
+        <v>131.9</v>
+      </c>
+      <c r="H17" s="5">
+        <v>1176310.6000000001</v>
+      </c>
+      <c r="I17" s="5">
+        <v>111.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
+      <c r="A18" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="5">
+      <c r="B18" s="5">
         <v>336285.6</v>
       </c>
-      <c r="C17" s="5">
+      <c r="C18" s="5">
         <v>601.79999999999995</v>
       </c>
-      <c r="D17" s="5">
+      <c r="D18" s="5">
         <v>650977.19999999995</v>
       </c>
-      <c r="E17" s="5">
+      <c r="E18" s="5">
         <v>180.7</v>
       </c>
-      <c r="F17" s="5">
+      <c r="F18" s="5">
         <v>1072672.1000000001</v>
       </c>
-      <c r="G17" s="5">
+      <c r="G18" s="5">
         <v>150.1</v>
       </c>
-      <c r="H17" s="5">
+      <c r="H18" s="5">
         <v>1521604.1</v>
       </c>
-      <c r="I17" s="5">
+      <c r="I18" s="5">
         <v>124.3</v>
-      </c>
-[...27 lines deleted...]
-        <v>139.69999999999999</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B19" s="5">
-        <v>579491.30000000005</v>
+        <v>714695.7</v>
       </c>
       <c r="C19" s="5">
-        <v>92.9</v>
+        <v>154.69999999999999</v>
       </c>
       <c r="D19" s="5">
-        <v>1654550.5</v>
+        <v>1695135.6</v>
       </c>
       <c r="E19" s="5">
-        <v>133.1</v>
+        <v>154.80000000000001</v>
       </c>
       <c r="F19" s="5">
-        <v>2820988.7</v>
+        <v>2481249.2999999998</v>
       </c>
       <c r="G19" s="5">
-        <v>147.5</v>
+        <v>144.6</v>
       </c>
       <c r="H19" s="5">
-        <v>4483710.5999999996</v>
+        <v>3757403</v>
       </c>
       <c r="I19" s="5">
-        <v>166.1</v>
+        <v>139.69999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="5">
+        <v>579491.30000000005</v>
+      </c>
+      <c r="C20" s="5">
+        <v>92.9</v>
+      </c>
+      <c r="D20" s="5">
+        <v>1654550.5</v>
+      </c>
+      <c r="E20" s="5">
+        <v>133.1</v>
+      </c>
+      <c r="F20" s="5">
+        <v>2820988.7</v>
+      </c>
+      <c r="G20" s="5">
+        <v>147.5</v>
+      </c>
+      <c r="H20" s="5">
+        <v>4483710.5999999996</v>
+      </c>
+      <c r="I20" s="5">
+        <v>166.1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="5">
+      <c r="B21" s="5">
         <v>507127.3</v>
       </c>
-      <c r="C20" s="5">
+      <c r="C21" s="5">
         <v>100.2</v>
       </c>
-      <c r="D20" s="5">
+      <c r="D21" s="5">
         <v>1067059.3999999999</v>
       </c>
-      <c r="E20" s="5">
+      <c r="E21" s="5">
         <v>84.3</v>
       </c>
-      <c r="F20" s="5">
+      <c r="F21" s="5">
         <v>1624147.9</v>
       </c>
-      <c r="G20" s="5">
+      <c r="G21" s="5">
         <v>85.6</v>
       </c>
-      <c r="H20" s="5">
+      <c r="H21" s="5">
         <v>2177881.7000000002</v>
       </c>
-      <c r="I20" s="5">
+      <c r="I21" s="5">
         <v>87.9</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="22.5">
-      <c r="A21" s="4" t="s">
+    <row r="22" spans="1:9" ht="22.5">
+      <c r="A22" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="5">
+      <c r="B22" s="5">
         <v>2450197.2999999998</v>
       </c>
-      <c r="C21" s="5">
+      <c r="C22" s="5">
         <v>104.7</v>
       </c>
-      <c r="D21" s="5">
+      <c r="D22" s="5">
         <v>5096646.5999999996</v>
       </c>
-      <c r="E21" s="5">
+      <c r="E22" s="5">
         <v>112.5</v>
       </c>
-      <c r="F21" s="5">
+      <c r="F22" s="5">
         <v>7791352.7999999998</v>
       </c>
-      <c r="G21" s="5">
+      <c r="G22" s="5">
         <v>112.1</v>
       </c>
-      <c r="H21" s="5">
+      <c r="H22" s="5">
         <v>10368659.1</v>
       </c>
-      <c r="I21" s="5">
+      <c r="I22" s="5">
         <v>115</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="22.5">
-      <c r="A22" s="6" t="s">
+    <row r="23" spans="1:9" ht="22.5">
+      <c r="A23" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B22" s="5">
+      <c r="B23" s="5">
         <v>734324</v>
       </c>
-      <c r="C22" s="5">
+      <c r="C23" s="5">
         <v>152</v>
       </c>
-      <c r="D22" s="5">
+      <c r="D23" s="5">
         <v>1465399.2</v>
       </c>
-      <c r="E22" s="5">
+      <c r="E23" s="5">
         <v>146.69999999999999</v>
       </c>
-      <c r="F22" s="5">
+      <c r="F23" s="5">
         <v>2234165.1</v>
       </c>
-      <c r="G22" s="5">
+      <c r="G23" s="5">
         <v>154.80000000000001</v>
       </c>
-      <c r="H22" s="5">
+      <c r="H23" s="5">
         <v>3192527.7</v>
       </c>
-      <c r="I22" s="5">
+      <c r="I23" s="5">
         <v>159.9</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="33.75">
-      <c r="A23" s="6" t="s">
+    <row r="24" spans="1:9" ht="33.75">
+      <c r="A24" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="B23" s="5">
+      <c r="B24" s="5">
         <v>226949.9</v>
       </c>
-      <c r="C23" s="5">
+      <c r="C24" s="5">
         <v>139</v>
       </c>
-      <c r="D23" s="5">
+      <c r="D24" s="5">
         <v>453607.7</v>
       </c>
-      <c r="E23" s="5">
+      <c r="E24" s="5">
         <v>115</v>
       </c>
-      <c r="F23" s="5">
+      <c r="F24" s="5">
         <v>684338.9</v>
       </c>
-      <c r="G23" s="5">
+      <c r="G24" s="5">
         <v>106.3</v>
       </c>
-      <c r="H23" s="5">
+      <c r="H24" s="5">
         <v>960233.5</v>
       </c>
-      <c r="I23" s="5">
+      <c r="I24" s="5">
         <v>105.3</v>
       </c>
     </row>
-    <row r="24" spans="1:9" ht="14.25" customHeight="1">
-      <c r="A24" s="4" t="s">
+    <row r="25" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A25" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B24" s="5">
+      <c r="B25" s="5">
         <v>350295.1</v>
       </c>
-      <c r="C24" s="5">
+      <c r="C25" s="5">
         <v>105.5</v>
       </c>
-      <c r="D24" s="5">
+      <c r="D25" s="5">
         <v>718822.6</v>
       </c>
-      <c r="E24" s="5">
+      <c r="E25" s="5">
         <v>104.4</v>
       </c>
-      <c r="F24" s="5">
+      <c r="F25" s="5">
         <v>1294081.6000000001</v>
       </c>
-      <c r="G24" s="5">
+      <c r="G25" s="5">
         <v>125.4</v>
       </c>
-      <c r="H24" s="5">
+      <c r="H25" s="5">
         <v>2436245.1</v>
       </c>
-      <c r="I24" s="5">
+      <c r="I25" s="5">
         <v>176.1</v>
-      </c>
-[...27 lines deleted...]
-        <v>106.1</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B26" s="5">
-        <v>836.3</v>
+        <v>971936.4</v>
       </c>
       <c r="C26" s="5">
-        <v>22.6</v>
+        <v>120.6</v>
       </c>
       <c r="D26" s="5">
-        <v>836.3</v>
+        <v>1863058.8</v>
       </c>
       <c r="E26" s="5">
-        <v>18.5</v>
+        <v>106.5</v>
       </c>
       <c r="F26" s="5">
-        <v>836.3</v>
+        <v>2808520.5</v>
       </c>
       <c r="G26" s="5">
-        <v>15.5</v>
+        <v>102.2</v>
       </c>
       <c r="H26" s="5">
-        <v>836.3</v>
+        <v>3881949.7</v>
       </c>
       <c r="I26" s="5">
-        <v>13.3</v>
+        <v>106.1</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="22.5">
       <c r="A27" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B27" s="5">
-        <v>2586954.7000000002</v>
+        <v>836.3</v>
       </c>
       <c r="C27" s="5">
-        <v>152.9</v>
+        <v>22.6</v>
       </c>
       <c r="D27" s="5">
-        <v>5184081.5</v>
+        <v>836.3</v>
       </c>
       <c r="E27" s="5">
-        <v>150.4</v>
+        <v>18.5</v>
       </c>
       <c r="F27" s="5">
-        <v>7563535.2000000002</v>
+        <v>836.3</v>
       </c>
       <c r="G27" s="5">
-        <v>145</v>
+        <v>15.5</v>
       </c>
       <c r="H27" s="5">
-        <v>9800718.9000000004</v>
+        <v>836.3</v>
       </c>
       <c r="I27" s="5">
-        <v>142.80000000000001</v>
+        <v>13.3</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B28" s="5">
+        <v>2586954.7000000002</v>
+      </c>
+      <c r="C28" s="5">
+        <v>152.9</v>
+      </c>
+      <c r="D28" s="5">
+        <v>5184081.5</v>
+      </c>
+      <c r="E28" s="5">
+        <v>150.4</v>
+      </c>
+      <c r="F28" s="5">
+        <v>7563535.2000000002</v>
+      </c>
+      <c r="G28" s="5">
+        <v>145</v>
+      </c>
+      <c r="H28" s="5">
+        <v>9800718.9000000004</v>
+      </c>
+      <c r="I28" s="5">
+        <v>142.80000000000001</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="22.5">
+      <c r="A29" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B28" s="5">
+      <c r="B29" s="5">
         <v>140428.6</v>
       </c>
-      <c r="C28" s="5">
+      <c r="C29" s="5">
         <v>200.7</v>
       </c>
-      <c r="D28" s="5">
+      <c r="D29" s="5">
         <v>524588.69999999995</v>
       </c>
-      <c r="E28" s="5">
+      <c r="E29" s="5">
         <v>226.8</v>
       </c>
-      <c r="F28" s="5">
+      <c r="F29" s="5">
         <v>1192184.2</v>
       </c>
-      <c r="G28" s="5">
+      <c r="G29" s="5">
         <v>305.5</v>
       </c>
-      <c r="H28" s="5">
+      <c r="H29" s="5">
         <v>1648319.6</v>
       </c>
-      <c r="I28" s="5">
+      <c r="I29" s="5">
         <v>232.6</v>
       </c>
     </row>
-    <row r="29" spans="1:9">
-      <c r="A29" s="7" t="s">
+    <row r="30" spans="1:9">
+      <c r="A30" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="8">
+      <c r="B30" s="8">
         <v>1380881.5</v>
       </c>
-      <c r="C29" s="8">
+      <c r="C30" s="8">
         <v>182.2</v>
       </c>
-      <c r="D29" s="8">
+      <c r="D30" s="8">
         <v>2551829.6</v>
       </c>
-      <c r="E29" s="8">
+      <c r="E30" s="8">
         <v>116.5</v>
       </c>
-      <c r="F29" s="8">
+      <c r="F30" s="8">
         <v>3703320.1</v>
       </c>
-      <c r="G29" s="8">
+      <c r="G30" s="8">
         <v>101.1</v>
       </c>
-      <c r="H29" s="8">
+      <c r="H30" s="8">
         <v>4872692.8</v>
       </c>
-      <c r="I29" s="8">
+      <c r="I30" s="8">
         <v>94.9</v>
       </c>
     </row>
-    <row r="30" spans="1:9">
-      <c r="A30" s="21" t="s">
+    <row r="31" spans="1:9">
+      <c r="A31" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="D30" s="3"/>
-[...3 lines deleted...]
-      <c r="A31" s="1"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="1"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="1"/>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="1"/>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="1"/>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="1"/>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="1"/>
     </row>
-    <row r="63" spans="1:1">
-      <c r="A63" s="1"/>
+    <row r="38" spans="1:1">
+      <c r="A38" s="1"/>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="1"/>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="1"/>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="1"/>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="1"/>
     </row>
+    <row r="68" spans="1:1">
+      <c r="A68" s="1"/>
+    </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A1:I1"/>
-[...4 lines deleted...]
-    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H16" sqref="H16"/>
+      <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="26.42578125" style="26" customWidth="1"/>
     <col min="3" max="3" width="21" style="26" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="26" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="18" style="26" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="26" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="26" customWidth="1"/>
     <col min="9" max="9" width="22.140625" style="26" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="30"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A1" s="29"/>
+    </row>
+    <row r="2" spans="1:9" s="28" customFormat="1" ht="15.75">
+      <c r="A2" s="60" t="s">
+        <v>44</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="30"/>
-[...27 lines deleted...]
-      <c r="B6" s="37" t="s">
+      <c r="A3" s="1"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="1:9" ht="12" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="37"/>
-      <c r="D6" s="37" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62" t="s">
         <v>46</v>
       </c>
-      <c r="E6" s="37"/>
-      <c r="F6" s="37" t="s">
+      <c r="E4" s="62"/>
+      <c r="F4" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="G6" s="37"/>
-      <c r="H6" s="37" t="s">
+      <c r="G4" s="62"/>
+      <c r="H4" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="38"/>
-[...28 lines deleted...]
-    <row r="8" spans="1:9" ht="14.25" customHeight="1">
+      <c r="I4" s="63"/>
+    </row>
+    <row r="5" spans="1:9" ht="58.5" customHeight="1">
+      <c r="A5" s="70"/>
+      <c r="B5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G5" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="5">
+        <v>104831.6</v>
+      </c>
+      <c r="C6" s="5">
+        <v>105.5</v>
+      </c>
+      <c r="D6" s="5">
+        <v>441334.9</v>
+      </c>
+      <c r="E6" s="5">
+        <v>89.1</v>
+      </c>
+      <c r="F6" s="5">
+        <v>769719.5</v>
+      </c>
+      <c r="G6" s="5">
+        <v>104.4</v>
+      </c>
+      <c r="H6" s="12">
+        <v>1299278.8</v>
+      </c>
+      <c r="I6" s="12">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="32.450000000000003" customHeight="1">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>303740</v>
+      </c>
+      <c r="C7" s="5">
+        <v>96.3</v>
+      </c>
+      <c r="D7" s="5">
+        <v>521178.6</v>
+      </c>
+      <c r="E7" s="5">
+        <v>100.7</v>
+      </c>
+      <c r="F7" s="5">
+        <v>697236.6</v>
+      </c>
+      <c r="G7" s="5">
+        <v>96</v>
+      </c>
+      <c r="H7" s="13">
+        <v>1085999.3</v>
+      </c>
+      <c r="I7" s="13">
+        <v>148.30000000000001</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="21.6" customHeight="1">
       <c r="A8" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B8" s="5">
-        <v>104831.6</v>
+        <v>73185.399999999994</v>
       </c>
       <c r="C8" s="5">
-        <v>105.5</v>
+        <v>71.7</v>
       </c>
       <c r="D8" s="5">
-        <v>441334.9</v>
+        <v>289403.40000000002</v>
       </c>
       <c r="E8" s="5">
-        <v>89.1</v>
+        <v>73.900000000000006</v>
       </c>
       <c r="F8" s="5">
-        <v>769719.5</v>
+        <v>467393.1</v>
       </c>
       <c r="G8" s="5">
-        <v>104.4</v>
-[...8 lines deleted...]
-    <row r="9" spans="1:9" ht="32.450000000000003" customHeight="1">
+        <v>84.1</v>
+      </c>
+      <c r="H8" s="13">
+        <v>614993.6</v>
+      </c>
+      <c r="I8" s="13">
+        <v>96.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="22.15" customHeight="1">
       <c r="A9" s="4" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B9" s="5">
-        <v>303740</v>
+        <v>327512.7</v>
       </c>
       <c r="C9" s="5">
-        <v>96.3</v>
+        <v>135.4</v>
       </c>
       <c r="D9" s="5">
-        <v>521178.6</v>
+        <v>981745.9</v>
       </c>
       <c r="E9" s="5">
-        <v>100.7</v>
+        <v>173.8</v>
       </c>
       <c r="F9" s="5">
-        <v>697236.6</v>
+        <v>1652854.3</v>
       </c>
       <c r="G9" s="5">
-        <v>96</v>
+        <v>150.5</v>
       </c>
       <c r="H9" s="13">
-        <v>1085999.3</v>
+        <v>2351779.1</v>
       </c>
       <c r="I9" s="13">
-        <v>148.30000000000001</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" ht="21.6" customHeight="1">
+        <v>110.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B10" s="5">
-        <v>73185.399999999994</v>
+        <v>71155.3</v>
       </c>
       <c r="C10" s="5">
-        <v>71.7</v>
+        <v>75</v>
       </c>
       <c r="D10" s="5">
-        <v>289403.40000000002</v>
+        <v>196800.7</v>
       </c>
       <c r="E10" s="5">
-        <v>73.900000000000006</v>
+        <v>110.2</v>
       </c>
       <c r="F10" s="5">
-        <v>467393.1</v>
+        <v>344174.1</v>
       </c>
       <c r="G10" s="5">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="H10" s="13">
+        <v>493878.5</v>
+      </c>
+      <c r="I10" s="13">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B11" s="5">
+        <v>40328.300000000003</v>
+      </c>
+      <c r="C11" s="5">
+        <v>365.9</v>
+      </c>
+      <c r="D11" s="5">
+        <v>55173.3</v>
+      </c>
+      <c r="E11" s="5">
+        <v>81.599999999999994</v>
+      </c>
+      <c r="F11" s="5">
+        <v>99135.3</v>
+      </c>
+      <c r="G11" s="5">
+        <v>47.9</v>
+      </c>
+      <c r="H11" s="13">
+        <v>148306.9</v>
+      </c>
+      <c r="I11" s="13">
+        <v>47.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="5">
+        <v>3481386.8</v>
+      </c>
+      <c r="C12" s="5">
+        <v>140.80000000000001</v>
+      </c>
+      <c r="D12" s="5">
+        <v>6764706.0999999996</v>
+      </c>
+      <c r="E12" s="5">
+        <v>120.3</v>
+      </c>
+      <c r="F12" s="5">
+        <v>9677165.1999999993</v>
+      </c>
+      <c r="G12" s="5">
+        <v>114.6</v>
+      </c>
+      <c r="H12" s="13">
+        <v>13718004.6</v>
+      </c>
+      <c r="I12" s="13">
+        <v>109.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="14.45" customHeight="1">
+      <c r="A13" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="5">
+        <v>259427.20000000001</v>
+      </c>
+      <c r="C13" s="5">
+        <v>138.69999999999999</v>
+      </c>
+      <c r="D13" s="5">
+        <v>374963.5</v>
+      </c>
+      <c r="E13" s="5">
+        <v>90.6</v>
+      </c>
+      <c r="F13" s="5">
+        <v>439663</v>
+      </c>
+      <c r="G13" s="5">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="H13" s="13">
+        <v>530279.5</v>
+      </c>
+      <c r="I13" s="13">
+        <v>51.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
+      <c r="A14" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" s="5">
+        <v>24120.9</v>
+      </c>
+      <c r="C14" s="5">
+        <v>104.9</v>
+      </c>
+      <c r="D14" s="5">
+        <v>43439.5</v>
+      </c>
+      <c r="E14" s="5">
+        <v>91.3</v>
+      </c>
+      <c r="F14" s="5">
+        <v>64802.3</v>
+      </c>
+      <c r="G14" s="5">
+        <v>86.7</v>
+      </c>
+      <c r="H14" s="13">
+        <v>91058.5</v>
+      </c>
+      <c r="I14" s="13">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.15" customHeight="1">
+      <c r="A15" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="5">
+        <v>8676863</v>
+      </c>
+      <c r="C15" s="5">
+        <v>52.8</v>
+      </c>
+      <c r="D15" s="5">
+        <v>18000469.300000001</v>
+      </c>
+      <c r="E15" s="5">
+        <v>65.900000000000006</v>
+      </c>
+      <c r="F15" s="5">
+        <v>31760168.5</v>
+      </c>
+      <c r="G15" s="5">
+        <v>82.5</v>
+      </c>
+      <c r="H15" s="13">
+        <v>46697742</v>
+      </c>
+      <c r="I15" s="13">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="5">
+        <v>160152.70000000001</v>
+      </c>
+      <c r="C16" s="5">
+        <v>37.5</v>
+      </c>
+      <c r="D16" s="5">
+        <v>264163.20000000001</v>
+      </c>
+      <c r="E16" s="5">
+        <v>34.9</v>
+      </c>
+      <c r="F16" s="5">
+        <v>398579.1</v>
+      </c>
+      <c r="G16" s="5">
+        <v>34.6</v>
+      </c>
+      <c r="H16" s="13">
+        <v>512842.3</v>
+      </c>
+      <c r="I16" s="13">
+        <v>31.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="21.6" customHeight="1">
+      <c r="A17" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B17" s="5">
+        <v>225467.6</v>
+      </c>
+      <c r="C17" s="5">
         <v>84.1</v>
       </c>
-      <c r="H10" s="13">
-[...189 lines deleted...]
-      </c>
       <c r="D17" s="5">
-        <v>18000469.300000001</v>
+        <v>533415.30000000005</v>
       </c>
       <c r="E17" s="5">
-        <v>65.900000000000006</v>
+        <v>98.5</v>
       </c>
       <c r="F17" s="5">
-        <v>31760168.5</v>
+        <v>907706.9</v>
       </c>
       <c r="G17" s="5">
-        <v>82.5</v>
+        <v>96.9</v>
       </c>
       <c r="H17" s="13">
-        <v>46697742</v>
+        <v>1329961.1000000001</v>
       </c>
       <c r="I17" s="13">
-        <v>91.8</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
       <c r="A18" s="4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B18" s="5">
-        <v>160152.70000000001</v>
+        <v>329137.59999999998</v>
       </c>
       <c r="C18" s="5">
-        <v>37.5</v>
+        <v>88.5</v>
       </c>
       <c r="D18" s="5">
-        <v>264163.20000000001</v>
+        <v>826572.5</v>
       </c>
       <c r="E18" s="5">
-        <v>34.9</v>
+        <v>114.9</v>
       </c>
       <c r="F18" s="5">
-        <v>398579.1</v>
+        <v>1043525.5</v>
       </c>
       <c r="G18" s="5">
-        <v>34.6</v>
+        <v>87.2</v>
       </c>
       <c r="H18" s="13">
-        <v>512842.3</v>
+        <v>1314221.8</v>
       </c>
       <c r="I18" s="13">
-        <v>31.9</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" ht="21.6" customHeight="1">
+        <v>76.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B19" s="5">
-        <v>225467.6</v>
+        <v>986537.9</v>
       </c>
       <c r="C19" s="5">
-        <v>84.1</v>
+        <v>124.8</v>
       </c>
       <c r="D19" s="5">
-        <v>533415.30000000005</v>
+        <v>2008574</v>
       </c>
       <c r="E19" s="5">
+        <v>107.2</v>
+      </c>
+      <c r="F19" s="5">
+        <v>2925526.8</v>
+      </c>
+      <c r="G19" s="5">
+        <v>105.6</v>
+      </c>
+      <c r="H19" s="13">
+        <v>4161997.4</v>
+      </c>
+      <c r="I19" s="13">
         <v>98.5</v>
       </c>
-      <c r="F19" s="5">
-[...12 lines deleted...]
-    <row r="20" spans="1:9" ht="22.5">
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B20" s="5">
-        <v>329137.59999999998</v>
+        <v>1146926.6000000001</v>
       </c>
       <c r="C20" s="5">
-        <v>88.5</v>
+        <v>196</v>
       </c>
       <c r="D20" s="5">
-        <v>826572.5</v>
+        <v>2067197.2</v>
       </c>
       <c r="E20" s="5">
-        <v>114.9</v>
+        <v>123.5</v>
       </c>
       <c r="F20" s="5">
-        <v>1043525.5</v>
+        <v>3212478.9</v>
       </c>
       <c r="G20" s="5">
-        <v>87.2</v>
+        <v>112.3</v>
       </c>
       <c r="H20" s="13">
-        <v>1314221.8</v>
+        <v>4567236.5</v>
       </c>
       <c r="I20" s="13">
-        <v>76.8</v>
+        <v>100.8</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B21" s="5">
-        <v>986537.9</v>
+        <v>864816.1</v>
       </c>
       <c r="C21" s="5">
-        <v>124.8</v>
+        <v>154.19999999999999</v>
       </c>
       <c r="D21" s="5">
-        <v>2008574</v>
+        <v>1880222.9</v>
       </c>
       <c r="E21" s="5">
-        <v>107.2</v>
+        <v>159.5</v>
       </c>
       <c r="F21" s="5">
-        <v>2925526.8</v>
+        <v>3149722.5</v>
       </c>
       <c r="G21" s="5">
-        <v>105.6</v>
+        <v>173.8</v>
       </c>
       <c r="H21" s="13">
-        <v>4161997.4</v>
+        <v>4254259</v>
       </c>
       <c r="I21" s="13">
-        <v>98.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9">
+        <v>173.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="22.5">
       <c r="A22" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B22" s="5">
-        <v>1146926.6000000001</v>
+        <v>2529576.7000000002</v>
       </c>
       <c r="C22" s="5">
-        <v>196</v>
+        <v>93.3</v>
       </c>
       <c r="D22" s="5">
-        <v>2067197.2</v>
+        <v>5176832.9000000004</v>
       </c>
       <c r="E22" s="5">
-        <v>123.5</v>
+        <v>91.9</v>
       </c>
       <c r="F22" s="5">
-        <v>3212478.9</v>
+        <v>8119768.7999999998</v>
       </c>
       <c r="G22" s="5">
-        <v>112.3</v>
+        <v>93.4</v>
       </c>
       <c r="H22" s="13">
-        <v>4567236.5</v>
+        <v>11262478.6</v>
       </c>
       <c r="I22" s="13">
-        <v>100.8</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9">
+        <v>96.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
       <c r="A23" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B23" s="5">
-        <v>864816.1</v>
+        <v>566351</v>
       </c>
       <c r="C23" s="5">
-        <v>154.19999999999999</v>
+        <v>69.7</v>
       </c>
       <c r="D23" s="5">
-        <v>1880222.9</v>
+        <v>1263482.8</v>
       </c>
       <c r="E23" s="5">
-        <v>159.5</v>
+        <v>78</v>
       </c>
       <c r="F23" s="5">
-        <v>3149722.5</v>
+        <v>2264606.9</v>
       </c>
       <c r="G23" s="5">
-        <v>173.8</v>
+        <v>90.8</v>
       </c>
       <c r="H23" s="13">
-        <v>4254259</v>
+        <v>3044228.1</v>
       </c>
       <c r="I23" s="13">
-        <v>173.6</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="22.5">
+        <v>84.8</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="35.450000000000003" customHeight="1">
       <c r="A24" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B24" s="5">
-        <v>2529576.7000000002</v>
+        <v>349727.4</v>
       </c>
       <c r="C24" s="5">
-        <v>93.3</v>
+        <v>139.30000000000001</v>
       </c>
       <c r="D24" s="5">
-        <v>5176832.9000000004</v>
+        <v>726843.1</v>
       </c>
       <c r="E24" s="5">
-        <v>91.9</v>
+        <v>145</v>
       </c>
       <c r="F24" s="5">
-        <v>8119768.7999999998</v>
+        <v>1082555.8999999999</v>
       </c>
       <c r="G24" s="5">
-        <v>93.4</v>
+        <v>141.69999999999999</v>
       </c>
       <c r="H24" s="13">
-        <v>11262478.6</v>
+        <v>1467356.2</v>
       </c>
       <c r="I24" s="13">
-        <v>96.6</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" ht="22.5">
+        <v>135.80000000000001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="10.9" customHeight="1">
       <c r="A25" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B25" s="5">
-        <v>566351</v>
+        <v>527156.30000000005</v>
       </c>
       <c r="C25" s="5">
-        <v>69.7</v>
+        <v>140.9</v>
       </c>
       <c r="D25" s="5">
-        <v>1263482.8</v>
+        <v>1199874.3999999999</v>
       </c>
       <c r="E25" s="5">
-        <v>78</v>
+        <v>157.5</v>
       </c>
       <c r="F25" s="5">
-        <v>2264606.9</v>
+        <v>1642531.4</v>
       </c>
       <c r="G25" s="5">
-        <v>90.8</v>
+        <v>120.9</v>
       </c>
       <c r="H25" s="13">
-        <v>3044228.1</v>
+        <v>2752801</v>
       </c>
       <c r="I25" s="13">
-        <v>84.8</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="35.450000000000003" customHeight="1">
+        <v>108.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B26" s="5">
-        <v>349727.4</v>
+        <v>925972.9</v>
       </c>
       <c r="C26" s="5">
-        <v>139.30000000000001</v>
+        <v>89.2</v>
       </c>
       <c r="D26" s="5">
-        <v>726843.1</v>
+        <v>2071440.7</v>
       </c>
       <c r="E26" s="5">
-        <v>145</v>
+        <v>104.9</v>
       </c>
       <c r="F26" s="5">
-        <v>1082555.8999999999</v>
+        <v>3096170.6</v>
       </c>
       <c r="G26" s="5">
-        <v>141.69999999999999</v>
+        <v>105</v>
       </c>
       <c r="H26" s="13">
-        <v>1467356.2</v>
+        <v>4257283.2</v>
       </c>
       <c r="I26" s="13">
-        <v>135.80000000000001</v>
-[...4 lines deleted...]
-        <v>20</v>
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="24" customHeight="1">
+      <c r="A27" s="27" t="s">
+        <v>23</v>
       </c>
       <c r="B27" s="5">
-        <v>527156.30000000005</v>
+        <v>3512698.4</v>
       </c>
       <c r="C27" s="5">
-        <v>140.9</v>
+        <v>127.1</v>
       </c>
       <c r="D27" s="5">
-        <v>1199874.3999999999</v>
+        <v>6762953.2999999998</v>
       </c>
       <c r="E27" s="5">
-        <v>157.5</v>
+        <v>123.1</v>
       </c>
       <c r="F27" s="5">
-        <v>1642531.4</v>
+        <v>9762280.8000000007</v>
       </c>
       <c r="G27" s="5">
-        <v>120.9</v>
+        <v>122.9</v>
       </c>
       <c r="H27" s="13">
-        <v>2752801</v>
+        <v>12574323.699999999</v>
       </c>
       <c r="I27" s="13">
-        <v>108.4</v>
+        <v>123.1</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="22.5">
-      <c r="A28" s="4" t="s">
-        <v>21</v>
+      <c r="A28" s="27" t="s">
+        <v>24</v>
       </c>
       <c r="B28" s="5">
-        <v>925972.9</v>
+        <v>760825.8</v>
       </c>
       <c r="C28" s="5">
-        <v>89.2</v>
+        <v>489.9</v>
       </c>
       <c r="D28" s="5">
-        <v>2071440.7</v>
+        <v>1381175.5</v>
       </c>
       <c r="E28" s="5">
-        <v>104.9</v>
+        <v>238.3</v>
       </c>
       <c r="F28" s="5">
-        <v>3096170.6</v>
+        <v>816416.7</v>
       </c>
       <c r="G28" s="5">
-        <v>105</v>
+        <v>121.9</v>
       </c>
       <c r="H28" s="13">
-        <v>4257283.2</v>
+        <v>2132800.7999999998</v>
       </c>
       <c r="I28" s="13">
-        <v>105.2</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:9" ht="24" customHeight="1">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="10.9" customHeight="1">
       <c r="A29" s="27" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B29" s="5">
-        <v>3512698.4</v>
+        <v>2344193.2000000002</v>
       </c>
       <c r="C29" s="5">
-        <v>127.1</v>
-[...56 lines deleted...]
-      <c r="C31" s="5">
         <v>153.5</v>
       </c>
-      <c r="D31" s="8">
+      <c r="D29" s="8">
         <v>5478939.5999999996</v>
       </c>
-      <c r="E31" s="8">
+      <c r="E29" s="8">
         <v>194.3</v>
       </c>
-      <c r="F31" s="8">
+      <c r="F29" s="8">
         <v>3747392.1</v>
       </c>
-      <c r="G31" s="8">
+      <c r="G29" s="8">
         <v>227.4</v>
       </c>
-      <c r="H31" s="8">
+      <c r="H29" s="8">
         <v>13646456.4</v>
       </c>
-      <c r="I31" s="8">
+      <c r="I29" s="8">
         <v>248.9</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
-[...4 lines deleted...]
-      <c r="C32" s="43"/>
+    <row r="30" spans="1:9">
+      <c r="A30" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="68"/>
+      <c r="C30" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A32:C32"/>
-[...5 lines deleted...]
-    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="L10" sqref="L10"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="26.42578125" style="26" customWidth="1"/>
     <col min="3" max="3" width="21" style="26" customWidth="1"/>
     <col min="4" max="4" width="20.42578125" style="26" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="18" style="26" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="26" customWidth="1"/>
     <col min="8" max="8" width="16.7109375" style="26" customWidth="1"/>
     <col min="9" max="9" width="22.140625" style="26" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="30"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A1" s="29"/>
+    </row>
+    <row r="2" spans="1:9" s="28" customFormat="1" ht="15.75">
+      <c r="A2" s="60" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="30"/>
-[...27 lines deleted...]
-      <c r="B6" s="37" t="s">
+      <c r="A3" s="1"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="1:9" ht="12" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="37"/>
-      <c r="D6" s="37" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62" t="s">
         <v>46</v>
       </c>
-      <c r="E6" s="37"/>
-      <c r="F6" s="37" t="s">
+      <c r="E4" s="62"/>
+      <c r="F4" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="G6" s="37"/>
-      <c r="H6" s="37" t="s">
+      <c r="G4" s="62"/>
+      <c r="H4" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="38"/>
-[...29 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="I4" s="63"/>
+    </row>
+    <row r="5" spans="1:9" ht="58.5" customHeight="1">
+      <c r="A5" s="70"/>
+      <c r="B5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G5" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A6" s="30" t="s">
         <v>1</v>
       </c>
-      <c r="B8" s="12">
+      <c r="B6" s="12">
         <v>81674.7</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C6" s="12">
         <v>68.5</v>
       </c>
-      <c r="D8" s="33">
+      <c r="D6" s="31">
         <v>485837.6</v>
       </c>
-      <c r="E8" s="33">
+      <c r="E6" s="31">
         <v>96.2</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F6" s="31">
         <v>829844.7</v>
       </c>
-      <c r="G8" s="33">
+      <c r="G6" s="31">
         <v>95.2</v>
       </c>
+      <c r="H6" s="5">
+        <v>1375799.4</v>
+      </c>
+      <c r="I6" s="5">
+        <v>38.4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="32.450000000000003" customHeight="1">
+      <c r="A7" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="13">
+        <v>320261.59999999998</v>
+      </c>
+      <c r="C7" s="13">
+        <v>92.7</v>
+      </c>
+      <c r="D7" s="31">
+        <v>580803</v>
+      </c>
+      <c r="E7" s="31">
+        <v>97.4</v>
+      </c>
+      <c r="F7" s="31">
+        <v>900275</v>
+      </c>
+      <c r="G7" s="31">
+        <v>114</v>
+      </c>
+      <c r="H7" s="5">
+        <v>1446982</v>
+      </c>
+      <c r="I7" s="5">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="21.6" customHeight="1">
+      <c r="A8" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="13">
+        <v>14342</v>
+      </c>
+      <c r="C8" s="13">
+        <v>17.2</v>
+      </c>
+      <c r="D8" s="31">
+        <v>132177.29999999999</v>
+      </c>
+      <c r="E8" s="31">
+        <v>39.9</v>
+      </c>
+      <c r="F8" s="31">
+        <v>431880.3</v>
+      </c>
+      <c r="G8" s="31">
+        <v>81.599999999999994</v>
+      </c>
       <c r="H8" s="5">
-        <v>1375799.4</v>
+        <v>652639.30000000005</v>
       </c>
       <c r="I8" s="5">
-        <v>38.4</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" ht="32.450000000000003" customHeight="1">
+        <v>32.799999999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="22.15" customHeight="1">
       <c r="A9" s="6" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B9" s="13">
-        <v>320261.59999999998</v>
+        <v>643408.80000000005</v>
       </c>
       <c r="C9" s="13">
-        <v>92.7</v>
-[...11 lines deleted...]
-        <v>114</v>
+        <v>191.3</v>
+      </c>
+      <c r="D9" s="31">
+        <v>1236200.1000000001</v>
+      </c>
+      <c r="E9" s="31">
+        <v>122.3</v>
+      </c>
+      <c r="F9" s="31">
+        <v>1714108.6</v>
+      </c>
+      <c r="G9" s="31">
+        <v>100.7</v>
       </c>
       <c r="H9" s="5">
-        <v>1446982</v>
+        <v>2439643.7999999998</v>
       </c>
       <c r="I9" s="5">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" ht="21.6" customHeight="1">
+        <v>100.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="6" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B10" s="13">
-        <v>14342</v>
+        <v>145276.4</v>
       </c>
       <c r="C10" s="13">
-        <v>17.2</v>
-[...11 lines deleted...]
-        <v>81.599999999999994</v>
+        <v>198.8</v>
+      </c>
+      <c r="D10" s="31">
+        <v>273703</v>
+      </c>
+      <c r="E10" s="31">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="F10" s="31">
+        <v>422170.5</v>
+      </c>
+      <c r="G10" s="31">
+        <v>117.8</v>
       </c>
       <c r="H10" s="5">
-        <v>652639.30000000005</v>
+        <v>560003.30000000005</v>
       </c>
       <c r="I10" s="5">
-        <v>32.799999999999997</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" ht="22.15" customHeight="1">
+        <v>86.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" s="6" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B11" s="13">
-        <v>643408.80000000005</v>
+        <v>12472.1</v>
       </c>
       <c r="C11" s="13">
-        <v>191.3</v>
-[...11 lines deleted...]
-        <v>100.7</v>
+        <v>27.2</v>
+      </c>
+      <c r="D11" s="31">
+        <v>132416.5</v>
+      </c>
+      <c r="E11" s="31">
+        <v>209.8</v>
+      </c>
+      <c r="F11" s="31">
+        <v>146530.5</v>
+      </c>
+      <c r="G11" s="31">
+        <v>130.5</v>
       </c>
       <c r="H11" s="5">
-        <v>2439643.7999999998</v>
+        <v>176367.7</v>
       </c>
       <c r="I11" s="5">
-        <v>100.7</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" ht="12.6" customHeight="1">
+        <v>18.399999999999999</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" s="6" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B12" s="13">
-        <v>145276.4</v>
+        <v>3298511.9</v>
       </c>
       <c r="C12" s="13">
-        <v>198.8</v>
-[...11 lines deleted...]
-        <v>117.8</v>
+        <v>94.7</v>
+      </c>
+      <c r="D12" s="31">
+        <v>6671817.2000000002</v>
+      </c>
+      <c r="E12" s="31">
+        <v>98.6</v>
+      </c>
+      <c r="F12" s="31">
+        <v>10074430.5</v>
+      </c>
+      <c r="G12" s="31">
+        <v>99.7</v>
       </c>
       <c r="H12" s="5">
-        <v>560003.30000000005</v>
+        <v>13927349.5</v>
       </c>
       <c r="I12" s="5">
-        <v>86.5</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9">
+        <v>106.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="14.45" customHeight="1">
       <c r="A13" s="6" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B13" s="13">
-        <v>12472.1</v>
+        <v>111081.5</v>
       </c>
       <c r="C13" s="13">
-        <v>27.2</v>
-[...11 lines deleted...]
-        <v>130.5</v>
+        <v>40.200000000000003</v>
+      </c>
+      <c r="D13" s="31">
+        <v>206483.7</v>
+      </c>
+      <c r="E13" s="31">
+        <v>51.7</v>
+      </c>
+      <c r="F13" s="31">
+        <v>312614.5</v>
+      </c>
+      <c r="G13" s="31">
+        <v>66.8</v>
       </c>
       <c r="H13" s="5">
-        <v>176367.7</v>
+        <v>415394</v>
       </c>
       <c r="I13" s="5">
-        <v>18.399999999999999</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9">
+        <v>18.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="22.5">
       <c r="A14" s="6" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B14" s="13">
-        <v>3298511.9</v>
+        <v>20512.7</v>
       </c>
       <c r="C14" s="13">
-        <v>94.7</v>
-[...11 lines deleted...]
-        <v>99.7</v>
+        <v>74.7</v>
+      </c>
+      <c r="D14" s="31">
+        <v>27459.9</v>
+      </c>
+      <c r="E14" s="31">
+        <v>55.3</v>
+      </c>
+      <c r="F14" s="31">
+        <v>34164.199999999997</v>
+      </c>
+      <c r="G14" s="31">
+        <v>46.5</v>
       </c>
       <c r="H14" s="5">
-        <v>13927349.5</v>
+        <v>40982.5</v>
       </c>
       <c r="I14" s="5">
-        <v>106.7</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9" ht="14.45" customHeight="1">
+        <v>6.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" ht="22.15" customHeight="1">
       <c r="A15" s="6" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B15" s="13">
-        <v>111081.5</v>
+        <v>9426521.3000000007</v>
       </c>
       <c r="C15" s="13">
-        <v>40.200000000000003</v>
-[...11 lines deleted...]
-        <v>66.8</v>
+        <v>95.5</v>
+      </c>
+      <c r="D15" s="31">
+        <v>20702625.5</v>
+      </c>
+      <c r="E15" s="31">
+        <v>100.5</v>
+      </c>
+      <c r="F15" s="31">
+        <v>30073458.300000001</v>
+      </c>
+      <c r="G15" s="31">
+        <v>83.6</v>
       </c>
       <c r="H15" s="5">
-        <v>415394</v>
+        <v>43044883.700000003</v>
       </c>
       <c r="I15" s="5">
-        <v>18.2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" ht="22.5">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" s="6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B16" s="13">
-        <v>20512.7</v>
+        <v>96233.600000000006</v>
       </c>
       <c r="C16" s="13">
-        <v>74.7</v>
-[...11 lines deleted...]
-        <v>46.5</v>
+        <v>52.8</v>
+      </c>
+      <c r="D16" s="31">
+        <v>283935.2</v>
+      </c>
+      <c r="E16" s="31">
+        <v>94</v>
+      </c>
+      <c r="F16" s="31">
+        <v>422449.1</v>
+      </c>
+      <c r="G16" s="31">
+        <v>93.5</v>
       </c>
       <c r="H16" s="5">
-        <v>40982.5</v>
+        <v>625138.5</v>
       </c>
       <c r="I16" s="5">
-        <v>6.8</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" ht="22.15" customHeight="1">
+        <v>36.1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="21.6" customHeight="1">
       <c r="A17" s="6" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B17" s="13">
-        <v>9426521.3000000007</v>
+        <v>352842.6</v>
       </c>
       <c r="C17" s="13">
-        <v>95.5</v>
-[...11 lines deleted...]
-        <v>83.6</v>
+        <v>154</v>
+      </c>
+      <c r="D17" s="31">
+        <v>750199</v>
+      </c>
+      <c r="E17" s="31">
+        <v>138.19999999999999</v>
+      </c>
+      <c r="F17" s="31">
+        <v>1128748.7</v>
+      </c>
+      <c r="G17" s="31">
+        <v>122.2</v>
       </c>
       <c r="H17" s="5">
-        <v>43044883.700000003</v>
+        <v>1533415</v>
       </c>
       <c r="I17" s="5">
-        <v>25.4</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="22.5">
       <c r="A18" s="6" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B18" s="13">
-        <v>96233.600000000006</v>
+        <v>292312.90000000002</v>
       </c>
       <c r="C18" s="13">
-        <v>52.8</v>
-[...11 lines deleted...]
-        <v>93.5</v>
+        <v>78</v>
+      </c>
+      <c r="D18" s="31">
+        <v>599369.80000000005</v>
+      </c>
+      <c r="E18" s="31">
+        <v>63.4</v>
+      </c>
+      <c r="F18" s="31">
+        <v>975323.2</v>
+      </c>
+      <c r="G18" s="31">
+        <v>82.5</v>
       </c>
       <c r="H18" s="5">
-        <v>625138.5</v>
+        <v>1571512.1</v>
       </c>
       <c r="I18" s="5">
-        <v>36.1</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" ht="21.6" customHeight="1">
+        <v>41.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" s="6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B19" s="13">
-        <v>352842.6</v>
+        <v>1128993.8999999999</v>
       </c>
       <c r="C19" s="13">
-        <v>154</v>
-[...11 lines deleted...]
-        <v>122.2</v>
+        <v>100.6</v>
+      </c>
+      <c r="D19" s="31">
+        <v>2256152.9</v>
+      </c>
+      <c r="E19" s="31">
+        <v>98.2</v>
+      </c>
+      <c r="F19" s="31">
+        <v>3506213.1</v>
+      </c>
+      <c r="G19" s="31">
+        <v>105.8</v>
       </c>
       <c r="H19" s="5">
-        <v>1533415</v>
+        <v>4801873.2</v>
       </c>
       <c r="I19" s="5">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" ht="22.5">
+        <v>28.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" s="6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B20" s="13">
-        <v>292312.90000000002</v>
+        <v>1075183.7</v>
       </c>
       <c r="C20" s="13">
-        <v>78</v>
-[...11 lines deleted...]
-        <v>82.5</v>
+        <v>93</v>
+      </c>
+      <c r="D20" s="31">
+        <v>2387660.7000000002</v>
+      </c>
+      <c r="E20" s="31">
+        <v>114.9</v>
+      </c>
+      <c r="F20" s="31">
+        <v>3698079.5</v>
+      </c>
+      <c r="G20" s="31">
+        <v>114.7</v>
       </c>
       <c r="H20" s="5">
-        <v>1571512.1</v>
+        <v>4968256.0999999996</v>
       </c>
       <c r="I20" s="5">
-        <v>41.5</v>
+        <v>93.2</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B21" s="13">
-        <v>1128993.8999999999</v>
+        <v>863487.2</v>
       </c>
       <c r="C21" s="13">
-        <v>100.6</v>
-[...11 lines deleted...]
-        <v>105.8</v>
+        <v>87.7</v>
+      </c>
+      <c r="D21" s="31">
+        <v>2013140.7</v>
+      </c>
+      <c r="E21" s="31">
+        <v>93.6</v>
+      </c>
+      <c r="F21" s="31">
+        <v>3145731.6</v>
+      </c>
+      <c r="G21" s="31">
+        <v>88.1</v>
       </c>
       <c r="H21" s="5">
-        <v>4801873.2</v>
+        <v>4221404.2</v>
       </c>
       <c r="I21" s="5">
-        <v>28.5</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9">
+        <v>23.1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="22.5">
       <c r="A22" s="6" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B22" s="13">
-        <v>1075183.7</v>
+        <v>2876220.9</v>
       </c>
       <c r="C22" s="13">
-        <v>93</v>
-[...11 lines deleted...]
-        <v>114.7</v>
+        <v>99.9</v>
+      </c>
+      <c r="D22" s="31">
+        <v>5792041.7000000002</v>
+      </c>
+      <c r="E22" s="31">
+        <v>97.8</v>
+      </c>
+      <c r="F22" s="31">
+        <v>8947780.9000000004</v>
+      </c>
+      <c r="G22" s="31">
+        <v>97.3</v>
       </c>
       <c r="H22" s="5">
-        <v>4968256.0999999996</v>
+        <v>12573082.5</v>
       </c>
       <c r="I22" s="5">
-        <v>93.2</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9">
+        <v>29.4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="22.5">
       <c r="A23" s="6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B23" s="13">
-        <v>863487.2</v>
+        <v>783615.8</v>
       </c>
       <c r="C23" s="13">
-        <v>87.7</v>
-[...11 lines deleted...]
-        <v>88.1</v>
+        <v>121.6</v>
+      </c>
+      <c r="D23" s="31">
+        <v>2240466.9</v>
+      </c>
+      <c r="E23" s="31">
+        <v>155</v>
+      </c>
+      <c r="F23" s="31">
+        <v>3361173.1</v>
+      </c>
+      <c r="G23" s="31">
+        <v>131</v>
       </c>
       <c r="H23" s="5">
-        <v>4221404.2</v>
+        <v>5264600.3</v>
       </c>
       <c r="I23" s="5">
-        <v>23.1</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" ht="22.5">
+        <v>57.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="35.450000000000003" customHeight="1">
       <c r="A24" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B24" s="13">
-        <v>2876220.9</v>
+        <v>363849.6</v>
       </c>
       <c r="C24" s="13">
-        <v>99.9</v>
-[...11 lines deleted...]
-        <v>97.3</v>
+        <v>91.4</v>
+      </c>
+      <c r="D24" s="31">
+        <v>673158.4</v>
+      </c>
+      <c r="E24" s="31">
+        <v>81</v>
+      </c>
+      <c r="F24" s="31">
+        <v>1047464.5</v>
+      </c>
+      <c r="G24" s="31">
+        <v>85.4</v>
       </c>
       <c r="H24" s="5">
-        <v>12573082.5</v>
+        <v>1376846.8</v>
       </c>
       <c r="I24" s="5">
-        <v>29.4</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" ht="22.5">
+        <v>20.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="10.9" customHeight="1">
       <c r="A25" s="6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B25" s="13">
-        <v>783615.8</v>
+        <v>711758.1</v>
       </c>
       <c r="C25" s="13">
-        <v>121.6</v>
-[...11 lines deleted...]
-        <v>131</v>
+        <v>133.4</v>
+      </c>
+      <c r="D25" s="31">
+        <v>1946251.4</v>
+      </c>
+      <c r="E25" s="31">
+        <v>160.1</v>
+      </c>
+      <c r="F25" s="31">
+        <v>2656070.4</v>
+      </c>
+      <c r="G25" s="31">
+        <v>158.1</v>
       </c>
       <c r="H25" s="5">
-        <v>5264600.3</v>
+        <v>3407982.7</v>
       </c>
       <c r="I25" s="5">
-        <v>57.2</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" ht="35.450000000000003" customHeight="1">
+        <v>64.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B26" s="13">
-        <v>363849.6</v>
+        <v>1121200.8</v>
       </c>
       <c r="C26" s="13">
-        <v>91.4</v>
-[...11 lines deleted...]
-        <v>85.4</v>
+        <v>119.6</v>
+      </c>
+      <c r="D26" s="31">
+        <v>2517196.1</v>
+      </c>
+      <c r="E26" s="31">
+        <v>120</v>
+      </c>
+      <c r="F26" s="31">
+        <v>3910468.9</v>
+      </c>
+      <c r="G26" s="31">
+        <v>123.5</v>
       </c>
       <c r="H26" s="5">
-        <v>1376846.8</v>
+        <v>5332415</v>
       </c>
       <c r="I26" s="5">
-        <v>20.5</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" ht="10.9" customHeight="1">
+        <v>116.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="24" customHeight="1">
       <c r="A27" s="6" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B27" s="13">
-        <v>711758.1</v>
+        <v>3190296.1</v>
       </c>
       <c r="C27" s="13">
-        <v>133.4</v>
-[...11 lines deleted...]
-        <v>158.1</v>
+        <v>89.7</v>
+      </c>
+      <c r="D27" s="31">
+        <v>6202677.2000000002</v>
+      </c>
+      <c r="E27" s="31">
+        <v>90.5</v>
+      </c>
+      <c r="F27" s="31">
+        <v>9586775.0999999996</v>
+      </c>
+      <c r="G27" s="31">
+        <v>96</v>
       </c>
       <c r="H27" s="5">
-        <v>3407982.7</v>
+        <v>12806328.1</v>
       </c>
       <c r="I27" s="5">
-        <v>64.5</v>
+        <v>109</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B28" s="13">
-        <v>1121200.8</v>
+        <v>993135.3</v>
       </c>
       <c r="C28" s="13">
-        <v>119.6</v>
-[...11 lines deleted...]
-        <v>123.5</v>
+        <v>114.7</v>
+      </c>
+      <c r="D28" s="31">
+        <v>1639819.4</v>
+      </c>
+      <c r="E28" s="31">
+        <v>103.8</v>
+      </c>
+      <c r="F28" s="31">
+        <v>2628030.5</v>
+      </c>
+      <c r="G28" s="31">
+        <v>143</v>
       </c>
       <c r="H28" s="5">
-        <v>5332415</v>
+        <v>3664723.2</v>
       </c>
       <c r="I28" s="5">
-        <v>116.6</v>
-[...56 lines deleted...]
-      <c r="I30" s="5">
         <v>44.4</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="15" customHeight="1">
-      <c r="A31" s="7" t="s">
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="B31" s="8">
+      <c r="B29" s="8">
         <v>2034286.5</v>
       </c>
-      <c r="C31" s="8">
+      <c r="C29" s="8">
         <v>76.3</v>
       </c>
-      <c r="D31" s="34">
+      <c r="D29" s="32">
         <v>5832192.7000000002</v>
       </c>
-      <c r="E31" s="34">
+      <c r="E29" s="32">
         <v>93</v>
       </c>
-      <c r="F31" s="34">
+      <c r="F29" s="32">
         <v>10170048</v>
       </c>
-      <c r="G31" s="34">
+      <c r="G29" s="32">
         <v>95.5</v>
       </c>
-      <c r="H31" s="8">
+      <c r="H29" s="8">
         <v>14481521.1</v>
       </c>
-      <c r="I31" s="8">
+      <c r="I29" s="8">
         <v>28.9</v>
       </c>
     </row>
-    <row r="32" spans="1:9">
-[...4 lines deleted...]
-      <c r="C32" s="43"/>
+    <row r="30" spans="1:9">
+      <c r="A30" s="67" t="s">
+        <v>49</v>
+      </c>
+      <c r="B30" s="68"/>
+      <c r="C30" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A32:C32"/>
-[...5 lines deleted...]
-    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I32"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="41.28515625" style="26" customWidth="1"/>
     <col min="2" max="2" width="17" style="26" customWidth="1"/>
     <col min="3" max="3" width="21" style="26" customWidth="1"/>
     <col min="4" max="4" width="15" style="26" customWidth="1"/>
     <col min="5" max="5" width="25.7109375" style="26" customWidth="1"/>
     <col min="6" max="6" width="15.140625" style="26" customWidth="1"/>
     <col min="7" max="7" width="21.140625" style="26" customWidth="1"/>
     <col min="8" max="8" width="13.5703125" style="26" customWidth="1"/>
     <col min="9" max="9" width="22.140625" style="26" customWidth="1"/>
     <col min="10" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="30"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A1" s="29"/>
+    </row>
+    <row r="2" spans="1:9" s="28" customFormat="1" ht="15.75">
+      <c r="A2" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
     </row>
     <row r="3" spans="1:9">
-      <c r="A3" s="30"/>
-[...27 lines deleted...]
-      <c r="B6" s="37" t="s">
+      <c r="A3" s="1"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="1:9" ht="12" customHeight="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="62" t="s">
         <v>45</v>
       </c>
-      <c r="C6" s="37"/>
-      <c r="D6" s="37" t="s">
+      <c r="C4" s="62"/>
+      <c r="D4" s="62" t="s">
         <v>46</v>
       </c>
-      <c r="E6" s="37"/>
-      <c r="F6" s="37" t="s">
+      <c r="E4" s="62"/>
+      <c r="F4" s="62" t="s">
         <v>47</v>
       </c>
-      <c r="G6" s="37"/>
-      <c r="H6" s="37" t="s">
+      <c r="G4" s="62"/>
+      <c r="H4" s="62" t="s">
         <v>48</v>
       </c>
-      <c r="I6" s="38"/>
-[...28 lines deleted...]
-    <row r="8" spans="1:9" ht="14.25" customHeight="1">
+      <c r="I4" s="63"/>
+    </row>
+    <row r="5" spans="1:9" ht="58.5" customHeight="1">
+      <c r="A5" s="70"/>
+      <c r="B5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="G5" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="H5" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="I5" s="25" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="14.25" customHeight="1">
+      <c r="A6" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="5">
+        <v>273999.09999999998</v>
+      </c>
+      <c r="C6" s="5">
+        <v>305.5</v>
+      </c>
+      <c r="D6" s="31">
+        <v>693552.5</v>
+      </c>
+      <c r="E6" s="31">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+    </row>
+    <row r="7" spans="1:9" ht="32.450000000000003" customHeight="1">
+      <c r="A7" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="5">
+        <v>501648.6</v>
+      </c>
+      <c r="C7" s="5">
+        <v>142.69999999999999</v>
+      </c>
+      <c r="D7" s="31">
+        <v>786437.8</v>
+      </c>
+      <c r="E7" s="31">
+        <v>123.1</v>
+      </c>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+    </row>
+    <row r="8" spans="1:9" ht="21.6" customHeight="1">
       <c r="A8" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B8" s="5">
-        <v>273999.09999999998</v>
+        <v>6008.5</v>
       </c>
       <c r="C8" s="5">
-        <v>305.5</v>
-[...4 lines deleted...]
-      <c r="G8" s="33"/>
+        <v>38.200000000000003</v>
+      </c>
+      <c r="D8" s="31">
+        <v>274010.5</v>
+      </c>
+      <c r="E8" s="31">
+        <v>188.5</v>
+      </c>
+      <c r="F8" s="31"/>
+      <c r="G8" s="31"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
-    <row r="9" spans="1:9" ht="32.450000000000003" customHeight="1">
+    <row r="9" spans="1:9" ht="22.15" customHeight="1">
       <c r="A9" s="4" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B9" s="5">
-        <v>501648.6</v>
+        <v>467227.2</v>
       </c>
       <c r="C9" s="5">
-        <v>142.69999999999999</v>
-[...4 lines deleted...]
-      <c r="G9" s="33"/>
+        <v>70.5</v>
+      </c>
+      <c r="D9" s="31">
+        <v>957939.3</v>
+      </c>
+      <c r="E9" s="31">
+        <v>75.099999999999994</v>
+      </c>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
-    <row r="10" spans="1:9" ht="21.6" customHeight="1">
+    <row r="10" spans="1:9" ht="12.6" customHeight="1">
       <c r="A10" s="4" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B10" s="5">
-        <v>6008.5</v>
+        <v>116598.9</v>
       </c>
       <c r="C10" s="5">
-        <v>38.200000000000003</v>
-[...4 lines deleted...]
-      <c r="G10" s="33"/>
+        <v>74.900000000000006</v>
+      </c>
+      <c r="D10" s="31">
+        <v>275742.2</v>
+      </c>
+      <c r="E10" s="31">
+        <v>94.1</v>
+      </c>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
       <c r="H10" s="5"/>
       <c r="I10" s="5"/>
     </row>
-    <row r="11" spans="1:9" ht="22.15" customHeight="1">
+    <row r="11" spans="1:9">
       <c r="A11" s="4" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B11" s="5">
-        <v>467227.2</v>
+        <v>18642.7</v>
       </c>
       <c r="C11" s="5">
-        <v>70.5</v>
-[...4 lines deleted...]
-      <c r="G11" s="33"/>
+        <v>136.1</v>
+      </c>
+      <c r="D11" s="31">
+        <v>107943.8</v>
+      </c>
+      <c r="E11" s="31">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="F11" s="31"/>
+      <c r="G11" s="31"/>
       <c r="H11" s="5"/>
       <c r="I11" s="5"/>
     </row>
-    <row r="12" spans="1:9" ht="12.6" customHeight="1">
+    <row r="12" spans="1:9">
       <c r="A12" s="4" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B12" s="5">
-        <v>116598.9</v>
+        <v>3178791.7</v>
       </c>
       <c r="C12" s="5">
-        <v>74.900000000000006</v>
-[...4 lines deleted...]
-      <c r="G12" s="33"/>
+        <v>95.9</v>
+      </c>
+      <c r="D12" s="31">
+        <v>6018747.2999999998</v>
+      </c>
+      <c r="E12" s="31">
+        <v>89.8</v>
+      </c>
+      <c r="F12" s="31"/>
+      <c r="G12" s="31"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
-    <row r="13" spans="1:9">
+    <row r="13" spans="1:9" ht="14.45" customHeight="1">
       <c r="A13" s="4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B13" s="5">
-        <v>18642.7</v>
+        <v>96006.9</v>
       </c>
       <c r="C13" s="5">
-        <v>136.1</v>
-[...4 lines deleted...]
-      <c r="G13" s="33"/>
+        <v>78.599999999999994</v>
+      </c>
+      <c r="D13" s="31">
+        <v>165902.9</v>
+      </c>
+      <c r="E13" s="31">
+        <v>73</v>
+      </c>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
-    <row r="14" spans="1:9">
+    <row r="14" spans="1:9" ht="22.5">
       <c r="A14" s="4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B14" s="5">
-        <v>3178791.7</v>
+        <v>6975.1</v>
       </c>
       <c r="C14" s="5">
-        <v>95.9</v>
-[...4 lines deleted...]
-      <c r="G14" s="33"/>
+        <v>31</v>
+      </c>
+      <c r="D14" s="31">
+        <v>7508.7</v>
+      </c>
+      <c r="E14" s="31">
+        <v>24.9</v>
+      </c>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
-    <row r="15" spans="1:9" ht="14.45" customHeight="1">
+    <row r="15" spans="1:9" ht="22.15" customHeight="1">
       <c r="A15" s="4" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B15" s="5">
-        <v>96006.9</v>
+        <v>8160389.5</v>
       </c>
       <c r="C15" s="5">
-        <v>78.599999999999994</v>
-[...4 lines deleted...]
-      <c r="G15" s="33"/>
+        <v>78.8</v>
+      </c>
+      <c r="D15" s="31">
+        <v>16905324.600000001</v>
+      </c>
+      <c r="E15" s="31">
+        <v>74.2</v>
+      </c>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
-    <row r="16" spans="1:9" ht="22.5">
+    <row r="16" spans="1:9">
       <c r="A16" s="4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B16" s="5">
-        <v>6975.1</v>
+        <v>114267.5</v>
       </c>
       <c r="C16" s="5">
-        <v>31</v>
-[...4 lines deleted...]
-      <c r="G16" s="33"/>
+        <v>108.1</v>
+      </c>
+      <c r="D16" s="31">
+        <v>129142.9</v>
+      </c>
+      <c r="E16" s="31">
+        <v>41.3</v>
+      </c>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
     </row>
-    <row r="17" spans="1:9" ht="22.15" customHeight="1">
+    <row r="17" spans="1:9" ht="21.6" customHeight="1">
       <c r="A17" s="4" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B17" s="5">
-        <v>8160389.5</v>
+        <v>283807.3</v>
       </c>
       <c r="C17" s="5">
-        <v>78.8</v>
-[...4 lines deleted...]
-      <c r="G17" s="33"/>
+        <v>77.599999999999994</v>
+      </c>
+      <c r="D17" s="31">
+        <v>493775.2</v>
+      </c>
+      <c r="E17" s="31">
+        <v>63.4</v>
+      </c>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
     </row>
-    <row r="18" spans="1:9">
+    <row r="18" spans="1:9" ht="22.5">
       <c r="A18" s="4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B18" s="5">
-        <v>114267.5</v>
+        <v>268899.8</v>
       </c>
       <c r="C18" s="5">
-        <v>108.1</v>
-[...4 lines deleted...]
-      <c r="G18" s="33"/>
+        <v>83.8</v>
+      </c>
+      <c r="D18" s="31">
+        <v>819643.8</v>
+      </c>
+      <c r="E18" s="31">
+        <v>124.3</v>
+      </c>
+      <c r="F18" s="31"/>
+      <c r="G18" s="31"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
-    <row r="19" spans="1:9" ht="21.6" customHeight="1">
+    <row r="19" spans="1:9">
       <c r="A19" s="4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B19" s="5">
-        <v>283807.3</v>
+        <v>1152294.1000000001</v>
       </c>
       <c r="C19" s="5">
-        <v>77.599999999999994</v>
-[...4 lines deleted...]
-      <c r="G19" s="33"/>
+        <v>93</v>
+      </c>
+      <c r="D19" s="31">
+        <v>2266802.6</v>
+      </c>
+      <c r="E19" s="31">
+        <v>91.3</v>
+      </c>
+      <c r="F19" s="31"/>
+      <c r="G19" s="31"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
-    <row r="20" spans="1:9" ht="22.5">
+    <row r="20" spans="1:9">
       <c r="A20" s="4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B20" s="5">
-        <v>268899.8</v>
+        <v>1148109.2</v>
       </c>
       <c r="C20" s="5">
-        <v>83.8</v>
-[...4 lines deleted...]
-      <c r="G20" s="33"/>
+        <v>107.1</v>
+      </c>
+      <c r="D20" s="31">
+        <v>2392902.4</v>
+      </c>
+      <c r="E20" s="31">
+        <v>100.7</v>
+      </c>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="4" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B21" s="5">
-        <v>1152294.1000000001</v>
+        <v>668167.80000000005</v>
       </c>
       <c r="C21" s="5">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="G21" s="33"/>
+        <v>70.5</v>
+      </c>
+      <c r="D21" s="31">
+        <v>1706021.9</v>
+      </c>
+      <c r="E21" s="31">
+        <v>77</v>
+      </c>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
-    <row r="22" spans="1:9">
+    <row r="22" spans="1:9" ht="22.5">
       <c r="A22" s="4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B22" s="5">
-        <v>1148109.2</v>
+        <v>2562840.7000000002</v>
       </c>
       <c r="C22" s="5">
-        <v>107.1</v>
-[...4 lines deleted...]
-      <c r="G22" s="33"/>
+        <v>81.2</v>
+      </c>
+      <c r="D22" s="31">
+        <v>5259644.8</v>
+      </c>
+      <c r="E22" s="31">
+        <v>82.6</v>
+      </c>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
     </row>
-    <row r="23" spans="1:9">
+    <row r="23" spans="1:9" ht="22.5">
       <c r="A23" s="4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B23" s="5">
-        <v>668167.80000000005</v>
+        <v>915893.8</v>
       </c>
       <c r="C23" s="5">
-        <v>70.5</v>
-[...4 lines deleted...]
-      <c r="G23" s="33"/>
+        <v>106.4</v>
+      </c>
+      <c r="D23" s="31">
+        <v>3434127.7</v>
+      </c>
+      <c r="E23" s="31">
+        <v>139.30000000000001</v>
+      </c>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
     </row>
-    <row r="24" spans="1:9" ht="22.5">
+    <row r="24" spans="1:9" ht="35.450000000000003" customHeight="1">
       <c r="A24" s="4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B24" s="5">
-        <v>2562840.7000000002</v>
+        <v>288524.59999999998</v>
       </c>
       <c r="C24" s="5">
-        <v>81.2</v>
-[...4 lines deleted...]
-      <c r="G24" s="33"/>
+        <v>72.2</v>
+      </c>
+      <c r="D24" s="31">
+        <v>975804.7</v>
+      </c>
+      <c r="E24" s="31">
+        <v>131.80000000000001</v>
+      </c>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
     </row>
-    <row r="25" spans="1:9" ht="22.5">
+    <row r="25" spans="1:9" ht="10.9" customHeight="1">
       <c r="A25" s="4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B25" s="5">
-        <v>915893.8</v>
+        <v>1006303.2</v>
       </c>
       <c r="C25" s="5">
-        <v>106.4</v>
-[...4 lines deleted...]
-      <c r="G25" s="33"/>
+        <v>134.69999999999999</v>
+      </c>
+      <c r="D25" s="31">
+        <v>1923623.5</v>
+      </c>
+      <c r="E25" s="31">
+        <v>93.9</v>
+      </c>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
     </row>
-    <row r="26" spans="1:9" ht="35.450000000000003" customHeight="1">
+    <row r="26" spans="1:9" ht="22.5">
       <c r="A26" s="4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B26" s="5">
-        <v>288524.59999999998</v>
+        <v>1089673.8</v>
       </c>
       <c r="C26" s="5">
-        <v>72.2</v>
-[...4 lines deleted...]
-      <c r="G26" s="33"/>
+        <v>92.6</v>
+      </c>
+      <c r="D26" s="31">
+        <v>2465559.9</v>
+      </c>
+      <c r="E26" s="31">
+        <v>93</v>
+      </c>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
       <c r="H26" s="5"/>
       <c r="I26" s="5"/>
     </row>
-    <row r="27" spans="1:9" ht="10.9" customHeight="1">
+    <row r="27" spans="1:9" ht="24" customHeight="1">
       <c r="A27" s="4" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B27" s="5">
-        <v>1006303.2</v>
+        <v>3512111.6</v>
       </c>
       <c r="C27" s="5">
-        <v>134.69999999999999</v>
-[...4 lines deleted...]
-      <c r="G27" s="33"/>
+        <v>104.8</v>
+      </c>
+      <c r="D27" s="31">
+        <v>6127353.5</v>
+      </c>
+      <c r="E27" s="31">
+        <v>93.8</v>
+      </c>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9" ht="22.5">
       <c r="A28" s="4" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B28" s="5">
-        <v>1089673.8</v>
+        <v>547958.9</v>
       </c>
       <c r="C28" s="5">
-        <v>92.6</v>
-[...4 lines deleted...]
-      <c r="G28" s="33"/>
+        <v>50.3</v>
+      </c>
+      <c r="D28" s="31">
+        <v>1570814.6</v>
+      </c>
+      <c r="E28" s="31">
+        <v>87.1</v>
+      </c>
+      <c r="F28" s="31"/>
+      <c r="G28" s="31"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
-    <row r="29" spans="1:9" ht="24" customHeight="1">
-[...1 lines deleted...]
-        <v>23</v>
+    <row r="29" spans="1:9" ht="15" customHeight="1">
+      <c r="A29" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="B29" s="5">
-        <v>3512111.6</v>
+        <v>4562443.5</v>
       </c>
       <c r="C29" s="5">
-        <v>104.8</v>
-[...32 lines deleted...]
-      <c r="C31" s="5">
         <v>204.3</v>
       </c>
-      <c r="D31" s="34"/>
-[...11 lines deleted...]
-      <c r="C32" s="43"/>
+      <c r="D29" s="32">
+        <v>8737178.4000000004</v>
+      </c>
+      <c r="E29" s="32">
+        <v>136.19999999999999</v>
+      </c>
+      <c r="F29" s="32"/>
+      <c r="G29" s="32"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="8"/>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="B30" s="68"/>
+      <c r="C30" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A32:C32"/>
-[...5 lines deleted...]
-    <mergeCell ref="H6:I6"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100E3870D12B90DFC4B9E485EE1675271A2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="0c5eca24686597a2423c00e220073734">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347CD920-1B16-40B1-BBAC-DDEDFCE06D97}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{945DE93B-C705-4768-AB3C-BCD2EEDB7776}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{444B72A7-D232-4498-8CA2-428904B7257A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>