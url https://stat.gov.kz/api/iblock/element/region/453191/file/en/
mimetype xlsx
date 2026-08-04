--- v0 (2026-04-14)
+++ v1 (2026-08-04)
@@ -1,111 +1,291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D58360C3-F62D-48A6-8CEB-3B054548DD3D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F48232D3-E2DC-4F40-B675-703DF726062A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="300" windowWidth="28080" windowHeight="15300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11385" yWindow="15" windowWidth="15870" windowHeight="15315" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="анг" sheetId="1" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="3" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="2" r:id="rId2"/>
+    <sheet name="Indicator" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="64">
   <si>
     <t>Volume of products manufactured and services rendered</t>
   </si>
   <si>
     <t>Profit (loss) before tax</t>
   </si>
   <si>
     <t>Profitability (unprofitability) of production,  %</t>
   </si>
   <si>
     <t>Material  costs</t>
   </si>
   <si>
     <t>Depreciation</t>
   </si>
   <si>
     <t>Employee wages fund</t>
   </si>
   <si>
     <t>Production costs</t>
   </si>
   <si>
     <t>Income from sales of products and rendering of services</t>
   </si>
   <si>
     <t>Accounts receivable</t>
   </si>
   <si>
     <t>Debt on obligations</t>
   </si>
   <si>
-    <t>million tenge</t>
-[...1 lines deleted...]
-  <si>
     <t>Dynamics of indicators of financial and economic activity of large and medium-sized enterprises of the Aktobe region</t>
+  </si>
+  <si>
+    <t>SIC code</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indicator name </t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Name of the statictical indicator</t>
+  </si>
+  <si>
+    <t>Volume of products manufactured and services rendered, million tenge</t>
+  </si>
+  <si>
+    <t>Short name of the SIC</t>
+  </si>
+  <si>
+    <t>Material costs,million tenge</t>
+  </si>
+  <si>
+    <t>Depreciation , million tenge</t>
+  </si>
+  <si>
+    <t>Wages fund, million tenge</t>
+  </si>
+  <si>
+    <t>Production costs, million tenge</t>
+  </si>
+  <si>
+    <t>Income from the sale of products and the provision of services, million tenge</t>
+  </si>
+  <si>
+    <t>Profit (loss) before tax, million tenge</t>
+  </si>
+  <si>
+    <t>Accounts receivable, million tenge</t>
+  </si>
+  <si>
+    <t>Debt on obligations, million tenge</t>
+  </si>
+  <si>
+    <t>Profitability (unprofitability) of production,  in percentage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">History of the Indicator </t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>The volume of products manufactured and services rendered is the cost of all products manufactured and services rendered in producer prices; income from sales of products and rendering of services is the amount of income to be received (received) minus value added tax, excise taxes, as well as the cost of returned goods, sales discounts and discounts from the price presented to the buyer; profit (loss) before tax is defined as the difference between the amount of gross profit, income from financing, other income and the amount of expenses for the sale of products and services, financing costs, administrative and other expenses; accounts receivable – the amount of debts owed to an enterprise from legal entities or individuals as a result of business relationships with them.</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>The indicator is formed in accordance with international and national financial reporting standards (IFRS, NFRS).</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">It is formed on the basis of the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>statistical form</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> of the nationwide statistical observation 1-PF "Report on the financial and economic activities of enterprises".</t>
+    </r>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phone number </t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/410804/file/ru/</t>
+  </si>
+  <si>
+    <t>Published by the Aktobe region</t>
+  </si>
+  <si>
+    <t>Since 2000</t>
+  </si>
+  <si>
+    <t>Division of Structural Statistics</t>
+  </si>
+  <si>
+    <t>Феськова Т.И.</t>
+  </si>
+  <si>
+    <t>+7 7132 563041, 545600</t>
+  </si>
+  <si>
+    <t>e-mail: t.feskova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -118,272 +298,463 @@
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-[...7 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{A9F02B09-B4C7-4CE4-A1BA-0ED096655825}"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4" xr:uid="{43B04026-7A2A-4407-BE0E-B90E1799AB76}"/>
+    <cellStyle name="Обычный 3" xfId="1" xr:uid="{B3ED79D9-EE87-4AE3-B20C-6409B04A92F6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -662,1271 +1033,1652 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:Z41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B5ABB3F-7A5C-4499-BDDE-DC8F046C0AB4}">
+  <dimension ref="A1:B29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K28" sqref="K28"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="31.28515625" style="73" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="73" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+    </row>
+    <row r="2" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="59" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="57" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="62"/>
+      <c r="B5" s="63" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="62"/>
+      <c r="B6" s="61" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="62"/>
+      <c r="B7" s="61" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="62"/>
+      <c r="B8" s="61" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="62"/>
+      <c r="B9" s="61" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="62"/>
+      <c r="B10" s="61" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="62"/>
+      <c r="B11" s="61" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="62"/>
+      <c r="B12" s="61" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="64" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="57" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="58" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="59" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="65" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="59" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="59" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="65" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="58" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="67" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="68" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" s="58" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="56" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="69" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" s="58" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20" s="69" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" s="58" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="70" t="s">
+        <v>48</v>
+      </c>
+      <c r="B21" s="74" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" s="58" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="70" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="69" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A23" s="59" t="s">
+        <v>51</v>
+      </c>
+      <c r="B23" s="75">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A24" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="75">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A25" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="B25" s="76" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A26" s="59" t="s">
+        <v>54</v>
+      </c>
+      <c r="B26" s="76" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A27" s="59" t="s">
+        <v>55</v>
+      </c>
+      <c r="B27" s="77" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A28" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="77" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A29" s="71"/>
+      <c r="B29" s="72"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1" xr:uid="{D525EA21-01D3-42E5-BA28-481F4E598909}"/>
+    <hyperlink ref="B20" r:id="rId2" xr:uid="{5B5C3BCF-794E-4B40-8F11-9743FD241848}"/>
+    <hyperlink ref="B22" r:id="rId3" xr:uid="{79EAD38D-1053-45F5-A920-421CEEDAB7A0}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49AE1239-4AF1-480E-A1CC-61A4CBA80B68}">
+  <dimension ref="B2:B19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.5703125" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="4.42578125" style="50" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="50" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="50"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="49"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="51" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="51" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="51" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="51"/>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="51"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="51"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="51"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="53"/>
+    </row>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B19" s="54" t="s">
+        <v>19</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:AB41"/>
+  <sheetViews>
+    <sheetView topLeftCell="Q1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="4"/>
+    <col min="2" max="2" width="28.5703125" style="4" customWidth="1"/>
+    <col min="3" max="23" width="11.140625" style="4" customWidth="1"/>
+    <col min="24" max="24" width="12.7109375" style="4" customWidth="1"/>
+    <col min="25" max="25" width="12.85546875" style="4" customWidth="1"/>
+    <col min="26" max="26" width="13.28515625" style="4" customWidth="1"/>
+    <col min="27" max="27" width="11.42578125" style="4" customWidth="1"/>
+    <col min="28" max="16384" width="9.140625" style="4"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="B2" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="18"/>
+      <c r="AA2" s="18"/>
+    </row>
+    <row r="3" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="AA3" s="5"/>
+    </row>
+    <row r="4" spans="1:28" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="47"/>
-[...34 lines deleted...]
-      <c r="B4" s="41">
+      <c r="B4" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="10">
         <v>2000</v>
       </c>
-      <c r="C4" s="41">
+      <c r="D4" s="10">
         <v>2001</v>
       </c>
-      <c r="D4" s="41">
+      <c r="E4" s="10">
         <v>2002</v>
       </c>
-      <c r="E4" s="41">
+      <c r="F4" s="10">
         <v>2003</v>
       </c>
-      <c r="F4" s="41">
+      <c r="G4" s="10">
         <v>2004</v>
       </c>
-      <c r="G4" s="41">
+      <c r="H4" s="10">
         <v>2005</v>
       </c>
-      <c r="H4" s="41">
+      <c r="I4" s="10">
         <v>2006</v>
       </c>
-      <c r="I4" s="41">
+      <c r="J4" s="10">
         <v>2007</v>
       </c>
-      <c r="J4" s="41">
+      <c r="K4" s="10">
         <v>2008</v>
       </c>
-      <c r="K4" s="41">
+      <c r="L4" s="10">
         <v>2009</v>
       </c>
-      <c r="L4" s="41">
+      <c r="M4" s="10">
         <v>2010</v>
       </c>
-      <c r="M4" s="41">
+      <c r="N4" s="10">
         <v>2011</v>
       </c>
-      <c r="N4" s="41">
+      <c r="O4" s="10">
         <v>2012</v>
       </c>
-      <c r="O4" s="41">
+      <c r="P4" s="10">
         <v>2013</v>
       </c>
-      <c r="P4" s="41">
+      <c r="Q4" s="10">
         <v>2014</v>
       </c>
-      <c r="Q4" s="41">
+      <c r="R4" s="10">
         <v>2015</v>
       </c>
-      <c r="R4" s="41">
+      <c r="S4" s="10">
         <v>2016</v>
       </c>
-      <c r="S4" s="41">
+      <c r="T4" s="10">
         <v>2017</v>
       </c>
-      <c r="T4" s="41">
+      <c r="U4" s="10">
         <v>2018</v>
       </c>
-      <c r="U4" s="42">
+      <c r="V4" s="11">
         <v>2019</v>
       </c>
-      <c r="V4" s="43">
+      <c r="W4" s="12">
         <v>2020</v>
       </c>
-      <c r="W4" s="44">
+      <c r="X4" s="13">
         <v>2021</v>
       </c>
-      <c r="X4" s="42">
+      <c r="Y4" s="11">
         <v>2022</v>
       </c>
-      <c r="Y4" s="42">
+      <c r="Z4" s="11">
         <v>2023</v>
       </c>
-      <c r="Z4" s="42">
+      <c r="AA4" s="11">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="10" t="s">
+      <c r="AB4" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A5" s="44">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="11">
+      <c r="C5" s="20">
         <v>56261</v>
       </c>
-      <c r="C5" s="12">
+      <c r="D5" s="21">
         <v>120875</v>
       </c>
-      <c r="D5" s="12">
+      <c r="E5" s="21">
         <v>145250</v>
       </c>
-      <c r="E5" s="12">
+      <c r="F5" s="21">
         <v>190395</v>
       </c>
-      <c r="F5" s="11">
+      <c r="G5" s="20">
         <v>251535</v>
       </c>
-      <c r="G5" s="11">
+      <c r="H5" s="20">
         <v>314973</v>
       </c>
-      <c r="H5" s="11">
+      <c r="I5" s="20">
         <v>378410</v>
       </c>
-      <c r="I5" s="11">
+      <c r="J5" s="20">
         <v>357136</v>
       </c>
-      <c r="J5" s="11">
+      <c r="K5" s="20">
         <v>508152</v>
       </c>
-      <c r="K5" s="11">
+      <c r="L5" s="20">
         <v>517939</v>
       </c>
-      <c r="L5" s="11">
+      <c r="M5" s="20">
         <v>663029</v>
       </c>
-      <c r="M5" s="11">
+      <c r="N5" s="20">
         <v>822152</v>
       </c>
-      <c r="N5" s="11">
+      <c r="O5" s="20">
         <v>1515505</v>
       </c>
-      <c r="O5" s="11">
+      <c r="P5" s="20">
         <v>1115873</v>
       </c>
-      <c r="P5" s="11">
+      <c r="Q5" s="20">
         <v>1221960</v>
       </c>
-      <c r="Q5" s="11">
+      <c r="R5" s="20">
         <v>1053741</v>
       </c>
-      <c r="R5" s="11">
+      <c r="S5" s="20">
         <v>1049934</v>
       </c>
-      <c r="S5" s="13">
+      <c r="T5" s="22">
         <v>1245496</v>
       </c>
-      <c r="T5" s="13">
+      <c r="U5" s="22">
         <v>1479117</v>
       </c>
-      <c r="U5" s="14">
+      <c r="V5" s="23">
         <v>1531665</v>
       </c>
-      <c r="V5" s="15">
+      <c r="W5" s="24">
         <v>1388584</v>
       </c>
-      <c r="W5" s="16">
+      <c r="X5" s="23">
         <v>1807840</v>
       </c>
-      <c r="X5" s="16">
+      <c r="Y5" s="23">
         <v>2256138</v>
       </c>
-      <c r="Y5" s="16">
+      <c r="Z5" s="23">
         <v>2630358</v>
       </c>
-      <c r="Z5" s="17">
+      <c r="AA5" s="25">
         <v>2815299</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="18" t="s">
+      <c r="AB5" s="15">
+        <v>2886192</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="45">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="19">
+      <c r="C6" s="20">
         <v>43981</v>
       </c>
-      <c r="C6" s="20">
+      <c r="D6" s="21">
         <v>79213</v>
       </c>
-      <c r="D6" s="20">
+      <c r="E6" s="21">
         <v>107330</v>
       </c>
-      <c r="E6" s="20">
+      <c r="F6" s="21">
         <v>138171</v>
       </c>
-      <c r="F6" s="19">
+      <c r="G6" s="20">
         <v>171171</v>
       </c>
-      <c r="G6" s="19">
+      <c r="H6" s="20">
         <v>200441</v>
       </c>
-      <c r="H6" s="20">
+      <c r="I6" s="21">
         <v>229711</v>
       </c>
-      <c r="I6" s="20">
+      <c r="J6" s="21">
         <v>329262</v>
       </c>
-      <c r="J6" s="19">
+      <c r="K6" s="20">
         <v>342299</v>
       </c>
-      <c r="K6" s="19">
+      <c r="L6" s="20">
         <v>239041</v>
       </c>
-      <c r="L6" s="19">
+      <c r="M6" s="20">
         <v>373314</v>
       </c>
-      <c r="M6" s="19">
+      <c r="N6" s="20">
         <v>316877</v>
       </c>
-      <c r="N6" s="19">
+      <c r="O6" s="20">
         <v>479755</v>
       </c>
-      <c r="O6" s="19">
+      <c r="P6" s="20">
         <v>652062</v>
       </c>
-      <c r="P6" s="19">
+      <c r="Q6" s="20">
         <v>650701</v>
       </c>
-      <c r="Q6" s="19">
+      <c r="R6" s="20">
         <v>470984</v>
       </c>
-      <c r="R6" s="19">
+      <c r="S6" s="20">
         <v>556360</v>
       </c>
-      <c r="S6" s="21">
+      <c r="T6" s="22">
         <v>698796</v>
       </c>
-      <c r="T6" s="21">
+      <c r="U6" s="22">
         <v>806994</v>
       </c>
-      <c r="U6" s="16">
+      <c r="V6" s="23">
         <v>837135</v>
       </c>
-      <c r="V6" s="22">
+      <c r="W6" s="24">
         <v>780067</v>
       </c>
-      <c r="W6" s="23">
+      <c r="X6" s="26">
         <v>1028768</v>
       </c>
-      <c r="X6" s="16">
+      <c r="Y6" s="23">
         <v>1410047</v>
       </c>
-      <c r="Y6" s="23">
+      <c r="Z6" s="26">
         <v>1392775</v>
       </c>
-      <c r="Z6" s="24">
+      <c r="AA6" s="27">
         <v>1657248</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="25" t="s">
+      <c r="AB6" s="15">
+        <v>1403897</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="46">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="26">
+      <c r="C7" s="29">
         <v>4576</v>
       </c>
-      <c r="C7" s="27">
+      <c r="D7" s="30">
         <v>7184</v>
       </c>
-      <c r="D7" s="27">
+      <c r="E7" s="30">
         <v>9526</v>
       </c>
-      <c r="E7" s="27">
+      <c r="F7" s="30">
         <v>13431</v>
       </c>
-      <c r="F7" s="26">
+      <c r="G7" s="29">
         <v>21980</v>
       </c>
-      <c r="G7" s="26">
+      <c r="H7" s="29">
         <v>433372</v>
       </c>
-      <c r="H7" s="26">
+      <c r="I7" s="29">
         <v>41694</v>
       </c>
-      <c r="I7" s="26">
+      <c r="J7" s="29">
         <v>51013</v>
       </c>
-      <c r="J7" s="26">
+      <c r="K7" s="29">
         <v>64315</v>
       </c>
-      <c r="K7" s="26">
+      <c r="L7" s="29">
         <v>81526</v>
       </c>
-      <c r="L7" s="26">
+      <c r="M7" s="29">
         <v>95829</v>
       </c>
-      <c r="M7" s="26">
+      <c r="N7" s="29">
         <v>113068</v>
       </c>
-      <c r="N7" s="26">
+      <c r="O7" s="29">
         <v>150120</v>
       </c>
-      <c r="O7" s="26">
+      <c r="P7" s="29">
         <v>172289</v>
       </c>
-      <c r="P7" s="26">
+      <c r="Q7" s="29">
         <v>181615</v>
       </c>
-      <c r="Q7" s="26">
+      <c r="R7" s="29">
         <v>171437</v>
       </c>
-      <c r="R7" s="26">
+      <c r="S7" s="29">
         <v>170002</v>
       </c>
-      <c r="S7" s="26">
+      <c r="T7" s="29">
         <v>200935</v>
       </c>
-      <c r="T7" s="26">
+      <c r="U7" s="29">
         <v>199454</v>
       </c>
-      <c r="U7" s="26">
+      <c r="V7" s="29">
         <v>225210</v>
       </c>
-      <c r="V7" s="26">
+      <c r="W7" s="29">
         <v>222890</v>
       </c>
-      <c r="W7" s="23">
+      <c r="X7" s="26">
         <v>240573</v>
       </c>
-      <c r="X7" s="28">
+      <c r="Y7" s="31">
         <v>257541</v>
       </c>
-      <c r="Y7" s="26">
+      <c r="Z7" s="29">
         <v>262700</v>
       </c>
-      <c r="Z7" s="26">
+      <c r="AA7" s="29">
         <v>262654</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="AB7" s="15">
+        <v>280217</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="46">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="20">
+      <c r="C8" s="21">
         <v>10007</v>
       </c>
-      <c r="C8" s="20">
+      <c r="D8" s="21">
         <v>13126</v>
       </c>
-      <c r="D8" s="20">
+      <c r="E8" s="21">
         <v>17908</v>
       </c>
-      <c r="E8" s="20">
+      <c r="F8" s="21">
         <v>22720</v>
       </c>
-      <c r="F8" s="20">
+      <c r="G8" s="21">
         <v>26809</v>
       </c>
-      <c r="G8" s="20">
+      <c r="H8" s="21">
         <v>35882</v>
       </c>
-      <c r="H8" s="20">
+      <c r="I8" s="21">
         <v>44956</v>
       </c>
-      <c r="I8" s="20">
+      <c r="J8" s="21">
         <v>55133</v>
       </c>
-      <c r="J8" s="20">
+      <c r="K8" s="21">
         <v>64048</v>
       </c>
-      <c r="K8" s="20">
+      <c r="L8" s="21">
         <v>57866</v>
       </c>
-      <c r="L8" s="20">
+      <c r="M8" s="21">
         <v>66651</v>
       </c>
-      <c r="M8" s="20">
+      <c r="N8" s="21">
         <v>57787</v>
       </c>
-      <c r="N8" s="20">
+      <c r="O8" s="21">
         <v>89337</v>
       </c>
-      <c r="O8" s="20">
+      <c r="P8" s="21">
         <v>110893</v>
       </c>
-      <c r="P8" s="20">
+      <c r="Q8" s="21">
         <v>123289</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="R8" s="21">
         <v>101020</v>
       </c>
-      <c r="R8" s="20">
+      <c r="S8" s="21">
         <v>108330</v>
       </c>
-      <c r="S8" s="29">
+      <c r="T8" s="32">
         <v>120479</v>
       </c>
-      <c r="T8" s="29">
+      <c r="U8" s="32">
         <v>139089</v>
       </c>
-      <c r="U8" s="30">
+      <c r="V8" s="33">
         <v>158613</v>
       </c>
-      <c r="V8" s="30">
+      <c r="W8" s="33">
         <v>164596</v>
       </c>
-      <c r="W8" s="31">
+      <c r="X8" s="34">
         <v>188542</v>
       </c>
-      <c r="X8" s="30">
+      <c r="Y8" s="33">
         <v>251557</v>
       </c>
-      <c r="Y8" s="27">
+      <c r="Z8" s="30">
         <v>312265</v>
       </c>
-      <c r="Z8" s="32">
+      <c r="AA8" s="35">
         <v>363832</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="AB8" s="16">
+        <v>398397</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="46">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="20">
+      <c r="C9" s="21">
         <v>101615</v>
       </c>
-      <c r="C9" s="20">
+      <c r="D9" s="21">
         <v>151149</v>
       </c>
-      <c r="D9" s="20">
+      <c r="E9" s="21">
         <v>175809</v>
       </c>
-      <c r="E9" s="20">
+      <c r="F9" s="21">
         <v>230957</v>
       </c>
-      <c r="F9" s="19">
+      <c r="G9" s="20">
         <v>292006</v>
       </c>
-      <c r="G9" s="20">
+      <c r="H9" s="21">
         <v>380901</v>
       </c>
-      <c r="H9" s="19">
+      <c r="I9" s="20">
         <v>469796</v>
       </c>
-      <c r="I9" s="20">
+      <c r="J9" s="21">
         <v>470104</v>
       </c>
-      <c r="J9" s="19">
+      <c r="K9" s="20">
         <v>470412</v>
       </c>
-      <c r="K9" s="19">
+      <c r="L9" s="20">
         <v>500959</v>
       </c>
-      <c r="L9" s="19">
+      <c r="M9" s="20">
         <v>573076</v>
       </c>
-      <c r="M9" s="19">
+      <c r="N9" s="20">
         <v>708302</v>
       </c>
-      <c r="N9" s="19">
+      <c r="O9" s="20">
         <v>808426</v>
       </c>
-      <c r="O9" s="19">
+      <c r="P9" s="20">
         <v>986721</v>
       </c>
-      <c r="P9" s="19">
+      <c r="Q9" s="20">
         <v>958173</v>
       </c>
-      <c r="Q9" s="19">
+      <c r="R9" s="20">
         <v>42087</v>
       </c>
-      <c r="R9" s="19">
+      <c r="S9" s="20">
         <v>876382</v>
       </c>
-      <c r="S9" s="21">
+      <c r="T9" s="22">
         <v>1054352</v>
       </c>
-      <c r="T9" s="21">
+      <c r="U9" s="22">
         <v>1194157</v>
       </c>
-      <c r="U9" s="16">
+      <c r="V9" s="23">
         <v>1291770</v>
       </c>
-      <c r="V9" s="22">
+      <c r="W9" s="24">
         <v>1193802</v>
       </c>
-      <c r="W9" s="23">
+      <c r="X9" s="26">
         <v>1512483</v>
       </c>
-      <c r="X9" s="16">
+      <c r="Y9" s="23">
         <v>2025061</v>
       </c>
-      <c r="Y9" s="23">
+      <c r="Z9" s="26">
         <v>2051037</v>
       </c>
-      <c r="Z9" s="24">
+      <c r="AA9" s="27">
         <v>2351909</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="18" t="s">
+      <c r="AB9" s="15">
+        <v>2230756</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="9" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="47">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="19">
+      <c r="C10" s="20">
         <v>96780</v>
       </c>
-      <c r="C10" s="20">
+      <c r="D10" s="21">
         <v>146689</v>
       </c>
-      <c r="D10" s="20">
+      <c r="E10" s="21">
         <v>206847</v>
       </c>
-      <c r="E10" s="20">
+      <c r="F10" s="21">
         <v>272672</v>
       </c>
-      <c r="F10" s="19">
+      <c r="G10" s="20">
         <v>408455</v>
       </c>
-      <c r="G10" s="19">
+      <c r="H10" s="20">
         <v>534463</v>
       </c>
-      <c r="H10" s="20">
+      <c r="I10" s="21">
         <v>653580</v>
       </c>
-      <c r="I10" s="20">
+      <c r="J10" s="21">
         <v>802449</v>
       </c>
-      <c r="J10" s="19">
+      <c r="K10" s="20">
         <v>1127904</v>
       </c>
-      <c r="K10" s="19">
+      <c r="L10" s="20">
         <v>710489</v>
       </c>
-      <c r="L10" s="20">
+      <c r="M10" s="21">
         <v>1022353</v>
       </c>
-      <c r="M10" s="19">
+      <c r="N10" s="20">
         <v>1388758</v>
       </c>
-      <c r="N10" s="19">
+      <c r="O10" s="20">
         <v>1507635</v>
       </c>
-      <c r="O10" s="19">
+      <c r="P10" s="20">
         <v>1718983</v>
       </c>
-      <c r="P10" s="19">
+      <c r="Q10" s="20">
         <v>1610303</v>
       </c>
-      <c r="Q10" s="19">
+      <c r="R10" s="20">
         <v>1192030</v>
       </c>
-      <c r="R10" s="19">
+      <c r="S10" s="20">
         <v>1541566</v>
       </c>
-      <c r="S10" s="21">
+      <c r="T10" s="22">
         <v>1976026</v>
       </c>
-      <c r="T10" s="21">
+      <c r="U10" s="22">
         <v>2333046</v>
       </c>
-      <c r="U10" s="16">
+      <c r="V10" s="23">
         <v>2233241</v>
       </c>
-      <c r="V10" s="22">
+      <c r="W10" s="24">
         <v>1916531</v>
       </c>
-      <c r="W10" s="16">
+      <c r="X10" s="23">
         <v>2766385</v>
       </c>
-      <c r="X10" s="16">
+      <c r="Y10" s="23">
         <v>3496325</v>
       </c>
-      <c r="Y10" s="16">
+      <c r="Z10" s="23">
         <v>3425673</v>
       </c>
-      <c r="Z10" s="26">
+      <c r="AA10" s="29">
         <v>3843074</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="18" t="s">
+      <c r="AB10" s="15">
+        <v>3846678</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="47">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="19">
+      <c r="C11" s="20">
         <v>18768</v>
       </c>
-      <c r="C11" s="20">
+      <c r="D11" s="21">
         <v>24625</v>
       </c>
-      <c r="D11" s="20">
+      <c r="E11" s="21">
         <v>48816</v>
       </c>
-      <c r="E11" s="20">
+      <c r="F11" s="21">
         <v>83873</v>
       </c>
-      <c r="F11" s="19">
+      <c r="G11" s="20">
         <v>155235</v>
       </c>
-      <c r="G11" s="19">
+      <c r="H11" s="20">
         <v>261910</v>
       </c>
-      <c r="H11" s="19">
+      <c r="I11" s="20">
         <v>275376</v>
       </c>
-      <c r="I11" s="19">
+      <c r="J11" s="20">
         <v>370510</v>
       </c>
-      <c r="J11" s="19">
+      <c r="K11" s="20">
         <v>549301</v>
       </c>
-      <c r="K11" s="19">
+      <c r="L11" s="20">
         <v>89433</v>
       </c>
-      <c r="L11" s="20">
+      <c r="M11" s="21">
         <v>314946</v>
       </c>
-      <c r="M11" s="19">
+      <c r="N11" s="20">
         <v>358154</v>
       </c>
-      <c r="N11" s="19">
+      <c r="O11" s="20">
         <v>328361</v>
       </c>
-      <c r="O11" s="19">
+      <c r="P11" s="20">
         <v>336765</v>
       </c>
-      <c r="P11" s="19">
+      <c r="Q11" s="20">
         <v>174427</v>
       </c>
-      <c r="Q11" s="19">
+      <c r="R11" s="20">
         <v>-461702</v>
       </c>
-      <c r="R11" s="19">
+      <c r="S11" s="20">
         <v>389743</v>
       </c>
-      <c r="S11" s="21">
+      <c r="T11" s="22">
         <v>593372</v>
       </c>
-      <c r="T11" s="21">
+      <c r="U11" s="22">
         <v>537257</v>
       </c>
-      <c r="U11" s="16">
+      <c r="V11" s="23">
         <v>572247</v>
       </c>
-      <c r="V11" s="22">
+      <c r="W11" s="24">
         <v>245011</v>
       </c>
-      <c r="W11" s="16">
+      <c r="X11" s="23">
         <v>883486</v>
       </c>
-      <c r="X11" s="16">
+      <c r="Y11" s="23">
         <v>895657</v>
       </c>
-      <c r="Y11" s="16">
+      <c r="Z11" s="23">
         <v>540148</v>
       </c>
-      <c r="Z11" s="26">
+      <c r="AA11" s="29">
         <v>265357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="AB11" s="15">
+        <v>611870</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="47">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="19">
+      <c r="C12" s="20">
         <v>25105</v>
       </c>
-      <c r="C12" s="20">
+      <c r="D12" s="21">
         <v>28945</v>
       </c>
-      <c r="D12" s="20">
+      <c r="E12" s="21">
         <v>32911</v>
       </c>
-      <c r="E12" s="20">
+      <c r="F12" s="21">
         <v>55011</v>
       </c>
-      <c r="F12" s="19">
+      <c r="G12" s="20">
         <v>90451</v>
       </c>
-      <c r="G12" s="19">
+      <c r="H12" s="20">
         <v>140454</v>
       </c>
-      <c r="H12" s="19">
+      <c r="I12" s="20">
         <v>171806</v>
       </c>
-      <c r="I12" s="19">
+      <c r="J12" s="20">
         <v>259497</v>
       </c>
-      <c r="J12" s="19">
+      <c r="K12" s="20">
         <v>322267</v>
       </c>
-      <c r="K12" s="19">
+      <c r="L12" s="20">
         <v>995336</v>
       </c>
-      <c r="L12" s="20">
+      <c r="M12" s="21">
         <v>748490</v>
       </c>
-      <c r="M12" s="19">
+      <c r="N12" s="20">
         <v>747120</v>
       </c>
-      <c r="N12" s="19">
+      <c r="O12" s="20">
         <v>939496</v>
       </c>
-      <c r="O12" s="19">
+      <c r="P12" s="20">
         <v>383157</v>
       </c>
-      <c r="P12" s="19">
+      <c r="Q12" s="20">
         <v>403339</v>
       </c>
-      <c r="Q12" s="19">
+      <c r="R12" s="20">
         <v>291671</v>
       </c>
-      <c r="R12" s="19">
+      <c r="S12" s="20">
         <v>278288</v>
       </c>
-      <c r="S12" s="21">
+      <c r="T12" s="22">
         <v>304296</v>
       </c>
-      <c r="T12" s="21">
+      <c r="U12" s="22">
         <v>323084</v>
       </c>
-      <c r="U12" s="22">
+      <c r="V12" s="24">
         <v>338285</v>
       </c>
-      <c r="V12" s="26">
+      <c r="W12" s="29">
         <v>352241</v>
       </c>
-      <c r="W12" s="16">
+      <c r="X12" s="23">
         <v>472839</v>
       </c>
-      <c r="X12" s="16">
+      <c r="Y12" s="23">
         <v>532013</v>
       </c>
-      <c r="Y12" s="16">
+      <c r="Z12" s="23">
         <v>556745</v>
       </c>
-      <c r="Z12" s="24">
+      <c r="AA12" s="27">
         <v>552842</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="18" t="s">
+      <c r="AB12" s="15">
+        <v>569496</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="47">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B13" s="19">
+      <c r="C13" s="20">
         <v>52664</v>
       </c>
-      <c r="C13" s="20">
+      <c r="D13" s="21">
         <v>101801</v>
       </c>
-      <c r="D13" s="20">
+      <c r="E13" s="21">
         <v>139047</v>
       </c>
-      <c r="E13" s="20">
+      <c r="F13" s="21">
         <v>179513</v>
       </c>
-      <c r="F13" s="19">
+      <c r="G13" s="20">
         <v>230939</v>
       </c>
-      <c r="G13" s="19">
+      <c r="H13" s="20">
         <v>278257</v>
       </c>
-      <c r="H13" s="19">
+      <c r="I13" s="20">
         <v>356217</v>
       </c>
-      <c r="I13" s="19">
+      <c r="J13" s="20">
         <v>495965</v>
       </c>
-      <c r="J13" s="19">
+      <c r="K13" s="20">
         <v>515210</v>
       </c>
-      <c r="K13" s="19">
+      <c r="L13" s="20">
         <v>922943</v>
       </c>
-      <c r="L13" s="20">
+      <c r="M13" s="21">
         <v>1102924</v>
       </c>
-      <c r="M13" s="19">
+      <c r="N13" s="20">
         <v>1297003</v>
       </c>
-      <c r="N13" s="19">
+      <c r="O13" s="20">
         <v>1718970</v>
       </c>
-      <c r="O13" s="19">
+      <c r="P13" s="20">
         <v>1410408</v>
       </c>
-      <c r="P13" s="19">
+      <c r="Q13" s="20">
         <v>1818713</v>
       </c>
-      <c r="Q13" s="19">
+      <c r="R13" s="20">
         <v>2842256</v>
       </c>
-      <c r="R13" s="19">
+      <c r="S13" s="20">
         <v>3064667</v>
       </c>
-      <c r="S13" s="21">
+      <c r="T13" s="22">
         <v>2842084</v>
       </c>
-      <c r="T13" s="21">
+      <c r="U13" s="22">
         <v>2923171</v>
       </c>
-      <c r="U13" s="22">
+      <c r="V13" s="24">
         <v>3008119</v>
       </c>
-      <c r="V13" s="26">
+      <c r="W13" s="29">
         <v>3072126</v>
       </c>
-      <c r="W13" s="27">
+      <c r="X13" s="30">
         <v>3493971</v>
       </c>
-      <c r="X13" s="16">
+      <c r="Y13" s="23">
         <v>3521276</v>
       </c>
-      <c r="Y13" s="16">
+      <c r="Z13" s="23">
         <v>3430859</v>
       </c>
-      <c r="Z13" s="24">
+      <c r="AA13" s="27">
         <v>3856037</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="AB13" s="15">
+        <v>3801437</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="9" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="47">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="34">
+      <c r="C14" s="36">
         <v>25</v>
       </c>
-      <c r="C14" s="34">
+      <c r="D14" s="36">
         <v>20.100000000000001</v>
       </c>
-      <c r="D14" s="34">
+      <c r="E14" s="36">
         <v>31.1</v>
       </c>
-      <c r="E14" s="34">
+      <c r="F14" s="36">
         <v>43.1</v>
       </c>
-      <c r="F14" s="35">
+      <c r="G14" s="37">
         <v>59.1</v>
       </c>
-      <c r="G14" s="35">
+      <c r="H14" s="37">
         <v>79</v>
       </c>
-      <c r="H14" s="35">
+      <c r="I14" s="37">
         <v>71.5</v>
       </c>
-      <c r="I14" s="35">
+      <c r="J14" s="37">
         <v>83.8</v>
       </c>
-      <c r="J14" s="35">
+      <c r="K14" s="37">
         <v>87.6</v>
       </c>
-      <c r="K14" s="35">
+      <c r="L14" s="37">
         <v>12.7</v>
       </c>
-      <c r="L14" s="34">
+      <c r="M14" s="36">
         <v>39.299999999999997</v>
       </c>
-      <c r="M14" s="35">
+      <c r="N14" s="37">
         <v>33.200000000000003</v>
       </c>
-      <c r="N14" s="35">
+      <c r="O14" s="37">
         <v>26.4</v>
       </c>
-      <c r="O14" s="35">
+      <c r="P14" s="37">
         <v>22.9</v>
       </c>
-      <c r="P14" s="35">
+      <c r="Q14" s="37">
         <v>11.1</v>
       </c>
-      <c r="Q14" s="35">
+      <c r="R14" s="37">
         <v>-20</v>
       </c>
-      <c r="R14" s="35">
+      <c r="S14" s="37">
         <v>21.2</v>
       </c>
-      <c r="S14" s="36">
+      <c r="T14" s="38">
         <v>31</v>
       </c>
-      <c r="T14" s="36">
+      <c r="U14" s="38">
         <v>25</v>
       </c>
-      <c r="U14" s="37">
+      <c r="V14" s="39">
         <v>29.1</v>
       </c>
-      <c r="V14" s="38">
+      <c r="W14" s="40">
         <v>10.4</v>
       </c>
-      <c r="W14" s="39">
+      <c r="X14" s="41">
         <v>42.5</v>
       </c>
-      <c r="X14" s="37">
+      <c r="Y14" s="39">
         <v>28.8</v>
       </c>
-      <c r="Y14" s="37">
+      <c r="Z14" s="39">
         <v>16.8</v>
       </c>
-      <c r="Z14" s="40">
+      <c r="AA14" s="42">
         <v>6.8</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="I16" s="3"/>
+      <c r="AB14" s="17">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="B16" s="6"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J17" s="3"/>
+      <c r="R16" s="3"/>
+    </row>
+    <row r="17" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="I18" s="3"/>
+      <c r="R17" s="3"/>
+    </row>
+    <row r="18" spans="10:19" x14ac:dyDescent="0.2">
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
       <c r="Q18" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J19" s="3"/>
+      <c r="R18" s="3"/>
+    </row>
+    <row r="19" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J20" s="3"/>
+      <c r="R19" s="3"/>
+    </row>
+    <row r="20" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J21" s="3"/>
+      <c r="R20" s="3"/>
+    </row>
+    <row r="21" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
       <c r="P21" s="3"/>
       <c r="Q21" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J22" s="3"/>
+      <c r="R21" s="3"/>
+    </row>
+    <row r="22" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
       <c r="O22" s="3"/>
       <c r="P22" s="3"/>
       <c r="Q22" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J23" s="3"/>
+      <c r="R22" s="3"/>
+    </row>
+    <row r="23" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J24" s="3"/>
+      <c r="R23" s="3"/>
+    </row>
+    <row r="24" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J25" s="3"/>
+      <c r="R24" s="3"/>
+    </row>
+    <row r="25" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
-      <c r="O25" s="1"/>
-      <c r="P25" s="7"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="1"/>
       <c r="Q25" s="7"/>
-      <c r="R25" s="2"/>
-[...2 lines deleted...]
-      <c r="J26" s="3"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="2"/>
+    </row>
+    <row r="26" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
-    </row>
-[...12 lines deleted...]
-      <c r="J28" s="3"/>
+      <c r="R26" s="3"/>
+    </row>
+    <row r="27" spans="10:19" x14ac:dyDescent="0.2">
+      <c r="J27" s="7"/>
+      <c r="K27" s="8"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="8"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="8"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="8"/>
+      <c r="R27" s="3"/>
+    </row>
+    <row r="28" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J29" s="3"/>
+      <c r="R28" s="3"/>
+    </row>
+    <row r="29" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J30" s="3"/>
+      <c r="R29" s="3"/>
+    </row>
+    <row r="30" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J31" s="3"/>
+      <c r="R30" s="3"/>
+    </row>
+    <row r="31" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J32" s="3"/>
+      <c r="R31" s="3"/>
+    </row>
+    <row r="32" spans="10:19" x14ac:dyDescent="0.2">
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J33" s="3"/>
+      <c r="R32" s="3"/>
+    </row>
+    <row r="33" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J34" s="3"/>
+      <c r="R33" s="3"/>
+    </row>
+    <row r="34" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="3"/>
       <c r="P34" s="3"/>
       <c r="Q34" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J35" s="3"/>
+      <c r="R34" s="3"/>
+    </row>
+    <row r="35" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J36" s="3"/>
+      <c r="R35" s="3"/>
+    </row>
+    <row r="36" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J37" s="3"/>
+      <c r="R36" s="3"/>
+    </row>
+    <row r="37" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
       <c r="O37" s="3"/>
       <c r="P37" s="3"/>
       <c r="Q37" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J38" s="3"/>
+      <c r="R37" s="3"/>
+    </row>
+    <row r="38" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
       <c r="O38" s="3"/>
       <c r="P38" s="3"/>
       <c r="Q38" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J39" s="3"/>
+      <c r="R38" s="3"/>
+    </row>
+    <row r="39" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
       <c r="O39" s="3"/>
       <c r="P39" s="3"/>
       <c r="Q39" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J40" s="3"/>
+      <c r="R39" s="3"/>
+    </row>
+    <row r="40" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="J41" s="3"/>
+      <c r="R40" s="3"/>
+    </row>
+    <row r="41" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
       <c r="O41" s="3"/>
       <c r="P41" s="3"/>
       <c r="Q41" s="3"/>
+      <c r="R41" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="B2:AA2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>анг</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>Indicator</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>