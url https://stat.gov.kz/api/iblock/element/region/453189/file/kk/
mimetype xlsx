--- v0 (2026-04-14)
+++ v1 (2026-08-04)
@@ -1,111 +1,268 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{729D3B9C-750D-42F5-A593-461F39F39B86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B62D46C-5223-477E-9834-89760A09BC89}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="390" yWindow="390" windowWidth="27000" windowHeight="15300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="7110" yWindow="300" windowWidth="21915" windowHeight="15315" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="каз" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіштер" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Амортизация</t>
   </si>
   <si>
     <t xml:space="preserve">Салық салынғанға дейінгі пайда (залал)   </t>
   </si>
   <si>
     <t>Өндіріс пайдалылығы (залалы),  %</t>
   </si>
   <si>
     <t>Материалдық шығындар</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлердің жалақы қоры </t>
   </si>
   <si>
     <t>Өндірістік шығыстар</t>
   </si>
   <si>
     <t>Дебиторлық берешек</t>
   </si>
   <si>
     <t>Міндеттемелер бойынша берешек</t>
   </si>
   <si>
-    <t>млн.теңге</t>
-[...1 lines deleted...]
-  <si>
     <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді көрсетуден түскен кіріс      </t>
   </si>
   <si>
     <t>Ақтөбе облысындағы ірі және орта кәсіпорындардың қаржы-шаруашылық қызметінің көрсеткіштерінің динамикасы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіштің атауы </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі, млн.теңге</t>
+  </si>
+  <si>
+    <t>Материалдық шығындар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өтелім, млн.теңге</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің жалақы қоры, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндірістік шығыстар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өнімдерді  өткізуден және қызметтер көрсетуден түскен кіріс, млн.теңге</t>
+  </si>
+  <si>
+    <t>Салық салынғанға дейінгі пайда (залал), млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторлық берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Міндеттемелер бойынша берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндіріс пайдалылығы (залалы), %</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі – өндірушінің бағасымен жіберілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің құны; өнімдерді өткізу мен қызмет көрсетулерден түскен кіріс – қосылған құн салығы, акциздерді, сондай-ақ қайтарылып берілген тауарлар құны, сатып алушыларға ұсынылған сауда жеңілдіктері мен баға жеңілдіктерін алып тастағанда алуға жататын (алынған) кіріс сомасы; «cалық салынғанға дейінгі пайда (залал)» қаржыландырудан түскен жалпы пайда, кіріс, өзге де табыстардың сомасы мен өнімді өткізу мен қызмет көрсету бойынша шығыстардың, қаржыландыруға арналған шығыстардың, әкімшілік және өзге де шығыстардың сомасының айырмасы ретінде анықталады; дебиторлық берешек – жеке және заңды тұлғалармен шаруашылық қатынасының қорытындылары бойынша кәсіпорынға олардан тиесілі борыштар сомасы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агрегация </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ПФ "Кәсіпорынның қаржы-шаруашылық қызметі туралы есеп" жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2000 жылдан бастап </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ақтөбе облысы бойынша жарияланады </t>
+  </si>
+  <si>
+    <t>Құрылымыдық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Феськова Т.И.</t>
+  </si>
+  <si>
+    <t>+7 7132 563041, 545600</t>
+  </si>
+  <si>
+    <t>e-mail: t.feskova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/410814/file/kk/</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">СКЖ коды </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -121,255 +278,450 @@
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3" xr:uid="{A93589E4-DCA4-422F-A0F4-35CD7B605294}"/>
+    <cellStyle name="Обычный 2 2" xfId="2" xr:uid="{3D4A30F4-D8AA-464B-9A94-6D73862FD4FF}"/>
+    <cellStyle name="Обычный 3" xfId="4" xr:uid="{D1E6E93E-B723-4694-92B5-FE4A5847208F}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -648,1006 +1000,1400 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/410814/file/kk/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:Z17"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{066CEB18-9488-47F2-8231-6C2531A4CB7E}">
+  <dimension ref="A1:F29"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F23" sqref="F23"/>
+    <sheetView topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33:B34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="40" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="40" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="40"/>
+    <col min="6" max="6" width="13.5703125" style="40" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="40"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="65"/>
+      <c r="B1" s="65"/>
+    </row>
+    <row r="2" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B2" s="42" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="42" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="67"/>
+      <c r="B4" s="42" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="67"/>
+      <c r="B5" s="42" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="67"/>
+      <c r="B6" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="67"/>
+      <c r="B7" s="42" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="67"/>
+      <c r="B8" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="67"/>
+      <c r="B9" s="42" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="67"/>
+      <c r="B10" s="43" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="67"/>
+      <c r="B11" s="43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="68"/>
+      <c r="B12" s="43" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="42" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="127.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="46"/>
+    </row>
+    <row r="15" spans="1:6" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="47" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="41" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="41" t="s">
+        <v>32</v>
+      </c>
+      <c r="B17" s="48" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="49" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="71" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="50" t="s">
+        <v>40</v>
+      </c>
+      <c r="B22" s="70" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B23" s="51">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="B24" s="51">
+        <v>46609</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="53" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B26" s="53" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B28" s="54" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="B29" s="52"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1" xr:uid="{E855A084-26CD-4C16-B1A1-05A733B00E25}"/>
+    <hyperlink ref="B20" r:id="rId2" xr:uid="{3ED8D193-136E-4623-BEC3-95C17AA7A942}"/>
+    <hyperlink ref="B22" r:id="rId3" xr:uid="{09349892-4C5B-46D0-935C-3684AAE592D4}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{E4A5E902-1189-401E-BFC0-28E967A39751}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBE286F0-AAEE-4E37-8BBD-E728292EF7FE}">
+  <dimension ref="B2:B20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="29.85546875" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="55" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="55" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="55" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" x14ac:dyDescent="0.2">
-      <c r="A2" s="35" t="s">
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="56"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="57" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="57" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="57" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="57" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="57" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="57"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="58" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="57"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="57"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B20" s="59" t="s">
+        <v>61</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:AC17"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="N1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="R29" sqref="R29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="29.85546875" style="1" customWidth="1"/>
+    <col min="3" max="23" width="11.140625" style="1" customWidth="1"/>
+    <col min="24" max="24" width="12" style="1" customWidth="1"/>
+    <col min="25" max="25" width="11.140625" style="1" customWidth="1"/>
+    <col min="26" max="27" width="12.7109375" style="1" customWidth="1"/>
+    <col min="28" max="28" width="10.5703125" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="B2" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
+      <c r="U2" s="69"/>
+      <c r="V2" s="69"/>
+      <c r="W2" s="69"/>
+      <c r="X2" s="69"/>
+      <c r="Y2" s="69"/>
+      <c r="Z2" s="69"/>
+      <c r="AA2" s="69"/>
+    </row>
+    <row r="3" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AA3" s="3"/>
+    </row>
+    <row r="4" spans="1:29" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B2" s="35"/>
-[...26 lines deleted...]
-      <c r="Z3" s="3" t="s">
+      <c r="C4" s="5">
+        <v>2000</v>
+      </c>
+      <c r="D4" s="5">
+        <v>2001</v>
+      </c>
+      <c r="E4" s="5">
+        <v>2002</v>
+      </c>
+      <c r="F4" s="5">
+        <v>2003</v>
+      </c>
+      <c r="G4" s="5">
+        <v>2004</v>
+      </c>
+      <c r="H4" s="5">
+        <v>2005</v>
+      </c>
+      <c r="I4" s="5">
+        <v>2006</v>
+      </c>
+      <c r="J4" s="5">
+        <v>2007</v>
+      </c>
+      <c r="K4" s="5">
+        <v>2008</v>
+      </c>
+      <c r="L4" s="5">
+        <v>2009</v>
+      </c>
+      <c r="M4" s="5">
+        <v>2010</v>
+      </c>
+      <c r="N4" s="5">
+        <v>2011</v>
+      </c>
+      <c r="O4" s="5">
+        <v>2012</v>
+      </c>
+      <c r="P4" s="5">
+        <v>2013</v>
+      </c>
+      <c r="Q4" s="5">
+        <v>2014</v>
+      </c>
+      <c r="R4" s="5">
+        <v>2015</v>
+      </c>
+      <c r="S4" s="5">
+        <v>2016</v>
+      </c>
+      <c r="T4" s="5">
+        <v>2017</v>
+      </c>
+      <c r="U4" s="5">
+        <v>2018</v>
+      </c>
+      <c r="V4" s="5">
+        <v>2019</v>
+      </c>
+      <c r="W4" s="6">
+        <v>2020</v>
+      </c>
+      <c r="X4" s="7">
+        <v>2021</v>
+      </c>
+      <c r="Y4" s="6">
+        <v>2022</v>
+      </c>
+      <c r="Z4" s="6">
+        <v>2023</v>
+      </c>
+      <c r="AA4" s="6">
+        <v>2024</v>
+      </c>
+      <c r="AB4" s="7">
+        <v>2025</v>
+      </c>
+      <c r="AC4" s="35"/>
+    </row>
+    <row r="5" spans="1:29" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="61">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="11" t="s">
         <v>8</v>
       </c>
-    </row>
-[...79 lines deleted...]
-      <c r="A5" s="5" t="s">
+      <c r="C5" s="12">
+        <v>56261</v>
+      </c>
+      <c r="D5" s="13">
+        <v>120875</v>
+      </c>
+      <c r="E5" s="13">
+        <v>145250</v>
+      </c>
+      <c r="F5" s="13">
+        <v>190395</v>
+      </c>
+      <c r="G5" s="12">
+        <v>251535</v>
+      </c>
+      <c r="H5" s="12">
+        <v>314973</v>
+      </c>
+      <c r="I5" s="12">
+        <v>378410</v>
+      </c>
+      <c r="J5" s="12">
+        <v>357136</v>
+      </c>
+      <c r="K5" s="12">
+        <v>508152</v>
+      </c>
+      <c r="L5" s="12">
+        <v>517939</v>
+      </c>
+      <c r="M5" s="12">
+        <v>663029</v>
+      </c>
+      <c r="N5" s="12">
+        <v>822152</v>
+      </c>
+      <c r="O5" s="12">
+        <v>1515505</v>
+      </c>
+      <c r="P5" s="12">
+        <v>1115873</v>
+      </c>
+      <c r="Q5" s="12">
+        <v>1221960</v>
+      </c>
+      <c r="R5" s="12">
+        <v>1053741</v>
+      </c>
+      <c r="S5" s="12">
+        <v>1049934</v>
+      </c>
+      <c r="T5" s="14">
+        <v>1245496</v>
+      </c>
+      <c r="U5" s="14">
+        <v>1479117</v>
+      </c>
+      <c r="V5" s="15">
+        <v>1531665</v>
+      </c>
+      <c r="W5" s="16">
+        <v>1388584</v>
+      </c>
+      <c r="X5" s="15">
+        <v>1807840</v>
+      </c>
+      <c r="Y5" s="15">
+        <v>2256138</v>
+      </c>
+      <c r="Z5" s="15">
+        <v>2630358</v>
+      </c>
+      <c r="AA5" s="17">
+        <v>2815299</v>
+      </c>
+      <c r="AB5" s="9">
+        <v>2886192</v>
+      </c>
+      <c r="AC5" s="36"/>
+    </row>
+    <row r="6" spans="1:29" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="62">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="12">
+        <v>43981</v>
+      </c>
+      <c r="D6" s="13">
+        <v>79213</v>
+      </c>
+      <c r="E6" s="13">
+        <v>107330</v>
+      </c>
+      <c r="F6" s="13">
+        <v>138171</v>
+      </c>
+      <c r="G6" s="12">
+        <v>171171</v>
+      </c>
+      <c r="H6" s="12">
+        <v>200441</v>
+      </c>
+      <c r="I6" s="13">
+        <v>229711</v>
+      </c>
+      <c r="J6" s="13">
+        <v>329262</v>
+      </c>
+      <c r="K6" s="12">
+        <v>342299</v>
+      </c>
+      <c r="L6" s="12">
+        <v>239041</v>
+      </c>
+      <c r="M6" s="12">
+        <v>373314</v>
+      </c>
+      <c r="N6" s="12">
+        <v>316877</v>
+      </c>
+      <c r="O6" s="12">
+        <v>479755</v>
+      </c>
+      <c r="P6" s="12">
+        <v>652062</v>
+      </c>
+      <c r="Q6" s="12">
+        <v>650701</v>
+      </c>
+      <c r="R6" s="12">
+        <v>470984</v>
+      </c>
+      <c r="S6" s="12">
+        <v>556360</v>
+      </c>
+      <c r="T6" s="14">
+        <v>698796</v>
+      </c>
+      <c r="U6" s="14">
+        <v>806994</v>
+      </c>
+      <c r="V6" s="15">
+        <v>837135</v>
+      </c>
+      <c r="W6" s="16">
+        <v>780067</v>
+      </c>
+      <c r="X6" s="18">
+        <v>1028768</v>
+      </c>
+      <c r="Y6" s="15">
+        <v>1410047</v>
+      </c>
+      <c r="Z6" s="18">
+        <v>1392775</v>
+      </c>
+      <c r="AA6" s="19">
+        <v>1657248</v>
+      </c>
+      <c r="AB6" s="9">
+        <v>1403897</v>
+      </c>
+      <c r="AC6" s="36"/>
+    </row>
+    <row r="7" spans="1:29" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="63">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="20" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="21">
+        <v>4576</v>
+      </c>
+      <c r="D7" s="22">
+        <v>7184</v>
+      </c>
+      <c r="E7" s="22">
+        <v>9526</v>
+      </c>
+      <c r="F7" s="22">
+        <v>13431</v>
+      </c>
+      <c r="G7" s="21">
+        <v>21980</v>
+      </c>
+      <c r="H7" s="21">
+        <v>433372</v>
+      </c>
+      <c r="I7" s="21">
+        <v>41694</v>
+      </c>
+      <c r="J7" s="21">
+        <v>51013</v>
+      </c>
+      <c r="K7" s="21">
+        <v>64315</v>
+      </c>
+      <c r="L7" s="21">
+        <v>81526</v>
+      </c>
+      <c r="M7" s="21">
+        <v>95829</v>
+      </c>
+      <c r="N7" s="21">
+        <v>113068</v>
+      </c>
+      <c r="O7" s="21">
+        <v>150120</v>
+      </c>
+      <c r="P7" s="21">
+        <v>172289</v>
+      </c>
+      <c r="Q7" s="21">
+        <v>181615</v>
+      </c>
+      <c r="R7" s="21">
+        <v>171437</v>
+      </c>
+      <c r="S7" s="21">
+        <v>170002</v>
+      </c>
+      <c r="T7" s="21">
+        <v>200935</v>
+      </c>
+      <c r="U7" s="21">
+        <v>199454</v>
+      </c>
+      <c r="V7" s="21">
+        <v>225210</v>
+      </c>
+      <c r="W7" s="21">
+        <v>222890</v>
+      </c>
+      <c r="X7" s="18">
+        <v>240573</v>
+      </c>
+      <c r="Y7" s="23">
+        <v>257541</v>
+      </c>
+      <c r="Z7" s="21">
+        <v>262700</v>
+      </c>
+      <c r="AA7" s="21">
+        <v>262654</v>
+      </c>
+      <c r="AB7" s="9">
+        <v>280217</v>
+      </c>
+      <c r="AC7" s="36"/>
+    </row>
+    <row r="8" spans="1:29" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="63">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="C8" s="13">
+        <v>10007</v>
+      </c>
+      <c r="D8" s="13">
+        <v>13126</v>
+      </c>
+      <c r="E8" s="13">
+        <v>17908</v>
+      </c>
+      <c r="F8" s="13">
+        <v>22720</v>
+      </c>
+      <c r="G8" s="13">
+        <v>26809</v>
+      </c>
+      <c r="H8" s="13">
+        <v>35882</v>
+      </c>
+      <c r="I8" s="13">
+        <v>44956</v>
+      </c>
+      <c r="J8" s="13">
+        <v>55133</v>
+      </c>
+      <c r="K8" s="13">
+        <v>64048</v>
+      </c>
+      <c r="L8" s="13">
+        <v>57866</v>
+      </c>
+      <c r="M8" s="13">
+        <v>66651</v>
+      </c>
+      <c r="N8" s="13">
+        <v>57787</v>
+      </c>
+      <c r="O8" s="13">
+        <v>89337</v>
+      </c>
+      <c r="P8" s="13">
+        <v>110893</v>
+      </c>
+      <c r="Q8" s="13">
+        <v>123289</v>
+      </c>
+      <c r="R8" s="13">
+        <v>101020</v>
+      </c>
+      <c r="S8" s="13">
+        <v>108330</v>
+      </c>
+      <c r="T8" s="24">
+        <v>120479</v>
+      </c>
+      <c r="U8" s="24">
+        <v>139089</v>
+      </c>
+      <c r="V8" s="25">
+        <v>158613</v>
+      </c>
+      <c r="W8" s="25">
+        <v>164596</v>
+      </c>
+      <c r="X8" s="26">
+        <v>188542</v>
+      </c>
+      <c r="Y8" s="25">
+        <v>251557</v>
+      </c>
+      <c r="Z8" s="22">
+        <v>312265</v>
+      </c>
+      <c r="AA8" s="27">
+        <v>363832</v>
+      </c>
+      <c r="AB8" s="10">
+        <v>398397</v>
+      </c>
+      <c r="AC8" s="36"/>
+    </row>
+    <row r="9" spans="1:29" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="63">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="13">
+        <v>101615</v>
+      </c>
+      <c r="D9" s="13">
+        <v>151149</v>
+      </c>
+      <c r="E9" s="13">
+        <v>175809</v>
+      </c>
+      <c r="F9" s="13">
+        <v>230957</v>
+      </c>
+      <c r="G9" s="12">
+        <v>292006</v>
+      </c>
+      <c r="H9" s="13">
+        <v>380901</v>
+      </c>
+      <c r="I9" s="12">
+        <v>469796</v>
+      </c>
+      <c r="J9" s="13">
+        <v>470104</v>
+      </c>
+      <c r="K9" s="12">
+        <v>470412</v>
+      </c>
+      <c r="L9" s="12">
+        <v>500959</v>
+      </c>
+      <c r="M9" s="12">
+        <v>573076</v>
+      </c>
+      <c r="N9" s="12">
+        <v>708302</v>
+      </c>
+      <c r="O9" s="12">
+        <v>808426</v>
+      </c>
+      <c r="P9" s="12">
+        <v>986721</v>
+      </c>
+      <c r="Q9" s="12">
+        <v>958173</v>
+      </c>
+      <c r="R9" s="12">
+        <v>42087</v>
+      </c>
+      <c r="S9" s="12">
+        <v>876382</v>
+      </c>
+      <c r="T9" s="14">
+        <v>1054352</v>
+      </c>
+      <c r="U9" s="14">
+        <v>1194157</v>
+      </c>
+      <c r="V9" s="15">
+        <v>1291770</v>
+      </c>
+      <c r="W9" s="16">
+        <v>1193802</v>
+      </c>
+      <c r="X9" s="18">
+        <v>1512483</v>
+      </c>
+      <c r="Y9" s="15">
+        <v>2025061</v>
+      </c>
+      <c r="Z9" s="18">
+        <v>2051037</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>2351909</v>
+      </c>
+      <c r="AB9" s="9">
+        <v>2230756</v>
+      </c>
+      <c r="AC9" s="36"/>
+    </row>
+    <row r="10" spans="1:29" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="64">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="6">
-[...399 lines deleted...]
-      <c r="B10" s="13">
+      <c r="C10" s="12">
         <v>96780</v>
       </c>
-      <c r="C10" s="14">
+      <c r="D10" s="13">
         <v>146689</v>
       </c>
-      <c r="D10" s="14">
+      <c r="E10" s="13">
         <v>206847</v>
       </c>
-      <c r="E10" s="14">
+      <c r="F10" s="13">
         <v>272672</v>
       </c>
-      <c r="F10" s="13">
+      <c r="G10" s="12">
         <v>408455</v>
       </c>
-      <c r="G10" s="13">
+      <c r="H10" s="12">
         <v>534463</v>
       </c>
-      <c r="H10" s="14">
+      <c r="I10" s="13">
         <v>653580</v>
       </c>
-      <c r="I10" s="14">
+      <c r="J10" s="13">
         <v>802449</v>
       </c>
-      <c r="J10" s="13">
+      <c r="K10" s="12">
         <v>1127904</v>
       </c>
-      <c r="K10" s="13">
+      <c r="L10" s="12">
         <v>710489</v>
       </c>
-      <c r="L10" s="14">
+      <c r="M10" s="13">
         <v>1022353</v>
       </c>
-      <c r="M10" s="13">
+      <c r="N10" s="12">
         <v>1388758</v>
       </c>
-      <c r="N10" s="13">
+      <c r="O10" s="12">
         <v>1507635</v>
       </c>
-      <c r="O10" s="13">
+      <c r="P10" s="12">
         <v>1718983</v>
       </c>
-      <c r="P10" s="13">
+      <c r="Q10" s="12">
         <v>1610303</v>
       </c>
-      <c r="Q10" s="13">
+      <c r="R10" s="12">
         <v>1192030</v>
       </c>
-      <c r="R10" s="13">
+      <c r="S10" s="12">
         <v>1541566</v>
       </c>
-      <c r="S10" s="15">
+      <c r="T10" s="14">
         <v>1976026</v>
       </c>
-      <c r="T10" s="15">
+      <c r="U10" s="14">
         <v>2333046</v>
       </c>
-      <c r="U10" s="11">
+      <c r="V10" s="15">
         <v>2233241</v>
       </c>
-      <c r="V10" s="16">
+      <c r="W10" s="16">
         <v>1916531</v>
       </c>
-      <c r="W10" s="11">
+      <c r="X10" s="15">
         <v>2766385</v>
       </c>
-      <c r="X10" s="11">
+      <c r="Y10" s="15">
         <v>3496325</v>
       </c>
-      <c r="Y10" s="11">
+      <c r="Z10" s="15">
         <v>3425673</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="AA10" s="21">
         <v>3843074</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="AB10" s="9">
+        <v>3846678</v>
+      </c>
+      <c r="AC10" s="36"/>
+    </row>
+    <row r="11" spans="1:29" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="64">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B11" s="13">
+      <c r="C11" s="12">
         <v>18768</v>
       </c>
-      <c r="C11" s="14">
+      <c r="D11" s="13">
         <v>24625</v>
       </c>
-      <c r="D11" s="14">
+      <c r="E11" s="13">
         <v>48816</v>
       </c>
-      <c r="E11" s="14">
+      <c r="F11" s="13">
         <v>83873</v>
       </c>
-      <c r="F11" s="13">
+      <c r="G11" s="12">
         <v>155235</v>
       </c>
-      <c r="G11" s="13">
+      <c r="H11" s="12">
         <v>261910</v>
       </c>
-      <c r="H11" s="13">
+      <c r="I11" s="12">
         <v>275376</v>
       </c>
-      <c r="I11" s="13">
+      <c r="J11" s="12">
         <v>370510</v>
       </c>
-      <c r="J11" s="13">
+      <c r="K11" s="12">
         <v>549301</v>
       </c>
-      <c r="K11" s="13">
+      <c r="L11" s="12">
         <v>89433</v>
       </c>
-      <c r="L11" s="14">
+      <c r="M11" s="13">
         <v>314946</v>
       </c>
-      <c r="M11" s="13">
+      <c r="N11" s="12">
         <v>358154</v>
       </c>
-      <c r="N11" s="13">
+      <c r="O11" s="12">
         <v>328361</v>
       </c>
-      <c r="O11" s="13">
+      <c r="P11" s="12">
         <v>336765</v>
       </c>
-      <c r="P11" s="13">
+      <c r="Q11" s="12">
         <v>174427</v>
       </c>
-      <c r="Q11" s="13">
+      <c r="R11" s="12">
         <v>-461702</v>
       </c>
-      <c r="R11" s="13">
+      <c r="S11" s="12">
         <v>389743</v>
       </c>
-      <c r="S11" s="15">
+      <c r="T11" s="14">
         <v>593372</v>
       </c>
-      <c r="T11" s="15">
+      <c r="U11" s="14">
         <v>537257</v>
       </c>
-      <c r="U11" s="11">
+      <c r="V11" s="15">
         <v>572247</v>
       </c>
-      <c r="V11" s="16">
+      <c r="W11" s="16">
         <v>245011</v>
       </c>
-      <c r="W11" s="11">
+      <c r="X11" s="15">
         <v>883486</v>
       </c>
-      <c r="X11" s="11">
+      <c r="Y11" s="15">
         <v>895657</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Z11" s="15">
         <v>540148</v>
       </c>
-      <c r="Z11" s="20">
+      <c r="AA11" s="21">
         <v>265357</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="AB11" s="9">
+        <v>611870</v>
+      </c>
+      <c r="AC11" s="36"/>
+    </row>
+    <row r="12" spans="1:29" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="64">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="13">
+      <c r="C12" s="12">
         <v>25105</v>
       </c>
-      <c r="C12" s="14">
+      <c r="D12" s="13">
         <v>28945</v>
       </c>
-      <c r="D12" s="14">
+      <c r="E12" s="13">
         <v>32911</v>
       </c>
-      <c r="E12" s="14">
+      <c r="F12" s="13">
         <v>55011</v>
       </c>
-      <c r="F12" s="13">
+      <c r="G12" s="12">
         <v>90451</v>
       </c>
-      <c r="G12" s="13">
+      <c r="H12" s="12">
         <v>140454</v>
       </c>
-      <c r="H12" s="13">
+      <c r="I12" s="12">
         <v>171806</v>
       </c>
-      <c r="I12" s="13">
+      <c r="J12" s="12">
         <v>259497</v>
       </c>
-      <c r="J12" s="13">
+      <c r="K12" s="12">
         <v>322267</v>
       </c>
-      <c r="K12" s="13">
+      <c r="L12" s="12">
         <v>995336</v>
       </c>
-      <c r="L12" s="14">
+      <c r="M12" s="13">
         <v>748490</v>
       </c>
-      <c r="M12" s="13">
+      <c r="N12" s="12">
         <v>747120</v>
       </c>
-      <c r="N12" s="13">
+      <c r="O12" s="12">
         <v>939496</v>
       </c>
-      <c r="O12" s="13">
+      <c r="P12" s="12">
         <v>383157</v>
       </c>
-      <c r="P12" s="13">
+      <c r="Q12" s="12">
         <v>403339</v>
       </c>
-      <c r="Q12" s="13">
+      <c r="R12" s="12">
         <v>291671</v>
       </c>
-      <c r="R12" s="13">
+      <c r="S12" s="12">
         <v>278288</v>
       </c>
-      <c r="S12" s="15">
+      <c r="T12" s="14">
         <v>304296</v>
       </c>
-      <c r="T12" s="15">
+      <c r="U12" s="14">
         <v>323084</v>
       </c>
-      <c r="U12" s="16">
+      <c r="V12" s="16">
         <v>338285</v>
       </c>
-      <c r="V12" s="20">
+      <c r="W12" s="21">
         <v>352241</v>
       </c>
-      <c r="W12" s="11">
+      <c r="X12" s="15">
         <v>472839</v>
       </c>
-      <c r="X12" s="11">
+      <c r="Y12" s="15">
         <v>532013</v>
       </c>
-      <c r="Y12" s="11">
+      <c r="Z12" s="15">
         <v>556745</v>
       </c>
-      <c r="Z12" s="18">
+      <c r="AA12" s="19">
         <v>552842</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="5" t="s">
+      <c r="AB12" s="9">
+        <v>569496</v>
+      </c>
+      <c r="AC12" s="36"/>
+    </row>
+    <row r="13" spans="1:29" s="4" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="64">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="13">
+      <c r="C13" s="12">
         <v>52664</v>
       </c>
-      <c r="C13" s="14">
+      <c r="D13" s="13">
         <v>101801</v>
       </c>
-      <c r="D13" s="14">
+      <c r="E13" s="13">
         <v>139047</v>
       </c>
-      <c r="E13" s="14">
+      <c r="F13" s="13">
         <v>179513</v>
       </c>
-      <c r="F13" s="13">
+      <c r="G13" s="12">
         <v>230939</v>
       </c>
-      <c r="G13" s="13">
+      <c r="H13" s="12">
         <v>278257</v>
       </c>
-      <c r="H13" s="13">
+      <c r="I13" s="12">
         <v>356217</v>
       </c>
-      <c r="I13" s="13">
+      <c r="J13" s="12">
         <v>495965</v>
       </c>
-      <c r="J13" s="13">
+      <c r="K13" s="12">
         <v>515210</v>
       </c>
-      <c r="K13" s="13">
+      <c r="L13" s="12">
         <v>922943</v>
       </c>
-      <c r="L13" s="14">
+      <c r="M13" s="13">
         <v>1102924</v>
       </c>
-      <c r="M13" s="13">
+      <c r="N13" s="12">
         <v>1297003</v>
       </c>
-      <c r="N13" s="13">
+      <c r="O13" s="12">
         <v>1718970</v>
       </c>
-      <c r="O13" s="13">
+      <c r="P13" s="12">
         <v>1410408</v>
       </c>
-      <c r="P13" s="13">
+      <c r="Q13" s="12">
         <v>1818713</v>
       </c>
-      <c r="Q13" s="13">
+      <c r="R13" s="12">
         <v>2842256</v>
       </c>
-      <c r="R13" s="13">
+      <c r="S13" s="12">
         <v>3064667</v>
       </c>
-      <c r="S13" s="15">
+      <c r="T13" s="14">
         <v>2842084</v>
       </c>
-      <c r="T13" s="15">
+      <c r="U13" s="14">
         <v>2923171</v>
       </c>
-      <c r="U13" s="16">
+      <c r="V13" s="16">
         <v>3008119</v>
       </c>
-      <c r="V13" s="20">
+      <c r="W13" s="21">
         <v>3072126</v>
       </c>
-      <c r="W13" s="21">
+      <c r="X13" s="22">
         <v>3493971</v>
       </c>
-      <c r="X13" s="11">
+      <c r="Y13" s="15">
         <v>3521276</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Z13" s="15">
         <v>3430859</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="AA13" s="19">
         <v>3856037</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="AB13" s="9">
+        <v>3801437</v>
+      </c>
+      <c r="AC13" s="36"/>
+    </row>
+    <row r="14" spans="1:29" s="4" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="64">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="B14" s="28">
+      <c r="C14" s="28">
         <v>25</v>
       </c>
-      <c r="C14" s="28">
+      <c r="D14" s="28">
         <v>20.100000000000001</v>
       </c>
-      <c r="D14" s="28">
+      <c r="E14" s="28">
         <v>31.1</v>
       </c>
-      <c r="E14" s="28">
+      <c r="F14" s="28">
         <v>43.1</v>
       </c>
-      <c r="F14" s="29">
+      <c r="G14" s="29">
         <v>59.1</v>
       </c>
-      <c r="G14" s="29">
+      <c r="H14" s="29">
         <v>79</v>
       </c>
-      <c r="H14" s="29">
+      <c r="I14" s="29">
         <v>71.5</v>
       </c>
-      <c r="I14" s="29">
+      <c r="J14" s="29">
         <v>83.8</v>
       </c>
-      <c r="J14" s="29">
+      <c r="K14" s="29">
         <v>87.6</v>
       </c>
-      <c r="K14" s="29">
+      <c r="L14" s="29">
         <v>12.7</v>
       </c>
-      <c r="L14" s="28">
+      <c r="M14" s="28">
         <v>39.299999999999997</v>
       </c>
-      <c r="M14" s="29">
+      <c r="N14" s="29">
         <v>33.200000000000003</v>
       </c>
-      <c r="N14" s="29">
+      <c r="O14" s="29">
         <v>26.4</v>
       </c>
-      <c r="O14" s="29">
+      <c r="P14" s="29">
         <v>22.9</v>
       </c>
-      <c r="P14" s="29">
+      <c r="Q14" s="29">
         <v>11.1</v>
       </c>
-      <c r="Q14" s="29">
+      <c r="R14" s="29">
         <v>-20</v>
       </c>
-      <c r="R14" s="29">
+      <c r="S14" s="29">
         <v>21.2</v>
       </c>
-      <c r="S14" s="30">
+      <c r="T14" s="30">
         <v>31</v>
       </c>
-      <c r="T14" s="30">
+      <c r="U14" s="30">
         <v>25</v>
       </c>
-      <c r="U14" s="31">
+      <c r="V14" s="31">
         <v>29.1</v>
       </c>
-      <c r="V14" s="32">
+      <c r="W14" s="32">
         <v>10.4</v>
       </c>
-      <c r="W14" s="33">
+      <c r="X14" s="33">
         <v>42.5</v>
       </c>
-      <c r="X14" s="31">
+      <c r="Y14" s="31">
         <v>28.8</v>
       </c>
-      <c r="Y14" s="31">
+      <c r="Z14" s="31">
         <v>16.8</v>
       </c>
-      <c r="Z14" s="34">
+      <c r="AA14" s="34">
         <v>6.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="U17" s="2"/>
+      <c r="AB14" s="39">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="AC14" s="36"/>
+    </row>
+    <row r="15" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="AC15" s="37"/>
+    </row>
+    <row r="17" spans="22:22" x14ac:dyDescent="0.2">
+      <c r="V17" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="B2:AA2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>каз</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіштер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>