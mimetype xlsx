--- v0 (2026-04-17)
+++ v1 (2026-08-04)
@@ -1,120 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24827"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{81A65876-3D84-45BB-A427-BC3FDA47893B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A3154F8-0909-478F-977C-C13F16F568DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2670" yWindow="330" windowWidth="25320" windowHeight="15300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1080" yWindow="255" windowWidth="13695" windowHeight="15315" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="рус" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="63">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
     <t>Фонд заработной платы работников</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Прибыль (убыток) до налогооблажения</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
     <t>Рентабельность (убыточность), %</t>
   </si>
   <si>
     <t>Амортизация</t>
   </si>
   <si>
-    <t>млн.тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Производственные расходы</t>
   </si>
   <si>
     <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий Актюбинской области</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Материальные затраты, млн.теңге</t>
+  </si>
+  <si>
+    <t>Амортизация, млн.теңге</t>
+  </si>
+  <si>
+    <t>Фонд заработной платы работников, млн.теңге</t>
+  </si>
+  <si>
+    <t>Производственные расходы, млн.теңге</t>
+  </si>
+  <si>
+    <t>Доход от реализации продукции и оказания услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Прибыль (убыток) до налогооблажения, млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторская задолженность, млн.теңге</t>
+  </si>
+  <si>
+    <t>Задолженность по обязательствам, млн.теңге</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя; доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю; прибыль (убыток) до налогообложения определяется как разница между суммой валовой прибыли, доходов от финансирования, прочих доходов и суммой расходов по реализации продукции и оказанию услуг, расходов на финансирование, административных и прочих расходов; дебиторская задолженность – сумма долгов, причитающаяся предприятию, от юридических или физических лиц в итоге хозяйственных взаимоотношений с ними.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Показатель формируется в соответствии с  международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Формируется на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>статистической формы</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> общегосударственного статистического наблюдения 1-ПФ "Отчет о финансово-хозяйственной деятельности предприятий". </t>
+    </r>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Наименование показателя </t>
+  </si>
+  <si>
+    <t>Код КСП</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/410804/file/ru/</t>
+  </si>
+  <si>
+    <t>Публикуется по Актюбинской области</t>
+  </si>
+  <si>
+    <t>Управление структурной статистики</t>
+  </si>
+  <si>
+    <t>Феськова Т.И.</t>
+  </si>
+  <si>
+    <t>+7 7132 563041, 545600</t>
+  </si>
+  <si>
+    <t>e-mail: t.feskova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>С 2000 года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="###,###,###,##0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -127,299 +304,478 @@
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...18 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="94">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...64 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2 2" xfId="3" xr:uid="{43DF21F9-9870-44BB-A913-577E40C6C7A0}"/>
+    <cellStyle name="Обычный 3" xfId="2" xr:uid="{D6F21C03-D777-4989-93C3-28BA150D7290}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -698,1220 +1054,1606 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/410804/file/ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:AA34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EBAD82A4-0FAF-4AC0-8B47-35DFB6EBFFFF}">
+  <dimension ref="A1:K33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I34" sqref="I34"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="32" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="32" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="15"/>
+      <c r="B1" s="15"/>
+    </row>
+    <row r="2" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="17" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="83" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="84"/>
+      <c r="B5" s="20" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="84"/>
+      <c r="B6" s="19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="84"/>
+      <c r="B7" s="19" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="84"/>
+      <c r="B8" s="19" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="84"/>
+      <c r="B9" s="19" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="84"/>
+      <c r="B10" s="19" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="84"/>
+      <c r="B11" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="84"/>
+      <c r="B12" s="19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" s="18" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" s="18" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" s="22" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" s="18" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="24" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="74" t="s">
+        <v>57</v>
+      </c>
+      <c r="K18" s="25"/>
+    </row>
+    <row r="19" spans="1:11" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="81" t="s">
+        <v>35</v>
+      </c>
+      <c r="K19" s="25"/>
+    </row>
+    <row r="20" spans="1:11" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="B20" s="81" t="s">
+        <v>37</v>
+      </c>
+      <c r="K20" s="25"/>
+    </row>
+    <row r="21" spans="1:11" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="82" t="s">
+        <v>56</v>
+      </c>
+      <c r="K21" s="25"/>
+    </row>
+    <row r="22" spans="1:11" s="18" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="81" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="25"/>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A23" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="B23" s="27">
+        <v>46237</v>
+      </c>
+      <c r="K23" s="28"/>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A24" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="27">
+        <v>46609</v>
+      </c>
+      <c r="K24" s="29"/>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A25" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B25" s="75" t="s">
+        <v>58</v>
+      </c>
+      <c r="K25" s="28"/>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A26" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="B26" s="75" t="s">
+        <v>59</v>
+      </c>
+      <c r="K26" s="29"/>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A27" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="B27" s="76" t="s">
+        <v>60</v>
+      </c>
+      <c r="K27" s="28"/>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A28" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="K28" s="29"/>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A29" s="30"/>
+      <c r="B29" s="31"/>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K30" s="29"/>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K31" s="28"/>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="K32" s="29"/>
+    </row>
+    <row r="33" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K33" s="28"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1" xr:uid="{9B66FA3C-B00A-439A-9F6C-E51D74233C8B}"/>
+    <hyperlink ref="B20" r:id="rId2" xr:uid="{5A112A31-9A8E-4C96-AE03-53C00AE0E87F}"/>
+    <hyperlink ref="B22" r:id="rId3" xr:uid="{639D6C97-D6B2-4FAE-9D0B-B1F841E979F6}"/>
+    <hyperlink ref="B21" r:id="rId4" xr:uid="{3A1318D4-6D59-40BA-B3FA-8D9FB6D13B3D}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FFD2F272-7268-4BAD-A440-BE1E8D9F8564}">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="28.5703125" style="5" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="4.42578125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="33" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="33"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" x14ac:dyDescent="0.2">
-[...30 lines deleted...]
-      <c r="T3" s="2"/>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="34"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="35" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="35" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="35" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="35" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="35"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="36" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="35"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="35"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:AB34"/>
+  <sheetViews>
+    <sheetView topLeftCell="S1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="AB5" sqref="AB5:AB14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="2" max="2" width="28.5703125" style="5" customWidth="1"/>
+    <col min="3" max="15" width="11.140625" style="5" customWidth="1"/>
+    <col min="16" max="17" width="11.140625" style="8" customWidth="1"/>
+    <col min="18" max="23" width="11.140625" style="5" customWidth="1"/>
+    <col min="24" max="24" width="12.7109375" style="5" customWidth="1"/>
+    <col min="25" max="25" width="12.85546875" style="5" customWidth="1"/>
+    <col min="26" max="26" width="11.7109375" style="5" customWidth="1"/>
+    <col min="27" max="27" width="13.28515625" style="91" customWidth="1"/>
+    <col min="28" max="28" width="12.42578125" style="11" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="B2" s="85" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="85"/>
+      <c r="D2" s="85"/>
+      <c r="E2" s="85"/>
+      <c r="F2" s="85"/>
+      <c r="G2" s="85"/>
+      <c r="H2" s="85"/>
+      <c r="I2" s="85"/>
+      <c r="J2" s="85"/>
+      <c r="K2" s="85"/>
+      <c r="L2" s="85"/>
+      <c r="M2" s="85"/>
+      <c r="N2" s="85"/>
+      <c r="O2" s="85"/>
+      <c r="P2" s="85"/>
+      <c r="Q2" s="85"/>
+      <c r="R2" s="85"/>
+      <c r="S2" s="85"/>
+      <c r="T2" s="85"/>
+      <c r="U2" s="85"/>
+      <c r="V2" s="85"/>
+      <c r="W2" s="85"/>
+      <c r="X2" s="85"/>
+      <c r="Y2" s="85"/>
+      <c r="Z2" s="85"/>
+      <c r="AA2" s="85"/>
+    </row>
+    <row r="3" spans="1:28" x14ac:dyDescent="0.2">
       <c r="U3" s="2"/>
-      <c r="Z3" s="2" t="s">
+      <c r="V3" s="2"/>
+      <c r="AA3" s="86"/>
+    </row>
+    <row r="4" spans="1:28" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A4" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" s="41">
+        <v>2000</v>
+      </c>
+      <c r="D4" s="41">
+        <v>2001</v>
+      </c>
+      <c r="E4" s="41">
+        <v>2002</v>
+      </c>
+      <c r="F4" s="41">
+        <v>2003</v>
+      </c>
+      <c r="G4" s="41">
+        <v>2004</v>
+      </c>
+      <c r="H4" s="41">
+        <v>2005</v>
+      </c>
+      <c r="I4" s="41">
+        <v>2006</v>
+      </c>
+      <c r="J4" s="41">
+        <v>2007</v>
+      </c>
+      <c r="K4" s="41">
+        <v>2008</v>
+      </c>
+      <c r="L4" s="41">
+        <v>2009</v>
+      </c>
+      <c r="M4" s="41">
+        <v>2010</v>
+      </c>
+      <c r="N4" s="41">
+        <v>2011</v>
+      </c>
+      <c r="O4" s="41">
+        <v>2012</v>
+      </c>
+      <c r="P4" s="42">
+        <v>2013</v>
+      </c>
+      <c r="Q4" s="42">
+        <v>2014</v>
+      </c>
+      <c r="R4" s="41">
+        <v>2015</v>
+      </c>
+      <c r="S4" s="41">
+        <v>2016</v>
+      </c>
+      <c r="T4" s="41">
+        <v>2017</v>
+      </c>
+      <c r="U4" s="41">
+        <v>2018</v>
+      </c>
+      <c r="V4" s="43">
+        <v>2019</v>
+      </c>
+      <c r="W4" s="42">
+        <v>2020</v>
+      </c>
+      <c r="X4" s="12">
+        <v>2021</v>
+      </c>
+      <c r="Y4" s="72">
+        <v>2022</v>
+      </c>
+      <c r="Z4" s="73">
+        <v>2023</v>
+      </c>
+      <c r="AA4" s="87">
+        <v>2024</v>
+      </c>
+      <c r="AB4" s="77">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="13" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="92">
+        <v>271305</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="45">
+        <v>56261</v>
+      </c>
+      <c r="D5" s="46">
+        <v>120875</v>
+      </c>
+      <c r="E5" s="46">
+        <v>145250</v>
+      </c>
+      <c r="F5" s="46">
+        <v>190395</v>
+      </c>
+      <c r="G5" s="45">
+        <v>251535</v>
+      </c>
+      <c r="H5" s="47">
+        <v>314973</v>
+      </c>
+      <c r="I5" s="45">
+        <v>378410</v>
+      </c>
+      <c r="J5" s="45">
+        <v>357136</v>
+      </c>
+      <c r="K5" s="45">
+        <v>508152</v>
+      </c>
+      <c r="L5" s="45">
+        <v>517939</v>
+      </c>
+      <c r="M5" s="45">
+        <v>663029</v>
+      </c>
+      <c r="N5" s="45">
+        <v>822152</v>
+      </c>
+      <c r="O5" s="45">
+        <v>1515505</v>
+      </c>
+      <c r="P5" s="45">
+        <v>1115873</v>
+      </c>
+      <c r="Q5" s="45">
+        <v>1221960</v>
+      </c>
+      <c r="R5" s="45">
+        <v>1053741</v>
+      </c>
+      <c r="S5" s="47">
+        <v>1049934</v>
+      </c>
+      <c r="T5" s="48">
+        <v>1245496</v>
+      </c>
+      <c r="U5" s="48">
+        <v>1479117</v>
+      </c>
+      <c r="V5" s="49">
+        <v>1531665</v>
+      </c>
+      <c r="W5" s="50">
+        <v>1388584</v>
+      </c>
+      <c r="X5" s="49">
+        <v>1807840</v>
+      </c>
+      <c r="Y5" s="49">
+        <v>2256138</v>
+      </c>
+      <c r="Z5" s="49">
+        <v>2630358</v>
+      </c>
+      <c r="AA5" s="88">
+        <v>2815299</v>
+      </c>
+      <c r="AB5" s="78">
+        <v>2886192</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="40">
+        <v>271101</v>
+      </c>
+      <c r="B6" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C6" s="45">
+        <v>43981</v>
+      </c>
+      <c r="D6" s="46">
+        <v>79213</v>
+      </c>
+      <c r="E6" s="46">
+        <v>107330</v>
+      </c>
+      <c r="F6" s="46">
+        <v>138171</v>
+      </c>
+      <c r="G6" s="45">
+        <v>171171</v>
+      </c>
+      <c r="H6" s="47">
+        <v>200441</v>
+      </c>
+      <c r="I6" s="46">
+        <v>229711</v>
+      </c>
+      <c r="J6" s="46">
+        <v>329262</v>
+      </c>
+      <c r="K6" s="45">
+        <v>342299</v>
+      </c>
+      <c r="L6" s="45">
+        <v>239041</v>
+      </c>
+      <c r="M6" s="45">
+        <v>373314</v>
+      </c>
+      <c r="N6" s="45">
+        <v>316877</v>
+      </c>
+      <c r="O6" s="45">
+        <v>479755</v>
+      </c>
+      <c r="P6" s="45">
+        <v>652062</v>
+      </c>
+      <c r="Q6" s="45">
+        <v>650701</v>
+      </c>
+      <c r="R6" s="45">
+        <v>470984</v>
+      </c>
+      <c r="S6" s="47">
+        <v>556360</v>
+      </c>
+      <c r="T6" s="48">
+        <v>698796</v>
+      </c>
+      <c r="U6" s="48">
+        <v>806994</v>
+      </c>
+      <c r="V6" s="49">
+        <v>837135</v>
+      </c>
+      <c r="W6" s="50">
+        <v>780067</v>
+      </c>
+      <c r="X6" s="51">
+        <v>1028768</v>
+      </c>
+      <c r="Y6" s="49">
+        <v>1410047</v>
+      </c>
+      <c r="Z6" s="51">
+        <v>1392775</v>
+      </c>
+      <c r="AA6" s="65">
+        <v>1657248</v>
+      </c>
+      <c r="AB6" s="78">
+        <v>1403897</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="93">
+        <v>271101</v>
+      </c>
+      <c r="B7" s="52" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="53">
+        <v>4576</v>
+      </c>
+      <c r="D7" s="54">
+        <v>7184</v>
+      </c>
+      <c r="E7" s="54">
+        <v>9526</v>
+      </c>
+      <c r="F7" s="54">
+        <v>13431</v>
+      </c>
+      <c r="G7" s="53">
+        <v>21980</v>
+      </c>
+      <c r="H7" s="55">
+        <v>433372</v>
+      </c>
+      <c r="I7" s="53">
+        <v>41694</v>
+      </c>
+      <c r="J7" s="55">
+        <v>51013</v>
+      </c>
+      <c r="K7" s="55">
+        <v>64315</v>
+      </c>
+      <c r="L7" s="53">
+        <v>81526</v>
+      </c>
+      <c r="M7" s="55">
+        <v>95829</v>
+      </c>
+      <c r="N7" s="55">
+        <v>113068</v>
+      </c>
+      <c r="O7" s="55">
+        <v>150120</v>
+      </c>
+      <c r="P7" s="53">
+        <v>172289</v>
+      </c>
+      <c r="Q7" s="53">
+        <v>181615</v>
+      </c>
+      <c r="R7" s="55">
+        <v>171437</v>
+      </c>
+      <c r="S7" s="55">
+        <v>170002</v>
+      </c>
+      <c r="T7" s="55">
+        <v>200935</v>
+      </c>
+      <c r="U7" s="55">
+        <v>199454</v>
+      </c>
+      <c r="V7" s="55">
+        <v>225210</v>
+      </c>
+      <c r="W7" s="53">
+        <v>222890</v>
+      </c>
+      <c r="X7" s="51">
+        <v>240573</v>
+      </c>
+      <c r="Y7" s="56">
+        <v>257541</v>
+      </c>
+      <c r="Z7" s="57">
+        <v>262700</v>
+      </c>
+      <c r="AA7" s="89">
+        <v>262654</v>
+      </c>
+      <c r="AB7" s="78">
+        <v>280217</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="14" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A8" s="93">
+        <v>271101</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="C8" s="46">
+        <v>10007</v>
+      </c>
+      <c r="D8" s="46">
+        <v>13126</v>
+      </c>
+      <c r="E8" s="46">
+        <v>17908</v>
+      </c>
+      <c r="F8" s="46">
+        <v>22720</v>
+      </c>
+      <c r="G8" s="46">
+        <v>26809</v>
+      </c>
+      <c r="H8" s="59">
+        <v>35882</v>
+      </c>
+      <c r="I8" s="46">
+        <v>44956</v>
+      </c>
+      <c r="J8" s="46">
+        <v>55133</v>
+      </c>
+      <c r="K8" s="46">
+        <v>64048</v>
+      </c>
+      <c r="L8" s="46">
+        <v>57866</v>
+      </c>
+      <c r="M8" s="46">
+        <v>66651</v>
+      </c>
+      <c r="N8" s="46">
+        <v>57787</v>
+      </c>
+      <c r="O8" s="46">
+        <v>89337</v>
+      </c>
+      <c r="P8" s="46">
+        <v>110893</v>
+      </c>
+      <c r="Q8" s="46">
+        <v>123289</v>
+      </c>
+      <c r="R8" s="46">
+        <v>101020</v>
+      </c>
+      <c r="S8" s="59">
+        <v>108330</v>
+      </c>
+      <c r="T8" s="60">
+        <v>120479</v>
+      </c>
+      <c r="U8" s="60">
+        <v>139089</v>
+      </c>
+      <c r="V8" s="61">
+        <v>158613</v>
+      </c>
+      <c r="W8" s="62">
+        <v>164596</v>
+      </c>
+      <c r="X8" s="63">
+        <v>188542</v>
+      </c>
+      <c r="Y8" s="61">
+        <v>251557</v>
+      </c>
+      <c r="Z8" s="64">
+        <v>312265</v>
+      </c>
+      <c r="AA8" s="65">
+        <v>363832</v>
+      </c>
+      <c r="AB8" s="79">
+        <v>398397</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="93">
+        <v>271101</v>
+      </c>
+      <c r="B9" s="44" t="s">
         <v>9</v>
       </c>
-    </row>
-[...407 lines deleted...]
-      <c r="B9" s="32">
+      <c r="C9" s="46">
         <v>101615</v>
       </c>
-      <c r="C9" s="32">
+      <c r="D9" s="46">
         <v>151149</v>
       </c>
-      <c r="D9" s="32">
+      <c r="E9" s="46">
         <v>175809</v>
       </c>
-      <c r="E9" s="32">
+      <c r="F9" s="46">
         <v>230957</v>
       </c>
-      <c r="F9" s="31">
+      <c r="G9" s="45">
         <v>292006</v>
       </c>
-      <c r="G9" s="47">
+      <c r="H9" s="59">
         <v>380901</v>
       </c>
-      <c r="H9" s="31">
+      <c r="I9" s="45">
         <v>469796</v>
       </c>
-      <c r="I9" s="32">
+      <c r="J9" s="46">
         <v>470104</v>
       </c>
-      <c r="J9" s="31">
+      <c r="K9" s="45">
         <v>470412</v>
       </c>
-      <c r="K9" s="31">
+      <c r="L9" s="45">
         <v>500959</v>
       </c>
-      <c r="L9" s="31">
+      <c r="M9" s="45">
         <v>573076</v>
       </c>
-      <c r="M9" s="31">
+      <c r="N9" s="45">
         <v>708302</v>
       </c>
-      <c r="N9" s="31">
+      <c r="O9" s="45">
         <v>808426</v>
       </c>
-      <c r="O9" s="31">
+      <c r="P9" s="45">
         <v>986721</v>
       </c>
-      <c r="P9" s="31">
+      <c r="Q9" s="45">
         <v>958173</v>
       </c>
-      <c r="Q9" s="31">
+      <c r="R9" s="45">
         <v>42087</v>
       </c>
-      <c r="R9" s="33">
+      <c r="S9" s="47">
         <v>876382</v>
       </c>
-      <c r="S9" s="34">
+      <c r="T9" s="48">
         <v>1054352</v>
       </c>
-      <c r="T9" s="34">
+      <c r="U9" s="48">
         <v>1194157</v>
       </c>
-      <c r="U9" s="35">
+      <c r="V9" s="49">
         <v>1291770</v>
       </c>
-      <c r="V9" s="36">
+      <c r="W9" s="50">
         <v>1193802</v>
       </c>
-      <c r="W9" s="37">
+      <c r="X9" s="51">
         <v>1512483</v>
       </c>
-      <c r="X9" s="1">
+      <c r="Y9" s="49">
         <v>2025061</v>
       </c>
-      <c r="Y9" s="37">
+      <c r="Z9" s="51">
         <v>2051037</v>
       </c>
-      <c r="Z9" s="38">
+      <c r="AA9" s="65">
         <v>2351909</v>
       </c>
-      <c r="AA9" s="30"/>
-[...2 lines deleted...]
-      <c r="A10" s="30" t="s">
+      <c r="AB9" s="78">
+        <v>2230756</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="40">
+        <v>271201</v>
+      </c>
+      <c r="B10" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="31">
+      <c r="C10" s="45">
         <v>96780</v>
       </c>
-      <c r="C10" s="32">
+      <c r="D10" s="46">
         <v>146689</v>
       </c>
-      <c r="D10" s="32">
+      <c r="E10" s="46">
         <v>206847</v>
       </c>
-      <c r="E10" s="32">
+      <c r="F10" s="46">
         <v>272672</v>
       </c>
-      <c r="F10" s="31">
+      <c r="G10" s="45">
         <v>408455</v>
       </c>
-      <c r="G10" s="31">
+      <c r="H10" s="45">
         <v>534463</v>
       </c>
-      <c r="H10" s="32">
+      <c r="I10" s="46">
         <v>653580</v>
       </c>
-      <c r="I10" s="32">
+      <c r="J10" s="46">
         <v>802449</v>
       </c>
-      <c r="J10" s="31">
+      <c r="K10" s="45">
         <v>1127904</v>
       </c>
-      <c r="K10" s="31">
+      <c r="L10" s="45">
         <v>710489</v>
       </c>
-      <c r="L10" s="32">
+      <c r="M10" s="46">
         <v>1022353</v>
       </c>
-      <c r="M10" s="31">
+      <c r="N10" s="45">
         <v>1388758</v>
       </c>
-      <c r="N10" s="31">
+      <c r="O10" s="45">
         <v>1507635</v>
       </c>
-      <c r="O10" s="31">
+      <c r="P10" s="45">
         <v>1718983</v>
       </c>
-      <c r="P10" s="31">
+      <c r="Q10" s="45">
         <v>1610303</v>
       </c>
-      <c r="Q10" s="31">
+      <c r="R10" s="45">
         <v>1192030</v>
       </c>
-      <c r="R10" s="33">
+      <c r="S10" s="47">
         <v>1541566</v>
       </c>
-      <c r="S10" s="34">
+      <c r="T10" s="48">
         <v>1976026</v>
       </c>
-      <c r="T10" s="34">
+      <c r="U10" s="48">
         <v>2333046</v>
       </c>
-      <c r="U10" s="35">
+      <c r="V10" s="49">
         <v>2233241</v>
       </c>
-      <c r="V10" s="36">
+      <c r="W10" s="50">
         <v>1916531</v>
       </c>
-      <c r="W10" s="1">
+      <c r="X10" s="49">
         <v>2766385</v>
       </c>
-      <c r="X10" s="1">
+      <c r="Y10" s="49">
         <v>3496325</v>
       </c>
-      <c r="Y10" s="1">
+      <c r="Z10" s="49">
         <v>3425673</v>
       </c>
-      <c r="Z10" s="45">
+      <c r="AA10" s="89">
         <v>3843074</v>
       </c>
-      <c r="AA10" s="30"/>
-[...2 lines deleted...]
-      <c r="A11" s="30" t="s">
+      <c r="AB10" s="78">
+        <v>3846678</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="13" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="40">
+        <v>271301</v>
+      </c>
+      <c r="B11" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="B11" s="31">
+      <c r="C11" s="45">
         <v>18768</v>
       </c>
-      <c r="C11" s="32">
+      <c r="D11" s="46">
         <v>24625</v>
       </c>
-      <c r="D11" s="32">
+      <c r="E11" s="46">
         <v>48816</v>
       </c>
-      <c r="E11" s="32">
+      <c r="F11" s="46">
         <v>83873</v>
       </c>
-      <c r="F11" s="31">
+      <c r="G11" s="45">
         <v>155235</v>
       </c>
-      <c r="G11" s="31">
+      <c r="H11" s="45">
         <v>261910</v>
       </c>
-      <c r="H11" s="31">
+      <c r="I11" s="45">
         <v>275376</v>
       </c>
-      <c r="I11" s="31">
+      <c r="J11" s="45">
         <v>370510</v>
       </c>
-      <c r="J11" s="31">
+      <c r="K11" s="45">
         <v>549301</v>
       </c>
-      <c r="K11" s="31">
+      <c r="L11" s="45">
         <v>89433</v>
       </c>
-      <c r="L11" s="32">
+      <c r="M11" s="46">
         <v>314946</v>
       </c>
-      <c r="M11" s="31">
+      <c r="N11" s="45">
         <v>358154</v>
       </c>
-      <c r="N11" s="31">
+      <c r="O11" s="45">
         <v>328361</v>
       </c>
-      <c r="O11" s="31">
+      <c r="P11" s="45">
         <v>336765</v>
       </c>
-      <c r="P11" s="31">
+      <c r="Q11" s="45">
         <v>174427</v>
       </c>
-      <c r="Q11" s="31">
+      <c r="R11" s="45">
         <v>-461702</v>
       </c>
-      <c r="R11" s="33">
+      <c r="S11" s="47">
         <v>389743</v>
       </c>
-      <c r="S11" s="34">
+      <c r="T11" s="48">
         <v>593372</v>
       </c>
-      <c r="T11" s="34">
+      <c r="U11" s="48">
         <v>537257</v>
       </c>
-      <c r="U11" s="35">
+      <c r="V11" s="49">
         <v>572247</v>
       </c>
-      <c r="V11" s="36">
+      <c r="W11" s="50">
         <v>245011</v>
       </c>
-      <c r="W11" s="1">
+      <c r="X11" s="49">
         <v>883486</v>
       </c>
-      <c r="X11" s="1">
+      <c r="Y11" s="49">
         <v>895657</v>
       </c>
-      <c r="Y11" s="1">
+      <c r="Z11" s="49">
         <v>540148</v>
       </c>
-      <c r="Z11" s="45">
+      <c r="AA11" s="89">
         <v>265357</v>
       </c>
-      <c r="AA11" s="30"/>
-[...2 lines deleted...]
-      <c r="A12" s="30" t="s">
+      <c r="AB11" s="78">
+        <v>611870</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="40">
+        <v>271401</v>
+      </c>
+      <c r="B12" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="31">
+      <c r="C12" s="45">
         <v>25105</v>
       </c>
-      <c r="C12" s="32">
+      <c r="D12" s="46">
         <v>28945</v>
       </c>
-      <c r="D12" s="32">
+      <c r="E12" s="46">
         <v>32911</v>
       </c>
-      <c r="E12" s="32">
+      <c r="F12" s="46">
         <v>55011</v>
       </c>
-      <c r="F12" s="31">
+      <c r="G12" s="45">
         <v>90451</v>
       </c>
-      <c r="G12" s="31">
+      <c r="H12" s="45">
         <v>140454</v>
       </c>
-      <c r="H12" s="31">
+      <c r="I12" s="45">
         <v>171806</v>
       </c>
-      <c r="I12" s="31">
+      <c r="J12" s="45">
         <v>259497</v>
       </c>
-      <c r="J12" s="31">
+      <c r="K12" s="45">
         <v>322267</v>
       </c>
-      <c r="K12" s="31">
+      <c r="L12" s="45">
         <v>995336</v>
       </c>
-      <c r="L12" s="32">
+      <c r="M12" s="46">
         <v>748490</v>
       </c>
-      <c r="M12" s="31">
+      <c r="N12" s="45">
         <v>747120</v>
       </c>
-      <c r="N12" s="31">
+      <c r="O12" s="45">
         <v>939496</v>
       </c>
-      <c r="O12" s="31">
+      <c r="P12" s="45">
         <v>383157</v>
       </c>
-      <c r="P12" s="31">
+      <c r="Q12" s="45">
         <v>403339</v>
       </c>
-      <c r="Q12" s="31">
+      <c r="R12" s="45">
         <v>291671</v>
       </c>
-      <c r="R12" s="33">
+      <c r="S12" s="47">
         <v>278288</v>
       </c>
-      <c r="S12" s="34">
+      <c r="T12" s="48">
         <v>304296</v>
       </c>
-      <c r="T12" s="34">
+      <c r="U12" s="48">
         <v>323084</v>
       </c>
-      <c r="U12" s="36">
+      <c r="V12" s="50">
         <v>338285</v>
       </c>
-      <c r="V12" s="44">
+      <c r="W12" s="57">
         <v>352241</v>
       </c>
-      <c r="W12" s="1">
+      <c r="X12" s="49">
         <v>472839</v>
       </c>
-      <c r="X12" s="1">
+      <c r="Y12" s="49">
         <v>532013</v>
       </c>
-      <c r="Y12" s="1">
+      <c r="Z12" s="49">
         <v>556745</v>
       </c>
-      <c r="Z12" s="38">
+      <c r="AA12" s="65">
         <v>552842</v>
       </c>
-      <c r="AA12" s="30"/>
-[...2 lines deleted...]
-      <c r="A13" s="30" t="s">
+      <c r="AB12" s="78">
+        <v>569496</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="40">
+        <v>271401</v>
+      </c>
+      <c r="B13" s="44" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="31">
+      <c r="C13" s="45">
         <v>52664</v>
       </c>
-      <c r="C13" s="32">
+      <c r="D13" s="46">
         <v>101801</v>
       </c>
-      <c r="D13" s="32">
+      <c r="E13" s="46">
         <v>139047</v>
       </c>
-      <c r="E13" s="32">
+      <c r="F13" s="46">
         <v>179513</v>
       </c>
-      <c r="F13" s="31">
+      <c r="G13" s="45">
         <v>230939</v>
       </c>
-      <c r="G13" s="31">
+      <c r="H13" s="45">
         <v>278257</v>
       </c>
-      <c r="H13" s="31">
+      <c r="I13" s="45">
         <v>356217</v>
       </c>
-      <c r="I13" s="31">
+      <c r="J13" s="45">
         <v>495965</v>
       </c>
-      <c r="J13" s="31">
+      <c r="K13" s="45">
         <v>515210</v>
       </c>
-      <c r="K13" s="31">
+      <c r="L13" s="45">
         <v>922943</v>
       </c>
-      <c r="L13" s="32">
+      <c r="M13" s="46">
         <v>1102924</v>
       </c>
-      <c r="M13" s="31">
+      <c r="N13" s="45">
         <v>1297003</v>
       </c>
-      <c r="N13" s="31">
+      <c r="O13" s="45">
         <v>1718970</v>
       </c>
-      <c r="O13" s="31">
+      <c r="P13" s="45">
         <v>1410408</v>
       </c>
-      <c r="P13" s="31">
+      <c r="Q13" s="45">
         <v>1818713</v>
       </c>
-      <c r="Q13" s="31">
+      <c r="R13" s="45">
         <v>2842256</v>
       </c>
-      <c r="R13" s="33">
+      <c r="S13" s="47">
         <v>3064667</v>
       </c>
-      <c r="S13" s="34">
+      <c r="T13" s="48">
         <v>2842084</v>
       </c>
-      <c r="T13" s="34">
+      <c r="U13" s="48">
         <v>2923171</v>
       </c>
-      <c r="U13" s="36">
+      <c r="V13" s="50">
         <v>3008119</v>
       </c>
-      <c r="V13" s="44">
+      <c r="W13" s="57">
         <v>3072126</v>
       </c>
-      <c r="W13" s="53">
+      <c r="X13" s="64">
         <v>3493971</v>
       </c>
-      <c r="X13" s="1">
+      <c r="Y13" s="49">
         <v>3521276</v>
       </c>
-      <c r="Y13" s="1">
+      <c r="Z13" s="49">
         <v>3430859</v>
       </c>
-      <c r="Z13" s="38">
+      <c r="AA13" s="65">
         <v>3856037</v>
       </c>
-      <c r="AA13" s="30"/>
-[...2 lines deleted...]
-      <c r="A14" s="56" t="s">
+      <c r="AB13" s="78">
+        <v>3801437</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="40">
+        <v>271304</v>
+      </c>
+      <c r="B14" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="B14" s="57">
+      <c r="C14" s="66">
         <v>25</v>
       </c>
-      <c r="C14" s="57">
+      <c r="D14" s="66">
         <v>20.100000000000001</v>
       </c>
-      <c r="D14" s="57">
+      <c r="E14" s="66">
         <v>31.1</v>
       </c>
-      <c r="E14" s="57">
+      <c r="F14" s="66">
         <v>43.1</v>
       </c>
-      <c r="F14" s="58">
+      <c r="G14" s="67">
         <v>59.1</v>
       </c>
-      <c r="G14" s="58">
+      <c r="H14" s="67">
         <v>79</v>
       </c>
-      <c r="H14" s="58">
+      <c r="I14" s="67">
         <v>71.5</v>
       </c>
-      <c r="I14" s="58">
+      <c r="J14" s="67">
         <v>83.8</v>
       </c>
-      <c r="J14" s="58">
+      <c r="K14" s="67">
         <v>87.6</v>
       </c>
-      <c r="K14" s="58">
+      <c r="L14" s="67">
         <v>12.7</v>
       </c>
-      <c r="L14" s="57">
+      <c r="M14" s="66">
         <v>39.299999999999997</v>
       </c>
-      <c r="M14" s="58">
+      <c r="N14" s="67">
         <v>33.200000000000003</v>
       </c>
-      <c r="N14" s="58">
+      <c r="O14" s="67">
         <v>26.4</v>
       </c>
-      <c r="O14" s="58">
+      <c r="P14" s="67">
         <v>22.9</v>
       </c>
-      <c r="P14" s="58">
+      <c r="Q14" s="67">
         <v>11.1</v>
       </c>
-      <c r="Q14" s="58">
+      <c r="R14" s="67">
         <v>-20</v>
       </c>
-      <c r="R14" s="58">
+      <c r="S14" s="67">
         <v>21.2</v>
       </c>
-      <c r="S14" s="59">
+      <c r="T14" s="68">
         <v>31</v>
       </c>
-      <c r="T14" s="59">
+      <c r="U14" s="68">
         <v>25</v>
       </c>
-      <c r="U14" s="60">
+      <c r="V14" s="69">
         <v>29.1</v>
       </c>
-      <c r="V14" s="61">
+      <c r="W14" s="70">
         <v>10.4</v>
       </c>
-      <c r="W14" s="62">
+      <c r="X14" s="71">
         <v>42.5</v>
       </c>
-      <c r="X14" s="60">
+      <c r="Y14" s="69">
         <v>28.8</v>
       </c>
-      <c r="Y14" s="60">
+      <c r="Z14" s="69">
         <v>16.8</v>
       </c>
-      <c r="Z14" s="63">
+      <c r="AA14" s="90">
         <v>6.8</v>
       </c>
-      <c r="AA14" s="30"/>
-[...6 lines deleted...]
-      <c r="I16" s="3"/>
+      <c r="AB14" s="80">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="J15" s="8"/>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
-      <c r="O16" s="8"/>
-[...5 lines deleted...]
-      <c r="J17" s="3"/>
+      <c r="O16" s="3"/>
+      <c r="P16" s="7"/>
+      <c r="Q16" s="7"/>
+      <c r="R16" s="3"/>
+      <c r="Y16" s="1"/>
+    </row>
+    <row r="17" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
-      <c r="O17" s="8"/>
-[...4 lines deleted...]
-      <c r="I18" s="3"/>
+      <c r="O17" s="3"/>
+      <c r="P17" s="7"/>
+      <c r="Q17" s="7"/>
+      <c r="R17" s="3"/>
+    </row>
+    <row r="18" spans="10:18" x14ac:dyDescent="0.2">
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
-      <c r="O18" s="8"/>
-[...4 lines deleted...]
-      <c r="J19" s="3"/>
+      <c r="O18" s="3"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="3"/>
+    </row>
+    <row r="19" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
-      <c r="O19" s="8"/>
-[...15 lines deleted...]
-      <c r="J21" s="3"/>
+      <c r="O19" s="3"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="3"/>
+    </row>
+    <row r="20" spans="10:18" x14ac:dyDescent="0.2">
+      <c r="J20" s="4"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="6"/>
+      <c r="P20" s="9"/>
+      <c r="Q20" s="10"/>
+      <c r="R20" s="3"/>
+    </row>
+    <row r="21" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
-      <c r="O21" s="8"/>
-[...4 lines deleted...]
-      <c r="J22" s="3"/>
+      <c r="O21" s="3"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="3"/>
+    </row>
+    <row r="22" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
-      <c r="O22" s="8"/>
-[...4 lines deleted...]
-      <c r="J23" s="3"/>
+      <c r="O22" s="3"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="3"/>
+    </row>
+    <row r="23" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
-      <c r="O23" s="8"/>
-[...4 lines deleted...]
-      <c r="J24" s="3"/>
+      <c r="O23" s="3"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="3"/>
+    </row>
+    <row r="24" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
-      <c r="O24" s="8"/>
-[...4 lines deleted...]
-      <c r="J25" s="3"/>
+      <c r="O24" s="3"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="3"/>
+    </row>
+    <row r="25" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
-      <c r="O25" s="8"/>
-[...4 lines deleted...]
-      <c r="J26" s="3"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="3"/>
+    </row>
+    <row r="26" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
-      <c r="O26" s="8"/>
-[...4 lines deleted...]
-      <c r="J27" s="3"/>
+      <c r="O26" s="3"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="3"/>
+    </row>
+    <row r="27" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
-      <c r="O27" s="8"/>
-[...4 lines deleted...]
-      <c r="J28" s="3"/>
+      <c r="O27" s="3"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="3"/>
+    </row>
+    <row r="28" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
-      <c r="O28" s="8"/>
-[...4 lines deleted...]
-      <c r="J29" s="3"/>
+      <c r="O28" s="3"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="3"/>
+    </row>
+    <row r="29" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
-      <c r="O29" s="8"/>
-[...4 lines deleted...]
-      <c r="J30" s="3"/>
+      <c r="O29" s="3"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="3"/>
+    </row>
+    <row r="30" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
-      <c r="O30" s="8"/>
-[...4 lines deleted...]
-      <c r="J31" s="3"/>
+      <c r="O30" s="3"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="3"/>
+    </row>
+    <row r="31" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
-      <c r="O31" s="8"/>
-[...4 lines deleted...]
-      <c r="J32" s="3"/>
+      <c r="O31" s="3"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="3"/>
+    </row>
+    <row r="32" spans="10:18" x14ac:dyDescent="0.2">
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
-      <c r="O32" s="8"/>
-[...4 lines deleted...]
-      <c r="J33" s="3"/>
+      <c r="O32" s="3"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="3"/>
+    </row>
+    <row r="33" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
-      <c r="O33" s="8"/>
-[...4 lines deleted...]
-      <c r="J34" s="3"/>
+      <c r="O33" s="3"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="3"/>
+    </row>
+    <row r="34" spans="11:18" x14ac:dyDescent="0.2">
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
-      <c r="O34" s="8"/>
-[...1 lines deleted...]
-      <c r="Q34" s="3"/>
+      <c r="O34" s="3"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="B2:AA2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>рус</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>