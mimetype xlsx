--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -1013,51 +1013,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="45" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="45" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="24"/>
       <c r="B1" s="24"/>
     </row>
     <row r="2" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="25" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="26">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="28" t="s">
@@ -1148,60 +1148,60 @@
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:13" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:13" s="27" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>54</v>
       </c>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="38">
-        <v>46276</v>
+        <v>46308</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="38">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>58</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="25" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>60</v>
       </c>
       <c r="M19" s="40"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="25" t="s">
         <v>61</v>
       </c>
@@ -2189,51 +2189,51 @@
       </c>
       <c r="T17" s="1">
         <v>9806.7999999999993</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="I4:T4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="T1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AK25" sqref="AK25"/>
+      <selection pane="topRight" activeCell="AH22" sqref="AH22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="24" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37">
       <c r="B2" s="60" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="60"/>
       <c r="D2" s="60"/>
       <c r="E2" s="60"/>
       <c r="F2" s="60"/>
       <c r="G2" s="60"/>
       <c r="H2" s="60"/>
       <c r="I2" s="60"/>
       <c r="J2" s="60"/>
       <c r="K2" s="60"/>
       <c r="L2" s="60"/>
       <c r="M2" s="60"/>
       <c r="N2" s="60"/>
       <c r="O2" s="60"/>
@@ -2507,51 +2507,53 @@
       </c>
       <c r="Z6" s="20">
         <v>2308.8000000000002</v>
       </c>
       <c r="AA6" s="20">
         <v>5472.6</v>
       </c>
       <c r="AB6" s="20">
         <v>9033.7000000000007</v>
       </c>
       <c r="AC6" s="20">
         <v>13074.7</v>
       </c>
       <c r="AD6" s="20">
         <v>18161.3</v>
       </c>
       <c r="AE6" s="20">
         <v>24174.9</v>
       </c>
       <c r="AF6" s="20">
         <v>30464.2</v>
       </c>
       <c r="AG6" s="20">
         <v>36514</v>
       </c>
-      <c r="AH6" s="23"/>
+      <c r="AH6" s="20">
+        <v>42703.9</v>
+      </c>
       <c r="AI6" s="20"/>
       <c r="AJ6" s="20"/>
       <c r="AK6" s="20"/>
     </row>
     <row r="7" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A7" s="21" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="19">
         <v>8.5</v>
       </c>
       <c r="C7" s="20">
         <v>33.5</v>
       </c>
       <c r="D7" s="20">
         <v>80.400000000000006</v>
       </c>
       <c r="E7" s="23">
         <v>119.2</v>
       </c>
       <c r="F7" s="23">
         <v>167.3</v>
       </c>
       <c r="G7" s="23">
         <v>163.80000000000001</v>
@@ -2612,51 +2614,53 @@
       </c>
       <c r="Z7" s="20">
         <v>9.6</v>
       </c>
       <c r="AA7" s="20">
         <v>35.700000000000003</v>
       </c>
       <c r="AB7" s="20">
         <v>85.6</v>
       </c>
       <c r="AC7" s="20">
         <v>135.69999999999999</v>
       </c>
       <c r="AD7" s="20">
         <v>185.8</v>
       </c>
       <c r="AE7" s="20">
         <v>239.4</v>
       </c>
       <c r="AF7" s="20">
         <v>300.2</v>
       </c>
       <c r="AG7" s="20">
         <v>329.5</v>
       </c>
-      <c r="AH7" s="23"/>
+      <c r="AH7" s="20">
+        <v>356.4</v>
+      </c>
       <c r="AI7" s="20"/>
       <c r="AJ7" s="20"/>
       <c r="AK7" s="20"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="19">
         <v>41.4</v>
       </c>
       <c r="C8" s="20">
         <v>86.6</v>
       </c>
       <c r="D8" s="20">
         <v>231.7</v>
       </c>
       <c r="E8" s="23">
         <v>386.6</v>
       </c>
       <c r="F8" s="23">
         <v>573.79999999999995</v>
       </c>
       <c r="G8" s="23">
         <v>835.2</v>
@@ -2717,51 +2721,53 @@
       </c>
       <c r="Z8" s="20">
         <v>48.7</v>
       </c>
       <c r="AA8" s="20">
         <v>97.7</v>
       </c>
       <c r="AB8" s="20">
         <v>256.5</v>
       </c>
       <c r="AC8" s="20">
         <v>427.5</v>
       </c>
       <c r="AD8" s="20">
         <v>622.79999999999995</v>
       </c>
       <c r="AE8" s="20">
         <v>928</v>
       </c>
       <c r="AF8" s="20">
         <v>1230.9000000000001</v>
       </c>
       <c r="AG8" s="20">
         <v>1540.2</v>
       </c>
-      <c r="AH8" s="23"/>
+      <c r="AH8" s="20">
+        <v>1787.1</v>
+      </c>
       <c r="AI8" s="20"/>
       <c r="AJ8" s="20"/>
       <c r="AK8" s="20"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="19">
         <v>1278.7</v>
       </c>
       <c r="C9" s="20">
         <v>2500.8000000000002</v>
       </c>
       <c r="D9" s="20">
         <v>3743.9</v>
       </c>
       <c r="E9" s="23">
         <v>5152.5</v>
       </c>
       <c r="F9" s="23">
         <v>6659</v>
       </c>
       <c r="G9" s="23">
         <v>8148.7</v>
@@ -2822,51 +2828,53 @@
       </c>
       <c r="Z9" s="20">
         <v>982.8</v>
       </c>
       <c r="AA9" s="20">
         <v>2028.5</v>
       </c>
       <c r="AB9" s="20">
         <v>3233.8</v>
       </c>
       <c r="AC9" s="20">
         <v>4330.7</v>
       </c>
       <c r="AD9" s="20">
         <v>5470.2</v>
       </c>
       <c r="AE9" s="20">
         <v>6935.8</v>
       </c>
       <c r="AF9" s="20">
         <v>8213.4</v>
       </c>
       <c r="AG9" s="20">
         <v>9386</v>
       </c>
-      <c r="AH9" s="23"/>
+      <c r="AH9" s="20">
+        <v>10686.9</v>
+      </c>
       <c r="AI9" s="20"/>
       <c r="AJ9" s="20"/>
       <c r="AK9" s="20"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="19">
         <v>51.6</v>
       </c>
       <c r="C10" s="20">
         <v>96.3</v>
       </c>
       <c r="D10" s="20">
         <v>186.3</v>
       </c>
       <c r="E10" s="23">
         <v>338.5</v>
       </c>
       <c r="F10" s="23">
         <v>550.5</v>
       </c>
       <c r="G10" s="23">
         <v>789.1</v>
@@ -2927,51 +2935,53 @@
       </c>
       <c r="Z10" s="20">
         <v>44.7</v>
       </c>
       <c r="AA10" s="20">
         <v>91.7</v>
       </c>
       <c r="AB10" s="20">
         <v>186.7</v>
       </c>
       <c r="AC10" s="20">
         <v>348.1</v>
       </c>
       <c r="AD10" s="20">
         <v>568.1</v>
       </c>
       <c r="AE10" s="20">
         <v>838.4</v>
       </c>
       <c r="AF10" s="20">
         <v>1039.4000000000001</v>
       </c>
       <c r="AG10" s="20">
         <v>1298.4000000000001</v>
       </c>
-      <c r="AH10" s="23"/>
+      <c r="AH10" s="20">
+        <v>1568.4</v>
+      </c>
       <c r="AI10" s="20"/>
       <c r="AJ10" s="20"/>
       <c r="AK10" s="20"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="19">
         <v>627.4</v>
       </c>
       <c r="C11" s="20">
         <v>1283.9000000000001</v>
       </c>
       <c r="D11" s="20">
         <v>2617.6999999999998</v>
       </c>
       <c r="E11" s="23">
         <v>3954.8</v>
       </c>
       <c r="F11" s="23">
         <v>5724</v>
       </c>
       <c r="G11" s="23">
         <v>6732</v>
@@ -3032,51 +3042,53 @@
       </c>
       <c r="Z11" s="20">
         <v>473.3</v>
       </c>
       <c r="AA11" s="20">
         <v>953.6</v>
       </c>
       <c r="AB11" s="20">
         <v>1549.6</v>
       </c>
       <c r="AC11" s="20">
         <v>2320.6999999999998</v>
       </c>
       <c r="AD11" s="20">
         <v>3685</v>
       </c>
       <c r="AE11" s="20">
         <v>5010.3999999999996</v>
       </c>
       <c r="AF11" s="20">
         <v>6512.4</v>
       </c>
       <c r="AG11" s="20">
         <v>7909.4</v>
       </c>
-      <c r="AH11" s="23"/>
+      <c r="AH11" s="20">
+        <v>9110.4</v>
+      </c>
       <c r="AI11" s="20"/>
       <c r="AJ11" s="20"/>
       <c r="AK11" s="20"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="19">
         <v>29.5</v>
       </c>
       <c r="C12" s="20">
         <v>87.9</v>
       </c>
       <c r="D12" s="20">
         <v>149.4</v>
       </c>
       <c r="E12" s="23">
         <v>439.9</v>
       </c>
       <c r="F12" s="23">
         <v>729.5</v>
       </c>
       <c r="G12" s="23">
         <v>1092</v>
@@ -3137,51 +3149,53 @@
       </c>
       <c r="Z12" s="20">
         <v>19.399999999999999</v>
       </c>
       <c r="AA12" s="20">
         <v>88.2</v>
       </c>
       <c r="AB12" s="20">
         <v>127.6</v>
       </c>
       <c r="AC12" s="20">
         <v>313.89999999999998</v>
       </c>
       <c r="AD12" s="20">
         <v>500.4</v>
       </c>
       <c r="AE12" s="20">
         <v>658.4</v>
       </c>
       <c r="AF12" s="20">
         <v>830.5</v>
       </c>
       <c r="AG12" s="20">
         <v>1002.5</v>
       </c>
-      <c r="AH12" s="23"/>
+      <c r="AH12" s="20">
+        <v>1209.0999999999999</v>
+      </c>
       <c r="AI12" s="20"/>
       <c r="AJ12" s="20"/>
       <c r="AK12" s="20"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="12.75" customHeight="1">
       <c r="A13" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="19">
         <v>50.7</v>
       </c>
       <c r="C13" s="20">
         <v>92.4</v>
       </c>
       <c r="D13" s="20">
         <v>202.9</v>
       </c>
       <c r="E13" s="23">
         <v>309.89999999999998</v>
       </c>
       <c r="F13" s="23">
         <v>489.5</v>
       </c>
       <c r="G13" s="23">
         <v>744.4</v>
@@ -3242,51 +3256,53 @@
       </c>
       <c r="Z13" s="20">
         <v>36.5</v>
       </c>
       <c r="AA13" s="20">
         <v>102.4</v>
       </c>
       <c r="AB13" s="20">
         <v>181.8</v>
       </c>
       <c r="AC13" s="20">
         <v>281.8</v>
       </c>
       <c r="AD13" s="20">
         <v>420.2</v>
       </c>
       <c r="AE13" s="20">
         <v>540.9</v>
       </c>
       <c r="AF13" s="20">
         <v>614</v>
       </c>
       <c r="AG13" s="20">
         <v>727.3</v>
       </c>
-      <c r="AH13" s="23"/>
+      <c r="AH13" s="20">
+        <v>887.9</v>
+      </c>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="20"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A14" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="19">
         <v>24.7</v>
       </c>
       <c r="C14" s="20">
         <v>73.7</v>
       </c>
       <c r="D14" s="20">
         <v>124.9</v>
       </c>
       <c r="E14" s="23">
         <v>369.4</v>
       </c>
       <c r="F14" s="23">
         <v>587.6</v>
       </c>
       <c r="G14" s="23">
         <v>703.2</v>
@@ -3347,51 +3363,53 @@
       </c>
       <c r="Z14" s="20">
         <v>17.100000000000001</v>
       </c>
       <c r="AA14" s="20">
         <v>48.2</v>
       </c>
       <c r="AB14" s="20">
         <v>84.3</v>
       </c>
       <c r="AC14" s="20">
         <v>254.4</v>
       </c>
       <c r="AD14" s="20">
         <v>406.5</v>
       </c>
       <c r="AE14" s="20">
         <v>547.5</v>
       </c>
       <c r="AF14" s="20">
         <v>698.7</v>
       </c>
       <c r="AG14" s="20">
         <v>849.9</v>
       </c>
-      <c r="AH14" s="23"/>
+      <c r="AH14" s="20">
+        <v>1031.0999999999999</v>
+      </c>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="20"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="19">
         <v>260.3</v>
       </c>
       <c r="C15" s="20">
         <v>523.20000000000005</v>
       </c>
       <c r="D15" s="20">
         <v>949.3</v>
       </c>
       <c r="E15" s="23">
         <v>1367.3</v>
       </c>
       <c r="F15" s="23">
         <v>1892.4</v>
       </c>
       <c r="G15" s="23">
         <v>2871.2</v>
@@ -3452,51 +3470,53 @@
       </c>
       <c r="Z15" s="20">
         <v>243.7</v>
       </c>
       <c r="AA15" s="20">
         <v>625</v>
       </c>
       <c r="AB15" s="20">
         <v>1050</v>
       </c>
       <c r="AC15" s="20">
         <v>1545.7</v>
       </c>
       <c r="AD15" s="20">
         <v>2022.4</v>
       </c>
       <c r="AE15" s="20">
         <v>2732.4</v>
       </c>
       <c r="AF15" s="20">
         <v>3414.4</v>
       </c>
       <c r="AG15" s="20">
         <v>4018.2</v>
       </c>
-      <c r="AH15" s="23"/>
+      <c r="AH15" s="20">
+        <v>4569.5</v>
+      </c>
       <c r="AI15" s="20"/>
       <c r="AJ15" s="20"/>
       <c r="AK15" s="20"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="19">
         <v>47.6</v>
       </c>
       <c r="C16" s="20">
         <v>74.8</v>
       </c>
       <c r="D16" s="20">
         <v>180</v>
       </c>
       <c r="E16" s="23">
         <v>389</v>
       </c>
       <c r="F16" s="23">
         <v>616.4</v>
       </c>
       <c r="G16" s="23">
         <v>207.7</v>
@@ -3557,51 +3577,53 @@
       </c>
       <c r="Z16" s="20">
         <v>7.4</v>
       </c>
       <c r="AA16" s="20">
         <v>21.6</v>
       </c>
       <c r="AB16" s="20">
         <v>29</v>
       </c>
       <c r="AC16" s="20">
         <v>36.4</v>
       </c>
       <c r="AD16" s="20">
         <v>73.3</v>
       </c>
       <c r="AE16" s="20">
         <v>115.6</v>
       </c>
       <c r="AF16" s="20">
         <v>154</v>
       </c>
       <c r="AG16" s="20">
         <v>190.5</v>
       </c>
-      <c r="AH16" s="23"/>
+      <c r="AH16" s="20">
+        <v>211.1</v>
+      </c>
       <c r="AI16" s="20"/>
       <c r="AJ16" s="20"/>
       <c r="AK16" s="20"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="21" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="19">
         <v>119.1</v>
       </c>
       <c r="C17" s="20">
         <v>283.10000000000002</v>
       </c>
       <c r="D17" s="20">
         <v>698.1</v>
       </c>
       <c r="E17" s="23">
         <v>1141.0999999999999</v>
       </c>
       <c r="F17" s="23">
         <v>1633.6</v>
       </c>
       <c r="G17" s="23">
         <v>2186.8000000000002</v>
@@ -3662,51 +3684,53 @@
       </c>
       <c r="Z17" s="20">
         <v>103</v>
       </c>
       <c r="AA17" s="20">
         <v>292.60000000000002</v>
       </c>
       <c r="AB17" s="20">
         <v>525.29999999999995</v>
       </c>
       <c r="AC17" s="20">
         <v>817.8</v>
       </c>
       <c r="AD17" s="20">
         <v>1128.8</v>
       </c>
       <c r="AE17" s="20">
         <v>1366.5</v>
       </c>
       <c r="AF17" s="20">
         <v>2036.5</v>
       </c>
       <c r="AG17" s="20">
         <v>2930.5</v>
       </c>
-      <c r="AH17" s="23"/>
+      <c r="AH17" s="20">
+        <v>3680.5</v>
+      </c>
       <c r="AI17" s="20"/>
       <c r="AJ17" s="20"/>
       <c r="AK17" s="20"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="19">
         <v>112.8</v>
       </c>
       <c r="C18" s="20">
         <v>209.5</v>
       </c>
       <c r="D18" s="20">
         <v>434.7</v>
       </c>
       <c r="E18" s="23">
         <v>679.8</v>
       </c>
       <c r="F18" s="23">
         <v>1042.5999999999999</v>
       </c>
       <c r="G18" s="23">
         <v>1348.5</v>
@@ -3767,51 +3791,53 @@
       </c>
       <c r="Z18" s="20">
         <v>79.599999999999994</v>
       </c>
       <c r="AA18" s="20">
         <v>216.8</v>
       </c>
       <c r="AB18" s="20">
         <v>365.4</v>
       </c>
       <c r="AC18" s="20">
         <v>507.9</v>
       </c>
       <c r="AD18" s="20">
         <v>780.9</v>
       </c>
       <c r="AE18" s="20">
         <v>1085.5</v>
       </c>
       <c r="AF18" s="20">
         <v>1405.9</v>
       </c>
       <c r="AG18" s="20">
         <v>1662.1</v>
       </c>
-      <c r="AH18" s="23"/>
+      <c r="AH18" s="20">
+        <v>2048.8000000000002</v>
+      </c>
       <c r="AI18" s="20"/>
       <c r="AJ18" s="20"/>
       <c r="AK18" s="20"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="21" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="19">
         <v>424.7</v>
       </c>
       <c r="C19" s="20">
         <v>959.7</v>
       </c>
       <c r="D19" s="20">
         <v>1494.7</v>
       </c>
       <c r="E19" s="23">
         <v>2185.3000000000002</v>
       </c>
       <c r="F19" s="23">
         <v>3306.3</v>
       </c>
       <c r="G19" s="23">
         <v>4067.5</v>
@@ -3872,51 +3898,53 @@
       </c>
       <c r="Z19" s="20">
         <v>243</v>
       </c>
       <c r="AA19" s="20">
         <v>870.6</v>
       </c>
       <c r="AB19" s="20">
         <v>1358.1</v>
       </c>
       <c r="AC19" s="20">
         <v>1754.1</v>
       </c>
       <c r="AD19" s="20">
         <v>2296.9</v>
       </c>
       <c r="AE19" s="20">
         <v>3176.1</v>
       </c>
       <c r="AF19" s="20">
         <v>4013.9</v>
       </c>
       <c r="AG19" s="20">
         <v>4669.5</v>
       </c>
-      <c r="AH19" s="23"/>
+      <c r="AH19" s="20">
+        <v>5556.7</v>
+      </c>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="20"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25"/>
     <row r="21" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>