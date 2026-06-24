--- v0 (2026-05-14)
+++ v1 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="975" yWindow="705" windowWidth="10080" windowHeight="12060" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="2" r:id="rId1"/>
     <sheet name="2024" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
   </definedNames>
-  <calcPr calcId="124519" fullCalcOnLoad="1"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="30">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
@@ -113,53 +113,53 @@
   </si>
   <si>
     <t>Январь-май</t>
   </si>
   <si>
     <t>Произведено мяса всех видов</t>
   </si>
   <si>
     <t>тонн</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>район Маркакол</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="187" formatCode="#,##0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="191" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.00"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
@@ -352,118 +352,118 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="187" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="190" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="191" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="187" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1667,51 +1667,51 @@
       </c>
       <c r="T18" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG26" sqref="AG26"/>
+      <selection pane="topRight" activeCell="AN30" sqref="AN30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="B3" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
@@ -1956,51 +1956,53 @@
       </c>
       <c r="V7" s="24">
         <v>111320.8</v>
       </c>
       <c r="W7" s="21">
         <v>124863.64</v>
       </c>
       <c r="X7" s="21">
         <v>140410.35</v>
       </c>
       <c r="Y7" s="25">
         <v>164707.85999999999</v>
       </c>
       <c r="Z7" s="21">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA7" s="21">
         <v>18614.689999999999</v>
       </c>
       <c r="AB7" s="26">
         <v>31239.85</v>
       </c>
       <c r="AC7" s="21">
         <v>42480.36</v>
       </c>
-      <c r="AD7" s="24"/>
+      <c r="AD7" s="21">
+        <v>54387.19</v>
+      </c>
       <c r="AE7" s="24"/>
       <c r="AF7" s="24"/>
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="21"/>
       <c r="AJ7" s="21"/>
       <c r="AK7" s="25"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="21">
         <v>98.8</v>
       </c>
       <c r="C8" s="21">
         <v>133.80000000000001</v>
       </c>
       <c r="D8" s="21">
         <v>220.95</v>
       </c>
       <c r="E8" s="24">
         <v>329.4</v>
       </c>
       <c r="F8" s="24">
@@ -2053,51 +2055,53 @@
       </c>
       <c r="V8" s="24">
         <v>1114.8699999999999</v>
       </c>
       <c r="W8" s="21">
         <v>1289.02</v>
       </c>
       <c r="X8" s="21">
         <v>1446.22</v>
       </c>
       <c r="Y8" s="25">
         <v>1672.92</v>
       </c>
       <c r="Z8" s="21">
         <v>96.06</v>
       </c>
       <c r="AA8" s="21">
         <v>191.96</v>
       </c>
       <c r="AB8" s="26">
         <v>403.86</v>
       </c>
       <c r="AC8" s="21">
         <v>483.96</v>
       </c>
-      <c r="AD8" s="24"/>
+      <c r="AD8" s="21">
+        <v>583.16</v>
+      </c>
       <c r="AE8" s="24"/>
       <c r="AF8" s="24"/>
       <c r="AG8" s="24"/>
       <c r="AH8" s="24"/>
       <c r="AI8" s="21"/>
       <c r="AJ8" s="21"/>
       <c r="AK8" s="25"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="21">
         <v>26.6</v>
       </c>
       <c r="C9" s="21">
         <v>72.5</v>
       </c>
       <c r="D9" s="21">
         <v>100.08</v>
       </c>
       <c r="E9" s="24">
         <v>127.88</v>
       </c>
       <c r="F9" s="24">
@@ -2150,51 +2154,53 @@
       </c>
       <c r="V9" s="24">
         <v>804.5</v>
       </c>
       <c r="W9" s="21">
         <v>816.6</v>
       </c>
       <c r="X9" s="21">
         <v>918.1</v>
       </c>
       <c r="Y9" s="25">
         <v>1075.2</v>
       </c>
       <c r="Z9" s="21">
         <v>26.5</v>
       </c>
       <c r="AA9" s="21">
         <v>71.099999999999994</v>
       </c>
       <c r="AB9" s="26">
         <v>102.8</v>
       </c>
       <c r="AC9" s="21">
         <v>127.6</v>
       </c>
-      <c r="AD9" s="24"/>
+      <c r="AD9" s="21">
+        <v>164.5</v>
+      </c>
       <c r="AE9" s="24"/>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="25"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="21">
         <v>603.04999999999995</v>
       </c>
       <c r="C10" s="21">
         <v>1130.2</v>
       </c>
       <c r="D10" s="21">
         <v>1689.09</v>
       </c>
       <c r="E10" s="24">
         <v>2112.4899999999998</v>
       </c>
       <c r="F10" s="24">
@@ -2247,51 +2253,53 @@
       </c>
       <c r="V10" s="24">
         <v>3538.07</v>
       </c>
       <c r="W10" s="21">
         <v>3767.71</v>
       </c>
       <c r="X10" s="21">
         <v>3993</v>
       </c>
       <c r="Y10" s="25">
         <v>4985.6400000000003</v>
       </c>
       <c r="Z10" s="21">
         <v>313.93</v>
       </c>
       <c r="AA10" s="21">
         <v>701.78</v>
       </c>
       <c r="AB10" s="26">
         <v>1362.58</v>
       </c>
       <c r="AC10" s="21">
         <v>1784.46</v>
       </c>
-      <c r="AD10" s="24"/>
+      <c r="AD10" s="21">
+        <v>2029.42</v>
+      </c>
       <c r="AE10" s="24"/>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="21"/>
       <c r="AJ10" s="21"/>
       <c r="AK10" s="25"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="21">
         <v>613.9</v>
       </c>
       <c r="C11" s="21">
         <v>1745.84</v>
       </c>
       <c r="D11" s="21">
         <v>2586.2399999999998</v>
       </c>
       <c r="E11" s="24">
         <v>3466.66</v>
       </c>
       <c r="F11" s="24">
@@ -2344,51 +2352,53 @@
       </c>
       <c r="V11" s="24">
         <v>8886.2099999999991</v>
       </c>
       <c r="W11" s="21">
         <v>10030.86</v>
       </c>
       <c r="X11" s="21">
         <v>11328.06</v>
       </c>
       <c r="Y11" s="25">
         <v>14306.82</v>
       </c>
       <c r="Z11" s="21">
         <v>495.85</v>
       </c>
       <c r="AA11" s="21">
         <v>1494.95</v>
       </c>
       <c r="AB11" s="26">
         <v>2220.16</v>
       </c>
       <c r="AC11" s="21">
         <v>3059.57</v>
       </c>
-      <c r="AD11" s="24"/>
+      <c r="AD11" s="21">
+        <v>4271.07</v>
+      </c>
       <c r="AE11" s="24"/>
       <c r="AF11" s="24"/>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="21"/>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="25"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="21">
         <v>201.64</v>
       </c>
       <c r="C12" s="21">
         <v>499.66</v>
       </c>
       <c r="D12" s="21">
         <v>861.28</v>
       </c>
       <c r="E12" s="24">
         <v>1143.3399999999999</v>
       </c>
       <c r="F12" s="24">
@@ -2441,51 +2451,53 @@
       </c>
       <c r="V12" s="24">
         <v>2322.75</v>
       </c>
       <c r="W12" s="21">
         <v>2428.98</v>
       </c>
       <c r="X12" s="21">
         <v>2554.12</v>
       </c>
       <c r="Y12" s="25">
         <v>2827.31</v>
       </c>
       <c r="Z12" s="21">
         <v>181.4</v>
       </c>
       <c r="AA12" s="21">
         <v>404.26</v>
       </c>
       <c r="AB12" s="26">
         <v>712.45</v>
       </c>
       <c r="AC12" s="21">
         <v>956.46</v>
       </c>
-      <c r="AD12" s="24"/>
+      <c r="AD12" s="21">
+        <v>1243.02</v>
+      </c>
       <c r="AE12" s="24"/>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="21"/>
       <c r="AJ12" s="21"/>
       <c r="AK12" s="25"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="21">
         <v>221.2</v>
       </c>
       <c r="C13" s="21">
         <v>430.7</v>
       </c>
       <c r="D13" s="21">
         <v>1019.3</v>
       </c>
       <c r="E13" s="24">
         <v>1366</v>
       </c>
       <c r="F13" s="24">
@@ -2538,51 +2550,53 @@
       </c>
       <c r="V13" s="24">
         <v>6444.5</v>
       </c>
       <c r="W13" s="21">
         <v>7436.6</v>
       </c>
       <c r="X13" s="21">
         <v>8857</v>
       </c>
       <c r="Y13" s="25">
         <v>10160.82</v>
       </c>
       <c r="Z13" s="21">
         <v>148.5</v>
       </c>
       <c r="AA13" s="21">
         <v>359.5</v>
       </c>
       <c r="AB13" s="26">
         <v>869.6</v>
       </c>
       <c r="AC13" s="21">
         <v>1164.0999999999999</v>
       </c>
-      <c r="AD13" s="24"/>
+      <c r="AD13" s="21">
+        <v>1766.6</v>
+      </c>
       <c r="AE13" s="24"/>
       <c r="AF13" s="24"/>
       <c r="AG13" s="24"/>
       <c r="AH13" s="24"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="25"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="21">
         <v>277.89999999999998</v>
       </c>
       <c r="C14" s="21">
         <v>738.6</v>
       </c>
       <c r="D14" s="21">
         <v>1279.0999999999999</v>
       </c>
       <c r="E14" s="24">
         <v>1643.2</v>
       </c>
       <c r="F14" s="24">
@@ -2635,51 +2649,53 @@
       </c>
       <c r="V14" s="24">
         <v>3527.1</v>
       </c>
       <c r="W14" s="21">
         <v>3871.4</v>
       </c>
       <c r="X14" s="21">
         <v>4571</v>
       </c>
       <c r="Y14" s="25">
         <v>6169.3</v>
       </c>
       <c r="Z14" s="21">
         <v>295.39999999999998</v>
       </c>
       <c r="AA14" s="21">
         <v>673</v>
       </c>
       <c r="AB14" s="26">
         <v>970.3</v>
       </c>
       <c r="AC14" s="21">
         <v>1262.4000000000001</v>
       </c>
-      <c r="AD14" s="24"/>
+      <c r="AD14" s="21">
+        <v>1567.1</v>
+      </c>
       <c r="AE14" s="24"/>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="21"/>
       <c r="AJ14" s="21"/>
       <c r="AK14" s="25"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="21">
         <v>140.69999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>256</v>
       </c>
       <c r="D15" s="21">
         <v>693</v>
       </c>
       <c r="E15" s="24">
         <v>948.1</v>
       </c>
       <c r="F15" s="24">
@@ -2732,51 +2748,53 @@
       </c>
       <c r="V15" s="24">
         <v>4533.7</v>
       </c>
       <c r="W15" s="21">
         <v>5282</v>
       </c>
       <c r="X15" s="21">
         <v>6292.7</v>
       </c>
       <c r="Y15" s="25">
         <v>6831</v>
       </c>
       <c r="Z15" s="21">
         <v>98.9</v>
       </c>
       <c r="AA15" s="21">
         <v>198.3</v>
       </c>
       <c r="AB15" s="26">
         <v>557.5</v>
       </c>
       <c r="AC15" s="21">
         <v>760</v>
       </c>
-      <c r="AD15" s="24"/>
+      <c r="AD15" s="21">
+        <v>1225.8</v>
+      </c>
       <c r="AE15" s="24"/>
       <c r="AF15" s="24"/>
       <c r="AG15" s="24"/>
       <c r="AH15" s="24"/>
       <c r="AI15" s="21"/>
       <c r="AJ15" s="21"/>
       <c r="AK15" s="25"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="21">
         <v>138.30000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>716</v>
       </c>
       <c r="D16" s="21">
         <v>1121.3</v>
       </c>
       <c r="E16" s="24">
         <v>1430.7</v>
       </c>
       <c r="F16" s="24">
@@ -2829,51 +2847,53 @@
       </c>
       <c r="V16" s="24">
         <v>3055.03</v>
       </c>
       <c r="W16" s="21">
         <v>3321.73</v>
       </c>
       <c r="X16" s="21">
         <v>4183.43</v>
       </c>
       <c r="Y16" s="25">
         <v>5559.73</v>
       </c>
       <c r="Z16" s="21">
         <v>117.7</v>
       </c>
       <c r="AA16" s="21">
         <v>557.20000000000005</v>
       </c>
       <c r="AB16" s="26">
         <v>813.41</v>
       </c>
       <c r="AC16" s="21">
         <v>1118.4100000000001</v>
       </c>
-      <c r="AD16" s="24"/>
+      <c r="AD16" s="21">
+        <v>1395.71</v>
+      </c>
       <c r="AE16" s="24"/>
       <c r="AF16" s="24"/>
       <c r="AG16" s="24"/>
       <c r="AH16" s="24"/>
       <c r="AI16" s="21"/>
       <c r="AJ16" s="21"/>
       <c r="AK16" s="25"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="21">
         <v>432.7</v>
       </c>
       <c r="C17" s="21">
         <v>1162.9000000000001</v>
       </c>
       <c r="D17" s="21">
         <v>1600.9</v>
       </c>
       <c r="E17" s="24">
         <v>2312.1</v>
       </c>
       <c r="F17" s="24">
@@ -2926,51 +2946,53 @@
       </c>
       <c r="V17" s="24">
         <v>7973.5</v>
       </c>
       <c r="W17" s="21">
         <v>9308.6</v>
       </c>
       <c r="X17" s="21">
         <v>10968.8</v>
       </c>
       <c r="Y17" s="25">
         <v>15869.8</v>
       </c>
       <c r="Z17" s="21">
         <v>335.6</v>
       </c>
       <c r="AA17" s="21">
         <v>988.9</v>
       </c>
       <c r="AB17" s="26">
         <v>1457.2</v>
       </c>
       <c r="AC17" s="21">
         <v>2119.1</v>
       </c>
-      <c r="AD17" s="24"/>
+      <c r="AD17" s="21">
+        <v>2805.5</v>
+      </c>
       <c r="AE17" s="24"/>
       <c r="AF17" s="24"/>
       <c r="AG17" s="24"/>
       <c r="AH17" s="24"/>
       <c r="AI17" s="21"/>
       <c r="AJ17" s="21"/>
       <c r="AK17" s="25"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="21">
         <v>6943.42</v>
       </c>
       <c r="C18" s="21">
         <v>13616.27</v>
       </c>
       <c r="D18" s="21">
         <v>20994.99</v>
       </c>
       <c r="E18" s="24">
         <v>28062.69</v>
       </c>
       <c r="F18" s="24">
@@ -3023,51 +3045,53 @@
       </c>
       <c r="V18" s="24">
         <v>63462.79</v>
       </c>
       <c r="W18" s="21">
         <v>71075.429999999993</v>
       </c>
       <c r="X18" s="21">
         <v>78242.66</v>
       </c>
       <c r="Y18" s="25">
         <v>86338.7</v>
       </c>
       <c r="Z18" s="21">
         <v>6146.84</v>
       </c>
       <c r="AA18" s="21">
         <v>12059.12</v>
       </c>
       <c r="AB18" s="26">
         <v>20535</v>
       </c>
       <c r="AC18" s="21">
         <v>28006.1</v>
       </c>
-      <c r="AD18" s="24"/>
+      <c r="AD18" s="21">
+        <v>35386.720000000001</v>
+      </c>
       <c r="AE18" s="24"/>
       <c r="AF18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AI18" s="21"/>
       <c r="AJ18" s="21"/>
       <c r="AK18" s="25"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="21">
         <v>222.4</v>
       </c>
       <c r="C19" s="21">
         <v>600.95000000000005</v>
       </c>
       <c r="D19" s="21">
         <v>1047.55</v>
       </c>
       <c r="E19" s="24">
         <v>1360.15</v>
       </c>
       <c r="F19" s="24">
@@ -3120,51 +3144,53 @@
       </c>
       <c r="V19" s="24">
         <v>2767.82</v>
       </c>
       <c r="W19" s="21">
         <v>3116.82</v>
       </c>
       <c r="X19" s="21">
         <v>3647.92</v>
       </c>
       <c r="Y19" s="25">
         <v>5180.62</v>
       </c>
       <c r="Z19" s="21">
         <v>207.4</v>
       </c>
       <c r="AA19" s="21">
         <v>406.7</v>
       </c>
       <c r="AB19" s="26">
         <v>580.6</v>
       </c>
       <c r="AC19" s="21">
         <v>825.55</v>
       </c>
-      <c r="AD19" s="24"/>
+      <c r="AD19" s="21">
+        <v>996.15</v>
+      </c>
       <c r="AE19" s="24"/>
       <c r="AF19" s="24"/>
       <c r="AG19" s="24"/>
       <c r="AH19" s="24"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AK19" s="25"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="21">
         <v>274.18</v>
       </c>
       <c r="C20" s="21">
         <v>506.35</v>
       </c>
       <c r="D20" s="21">
         <v>1013.62</v>
       </c>
       <c r="E20" s="24">
         <v>1379.55</v>
       </c>
       <c r="F20" s="24">
@@ -3217,51 +3243,53 @@
       </c>
       <c r="V20" s="24">
         <v>2890.28</v>
       </c>
       <c r="W20" s="21">
         <v>3118.31</v>
       </c>
       <c r="X20" s="21">
         <v>3407.55</v>
       </c>
       <c r="Y20" s="25">
         <v>3730.42</v>
       </c>
       <c r="Z20" s="21">
         <v>287.69</v>
       </c>
       <c r="AA20" s="21">
         <v>508.23</v>
       </c>
       <c r="AB20" s="26">
         <v>654.49</v>
       </c>
       <c r="AC20" s="21">
         <v>813.15</v>
       </c>
-      <c r="AD20" s="24"/>
+      <c r="AD20" s="21">
+        <v>953.04</v>
+      </c>
       <c r="AE20" s="24"/>
       <c r="AF20" s="24"/>
       <c r="AG20" s="24"/>
       <c r="AH20" s="24"/>
       <c r="AI20" s="21"/>
       <c r="AJ20" s="21"/>
       <c r="AK20" s="25"/>
     </row>
     <row r="21" spans="1:37" s="14" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>