--- v1 (2026-06-24)
+++ v2 (2026-07-14)
@@ -1667,51 +1667,51 @@
       </c>
       <c r="T18" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AN30" sqref="AN30"/>
+      <selection pane="topRight" activeCell="AE7" sqref="AE7:AE20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="B3" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
@@ -1959,51 +1959,53 @@
       </c>
       <c r="W7" s="21">
         <v>124863.64</v>
       </c>
       <c r="X7" s="21">
         <v>140410.35</v>
       </c>
       <c r="Y7" s="25">
         <v>164707.85999999999</v>
       </c>
       <c r="Z7" s="21">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA7" s="21">
         <v>18614.689999999999</v>
       </c>
       <c r="AB7" s="26">
         <v>31239.85</v>
       </c>
       <c r="AC7" s="21">
         <v>42480.36</v>
       </c>
       <c r="AD7" s="21">
         <v>54387.19</v>
       </c>
-      <c r="AE7" s="24"/>
+      <c r="AE7" s="21">
+        <v>71954.34</v>
+      </c>
       <c r="AF7" s="24"/>
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="21"/>
       <c r="AJ7" s="21"/>
       <c r="AK7" s="25"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="21">
         <v>98.8</v>
       </c>
       <c r="C8" s="21">
         <v>133.80000000000001</v>
       </c>
       <c r="D8" s="21">
         <v>220.95</v>
       </c>
       <c r="E8" s="24">
         <v>329.4</v>
       </c>
       <c r="F8" s="24">
         <v>480.55</v>
@@ -2058,51 +2060,53 @@
       </c>
       <c r="W8" s="21">
         <v>1289.02</v>
       </c>
       <c r="X8" s="21">
         <v>1446.22</v>
       </c>
       <c r="Y8" s="25">
         <v>1672.92</v>
       </c>
       <c r="Z8" s="21">
         <v>96.06</v>
       </c>
       <c r="AA8" s="21">
         <v>191.96</v>
       </c>
       <c r="AB8" s="26">
         <v>403.86</v>
       </c>
       <c r="AC8" s="21">
         <v>483.96</v>
       </c>
       <c r="AD8" s="21">
         <v>583.16</v>
       </c>
-      <c r="AE8" s="24"/>
+      <c r="AE8" s="21">
+        <v>769.46</v>
+      </c>
       <c r="AF8" s="24"/>
       <c r="AG8" s="24"/>
       <c r="AH8" s="24"/>
       <c r="AI8" s="21"/>
       <c r="AJ8" s="21"/>
       <c r="AK8" s="25"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="21">
         <v>26.6</v>
       </c>
       <c r="C9" s="21">
         <v>72.5</v>
       </c>
       <c r="D9" s="21">
         <v>100.08</v>
       </c>
       <c r="E9" s="24">
         <v>127.88</v>
       </c>
       <c r="F9" s="24">
         <v>165.11</v>
@@ -2157,51 +2161,53 @@
       </c>
       <c r="W9" s="21">
         <v>816.6</v>
       </c>
       <c r="X9" s="21">
         <v>918.1</v>
       </c>
       <c r="Y9" s="25">
         <v>1075.2</v>
       </c>
       <c r="Z9" s="21">
         <v>26.5</v>
       </c>
       <c r="AA9" s="21">
         <v>71.099999999999994</v>
       </c>
       <c r="AB9" s="26">
         <v>102.8</v>
       </c>
       <c r="AC9" s="21">
         <v>127.6</v>
       </c>
       <c r="AD9" s="21">
         <v>164.5</v>
       </c>
-      <c r="AE9" s="24"/>
+      <c r="AE9" s="21">
+        <v>262.2</v>
+      </c>
       <c r="AF9" s="24"/>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="25"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="21">
         <v>603.04999999999995</v>
       </c>
       <c r="C10" s="21">
         <v>1130.2</v>
       </c>
       <c r="D10" s="21">
         <v>1689.09</v>
       </c>
       <c r="E10" s="24">
         <v>2112.4899999999998</v>
       </c>
       <c r="F10" s="24">
         <v>2517.4299999999998</v>
@@ -2256,51 +2262,53 @@
       </c>
       <c r="W10" s="21">
         <v>3767.71</v>
       </c>
       <c r="X10" s="21">
         <v>3993</v>
       </c>
       <c r="Y10" s="25">
         <v>4985.6400000000003</v>
       </c>
       <c r="Z10" s="21">
         <v>313.93</v>
       </c>
       <c r="AA10" s="21">
         <v>701.78</v>
       </c>
       <c r="AB10" s="26">
         <v>1362.58</v>
       </c>
       <c r="AC10" s="21">
         <v>1784.46</v>
       </c>
       <c r="AD10" s="21">
         <v>2029.42</v>
       </c>
-      <c r="AE10" s="24"/>
+      <c r="AE10" s="21">
+        <v>2597.9299999999998</v>
+      </c>
       <c r="AF10" s="24"/>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="21"/>
       <c r="AJ10" s="21"/>
       <c r="AK10" s="25"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="21">
         <v>613.9</v>
       </c>
       <c r="C11" s="21">
         <v>1745.84</v>
       </c>
       <c r="D11" s="21">
         <v>2586.2399999999998</v>
       </c>
       <c r="E11" s="24">
         <v>3466.66</v>
       </c>
       <c r="F11" s="24">
         <v>4787.43</v>
@@ -2355,51 +2363,53 @@
       </c>
       <c r="W11" s="21">
         <v>10030.86</v>
       </c>
       <c r="X11" s="21">
         <v>11328.06</v>
       </c>
       <c r="Y11" s="25">
         <v>14306.82</v>
       </c>
       <c r="Z11" s="21">
         <v>495.85</v>
       </c>
       <c r="AA11" s="21">
         <v>1494.95</v>
       </c>
       <c r="AB11" s="26">
         <v>2220.16</v>
       </c>
       <c r="AC11" s="21">
         <v>3059.57</v>
       </c>
       <c r="AD11" s="21">
         <v>4271.07</v>
       </c>
-      <c r="AE11" s="24"/>
+      <c r="AE11" s="21">
+        <v>5204.87</v>
+      </c>
       <c r="AF11" s="24"/>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="21"/>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="25"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="21">
         <v>201.64</v>
       </c>
       <c r="C12" s="21">
         <v>499.66</v>
       </c>
       <c r="D12" s="21">
         <v>861.28</v>
       </c>
       <c r="E12" s="24">
         <v>1143.3399999999999</v>
       </c>
       <c r="F12" s="24">
         <v>1534.42</v>
@@ -2454,51 +2464,53 @@
       </c>
       <c r="W12" s="21">
         <v>2428.98</v>
       </c>
       <c r="X12" s="21">
         <v>2554.12</v>
       </c>
       <c r="Y12" s="25">
         <v>2827.31</v>
       </c>
       <c r="Z12" s="21">
         <v>181.4</v>
       </c>
       <c r="AA12" s="21">
         <v>404.26</v>
       </c>
       <c r="AB12" s="26">
         <v>712.45</v>
       </c>
       <c r="AC12" s="21">
         <v>956.46</v>
       </c>
       <c r="AD12" s="21">
         <v>1243.02</v>
       </c>
-      <c r="AE12" s="24"/>
+      <c r="AE12" s="21">
+        <v>1930.13</v>
+      </c>
       <c r="AF12" s="24"/>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="21"/>
       <c r="AJ12" s="21"/>
       <c r="AK12" s="25"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="21">
         <v>221.2</v>
       </c>
       <c r="C13" s="21">
         <v>430.7</v>
       </c>
       <c r="D13" s="21">
         <v>1019.3</v>
       </c>
       <c r="E13" s="24">
         <v>1366</v>
       </c>
       <c r="F13" s="24">
         <v>2128.9</v>
@@ -2553,51 +2565,53 @@
       </c>
       <c r="W13" s="21">
         <v>7436.6</v>
       </c>
       <c r="X13" s="21">
         <v>8857</v>
       </c>
       <c r="Y13" s="25">
         <v>10160.82</v>
       </c>
       <c r="Z13" s="21">
         <v>148.5</v>
       </c>
       <c r="AA13" s="21">
         <v>359.5</v>
       </c>
       <c r="AB13" s="26">
         <v>869.6</v>
       </c>
       <c r="AC13" s="21">
         <v>1164.0999999999999</v>
       </c>
       <c r="AD13" s="21">
         <v>1766.6</v>
       </c>
-      <c r="AE13" s="24"/>
+      <c r="AE13" s="21">
+        <v>2865.5</v>
+      </c>
       <c r="AF13" s="24"/>
       <c r="AG13" s="24"/>
       <c r="AH13" s="24"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="25"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="21">
         <v>277.89999999999998</v>
       </c>
       <c r="C14" s="21">
         <v>738.6</v>
       </c>
       <c r="D14" s="21">
         <v>1279.0999999999999</v>
       </c>
       <c r="E14" s="24">
         <v>1643.2</v>
       </c>
       <c r="F14" s="24">
         <v>1919.5</v>
@@ -2652,51 +2666,53 @@
       </c>
       <c r="W14" s="21">
         <v>3871.4</v>
       </c>
       <c r="X14" s="21">
         <v>4571</v>
       </c>
       <c r="Y14" s="25">
         <v>6169.3</v>
       </c>
       <c r="Z14" s="21">
         <v>295.39999999999998</v>
       </c>
       <c r="AA14" s="21">
         <v>673</v>
       </c>
       <c r="AB14" s="26">
         <v>970.3</v>
       </c>
       <c r="AC14" s="21">
         <v>1262.4000000000001</v>
       </c>
       <c r="AD14" s="21">
         <v>1567.1</v>
       </c>
-      <c r="AE14" s="24"/>
+      <c r="AE14" s="21">
+        <v>2067</v>
+      </c>
       <c r="AF14" s="24"/>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="21"/>
       <c r="AJ14" s="21"/>
       <c r="AK14" s="25"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="21">
         <v>140.69999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>256</v>
       </c>
       <c r="D15" s="21">
         <v>693</v>
       </c>
       <c r="E15" s="24">
         <v>948.1</v>
       </c>
       <c r="F15" s="24">
         <v>1581.1</v>
@@ -2751,51 +2767,53 @@
       </c>
       <c r="W15" s="21">
         <v>5282</v>
       </c>
       <c r="X15" s="21">
         <v>6292.7</v>
       </c>
       <c r="Y15" s="25">
         <v>6831</v>
       </c>
       <c r="Z15" s="21">
         <v>98.9</v>
       </c>
       <c r="AA15" s="21">
         <v>198.3</v>
       </c>
       <c r="AB15" s="26">
         <v>557.5</v>
       </c>
       <c r="AC15" s="21">
         <v>760</v>
       </c>
       <c r="AD15" s="21">
         <v>1225.8</v>
       </c>
-      <c r="AE15" s="24"/>
+      <c r="AE15" s="21">
+        <v>1913.6</v>
+      </c>
       <c r="AF15" s="24"/>
       <c r="AG15" s="24"/>
       <c r="AH15" s="24"/>
       <c r="AI15" s="21"/>
       <c r="AJ15" s="21"/>
       <c r="AK15" s="25"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="21">
         <v>138.30000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>716</v>
       </c>
       <c r="D16" s="21">
         <v>1121.3</v>
       </c>
       <c r="E16" s="24">
         <v>1430.7</v>
       </c>
       <c r="F16" s="24">
         <v>1725.5</v>
@@ -2850,51 +2868,53 @@
       </c>
       <c r="W16" s="21">
         <v>3321.73</v>
       </c>
       <c r="X16" s="21">
         <v>4183.43</v>
       </c>
       <c r="Y16" s="25">
         <v>5559.73</v>
       </c>
       <c r="Z16" s="21">
         <v>117.7</v>
       </c>
       <c r="AA16" s="21">
         <v>557.20000000000005</v>
       </c>
       <c r="AB16" s="26">
         <v>813.41</v>
       </c>
       <c r="AC16" s="21">
         <v>1118.4100000000001</v>
       </c>
       <c r="AD16" s="21">
         <v>1395.71</v>
       </c>
-      <c r="AE16" s="24"/>
+      <c r="AE16" s="21">
+        <v>2067.81</v>
+      </c>
       <c r="AF16" s="24"/>
       <c r="AG16" s="24"/>
       <c r="AH16" s="24"/>
       <c r="AI16" s="21"/>
       <c r="AJ16" s="21"/>
       <c r="AK16" s="25"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="21">
         <v>432.7</v>
       </c>
       <c r="C17" s="21">
         <v>1162.9000000000001</v>
       </c>
       <c r="D17" s="21">
         <v>1600.9</v>
       </c>
       <c r="E17" s="24">
         <v>2312.1</v>
       </c>
       <c r="F17" s="24">
         <v>2965.8</v>
@@ -2949,51 +2969,53 @@
       </c>
       <c r="W17" s="21">
         <v>9308.6</v>
       </c>
       <c r="X17" s="21">
         <v>10968.8</v>
       </c>
       <c r="Y17" s="25">
         <v>15869.8</v>
       </c>
       <c r="Z17" s="21">
         <v>335.6</v>
       </c>
       <c r="AA17" s="21">
         <v>988.9</v>
       </c>
       <c r="AB17" s="26">
         <v>1457.2</v>
       </c>
       <c r="AC17" s="21">
         <v>2119.1</v>
       </c>
       <c r="AD17" s="21">
         <v>2805.5</v>
       </c>
-      <c r="AE17" s="24"/>
+      <c r="AE17" s="21">
+        <v>5266.3</v>
+      </c>
       <c r="AF17" s="24"/>
       <c r="AG17" s="24"/>
       <c r="AH17" s="24"/>
       <c r="AI17" s="21"/>
       <c r="AJ17" s="21"/>
       <c r="AK17" s="25"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="21">
         <v>6943.42</v>
       </c>
       <c r="C18" s="21">
         <v>13616.27</v>
       </c>
       <c r="D18" s="21">
         <v>20994.99</v>
       </c>
       <c r="E18" s="24">
         <v>28062.69</v>
       </c>
       <c r="F18" s="24">
         <v>36074.81</v>
@@ -3048,51 +3070,53 @@
       </c>
       <c r="W18" s="21">
         <v>71075.429999999993</v>
       </c>
       <c r="X18" s="21">
         <v>78242.66</v>
       </c>
       <c r="Y18" s="25">
         <v>86338.7</v>
       </c>
       <c r="Z18" s="21">
         <v>6146.84</v>
       </c>
       <c r="AA18" s="21">
         <v>12059.12</v>
       </c>
       <c r="AB18" s="26">
         <v>20535</v>
       </c>
       <c r="AC18" s="21">
         <v>28006.1</v>
       </c>
       <c r="AD18" s="21">
         <v>35386.720000000001</v>
       </c>
-      <c r="AE18" s="24"/>
+      <c r="AE18" s="21">
+        <v>44277.2</v>
+      </c>
       <c r="AF18" s="24"/>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AI18" s="21"/>
       <c r="AJ18" s="21"/>
       <c r="AK18" s="25"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="21">
         <v>222.4</v>
       </c>
       <c r="C19" s="21">
         <v>600.95000000000005</v>
       </c>
       <c r="D19" s="21">
         <v>1047.55</v>
       </c>
       <c r="E19" s="24">
         <v>1360.15</v>
       </c>
       <c r="F19" s="24">
         <v>1603.55</v>
@@ -3147,51 +3171,53 @@
       </c>
       <c r="W19" s="21">
         <v>3116.82</v>
       </c>
       <c r="X19" s="21">
         <v>3647.92</v>
       </c>
       <c r="Y19" s="25">
         <v>5180.62</v>
       </c>
       <c r="Z19" s="21">
         <v>207.4</v>
       </c>
       <c r="AA19" s="21">
         <v>406.7</v>
       </c>
       <c r="AB19" s="26">
         <v>580.6</v>
       </c>
       <c r="AC19" s="21">
         <v>825.55</v>
       </c>
       <c r="AD19" s="21">
         <v>996.15</v>
       </c>
-      <c r="AE19" s="24"/>
+      <c r="AE19" s="21">
+        <v>1366.45</v>
+      </c>
       <c r="AF19" s="24"/>
       <c r="AG19" s="24"/>
       <c r="AH19" s="24"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AK19" s="25"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="21">
         <v>274.18</v>
       </c>
       <c r="C20" s="21">
         <v>506.35</v>
       </c>
       <c r="D20" s="21">
         <v>1013.62</v>
       </c>
       <c r="E20" s="24">
         <v>1379.55</v>
       </c>
       <c r="F20" s="24">
         <v>1719.58</v>
@@ -3246,51 +3272,53 @@
       </c>
       <c r="W20" s="21">
         <v>3118.31</v>
       </c>
       <c r="X20" s="21">
         <v>3407.55</v>
       </c>
       <c r="Y20" s="25">
         <v>3730.42</v>
       </c>
       <c r="Z20" s="21">
         <v>287.69</v>
       </c>
       <c r="AA20" s="21">
         <v>508.23</v>
       </c>
       <c r="AB20" s="26">
         <v>654.49</v>
       </c>
       <c r="AC20" s="21">
         <v>813.15</v>
       </c>
       <c r="AD20" s="21">
         <v>953.04</v>
       </c>
-      <c r="AE20" s="24"/>
+      <c r="AE20" s="21">
+        <v>1366.4</v>
+      </c>
       <c r="AF20" s="24"/>
       <c r="AG20" s="24"/>
       <c r="AH20" s="24"/>
       <c r="AI20" s="21"/>
       <c r="AJ20" s="21"/>
       <c r="AK20" s="25"/>
     </row>
     <row r="21" spans="1:37" s="14" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">