--- v2 (2026-07-14)
+++ v3 (2026-08-26)
@@ -1667,51 +1667,51 @@
       </c>
       <c r="T18" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AE7" sqref="AE7:AE20"/>
+      <selection pane="topRight" activeCell="AL32" sqref="AL32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="B3" s="36" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="36"/>
       <c r="D3" s="36"/>
       <c r="E3" s="36"/>
       <c r="F3" s="36"/>
       <c r="G3" s="36"/>
       <c r="H3" s="36"/>
       <c r="I3" s="36"/>
       <c r="J3" s="36"/>
       <c r="K3" s="36"/>
       <c r="L3" s="36"/>
       <c r="M3" s="36"/>
       <c r="N3" s="36"/>
       <c r="O3" s="36"/>
@@ -1962,51 +1962,53 @@
       </c>
       <c r="X7" s="21">
         <v>140410.35</v>
       </c>
       <c r="Y7" s="25">
         <v>164707.85999999999</v>
       </c>
       <c r="Z7" s="21">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA7" s="21">
         <v>18614.689999999999</v>
       </c>
       <c r="AB7" s="26">
         <v>31239.85</v>
       </c>
       <c r="AC7" s="21">
         <v>42480.36</v>
       </c>
       <c r="AD7" s="21">
         <v>54387.19</v>
       </c>
       <c r="AE7" s="21">
         <v>71954.34</v>
       </c>
-      <c r="AF7" s="24"/>
+      <c r="AF7" s="21">
+        <v>85908.5</v>
+      </c>
       <c r="AG7" s="24"/>
       <c r="AH7" s="24"/>
       <c r="AI7" s="21"/>
       <c r="AJ7" s="21"/>
       <c r="AK7" s="25"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="21">
         <v>98.8</v>
       </c>
       <c r="C8" s="21">
         <v>133.80000000000001</v>
       </c>
       <c r="D8" s="21">
         <v>220.95</v>
       </c>
       <c r="E8" s="24">
         <v>329.4</v>
       </c>
       <c r="F8" s="24">
         <v>480.55</v>
       </c>
@@ -2063,51 +2065,53 @@
       </c>
       <c r="X8" s="21">
         <v>1446.22</v>
       </c>
       <c r="Y8" s="25">
         <v>1672.92</v>
       </c>
       <c r="Z8" s="21">
         <v>96.06</v>
       </c>
       <c r="AA8" s="21">
         <v>191.96</v>
       </c>
       <c r="AB8" s="26">
         <v>403.86</v>
       </c>
       <c r="AC8" s="21">
         <v>483.96</v>
       </c>
       <c r="AD8" s="21">
         <v>583.16</v>
       </c>
       <c r="AE8" s="21">
         <v>769.46</v>
       </c>
-      <c r="AF8" s="24"/>
+      <c r="AF8" s="21">
+        <v>891.07</v>
+      </c>
       <c r="AG8" s="24"/>
       <c r="AH8" s="24"/>
       <c r="AI8" s="21"/>
       <c r="AJ8" s="21"/>
       <c r="AK8" s="25"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="21">
         <v>26.6</v>
       </c>
       <c r="C9" s="21">
         <v>72.5</v>
       </c>
       <c r="D9" s="21">
         <v>100.08</v>
       </c>
       <c r="E9" s="24">
         <v>127.88</v>
       </c>
       <c r="F9" s="24">
         <v>165.11</v>
       </c>
@@ -2164,51 +2168,53 @@
       </c>
       <c r="X9" s="21">
         <v>918.1</v>
       </c>
       <c r="Y9" s="25">
         <v>1075.2</v>
       </c>
       <c r="Z9" s="21">
         <v>26.5</v>
       </c>
       <c r="AA9" s="21">
         <v>71.099999999999994</v>
       </c>
       <c r="AB9" s="26">
         <v>102.8</v>
       </c>
       <c r="AC9" s="21">
         <v>127.6</v>
       </c>
       <c r="AD9" s="21">
         <v>164.5</v>
       </c>
       <c r="AE9" s="21">
         <v>262.2</v>
       </c>
-      <c r="AF9" s="24"/>
+      <c r="AF9" s="21">
+        <v>595</v>
+      </c>
       <c r="AG9" s="24"/>
       <c r="AH9" s="24"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="25"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="21">
         <v>603.04999999999995</v>
       </c>
       <c r="C10" s="21">
         <v>1130.2</v>
       </c>
       <c r="D10" s="21">
         <v>1689.09</v>
       </c>
       <c r="E10" s="24">
         <v>2112.4899999999998</v>
       </c>
       <c r="F10" s="24">
         <v>2517.4299999999998</v>
       </c>
@@ -2265,51 +2271,53 @@
       </c>
       <c r="X10" s="21">
         <v>3993</v>
       </c>
       <c r="Y10" s="25">
         <v>4985.6400000000003</v>
       </c>
       <c r="Z10" s="21">
         <v>313.93</v>
       </c>
       <c r="AA10" s="21">
         <v>701.78</v>
       </c>
       <c r="AB10" s="26">
         <v>1362.58</v>
       </c>
       <c r="AC10" s="21">
         <v>1784.46</v>
       </c>
       <c r="AD10" s="21">
         <v>2029.42</v>
       </c>
       <c r="AE10" s="21">
         <v>2597.9299999999998</v>
       </c>
-      <c r="AF10" s="24"/>
+      <c r="AF10" s="21">
+        <v>3119.25</v>
+      </c>
       <c r="AG10" s="24"/>
       <c r="AH10" s="24"/>
       <c r="AI10" s="21"/>
       <c r="AJ10" s="21"/>
       <c r="AK10" s="25"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="21">
         <v>613.9</v>
       </c>
       <c r="C11" s="21">
         <v>1745.84</v>
       </c>
       <c r="D11" s="21">
         <v>2586.2399999999998</v>
       </c>
       <c r="E11" s="24">
         <v>3466.66</v>
       </c>
       <c r="F11" s="24">
         <v>4787.43</v>
       </c>
@@ -2366,51 +2374,53 @@
       </c>
       <c r="X11" s="21">
         <v>11328.06</v>
       </c>
       <c r="Y11" s="25">
         <v>14306.82</v>
       </c>
       <c r="Z11" s="21">
         <v>495.85</v>
       </c>
       <c r="AA11" s="21">
         <v>1494.95</v>
       </c>
       <c r="AB11" s="26">
         <v>2220.16</v>
       </c>
       <c r="AC11" s="21">
         <v>3059.57</v>
       </c>
       <c r="AD11" s="21">
         <v>4271.07</v>
       </c>
       <c r="AE11" s="21">
         <v>5204.87</v>
       </c>
-      <c r="AF11" s="24"/>
+      <c r="AF11" s="21">
+        <v>6520.77</v>
+      </c>
       <c r="AG11" s="24"/>
       <c r="AH11" s="24"/>
       <c r="AI11" s="21"/>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="25"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="21">
         <v>201.64</v>
       </c>
       <c r="C12" s="21">
         <v>499.66</v>
       </c>
       <c r="D12" s="21">
         <v>861.28</v>
       </c>
       <c r="E12" s="24">
         <v>1143.3399999999999</v>
       </c>
       <c r="F12" s="24">
         <v>1534.42</v>
       </c>
@@ -2467,51 +2477,53 @@
       </c>
       <c r="X12" s="21">
         <v>2554.12</v>
       </c>
       <c r="Y12" s="25">
         <v>2827.31</v>
       </c>
       <c r="Z12" s="21">
         <v>181.4</v>
       </c>
       <c r="AA12" s="21">
         <v>404.26</v>
       </c>
       <c r="AB12" s="26">
         <v>712.45</v>
       </c>
       <c r="AC12" s="21">
         <v>956.46</v>
       </c>
       <c r="AD12" s="21">
         <v>1243.02</v>
       </c>
       <c r="AE12" s="21">
         <v>1930.13</v>
       </c>
-      <c r="AF12" s="24"/>
+      <c r="AF12" s="21">
+        <v>1989.98</v>
+      </c>
       <c r="AG12" s="24"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="21"/>
       <c r="AJ12" s="21"/>
       <c r="AK12" s="25"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="21">
         <v>221.2</v>
       </c>
       <c r="C13" s="21">
         <v>430.7</v>
       </c>
       <c r="D13" s="21">
         <v>1019.3</v>
       </c>
       <c r="E13" s="24">
         <v>1366</v>
       </c>
       <c r="F13" s="24">
         <v>2128.9</v>
       </c>
@@ -2568,51 +2580,53 @@
       </c>
       <c r="X13" s="21">
         <v>8857</v>
       </c>
       <c r="Y13" s="25">
         <v>10160.82</v>
       </c>
       <c r="Z13" s="21">
         <v>148.5</v>
       </c>
       <c r="AA13" s="21">
         <v>359.5</v>
       </c>
       <c r="AB13" s="26">
         <v>869.6</v>
       </c>
       <c r="AC13" s="21">
         <v>1164.0999999999999</v>
       </c>
       <c r="AD13" s="21">
         <v>1766.6</v>
       </c>
       <c r="AE13" s="21">
         <v>2865.5</v>
       </c>
-      <c r="AF13" s="24"/>
+      <c r="AF13" s="21">
+        <v>3812.5</v>
+      </c>
       <c r="AG13" s="24"/>
       <c r="AH13" s="24"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="25"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="21">
         <v>277.89999999999998</v>
       </c>
       <c r="C14" s="21">
         <v>738.6</v>
       </c>
       <c r="D14" s="21">
         <v>1279.0999999999999</v>
       </c>
       <c r="E14" s="24">
         <v>1643.2</v>
       </c>
       <c r="F14" s="24">
         <v>1919.5</v>
       </c>
@@ -2669,51 +2683,53 @@
       </c>
       <c r="X14" s="21">
         <v>4571</v>
       </c>
       <c r="Y14" s="25">
         <v>6169.3</v>
       </c>
       <c r="Z14" s="21">
         <v>295.39999999999998</v>
       </c>
       <c r="AA14" s="21">
         <v>673</v>
       </c>
       <c r="AB14" s="26">
         <v>970.3</v>
       </c>
       <c r="AC14" s="21">
         <v>1262.4000000000001</v>
       </c>
       <c r="AD14" s="21">
         <v>1567.1</v>
       </c>
       <c r="AE14" s="21">
         <v>2067</v>
       </c>
-      <c r="AF14" s="24"/>
+      <c r="AF14" s="21">
+        <v>2646.6</v>
+      </c>
       <c r="AG14" s="24"/>
       <c r="AH14" s="24"/>
       <c r="AI14" s="21"/>
       <c r="AJ14" s="21"/>
       <c r="AK14" s="25"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="21">
         <v>140.69999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>256</v>
       </c>
       <c r="D15" s="21">
         <v>693</v>
       </c>
       <c r="E15" s="24">
         <v>948.1</v>
       </c>
       <c r="F15" s="24">
         <v>1581.1</v>
       </c>
@@ -2770,51 +2786,53 @@
       </c>
       <c r="X15" s="21">
         <v>6292.7</v>
       </c>
       <c r="Y15" s="25">
         <v>6831</v>
       </c>
       <c r="Z15" s="21">
         <v>98.9</v>
       </c>
       <c r="AA15" s="21">
         <v>198.3</v>
       </c>
       <c r="AB15" s="26">
         <v>557.5</v>
       </c>
       <c r="AC15" s="21">
         <v>760</v>
       </c>
       <c r="AD15" s="21">
         <v>1225.8</v>
       </c>
       <c r="AE15" s="21">
         <v>1913.6</v>
       </c>
-      <c r="AF15" s="24"/>
+      <c r="AF15" s="21">
+        <v>2448</v>
+      </c>
       <c r="AG15" s="24"/>
       <c r="AH15" s="24"/>
       <c r="AI15" s="21"/>
       <c r="AJ15" s="21"/>
       <c r="AK15" s="25"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="21">
         <v>138.30000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>716</v>
       </c>
       <c r="D16" s="21">
         <v>1121.3</v>
       </c>
       <c r="E16" s="24">
         <v>1430.7</v>
       </c>
       <c r="F16" s="24">
         <v>1725.5</v>
       </c>
@@ -2871,51 +2889,53 @@
       </c>
       <c r="X16" s="21">
         <v>4183.43</v>
       </c>
       <c r="Y16" s="25">
         <v>5559.73</v>
       </c>
       <c r="Z16" s="21">
         <v>117.7</v>
       </c>
       <c r="AA16" s="21">
         <v>557.20000000000005</v>
       </c>
       <c r="AB16" s="26">
         <v>813.41</v>
       </c>
       <c r="AC16" s="21">
         <v>1118.4100000000001</v>
       </c>
       <c r="AD16" s="21">
         <v>1395.71</v>
       </c>
       <c r="AE16" s="21">
         <v>2067.81</v>
       </c>
-      <c r="AF16" s="24"/>
+      <c r="AF16" s="21">
+        <v>2661.01</v>
+      </c>
       <c r="AG16" s="24"/>
       <c r="AH16" s="24"/>
       <c r="AI16" s="21"/>
       <c r="AJ16" s="21"/>
       <c r="AK16" s="25"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="21">
         <v>432.7</v>
       </c>
       <c r="C17" s="21">
         <v>1162.9000000000001</v>
       </c>
       <c r="D17" s="21">
         <v>1600.9</v>
       </c>
       <c r="E17" s="24">
         <v>2312.1</v>
       </c>
       <c r="F17" s="24">
         <v>2965.8</v>
       </c>
@@ -2972,51 +2992,53 @@
       </c>
       <c r="X17" s="21">
         <v>10968.8</v>
       </c>
       <c r="Y17" s="25">
         <v>15869.8</v>
       </c>
       <c r="Z17" s="21">
         <v>335.6</v>
       </c>
       <c r="AA17" s="21">
         <v>988.9</v>
       </c>
       <c r="AB17" s="26">
         <v>1457.2</v>
       </c>
       <c r="AC17" s="21">
         <v>2119.1</v>
       </c>
       <c r="AD17" s="21">
         <v>2805.5</v>
       </c>
       <c r="AE17" s="21">
         <v>5266.3</v>
       </c>
-      <c r="AF17" s="24"/>
+      <c r="AF17" s="21">
+        <v>5936</v>
+      </c>
       <c r="AG17" s="24"/>
       <c r="AH17" s="24"/>
       <c r="AI17" s="21"/>
       <c r="AJ17" s="21"/>
       <c r="AK17" s="25"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="21">
         <v>6943.42</v>
       </c>
       <c r="C18" s="21">
         <v>13616.27</v>
       </c>
       <c r="D18" s="21">
         <v>20994.99</v>
       </c>
       <c r="E18" s="24">
         <v>28062.69</v>
       </c>
       <c r="F18" s="24">
         <v>36074.81</v>
       </c>
@@ -3073,51 +3095,53 @@
       </c>
       <c r="X18" s="21">
         <v>78242.66</v>
       </c>
       <c r="Y18" s="25">
         <v>86338.7</v>
       </c>
       <c r="Z18" s="21">
         <v>6146.84</v>
       </c>
       <c r="AA18" s="21">
         <v>12059.12</v>
       </c>
       <c r="AB18" s="26">
         <v>20535</v>
       </c>
       <c r="AC18" s="21">
         <v>28006.1</v>
       </c>
       <c r="AD18" s="21">
         <v>35386.720000000001</v>
       </c>
       <c r="AE18" s="21">
         <v>44277.2</v>
       </c>
-      <c r="AF18" s="24"/>
+      <c r="AF18" s="21">
+        <v>51784.78</v>
+      </c>
       <c r="AG18" s="24"/>
       <c r="AH18" s="24"/>
       <c r="AI18" s="21"/>
       <c r="AJ18" s="21"/>
       <c r="AK18" s="25"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="21">
         <v>222.4</v>
       </c>
       <c r="C19" s="21">
         <v>600.95000000000005</v>
       </c>
       <c r="D19" s="21">
         <v>1047.55</v>
       </c>
       <c r="E19" s="24">
         <v>1360.15</v>
       </c>
       <c r="F19" s="24">
         <v>1603.55</v>
       </c>
@@ -3174,51 +3198,53 @@
       </c>
       <c r="X19" s="21">
         <v>3647.92</v>
       </c>
       <c r="Y19" s="25">
         <v>5180.62</v>
       </c>
       <c r="Z19" s="21">
         <v>207.4</v>
       </c>
       <c r="AA19" s="21">
         <v>406.7</v>
       </c>
       <c r="AB19" s="26">
         <v>580.6</v>
       </c>
       <c r="AC19" s="21">
         <v>825.55</v>
       </c>
       <c r="AD19" s="21">
         <v>996.15</v>
       </c>
       <c r="AE19" s="21">
         <v>1366.45</v>
       </c>
-      <c r="AF19" s="24"/>
+      <c r="AF19" s="21">
+        <v>1665.45</v>
+      </c>
       <c r="AG19" s="24"/>
       <c r="AH19" s="24"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AK19" s="25"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="21">
         <v>274.18</v>
       </c>
       <c r="C20" s="21">
         <v>506.35</v>
       </c>
       <c r="D20" s="21">
         <v>1013.62</v>
       </c>
       <c r="E20" s="24">
         <v>1379.55</v>
       </c>
       <c r="F20" s="24">
         <v>1719.58</v>
       </c>
@@ -3275,51 +3301,53 @@
       </c>
       <c r="X20" s="21">
         <v>3407.55</v>
       </c>
       <c r="Y20" s="25">
         <v>3730.42</v>
       </c>
       <c r="Z20" s="21">
         <v>287.69</v>
       </c>
       <c r="AA20" s="21">
         <v>508.23</v>
       </c>
       <c r="AB20" s="26">
         <v>654.49</v>
       </c>
       <c r="AC20" s="21">
         <v>813.15</v>
       </c>
       <c r="AD20" s="21">
         <v>953.04</v>
       </c>
       <c r="AE20" s="21">
         <v>1366.4</v>
       </c>
-      <c r="AF20" s="24"/>
+      <c r="AF20" s="21">
+        <v>1838.7</v>
+      </c>
       <c r="AG20" s="24"/>
       <c r="AH20" s="24"/>
       <c r="AI20" s="21"/>
       <c r="AJ20" s="21"/>
       <c r="AK20" s="25"/>
     </row>
     <row r="21" spans="1:37" s="14" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>