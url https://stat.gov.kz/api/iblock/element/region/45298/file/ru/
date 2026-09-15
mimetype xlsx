--- v3 (2026-08-26)
+++ v4 (2026-09-15)
@@ -1,66 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="975" yWindow="705" windowWidth="10080" windowHeight="12060" activeTab="1"/>
+    <workbookView xWindow="975" yWindow="705" windowWidth="10080" windowHeight="12060" activeTab="3"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="2" r:id="rId1"/>
-    <sheet name="2024" sheetId="3" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="5" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId2"/>
+    <sheet name="Произ мяса с 2022 года" sheetId="2" r:id="rId3"/>
+    <sheet name="Произ мяса с 2024 года" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'2023'!$A:$A</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'Произ мяса с 2022 года'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="72">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>город Усть-Каменогорск</t>
   </si>
   <si>
     <t>город Риддер</t>
   </si>
   <si>
     <t>Глубоковский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
@@ -93,75 +97,203 @@
   <si>
     <t>Январь - ноябрь</t>
   </si>
   <si>
     <t>Январь - декабрь</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Январь-февраль</t>
   </si>
   <si>
     <t>Январь-март</t>
   </si>
   <si>
     <t>Январь-апрель</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>Январь-май</t>
   </si>
   <si>
-    <t>Произведено мяса всех видов</t>
-[...1 lines deleted...]
-  <si>
     <t>тонн</t>
   </si>
   <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>район Маркакол</t>
   </si>
   <si>
     <t>район Улкен Нарын</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Производство мяса всех видов</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">формируется согласно Методике формирования статистических показателей по животноводству
+</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Общегосударственные статистисческие наблюдения "Отчет о состоянии животноводства"(24 сх, периодичность годовая) и  "Производство продукции животноводства у индивидуальных предпринимателей, крестьянских или фермерских хозяйств и хозяйств населения" (А-008, периодичность квартальная).
+</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/23/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/18/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/api/iblock/element/336994/file/ru/ </t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики сельского хозяйства</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Проценко Оксана </t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7232 25 24 12</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>o.protsenko@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Производство  мяса всех видов</t>
+  </si>
+  <si>
+    <t>Производство мяса всех видов - это общий объем мяса скота и птицы в живом весе за отчетный период.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.00"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
@@ -194,50 +326,107 @@
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
@@ -345,56 +534,61 @@
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -422,99 +616,171 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="4"/>
     <cellStyle name="Обычный 2 24" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -757,138 +1023,425 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:M26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E11" sqref="E11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="47" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" s="27"/>
+      <c r="B1" s="27"/>
+    </row>
+    <row r="2" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="B2" s="29">
+        <v>143401</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A3" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A4" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="30" customFormat="1" ht="27" customHeight="1">
+      <c r="A5" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="30" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A6" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="31" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="30" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="34" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="30" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A8" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="31" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="30" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A9" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="34" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="30" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A10" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="30" customFormat="1" ht="30" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="M11" s="36"/>
+    </row>
+    <row r="12" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A12" s="28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="M12" s="36"/>
+    </row>
+    <row r="13" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="M13" s="36"/>
+    </row>
+    <row r="14" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="M14" s="36"/>
+    </row>
+    <row r="15" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="M15" s="36"/>
+    </row>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="40">
+        <v>46276</v>
+      </c>
+      <c r="M16" s="41"/>
+    </row>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="40">
+        <v>46308</v>
+      </c>
+      <c r="M17" s="42"/>
+    </row>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="28" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="M18" s="41"/>
+    </row>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" s="43" t="s">
+        <v>58</v>
+      </c>
+      <c r="M19" s="42"/>
+    </row>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="41"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B21" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="M21" s="42"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="45"/>
+      <c r="B22" s="46"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="M23" s="42"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="M24" s="41"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="M25" s="42"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="41"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="49" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="49" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="49"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2">
+      <c r="B2" s="48"/>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="50" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="50" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="50" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="50" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="50" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="50"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="51" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="50"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="50"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="52" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:T18"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="P7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="AC20" sqref="AC20"/>
+      <selection pane="bottomRight" activeCell="K26" sqref="K26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="12" width="9.140625" style="2"/>
     <col min="13" max="13" width="9.42578125" style="2" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="2"/>
     <col min="16" max="16" width="10.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:20" ht="18.75">
-      <c r="B3" s="29" t="s">
-[...19 lines deleted...]
-      <c r="T3" s="29"/>
+      <c r="B3" s="55" t="s">
+        <v>70</v>
+      </c>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
     </row>
     <row r="4" spans="1:20" ht="13.5" thickBot="1">
       <c r="T4" s="2" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:20" s="3" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="B5" s="56" t="s">
         <v>23</v>
       </c>
-      <c r="C5" s="30"/>
-[...5 lines deleted...]
-      <c r="I5" s="32">
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="57"/>
+      <c r="I5" s="58">
         <v>2023</v>
       </c>
-      <c r="J5" s="32"/>
-[...9 lines deleted...]
-      <c r="T5" s="33"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="58"/>
+      <c r="N5" s="58"/>
+      <c r="O5" s="58"/>
+      <c r="P5" s="58"/>
+      <c r="Q5" s="58"/>
+      <c r="R5" s="58"/>
+      <c r="S5" s="58"/>
+      <c r="T5" s="59"/>
     </row>
     <row r="6" spans="1:20" ht="34.9" customHeight="1" thickBot="1">
-      <c r="A6" s="28"/>
+      <c r="A6" s="54"/>
       <c r="B6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="I6" s="5" t="s">
         <v>19</v>
       </c>
       <c r="J6" s="5" t="s">
@@ -905,51 +1458,51 @@
       </c>
       <c r="N6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="O6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="P6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Q6" s="5" t="s">
         <v>15</v>
       </c>
       <c r="R6" s="5" t="s">
         <v>16</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:20" ht="25.5">
       <c r="A7" s="8" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B7" s="1">
         <v>59293.33</v>
       </c>
       <c r="C7" s="1">
         <v>70396.2</v>
       </c>
       <c r="D7" s="1">
         <v>80504.7</v>
       </c>
       <c r="E7" s="1">
         <v>97390.8</v>
       </c>
       <c r="F7" s="9">
         <v>111410.7</v>
       </c>
       <c r="G7" s="1">
         <v>128235.8</v>
       </c>
       <c r="H7" s="1">
         <v>153222.20000000001</v>
       </c>
       <c r="I7" s="1">
         <v>10517.58</v>
       </c>
@@ -1661,148 +2214,148 @@
       </c>
       <c r="R18" s="1">
         <v>4913.7299999999996</v>
       </c>
       <c r="S18" s="1">
         <v>5241.37</v>
       </c>
       <c r="T18" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="V1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AL32" sqref="AL32"/>
+      <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AE27" sqref="AE27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
-      <c r="B3" s="36" t="s">
-[...19 lines deleted...]
-      <c r="T3" s="36"/>
+      <c r="B3" s="62" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" s="62"/>
+      <c r="D3" s="62"/>
+      <c r="E3" s="62"/>
+      <c r="F3" s="62"/>
+      <c r="G3" s="62"/>
+      <c r="H3" s="62"/>
+      <c r="I3" s="62"/>
+      <c r="J3" s="62"/>
+      <c r="K3" s="62"/>
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="62"/>
+      <c r="Q3" s="62"/>
+      <c r="R3" s="62"/>
+      <c r="S3" s="62"/>
+      <c r="T3" s="62"/>
     </row>
     <row r="4" spans="1:37" s="14" customFormat="1" ht="12" thickBot="1">
       <c r="M4" s="14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="Y4" s="14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="AK4" s="14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:37" s="15" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A5" s="37" t="s">
+      <c r="A5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="34">
+      <c r="B5" s="60">
         <v>2024</v>
       </c>
-      <c r="C5" s="34"/>
-[...10 lines deleted...]
-      <c r="N5" s="34">
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="60"/>
+      <c r="F5" s="60"/>
+      <c r="G5" s="60"/>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="60">
         <v>2025</v>
       </c>
-      <c r="O5" s="34"/>
-[...10 lines deleted...]
-      <c r="Z5" s="34">
+      <c r="O5" s="60"/>
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60"/>
+      <c r="R5" s="60"/>
+      <c r="S5" s="60"/>
+      <c r="T5" s="60"/>
+      <c r="U5" s="60"/>
+      <c r="V5" s="60"/>
+      <c r="W5" s="60"/>
+      <c r="X5" s="60"/>
+      <c r="Y5" s="61"/>
+      <c r="Z5" s="60">
         <v>2026</v>
       </c>
-      <c r="AA5" s="34"/>
-[...9 lines deleted...]
-      <c r="AK5" s="35"/>
+      <c r="AA5" s="60"/>
+      <c r="AB5" s="60"/>
+      <c r="AC5" s="60"/>
+      <c r="AD5" s="60"/>
+      <c r="AE5" s="60"/>
+      <c r="AF5" s="60"/>
+      <c r="AG5" s="60"/>
+      <c r="AH5" s="60"/>
+      <c r="AI5" s="60"/>
+      <c r="AJ5" s="60"/>
+      <c r="AK5" s="61"/>
     </row>
     <row r="6" spans="1:37" s="14" customFormat="1" ht="34.9" customHeight="1">
-      <c r="A6" s="38"/>
+      <c r="A6" s="64"/>
       <c r="B6" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C6" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="17" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="18" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="16" t="s">
         <v>14</v>
       </c>
       <c r="J6" s="16" t="s">
@@ -1870,51 +2423,51 @@
       </c>
       <c r="AE6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="AF6" s="16" t="s">
         <v>13</v>
       </c>
       <c r="AG6" s="16" t="s">
         <v>14</v>
       </c>
       <c r="AH6" s="16" t="s">
         <v>15</v>
       </c>
       <c r="AI6" s="16" t="s">
         <v>16</v>
       </c>
       <c r="AJ6" s="16" t="s">
         <v>17</v>
       </c>
       <c r="AK6" s="16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:37" s="14" customFormat="1" ht="22.5">
       <c r="A7" s="20" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B7" s="21">
         <v>10194.6</v>
       </c>
       <c r="C7" s="21">
         <v>21609.68</v>
       </c>
       <c r="D7" s="21">
         <v>34226.800000000003</v>
       </c>
       <c r="E7" s="24">
         <v>45682.05</v>
       </c>
       <c r="F7" s="24">
         <v>59203.08</v>
       </c>
       <c r="G7" s="24">
         <v>71254.87</v>
       </c>
       <c r="H7" s="24">
         <v>84017.8</v>
       </c>
       <c r="I7" s="24">
         <v>95914.54</v>
       </c>
@@ -1965,51 +2518,53 @@
       </c>
       <c r="Y7" s="25">
         <v>164707.85999999999</v>
       </c>
       <c r="Z7" s="21">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA7" s="21">
         <v>18614.689999999999</v>
       </c>
       <c r="AB7" s="26">
         <v>31239.85</v>
       </c>
       <c r="AC7" s="21">
         <v>42480.36</v>
       </c>
       <c r="AD7" s="21">
         <v>54387.19</v>
       </c>
       <c r="AE7" s="21">
         <v>71954.34</v>
       </c>
       <c r="AF7" s="21">
         <v>85908.5</v>
       </c>
-      <c r="AG7" s="24"/>
+      <c r="AG7" s="21">
+        <v>98161.23</v>
+      </c>
       <c r="AH7" s="24"/>
       <c r="AI7" s="21"/>
       <c r="AJ7" s="21"/>
       <c r="AK7" s="25"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="21">
         <v>98.8</v>
       </c>
       <c r="C8" s="21">
         <v>133.80000000000001</v>
       </c>
       <c r="D8" s="21">
         <v>220.95</v>
       </c>
       <c r="E8" s="24">
         <v>329.4</v>
       </c>
       <c r="F8" s="24">
         <v>480.55</v>
       </c>
       <c r="G8" s="24">
@@ -2068,51 +2623,53 @@
       </c>
       <c r="Y8" s="25">
         <v>1672.92</v>
       </c>
       <c r="Z8" s="21">
         <v>96.06</v>
       </c>
       <c r="AA8" s="21">
         <v>191.96</v>
       </c>
       <c r="AB8" s="26">
         <v>403.86</v>
       </c>
       <c r="AC8" s="21">
         <v>483.96</v>
       </c>
       <c r="AD8" s="21">
         <v>583.16</v>
       </c>
       <c r="AE8" s="21">
         <v>769.46</v>
       </c>
       <c r="AF8" s="21">
         <v>891.07</v>
       </c>
-      <c r="AG8" s="24"/>
+      <c r="AG8" s="21">
+        <v>956.67</v>
+      </c>
       <c r="AH8" s="24"/>
       <c r="AI8" s="21"/>
       <c r="AJ8" s="21"/>
       <c r="AK8" s="25"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="21">
         <v>26.6</v>
       </c>
       <c r="C9" s="21">
         <v>72.5</v>
       </c>
       <c r="D9" s="21">
         <v>100.08</v>
       </c>
       <c r="E9" s="24">
         <v>127.88</v>
       </c>
       <c r="F9" s="24">
         <v>165.11</v>
       </c>
       <c r="G9" s="24">
@@ -2171,51 +2728,53 @@
       </c>
       <c r="Y9" s="25">
         <v>1075.2</v>
       </c>
       <c r="Z9" s="21">
         <v>26.5</v>
       </c>
       <c r="AA9" s="21">
         <v>71.099999999999994</v>
       </c>
       <c r="AB9" s="26">
         <v>102.8</v>
       </c>
       <c r="AC9" s="21">
         <v>127.6</v>
       </c>
       <c r="AD9" s="21">
         <v>164.5</v>
       </c>
       <c r="AE9" s="21">
         <v>262.2</v>
       </c>
       <c r="AF9" s="21">
         <v>595</v>
       </c>
-      <c r="AG9" s="24"/>
+      <c r="AG9" s="21">
+        <v>734.9</v>
+      </c>
       <c r="AH9" s="24"/>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="25"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="21">
         <v>603.04999999999995</v>
       </c>
       <c r="C10" s="21">
         <v>1130.2</v>
       </c>
       <c r="D10" s="21">
         <v>1689.09</v>
       </c>
       <c r="E10" s="24">
         <v>2112.4899999999998</v>
       </c>
       <c r="F10" s="24">
         <v>2517.4299999999998</v>
       </c>
       <c r="G10" s="24">
@@ -2274,51 +2833,53 @@
       </c>
       <c r="Y10" s="25">
         <v>4985.6400000000003</v>
       </c>
       <c r="Z10" s="21">
         <v>313.93</v>
       </c>
       <c r="AA10" s="21">
         <v>701.78</v>
       </c>
       <c r="AB10" s="26">
         <v>1362.58</v>
       </c>
       <c r="AC10" s="21">
         <v>1784.46</v>
       </c>
       <c r="AD10" s="21">
         <v>2029.42</v>
       </c>
       <c r="AE10" s="21">
         <v>2597.9299999999998</v>
       </c>
       <c r="AF10" s="21">
         <v>3119.25</v>
       </c>
-      <c r="AG10" s="24"/>
+      <c r="AG10" s="21">
+        <v>3295.72</v>
+      </c>
       <c r="AH10" s="24"/>
       <c r="AI10" s="21"/>
       <c r="AJ10" s="21"/>
       <c r="AK10" s="25"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="21">
         <v>613.9</v>
       </c>
       <c r="C11" s="21">
         <v>1745.84</v>
       </c>
       <c r="D11" s="21">
         <v>2586.2399999999998</v>
       </c>
       <c r="E11" s="24">
         <v>3466.66</v>
       </c>
       <c r="F11" s="24">
         <v>4787.43</v>
       </c>
       <c r="G11" s="24">
@@ -2377,51 +2938,53 @@
       </c>
       <c r="Y11" s="25">
         <v>14306.82</v>
       </c>
       <c r="Z11" s="21">
         <v>495.85</v>
       </c>
       <c r="AA11" s="21">
         <v>1494.95</v>
       </c>
       <c r="AB11" s="26">
         <v>2220.16</v>
       </c>
       <c r="AC11" s="21">
         <v>3059.57</v>
       </c>
       <c r="AD11" s="21">
         <v>4271.07</v>
       </c>
       <c r="AE11" s="21">
         <v>5204.87</v>
       </c>
       <c r="AF11" s="21">
         <v>6520.77</v>
       </c>
-      <c r="AG11" s="24"/>
+      <c r="AG11" s="21">
+        <v>7345.27</v>
+      </c>
       <c r="AH11" s="24"/>
       <c r="AI11" s="21"/>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="25"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="21">
         <v>201.64</v>
       </c>
       <c r="C12" s="21">
         <v>499.66</v>
       </c>
       <c r="D12" s="21">
         <v>861.28</v>
       </c>
       <c r="E12" s="24">
         <v>1143.3399999999999</v>
       </c>
       <c r="F12" s="24">
         <v>1534.42</v>
       </c>
       <c r="G12" s="24">
@@ -2480,51 +3043,53 @@
       </c>
       <c r="Y12" s="25">
         <v>2827.31</v>
       </c>
       <c r="Z12" s="21">
         <v>181.4</v>
       </c>
       <c r="AA12" s="21">
         <v>404.26</v>
       </c>
       <c r="AB12" s="26">
         <v>712.45</v>
       </c>
       <c r="AC12" s="21">
         <v>956.46</v>
       </c>
       <c r="AD12" s="21">
         <v>1243.02</v>
       </c>
       <c r="AE12" s="21">
         <v>1930.13</v>
       </c>
       <c r="AF12" s="21">
         <v>1989.98</v>
       </c>
-      <c r="AG12" s="24"/>
+      <c r="AG12" s="21">
+        <v>2187.2399999999998</v>
+      </c>
       <c r="AH12" s="24"/>
       <c r="AI12" s="21"/>
       <c r="AJ12" s="21"/>
       <c r="AK12" s="25"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="21">
         <v>221.2</v>
       </c>
       <c r="C13" s="21">
         <v>430.7</v>
       </c>
       <c r="D13" s="21">
         <v>1019.3</v>
       </c>
       <c r="E13" s="24">
         <v>1366</v>
       </c>
       <c r="F13" s="24">
         <v>2128.9</v>
       </c>
       <c r="G13" s="24">
@@ -2583,51 +3148,53 @@
       </c>
       <c r="Y13" s="25">
         <v>10160.82</v>
       </c>
       <c r="Z13" s="21">
         <v>148.5</v>
       </c>
       <c r="AA13" s="21">
         <v>359.5</v>
       </c>
       <c r="AB13" s="26">
         <v>869.6</v>
       </c>
       <c r="AC13" s="21">
         <v>1164.0999999999999</v>
       </c>
       <c r="AD13" s="21">
         <v>1766.6</v>
       </c>
       <c r="AE13" s="21">
         <v>2865.5</v>
       </c>
       <c r="AF13" s="21">
         <v>3812.5</v>
       </c>
-      <c r="AG13" s="24"/>
+      <c r="AG13" s="21">
+        <v>4860</v>
+      </c>
       <c r="AH13" s="24"/>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="25"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="21">
         <v>277.89999999999998</v>
       </c>
       <c r="C14" s="21">
         <v>738.6</v>
       </c>
       <c r="D14" s="21">
         <v>1279.0999999999999</v>
       </c>
       <c r="E14" s="24">
         <v>1643.2</v>
       </c>
       <c r="F14" s="24">
         <v>1919.5</v>
       </c>
       <c r="G14" s="24">
@@ -2686,59 +3253,61 @@
       </c>
       <c r="Y14" s="25">
         <v>6169.3</v>
       </c>
       <c r="Z14" s="21">
         <v>295.39999999999998</v>
       </c>
       <c r="AA14" s="21">
         <v>673</v>
       </c>
       <c r="AB14" s="26">
         <v>970.3</v>
       </c>
       <c r="AC14" s="21">
         <v>1262.4000000000001</v>
       </c>
       <c r="AD14" s="21">
         <v>1567.1</v>
       </c>
       <c r="AE14" s="21">
         <v>2067</v>
       </c>
       <c r="AF14" s="21">
         <v>2646.6</v>
       </c>
-      <c r="AG14" s="24"/>
+      <c r="AG14" s="21">
+        <v>3177.7</v>
+      </c>
       <c r="AH14" s="24"/>
       <c r="AI14" s="21"/>
       <c r="AJ14" s="21"/>
       <c r="AK14" s="25"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B15" s="21">
         <v>140.69999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>256</v>
       </c>
       <c r="D15" s="21">
         <v>693</v>
       </c>
       <c r="E15" s="24">
         <v>948.1</v>
       </c>
       <c r="F15" s="24">
         <v>1581.1</v>
       </c>
       <c r="G15" s="24">
         <v>1698.1</v>
       </c>
       <c r="H15" s="24">
         <v>2193.9</v>
       </c>
       <c r="I15" s="24">
         <v>2811.1</v>
       </c>
@@ -2789,51 +3358,53 @@
       </c>
       <c r="Y15" s="25">
         <v>6831</v>
       </c>
       <c r="Z15" s="21">
         <v>98.9</v>
       </c>
       <c r="AA15" s="21">
         <v>198.3</v>
       </c>
       <c r="AB15" s="26">
         <v>557.5</v>
       </c>
       <c r="AC15" s="21">
         <v>760</v>
       </c>
       <c r="AD15" s="21">
         <v>1225.8</v>
       </c>
       <c r="AE15" s="21">
         <v>1913.6</v>
       </c>
       <c r="AF15" s="21">
         <v>2448</v>
       </c>
-      <c r="AG15" s="24"/>
+      <c r="AG15" s="21">
+        <v>3108.5</v>
+      </c>
       <c r="AH15" s="24"/>
       <c r="AI15" s="21"/>
       <c r="AJ15" s="21"/>
       <c r="AK15" s="25"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="21">
         <v>138.30000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>716</v>
       </c>
       <c r="D16" s="21">
         <v>1121.3</v>
       </c>
       <c r="E16" s="24">
         <v>1430.7</v>
       </c>
       <c r="F16" s="24">
         <v>1725.5</v>
       </c>
       <c r="G16" s="24">
@@ -2892,51 +3463,53 @@
       </c>
       <c r="Y16" s="25">
         <v>5559.73</v>
       </c>
       <c r="Z16" s="21">
         <v>117.7</v>
       </c>
       <c r="AA16" s="21">
         <v>557.20000000000005</v>
       </c>
       <c r="AB16" s="26">
         <v>813.41</v>
       </c>
       <c r="AC16" s="21">
         <v>1118.4100000000001</v>
       </c>
       <c r="AD16" s="21">
         <v>1395.71</v>
       </c>
       <c r="AE16" s="21">
         <v>2067.81</v>
       </c>
       <c r="AF16" s="21">
         <v>2661.01</v>
       </c>
-      <c r="AG16" s="24"/>
+      <c r="AG16" s="21">
+        <v>3088.81</v>
+      </c>
       <c r="AH16" s="24"/>
       <c r="AI16" s="21"/>
       <c r="AJ16" s="21"/>
       <c r="AK16" s="25"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="21">
         <v>432.7</v>
       </c>
       <c r="C17" s="21">
         <v>1162.9000000000001</v>
       </c>
       <c r="D17" s="21">
         <v>1600.9</v>
       </c>
       <c r="E17" s="24">
         <v>2312.1</v>
       </c>
       <c r="F17" s="24">
         <v>2965.8</v>
       </c>
       <c r="G17" s="24">
@@ -2995,51 +3568,53 @@
       </c>
       <c r="Y17" s="25">
         <v>15869.8</v>
       </c>
       <c r="Z17" s="21">
         <v>335.6</v>
       </c>
       <c r="AA17" s="21">
         <v>988.9</v>
       </c>
       <c r="AB17" s="26">
         <v>1457.2</v>
       </c>
       <c r="AC17" s="21">
         <v>2119.1</v>
       </c>
       <c r="AD17" s="21">
         <v>2805.5</v>
       </c>
       <c r="AE17" s="21">
         <v>5266.3</v>
       </c>
       <c r="AF17" s="21">
         <v>5936</v>
       </c>
-      <c r="AG17" s="24"/>
+      <c r="AG17" s="21">
+        <v>7035.5</v>
+      </c>
       <c r="AH17" s="24"/>
       <c r="AI17" s="21"/>
       <c r="AJ17" s="21"/>
       <c r="AK17" s="25"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="21">
         <v>6943.42</v>
       </c>
       <c r="C18" s="21">
         <v>13616.27</v>
       </c>
       <c r="D18" s="21">
         <v>20994.99</v>
       </c>
       <c r="E18" s="24">
         <v>28062.69</v>
       </c>
       <c r="F18" s="24">
         <v>36074.81</v>
       </c>
       <c r="G18" s="24">
@@ -3098,59 +3673,61 @@
       </c>
       <c r="Y18" s="25">
         <v>86338.7</v>
       </c>
       <c r="Z18" s="21">
         <v>6146.84</v>
       </c>
       <c r="AA18" s="21">
         <v>12059.12</v>
       </c>
       <c r="AB18" s="26">
         <v>20535</v>
       </c>
       <c r="AC18" s="21">
         <v>28006.1</v>
       </c>
       <c r="AD18" s="21">
         <v>35386.720000000001</v>
       </c>
       <c r="AE18" s="21">
         <v>44277.2</v>
       </c>
       <c r="AF18" s="21">
         <v>51784.78</v>
       </c>
-      <c r="AG18" s="24"/>
+      <c r="AG18" s="21">
+        <v>58110.04</v>
+      </c>
       <c r="AH18" s="24"/>
       <c r="AI18" s="21"/>
       <c r="AJ18" s="21"/>
       <c r="AK18" s="25"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B19" s="21">
         <v>222.4</v>
       </c>
       <c r="C19" s="21">
         <v>600.95000000000005</v>
       </c>
       <c r="D19" s="21">
         <v>1047.55</v>
       </c>
       <c r="E19" s="24">
         <v>1360.15</v>
       </c>
       <c r="F19" s="24">
         <v>1603.55</v>
       </c>
       <c r="G19" s="24">
         <v>1474.75</v>
       </c>
       <c r="H19" s="24">
         <v>1799.95</v>
       </c>
       <c r="I19" s="24">
         <v>2225.15</v>
       </c>
@@ -3201,51 +3778,53 @@
       </c>
       <c r="Y19" s="25">
         <v>5180.62</v>
       </c>
       <c r="Z19" s="21">
         <v>207.4</v>
       </c>
       <c r="AA19" s="21">
         <v>406.7</v>
       </c>
       <c r="AB19" s="26">
         <v>580.6</v>
       </c>
       <c r="AC19" s="21">
         <v>825.55</v>
       </c>
       <c r="AD19" s="21">
         <v>996.15</v>
       </c>
       <c r="AE19" s="21">
         <v>1366.45</v>
       </c>
       <c r="AF19" s="21">
         <v>1665.45</v>
       </c>
-      <c r="AG19" s="24"/>
+      <c r="AG19" s="21">
+        <v>2210.0700000000002</v>
+      </c>
       <c r="AH19" s="24"/>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AK19" s="25"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="21">
         <v>274.18</v>
       </c>
       <c r="C20" s="21">
         <v>506.35</v>
       </c>
       <c r="D20" s="21">
         <v>1013.62</v>
       </c>
       <c r="E20" s="24">
         <v>1379.55</v>
       </c>
       <c r="F20" s="24">
         <v>1719.58</v>
       </c>
       <c r="G20" s="24">
@@ -3304,92 +3883,96 @@
       </c>
       <c r="Y20" s="25">
         <v>3730.42</v>
       </c>
       <c r="Z20" s="21">
         <v>287.69</v>
       </c>
       <c r="AA20" s="21">
         <v>508.23</v>
       </c>
       <c r="AB20" s="26">
         <v>654.49</v>
       </c>
       <c r="AC20" s="21">
         <v>813.15</v>
       </c>
       <c r="AD20" s="21">
         <v>953.04</v>
       </c>
       <c r="AE20" s="21">
         <v>1366.4</v>
       </c>
       <c r="AF20" s="21">
         <v>1838.7</v>
       </c>
-      <c r="AG20" s="24"/>
+      <c r="AG20" s="21">
+        <v>2051.21</v>
+      </c>
       <c r="AH20" s="24"/>
       <c r="AI20" s="21"/>
       <c r="AJ20" s="21"/>
       <c r="AK20" s="25"/>
     </row>
     <row r="21" spans="1:37" s="14" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'2023'!Заголовки_для_печати</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Произ мяса с 2022 года</vt:lpstr>
+      <vt:lpstr>Произ мяса с 2024 года</vt:lpstr>
+      <vt:lpstr>'Произ мяса с 2022 года'!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>S.Shakirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>