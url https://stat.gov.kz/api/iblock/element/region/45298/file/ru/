--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -1039,51 +1039,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E11" sqref="E11"/>
+      <selection activeCell="E18" sqref="E18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="47" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="27"/>
       <c r="B1" s="27"/>
     </row>
     <row r="2" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="29">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="31" t="s">
@@ -1174,60 +1174,60 @@
       <c r="M13" s="36"/>
     </row>
     <row r="14" spans="1:13" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="38" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="39" t="s">
         <v>50</v>
       </c>
       <c r="M14" s="36"/>
     </row>
     <row r="15" spans="1:13" s="30" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="38" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="39" t="s">
         <v>52</v>
       </c>
       <c r="M15" s="36"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="40">
-        <v>46276</v>
+        <v>46308</v>
       </c>
       <c r="M16" s="41"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B17" s="40">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="M17" s="42"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="43" t="s">
         <v>56</v>
       </c>
       <c r="M18" s="41"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>58</v>
       </c>
       <c r="M19" s="42"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>59</v>
       </c>
@@ -2220,51 +2220,51 @@
       </c>
       <c r="T18" s="1">
         <v>5577.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39" bottom="0.59055118110236227" header="0.34" footer="0.87"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AE27" sqref="AE27"/>
+      <selection pane="topRight" activeCell="AE29" sqref="AE29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="B3" s="62" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="62"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
       <c r="M3" s="62"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
@@ -2521,51 +2521,53 @@
       </c>
       <c r="Z7" s="21">
         <v>8751.8700000000008</v>
       </c>
       <c r="AA7" s="21">
         <v>18614.689999999999</v>
       </c>
       <c r="AB7" s="26">
         <v>31239.85</v>
       </c>
       <c r="AC7" s="21">
         <v>42480.36</v>
       </c>
       <c r="AD7" s="21">
         <v>54387.19</v>
       </c>
       <c r="AE7" s="21">
         <v>71954.34</v>
       </c>
       <c r="AF7" s="21">
         <v>85908.5</v>
       </c>
       <c r="AG7" s="21">
         <v>98161.23</v>
       </c>
-      <c r="AH7" s="24"/>
+      <c r="AH7" s="21">
+        <v>114737.38</v>
+      </c>
       <c r="AI7" s="21"/>
       <c r="AJ7" s="21"/>
       <c r="AK7" s="25"/>
     </row>
     <row r="8" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="22" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="21">
         <v>98.8</v>
       </c>
       <c r="C8" s="21">
         <v>133.80000000000001</v>
       </c>
       <c r="D8" s="21">
         <v>220.95</v>
       </c>
       <c r="E8" s="24">
         <v>329.4</v>
       </c>
       <c r="F8" s="24">
         <v>480.55</v>
       </c>
       <c r="G8" s="24">
         <v>508.97</v>
@@ -2626,51 +2628,53 @@
       </c>
       <c r="Z8" s="21">
         <v>96.06</v>
       </c>
       <c r="AA8" s="21">
         <v>191.96</v>
       </c>
       <c r="AB8" s="26">
         <v>403.86</v>
       </c>
       <c r="AC8" s="21">
         <v>483.96</v>
       </c>
       <c r="AD8" s="21">
         <v>583.16</v>
       </c>
       <c r="AE8" s="21">
         <v>769.46</v>
       </c>
       <c r="AF8" s="21">
         <v>891.07</v>
       </c>
       <c r="AG8" s="21">
         <v>956.67</v>
       </c>
-      <c r="AH8" s="24"/>
+      <c r="AH8" s="21">
+        <v>1089.17</v>
+      </c>
       <c r="AI8" s="21"/>
       <c r="AJ8" s="21"/>
       <c r="AK8" s="25"/>
     </row>
     <row r="9" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="22" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="21">
         <v>26.6</v>
       </c>
       <c r="C9" s="21">
         <v>72.5</v>
       </c>
       <c r="D9" s="21">
         <v>100.08</v>
       </c>
       <c r="E9" s="24">
         <v>127.88</v>
       </c>
       <c r="F9" s="24">
         <v>165.11</v>
       </c>
       <c r="G9" s="24">
         <v>271.35000000000002</v>
@@ -2731,51 +2735,53 @@
       </c>
       <c r="Z9" s="21">
         <v>26.5</v>
       </c>
       <c r="AA9" s="21">
         <v>71.099999999999994</v>
       </c>
       <c r="AB9" s="26">
         <v>102.8</v>
       </c>
       <c r="AC9" s="21">
         <v>127.6</v>
       </c>
       <c r="AD9" s="21">
         <v>164.5</v>
       </c>
       <c r="AE9" s="21">
         <v>262.2</v>
       </c>
       <c r="AF9" s="21">
         <v>595</v>
       </c>
       <c r="AG9" s="21">
         <v>734.9</v>
       </c>
-      <c r="AH9" s="24"/>
+      <c r="AH9" s="21">
+        <v>843</v>
+      </c>
       <c r="AI9" s="21"/>
       <c r="AJ9" s="21"/>
       <c r="AK9" s="25"/>
     </row>
     <row r="10" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="22" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="21">
         <v>603.04999999999995</v>
       </c>
       <c r="C10" s="21">
         <v>1130.2</v>
       </c>
       <c r="D10" s="21">
         <v>1689.09</v>
       </c>
       <c r="E10" s="24">
         <v>2112.4899999999998</v>
       </c>
       <c r="F10" s="24">
         <v>2517.4299999999998</v>
       </c>
       <c r="G10" s="24">
         <v>2611.8000000000002</v>
@@ -2836,51 +2842,53 @@
       </c>
       <c r="Z10" s="21">
         <v>313.93</v>
       </c>
       <c r="AA10" s="21">
         <v>701.78</v>
       </c>
       <c r="AB10" s="26">
         <v>1362.58</v>
       </c>
       <c r="AC10" s="21">
         <v>1784.46</v>
       </c>
       <c r="AD10" s="21">
         <v>2029.42</v>
       </c>
       <c r="AE10" s="21">
         <v>2597.9299999999998</v>
       </c>
       <c r="AF10" s="21">
         <v>3119.25</v>
       </c>
       <c r="AG10" s="21">
         <v>3295.72</v>
       </c>
-      <c r="AH10" s="24"/>
+      <c r="AH10" s="21">
+        <v>3682.33</v>
+      </c>
       <c r="AI10" s="21"/>
       <c r="AJ10" s="21"/>
       <c r="AK10" s="25"/>
     </row>
     <row r="11" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="22" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="21">
         <v>613.9</v>
       </c>
       <c r="C11" s="21">
         <v>1745.84</v>
       </c>
       <c r="D11" s="21">
         <v>2586.2399999999998</v>
       </c>
       <c r="E11" s="24">
         <v>3466.66</v>
       </c>
       <c r="F11" s="24">
         <v>4787.43</v>
       </c>
       <c r="G11" s="24">
         <v>4885.63</v>
@@ -2941,51 +2949,53 @@
       </c>
       <c r="Z11" s="21">
         <v>495.85</v>
       </c>
       <c r="AA11" s="21">
         <v>1494.95</v>
       </c>
       <c r="AB11" s="26">
         <v>2220.16</v>
       </c>
       <c r="AC11" s="21">
         <v>3059.57</v>
       </c>
       <c r="AD11" s="21">
         <v>4271.07</v>
       </c>
       <c r="AE11" s="21">
         <v>5204.87</v>
       </c>
       <c r="AF11" s="21">
         <v>6520.77</v>
       </c>
       <c r="AG11" s="21">
         <v>7345.27</v>
       </c>
-      <c r="AH11" s="24"/>
+      <c r="AH11" s="21">
+        <v>9130.27</v>
+      </c>
       <c r="AI11" s="21"/>
       <c r="AJ11" s="21"/>
       <c r="AK11" s="25"/>
     </row>
     <row r="12" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="21">
         <v>201.64</v>
       </c>
       <c r="C12" s="21">
         <v>499.66</v>
       </c>
       <c r="D12" s="21">
         <v>861.28</v>
       </c>
       <c r="E12" s="24">
         <v>1143.3399999999999</v>
       </c>
       <c r="F12" s="24">
         <v>1534.42</v>
       </c>
       <c r="G12" s="24">
         <v>1933.73</v>
@@ -3046,51 +3056,53 @@
       </c>
       <c r="Z12" s="21">
         <v>181.4</v>
       </c>
       <c r="AA12" s="21">
         <v>404.26</v>
       </c>
       <c r="AB12" s="26">
         <v>712.45</v>
       </c>
       <c r="AC12" s="21">
         <v>956.46</v>
       </c>
       <c r="AD12" s="21">
         <v>1243.02</v>
       </c>
       <c r="AE12" s="21">
         <v>1930.13</v>
       </c>
       <c r="AF12" s="21">
         <v>1989.98</v>
       </c>
       <c r="AG12" s="21">
         <v>2187.2399999999998</v>
       </c>
-      <c r="AH12" s="24"/>
+      <c r="AH12" s="21">
+        <v>2444.4699999999998</v>
+      </c>
       <c r="AI12" s="21"/>
       <c r="AJ12" s="21"/>
       <c r="AK12" s="25"/>
     </row>
     <row r="13" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="21">
         <v>221.2</v>
       </c>
       <c r="C13" s="21">
         <v>430.7</v>
       </c>
       <c r="D13" s="21">
         <v>1019.3</v>
       </c>
       <c r="E13" s="24">
         <v>1366</v>
       </c>
       <c r="F13" s="24">
         <v>2128.9</v>
       </c>
       <c r="G13" s="24">
         <v>2692.2</v>
@@ -3151,51 +3163,53 @@
       </c>
       <c r="Z13" s="21">
         <v>148.5</v>
       </c>
       <c r="AA13" s="21">
         <v>359.5</v>
       </c>
       <c r="AB13" s="26">
         <v>869.6</v>
       </c>
       <c r="AC13" s="21">
         <v>1164.0999999999999</v>
       </c>
       <c r="AD13" s="21">
         <v>1766.6</v>
       </c>
       <c r="AE13" s="21">
         <v>2865.5</v>
       </c>
       <c r="AF13" s="21">
         <v>3812.5</v>
       </c>
       <c r="AG13" s="21">
         <v>4860</v>
       </c>
-      <c r="AH13" s="24"/>
+      <c r="AH13" s="21">
+        <v>7014.4</v>
+      </c>
       <c r="AI13" s="21"/>
       <c r="AJ13" s="21"/>
       <c r="AK13" s="25"/>
     </row>
     <row r="14" spans="1:37" s="14" customFormat="1" ht="12.75" customHeight="1">
       <c r="A14" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="21">
         <v>277.89999999999998</v>
       </c>
       <c r="C14" s="21">
         <v>738.6</v>
       </c>
       <c r="D14" s="21">
         <v>1279.0999999999999</v>
       </c>
       <c r="E14" s="24">
         <v>1643.2</v>
       </c>
       <c r="F14" s="24">
         <v>1919.5</v>
       </c>
       <c r="G14" s="24">
         <v>2475.8000000000002</v>
@@ -3256,51 +3270,53 @@
       </c>
       <c r="Z14" s="21">
         <v>295.39999999999998</v>
       </c>
       <c r="AA14" s="21">
         <v>673</v>
       </c>
       <c r="AB14" s="26">
         <v>970.3</v>
       </c>
       <c r="AC14" s="21">
         <v>1262.4000000000001</v>
       </c>
       <c r="AD14" s="21">
         <v>1567.1</v>
       </c>
       <c r="AE14" s="21">
         <v>2067</v>
       </c>
       <c r="AF14" s="21">
         <v>2646.6</v>
       </c>
       <c r="AG14" s="21">
         <v>3177.7</v>
       </c>
-      <c r="AH14" s="24"/>
+      <c r="AH14" s="21">
+        <v>3769</v>
+      </c>
       <c r="AI14" s="21"/>
       <c r="AJ14" s="21"/>
       <c r="AK14" s="25"/>
     </row>
     <row r="15" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="21">
         <v>140.69999999999999</v>
       </c>
       <c r="C15" s="21">
         <v>256</v>
       </c>
       <c r="D15" s="21">
         <v>693</v>
       </c>
       <c r="E15" s="24">
         <v>948.1</v>
       </c>
       <c r="F15" s="24">
         <v>1581.1</v>
       </c>
       <c r="G15" s="24">
         <v>1698.1</v>
@@ -3361,51 +3377,53 @@
       </c>
       <c r="Z15" s="21">
         <v>98.9</v>
       </c>
       <c r="AA15" s="21">
         <v>198.3</v>
       </c>
       <c r="AB15" s="26">
         <v>557.5</v>
       </c>
       <c r="AC15" s="21">
         <v>760</v>
       </c>
       <c r="AD15" s="21">
         <v>1225.8</v>
       </c>
       <c r="AE15" s="21">
         <v>1913.6</v>
       </c>
       <c r="AF15" s="21">
         <v>2448</v>
       </c>
       <c r="AG15" s="21">
         <v>3108.5</v>
       </c>
-      <c r="AH15" s="24"/>
+      <c r="AH15" s="21">
+        <v>4654</v>
+      </c>
       <c r="AI15" s="21"/>
       <c r="AJ15" s="21"/>
       <c r="AK15" s="25"/>
     </row>
     <row r="16" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="23" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="21">
         <v>138.30000000000001</v>
       </c>
       <c r="C16" s="21">
         <v>716</v>
       </c>
       <c r="D16" s="21">
         <v>1121.3</v>
       </c>
       <c r="E16" s="24">
         <v>1430.7</v>
       </c>
       <c r="F16" s="24">
         <v>1725.5</v>
       </c>
       <c r="G16" s="24">
         <v>1920</v>
@@ -3466,51 +3484,53 @@
       </c>
       <c r="Z16" s="21">
         <v>117.7</v>
       </c>
       <c r="AA16" s="21">
         <v>557.20000000000005</v>
       </c>
       <c r="AB16" s="26">
         <v>813.41</v>
       </c>
       <c r="AC16" s="21">
         <v>1118.4100000000001</v>
       </c>
       <c r="AD16" s="21">
         <v>1395.71</v>
       </c>
       <c r="AE16" s="21">
         <v>2067.81</v>
       </c>
       <c r="AF16" s="21">
         <v>2661.01</v>
       </c>
       <c r="AG16" s="21">
         <v>3088.81</v>
       </c>
-      <c r="AH16" s="24"/>
+      <c r="AH16" s="21">
+        <v>3160.51</v>
+      </c>
       <c r="AI16" s="21"/>
       <c r="AJ16" s="21"/>
       <c r="AK16" s="25"/>
     </row>
     <row r="17" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A17" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="21">
         <v>432.7</v>
       </c>
       <c r="C17" s="21">
         <v>1162.9000000000001</v>
       </c>
       <c r="D17" s="21">
         <v>1600.9</v>
       </c>
       <c r="E17" s="24">
         <v>2312.1</v>
       </c>
       <c r="F17" s="24">
         <v>2965.8</v>
       </c>
       <c r="G17" s="24">
         <v>4333.8</v>
@@ -3571,51 +3591,53 @@
       </c>
       <c r="Z17" s="21">
         <v>335.6</v>
       </c>
       <c r="AA17" s="21">
         <v>988.9</v>
       </c>
       <c r="AB17" s="26">
         <v>1457.2</v>
       </c>
       <c r="AC17" s="21">
         <v>2119.1</v>
       </c>
       <c r="AD17" s="21">
         <v>2805.5</v>
       </c>
       <c r="AE17" s="21">
         <v>5266.3</v>
       </c>
       <c r="AF17" s="21">
         <v>5936</v>
       </c>
       <c r="AG17" s="21">
         <v>7035.5</v>
       </c>
-      <c r="AH17" s="24"/>
+      <c r="AH17" s="21">
+        <v>8678.7999999999993</v>
+      </c>
       <c r="AI17" s="21"/>
       <c r="AJ17" s="21"/>
       <c r="AK17" s="25"/>
     </row>
     <row r="18" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A18" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="21">
         <v>6943.42</v>
       </c>
       <c r="C18" s="21">
         <v>13616.27</v>
       </c>
       <c r="D18" s="21">
         <v>20994.99</v>
       </c>
       <c r="E18" s="24">
         <v>28062.69</v>
       </c>
       <c r="F18" s="24">
         <v>36074.81</v>
       </c>
       <c r="G18" s="24">
         <v>44266.8</v>
@@ -3676,51 +3698,53 @@
       </c>
       <c r="Z18" s="21">
         <v>6146.84</v>
       </c>
       <c r="AA18" s="21">
         <v>12059.12</v>
       </c>
       <c r="AB18" s="26">
         <v>20535</v>
       </c>
       <c r="AC18" s="21">
         <v>28006.1</v>
       </c>
       <c r="AD18" s="21">
         <v>35386.720000000001</v>
       </c>
       <c r="AE18" s="21">
         <v>44277.2</v>
       </c>
       <c r="AF18" s="21">
         <v>51784.78</v>
       </c>
       <c r="AG18" s="21">
         <v>58110.04</v>
       </c>
-      <c r="AH18" s="24"/>
+      <c r="AH18" s="21">
+        <v>65180.88</v>
+      </c>
       <c r="AI18" s="21"/>
       <c r="AJ18" s="21"/>
       <c r="AK18" s="25"/>
     </row>
     <row r="19" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A19" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="21">
         <v>222.4</v>
       </c>
       <c r="C19" s="21">
         <v>600.95000000000005</v>
       </c>
       <c r="D19" s="21">
         <v>1047.55</v>
       </c>
       <c r="E19" s="24">
         <v>1360.15</v>
       </c>
       <c r="F19" s="24">
         <v>1603.55</v>
       </c>
       <c r="G19" s="24">
         <v>1474.75</v>
@@ -3781,51 +3805,53 @@
       </c>
       <c r="Z19" s="21">
         <v>207.4</v>
       </c>
       <c r="AA19" s="21">
         <v>406.7</v>
       </c>
       <c r="AB19" s="26">
         <v>580.6</v>
       </c>
       <c r="AC19" s="21">
         <v>825.55</v>
       </c>
       <c r="AD19" s="21">
         <v>996.15</v>
       </c>
       <c r="AE19" s="21">
         <v>1366.45</v>
       </c>
       <c r="AF19" s="21">
         <v>1665.45</v>
       </c>
       <c r="AG19" s="21">
         <v>2210.0700000000002</v>
       </c>
-      <c r="AH19" s="24"/>
+      <c r="AH19" s="21">
+        <v>2810.27</v>
+      </c>
       <c r="AI19" s="21"/>
       <c r="AJ19" s="21"/>
       <c r="AK19" s="25"/>
     </row>
     <row r="20" spans="1:37" s="14" customFormat="1" ht="11.25">
       <c r="A20" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="21">
         <v>274.18</v>
       </c>
       <c r="C20" s="21">
         <v>506.35</v>
       </c>
       <c r="D20" s="21">
         <v>1013.62</v>
       </c>
       <c r="E20" s="24">
         <v>1379.55</v>
       </c>
       <c r="F20" s="24">
         <v>1719.58</v>
       </c>
       <c r="G20" s="24">
         <v>2182.23</v>
@@ -3886,51 +3912,53 @@
       </c>
       <c r="Z20" s="21">
         <v>287.69</v>
       </c>
       <c r="AA20" s="21">
         <v>508.23</v>
       </c>
       <c r="AB20" s="26">
         <v>654.49</v>
       </c>
       <c r="AC20" s="21">
         <v>813.15</v>
       </c>
       <c r="AD20" s="21">
         <v>953.04</v>
       </c>
       <c r="AE20" s="21">
         <v>1366.4</v>
       </c>
       <c r="AF20" s="21">
         <v>1838.7</v>
       </c>
       <c r="AG20" s="21">
         <v>2051.21</v>
       </c>
-      <c r="AH20" s="24"/>
+      <c r="AH20" s="21">
+        <v>2280.58</v>
+      </c>
       <c r="AI20" s="21"/>
       <c r="AJ20" s="21"/>
       <c r="AK20" s="25"/>
     </row>
     <row r="21" spans="1:37" s="14" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>