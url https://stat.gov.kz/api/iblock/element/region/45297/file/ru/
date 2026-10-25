--- v4 (2026-09-15)
+++ v5 (2026-10-25)
@@ -1029,51 +1029,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701354?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/336994/file/ru/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/18/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E12" sqref="E12"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="45" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="45" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="25"/>
       <c r="B1" s="25"/>
     </row>
     <row r="2" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A2" s="26" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="27">
         <v>143401</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="26" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="29" t="s">
@@ -1164,60 +1164,60 @@
       <c r="M13" s="34"/>
     </row>
     <row r="14" spans="1:13" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="36" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="37" t="s">
         <v>52</v>
       </c>
       <c r="M14" s="34"/>
     </row>
     <row r="15" spans="1:13" s="28" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="36" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="37" t="s">
         <v>54</v>
       </c>
       <c r="M15" s="34"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="26" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="38">
-        <v>46276</v>
+        <v>46308</v>
       </c>
       <c r="M16" s="39"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="26" t="s">
         <v>56</v>
       </c>
       <c r="B17" s="38">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="M17" s="40"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="26" t="s">
         <v>57</v>
       </c>
       <c r="B18" s="41" t="s">
         <v>58</v>
       </c>
       <c r="M18" s="39"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="26" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="41" t="s">
         <v>60</v>
       </c>
       <c r="M19" s="40"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="26" t="s">
         <v>61</v>
       </c>
@@ -2212,52 +2212,52 @@
         <v>46455.5</v>
       </c>
       <c r="T18" s="1">
         <v>49901.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B3:T3"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:T5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.51" bottom="0.59055118110236227" header="0.39" footer="0.98425196850393704"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AK21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="O1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AE24" sqref="AE24"/>
+      <pane xSplit="1" topLeftCell="T1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AI25" sqref="AI25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="2" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:37">
       <c r="B3" s="61" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="61"/>
       <c r="D3" s="61"/>
       <c r="E3" s="61"/>
       <c r="F3" s="61"/>
       <c r="G3" s="61"/>
       <c r="H3" s="61"/>
       <c r="I3" s="61"/>
       <c r="J3" s="61"/>
       <c r="K3" s="61"/>
       <c r="L3" s="61"/>
       <c r="M3" s="61"/>
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
@@ -2531,51 +2531,53 @@
       </c>
       <c r="Z7" s="24">
         <v>12644.7</v>
       </c>
       <c r="AA7" s="19">
         <v>26802.6</v>
       </c>
       <c r="AB7" s="19">
         <v>45525.2</v>
       </c>
       <c r="AC7" s="19">
         <v>68084.7</v>
       </c>
       <c r="AD7" s="19">
         <v>93408.9</v>
       </c>
       <c r="AE7" s="19">
         <v>125540.3</v>
       </c>
       <c r="AF7" s="19">
         <v>154934</v>
       </c>
       <c r="AG7" s="19">
         <v>182117.5</v>
       </c>
-      <c r="AH7" s="22"/>
+      <c r="AH7" s="19">
+        <v>203165.9</v>
+      </c>
       <c r="AI7" s="19"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="19"/>
     </row>
     <row r="8" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A8" s="20" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="19">
         <v>133.80000000000001</v>
       </c>
       <c r="C8" s="19">
         <v>264</v>
       </c>
       <c r="D8" s="19">
         <v>541.9</v>
       </c>
       <c r="E8" s="22">
         <v>843.5</v>
       </c>
       <c r="F8" s="23">
         <v>1267.0999999999999</v>
       </c>
       <c r="G8" s="22">
         <v>1455.4</v>
@@ -2636,51 +2638,53 @@
       </c>
       <c r="Z8" s="24">
         <v>97.2</v>
       </c>
       <c r="AA8" s="19">
         <v>213.4</v>
       </c>
       <c r="AB8" s="19">
         <v>381</v>
       </c>
       <c r="AC8" s="19">
         <v>555.79999999999995</v>
       </c>
       <c r="AD8" s="19">
         <v>795.8</v>
       </c>
       <c r="AE8" s="19">
         <v>1029.8</v>
       </c>
       <c r="AF8" s="19">
         <v>1359.3</v>
       </c>
       <c r="AG8" s="19">
         <v>1653.4</v>
       </c>
-      <c r="AH8" s="22"/>
+      <c r="AH8" s="19">
+        <v>1973.4</v>
+      </c>
       <c r="AI8" s="19"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="19"/>
     </row>
     <row r="9" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A9" s="20" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="19">
         <v>303.3</v>
       </c>
       <c r="C9" s="19">
         <v>570</v>
       </c>
       <c r="D9" s="19">
         <v>924.9</v>
       </c>
       <c r="E9" s="22">
         <v>1301.5999999999999</v>
       </c>
       <c r="F9" s="23">
         <v>1921.9</v>
       </c>
       <c r="G9" s="22">
         <v>1746.1</v>
@@ -2741,51 +2745,53 @@
       </c>
       <c r="Z9" s="24">
         <v>283.7</v>
       </c>
       <c r="AA9" s="19">
         <v>477.2</v>
       </c>
       <c r="AB9" s="19">
         <v>785.8</v>
       </c>
       <c r="AC9" s="19">
         <v>1207.5999999999999</v>
       </c>
       <c r="AD9" s="19">
         <v>1822.1</v>
       </c>
       <c r="AE9" s="19">
         <v>2361.3000000000002</v>
       </c>
       <c r="AF9" s="19">
         <v>2778</v>
       </c>
       <c r="AG9" s="19">
         <v>3105.9</v>
       </c>
-      <c r="AH9" s="22"/>
+      <c r="AH9" s="19">
+        <v>3577.9</v>
+      </c>
       <c r="AI9" s="19"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="19"/>
     </row>
     <row r="10" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A10" s="20" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="19">
         <v>2871.5</v>
       </c>
       <c r="C10" s="19">
         <v>5789.5</v>
       </c>
       <c r="D10" s="19">
         <v>9097.7999999999993</v>
       </c>
       <c r="E10" s="22">
         <v>13028.5</v>
       </c>
       <c r="F10" s="23">
         <v>16630.900000000001</v>
       </c>
       <c r="G10" s="22">
         <v>20039.900000000001</v>
@@ -2846,51 +2852,53 @@
       </c>
       <c r="Z10" s="24">
         <v>2495.9</v>
       </c>
       <c r="AA10" s="19">
         <v>5110.5</v>
       </c>
       <c r="AB10" s="19">
         <v>8614.4</v>
       </c>
       <c r="AC10" s="19">
         <v>12515.9</v>
       </c>
       <c r="AD10" s="19">
         <v>16510.900000000001</v>
       </c>
       <c r="AE10" s="19">
         <v>21450.7</v>
       </c>
       <c r="AF10" s="19">
         <v>26446.799999999999</v>
       </c>
       <c r="AG10" s="19">
         <v>30973</v>
       </c>
-      <c r="AH10" s="22"/>
+      <c r="AH10" s="19">
+        <v>34935.599999999999</v>
+      </c>
       <c r="AI10" s="19"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="19"/>
     </row>
     <row r="11" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A11" s="20" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="19">
         <v>1837.3</v>
       </c>
       <c r="C11" s="19">
         <v>4465.2</v>
       </c>
       <c r="D11" s="19">
         <v>8317.7000000000007</v>
       </c>
       <c r="E11" s="22">
         <v>12808.5</v>
       </c>
       <c r="F11" s="23">
         <v>17362.3</v>
       </c>
       <c r="G11" s="22">
         <v>6930.9</v>
@@ -2951,51 +2959,53 @@
       </c>
       <c r="Z11" s="24">
         <v>596.79999999999995</v>
       </c>
       <c r="AA11" s="19">
         <v>1454.7</v>
       </c>
       <c r="AB11" s="19">
         <v>2706.9</v>
       </c>
       <c r="AC11" s="19">
         <v>4163.5</v>
       </c>
       <c r="AD11" s="19">
         <v>5620.9</v>
       </c>
       <c r="AE11" s="19">
         <v>7450.3</v>
       </c>
       <c r="AF11" s="19">
         <v>9655.6</v>
       </c>
       <c r="AG11" s="19">
         <v>11147.7</v>
       </c>
-      <c r="AH11" s="22"/>
+      <c r="AH11" s="19">
+        <v>12554.8</v>
+      </c>
       <c r="AI11" s="19"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
     </row>
     <row r="12" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A12" s="20" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="19">
         <v>1308.2</v>
       </c>
       <c r="C12" s="19">
         <v>2650.8</v>
       </c>
       <c r="D12" s="19">
         <v>4364.3999999999996</v>
       </c>
       <c r="E12" s="22">
         <v>5954.2</v>
       </c>
       <c r="F12" s="23">
         <v>7984.8</v>
       </c>
       <c r="G12" s="22">
         <v>5974.6</v>
@@ -3056,51 +3066,53 @@
       </c>
       <c r="Z12" s="24">
         <v>803.6</v>
       </c>
       <c r="AA12" s="19">
         <v>1628.4</v>
       </c>
       <c r="AB12" s="19">
         <v>2929.4</v>
       </c>
       <c r="AC12" s="19">
         <v>4164.3999999999996</v>
       </c>
       <c r="AD12" s="19">
         <v>5928.7</v>
       </c>
       <c r="AE12" s="19">
         <v>8069.7</v>
       </c>
       <c r="AF12" s="19">
         <v>10117.700000000001</v>
       </c>
       <c r="AG12" s="19">
         <v>12035.5</v>
       </c>
-      <c r="AH12" s="22"/>
+      <c r="AH12" s="19">
+        <v>13648.5</v>
+      </c>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="19"/>
     </row>
     <row r="13" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A13" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="19">
         <v>1608.9</v>
       </c>
       <c r="C13" s="19">
         <v>3263.2</v>
       </c>
       <c r="D13" s="19">
         <v>5411</v>
       </c>
       <c r="E13" s="22">
         <v>9340.7999999999993</v>
       </c>
       <c r="F13" s="23">
         <v>14378.1</v>
       </c>
       <c r="G13" s="22">
         <v>7379.2</v>
@@ -3161,51 +3173,53 @@
       </c>
       <c r="Z13" s="24">
         <v>1309.8</v>
       </c>
       <c r="AA13" s="19">
         <v>1821.1</v>
       </c>
       <c r="AB13" s="19">
         <v>2583.6</v>
       </c>
       <c r="AC13" s="19">
         <v>4595</v>
       </c>
       <c r="AD13" s="19">
         <v>6110</v>
       </c>
       <c r="AE13" s="19">
         <v>8624.2000000000007</v>
       </c>
       <c r="AF13" s="19">
         <v>11812.1</v>
       </c>
       <c r="AG13" s="19">
         <v>13752.2</v>
       </c>
-      <c r="AH13" s="22"/>
+      <c r="AH13" s="19">
+        <v>15535</v>
+      </c>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="19"/>
     </row>
     <row r="14" spans="1:37" s="12" customFormat="1" ht="13.5" customHeight="1">
       <c r="A14" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="19">
         <v>876.3</v>
       </c>
       <c r="C14" s="19">
         <v>1926.9</v>
       </c>
       <c r="D14" s="19">
         <v>3287.7</v>
       </c>
       <c r="E14" s="22">
         <v>4781.8</v>
       </c>
       <c r="F14" s="23">
         <v>6248.2</v>
       </c>
       <c r="G14" s="22">
         <v>5453.1</v>
@@ -3266,51 +3280,53 @@
       </c>
       <c r="Z14" s="24">
         <v>602</v>
       </c>
       <c r="AA14" s="19">
         <v>1175.0999999999999</v>
       </c>
       <c r="AB14" s="19">
         <v>2350.1</v>
       </c>
       <c r="AC14" s="19">
         <v>3530.6</v>
       </c>
       <c r="AD14" s="19">
         <v>4834.5</v>
       </c>
       <c r="AE14" s="19">
         <v>7470.2</v>
       </c>
       <c r="AF14" s="19">
         <v>8527</v>
       </c>
       <c r="AG14" s="19">
         <v>9677.5</v>
       </c>
-      <c r="AH14" s="22"/>
+      <c r="AH14" s="19">
+        <v>10747.7</v>
+      </c>
       <c r="AI14" s="19"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="19"/>
     </row>
     <row r="15" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A15" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="19">
         <v>1196.5</v>
       </c>
       <c r="C15" s="19">
         <v>2443.1</v>
       </c>
       <c r="D15" s="19">
         <v>4543.7</v>
       </c>
       <c r="E15" s="22">
         <v>7400.2</v>
       </c>
       <c r="F15" s="23">
         <v>11949</v>
       </c>
       <c r="G15" s="22">
         <v>3744.3</v>
@@ -3371,51 +3387,53 @@
       </c>
       <c r="Z15" s="24">
         <v>402.6</v>
       </c>
       <c r="AA15" s="19">
         <v>681.6</v>
       </c>
       <c r="AB15" s="19">
         <v>1176.5</v>
       </c>
       <c r="AC15" s="19">
         <v>1818.9</v>
       </c>
       <c r="AD15" s="19">
         <v>3174.9</v>
       </c>
       <c r="AE15" s="19">
         <v>5103.2</v>
       </c>
       <c r="AF15" s="19">
         <v>7155.5</v>
       </c>
       <c r="AG15" s="19">
         <v>8326.1</v>
       </c>
-      <c r="AH15" s="22"/>
+      <c r="AH15" s="19">
+        <v>9322.2999999999993</v>
+      </c>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="19"/>
     </row>
     <row r="16" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A16" s="21" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="19">
         <v>643</v>
       </c>
       <c r="C16" s="19">
         <v>1489.9</v>
       </c>
       <c r="D16" s="19">
         <v>2421.5</v>
       </c>
       <c r="E16" s="22">
         <v>3480.7</v>
       </c>
       <c r="F16" s="23">
         <v>4780.2</v>
       </c>
       <c r="G16" s="22">
         <v>2454.5</v>
@@ -3476,51 +3494,53 @@
       </c>
       <c r="Z16" s="24">
         <v>203.3</v>
       </c>
       <c r="AA16" s="19">
         <v>481</v>
       </c>
       <c r="AB16" s="19">
         <v>782.3</v>
       </c>
       <c r="AC16" s="19">
         <v>1157.9000000000001</v>
       </c>
       <c r="AD16" s="19">
         <v>1673.3</v>
       </c>
       <c r="AE16" s="19">
         <v>2912.1</v>
       </c>
       <c r="AF16" s="19">
         <v>3560.3</v>
       </c>
       <c r="AG16" s="19">
         <v>3997.3</v>
       </c>
-      <c r="AH16" s="22"/>
+      <c r="AH16" s="19">
+        <v>4551</v>
+      </c>
       <c r="AI16" s="19"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="19"/>
     </row>
     <row r="17" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A17" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="19">
         <v>240.4</v>
       </c>
       <c r="C17" s="19">
         <v>1103</v>
       </c>
       <c r="D17" s="19">
         <v>5149.7</v>
       </c>
       <c r="E17" s="22">
         <v>11596.2</v>
       </c>
       <c r="F17" s="23">
         <v>17221.400000000001</v>
       </c>
       <c r="G17" s="22">
         <v>8417.5</v>
@@ -3581,51 +3601,53 @@
       </c>
       <c r="Z17" s="24">
         <v>233.2</v>
       </c>
       <c r="AA17" s="19">
         <v>1050.8</v>
       </c>
       <c r="AB17" s="19">
         <v>2305.1</v>
       </c>
       <c r="AC17" s="19">
         <v>4254.8</v>
       </c>
       <c r="AD17" s="19">
         <v>6043.1</v>
       </c>
       <c r="AE17" s="19">
         <v>9657.1</v>
       </c>
       <c r="AF17" s="19">
         <v>13071.1</v>
       </c>
       <c r="AG17" s="19">
         <v>16355</v>
       </c>
-      <c r="AH17" s="22"/>
+      <c r="AH17" s="19">
+        <v>18393.3</v>
+      </c>
       <c r="AI17" s="19"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="19"/>
     </row>
     <row r="18" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A18" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="19">
         <v>3072.4</v>
       </c>
       <c r="C18" s="19">
         <v>6850.6</v>
       </c>
       <c r="D18" s="19">
         <v>11414</v>
       </c>
       <c r="E18" s="22">
         <v>16611.2</v>
       </c>
       <c r="F18" s="23">
         <v>24369.4</v>
       </c>
       <c r="G18" s="22">
         <v>15967.8</v>
@@ -3686,51 +3708,53 @@
       </c>
       <c r="Z18" s="24">
         <v>1708.6</v>
       </c>
       <c r="AA18" s="19">
         <v>4607.6000000000004</v>
       </c>
       <c r="AB18" s="19">
         <v>8124.5</v>
       </c>
       <c r="AC18" s="19">
         <v>11806.7</v>
       </c>
       <c r="AD18" s="19">
         <v>17246.900000000001</v>
       </c>
       <c r="AE18" s="19">
         <v>21290.1</v>
       </c>
       <c r="AF18" s="19">
         <v>25575.3</v>
       </c>
       <c r="AG18" s="19">
         <v>31078.1</v>
       </c>
-      <c r="AH18" s="22"/>
+      <c r="AH18" s="19">
+        <v>33267.699999999997</v>
+      </c>
       <c r="AI18" s="19"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="19"/>
     </row>
     <row r="19" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A19" s="20" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="19">
         <v>1064.0999999999999</v>
       </c>
       <c r="C19" s="19">
         <v>2304.6999999999998</v>
       </c>
       <c r="D19" s="19">
         <v>3860.1</v>
       </c>
       <c r="E19" s="22">
         <v>5545.9</v>
       </c>
       <c r="F19" s="23">
         <v>7623</v>
       </c>
       <c r="G19" s="22">
         <v>3923.8</v>
@@ -3791,51 +3815,53 @@
       </c>
       <c r="Z19" s="24">
         <v>879.3</v>
       </c>
       <c r="AA19" s="19">
         <v>1611.7</v>
       </c>
       <c r="AB19" s="19">
         <v>2419.6999999999998</v>
       </c>
       <c r="AC19" s="19">
         <v>3529.8</v>
       </c>
       <c r="AD19" s="19">
         <v>4901.1000000000004</v>
       </c>
       <c r="AE19" s="19">
         <v>6577.1</v>
       </c>
       <c r="AF19" s="19">
         <v>7365.8</v>
       </c>
       <c r="AG19" s="19">
         <v>8279.6</v>
       </c>
-      <c r="AH19" s="22"/>
+      <c r="AH19" s="19">
+        <v>9263.6</v>
+      </c>
       <c r="AI19" s="19"/>
       <c r="AJ19" s="19"/>
       <c r="AK19" s="19"/>
     </row>
     <row r="20" spans="1:37" s="12" customFormat="1" ht="11.25">
       <c r="A20" s="20" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="19">
         <v>2975.3</v>
       </c>
       <c r="C20" s="19">
         <v>5848.3</v>
       </c>
       <c r="D20" s="19">
         <v>9080.1</v>
       </c>
       <c r="E20" s="22">
         <v>12563.1</v>
       </c>
       <c r="F20" s="23">
         <v>16978.3</v>
       </c>
       <c r="G20" s="22">
         <v>18162.5</v>
@@ -3896,51 +3922,53 @@
       </c>
       <c r="Z20" s="24">
         <v>3028.7</v>
       </c>
       <c r="AA20" s="19">
         <v>6489.6</v>
       </c>
       <c r="AB20" s="19">
         <v>10366.200000000001</v>
       </c>
       <c r="AC20" s="19">
         <v>14784</v>
       </c>
       <c r="AD20" s="19">
         <v>18746.900000000001</v>
       </c>
       <c r="AE20" s="19">
         <v>23544.7</v>
       </c>
       <c r="AF20" s="19">
         <v>27509.8</v>
       </c>
       <c r="AG20" s="19">
         <v>31736.400000000001</v>
       </c>
-      <c r="AH20" s="22"/>
+      <c r="AH20" s="19">
+        <v>35395.9</v>
+      </c>
       <c r="AI20" s="19"/>
       <c r="AJ20" s="19"/>
       <c r="AK20" s="19"/>
     </row>
     <row r="21" spans="1:37" s="12" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="Z5:AK5"/>
     <mergeCell ref="B3:AK3"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="N5:Y5"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>