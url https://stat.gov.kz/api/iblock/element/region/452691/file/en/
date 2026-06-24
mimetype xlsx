--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -47,176 +47,165 @@
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Boys</t>
   </si>
   <si>
     <t>Girls</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data for 2000-2017 for the South Kazakhstan region.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...46 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -253,105 +242,106 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -620,882 +610,906 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:Y14"/>
+  <dimension ref="A4:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Y6" sqref="Y6"/>
+      <selection activeCell="Y9" sqref="Y9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="29.42578125" customWidth="1"/>
-    <col min="13" max="13" width="10.28515625" customWidth="1"/>
+    <col min="1" max="1" width="29.42578125" style="4" customWidth="1"/>
+    <col min="2" max="12" width="9.140625" style="4"/>
+    <col min="13" max="13" width="10.28515625" style="4" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:25">
-      <c r="A4" s="16" t="s">
+    <row r="4" spans="1:26">
+      <c r="A4" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="16"/>
-[...62 lines deleted...]
-      <c r="Y6" s="9" t="s">
+      <c r="B4" s="10"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="10"/>
+      <c r="L4" s="10"/>
+      <c r="M4" s="10"/>
+      <c r="N4" s="10"/>
+      <c r="O4" s="10"/>
+      <c r="P4" s="10"/>
+      <c r="Q4" s="10"/>
+      <c r="R4" s="10"/>
+      <c r="S4" s="10"/>
+      <c r="T4" s="10"/>
+      <c r="U4" s="10"/>
+      <c r="V4" s="10"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="11"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="11"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="11"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="11"/>
+      <c r="S6" s="11"/>
+      <c r="Z6" s="12" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:25" s="5" customFormat="1" ht="15.75" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="3">
+    <row r="7" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="13"/>
+      <c r="B7" s="1">
         <v>2000</v>
       </c>
-      <c r="C7" s="4">
+      <c r="C7" s="14">
         <v>2001</v>
       </c>
-      <c r="D7" s="4">
+      <c r="D7" s="14">
         <v>2002</v>
       </c>
-      <c r="E7" s="4">
+      <c r="E7" s="14">
         <v>2003</v>
       </c>
-      <c r="F7" s="4">
+      <c r="F7" s="14">
         <v>2004</v>
       </c>
-      <c r="G7" s="4">
+      <c r="G7" s="14">
         <v>2005</v>
       </c>
-      <c r="H7" s="4">
+      <c r="H7" s="14">
         <v>2006</v>
       </c>
-      <c r="I7" s="4">
+      <c r="I7" s="14">
         <v>2007</v>
       </c>
-      <c r="J7" s="4">
+      <c r="J7" s="14">
         <v>2008</v>
       </c>
-      <c r="K7" s="4">
+      <c r="K7" s="14">
         <v>2009</v>
       </c>
-      <c r="L7" s="4">
+      <c r="L7" s="14">
         <v>2010</v>
       </c>
-      <c r="M7" s="4">
+      <c r="M7" s="14">
         <v>2011</v>
       </c>
-      <c r="N7" s="4">
+      <c r="N7" s="14">
         <v>2012</v>
       </c>
-      <c r="O7" s="4">
+      <c r="O7" s="14">
         <v>2013</v>
       </c>
-      <c r="P7" s="4">
+      <c r="P7" s="14">
         <v>2014</v>
       </c>
-      <c r="Q7" s="4">
+      <c r="Q7" s="14">
         <v>2015</v>
       </c>
-      <c r="R7" s="4">
+      <c r="R7" s="14">
         <v>2016</v>
       </c>
-      <c r="S7" s="4">
+      <c r="S7" s="14">
         <v>2017</v>
       </c>
-      <c r="T7" s="4">
+      <c r="T7" s="14">
         <v>2018</v>
       </c>
-      <c r="U7" s="4">
+      <c r="U7" s="14">
         <v>2019</v>
       </c>
-      <c r="V7" s="3">
+      <c r="V7" s="1">
         <v>2020</v>
       </c>
-      <c r="W7" s="3">
+      <c r="W7" s="1">
         <v>2021</v>
       </c>
-      <c r="X7" s="3">
+      <c r="X7" s="1">
         <v>2022</v>
       </c>
-      <c r="Y7" s="3">
+      <c r="Y7" s="1">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="Z7" s="1">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="17"/>
-[...22 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B8" s="15"/>
+      <c r="C8" s="15"/>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="15"/>
+      <c r="O8" s="15"/>
+      <c r="P8" s="15"/>
+      <c r="Q8" s="15"/>
+      <c r="R8" s="15"/>
+      <c r="S8" s="15"/>
+      <c r="T8" s="15"/>
+      <c r="U8" s="15"/>
+      <c r="V8" s="15"/>
+    </row>
+    <row r="9" spans="1:26" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="3">
         <v>88.89</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="3">
         <v>88.91</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="3">
         <v>92.01</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="3">
         <v>94.13</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="3">
         <v>95.68</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="3">
         <v>96.74</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="3">
         <v>97.13</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="3">
         <v>97.03</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="3">
         <v>98.37</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="3">
         <v>101.37</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="3">
         <v>97.03</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="3">
         <v>99.24</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="3">
         <v>100.19</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="3">
         <v>100.81</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="3">
         <v>103.31</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="3">
         <v>102.79</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="3">
         <v>104.03</v>
       </c>
-      <c r="S9" s="10">
+      <c r="S9" s="3">
         <v>103.88</v>
       </c>
-      <c r="T9" s="10">
+      <c r="T9" s="3">
         <v>105.14</v>
       </c>
-      <c r="U9" s="10">
+      <c r="U9" s="3">
         <v>105.5</v>
       </c>
-      <c r="V9" s="10">
+      <c r="V9" s="3">
         <v>108.48</v>
       </c>
-      <c r="W9" s="20">
+      <c r="W9" s="6">
         <v>108.73</v>
       </c>
-      <c r="X9" s="10">
+      <c r="X9" s="3">
         <v>103.89</v>
       </c>
-      <c r="Y9" s="10">
+      <c r="Y9" s="3">
         <v>105.43101581113277</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="18" t="s">
+      <c r="Z9" s="3">
+        <v>106.47216792241558</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="18"/>
-[...22 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8"/>
+      <c r="P10" s="8"/>
+      <c r="Q10" s="8"/>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="8"/>
+      <c r="U10" s="8"/>
+      <c r="V10" s="8"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="10">
+      <c r="B11" s="3">
         <v>88.09</v>
       </c>
-      <c r="C11" s="10">
+      <c r="C11" s="3">
         <v>88.25</v>
       </c>
-      <c r="D11" s="10">
+      <c r="D11" s="3">
         <v>91.69</v>
       </c>
-      <c r="E11" s="10">
+      <c r="E11" s="3">
         <v>93.86</v>
       </c>
-      <c r="F11" s="10">
+      <c r="F11" s="3">
         <v>95.07</v>
       </c>
-      <c r="G11" s="10">
+      <c r="G11" s="3">
         <v>96.29</v>
       </c>
-      <c r="H11" s="10">
+      <c r="H11" s="3">
         <v>96.88</v>
       </c>
-      <c r="I11" s="10">
+      <c r="I11" s="3">
         <v>96.42</v>
       </c>
-      <c r="J11" s="10">
+      <c r="J11" s="3">
         <v>97.35</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="3">
         <v>100.77</v>
       </c>
-      <c r="L11" s="10">
+      <c r="L11" s="3">
         <v>96.06</v>
       </c>
-      <c r="M11" s="10">
+      <c r="M11" s="3">
         <v>96.51</v>
       </c>
-      <c r="N11" s="10">
+      <c r="N11" s="3">
         <v>99.57</v>
       </c>
-      <c r="O11" s="10">
+      <c r="O11" s="3">
         <v>99.67</v>
       </c>
-      <c r="P11" s="10">
+      <c r="P11" s="3">
         <v>102.34</v>
       </c>
-      <c r="Q11" s="10">
+      <c r="Q11" s="3">
         <v>101.4</v>
       </c>
-      <c r="R11" s="10">
+      <c r="R11" s="3">
         <v>102.99</v>
       </c>
-      <c r="S11" s="10">
+      <c r="S11" s="3">
         <v>102.73</v>
       </c>
-      <c r="T11" s="10">
+      <c r="T11" s="3">
         <v>103.83</v>
       </c>
-      <c r="U11" s="10">
+      <c r="U11" s="3">
         <v>104.57</v>
       </c>
-      <c r="V11" s="10">
+      <c r="V11" s="3">
         <v>107.83</v>
       </c>
-      <c r="W11" s="20">
+      <c r="W11" s="6">
         <v>108.09</v>
       </c>
-      <c r="X11" s="10">
+      <c r="X11" s="3">
         <v>103.19</v>
       </c>
-      <c r="Y11" s="10">
+      <c r="Y11" s="3">
         <v>104.63258478812583</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="18" t="s">
+      <c r="Z11" s="3">
+        <v>105.77792602475724</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B12" s="18"/>
-[...22 lines deleted...]
-      <c r="A13" s="8" t="s">
+      <c r="B12" s="8"/>
+      <c r="C12" s="8"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8"/>
+      <c r="P12" s="8"/>
+      <c r="Q12" s="8"/>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="8"/>
+      <c r="U12" s="8"/>
+      <c r="V12" s="8"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="11">
+      <c r="B13" s="5">
         <v>89.72</v>
       </c>
-      <c r="C13" s="11">
+      <c r="C13" s="5">
         <v>89.6</v>
       </c>
-      <c r="D13" s="11">
+      <c r="D13" s="5">
         <v>92.35</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13" s="5">
         <v>94.4</v>
       </c>
-      <c r="F13" s="11">
+      <c r="F13" s="5">
         <v>96.32</v>
       </c>
-      <c r="G13" s="11">
+      <c r="G13" s="5">
         <v>97.21</v>
       </c>
-      <c r="H13" s="11">
+      <c r="H13" s="5">
         <v>97.39</v>
       </c>
-      <c r="I13" s="11">
+      <c r="I13" s="5">
         <v>97.66</v>
       </c>
-      <c r="J13" s="11">
+      <c r="J13" s="5">
         <v>99.43</v>
       </c>
-      <c r="K13" s="11">
+      <c r="K13" s="5">
         <v>101.99</v>
       </c>
-      <c r="L13" s="11">
+      <c r="L13" s="5">
         <v>117.66</v>
       </c>
-      <c r="M13" s="11">
+      <c r="M13" s="5">
         <v>100.26</v>
       </c>
-      <c r="N13" s="11">
+      <c r="N13" s="5">
         <v>100.84</v>
       </c>
-      <c r="O13" s="11">
+      <c r="O13" s="5">
         <v>102</v>
       </c>
-      <c r="P13" s="11">
+      <c r="P13" s="5">
         <v>104.32</v>
       </c>
-      <c r="Q13" s="11">
+      <c r="Q13" s="5">
         <v>104.25</v>
       </c>
-      <c r="R13" s="11">
+      <c r="R13" s="5">
         <v>105.13</v>
       </c>
-      <c r="S13" s="11">
+      <c r="S13" s="5">
         <v>105.09</v>
       </c>
-      <c r="T13" s="11">
+      <c r="T13" s="5">
         <v>106.52</v>
       </c>
-      <c r="U13" s="11">
+      <c r="U13" s="5">
         <v>106.49</v>
       </c>
-      <c r="V13" s="11">
+      <c r="V13" s="5">
         <v>109.16</v>
       </c>
-      <c r="W13" s="21">
+      <c r="W13" s="7">
         <v>109.41</v>
       </c>
-      <c r="X13" s="11">
+      <c r="X13" s="5">
         <v>104.63</v>
       </c>
-      <c r="Y13" s="11">
+      <c r="Y13" s="5">
         <v>106.26891570154552</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="15" t="s">
+      <c r="Z13" s="5">
+        <v>107.20078571706406</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="9" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:V4"/>
     <mergeCell ref="A8:V8"/>
     <mergeCell ref="A10:V10"/>
     <mergeCell ref="A12:V12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:Y12"/>
+  <dimension ref="A5:Z12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E23" sqref="E23"/>
+      <selection activeCell="E11" sqref="E11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="27.28515625" customWidth="1"/>
+    <col min="1" max="1" width="27.28515625" style="4" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:25">
-      <c r="A5" s="16" t="s">
+    <row r="5" spans="1:26">
+      <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="16"/>
-[...43 lines deleted...]
-      <c r="Y6" s="13" t="s">
+      <c r="B5" s="10"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="10"/>
+      <c r="L5" s="10"/>
+      <c r="M5" s="10"/>
+      <c r="N5" s="10"/>
+      <c r="O5" s="10"/>
+      <c r="P5" s="10"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="10"/>
+      <c r="S5" s="10"/>
+      <c r="T5" s="10"/>
+      <c r="U5" s="10"/>
+      <c r="V5" s="10"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="19"/>
+      <c r="B6" s="19"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="19"/>
+      <c r="J6" s="19"/>
+      <c r="K6" s="19"/>
+      <c r="L6" s="19"/>
+      <c r="M6" s="19"/>
+      <c r="N6" s="19"/>
+      <c r="O6" s="19"/>
+      <c r="P6" s="19"/>
+      <c r="Q6" s="19"/>
+      <c r="R6" s="19"/>
+      <c r="S6" s="19"/>
+      <c r="T6" s="19"/>
+      <c r="U6" s="19"/>
+      <c r="Z6" s="20" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
-[...1 lines deleted...]
-      <c r="B7" s="4">
+    <row r="7" spans="1:26">
+      <c r="A7" s="13"/>
+      <c r="B7" s="14">
         <v>2000</v>
       </c>
-      <c r="C7" s="4">
+      <c r="C7" s="14">
         <v>2001</v>
       </c>
-      <c r="D7" s="4">
+      <c r="D7" s="14">
         <v>2002</v>
       </c>
-      <c r="E7" s="4">
+      <c r="E7" s="14">
         <v>2003</v>
       </c>
-      <c r="F7" s="4">
+      <c r="F7" s="14">
         <v>2004</v>
       </c>
-      <c r="G7" s="4">
+      <c r="G7" s="14">
         <v>2005</v>
       </c>
-      <c r="H7" s="4">
+      <c r="H7" s="14">
         <v>2006</v>
       </c>
-      <c r="I7" s="4">
+      <c r="I7" s="14">
         <v>2007</v>
       </c>
-      <c r="J7" s="4">
+      <c r="J7" s="14">
         <v>2008</v>
       </c>
-      <c r="K7" s="4">
+      <c r="K7" s="14">
         <v>2009</v>
       </c>
-      <c r="L7" s="4">
+      <c r="L7" s="14">
         <v>2010</v>
       </c>
-      <c r="M7" s="4">
+      <c r="M7" s="14">
         <v>2011</v>
       </c>
-      <c r="N7" s="4">
+      <c r="N7" s="14">
         <v>2012</v>
       </c>
-      <c r="O7" s="4">
+      <c r="O7" s="14">
         <v>2013</v>
       </c>
-      <c r="P7" s="4">
+      <c r="P7" s="14">
         <v>2014</v>
       </c>
-      <c r="Q7" s="4">
+      <c r="Q7" s="14">
         <v>2015</v>
       </c>
-      <c r="R7" s="4">
+      <c r="R7" s="14">
         <v>2016</v>
       </c>
-      <c r="S7" s="4">
+      <c r="S7" s="14">
         <v>2017</v>
       </c>
-      <c r="T7" s="4">
+      <c r="T7" s="14">
         <v>2018</v>
       </c>
-      <c r="U7" s="4">
+      <c r="U7" s="14">
         <v>2019</v>
       </c>
-      <c r="V7" s="3">
+      <c r="V7" s="1">
         <v>2020</v>
       </c>
-      <c r="W7" s="3">
+      <c r="W7" s="1">
         <v>2021</v>
       </c>
-      <c r="X7" s="3">
+      <c r="X7" s="1">
         <v>2022</v>
       </c>
-      <c r="Y7" s="3">
+      <c r="Y7" s="1">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="Z7" s="1">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="19"/>
-[...22 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="B8" s="21"/>
+      <c r="C8" s="21"/>
+      <c r="D8" s="21"/>
+      <c r="E8" s="21"/>
+      <c r="F8" s="21"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="21"/>
+      <c r="P8" s="21"/>
+      <c r="Q8" s="21"/>
+      <c r="R8" s="21"/>
+      <c r="S8" s="21"/>
+      <c r="T8" s="21"/>
+      <c r="U8" s="21"/>
+      <c r="V8" s="21"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="10">
+      <c r="B9" s="3">
         <v>101.84</v>
       </c>
-      <c r="C9" s="10">
+      <c r="C9" s="3">
         <v>81.96</v>
       </c>
-      <c r="D9" s="10">
+      <c r="D9" s="3">
         <v>107.27</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="3">
         <v>111.8</v>
       </c>
-      <c r="F9" s="10">
+      <c r="F9" s="3">
         <v>117.35</v>
       </c>
-      <c r="G9" s="10">
+      <c r="G9" s="3">
         <v>124.33</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H9" s="3">
         <v>130.06</v>
       </c>
-      <c r="I9" s="10">
+      <c r="I9" s="3">
         <v>171.78</v>
       </c>
-      <c r="J9" s="10">
+      <c r="J9" s="3">
         <v>173.38</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="3">
         <v>134.12</v>
       </c>
-      <c r="L9" s="10">
+      <c r="L9" s="3">
         <v>122.55</v>
       </c>
-      <c r="M9" s="10">
+      <c r="M9" s="3">
         <v>124.97</v>
       </c>
-      <c r="N9" s="10">
+      <c r="N9" s="3">
         <v>126.18</v>
       </c>
-      <c r="O9" s="10">
+      <c r="O9" s="3">
         <v>129.99</v>
       </c>
-      <c r="P9" s="10">
+      <c r="P9" s="3">
         <v>126.5</v>
       </c>
-      <c r="Q9" s="10">
+      <c r="Q9" s="3">
         <v>127.69</v>
       </c>
-      <c r="R9" s="10">
+      <c r="R9" s="3">
         <v>129.35</v>
       </c>
-      <c r="S9" s="10">
+      <c r="S9" s="3">
         <v>131.12</v>
       </c>
-      <c r="T9" s="10">
+      <c r="T9" s="3">
         <v>135.11000000000001</v>
       </c>
-      <c r="U9" s="10">
+      <c r="U9" s="3">
         <v>137.12</v>
       </c>
-      <c r="V9" s="10">
+      <c r="V9" s="3">
         <v>138.13</v>
       </c>
-      <c r="W9" s="20">
+      <c r="W9" s="6">
         <v>135.94</v>
       </c>
       <c r="X9" s="22">
         <v>124.59</v>
       </c>
       <c r="Y9" s="22">
         <v>127.23931060789957</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="18" t="s">
+      <c r="Z9" s="6">
+        <v>176.37055837563452</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="18"/>
-[...22 lines deleted...]
-      <c r="A11" s="8" t="s">
+      <c r="B10" s="8"/>
+      <c r="C10" s="8"/>
+      <c r="D10" s="8"/>
+      <c r="E10" s="8"/>
+      <c r="F10" s="8"/>
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="8"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8"/>
+      <c r="P10" s="8"/>
+      <c r="Q10" s="8"/>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="8"/>
+      <c r="U10" s="8"/>
+      <c r="V10" s="8"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="23">
         <v>83.95</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="23">
         <v>91.57</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="23">
         <v>86.15</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="23">
         <v>87.34</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="23">
         <v>87.4</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="23">
         <v>86.3</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="23">
         <v>84.81</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="23">
         <v>77.53</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="23">
         <v>79.16</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="23">
         <v>92.56</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="23">
         <v>89.8</v>
       </c>
-      <c r="M11" s="14">
+      <c r="M11" s="23">
         <v>91.97</v>
       </c>
-      <c r="N11" s="14">
+      <c r="N11" s="23">
         <v>92.93</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="23">
         <v>92.71</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="23">
         <v>96.52</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="23">
         <v>95.51</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="23">
         <v>96.74</v>
       </c>
-      <c r="S11" s="14">
+      <c r="S11" s="23">
         <v>96.42</v>
       </c>
-      <c r="T11" s="14">
+      <c r="T11" s="23">
         <v>97.22</v>
       </c>
-      <c r="U11" s="14">
+      <c r="U11" s="23">
         <v>97.42</v>
       </c>
-      <c r="V11" s="14">
+      <c r="V11" s="23">
         <v>100.75</v>
       </c>
-      <c r="W11" s="21">
+      <c r="W11" s="7">
         <v>101.49</v>
       </c>
-      <c r="X11" s="11">
+      <c r="X11" s="5">
         <v>99.55</v>
       </c>
-      <c r="Y11" s="11">
+      <c r="Y11" s="5">
         <v>101.82317811268365</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="15" t="s">
+      <c r="Z11" s="7">
+        <v>91.099113459690813</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="9" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:V8"/>
     <mergeCell ref="A5:V5"/>
     <mergeCell ref="A10:V10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>