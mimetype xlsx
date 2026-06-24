--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -41,51 +41,51 @@
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">girls!$A$2:$T$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">total!$A$3:$T$4</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="W11" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="44">
   <si>
     <t>2000/01</t>
   </si>
   <si>
     <t>2001/02</t>
   </si>
   <si>
     <t>2002/03</t>
   </si>
   <si>
     <t>2003/04</t>
   </si>
   <si>
     <t>2004/05</t>
   </si>
   <si>
     <t>2005/06</t>
   </si>
   <si>
     <t>2006/07</t>
   </si>
   <si>
     <t>2007/08</t>
   </si>
   <si>
@@ -113,464 +113,379 @@
     <t>2016/17</t>
   </si>
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>2014/15</t>
   </si>
   <si>
     <t>2019/20</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>2020/21</t>
   </si>
   <si>
     <t>2021/22</t>
   </si>
   <si>
     <t>person</t>
+  </si>
+  <si>
+    <t>Number of daytime general education schools</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   Number of evening general education schools</t>
+  </si>
+  <si>
+    <t>Almaty</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Urban population</t>
+  </si>
+  <si>
+    <t>Rural population</t>
+  </si>
+  <si>
+    <t>2022/23</t>
+  </si>
+  <si>
+    <t>2023/24</t>
+  </si>
+  <si>
+    <t>2024/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">**Data for the region is calculated from 2022, due to the formation of regions in accordance with the Message of President of the Republik of Kazakhstan dated March 16, 2022 </t>
+  </si>
+  <si>
+    <t>2025/26</t>
   </si>
   <si>
     <r>
       <t>Number of students in secondary schools</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Until 2008 without evening general education schools</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>From 2014 the statistical observations OSH-1, OSH-5 is excluded from the plan of statistical work, now data is collected by The Ministry of healthcare and social development of the Republic of Kazakhstan</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data for 2000-2017 for the South Kazakhstan region.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Number of students- girls in secondary schools by type of locality</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>From 2014 the statistical observations OSH-1, OSH-5 is excluded from the plan of statistical work, now data is collected by The Ministry of healthcare and social development of the Republic of Kazakhstan</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Until 2008 without evening general education schools</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Number of students in secondary schools by type of locality</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
       </rPr>
       <t>1)</t>
     </r>
   </si>
   <si>
     <r>
       <t>Number of students-girls in secondary schools</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="11"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
-  </si>
-[...187 lines deleted...]
-    <t xml:space="preserve">**Data for the region is calculated from 2022, due to the formation of regions in accordance with the Message of President of the Republik of Kazakhstan dated March 16, 2022 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="23">
+  <fonts count="19">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...22 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...26 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...58 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -607,245 +522,236 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...27 lines deleted...]
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...98 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///A:\&#1059;&#1087;&#1088;&#1072;&#1074;&#1083;&#1077;&#1085;&#1080;&#1077;%20&#1089;&#1086;&#1094;&#1080;&#1072;&#1083;&#1100;&#1085;&#1086;&#1081;%20&#1080;%20&#1076;&#1077;&#1084;&#1086;&#1075;&#1088;&#1072;&#1092;&#1080;&#1095;&#1077;&#1089;&#1082;&#1086;&#1081;%20&#1089;&#1090;&#1072;&#1090;&#1080;&#1089;&#1090;&#1080;&#1082;&#1080;\&#1046;&#1072;&#1085;&#1072;&#1088;\&#1040;&#1076;&#1084;%20&#1076;&#1072;&#1085;&#1085;&#1099;&#1077;%20&#1052;&#1054;&#1053;\2021-2022\&#1054;&#1057;&#1054;\&#1055;&#1072;&#1089;&#1087;&#1086;&#1088;&#1090;&#1072;\&#1055;-1%20&#1054;&#1073;&#1097;&#1077;&#1077;%20&#1095;&#1080;&#1089;&#1083;&#1086;%20&#1096;&#1082;&#1086;&#1083;%20&#1080;%20&#1095;&#1080;&#1089;&#1083;&#1077;&#1085;&#1085;&#1086;&#1089;&#1090;&#1100;%20&#1091;&#1095;&#1072;&#1097;&#1080;&#1093;&#1089;&#1103;.xlsx" TargetMode="External"/></Relationships>
@@ -1180,146 +1086,146 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Z16"/>
+  <dimension ref="A2:AA16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="A11" sqref="A11:Z11"/>
+      <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="8.85546875" style="3"/>
+    <col min="1" max="1" width="26" style="8" customWidth="1"/>
+    <col min="2" max="21" width="8.85546875" style="8" customWidth="1"/>
+    <col min="22" max="23" width="8.85546875" style="9" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="8"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" ht="14.25" customHeight="1"/>
-[...76 lines deleted...]
-      <c r="Z6" s="32" t="s">
+    <row r="2" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="3" spans="1:27" s="11" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="10"/>
+      <c r="T3" s="10"/>
+      <c r="U3" s="10"/>
+      <c r="V3" s="10"/>
+    </row>
+    <row r="4" spans="1:27" ht="14.25" customHeight="1"/>
+    <row r="5" spans="1:27" s="15" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A5" s="12"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="13"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="13"/>
+      <c r="F5" s="13"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
+      <c r="M5" s="13"/>
+      <c r="N5" s="13"/>
+      <c r="O5" s="13"/>
+      <c r="P5" s="14"/>
+      <c r="Q5" s="14"/>
+      <c r="R5" s="13"/>
+      <c r="S5" s="13"/>
+      <c r="T5" s="13"/>
+      <c r="V5" s="9"/>
+      <c r="W5" s="9"/>
+    </row>
+    <row r="6" spans="1:27" ht="14.25" customHeight="1">
+      <c r="A6" s="16"/>
+      <c r="B6" s="16"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="16"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
+      <c r="K6" s="16"/>
+      <c r="L6" s="16"/>
+      <c r="M6" s="16"/>
+      <c r="N6" s="16"/>
+      <c r="O6" s="16"/>
+      <c r="P6" s="16"/>
+      <c r="Q6" s="16"/>
+      <c r="R6" s="16"/>
+      <c r="S6" s="16"/>
+      <c r="T6" s="16"/>
+      <c r="V6" s="17"/>
+      <c r="W6" s="15"/>
+      <c r="X6" s="15"/>
+      <c r="Y6" s="15"/>
+      <c r="AA6" s="17" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="22" customFormat="1" ht="14.25" customHeight="1">
+    <row r="7" spans="1:27" s="2" customFormat="1" ht="14.25" customHeight="1">
       <c r="A7" s="18"/>
       <c r="B7" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="19" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>7</v>
       </c>
@@ -1337,512 +1243,521 @@
       </c>
       <c r="N7" s="19" t="s">
         <v>12</v>
       </c>
       <c r="O7" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P7" s="20" t="s">
         <v>18</v>
       </c>
       <c r="Q7" s="19" t="s">
         <v>14</v>
       </c>
       <c r="R7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="S7" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T7" s="19" t="s">
         <v>17</v>
       </c>
       <c r="U7" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="V7" s="21" t="s">
+      <c r="V7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W7" s="21" t="s">
+      <c r="W7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X7" s="68" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="74" t="s">
+      <c r="X7" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA7" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
+      <c r="P8" s="22"/>
+      <c r="Q8" s="22"/>
+      <c r="R8" s="22"/>
+      <c r="S8" s="22"/>
+      <c r="T8" s="22"/>
+      <c r="U8" s="22"/>
+      <c r="V8" s="22"/>
+      <c r="W8" s="22"/>
+    </row>
+    <row r="9" spans="1:27" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="74"/>
-[...26 lines deleted...]
-      <c r="B9" s="23">
+      <c r="B9" s="24">
         <v>353401</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="24">
         <v>346419</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="24">
         <v>347427</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="24">
         <v>342067</v>
       </c>
-      <c r="F9" s="23">
+      <c r="F9" s="24">
         <v>332462</v>
       </c>
-      <c r="G9" s="23">
+      <c r="G9" s="24">
         <v>318170</v>
       </c>
-      <c r="H9" s="23">
+      <c r="H9" s="24">
         <v>305738</v>
       </c>
-      <c r="I9" s="23">
+      <c r="I9" s="24">
         <v>299853</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="24">
         <v>294342</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="24">
         <v>291831</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="24">
         <v>294664</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="24">
         <v>296258</v>
       </c>
-      <c r="N9" s="23">
+      <c r="N9" s="24">
         <v>301507</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="24">
         <v>311422</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="25">
         <v>317464</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="Q9" s="25">
         <v>334964</v>
       </c>
-      <c r="R9" s="24">
+      <c r="R9" s="25">
         <v>356990</v>
       </c>
-      <c r="S9" s="24">
+      <c r="S9" s="25">
         <v>376637</v>
       </c>
-      <c r="T9" s="24">
+      <c r="T9" s="25">
         <v>393902</v>
       </c>
-      <c r="U9" s="24">
+      <c r="U9" s="25">
         <v>413740</v>
       </c>
-      <c r="V9" s="23">
+      <c r="V9" s="24">
         <v>434809</v>
       </c>
-      <c r="W9" s="24">
+      <c r="W9" s="25">
         <v>452231</v>
       </c>
-      <c r="X9" s="45">
+      <c r="X9" s="5">
         <v>337525</v>
       </c>
-      <c r="Y9" s="45">
+      <c r="Y9" s="5">
         <v>354294</v>
       </c>
-      <c r="Z9" s="22">
+      <c r="Z9" s="2">
         <v>367885</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="B11" s="25">
+      <c r="AA9" s="2">
+        <v>378321</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="26"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="26"/>
+      <c r="H10" s="26"/>
+      <c r="I10" s="26"/>
+      <c r="J10" s="26"/>
+      <c r="K10" s="26"/>
+      <c r="L10" s="26"/>
+      <c r="M10" s="26"/>
+      <c r="N10" s="26"/>
+      <c r="O10" s="26"/>
+      <c r="P10" s="26"/>
+      <c r="Q10" s="26"/>
+      <c r="R10" s="26"/>
+      <c r="S10" s="26"/>
+      <c r="T10" s="26"/>
+      <c r="U10" s="26"/>
+      <c r="V10" s="26"/>
+      <c r="W10" s="26"/>
+    </row>
+    <row r="11" spans="1:27" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="28">
         <v>467</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="28">
         <v>131</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="29">
         <v>80</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="29">
         <v>497</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="29">
         <v>532</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G11" s="29">
         <v>798</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="29">
         <v>836</v>
       </c>
-      <c r="I11" s="26">
+      <c r="I11" s="29">
         <v>821</v>
       </c>
-      <c r="J11" s="26">
+      <c r="J11" s="29">
         <v>820</v>
       </c>
-      <c r="K11" s="26">
+      <c r="K11" s="29">
         <v>882</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L11" s="29">
         <v>772</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M11" s="29">
         <v>728</v>
       </c>
-      <c r="N11" s="26">
+      <c r="N11" s="29">
         <v>643</v>
       </c>
-      <c r="O11" s="26">
+      <c r="O11" s="29">
         <v>631</v>
       </c>
-      <c r="P11" s="28">
+      <c r="P11" s="30">
         <v>611</v>
       </c>
-      <c r="Q11" s="28">
+      <c r="Q11" s="30">
         <v>581</v>
       </c>
-      <c r="R11" s="28">
+      <c r="R11" s="30">
         <v>605</v>
       </c>
-      <c r="S11" s="28">
+      <c r="S11" s="30">
         <v>533</v>
       </c>
-      <c r="T11" s="28">
+      <c r="T11" s="30">
         <v>625</v>
       </c>
-      <c r="U11" s="28">
+      <c r="U11" s="30">
         <v>820</v>
       </c>
-      <c r="V11" s="29">
+      <c r="V11" s="31">
         <v>855</v>
       </c>
-      <c r="W11" s="34">
+      <c r="W11" s="32">
         <v>968</v>
       </c>
-      <c r="X11" s="28">
+      <c r="X11" s="30">
         <v>1121</v>
       </c>
-      <c r="Y11" s="28">
+      <c r="Y11" s="30">
         <v>858</v>
       </c>
-      <c r="Z11" s="49">
+      <c r="Z11" s="3">
         <v>803</v>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="T16" s="4"/>
+      <c r="AA11" s="3">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="36" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="34"/>
+      <c r="C12" s="34"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
+      <c r="H12" s="34"/>
+      <c r="I12" s="34"/>
+      <c r="J12" s="34"/>
+      <c r="K12" s="34"/>
+      <c r="L12" s="34"/>
+      <c r="M12" s="34"/>
+      <c r="N12" s="34"/>
+      <c r="O12" s="34"/>
+      <c r="P12" s="35"/>
+      <c r="Q12" s="35"/>
+      <c r="R12" s="34"/>
+      <c r="S12" s="34"/>
+      <c r="T12" s="34"/>
+      <c r="V12" s="37"/>
+      <c r="W12" s="37"/>
+      <c r="X12" s="37"/>
+      <c r="Y12" s="37"/>
+    </row>
+    <row r="13" spans="1:27" s="41" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B13" s="38"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="38"/>
+      <c r="F13" s="38"/>
+      <c r="G13" s="38"/>
+      <c r="H13" s="38"/>
+      <c r="I13" s="39"/>
+      <c r="J13" s="39"/>
+      <c r="K13" s="39"/>
+      <c r="L13" s="39"/>
+      <c r="M13" s="40"/>
+      <c r="N13" s="40"/>
+      <c r="O13" s="40"/>
+      <c r="P13" s="40"/>
+      <c r="Q13" s="40"/>
+      <c r="R13" s="40"/>
+      <c r="S13" s="40"/>
+      <c r="T13" s="40"/>
+      <c r="V13" s="40"/>
+      <c r="W13" s="40"/>
+    </row>
+    <row r="14" spans="1:27" ht="15.75" customHeight="1">
+      <c r="A14" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="16"/>
+      <c r="O14" s="16"/>
+      <c r="P14" s="16"/>
+      <c r="Q14" s="16"/>
+      <c r="R14" s="16"/>
+      <c r="S14" s="16"/>
+      <c r="T14" s="16"/>
+    </row>
+    <row r="15" spans="1:27" ht="10.9" customHeight="1">
+      <c r="A15" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="16"/>
+      <c r="O15" s="16"/>
+      <c r="P15" s="16"/>
+      <c r="Q15" s="16"/>
+      <c r="R15" s="16"/>
+      <c r="S15" s="16"/>
+      <c r="T15" s="16"/>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" s="16"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="16"/>
+      <c r="G16" s="16"/>
+      <c r="H16" s="16"/>
+      <c r="I16" s="16"/>
+      <c r="J16" s="16"/>
+      <c r="K16" s="16"/>
+      <c r="L16" s="16"/>
+      <c r="M16" s="16"/>
+      <c r="N16" s="16"/>
+      <c r="O16" s="16"/>
+      <c r="P16" s="16"/>
+      <c r="Q16" s="16"/>
+      <c r="R16" s="16"/>
+      <c r="S16" s="16"/>
+      <c r="T16" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A8:W8"/>
     <mergeCell ref="A10:W10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:AA15"/>
   <sheetViews>
     <sheetView zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:Z10"/>
+      <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="24" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="8.85546875" style="3"/>
+    <col min="1" max="1" width="24" style="8" customWidth="1"/>
+    <col min="2" max="21" width="9.28515625" style="8" customWidth="1"/>
+    <col min="22" max="23" width="9.28515625" style="9" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1"/>
-[...75 lines deleted...]
-      <c r="Z5" s="32" t="s">
+    <row r="1" spans="1:27" ht="15" customHeight="1"/>
+    <row r="2" spans="1:27" s="11" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+      <c r="D2" s="10"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="10"/>
+      <c r="G2" s="10"/>
+      <c r="H2" s="10"/>
+      <c r="I2" s="10"/>
+      <c r="J2" s="10"/>
+      <c r="K2" s="10"/>
+      <c r="L2" s="10"/>
+      <c r="M2" s="10"/>
+      <c r="N2" s="10"/>
+      <c r="O2" s="10"/>
+      <c r="P2" s="10"/>
+      <c r="Q2" s="10"/>
+      <c r="R2" s="10"/>
+      <c r="S2" s="10"/>
+      <c r="T2" s="10"/>
+      <c r="U2" s="10"/>
+      <c r="V2" s="10"/>
+      <c r="W2" s="74"/>
+    </row>
+    <row r="3" spans="1:27" ht="15" customHeight="1">
+      <c r="A3" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="10"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="10"/>
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="10"/>
+      <c r="P3" s="10"/>
+      <c r="Q3" s="10"/>
+      <c r="R3" s="10"/>
+      <c r="S3" s="10"/>
+      <c r="T3" s="10"/>
+      <c r="U3" s="10"/>
+      <c r="V3" s="10"/>
+    </row>
+    <row r="4" spans="1:27" ht="15" customHeight="1"/>
+    <row r="5" spans="1:27" s="15" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="16"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+      <c r="K5" s="16"/>
+      <c r="L5" s="16"/>
+      <c r="M5" s="16"/>
+      <c r="N5" s="16"/>
+      <c r="O5" s="16"/>
+      <c r="P5" s="16"/>
+      <c r="Q5" s="16"/>
+      <c r="R5" s="16"/>
+      <c r="S5" s="16"/>
+      <c r="T5" s="16"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="17"/>
+      <c r="AA5" s="17" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="22" customFormat="1" ht="15" customHeight="1">
+    <row r="6" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A6" s="18"/>
       <c r="B6" s="19" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="19" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="19" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="H6" s="19" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="19" t="s">
         <v>7</v>
       </c>
@@ -1860,1854 +1775,1887 @@
       </c>
       <c r="N6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="O6" s="19" t="s">
         <v>13</v>
       </c>
       <c r="P6" s="20" t="s">
         <v>18</v>
       </c>
       <c r="Q6" s="19" t="s">
         <v>14</v>
       </c>
       <c r="R6" s="19" t="s">
         <v>15</v>
       </c>
       <c r="S6" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T6" s="19" t="s">
         <v>17</v>
       </c>
       <c r="U6" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="V6" s="21" t="s">
+      <c r="V6" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W6" s="21" t="s">
+      <c r="W6" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X6" s="68" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="74" t="s">
+      <c r="X6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA6" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+      <c r="K7" s="22"/>
+      <c r="L7" s="22"/>
+      <c r="M7" s="22"/>
+      <c r="N7" s="22"/>
+      <c r="O7" s="22"/>
+      <c r="P7" s="22"/>
+      <c r="Q7" s="22"/>
+      <c r="R7" s="22"/>
+      <c r="S7" s="22"/>
+      <c r="T7" s="22"/>
+      <c r="U7" s="22"/>
+      <c r="V7" s="22"/>
+      <c r="W7" s="22"/>
+    </row>
+    <row r="8" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="74"/>
-[...26 lines deleted...]
-      <c r="B8" s="23">
+      <c r="B8" s="24">
         <v>174167</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="24">
         <v>170737</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="24">
         <v>170864</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="24">
         <v>168048</v>
       </c>
-      <c r="F8" s="23">
+      <c r="F8" s="24">
         <v>163602</v>
       </c>
-      <c r="G8" s="23">
+      <c r="G8" s="24">
         <v>156574</v>
       </c>
-      <c r="H8" s="23">
+      <c r="H8" s="24">
         <v>150429</v>
       </c>
-      <c r="I8" s="23">
+      <c r="I8" s="24">
         <v>147699</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="24">
         <v>145409</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="24">
         <v>143876</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="24">
         <v>145222</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="24">
         <v>145730</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N8" s="24">
         <v>147925</v>
       </c>
-      <c r="O8" s="23">
+      <c r="O8" s="24">
         <v>153182</v>
       </c>
-      <c r="P8" s="24" t="s">
+      <c r="P8" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="Q8" s="24">
+      <c r="Q8" s="25">
         <v>164251</v>
       </c>
-      <c r="R8" s="24">
+      <c r="R8" s="25">
         <v>175675</v>
       </c>
-      <c r="S8" s="24">
+      <c r="S8" s="25">
         <v>185244</v>
       </c>
-      <c r="T8" s="23">
+      <c r="T8" s="24">
         <v>194007</v>
       </c>
-      <c r="U8" s="23">
+      <c r="U8" s="24">
         <v>202757</v>
       </c>
-      <c r="V8" s="23">
+      <c r="V8" s="24">
         <v>212890</v>
       </c>
-      <c r="W8" s="33">
+      <c r="W8" s="75">
         <v>221746</v>
       </c>
-      <c r="X8" s="33">
+      <c r="X8" s="75">
         <v>165957</v>
       </c>
-      <c r="Y8" s="22">
+      <c r="Y8" s="2">
         <v>173823</v>
       </c>
-      <c r="Z8" s="22">
+      <c r="Z8" s="2">
         <v>180543</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="B10" s="25" t="s">
+      <c r="AA8" s="2">
+        <v>185916</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="2" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="26"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="26"/>
+      <c r="M9" s="26"/>
+      <c r="N9" s="26"/>
+      <c r="O9" s="26"/>
+      <c r="P9" s="26"/>
+      <c r="Q9" s="26"/>
+      <c r="R9" s="26"/>
+      <c r="S9" s="26"/>
+      <c r="T9" s="26"/>
+      <c r="U9" s="26"/>
+      <c r="V9" s="26"/>
+      <c r="W9" s="26"/>
+    </row>
+    <row r="10" spans="1:27" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="C10" s="25" t="s">
+      <c r="C10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="D10" s="25" t="s">
+      <c r="D10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="E10" s="25" t="s">
+      <c r="E10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="F10" s="25" t="s">
+      <c r="F10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="G10" s="25" t="s">
+      <c r="G10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="H10" s="25" t="s">
+      <c r="H10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="25" t="s">
+      <c r="I10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="J10" s="26">
+      <c r="J10" s="29">
         <v>331</v>
       </c>
-      <c r="K10" s="26">
+      <c r="K10" s="29">
         <v>315</v>
       </c>
-      <c r="L10" s="26">
+      <c r="L10" s="29">
         <v>312</v>
       </c>
-      <c r="M10" s="26">
+      <c r="M10" s="29">
         <v>274</v>
       </c>
-      <c r="N10" s="26">
+      <c r="N10" s="29">
         <v>258</v>
       </c>
-      <c r="O10" s="26">
+      <c r="O10" s="29">
         <v>194</v>
       </c>
-      <c r="P10" s="27" t="s">
+      <c r="P10" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="Q10" s="26">
+      <c r="Q10" s="29">
         <v>184</v>
       </c>
-      <c r="R10" s="26">
+      <c r="R10" s="29">
         <v>222</v>
       </c>
-      <c r="S10" s="26">
+      <c r="S10" s="29">
         <v>210</v>
       </c>
-      <c r="T10" s="28">
+      <c r="T10" s="30">
         <v>184</v>
       </c>
-      <c r="U10" s="28">
+      <c r="U10" s="30">
         <v>301</v>
       </c>
-      <c r="V10" s="30">
+      <c r="V10" s="77">
         <v>318</v>
       </c>
-      <c r="W10" s="28">
+      <c r="W10" s="30">
         <v>375</v>
       </c>
-      <c r="X10" s="28">
+      <c r="X10" s="30">
         <v>386</v>
       </c>
-      <c r="Y10" s="28">
+      <c r="Y10" s="30">
         <v>271</v>
       </c>
-      <c r="Z10" s="28">
+      <c r="Z10" s="30">
         <v>270</v>
       </c>
-    </row>
-[...113 lines deleted...]
-      <c r="T15" s="4"/>
+      <c r="AA10" s="3">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="36" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="J11" s="34"/>
+      <c r="K11" s="34"/>
+      <c r="L11" s="34"/>
+      <c r="M11" s="34"/>
+      <c r="N11" s="34"/>
+      <c r="O11" s="34"/>
+      <c r="P11" s="35"/>
+      <c r="Q11" s="34"/>
+      <c r="R11" s="34"/>
+      <c r="S11" s="34"/>
+      <c r="T11" s="34"/>
+      <c r="V11" s="37"/>
+      <c r="W11" s="37"/>
+      <c r="X11" s="37"/>
+    </row>
+    <row r="12" spans="1:27" s="41" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="39"/>
+      <c r="J12" s="39"/>
+      <c r="K12" s="39"/>
+      <c r="L12" s="40"/>
+      <c r="M12" s="40"/>
+      <c r="N12" s="40"/>
+      <c r="O12" s="40"/>
+      <c r="P12" s="40"/>
+      <c r="Q12" s="40"/>
+      <c r="R12" s="40"/>
+      <c r="S12" s="40"/>
+      <c r="T12" s="40"/>
+      <c r="V12" s="40"/>
+      <c r="W12" s="40"/>
+    </row>
+    <row r="13" spans="1:27" ht="15" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="16"/>
+      <c r="O13" s="16"/>
+      <c r="P13" s="16"/>
+      <c r="Q13" s="16"/>
+      <c r="R13" s="16"/>
+      <c r="S13" s="16"/>
+      <c r="T13" s="16"/>
+    </row>
+    <row r="14" spans="1:27" ht="15" customHeight="1">
+      <c r="A14" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="16"/>
+      <c r="O14" s="16"/>
+      <c r="P14" s="16"/>
+      <c r="Q14" s="16"/>
+      <c r="R14" s="16"/>
+      <c r="S14" s="16"/>
+      <c r="T14" s="16"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" s="16"/>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="16"/>
+      <c r="O15" s="16"/>
+      <c r="P15" s="16"/>
+      <c r="Q15" s="16"/>
+      <c r="R15" s="16"/>
+      <c r="S15" s="16"/>
+      <c r="T15" s="16"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A2:V2"/>
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A7:W7"/>
     <mergeCell ref="A9:W9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A4:Z61"/>
+  <dimension ref="A4:AA61"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:Z13"/>
+      <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="30.5703125" style="36" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="8.85546875" style="36"/>
+    <col min="1" max="1" width="30.5703125" style="43" customWidth="1"/>
+    <col min="2" max="21" width="9" style="43" customWidth="1"/>
+    <col min="22" max="23" width="9" style="44" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="43"/>
   </cols>
   <sheetData>
-    <row r="4" spans="1:26" s="35" customFormat="1" ht="16.149999999999999" customHeight="1">
-      <c r="A4" s="76" t="s">
+    <row r="4" spans="1:27" s="47" customFormat="1" ht="16.149999999999999" customHeight="1">
+      <c r="A4" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="45"/>
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+    </row>
+    <row r="5" spans="1:27" ht="10.9" customHeight="1"/>
+    <row r="6" spans="1:27" ht="10.9" customHeight="1">
+      <c r="A6" s="48"/>
+      <c r="B6" s="48"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="V6" s="70"/>
+      <c r="W6" s="15"/>
+      <c r="X6" s="15"/>
+      <c r="Y6" s="15"/>
+      <c r="AA6" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A7" s="71"/>
+      <c r="B7" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="E7" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="F7" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="G7" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H7" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="I7" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="J7" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="K7" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="L7" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="M7" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="N7" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q7" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="R7" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="S7" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="T7" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="U7" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="V7" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="W7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X7" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z7" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="76"/>
-[...158 lines deleted...]
-      <c r="A9" s="67" t="s">
+      <c r="AA7" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="4" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A8" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="55"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="55"/>
+      <c r="E8" s="55"/>
+      <c r="F8" s="55"/>
+      <c r="G8" s="55"/>
+      <c r="H8" s="55"/>
+      <c r="I8" s="55"/>
+      <c r="J8" s="55"/>
+      <c r="K8" s="55"/>
+      <c r="L8" s="55"/>
+      <c r="M8" s="55"/>
+      <c r="N8" s="55"/>
+      <c r="O8" s="55"/>
+      <c r="P8" s="55"/>
+      <c r="Q8" s="55"/>
+      <c r="R8" s="55"/>
+      <c r="S8" s="55"/>
+      <c r="T8" s="55"/>
+      <c r="U8" s="55"/>
+      <c r="V8" s="55"/>
+      <c r="W8" s="55"/>
+    </row>
+    <row r="9" spans="1:27" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A9" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="5">
+        <v>353868</v>
+      </c>
+      <c r="C9" s="5">
+        <v>346550</v>
+      </c>
+      <c r="D9" s="5">
+        <v>347507</v>
+      </c>
+      <c r="E9" s="5">
+        <v>342564</v>
+      </c>
+      <c r="F9" s="5">
+        <v>332994</v>
+      </c>
+      <c r="G9" s="5">
+        <v>318968</v>
+      </c>
+      <c r="H9" s="5">
+        <v>306574</v>
+      </c>
+      <c r="I9" s="5">
+        <v>300674</v>
+      </c>
+      <c r="J9" s="5">
+        <v>295162</v>
+      </c>
+      <c r="K9" s="5">
+        <v>292713</v>
+      </c>
+      <c r="L9" s="5">
+        <v>295436</v>
+      </c>
+      <c r="M9" s="5">
+        <v>296986</v>
+      </c>
+      <c r="N9" s="5">
+        <v>302150</v>
+      </c>
+      <c r="O9" s="5">
+        <v>312053</v>
+      </c>
+      <c r="P9" s="5">
+        <v>318075</v>
+      </c>
+      <c r="Q9" s="5">
+        <v>335545</v>
+      </c>
+      <c r="R9" s="5">
+        <v>357595</v>
+      </c>
+      <c r="S9" s="5">
+        <v>377170</v>
+      </c>
+      <c r="T9" s="5">
+        <v>394527</v>
+      </c>
+      <c r="U9" s="5">
+        <v>414560</v>
+      </c>
+      <c r="V9" s="5">
+        <v>435664</v>
+      </c>
+      <c r="W9" s="5">
+        <v>453199</v>
+      </c>
+      <c r="X9" s="5">
+        <v>338646</v>
+      </c>
+      <c r="Y9" s="5">
+        <v>355152</v>
+      </c>
+      <c r="Z9" s="5">
+        <v>368688</v>
+      </c>
+      <c r="AA9" s="5">
+        <v>378868</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="6" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A10" s="58" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="45">
-[...106 lines deleted...]
-      <c r="B11" s="45">
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="58"/>
+      <c r="I10" s="58"/>
+      <c r="J10" s="58"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="58"/>
+      <c r="N10" s="58"/>
+      <c r="O10" s="58"/>
+      <c r="P10" s="58"/>
+      <c r="Q10" s="58"/>
+      <c r="R10" s="58"/>
+      <c r="S10" s="58"/>
+      <c r="T10" s="58"/>
+      <c r="U10" s="58"/>
+      <c r="V10" s="58"/>
+      <c r="W10" s="58"/>
+    </row>
+    <row r="11" spans="1:27" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A11" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="5">
         <v>105471</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C11" s="5">
         <v>107700</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D11" s="5">
         <v>109219</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E11" s="5">
         <v>107872</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="5">
         <v>105188</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G11" s="5">
         <v>100952</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="5">
         <v>97157</v>
       </c>
-      <c r="I11" s="45">
+      <c r="I11" s="5">
         <v>95352</v>
       </c>
-      <c r="J11" s="45">
+      <c r="J11" s="5">
         <v>93364</v>
       </c>
-      <c r="K11" s="45">
+      <c r="K11" s="5">
         <v>70605</v>
       </c>
-      <c r="L11" s="45">
+      <c r="L11" s="5">
         <v>71240</v>
       </c>
-      <c r="M11" s="45">
+      <c r="M11" s="5">
         <v>71465</v>
       </c>
-      <c r="N11" s="45">
+      <c r="N11" s="5">
         <v>72740</v>
       </c>
-      <c r="O11" s="45">
+      <c r="O11" s="5">
         <v>75226</v>
       </c>
-      <c r="P11" s="45">
+      <c r="P11" s="5">
         <v>79371</v>
       </c>
-      <c r="Q11" s="45">
+      <c r="Q11" s="5">
         <v>82003</v>
       </c>
-      <c r="R11" s="45">
+      <c r="R11" s="5">
         <v>86561</v>
       </c>
-      <c r="S11" s="45">
+      <c r="S11" s="5">
         <v>89071</v>
       </c>
-      <c r="T11" s="45">
+      <c r="T11" s="5">
         <v>92842</v>
       </c>
-      <c r="U11" s="45">
+      <c r="U11" s="5">
         <v>97640</v>
       </c>
-      <c r="V11" s="45">
+      <c r="V11" s="5">
         <v>102770</v>
       </c>
-      <c r="W11" s="45">
+      <c r="W11" s="5">
         <f>[1]Алматинская!$G$33</f>
         <v>106929</v>
       </c>
-      <c r="X11" s="45">
+      <c r="X11" s="5">
         <v>49585</v>
       </c>
-      <c r="Y11" s="45">
+      <c r="Y11" s="5">
         <v>53038</v>
       </c>
-      <c r="Z11" s="45">
+      <c r="Z11" s="5">
         <v>54286</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="B13" s="49">
+      <c r="AA11" s="5">
+        <v>69389</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="6" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A12" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="58"/>
+      <c r="C12" s="58"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="58"/>
+      <c r="F12" s="58"/>
+      <c r="G12" s="58"/>
+      <c r="H12" s="58"/>
+      <c r="I12" s="58"/>
+      <c r="J12" s="58"/>
+      <c r="K12" s="58"/>
+      <c r="L12" s="58"/>
+      <c r="M12" s="58"/>
+      <c r="N12" s="58"/>
+      <c r="O12" s="58"/>
+      <c r="P12" s="58"/>
+      <c r="Q12" s="58"/>
+      <c r="R12" s="58"/>
+      <c r="S12" s="58"/>
+      <c r="T12" s="58"/>
+      <c r="U12" s="58"/>
+      <c r="V12" s="58"/>
+      <c r="W12" s="58"/>
+    </row>
+    <row r="13" spans="1:27" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A13" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="3">
         <v>247930</v>
       </c>
-      <c r="C13" s="49">
+      <c r="C13" s="3">
         <v>238719</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="3">
         <v>238208</v>
       </c>
-      <c r="E13" s="49">
+      <c r="E13" s="3">
         <v>234195</v>
       </c>
-      <c r="F13" s="49">
+      <c r="F13" s="3">
         <v>227274</v>
       </c>
-      <c r="G13" s="49">
+      <c r="G13" s="3">
         <v>217218</v>
       </c>
-      <c r="H13" s="49">
+      <c r="H13" s="3">
         <v>208581</v>
       </c>
-      <c r="I13" s="49">
+      <c r="I13" s="3">
         <v>204501</v>
       </c>
-      <c r="J13" s="49">
+      <c r="J13" s="3">
         <v>201798</v>
       </c>
-      <c r="K13" s="49">
+      <c r="K13" s="3">
         <v>222108</v>
       </c>
-      <c r="L13" s="49">
+      <c r="L13" s="3">
         <v>224196</v>
       </c>
-      <c r="M13" s="49">
+      <c r="M13" s="3">
         <v>225521</v>
       </c>
-      <c r="N13" s="49">
+      <c r="N13" s="3">
         <v>229410</v>
       </c>
-      <c r="O13" s="49">
+      <c r="O13" s="3">
         <v>236827</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="3">
         <v>238704</v>
       </c>
-      <c r="Q13" s="49">
+      <c r="Q13" s="3">
         <v>253542</v>
       </c>
-      <c r="R13" s="49">
+      <c r="R13" s="3">
         <v>271034</v>
       </c>
-      <c r="S13" s="49">
+      <c r="S13" s="3">
         <v>288099</v>
       </c>
-      <c r="T13" s="49">
+      <c r="T13" s="3">
         <v>301685</v>
       </c>
-      <c r="U13" s="49">
+      <c r="U13" s="3">
         <v>316920</v>
       </c>
-      <c r="V13" s="49">
+      <c r="V13" s="3">
         <v>332894</v>
       </c>
-      <c r="W13" s="49">
+      <c r="W13" s="3">
         <v>346270</v>
       </c>
-      <c r="X13" s="49">
+      <c r="X13" s="3">
         <v>289061</v>
       </c>
-      <c r="Y13" s="49">
+      <c r="Y13" s="3">
         <v>302114</v>
       </c>
-      <c r="Z13" s="49">
+      <c r="Z13" s="3">
         <v>314402</v>
       </c>
-    </row>
-[...80 lines deleted...]
-      <c r="W16" s="52"/>
+      <c r="AA13" s="3">
+        <v>309479</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="5" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A14" s="23"/>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+      <c r="J14" s="63"/>
+      <c r="K14" s="63"/>
+      <c r="L14" s="63"/>
+      <c r="M14" s="63"/>
+      <c r="N14" s="63"/>
+      <c r="O14" s="63"/>
+      <c r="P14" s="72"/>
+      <c r="Q14" s="72"/>
+      <c r="R14" s="63"/>
+      <c r="S14" s="63"/>
+      <c r="T14" s="63"/>
+      <c r="U14" s="63"/>
+      <c r="V14" s="73"/>
+      <c r="W14" s="73"/>
+      <c r="X14" s="73"/>
+      <c r="Y14" s="73"/>
+      <c r="Z14" s="73"/>
+    </row>
+    <row r="15" spans="1:27" ht="15" customHeight="1">
+      <c r="A15" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="65"/>
+      <c r="C15" s="65"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="65"/>
+      <c r="K15" s="65"/>
+      <c r="L15" s="65"/>
+      <c r="M15" s="65"/>
+      <c r="N15" s="65"/>
+      <c r="O15" s="65"/>
+      <c r="P15" s="65"/>
+      <c r="Q15" s="65"/>
+      <c r="R15" s="65"/>
+      <c r="S15" s="63"/>
+      <c r="T15" s="63"/>
+      <c r="U15" s="63"/>
+      <c r="V15" s="73"/>
+      <c r="W15" s="73"/>
+    </row>
+    <row r="16" spans="1:27" ht="15" customHeight="1">
+      <c r="A16" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="67"/>
+      <c r="C16" s="67"/>
+      <c r="D16" s="67"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="67"/>
+      <c r="L16" s="67"/>
+      <c r="M16" s="67"/>
+      <c r="N16" s="67"/>
+      <c r="O16" s="67"/>
+      <c r="P16" s="42"/>
+      <c r="Q16" s="42"/>
+      <c r="R16" s="42"/>
+      <c r="S16" s="42"/>
+      <c r="T16" s="42"/>
+      <c r="U16" s="42"/>
+      <c r="V16" s="42"/>
+      <c r="W16" s="42"/>
     </row>
     <row r="17" spans="1:23" ht="12" customHeight="1">
-      <c r="A17" s="54" t="s">
-[...20 lines deleted...]
-      <c r="W17" s="56"/>
+      <c r="A17" s="42" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="69"/>
+      <c r="C17" s="69"/>
+      <c r="D17" s="69"/>
+      <c r="E17" s="69"/>
+      <c r="F17" s="69"/>
+      <c r="G17" s="69"/>
+      <c r="H17" s="69"/>
+      <c r="I17" s="69"/>
+      <c r="J17" s="69"/>
+      <c r="K17" s="69"/>
+      <c r="L17" s="69"/>
+      <c r="M17" s="69"/>
+      <c r="N17" s="69"/>
+      <c r="O17" s="69"/>
+      <c r="P17" s="69"/>
+      <c r="Q17" s="69"/>
+      <c r="R17" s="69"/>
+      <c r="V17" s="66"/>
+      <c r="W17" s="66"/>
     </row>
     <row r="18" spans="1:23" ht="10.9" customHeight="1">
-      <c r="A18" s="54" t="s">
-[...20 lines deleted...]
-      <c r="T18" s="38"/>
+      <c r="A18" s="42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="48"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="48"/>
+      <c r="J18" s="48"/>
+      <c r="K18" s="48"/>
+      <c r="L18" s="48"/>
+      <c r="M18" s="48"/>
+      <c r="N18" s="48"/>
+      <c r="O18" s="48"/>
+      <c r="P18" s="48"/>
+      <c r="Q18" s="48"/>
+      <c r="R18" s="48"/>
+      <c r="S18" s="48"/>
+      <c r="T18" s="48"/>
     </row>
     <row r="19" spans="1:23" ht="10.9" customHeight="1">
-      <c r="A19" s="38"/>
-[...18 lines deleted...]
-      <c r="T19" s="38"/>
+      <c r="A19" s="48"/>
+      <c r="B19" s="48"/>
+      <c r="C19" s="48"/>
+      <c r="D19" s="48"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="48"/>
+      <c r="J19" s="48"/>
+      <c r="K19" s="48"/>
+      <c r="L19" s="48"/>
+      <c r="M19" s="48"/>
+      <c r="N19" s="48"/>
+      <c r="O19" s="48"/>
+      <c r="P19" s="48"/>
+      <c r="Q19" s="48"/>
+      <c r="R19" s="48"/>
+      <c r="S19" s="48"/>
+      <c r="T19" s="48"/>
     </row>
     <row r="20" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="21" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="22" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="23" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="24" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="25" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="26" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="27" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="28" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="29" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="30" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="31" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="32" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="33" ht="10.9" customHeight="1"/>
     <row r="34" ht="10.9" customHeight="1"/>
     <row r="35" ht="10.9" customHeight="1"/>
     <row r="36" ht="10.9" customHeight="1"/>
     <row r="37" ht="10.9" customHeight="1"/>
     <row r="38" ht="25.9" customHeight="1"/>
     <row r="39" ht="10.9" customHeight="1"/>
     <row r="40" ht="10.9" customHeight="1"/>
     <row r="41" ht="10.9" customHeight="1"/>
     <row r="42" ht="10.9" customHeight="1"/>
     <row r="43" ht="10.9" customHeight="1"/>
     <row r="44" ht="10.9" customHeight="1"/>
     <row r="45" ht="10.9" customHeight="1"/>
     <row r="46" ht="10.9" customHeight="1"/>
     <row r="47" ht="10.9" customHeight="1"/>
     <row r="48" ht="10.9" customHeight="1"/>
     <row r="49" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="50" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="51" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="52" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="53" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="54" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="55" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="56" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="57" spans="1:23" ht="10.9" customHeight="1"/>
-    <row r="58" spans="1:23" s="50" customFormat="1" ht="14.45" customHeight="1">
-[...47 lines deleted...]
-      <c r="W59" s="37"/>
+    <row r="58" spans="1:23" s="63" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A58" s="43"/>
+      <c r="B58" s="43"/>
+      <c r="C58" s="43"/>
+      <c r="D58" s="43"/>
+      <c r="E58" s="43"/>
+      <c r="F58" s="43"/>
+      <c r="G58" s="43"/>
+      <c r="H58" s="43"/>
+      <c r="I58" s="43"/>
+      <c r="J58" s="43"/>
+      <c r="K58" s="43"/>
+      <c r="L58" s="43"/>
+      <c r="M58" s="43"/>
+      <c r="N58" s="43"/>
+      <c r="O58" s="43"/>
+      <c r="P58" s="43"/>
+      <c r="Q58" s="43"/>
+      <c r="R58" s="43"/>
+      <c r="S58" s="43"/>
+      <c r="T58" s="43"/>
+      <c r="U58" s="43"/>
+      <c r="V58" s="44"/>
+      <c r="W58" s="44"/>
+    </row>
+    <row r="59" spans="1:23" s="42" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A59" s="43"/>
+      <c r="B59" s="43"/>
+      <c r="C59" s="43"/>
+      <c r="D59" s="43"/>
+      <c r="E59" s="43"/>
+      <c r="F59" s="43"/>
+      <c r="G59" s="43"/>
+      <c r="H59" s="43"/>
+      <c r="I59" s="43"/>
+      <c r="J59" s="43"/>
+      <c r="K59" s="43"/>
+      <c r="L59" s="43"/>
+      <c r="M59" s="43"/>
+      <c r="N59" s="43"/>
+      <c r="O59" s="43"/>
+      <c r="P59" s="43"/>
+      <c r="Q59" s="43"/>
+      <c r="R59" s="43"/>
+      <c r="S59" s="43"/>
+      <c r="T59" s="43"/>
+      <c r="U59" s="43"/>
+      <c r="V59" s="44"/>
+      <c r="W59" s="44"/>
     </row>
     <row r="60" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="61" spans="1:23" ht="10.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A4:W4"/>
     <mergeCell ref="A8:W8"/>
     <mergeCell ref="A10:W10"/>
     <mergeCell ref="A12:W12"/>
     <mergeCell ref="A15:R15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Z64"/>
+  <dimension ref="A1:AA64"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+      <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="36" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="24" max="16384" width="8.85546875" style="36"/>
+    <col min="1" max="1" width="26" style="43" customWidth="1"/>
+    <col min="2" max="21" width="9.28515625" style="43" customWidth="1"/>
+    <col min="22" max="23" width="9.28515625" style="44" customWidth="1"/>
+    <col min="24" max="16384" width="8.85546875" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="15" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="A3" s="76" t="s">
+    <row r="1" spans="1:27" ht="15" customHeight="1"/>
+    <row r="2" spans="1:27" ht="15" customHeight="1"/>
+    <row r="3" spans="1:27" s="47" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" s="45"/>
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="46"/>
+    </row>
+    <row r="4" spans="1:27" ht="15" customHeight="1"/>
+    <row r="5" spans="1:27" ht="15" customHeight="1">
+      <c r="A5" s="48"/>
+      <c r="B5" s="48"/>
+      <c r="C5" s="48"/>
+      <c r="D5" s="48"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="48"/>
+      <c r="G5" s="48"/>
+      <c r="H5" s="48"/>
+      <c r="I5" s="48"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="48"/>
+      <c r="O5" s="48"/>
+      <c r="P5" s="48"/>
+      <c r="Q5" s="48"/>
+      <c r="R5" s="48"/>
+      <c r="S5" s="48"/>
+      <c r="V5" s="49"/>
+      <c r="W5" s="15"/>
+      <c r="X5" s="15"/>
+      <c r="Y5" s="15"/>
+      <c r="AA5" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="54" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="50"/>
+      <c r="B6" s="51" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="51" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="51" t="s">
+        <v>2</v>
+      </c>
+      <c r="E6" s="51" t="s">
+        <v>3</v>
+      </c>
+      <c r="F6" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="G6" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="H6" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="I6" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="J6" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="K6" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="L6" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="M6" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="N6" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="O6" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q6" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="R6" s="52" t="s">
+        <v>15</v>
+      </c>
+      <c r="S6" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="T6" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="U6" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="V6" s="53" t="s">
+        <v>21</v>
+      </c>
+      <c r="W6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X6" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="Z6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AA6" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="55" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="55"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="55"/>
+      <c r="H7" s="55"/>
+      <c r="I7" s="55"/>
+      <c r="J7" s="55"/>
+      <c r="K7" s="55"/>
+      <c r="L7" s="55"/>
+      <c r="M7" s="55"/>
+      <c r="N7" s="55"/>
+      <c r="O7" s="55"/>
+      <c r="P7" s="55"/>
+      <c r="Q7" s="55"/>
+      <c r="R7" s="55"/>
+      <c r="S7" s="55"/>
+      <c r="T7" s="55"/>
+      <c r="U7" s="55"/>
+      <c r="V7" s="55"/>
+      <c r="W7" s="55"/>
+    </row>
+    <row r="8" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A8" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="5">
+        <v>174167</v>
+      </c>
+      <c r="C8" s="5">
+        <v>170737</v>
+      </c>
+      <c r="D8" s="5">
+        <v>170864</v>
+      </c>
+      <c r="E8" s="5">
+        <v>168048</v>
+      </c>
+      <c r="F8" s="5">
+        <v>163602</v>
+      </c>
+      <c r="G8" s="5">
+        <v>156574</v>
+      </c>
+      <c r="H8" s="5">
+        <v>150429</v>
+      </c>
+      <c r="I8" s="5">
+        <v>147699</v>
+      </c>
+      <c r="J8" s="5">
+        <v>145740</v>
+      </c>
+      <c r="K8" s="5">
+        <v>144191</v>
+      </c>
+      <c r="L8" s="5">
+        <v>145534</v>
+      </c>
+      <c r="M8" s="5">
+        <v>146004</v>
+      </c>
+      <c r="N8" s="5">
+        <v>148183</v>
+      </c>
+      <c r="O8" s="5">
+        <v>153376</v>
+      </c>
+      <c r="P8" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q8" s="5">
+        <v>164435</v>
+      </c>
+      <c r="R8" s="5">
+        <v>175897</v>
+      </c>
+      <c r="S8" s="5">
+        <v>185454</v>
+      </c>
+      <c r="T8" s="5">
+        <v>194191</v>
+      </c>
+      <c r="U8" s="5">
+        <v>203058</v>
+      </c>
+      <c r="V8" s="5">
+        <v>213208</v>
+      </c>
+      <c r="W8" s="5">
+        <v>222121</v>
+      </c>
+      <c r="X8" s="5">
+        <v>166343</v>
+      </c>
+      <c r="Y8" s="5">
+        <v>174094</v>
+      </c>
+      <c r="Z8" s="57">
+        <v>180813</v>
+      </c>
+      <c r="AA8" s="5">
+        <v>186075</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="6" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="58"/>
+      <c r="C9" s="58"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="58"/>
+      <c r="F9" s="58"/>
+      <c r="G9" s="58"/>
+      <c r="H9" s="58"/>
+      <c r="I9" s="58"/>
+      <c r="J9" s="58"/>
+      <c r="K9" s="58"/>
+      <c r="L9" s="58"/>
+      <c r="M9" s="58"/>
+      <c r="N9" s="58"/>
+      <c r="O9" s="58"/>
+      <c r="P9" s="58"/>
+      <c r="Q9" s="58"/>
+      <c r="R9" s="58"/>
+      <c r="S9" s="58"/>
+      <c r="T9" s="58"/>
+      <c r="U9" s="58"/>
+      <c r="V9" s="58"/>
+      <c r="W9" s="58"/>
+      <c r="Y9" s="59"/>
+    </row>
+    <row r="10" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="5">
+        <v>51991</v>
+      </c>
+      <c r="C10" s="5">
+        <v>53364</v>
+      </c>
+      <c r="D10" s="5">
+        <v>53880</v>
+      </c>
+      <c r="E10" s="5">
+        <v>53175</v>
+      </c>
+      <c r="F10" s="5">
+        <v>52081</v>
+      </c>
+      <c r="G10" s="5">
+        <v>49849</v>
+      </c>
+      <c r="H10" s="5">
+        <v>47980</v>
+      </c>
+      <c r="I10" s="5">
+        <v>47053</v>
+      </c>
+      <c r="J10" s="5">
+        <v>46030</v>
+      </c>
+      <c r="K10" s="5">
+        <v>34667</v>
+      </c>
+      <c r="L10" s="5">
+        <v>34877</v>
+      </c>
+      <c r="M10" s="5">
+        <v>35057</v>
+      </c>
+      <c r="N10" s="5">
+        <v>35536</v>
+      </c>
+      <c r="O10" s="5">
+        <v>36847</v>
+      </c>
+      <c r="P10" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q10" s="5">
+        <v>39740</v>
+      </c>
+      <c r="R10" s="5">
+        <v>42483</v>
+      </c>
+      <c r="S10" s="5">
+        <v>43643</v>
+      </c>
+      <c r="T10" s="5">
+        <v>45528</v>
+      </c>
+      <c r="U10" s="5">
+        <v>47703</v>
+      </c>
+      <c r="V10" s="5">
+        <v>50093</v>
+      </c>
+      <c r="W10" s="5">
+        <v>52119</v>
+      </c>
+      <c r="X10" s="5">
+        <v>24178</v>
+      </c>
+      <c r="Y10" s="5">
+        <v>25805</v>
+      </c>
+      <c r="Z10" s="57">
+        <v>26510</v>
+      </c>
+      <c r="AA10" s="5">
+        <v>33847</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A11" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="58"/>
+      <c r="F11" s="58"/>
+      <c r="G11" s="58"/>
+      <c r="H11" s="58"/>
+      <c r="I11" s="58"/>
+      <c r="J11" s="58"/>
+      <c r="K11" s="58"/>
+      <c r="L11" s="58"/>
+      <c r="M11" s="58"/>
+      <c r="N11" s="58"/>
+      <c r="O11" s="58"/>
+      <c r="P11" s="58"/>
+      <c r="Q11" s="58"/>
+      <c r="R11" s="58"/>
+      <c r="S11" s="58"/>
+      <c r="T11" s="58"/>
+      <c r="U11" s="58"/>
+      <c r="V11" s="58"/>
+      <c r="W11" s="58"/>
+    </row>
+    <row r="12" spans="1:27" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A12" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="3">
+        <v>122176</v>
+      </c>
+      <c r="C12" s="3">
+        <v>117373</v>
+      </c>
+      <c r="D12" s="3">
+        <v>116984</v>
+      </c>
+      <c r="E12" s="3">
+        <v>114873</v>
+      </c>
+      <c r="F12" s="3">
+        <v>111521</v>
+      </c>
+      <c r="G12" s="3">
+        <v>106725</v>
+      </c>
+      <c r="H12" s="3">
+        <v>102449</v>
+      </c>
+      <c r="I12" s="3">
+        <v>100646</v>
+      </c>
+      <c r="J12" s="3">
+        <v>99710</v>
+      </c>
+      <c r="K12" s="3">
+        <v>109524</v>
+      </c>
+      <c r="L12" s="3">
+        <v>110657</v>
+      </c>
+      <c r="M12" s="3">
+        <v>110947</v>
+      </c>
+      <c r="N12" s="3">
+        <v>112647</v>
+      </c>
+      <c r="O12" s="3">
+        <v>116529</v>
+      </c>
+      <c r="P12" s="60" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>124695</v>
+      </c>
+      <c r="R12" s="3">
+        <v>133414</v>
+      </c>
+      <c r="S12" s="3">
+        <v>141811</v>
+      </c>
+      <c r="T12" s="3">
+        <v>148663</v>
+      </c>
+      <c r="U12" s="3">
+        <v>155355</v>
+      </c>
+      <c r="V12" s="3">
+        <v>163115</v>
+      </c>
+      <c r="W12" s="3">
+        <v>170002</v>
+      </c>
+      <c r="X12" s="3">
+        <v>142165</v>
+      </c>
+      <c r="Y12" s="3">
+        <v>148289</v>
+      </c>
+      <c r="Z12" s="3">
+        <v>154303</v>
+      </c>
+      <c r="AA12" s="7">
+        <v>152228</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="5" customFormat="1" ht="15" customHeight="1">
+      <c r="A13" s="23"/>
+      <c r="B13" s="61"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="61"/>
+      <c r="E13" s="61"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="61"/>
+      <c r="H13" s="61"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="61"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="61"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
+      <c r="P13" s="62"/>
+      <c r="Q13" s="61"/>
+      <c r="R13" s="61"/>
+      <c r="S13" s="61"/>
+      <c r="T13" s="61"/>
+      <c r="U13" s="63"/>
+      <c r="V13" s="64"/>
+      <c r="W13" s="64"/>
+      <c r="X13" s="64"/>
+      <c r="Y13" s="64"/>
+      <c r="Z13" s="64"/>
+    </row>
+    <row r="14" spans="1:27" s="66" customFormat="1" ht="15" customHeight="1">
+      <c r="A14" s="65" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" s="65"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="65"/>
+      <c r="K14" s="65"/>
+      <c r="L14" s="65"/>
+      <c r="M14" s="65"/>
+      <c r="N14" s="65"/>
+      <c r="O14" s="65"/>
+      <c r="P14" s="65"/>
+      <c r="Q14" s="65"/>
+      <c r="R14" s="65"/>
+      <c r="S14" s="61"/>
+      <c r="T14" s="61"/>
+      <c r="U14" s="63"/>
+      <c r="V14" s="64"/>
+      <c r="W14" s="64"/>
+    </row>
+    <row r="15" spans="1:27" s="66" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="42" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15" s="67"/>
+      <c r="C15" s="67"/>
+      <c r="D15" s="67"/>
+      <c r="E15" s="67"/>
+      <c r="F15" s="67"/>
+      <c r="G15" s="67"/>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67"/>
+      <c r="J15" s="67"/>
+      <c r="K15" s="67"/>
+      <c r="L15" s="67"/>
+      <c r="M15" s="67"/>
+      <c r="N15" s="67"/>
+      <c r="O15" s="67"/>
+      <c r="P15" s="42"/>
+      <c r="Q15" s="42"/>
+      <c r="R15" s="42"/>
+      <c r="S15" s="68"/>
+      <c r="T15" s="68"/>
+      <c r="U15" s="42"/>
+      <c r="V15" s="68"/>
+      <c r="W15" s="68"/>
+    </row>
+    <row r="16" spans="1:27" s="66" customFormat="1" ht="14.25">
+      <c r="A16" s="42" t="s">
         <v>38</v>
       </c>
-      <c r="B3" s="76"/>
-[...130 lines deleted...]
-      <c r="A7" s="77" t="s">
+      <c r="B16" s="69"/>
+      <c r="C16" s="69"/>
+      <c r="D16" s="69"/>
+      <c r="E16" s="69"/>
+      <c r="F16" s="69"/>
+      <c r="G16" s="69"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="69"/>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="69"/>
+      <c r="M16" s="69"/>
+      <c r="N16" s="69"/>
+      <c r="O16" s="69"/>
+      <c r="P16" s="69"/>
+      <c r="Q16" s="69"/>
+      <c r="R16" s="69"/>
+      <c r="S16" s="48"/>
+      <c r="T16" s="48"/>
+      <c r="U16" s="43"/>
+      <c r="V16" s="44"/>
+      <c r="W16" s="44"/>
+    </row>
+    <row r="17" spans="1:20" ht="10.9" customHeight="1">
+      <c r="A17" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="B7" s="77"/>
-[...448 lines deleted...]
-      <c r="T17" s="38"/>
+      <c r="B17" s="48"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="48"/>
+      <c r="G17" s="48"/>
+      <c r="H17" s="48"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="48"/>
+      <c r="K17" s="48"/>
+      <c r="L17" s="48"/>
+      <c r="M17" s="48"/>
+      <c r="N17" s="48"/>
+      <c r="O17" s="48"/>
+      <c r="P17" s="48"/>
+      <c r="Q17" s="48"/>
+      <c r="R17" s="48"/>
+      <c r="S17" s="48"/>
+      <c r="T17" s="48"/>
     </row>
     <row r="18" spans="1:20" ht="10.9" customHeight="1">
-      <c r="A18" s="38"/>
-[...18 lines deleted...]
-      <c r="T18" s="38"/>
+      <c r="A18" s="48"/>
+      <c r="B18" s="48"/>
+      <c r="C18" s="48"/>
+      <c r="D18" s="48"/>
+      <c r="E18" s="48"/>
+      <c r="F18" s="48"/>
+      <c r="G18" s="48"/>
+      <c r="H18" s="48"/>
+      <c r="I18" s="48"/>
+      <c r="J18" s="48"/>
+      <c r="K18" s="48"/>
+      <c r="L18" s="48"/>
+      <c r="M18" s="48"/>
+      <c r="N18" s="48"/>
+      <c r="O18" s="48"/>
+      <c r="P18" s="48"/>
+      <c r="Q18" s="48"/>
+      <c r="R18" s="48"/>
+      <c r="S18" s="48"/>
+      <c r="T18" s="48"/>
     </row>
     <row r="19" spans="1:20" ht="24.6" customHeight="1"/>
     <row r="20" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="21" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="22" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="23" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="24" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="25" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="26" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="27" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="28" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="29" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="30" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="31" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="32" spans="1:20" ht="10.9" customHeight="1"/>
     <row r="33" ht="10.9" customHeight="1"/>
     <row r="34" ht="10.9" customHeight="1"/>
     <row r="35" ht="10.9" customHeight="1"/>
     <row r="36" ht="10.9" customHeight="1"/>
     <row r="37" ht="10.9" customHeight="1"/>
     <row r="38" ht="10.9" customHeight="1"/>
     <row r="39" ht="10.9" customHeight="1"/>
     <row r="40" ht="10.9" customHeight="1"/>
     <row r="41" ht="25.9" customHeight="1"/>
     <row r="42" ht="10.9" customHeight="1"/>
     <row r="43" ht="10.9" customHeight="1"/>
     <row r="44" ht="10.9" customHeight="1"/>
     <row r="45" ht="10.9" customHeight="1"/>
     <row r="46" ht="10.9" customHeight="1"/>
     <row r="47" ht="10.9" customHeight="1"/>
     <row r="48" ht="10.9" customHeight="1"/>
     <row r="49" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="50" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="51" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="52" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="53" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="54" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="55" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="56" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="57" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="58" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="59" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="60" spans="1:23" ht="10.9" customHeight="1"/>
-    <row r="61" spans="1:23" s="50" customFormat="1" ht="14.45" customHeight="1">
-[...47 lines deleted...]
-      <c r="W62" s="37"/>
+    <row r="61" spans="1:23" s="63" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A61" s="43"/>
+      <c r="B61" s="43"/>
+      <c r="C61" s="43"/>
+      <c r="D61" s="43"/>
+      <c r="E61" s="43"/>
+      <c r="F61" s="43"/>
+      <c r="G61" s="43"/>
+      <c r="H61" s="43"/>
+      <c r="I61" s="43"/>
+      <c r="J61" s="43"/>
+      <c r="K61" s="43"/>
+      <c r="L61" s="43"/>
+      <c r="M61" s="43"/>
+      <c r="N61" s="43"/>
+      <c r="O61" s="43"/>
+      <c r="P61" s="43"/>
+      <c r="Q61" s="43"/>
+      <c r="R61" s="43"/>
+      <c r="S61" s="43"/>
+      <c r="T61" s="43"/>
+      <c r="U61" s="43"/>
+      <c r="V61" s="44"/>
+      <c r="W61" s="44"/>
+    </row>
+    <row r="62" spans="1:23" s="42" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A62" s="43"/>
+      <c r="B62" s="43"/>
+      <c r="C62" s="43"/>
+      <c r="D62" s="43"/>
+      <c r="E62" s="43"/>
+      <c r="F62" s="43"/>
+      <c r="G62" s="43"/>
+      <c r="H62" s="43"/>
+      <c r="I62" s="43"/>
+      <c r="J62" s="43"/>
+      <c r="K62" s="43"/>
+      <c r="L62" s="43"/>
+      <c r="M62" s="43"/>
+      <c r="N62" s="43"/>
+      <c r="O62" s="43"/>
+      <c r="P62" s="43"/>
+      <c r="Q62" s="43"/>
+      <c r="R62" s="43"/>
+      <c r="S62" s="43"/>
+      <c r="T62" s="43"/>
+      <c r="U62" s="43"/>
+      <c r="V62" s="44"/>
+      <c r="W62" s="44"/>
     </row>
     <row r="63" spans="1:23" ht="10.9" customHeight="1"/>
     <row r="64" spans="1:23" ht="10.9" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A3:V3"/>
     <mergeCell ref="A7:W7"/>
     <mergeCell ref="A9:W9"/>
     <mergeCell ref="A11:W11"/>
     <mergeCell ref="A14:R14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>