--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -13,371 +13,314 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="780" yWindow="135" windowWidth="11580" windowHeight="15465"/>
   </bookViews>
   <sheets>
     <sheet name="by type" sheetId="4" r:id="rId1"/>
     <sheet name="Girls" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="54" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="30">
   <si>
     <t>2015/2016</t>
   </si>
   <si>
     <t>2016/2017</t>
   </si>
   <si>
     <t>2017/2018</t>
   </si>
   <si>
     <t>2018/2019</t>
   </si>
   <si>
     <t>2008/2009</t>
   </si>
   <si>
     <t>2009/2010</t>
   </si>
   <si>
     <t>2010/2011</t>
   </si>
   <si>
     <t>2011/2012</t>
   </si>
   <si>
     <t>2012/2013</t>
   </si>
   <si>
     <t>2013/2014</t>
   </si>
   <si>
     <t>2019/2020</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>2020/2021</t>
+  </si>
+  <si>
+    <t>2021/2022</t>
+  </si>
+  <si>
+    <t>person</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The number of graduates who graduated from the general secondary school (11 class) </t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Urban population</t>
+  </si>
+  <si>
+    <t>Rural population</t>
+  </si>
+  <si>
+    <t>Almaty</t>
+  </si>
+  <si>
+    <t>Girls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">**Data for the region is calculated from 2022, due to the formation of regions in accordance with the Message of President of the Republik of Kazakhstan dated March 16, 2022 </t>
+  </si>
+  <si>
+    <t>2022/2023</t>
+  </si>
+  <si>
+    <t>2023/2024</t>
+  </si>
+  <si>
+    <t>2024/2025</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
   </si>
   <si>
     <r>
       <t>2014/2015</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>*)</t>
     </r>
-  </si>
-[...19 lines deleted...]
-    <t>Almaty</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>From 2014 the statistical observations OSH-1, OSH-5 is excluded from the plan of statistical work, now data is collected by The Ministry of healthcare and social development of the Republic of Kazakhstan</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>Until 2008 without evening general education schools</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Girls</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data for 2008-2017 for the South Kazakhstan region.</t>
     </r>
-  </si>
-[...10 lines deleted...]
-    <t>2024/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="19">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...16 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...14 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...22 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -404,135 +347,138 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="3"/>
     <cellStyle name="Обычный 12" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -811,817 +757,837 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BC18"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:R13"/>
+      <selection activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="62" max="16384" width="8.85546875" style="1"/>
+    <col min="1" max="1" width="30.7109375" style="26" customWidth="1"/>
+    <col min="2" max="15" width="10.85546875" style="27" customWidth="1"/>
+    <col min="16" max="18" width="9.7109375" style="27" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="10.42578125" style="27" customWidth="1"/>
+    <col min="20" max="25" width="8.7109375" style="27" customWidth="1"/>
+    <col min="26" max="42" width="8.7109375" style="26" customWidth="1"/>
+    <col min="43" max="43" width="9.7109375" style="26" customWidth="1"/>
+    <col min="44" max="48" width="8.7109375" style="26" customWidth="1"/>
+    <col min="49" max="49" width="9.85546875" style="26" customWidth="1"/>
+    <col min="50" max="54" width="8.7109375" style="26" customWidth="1"/>
+    <col min="55" max="55" width="9.5703125" style="26" customWidth="1"/>
+    <col min="56" max="60" width="8.7109375" style="26" customWidth="1"/>
+    <col min="61" max="61" width="9.85546875" style="26" customWidth="1"/>
+    <col min="62" max="16384" width="8.85546875" style="26"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:55" ht="18" customHeight="1"/>
     <row r="3" spans="1:55" ht="16.5" customHeight="1"/>
     <row r="4" spans="1:55" ht="16.5" customHeight="1"/>
     <row r="5" spans="1:55" ht="16.5" customHeight="1">
-      <c r="A5" s="34" t="s">
-[...55 lines deleted...]
-      <c r="BC5" s="4"/>
+      <c r="A5" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+      <c r="P5" s="28"/>
+      <c r="Q5" s="28"/>
+      <c r="R5" s="28"/>
+      <c r="S5" s="28"/>
+      <c r="T5" s="28"/>
+      <c r="U5" s="28"/>
+      <c r="V5" s="29"/>
+      <c r="W5" s="29"/>
+      <c r="X5" s="29"/>
+      <c r="Y5" s="29"/>
+      <c r="Z5" s="29"/>
+      <c r="AA5" s="29"/>
+      <c r="AB5" s="29"/>
+      <c r="AC5" s="29"/>
+      <c r="AD5" s="29"/>
+      <c r="AE5" s="29"/>
+      <c r="AF5" s="29"/>
+      <c r="AG5" s="29"/>
+      <c r="AH5" s="29"/>
+      <c r="AI5" s="29"/>
+      <c r="AJ5" s="29"/>
+      <c r="AK5" s="29"/>
+      <c r="AL5" s="29"/>
+      <c r="AM5" s="29"/>
+      <c r="AN5" s="29"/>
+      <c r="AO5" s="29"/>
+      <c r="AP5" s="29"/>
+      <c r="AQ5" s="29"/>
+      <c r="AR5" s="29"/>
+      <c r="AS5" s="29"/>
+      <c r="AT5" s="29"/>
+      <c r="AU5" s="29"/>
+      <c r="AV5" s="29"/>
+      <c r="AW5" s="29"/>
+      <c r="AX5" s="29"/>
+      <c r="AY5" s="29"/>
+      <c r="AZ5" s="29"/>
+      <c r="BA5" s="29"/>
+      <c r="BB5" s="29"/>
+      <c r="BC5" s="29"/>
     </row>
     <row r="6" spans="1:55" ht="16.5" customHeight="1">
-      <c r="A6" s="5"/>
-[...57 lines deleted...]
-      <c r="A7" s="6"/>
+      <c r="A6" s="30"/>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="30"/>
+      <c r="J6" s="30"/>
+      <c r="K6" s="30"/>
+      <c r="L6" s="30"/>
+      <c r="M6" s="30"/>
+      <c r="N6" s="31"/>
+      <c r="P6" s="30"/>
+      <c r="Q6" s="30"/>
+      <c r="S6" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="29"/>
+      <c r="W6" s="29"/>
+      <c r="X6" s="29"/>
+      <c r="Y6" s="29"/>
+      <c r="Z6" s="29"/>
+      <c r="AA6" s="29"/>
+      <c r="AB6" s="29"/>
+      <c r="AC6" s="29"/>
+      <c r="AD6" s="29"/>
+      <c r="AE6" s="29"/>
+      <c r="AF6" s="29"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="29"/>
+      <c r="AI6" s="29"/>
+      <c r="AJ6" s="29"/>
+      <c r="AK6" s="29"/>
+      <c r="AL6" s="29"/>
+      <c r="AM6" s="29"/>
+      <c r="AN6" s="29"/>
+      <c r="AO6" s="29"/>
+      <c r="AP6" s="29"/>
+      <c r="AQ6" s="29"/>
+      <c r="AR6" s="29"/>
+      <c r="AS6" s="29"/>
+      <c r="AT6" s="29"/>
+      <c r="AU6" s="29"/>
+      <c r="AV6" s="29"/>
+      <c r="AW6" s="29"/>
+      <c r="AX6" s="29"/>
+      <c r="AY6" s="29"/>
+      <c r="AZ6" s="29"/>
+      <c r="BA6" s="29"/>
+      <c r="BB6" s="29"/>
+      <c r="BC6" s="29"/>
+    </row>
+    <row r="7" spans="1:55" s="2" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A7" s="13"/>
       <c r="B7" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="14" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="L7" s="15" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="O7" s="21" t="s">
-[...5 lines deleted...]
-      <c r="Q7" s="21" t="s">
+      <c r="O7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="S7" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:55" s="2" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A8" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16"/>
+      <c r="O8" s="16"/>
+    </row>
+    <row r="9" spans="1:55" s="2" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A9" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="33">
+        <v>16233</v>
+      </c>
+      <c r="C9" s="33">
+        <v>15217</v>
+      </c>
+      <c r="D9" s="33">
+        <v>17020</v>
+      </c>
+      <c r="E9" s="33">
+        <v>19165</v>
+      </c>
+      <c r="F9" s="33">
+        <v>19500</v>
+      </c>
+      <c r="G9" s="33">
+        <v>16225</v>
+      </c>
+      <c r="H9" s="33">
+        <v>14204</v>
+      </c>
+      <c r="I9" s="33">
+        <v>14342</v>
+      </c>
+      <c r="J9" s="33">
+        <v>13471</v>
+      </c>
+      <c r="K9" s="33">
+        <v>14227</v>
+      </c>
+      <c r="L9" s="33">
+        <v>16653</v>
+      </c>
+      <c r="M9" s="33">
+        <v>13296</v>
+      </c>
+      <c r="N9" s="34">
+        <v>15218</v>
+      </c>
+      <c r="O9" s="33">
+        <v>18280</v>
+      </c>
+      <c r="P9" s="34">
+        <v>12456</v>
+      </c>
+      <c r="Q9" s="34">
+        <v>13239</v>
+      </c>
+      <c r="R9" s="34">
+        <v>14777</v>
+      </c>
+      <c r="S9" s="2">
+        <v>18335</v>
+      </c>
+    </row>
+    <row r="10" spans="1:55" s="3" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A10" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="35"/>
+      <c r="G10" s="35"/>
+      <c r="H10" s="35"/>
+      <c r="I10" s="35"/>
+      <c r="J10" s="35"/>
+      <c r="K10" s="35"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="35"/>
+      <c r="N10" s="35"/>
+      <c r="O10" s="35"/>
+    </row>
+    <row r="11" spans="1:55" s="36" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A11" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="33">
+        <v>4850</v>
+      </c>
+      <c r="C11" s="33">
+        <v>3458</v>
+      </c>
+      <c r="D11" s="33">
+        <v>3920</v>
+      </c>
+      <c r="E11" s="33">
+        <v>4227</v>
+      </c>
+      <c r="F11" s="33">
+        <v>4261</v>
+      </c>
+      <c r="G11" s="33">
+        <v>3741</v>
+      </c>
+      <c r="H11" s="33">
+        <v>3271</v>
+      </c>
+      <c r="I11" s="33">
+        <v>2981</v>
+      </c>
+      <c r="J11" s="33">
+        <v>3317</v>
+      </c>
+      <c r="K11" s="33">
+        <v>3606</v>
+      </c>
+      <c r="L11" s="33">
+        <v>4046</v>
+      </c>
+      <c r="M11" s="33">
+        <v>3580</v>
+      </c>
+      <c r="N11" s="34">
+        <v>3997</v>
+      </c>
+      <c r="O11" s="2">
+        <v>4646</v>
+      </c>
+      <c r="P11" s="34">
+        <v>1832</v>
+      </c>
+      <c r="Q11" s="3">
+        <v>1950</v>
+      </c>
+      <c r="R11" s="3">
+        <v>2069</v>
+      </c>
+      <c r="S11" s="3">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="12" spans="1:55" s="36" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A12" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+      <c r="K12" s="37"/>
+      <c r="L12" s="37"/>
+      <c r="M12" s="37"/>
+      <c r="N12" s="37"/>
+      <c r="O12" s="37"/>
+    </row>
+    <row r="13" spans="1:55" s="36" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A13" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="18">
+        <v>11383</v>
+      </c>
+      <c r="C13" s="18">
+        <v>11759</v>
+      </c>
+      <c r="D13" s="18">
+        <v>13100</v>
+      </c>
+      <c r="E13" s="18">
+        <v>14938</v>
+      </c>
+      <c r="F13" s="18">
+        <v>15239</v>
+      </c>
+      <c r="G13" s="18">
+        <v>12484</v>
+      </c>
+      <c r="H13" s="18">
+        <v>10933</v>
+      </c>
+      <c r="I13" s="18">
+        <v>11361</v>
+      </c>
+      <c r="J13" s="18">
+        <v>10154</v>
+      </c>
+      <c r="K13" s="18">
+        <v>10621</v>
+      </c>
+      <c r="L13" s="18">
+        <v>12607</v>
+      </c>
+      <c r="M13" s="18">
+        <v>9716</v>
+      </c>
+      <c r="N13" s="19">
+        <v>11221</v>
+      </c>
+      <c r="O13" s="19">
+        <v>13634</v>
+      </c>
+      <c r="P13" s="19">
+        <v>10624</v>
+      </c>
+      <c r="Q13" s="19">
+        <v>11289</v>
+      </c>
+      <c r="R13" s="19">
+        <v>12708</v>
+      </c>
+      <c r="S13" s="4">
+        <v>14784</v>
+      </c>
+    </row>
+    <row r="14" spans="1:55" s="36" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A14" s="38"/>
+      <c r="B14" s="33"/>
+      <c r="C14" s="33"/>
+      <c r="D14" s="33"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="33"/>
+      <c r="G14" s="33"/>
+      <c r="H14" s="33"/>
+      <c r="I14" s="33"/>
+      <c r="J14" s="33"/>
+      <c r="K14" s="33"/>
+      <c r="L14" s="33"/>
+      <c r="M14" s="33"/>
+      <c r="N14" s="34"/>
+      <c r="O14" s="34"/>
+    </row>
+    <row r="15" spans="1:55" ht="17.25" customHeight="1">
+      <c r="A15" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="R7" s="21" t="s">
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="20"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="20"/>
+      <c r="K15" s="20"/>
+      <c r="L15" s="20"/>
+      <c r="M15" s="20"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="20"/>
+      <c r="P15" s="20"/>
+      <c r="Q15" s="20"/>
+      <c r="R15" s="20"/>
+    </row>
+    <row r="16" spans="1:55" ht="17.25" customHeight="1">
+      <c r="A16" s="21" t="s">
         <v>28</v>
       </c>
-    </row>
-[...284 lines deleted...]
-      <c r="R16" s="25"/>
+      <c r="B16" s="22"/>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+      <c r="H16" s="22"/>
+      <c r="I16" s="22"/>
+      <c r="J16" s="22"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="22"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="22"/>
+      <c r="O16" s="22"/>
+      <c r="P16" s="21"/>
+      <c r="Q16" s="21"/>
+      <c r="R16" s="21"/>
     </row>
     <row r="17" spans="1:18" ht="17.25" customHeight="1">
-      <c r="A17" s="26" t="s">
-[...18 lines deleted...]
-      <c r="R17" s="27"/>
+      <c r="A17" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="24"/>
+      <c r="N17" s="24"/>
+      <c r="O17" s="24"/>
+      <c r="P17" s="24"/>
+      <c r="Q17" s="24"/>
+      <c r="R17" s="24"/>
     </row>
     <row r="18" spans="1:18" ht="17.25" customHeight="1"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A15:R15"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="A10:O10"/>
     <mergeCell ref="A12:O12"/>
     <mergeCell ref="A5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:R13"/>
+  <dimension ref="A5:S13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L25" sqref="L25"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="18" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="24" style="8" customWidth="1"/>
+    <col min="2" max="15" width="10.85546875" style="8" customWidth="1"/>
+    <col min="16" max="18" width="9.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.28515625" style="8" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:18">
-[...33 lines deleted...]
-      <c r="R6" s="19" t="s">
+    <row r="5" spans="1:19">
+      <c r="A5" s="7" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="6"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="7"/>
+      <c r="D5" s="7"/>
+      <c r="E5" s="7"/>
+      <c r="F5" s="7"/>
+      <c r="G5" s="7"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="7"/>
+      <c r="J5" s="7"/>
+      <c r="K5" s="7"/>
+      <c r="L5" s="7"/>
+      <c r="M5" s="7"/>
+      <c r="N5" s="7"/>
+      <c r="O5" s="7"/>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" s="9"/>
+      <c r="B6" s="9"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="10"/>
+      <c r="I6" s="10"/>
+      <c r="J6" s="10"/>
+      <c r="K6" s="10"/>
+      <c r="L6" s="10"/>
+      <c r="M6" s="11"/>
+      <c r="N6" s="12"/>
+      <c r="S6" s="12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" ht="15.75" customHeight="1">
+      <c r="A7" s="13"/>
       <c r="B7" s="14" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="14" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>0</v>
       </c>
       <c r="J7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="K7" s="14" t="s">
         <v>2</v>
       </c>
       <c r="L7" s="15" t="s">
         <v>3</v>
       </c>
       <c r="M7" s="15" t="s">
         <v>10</v>
       </c>
       <c r="N7" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="O7" s="21" t="s">
-[...5 lines deleted...]
-      <c r="Q7" s="21" t="s">
+      <c r="O7" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q7" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="R7" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="S7" s="5" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="16"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="16"/>
+      <c r="E8" s="16"/>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="16"/>
+      <c r="M8" s="16"/>
+      <c r="N8" s="16"/>
+      <c r="O8" s="16"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="18">
+        <v>8388</v>
+      </c>
+      <c r="C9" s="18">
+        <v>8071</v>
+      </c>
+      <c r="D9" s="18">
+        <v>8817</v>
+      </c>
+      <c r="E9" s="18">
+        <v>10011</v>
+      </c>
+      <c r="F9" s="18">
+        <v>10172</v>
+      </c>
+      <c r="G9" s="18">
+        <v>8290</v>
+      </c>
+      <c r="H9" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="I9" s="18">
+        <v>8064</v>
+      </c>
+      <c r="J9" s="18">
+        <v>7154</v>
+      </c>
+      <c r="K9" s="18">
+        <v>7583</v>
+      </c>
+      <c r="L9" s="18">
+        <v>8762</v>
+      </c>
+      <c r="M9" s="18">
+        <v>7053</v>
+      </c>
+      <c r="N9" s="19">
+        <v>8143</v>
+      </c>
+      <c r="O9" s="19">
+        <v>9638</v>
+      </c>
+      <c r="P9" s="19">
+        <v>6515</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>7057</v>
+      </c>
+      <c r="R9" s="19">
+        <v>7858</v>
+      </c>
+      <c r="S9" s="6">
+        <v>9634</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" ht="15" customHeight="1">
+      <c r="A10" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="R7" s="21" t="s">
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="20"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="20"/>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" s="21" t="s">
         <v>28</v>
       </c>
-    </row>
-[...76 lines deleted...]
-      <c r="A10" s="30" t="s">
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="22"/>
+      <c r="O11" s="22"/>
+      <c r="P11" s="21"/>
+      <c r="Q11" s="21"/>
+      <c r="R11" s="21"/>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="24"/>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="24"/>
+      <c r="H12" s="24"/>
+      <c r="I12" s="24"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="24"/>
+      <c r="M12" s="24"/>
+      <c r="N12" s="24"/>
+      <c r="O12" s="24"/>
+      <c r="P12" s="24"/>
+      <c r="Q12" s="24"/>
+      <c r="R12" s="24"/>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" s="25" t="s">
         <v>21</v>
-      </c>
-[...64 lines deleted...]
-        <v>25</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>