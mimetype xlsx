--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -13,389 +13,317 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="780" yWindow="135" windowWidth="11580" windowHeight="15465"/>
   </bookViews>
   <sheets>
     <sheet name="by type" sheetId="4" r:id="rId1"/>
     <sheet name="girls" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="29">
   <si>
     <t>2015/2016</t>
   </si>
   <si>
     <t>2016/2017</t>
   </si>
   <si>
     <t>2017/2018</t>
   </si>
   <si>
     <t>2018/2019</t>
   </si>
   <si>
     <t>2013/2014</t>
   </si>
   <si>
     <t>2012/2013</t>
   </si>
   <si>
     <t>2011/2012</t>
   </si>
   <si>
     <t>2010/2011</t>
   </si>
   <si>
     <t>2009/2010</t>
   </si>
   <si>
     <t>2008/2009</t>
   </si>
   <si>
     <t>2019/2020</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>2020/2021</t>
+  </si>
+  <si>
+    <t>2021/2022</t>
+  </si>
+  <si>
+    <t>person</t>
+  </si>
+  <si>
+    <t>The number of graduates who graduated from the main secondary school (9 class)</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>Urban population</t>
+  </si>
+  <si>
+    <t>Rural population</t>
+  </si>
+  <si>
+    <t>Almaty</t>
+  </si>
+  <si>
+    <t>Girls</t>
+  </si>
+  <si>
+    <t>2022/2023</t>
+  </si>
+  <si>
+    <t>2023/2024</t>
+  </si>
+  <si>
+    <t>2024/2025</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
   </si>
   <si>
     <r>
       <t>2014/2015</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color indexed="8"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>*)</t>
     </r>
-  </si>
-[...16 lines deleted...]
-    <t>Rural population</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">1) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>From 2014 the statistical observations OSH-1, OSH-5 is excluded from the plan of statistical work, now data is collected by The Ministry of healthcare and social development of the Republic of Kazakhstan</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">2) </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>Until 2008 without evening general education schools</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>Girls</t>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>*</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve"> Data for 2008-2017 for the South Kazakhstan region.</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>2024/2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="22">
+  <fonts count="17">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...13 lines deleted...]
-      <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...106 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <i/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...8 lines deleted...]
-      <family val="2"/>
+      <sz val="9"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
@@ -418,151 +346,149 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="4"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10 2" xfId="3"/>
     <cellStyle name="Обычный 12" xfId="2"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -839,913 +765,933 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист1"/>
-  <dimension ref="A2:R36"/>
+  <dimension ref="A2:S36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A13" sqref="A13:R13"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="8.85546875" style="4"/>
+    <col min="1" max="1" width="26" style="8" customWidth="1"/>
+    <col min="2" max="15" width="10.28515625" style="8" customWidth="1"/>
+    <col min="16" max="18" width="9.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11" style="8" customWidth="1"/>
+    <col min="20" max="16384" width="8.85546875" style="8"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:18" ht="15.75" customHeight="1"/>
-[...3 lines deleted...]
-      <c r="A5" s="37" t="s">
+    <row r="2" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="3" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="4" spans="1:19" ht="15.75" customHeight="1"/>
+    <row r="5" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+    </row>
+    <row r="6" spans="1:19" s="14" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="10"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="13"/>
+      <c r="S6" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="15"/>
+      <c r="B7" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="17" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="L7" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="M7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="N7" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="P7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="S7" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A8" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B5" s="37"/>
-[...80 lines deleted...]
-      <c r="Q7" s="12" t="s">
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="18"/>
+      <c r="H8" s="18"/>
+      <c r="I8" s="18"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="18"/>
+      <c r="M8" s="18"/>
+      <c r="N8" s="18"/>
+      <c r="O8" s="18"/>
+    </row>
+    <row r="9" spans="1:19" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="20">
+        <v>32578</v>
+      </c>
+      <c r="C9" s="20">
+        <v>32759</v>
+      </c>
+      <c r="D9" s="20">
+        <v>32867</v>
+      </c>
+      <c r="E9" s="20">
+        <v>28796</v>
+      </c>
+      <c r="F9" s="20">
+        <v>26800</v>
+      </c>
+      <c r="G9" s="20">
+        <v>27513</v>
+      </c>
+      <c r="H9" s="20">
+        <v>25169</v>
+      </c>
+      <c r="I9" s="20">
+        <v>26214</v>
+      </c>
+      <c r="J9" s="20">
+        <v>29568</v>
+      </c>
+      <c r="K9" s="20">
+        <v>27385</v>
+      </c>
+      <c r="L9" s="20">
+        <v>27529</v>
+      </c>
+      <c r="M9" s="20">
+        <v>30008</v>
+      </c>
+      <c r="N9" s="21">
+        <v>32222</v>
+      </c>
+      <c r="O9" s="20">
+        <v>34824</v>
+      </c>
+      <c r="P9" s="20">
+        <v>27053</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>30141</v>
+      </c>
+      <c r="R9" s="20">
+        <v>31823</v>
+      </c>
+      <c r="S9" s="2">
+        <v>35093</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A10" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="22"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="22"/>
+      <c r="H10" s="22"/>
+      <c r="I10" s="22"/>
+      <c r="J10" s="22"/>
+      <c r="K10" s="22"/>
+      <c r="L10" s="22"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="22"/>
+      <c r="O10" s="22"/>
+    </row>
+    <row r="11" spans="1:19" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A11" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="20">
+        <v>10652</v>
+      </c>
+      <c r="C11" s="20">
+        <v>8134</v>
+      </c>
+      <c r="D11" s="20">
+        <v>8220</v>
+      </c>
+      <c r="E11" s="20">
+        <v>7150</v>
+      </c>
+      <c r="F11" s="20">
+        <v>6535</v>
+      </c>
+      <c r="G11" s="20">
+        <v>7017</v>
+      </c>
+      <c r="H11" s="20">
+        <v>6205</v>
+      </c>
+      <c r="I11" s="20">
+        <v>4667</v>
+      </c>
+      <c r="J11" s="20">
+        <v>7305</v>
+      </c>
+      <c r="K11" s="20">
+        <v>6777</v>
+      </c>
+      <c r="L11" s="20">
+        <v>6892</v>
+      </c>
+      <c r="M11" s="20">
+        <v>7446</v>
+      </c>
+      <c r="N11" s="21">
+        <v>7811</v>
+      </c>
+      <c r="O11" s="2">
+        <v>8396</v>
+      </c>
+      <c r="P11" s="20">
+        <v>3996</v>
+      </c>
+      <c r="Q11" s="20">
+        <v>4678</v>
+      </c>
+      <c r="R11" s="20">
+        <v>4696</v>
+      </c>
+      <c r="S11" s="3">
+        <v>6760</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A12" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="23"/>
+      <c r="K12" s="23"/>
+      <c r="L12" s="23"/>
+      <c r="M12" s="23"/>
+      <c r="N12" s="23"/>
+      <c r="O12" s="23"/>
+    </row>
+    <row r="13" spans="1:19" s="4" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A13" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="25">
+        <v>21926</v>
+      </c>
+      <c r="C13" s="25">
+        <v>24625</v>
+      </c>
+      <c r="D13" s="25">
+        <v>24647</v>
+      </c>
+      <c r="E13" s="25">
+        <v>21646</v>
+      </c>
+      <c r="F13" s="25">
+        <v>20265</v>
+      </c>
+      <c r="G13" s="25">
+        <v>20496</v>
+      </c>
+      <c r="H13" s="25">
+        <v>18964</v>
+      </c>
+      <c r="I13" s="25">
+        <v>21547</v>
+      </c>
+      <c r="J13" s="25">
+        <v>22263</v>
+      </c>
+      <c r="K13" s="25">
+        <v>20608</v>
+      </c>
+      <c r="L13" s="25">
+        <v>20637</v>
+      </c>
+      <c r="M13" s="25">
+        <v>22562</v>
+      </c>
+      <c r="N13" s="26">
+        <v>24411</v>
+      </c>
+      <c r="O13" s="25">
+        <v>26428</v>
+      </c>
+      <c r="P13" s="25">
+        <v>23057</v>
+      </c>
+      <c r="Q13" s="25">
+        <v>25463</v>
+      </c>
+      <c r="R13" s="25">
+        <v>27127</v>
+      </c>
+      <c r="S13" s="5">
+        <v>28333</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19" s="28" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A14" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="R7" s="12" t="s">
+      <c r="B14" s="27"/>
+      <c r="C14" s="27"/>
+      <c r="D14" s="27"/>
+      <c r="E14" s="27"/>
+      <c r="F14" s="27"/>
+      <c r="G14" s="27"/>
+      <c r="H14" s="27"/>
+      <c r="I14" s="27"/>
+      <c r="J14" s="27"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="27"/>
+      <c r="M14" s="27"/>
+      <c r="N14" s="27"/>
+      <c r="O14" s="27"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="27"/>
+      <c r="R14" s="27"/>
+    </row>
+    <row r="15" spans="1:19" ht="14.25">
+      <c r="A15" s="29" t="s">
         <v>27</v>
       </c>
-    </row>
-[...289 lines deleted...]
-      <c r="R16" s="28"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="30"/>
+      <c r="F15" s="30"/>
+      <c r="G15" s="30"/>
+      <c r="H15" s="30"/>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="30"/>
+      <c r="O15" s="30"/>
+      <c r="P15" s="29"/>
+      <c r="Q15" s="29"/>
+      <c r="R15" s="29"/>
+    </row>
+    <row r="16" spans="1:19" ht="14.25">
+      <c r="A16" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" s="32"/>
+      <c r="C16" s="32"/>
+      <c r="D16" s="32"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="32"/>
+      <c r="G16" s="32"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="32"/>
+      <c r="M16" s="32"/>
+      <c r="N16" s="32"/>
+      <c r="O16" s="32"/>
+      <c r="P16" s="32"/>
+      <c r="Q16" s="32"/>
+      <c r="R16" s="32"/>
     </row>
     <row r="19" spans="2:2" ht="12.75">
-      <c r="B19" s="29"/>
+      <c r="B19" s="33"/>
     </row>
     <row r="20" spans="2:2" ht="12.75">
-      <c r="B20" s="30"/>
+      <c r="B20" s="34"/>
     </row>
     <row r="21" spans="2:2" ht="12.75">
-      <c r="B21" s="30"/>
+      <c r="B21" s="34"/>
     </row>
     <row r="22" spans="2:2" ht="12.75">
-      <c r="B22" s="30"/>
+      <c r="B22" s="34"/>
     </row>
     <row r="23" spans="2:2" ht="12.75">
-      <c r="B23" s="30"/>
+      <c r="B23" s="34"/>
     </row>
     <row r="24" spans="2:2" ht="12.75">
-      <c r="B24" s="30"/>
+      <c r="B24" s="34"/>
     </row>
     <row r="25" spans="2:2" ht="12.75">
-      <c r="B25" s="30"/>
+      <c r="B25" s="34"/>
     </row>
     <row r="26" spans="2:2" ht="12.75">
-      <c r="B26" s="30"/>
+      <c r="B26" s="34"/>
     </row>
     <row r="27" spans="2:2" ht="12.75">
-      <c r="B27" s="30"/>
+      <c r="B27" s="34"/>
     </row>
     <row r="28" spans="2:2" ht="12.75">
-      <c r="B28" s="30"/>
+      <c r="B28" s="34"/>
     </row>
     <row r="29" spans="2:2" ht="12.75">
-      <c r="B29" s="30"/>
+      <c r="B29" s="34"/>
     </row>
     <row r="30" spans="2:2" ht="12.75">
-      <c r="B30" s="30"/>
+      <c r="B30" s="34"/>
     </row>
     <row r="31" spans="2:2" ht="12.75">
-      <c r="B31" s="30"/>
+      <c r="B31" s="34"/>
     </row>
     <row r="32" spans="2:2" ht="12.75">
-      <c r="B32" s="30"/>
+      <c r="B32" s="34"/>
     </row>
     <row r="33" spans="2:2" ht="12.75">
-      <c r="B33" s="30"/>
+      <c r="B33" s="34"/>
     </row>
     <row r="34" spans="2:2" ht="12.75">
-      <c r="B34" s="30"/>
+      <c r="B34" s="34"/>
     </row>
     <row r="35" spans="2:2" ht="12.75">
-      <c r="B35" s="30"/>
+      <c r="B35" s="34"/>
     </row>
     <row r="36" spans="2:2" ht="12.75">
-      <c r="B36" s="30"/>
+      <c r="B36" s="34"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="A10:O10"/>
     <mergeCell ref="A12:O12"/>
     <mergeCell ref="A14:R14"/>
     <mergeCell ref="A5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
   <dimension ref="A1:AT12"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="H30" sqref="H30"/>
+      <selection activeCell="J31" sqref="J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="26" style="4" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="55" max="16384" width="8.85546875" style="4"/>
+    <col min="1" max="1" width="26" style="8" customWidth="1"/>
+    <col min="2" max="14" width="10.28515625" style="8" customWidth="1"/>
+    <col min="15" max="15" width="11.85546875" style="8" customWidth="1"/>
+    <col min="16" max="18" width="9.7109375" style="8" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="11.7109375" style="8" customWidth="1"/>
+    <col min="20" max="54" width="8.7109375" style="8" customWidth="1"/>
+    <col min="55" max="16384" width="8.85546875" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" ht="14.25" customHeight="1"/>
     <row r="2" spans="1:46" ht="17.25" customHeight="1">
-      <c r="A2" s="8"/>
-[...44 lines deleted...]
-      <c r="AT2" s="8"/>
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+      <c r="X2" s="35"/>
+      <c r="Y2" s="35"/>
+      <c r="Z2" s="35"/>
+      <c r="AA2" s="35"/>
+      <c r="AB2" s="35"/>
+      <c r="AC2" s="35"/>
+      <c r="AD2" s="35"/>
+      <c r="AE2" s="35"/>
+      <c r="AF2" s="35"/>
+      <c r="AG2" s="35"/>
+      <c r="AH2" s="35"/>
+      <c r="AI2" s="35"/>
+      <c r="AJ2" s="35"/>
+      <c r="AK2" s="35"/>
+      <c r="AL2" s="35"/>
+      <c r="AM2" s="35"/>
+      <c r="AN2" s="35"/>
+      <c r="AO2" s="35"/>
+      <c r="AP2" s="35"/>
+      <c r="AQ2" s="35"/>
+      <c r="AR2" s="35"/>
+      <c r="AS2" s="35"/>
+      <c r="AT2" s="35"/>
     </row>
     <row r="3" spans="1:46" ht="17.25" customHeight="1">
-      <c r="A3" s="8"/>
-[...44 lines deleted...]
-      <c r="AT3" s="8"/>
+      <c r="A3" s="35"/>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
+      <c r="T3" s="35"/>
+      <c r="U3" s="35"/>
+      <c r="V3" s="35"/>
+      <c r="W3" s="35"/>
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
+      <c r="Z3" s="35"/>
+      <c r="AA3" s="35"/>
+      <c r="AB3" s="35"/>
+      <c r="AC3" s="35"/>
+      <c r="AD3" s="35"/>
+      <c r="AE3" s="35"/>
+      <c r="AF3" s="35"/>
+      <c r="AG3" s="35"/>
+      <c r="AH3" s="35"/>
+      <c r="AI3" s="35"/>
+      <c r="AJ3" s="35"/>
+      <c r="AK3" s="35"/>
+      <c r="AL3" s="35"/>
+      <c r="AM3" s="35"/>
+      <c r="AN3" s="35"/>
+      <c r="AO3" s="35"/>
+      <c r="AP3" s="35"/>
+      <c r="AQ3" s="35"/>
+      <c r="AR3" s="35"/>
+      <c r="AS3" s="35"/>
+      <c r="AT3" s="35"/>
     </row>
     <row r="4" spans="1:46" ht="17.25" customHeight="1">
-      <c r="A4" s="8"/>
-[...80 lines deleted...]
-      <c r="R6" s="19" t="s">
+      <c r="A4" s="35"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+      <c r="Q4" s="35"/>
+      <c r="R4" s="35"/>
+      <c r="S4" s="35"/>
+      <c r="T4" s="35"/>
+      <c r="U4" s="35"/>
+      <c r="V4" s="35"/>
+      <c r="W4" s="35"/>
+      <c r="X4" s="35"/>
+      <c r="Y4" s="35"/>
+      <c r="Z4" s="35"/>
+      <c r="AA4" s="35"/>
+      <c r="AB4" s="35"/>
+      <c r="AC4" s="35"/>
+      <c r="AD4" s="35"/>
+      <c r="AE4" s="35"/>
+      <c r="AF4" s="35"/>
+      <c r="AG4" s="35"/>
+      <c r="AH4" s="35"/>
+      <c r="AI4" s="35"/>
+      <c r="AJ4" s="35"/>
+      <c r="AK4" s="35"/>
+      <c r="AL4" s="35"/>
+      <c r="AM4" s="35"/>
+      <c r="AN4" s="35"/>
+      <c r="AO4" s="35"/>
+      <c r="AP4" s="35"/>
+      <c r="AQ4" s="35"/>
+      <c r="AR4" s="35"/>
+      <c r="AS4" s="35"/>
+      <c r="AT4" s="35"/>
+    </row>
+    <row r="5" spans="1:46" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A5" s="9" t="s">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B7" s="22" t="s">
+      <c r="B5" s="9"/>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+      <c r="K5" s="9"/>
+      <c r="L5" s="9"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="9"/>
+      <c r="O5" s="9"/>
+    </row>
+    <row r="6" spans="1:46" s="14" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A6" s="10"/>
+      <c r="B6" s="10"/>
+      <c r="C6" s="10"/>
+      <c r="D6" s="10"/>
+      <c r="E6" s="10"/>
+      <c r="F6" s="10"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="12"/>
+      <c r="N6" s="13"/>
+      <c r="S6" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:46" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="15"/>
+      <c r="B7" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="22" t="s">
+      <c r="C7" s="36" t="s">
         <v>8</v>
       </c>
-      <c r="D7" s="22" t="s">
+      <c r="D7" s="36" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="22" t="s">
+      <c r="E7" s="36" t="s">
         <v>6</v>
       </c>
-      <c r="F7" s="22" t="s">
+      <c r="F7" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="G7" s="22" t="s">
+      <c r="G7" s="36" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="23" t="s">
+      <c r="H7" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="I7" s="37" t="s">
+        <v>0</v>
+      </c>
+      <c r="J7" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="O7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="I7" s="23" t="s">
-[...30 lines deleted...]
-    <row r="8" spans="1:46" s="13" customFormat="1" ht="15.75" customHeight="1">
+      <c r="P7" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="Q7" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="R7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="S7" s="6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:46" s="2" customFormat="1" ht="15.75" customHeight="1">
       <c r="A8" s="38" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B8" s="38"/>
       <c r="C8" s="38"/>
       <c r="D8" s="38"/>
       <c r="E8" s="38"/>
       <c r="F8" s="38"/>
       <c r="G8" s="38"/>
       <c r="H8" s="38"/>
       <c r="I8" s="38"/>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
       <c r="M8" s="38"/>
       <c r="N8" s="38"/>
-      <c r="O8" s="20"/>
-[...5 lines deleted...]
-      <c r="B9" s="17">
+      <c r="O8" s="39"/>
+    </row>
+    <row r="9" spans="1:46" s="2" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A9" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="25">
         <v>15914</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="25">
         <v>15999</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="25">
         <v>16009</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="25">
         <v>13879</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="25">
         <v>12973</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="25">
         <v>13347</v>
       </c>
-      <c r="H9" s="17" t="s">
+      <c r="H9" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="25">
         <v>15671</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="25">
         <v>14541</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="25">
         <v>13341</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="25">
         <v>13434</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="25">
         <v>14606</v>
       </c>
-      <c r="N9" s="18">
+      <c r="N9" s="26">
         <v>15571</v>
       </c>
-      <c r="O9" s="18">
+      <c r="O9" s="26">
         <v>16997</v>
       </c>
-      <c r="P9" s="32">
+      <c r="P9" s="7">
         <v>13199</v>
       </c>
-      <c r="Q9" s="32">
+      <c r="Q9" s="7">
         <v>14812</v>
       </c>
-      <c r="R9" s="32">
+      <c r="R9" s="7">
         <v>15519</v>
       </c>
+      <c r="S9" s="7">
+        <v>16802</v>
+      </c>
     </row>
     <row r="10" spans="1:46" ht="12" customHeight="1">
-      <c r="A10" s="36" t="s">
-[...18 lines deleted...]
-      <c r="R10" s="36"/>
+      <c r="A10" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="27"/>
+      <c r="C10" s="27"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="27"/>
+      <c r="F10" s="27"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="27"/>
+      <c r="I10" s="27"/>
+      <c r="J10" s="27"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="27"/>
+      <c r="M10" s="27"/>
+      <c r="N10" s="27"/>
+      <c r="O10" s="27"/>
+      <c r="P10" s="27"/>
+      <c r="Q10" s="27"/>
+      <c r="R10" s="27"/>
     </row>
     <row r="11" spans="1:46" ht="14.25">
-      <c r="A11" s="24" t="s">
-[...18 lines deleted...]
-      <c r="R11" s="26"/>
+      <c r="A11" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="B11" s="30"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="30"/>
+      <c r="K11" s="30"/>
+      <c r="L11" s="30"/>
+      <c r="M11" s="30"/>
+      <c r="N11" s="30"/>
+      <c r="O11" s="30"/>
+      <c r="P11" s="29"/>
+      <c r="Q11" s="29"/>
+      <c r="R11" s="29"/>
     </row>
     <row r="12" spans="1:46" ht="14.25">
-      <c r="A12" s="27" t="s">
-[...18 lines deleted...]
-      <c r="R12" s="28"/>
+      <c r="A12" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="32"/>
+      <c r="C12" s="32"/>
+      <c r="D12" s="32"/>
+      <c r="E12" s="32"/>
+      <c r="F12" s="32"/>
+      <c r="G12" s="32"/>
+      <c r="H12" s="32"/>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="32"/>
+      <c r="N12" s="32"/>
+      <c r="O12" s="32"/>
+      <c r="P12" s="32"/>
+      <c r="Q12" s="32"/>
+      <c r="R12" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A8:N8"/>
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A5:O5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>