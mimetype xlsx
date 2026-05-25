--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -5,67 +5,67 @@
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Естественный прирост населения" sheetId="4" r:id="rId1"/>
     <sheet name="Коэффициент естествен. прироста" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="KgS0dRhAYZcPJo4MpGZvwPIG7frkS+8ya7kJDyS03zI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="42">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -242,51 +242,51 @@
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -410,56 +410,63 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
@@ -489,51 +496,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="150">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -847,101 +854,106 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="61" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="68">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="14"/>
     <cellStyle name="Обычный 11" xfId="25"/>
     <cellStyle name="Обычный 12" xfId="36"/>
     <cellStyle name="Обычный 13" xfId="47"/>
     <cellStyle name="Обычный 14" xfId="58"/>
     <cellStyle name="Обычный 15" xfId="4"/>
     <cellStyle name="Обычный 16" xfId="15"/>
     <cellStyle name="Обычный 17" xfId="26"/>
     <cellStyle name="Обычный 18" xfId="37"/>
     <cellStyle name="Обычный 19" xfId="48"/>
     <cellStyle name="Обычный 2 2 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="59"/>
     <cellStyle name="Обычный 21" xfId="5"/>
     <cellStyle name="Обычный 22" xfId="16"/>
     <cellStyle name="Обычный 23" xfId="27"/>
     <cellStyle name="Обычный 24" xfId="38"/>
     <cellStyle name="Обычный 25" xfId="49"/>
     <cellStyle name="Обычный 26" xfId="60"/>
     <cellStyle name="Обычный 27" xfId="6"/>
     <cellStyle name="Обычный 28" xfId="17"/>
     <cellStyle name="Обычный 29" xfId="28"/>
     <cellStyle name="Обычный 3" xfId="35"/>
@@ -1005,128 +1017,128 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>66675</xdr:colOff>
+      <xdr:colOff>266699</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1714500" cy="762000"/>
+          <a:ext cx="1914524" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>1</xdr:colOff>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>76200</xdr:colOff>
+      <xdr:colOff>180974</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19051</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
+              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="1" y="1"/>
-          <a:ext cx="1781174" cy="781050"/>
+          <a:off x="0" y="1"/>
+          <a:ext cx="1885949" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
@@ -1304,207 +1316,211 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA932"/>
+  <dimension ref="A1:AB932"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D5" sqref="D5:E5"/>
+      <selection pane="bottomLeft" activeCell="A24" sqref="A24:AA24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="8" customWidth="1"/>
     <col min="24" max="24" width="6.42578125" customWidth="1"/>
     <col min="25" max="25" width="8" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" customWidth="1"/>
+    <col min="28" max="28" width="6.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="20.25" hidden="1" customHeight="1">
+    <row r="1" spans="1:28" ht="20.25" hidden="1" customHeight="1">
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
     </row>
-    <row r="2" spans="1:27" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="2" spans="1:28" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
-    <row r="3" spans="1:27" s="61" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:28" s="61" customFormat="1" ht="14.25" customHeight="1">
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
-    <row r="4" spans="1:27" s="61" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:28" s="61" customFormat="1" ht="16.5" customHeight="1">
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
     </row>
-    <row r="5" spans="1:27" s="61" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:28" s="61" customFormat="1" ht="13.5" customHeight="1">
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
     </row>
-    <row r="6" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A6" s="129" t="s">
+    <row r="6" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A6" s="139" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="130"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27" ht="15.75" customHeight="1">
+      <c r="B6" s="133"/>
+      <c r="C6" s="133"/>
+      <c r="D6" s="133"/>
+      <c r="E6" s="133"/>
+      <c r="F6" s="133"/>
+      <c r="G6" s="133"/>
+      <c r="H6" s="133"/>
+      <c r="I6" s="133"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="133"/>
+      <c r="L6" s="133"/>
+      <c r="M6" s="133"/>
+      <c r="N6" s="133"/>
+      <c r="O6" s="133"/>
+      <c r="P6" s="133"/>
+      <c r="Q6" s="133"/>
+      <c r="R6" s="133"/>
+      <c r="S6" s="133"/>
+      <c r="T6" s="133"/>
+      <c r="U6" s="133"/>
+      <c r="V6" s="133"/>
+      <c r="W6" s="133"/>
+      <c r="X6" s="133"/>
+      <c r="Y6" s="133"/>
+      <c r="Z6" s="133"/>
+      <c r="AA6" s="133"/>
+      <c r="AB6" s="133"/>
+    </row>
+    <row r="7" spans="1:28" ht="15.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
-      <c r="U7" s="127" t="s">
+      <c r="U7" s="137" t="s">
         <v>0</v>
       </c>
-      <c r="V7" s="128"/>
-[...8 lines deleted...]
-      <c r="B8" s="133">
+      <c r="V7" s="138"/>
+      <c r="W7" s="138"/>
+      <c r="X7" s="138"/>
+      <c r="Y7" s="138"/>
+      <c r="Z7" s="138"/>
+      <c r="AA7" s="138"/>
+      <c r="AB7" s="133"/>
+    </row>
+    <row r="8" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A8" s="141"/>
+      <c r="B8" s="143">
         <v>2024</v>
       </c>
-      <c r="C8" s="134"/>
-[...10 lines deleted...]
-      <c r="N8" s="138">
+      <c r="C8" s="144"/>
+      <c r="D8" s="144"/>
+      <c r="E8" s="144"/>
+      <c r="F8" s="144"/>
+      <c r="G8" s="144"/>
+      <c r="H8" s="144"/>
+      <c r="I8" s="144"/>
+      <c r="J8" s="144"/>
+      <c r="K8" s="144"/>
+      <c r="L8" s="144"/>
+      <c r="M8" s="144"/>
+      <c r="N8" s="134">
         <v>2025</v>
       </c>
-      <c r="O8" s="139"/>
-[...10 lines deleted...]
-      <c r="Z8" s="138">
+      <c r="O8" s="145"/>
+      <c r="P8" s="145"/>
+      <c r="Q8" s="145"/>
+      <c r="R8" s="145"/>
+      <c r="S8" s="145"/>
+      <c r="T8" s="145"/>
+      <c r="U8" s="145"/>
+      <c r="V8" s="145"/>
+      <c r="W8" s="136"/>
+      <c r="X8" s="136"/>
+      <c r="Y8" s="136"/>
+      <c r="Z8" s="134">
         <v>2026</v>
       </c>
-      <c r="AA8" s="146"/>
-[...2 lines deleted...]
-      <c r="A9" s="132"/>
+      <c r="AA8" s="135"/>
+      <c r="AB8" s="136"/>
+    </row>
+    <row r="9" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A9" s="142"/>
       <c r="B9" s="62" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -1539,83 +1555,86 @@
       </c>
       <c r="T9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="U9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="V9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="W9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="63" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="6" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="135" t="s">
+      <c r="AB9" s="6" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A10" s="131" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="130"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:27" ht="15.75" customHeight="1">
+      <c r="B10" s="133"/>
+      <c r="C10" s="133"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133"/>
+      <c r="F10" s="133"/>
+      <c r="G10" s="133"/>
+      <c r="H10" s="133"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="133"/>
+      <c r="K10" s="133"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="133"/>
+      <c r="U10" s="133"/>
+      <c r="V10" s="133"/>
+      <c r="W10" s="133"/>
+      <c r="X10" s="133"/>
+      <c r="Y10" s="133"/>
+      <c r="Z10" s="133"/>
+      <c r="AA10" s="133"/>
+    </row>
+    <row r="11" spans="1:28" ht="15.75" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="56">
         <v>1114</v>
       </c>
       <c r="C11" s="56">
         <v>964</v>
       </c>
       <c r="D11" s="56">
         <v>985</v>
       </c>
       <c r="E11" s="56">
         <v>1035</v>
       </c>
       <c r="F11" s="56">
         <v>872</v>
       </c>
       <c r="G11" s="56">
         <v>868</v>
       </c>
       <c r="H11" s="56">
         <v>1027</v>
       </c>
       <c r="I11" s="56">
@@ -1653,52 +1672,55 @@
       </c>
       <c r="T11" s="57">
         <v>886</v>
       </c>
       <c r="U11" s="57">
         <v>862</v>
       </c>
       <c r="V11" s="57">
         <v>898</v>
       </c>
       <c r="W11" s="8">
         <v>858</v>
       </c>
       <c r="X11" s="60">
         <v>792</v>
       </c>
       <c r="Y11" s="60">
         <v>828</v>
       </c>
       <c r="Z11" s="8">
         <v>877</v>
       </c>
       <c r="AA11" s="8">
         <v>690</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB11" s="8">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>701</v>
       </c>
       <c r="C12" s="8">
         <v>577</v>
       </c>
       <c r="D12" s="8">
         <v>610</v>
       </c>
       <c r="E12" s="9">
         <v>620</v>
       </c>
       <c r="F12" s="10">
         <v>514</v>
       </c>
       <c r="G12" s="11">
         <v>532</v>
       </c>
       <c r="H12" s="12">
         <v>661</v>
       </c>
       <c r="I12" s="13">
@@ -1736,52 +1758,55 @@
       </c>
       <c r="T12" s="17">
         <v>552</v>
       </c>
       <c r="U12" s="18">
         <v>554</v>
       </c>
       <c r="V12" s="19">
         <v>575</v>
       </c>
       <c r="W12" s="8">
         <v>526</v>
       </c>
       <c r="X12" s="60">
         <v>437</v>
       </c>
       <c r="Y12" s="60">
         <v>505</v>
       </c>
       <c r="Z12" s="8">
         <v>561</v>
       </c>
       <c r="AA12" s="8">
         <v>426</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB12" s="8">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="8">
         <v>154</v>
       </c>
       <c r="C13" s="8">
         <v>128</v>
       </c>
       <c r="D13" s="8">
         <v>127</v>
       </c>
       <c r="E13" s="9">
         <v>137</v>
       </c>
       <c r="F13" s="10">
         <v>143</v>
       </c>
       <c r="G13" s="11">
         <v>125</v>
       </c>
       <c r="H13" s="12">
         <v>129</v>
       </c>
       <c r="I13" s="13">
@@ -1819,52 +1844,55 @@
       </c>
       <c r="T13" s="17">
         <v>116</v>
       </c>
       <c r="U13" s="18">
         <v>122</v>
       </c>
       <c r="V13" s="19">
         <v>99</v>
       </c>
       <c r="W13" s="8">
         <v>107</v>
       </c>
       <c r="X13" s="60">
         <v>124</v>
       </c>
       <c r="Y13" s="60">
         <v>127</v>
       </c>
       <c r="Z13" s="8">
         <v>101</v>
       </c>
       <c r="AA13" s="8">
         <v>80</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB13" s="8">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" ht="15.75" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="8">
         <v>34</v>
       </c>
       <c r="C14" s="8">
         <v>34</v>
       </c>
       <c r="D14" s="8">
         <v>32</v>
       </c>
       <c r="E14" s="9">
         <v>36</v>
       </c>
       <c r="F14" s="10">
         <v>26</v>
       </c>
       <c r="G14" s="11">
         <v>35</v>
       </c>
       <c r="H14" s="12">
         <v>38</v>
       </c>
       <c r="I14" s="13">
@@ -1902,52 +1930,55 @@
       </c>
       <c r="T14" s="17">
         <v>33</v>
       </c>
       <c r="U14" s="18">
         <v>31</v>
       </c>
       <c r="V14" s="19">
         <v>39</v>
       </c>
       <c r="W14" s="8">
         <v>35</v>
       </c>
       <c r="X14" s="60">
         <v>39</v>
       </c>
       <c r="Y14" s="60">
         <v>37</v>
       </c>
       <c r="Z14" s="8">
         <v>29</v>
       </c>
       <c r="AA14" s="8">
         <v>29</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB14" s="8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="15.75" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>29</v>
       </c>
       <c r="C15" s="8">
         <v>32</v>
       </c>
       <c r="D15" s="8">
         <v>39</v>
       </c>
       <c r="E15" s="9">
         <v>39</v>
       </c>
       <c r="F15" s="10">
         <v>34</v>
       </c>
       <c r="G15" s="11">
         <v>30</v>
       </c>
       <c r="H15" s="12">
         <v>16</v>
       </c>
       <c r="I15" s="13">
@@ -1985,52 +2016,55 @@
       </c>
       <c r="T15" s="17">
         <v>12</v>
       </c>
       <c r="U15" s="18">
         <v>36</v>
       </c>
       <c r="V15" s="19">
         <v>29</v>
       </c>
       <c r="W15" s="8">
         <v>26</v>
       </c>
       <c r="X15" s="60">
         <v>33</v>
       </c>
       <c r="Y15" s="60">
         <v>30</v>
       </c>
       <c r="Z15" s="8">
         <v>22</v>
       </c>
       <c r="AA15" s="8">
         <v>12</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB15" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" ht="15.75" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="8">
         <v>57</v>
       </c>
       <c r="C16" s="8">
         <v>68</v>
       </c>
       <c r="D16" s="8">
         <v>81</v>
       </c>
       <c r="E16" s="9">
         <v>76</v>
       </c>
       <c r="F16" s="10">
         <v>53</v>
       </c>
       <c r="G16" s="11">
         <v>55</v>
       </c>
       <c r="H16" s="12">
         <v>62</v>
       </c>
       <c r="I16" s="13">
@@ -2068,52 +2102,55 @@
       </c>
       <c r="T16" s="17">
         <v>63</v>
       </c>
       <c r="U16" s="18">
         <v>33</v>
       </c>
       <c r="V16" s="19">
         <v>33</v>
       </c>
       <c r="W16" s="8">
         <v>49</v>
       </c>
       <c r="X16" s="60">
         <v>47</v>
       </c>
       <c r="Y16" s="60">
         <v>42</v>
       </c>
       <c r="Z16" s="8">
         <v>57</v>
       </c>
       <c r="AA16" s="8">
         <v>61</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB16" s="8">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" ht="15.75" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="8">
         <v>46</v>
       </c>
       <c r="C17" s="8">
         <v>56</v>
       </c>
       <c r="D17" s="8">
         <v>34</v>
       </c>
       <c r="E17" s="9">
         <v>44</v>
       </c>
       <c r="F17" s="10">
         <v>51</v>
       </c>
       <c r="G17" s="11">
         <v>31</v>
       </c>
       <c r="H17" s="12">
         <v>56</v>
       </c>
       <c r="I17" s="13">
@@ -2151,52 +2188,55 @@
       </c>
       <c r="T17" s="17">
         <v>46</v>
       </c>
       <c r="U17" s="18">
         <v>25</v>
       </c>
       <c r="V17" s="19">
         <v>43</v>
       </c>
       <c r="W17" s="8">
         <v>43</v>
       </c>
       <c r="X17" s="60">
         <v>37</v>
       </c>
       <c r="Y17" s="60">
         <v>35</v>
       </c>
       <c r="Z17" s="8">
         <v>20</v>
       </c>
       <c r="AA17" s="8">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB17" s="8">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" ht="15.75" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="8">
         <v>51</v>
       </c>
       <c r="C18" s="8">
         <v>28</v>
       </c>
       <c r="D18" s="8">
         <v>36</v>
       </c>
       <c r="E18" s="9">
         <v>47</v>
       </c>
       <c r="F18" s="10">
         <v>38</v>
       </c>
       <c r="G18" s="11">
         <v>29</v>
       </c>
       <c r="H18" s="12">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -2234,52 +2274,55 @@
       </c>
       <c r="T18" s="17">
         <v>26</v>
       </c>
       <c r="U18" s="18">
         <v>40</v>
       </c>
       <c r="V18" s="19">
         <v>47</v>
       </c>
       <c r="W18" s="8">
         <v>29</v>
       </c>
       <c r="X18" s="60">
         <v>40</v>
       </c>
       <c r="Y18" s="60">
         <v>38</v>
       </c>
       <c r="Z18" s="8">
         <v>49</v>
       </c>
       <c r="AA18" s="8">
         <v>23</v>
       </c>
-    </row>
-    <row r="19" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB18" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28" ht="15.75" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="8">
         <v>42</v>
       </c>
       <c r="C19" s="8">
         <v>41</v>
       </c>
       <c r="D19" s="8">
         <v>26</v>
       </c>
       <c r="E19" s="9">
         <v>36</v>
       </c>
       <c r="F19" s="10">
         <v>13</v>
       </c>
       <c r="G19" s="11">
         <v>31</v>
       </c>
       <c r="H19" s="12">
         <v>31</v>
       </c>
       <c r="I19" s="13">
@@ -2317,83 +2360,87 @@
       </c>
       <c r="T19" s="17">
         <v>38</v>
       </c>
       <c r="U19" s="18">
         <v>21</v>
       </c>
       <c r="V19" s="19">
         <v>33</v>
       </c>
       <c r="W19" s="8">
         <v>43</v>
       </c>
       <c r="X19" s="60">
         <v>35</v>
       </c>
       <c r="Y19" s="60">
         <v>14</v>
       </c>
       <c r="Z19" s="8">
         <v>38</v>
       </c>
       <c r="AA19" s="8">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="137" t="s">
+      <c r="AB19" s="8">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A20" s="140" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="136"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27" ht="15.75" customHeight="1">
+      <c r="B20" s="132"/>
+      <c r="C20" s="132"/>
+      <c r="D20" s="132"/>
+      <c r="E20" s="132"/>
+      <c r="F20" s="132"/>
+      <c r="G20" s="132"/>
+      <c r="H20" s="132"/>
+      <c r="I20" s="132"/>
+      <c r="J20" s="132"/>
+      <c r="K20" s="132"/>
+      <c r="L20" s="132"/>
+      <c r="M20" s="132"/>
+      <c r="N20" s="132"/>
+      <c r="O20" s="132"/>
+      <c r="P20" s="132"/>
+      <c r="Q20" s="132"/>
+      <c r="R20" s="132"/>
+      <c r="S20" s="132"/>
+      <c r="T20" s="132"/>
+      <c r="U20" s="133"/>
+      <c r="V20" s="133"/>
+      <c r="W20" s="133"/>
+      <c r="X20" s="133"/>
+      <c r="Y20" s="133"/>
+      <c r="Z20" s="133"/>
+      <c r="AA20" s="133"/>
+      <c r="AB20" s="128"/>
+    </row>
+    <row r="21" spans="1:28" ht="15.75" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="56">
         <v>628</v>
       </c>
       <c r="C21" s="56">
         <v>503</v>
       </c>
       <c r="D21" s="56">
         <v>532</v>
       </c>
       <c r="E21" s="56">
         <v>530</v>
       </c>
       <c r="F21" s="56">
         <v>470</v>
       </c>
       <c r="G21" s="56">
         <v>467</v>
       </c>
       <c r="H21" s="56">
         <v>560</v>
       </c>
       <c r="I21" s="56">
@@ -2431,52 +2478,55 @@
       </c>
       <c r="T21" s="57">
         <v>481</v>
       </c>
       <c r="U21" s="57">
         <v>493</v>
       </c>
       <c r="V21" s="57">
         <v>468</v>
       </c>
       <c r="W21" s="8">
         <v>447</v>
       </c>
       <c r="X21" s="60">
         <v>396</v>
       </c>
       <c r="Y21" s="60">
         <v>428</v>
       </c>
       <c r="Z21" s="8">
         <v>459</v>
       </c>
       <c r="AA21" s="8">
         <v>341</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB21" s="8">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" ht="15.75" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8">
         <v>513</v>
       </c>
       <c r="C22" s="8">
         <v>410</v>
       </c>
       <c r="D22" s="8">
         <v>442</v>
       </c>
       <c r="E22" s="21">
         <v>426</v>
       </c>
       <c r="F22" s="22">
         <v>363</v>
       </c>
       <c r="G22" s="23">
         <v>372</v>
       </c>
       <c r="H22" s="24">
         <v>457</v>
       </c>
       <c r="I22" s="25">
@@ -2514,52 +2564,55 @@
       </c>
       <c r="T22" s="29">
         <v>394</v>
       </c>
       <c r="U22" s="30">
         <v>398</v>
       </c>
       <c r="V22" s="31">
         <v>400</v>
       </c>
       <c r="W22" s="8">
         <v>373</v>
       </c>
       <c r="X22" s="60">
         <v>297</v>
       </c>
       <c r="Y22" s="60">
         <v>329</v>
       </c>
       <c r="Z22" s="8">
         <v>382</v>
       </c>
       <c r="AA22" s="8">
         <v>285</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB22" s="8">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="15.75" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>115</v>
       </c>
       <c r="C23" s="8">
         <v>93</v>
       </c>
       <c r="D23" s="8">
         <v>90</v>
       </c>
       <c r="E23" s="21">
         <v>104</v>
       </c>
       <c r="F23" s="22">
         <v>107</v>
       </c>
       <c r="G23" s="23">
         <v>95</v>
       </c>
       <c r="H23" s="24">
         <v>103</v>
       </c>
       <c r="I23" s="25">
@@ -2597,83 +2650,87 @@
       </c>
       <c r="T23" s="29">
         <v>87</v>
       </c>
       <c r="U23" s="30">
         <v>95</v>
       </c>
       <c r="V23" s="31">
         <v>68</v>
       </c>
       <c r="W23" s="8">
         <v>74</v>
       </c>
       <c r="X23" s="60">
         <v>99</v>
       </c>
       <c r="Y23" s="60">
         <v>99</v>
       </c>
       <c r="Z23" s="8">
         <v>77</v>
       </c>
       <c r="AA23" s="8">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="135" t="s">
+      <c r="AB23" s="8">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28" ht="15.75" customHeight="1">
+      <c r="A24" s="131" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="136"/>
-[...26 lines deleted...]
-    <row r="25" spans="1:27" ht="15.75" customHeight="1">
+      <c r="B24" s="132"/>
+      <c r="C24" s="132"/>
+      <c r="D24" s="132"/>
+      <c r="E24" s="132"/>
+      <c r="F24" s="132"/>
+      <c r="G24" s="132"/>
+      <c r="H24" s="132"/>
+      <c r="I24" s="132"/>
+      <c r="J24" s="132"/>
+      <c r="K24" s="132"/>
+      <c r="L24" s="132"/>
+      <c r="M24" s="132"/>
+      <c r="N24" s="132"/>
+      <c r="O24" s="132"/>
+      <c r="P24" s="132"/>
+      <c r="Q24" s="132"/>
+      <c r="R24" s="132"/>
+      <c r="S24" s="132"/>
+      <c r="T24" s="132"/>
+      <c r="U24" s="133"/>
+      <c r="V24" s="133"/>
+      <c r="W24" s="133"/>
+      <c r="X24" s="133"/>
+      <c r="Y24" s="133"/>
+      <c r="Z24" s="133"/>
+      <c r="AA24" s="133"/>
+      <c r="AB24" s="128"/>
+    </row>
+    <row r="25" spans="1:28" ht="15.75" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="56">
         <v>486</v>
       </c>
       <c r="C25" s="56">
         <v>461</v>
       </c>
       <c r="D25" s="56">
         <v>453</v>
       </c>
       <c r="E25" s="56">
         <v>505</v>
       </c>
       <c r="F25" s="56">
         <v>402</v>
       </c>
       <c r="G25" s="56">
         <v>401</v>
       </c>
       <c r="H25" s="56">
         <v>467</v>
       </c>
       <c r="I25" s="56">
@@ -2711,52 +2768,55 @@
       </c>
       <c r="T25" s="57">
         <v>405</v>
       </c>
       <c r="U25" s="57">
         <v>369</v>
       </c>
       <c r="V25" s="57">
         <v>430</v>
       </c>
       <c r="W25" s="8">
         <v>411</v>
       </c>
       <c r="X25" s="60">
         <v>396</v>
       </c>
       <c r="Y25" s="8">
         <v>400</v>
       </c>
       <c r="Z25" s="8">
         <v>418</v>
       </c>
       <c r="AA25" s="8">
         <v>349</v>
       </c>
-    </row>
-    <row r="26" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB25" s="8">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" ht="15.75" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="8">
         <v>188</v>
       </c>
       <c r="C26" s="8">
         <v>167</v>
       </c>
       <c r="D26" s="8">
         <v>168</v>
       </c>
       <c r="E26" s="32">
         <v>194</v>
       </c>
       <c r="F26" s="33">
         <v>151</v>
       </c>
       <c r="G26" s="34">
         <v>160</v>
       </c>
       <c r="H26" s="35">
         <v>204</v>
       </c>
       <c r="I26" s="36">
@@ -2794,52 +2854,55 @@
       </c>
       <c r="T26" s="40">
         <v>158</v>
       </c>
       <c r="U26" s="41">
         <v>156</v>
       </c>
       <c r="V26" s="42">
         <v>175</v>
       </c>
       <c r="W26" s="8">
         <v>153</v>
       </c>
       <c r="X26" s="60">
         <v>140</v>
       </c>
       <c r="Y26" s="8">
         <v>176</v>
       </c>
       <c r="Z26" s="8">
         <v>179</v>
       </c>
       <c r="AA26" s="8">
         <v>141</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB26" s="8">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" ht="15.75" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="8">
         <v>39</v>
       </c>
       <c r="C27" s="8">
         <v>35</v>
       </c>
       <c r="D27" s="8">
         <v>37</v>
       </c>
       <c r="E27" s="32">
         <v>33</v>
       </c>
       <c r="F27" s="33">
         <v>36</v>
       </c>
       <c r="G27" s="34">
         <v>30</v>
       </c>
       <c r="H27" s="35">
         <v>26</v>
       </c>
       <c r="I27" s="36">
@@ -2877,52 +2940,55 @@
       </c>
       <c r="T27" s="40">
         <v>29</v>
       </c>
       <c r="U27" s="41">
         <v>27</v>
       </c>
       <c r="V27" s="42">
         <v>31</v>
       </c>
       <c r="W27" s="8">
         <v>33</v>
       </c>
       <c r="X27" s="60">
         <v>25</v>
       </c>
       <c r="Y27" s="8">
         <v>28</v>
       </c>
       <c r="Z27" s="8">
         <v>24</v>
       </c>
       <c r="AA27" s="8">
         <v>24</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB27" s="8">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" ht="15.75" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="8">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>34</v>
       </c>
       <c r="D28" s="8">
         <v>32</v>
       </c>
       <c r="E28" s="32">
         <v>36</v>
       </c>
       <c r="F28" s="33">
         <v>26</v>
       </c>
       <c r="G28" s="34">
         <v>35</v>
       </c>
       <c r="H28" s="35">
         <v>38</v>
       </c>
       <c r="I28" s="36">
@@ -2960,52 +3026,55 @@
       </c>
       <c r="T28" s="40">
         <v>33</v>
       </c>
       <c r="U28" s="41">
         <v>31</v>
       </c>
       <c r="V28" s="42">
         <v>39</v>
       </c>
       <c r="W28" s="8">
         <v>35</v>
       </c>
       <c r="X28" s="60">
         <v>39</v>
       </c>
       <c r="Y28" s="8">
         <v>37</v>
       </c>
       <c r="Z28" s="8">
         <v>29</v>
       </c>
       <c r="AA28" s="8">
         <v>29</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB28" s="8">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" ht="15.75" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="8">
         <v>29</v>
       </c>
       <c r="C29" s="8">
         <v>32</v>
       </c>
       <c r="D29" s="8">
         <v>39</v>
       </c>
       <c r="E29" s="32">
         <v>39</v>
       </c>
       <c r="F29" s="33">
         <v>34</v>
       </c>
       <c r="G29" s="34">
         <v>30</v>
       </c>
       <c r="H29" s="35">
         <v>16</v>
       </c>
       <c r="I29" s="36">
@@ -3043,52 +3112,55 @@
       </c>
       <c r="T29" s="40">
         <v>12</v>
       </c>
       <c r="U29" s="41">
         <v>36</v>
       </c>
       <c r="V29" s="42">
         <v>29</v>
       </c>
       <c r="W29" s="8">
         <v>26</v>
       </c>
       <c r="X29" s="60">
         <v>33</v>
       </c>
       <c r="Y29" s="8">
         <v>30</v>
       </c>
       <c r="Z29" s="8">
         <v>22</v>
       </c>
       <c r="AA29" s="8">
         <v>12</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB29" s="8">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" ht="15.75" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>57</v>
       </c>
       <c r="C30" s="8">
         <v>68</v>
       </c>
       <c r="D30" s="8">
         <v>81</v>
       </c>
       <c r="E30" s="32">
         <v>76</v>
       </c>
       <c r="F30" s="33">
         <v>53</v>
       </c>
       <c r="G30" s="34">
         <v>55</v>
       </c>
       <c r="H30" s="35">
         <v>62</v>
       </c>
       <c r="I30" s="36">
@@ -3126,52 +3198,55 @@
       </c>
       <c r="T30" s="40">
         <v>63</v>
       </c>
       <c r="U30" s="41">
         <v>33</v>
       </c>
       <c r="V30" s="42">
         <v>33</v>
       </c>
       <c r="W30" s="8">
         <v>49</v>
       </c>
       <c r="X30" s="60">
         <v>47</v>
       </c>
       <c r="Y30" s="8">
         <v>42</v>
       </c>
       <c r="Z30" s="8">
         <v>57</v>
       </c>
       <c r="AA30" s="8">
         <v>61</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB30" s="8">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" ht="15.75" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="8">
         <v>46</v>
       </c>
       <c r="C31" s="8">
         <v>56</v>
       </c>
       <c r="D31" s="8">
         <v>34</v>
       </c>
       <c r="E31" s="32">
         <v>44</v>
       </c>
       <c r="F31" s="33">
         <v>51</v>
       </c>
       <c r="G31" s="34">
         <v>31</v>
       </c>
       <c r="H31" s="35">
         <v>56</v>
       </c>
       <c r="I31" s="36">
@@ -3209,52 +3284,55 @@
       </c>
       <c r="T31" s="40">
         <v>46</v>
       </c>
       <c r="U31" s="41">
         <v>25</v>
       </c>
       <c r="V31" s="42">
         <v>43</v>
       </c>
       <c r="W31" s="8">
         <v>43</v>
       </c>
       <c r="X31" s="60">
         <v>37</v>
       </c>
       <c r="Y31" s="8">
         <v>35</v>
       </c>
       <c r="Z31" s="8">
         <v>20</v>
       </c>
       <c r="AA31" s="8">
         <v>31</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB31" s="8">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" ht="15.75" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="8">
         <v>51</v>
       </c>
       <c r="C32" s="8">
         <v>28</v>
       </c>
       <c r="D32" s="8">
         <v>36</v>
       </c>
       <c r="E32" s="32">
         <v>47</v>
       </c>
       <c r="F32" s="33">
         <v>38</v>
       </c>
       <c r="G32" s="34">
         <v>29</v>
       </c>
       <c r="H32" s="35">
         <v>34</v>
       </c>
       <c r="I32" s="36">
@@ -3292,52 +3370,55 @@
       </c>
       <c r="T32" s="40">
         <v>26</v>
       </c>
       <c r="U32" s="41">
         <v>40</v>
       </c>
       <c r="V32" s="42">
         <v>47</v>
       </c>
       <c r="W32" s="8">
         <v>29</v>
       </c>
       <c r="X32" s="60">
         <v>40</v>
       </c>
       <c r="Y32" s="8">
         <v>38</v>
       </c>
       <c r="Z32" s="8">
         <v>49</v>
       </c>
       <c r="AA32" s="8">
         <v>23</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB32" s="8">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" ht="15.75" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="43">
         <v>42</v>
       </c>
       <c r="C33" s="43">
         <v>41</v>
       </c>
       <c r="D33" s="43">
         <v>26</v>
       </c>
       <c r="E33" s="44">
         <v>36</v>
       </c>
       <c r="F33" s="45">
         <v>13</v>
       </c>
       <c r="G33" s="46">
         <v>31</v>
       </c>
       <c r="H33" s="47">
         <v>31</v>
       </c>
       <c r="I33" s="48">
@@ -3375,446 +3456,449 @@
       </c>
       <c r="T33" s="52">
         <v>38</v>
       </c>
       <c r="U33" s="53">
         <v>21</v>
       </c>
       <c r="V33" s="54">
         <v>33</v>
       </c>
       <c r="W33" s="43">
         <v>43</v>
       </c>
       <c r="X33" s="43">
         <v>35</v>
       </c>
       <c r="Y33" s="43">
         <v>14</v>
       </c>
       <c r="Z33" s="43">
         <v>38</v>
       </c>
       <c r="AA33" s="43">
         <v>28</v>
       </c>
-    </row>
-    <row r="34" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB33" s="43">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" ht="15.75" customHeight="1">
       <c r="A34" s="126" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="126"/>
       <c r="C34" s="126"/>
       <c r="D34" s="126"/>
       <c r="E34" s="126"/>
       <c r="F34" s="126"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
     </row>
-    <row r="35" spans="1:27" ht="15.75" customHeight="1">
+    <row r="35" spans="1:28" ht="15.75" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="2"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
-    <row r="36" spans="1:27" ht="15.75" customHeight="1">
+    <row r="36" spans="1:28" ht="15.75" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="2"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
-    <row r="37" spans="1:27" ht="15.75" customHeight="1">
+    <row r="37" spans="1:28" ht="15.75" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="2"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
-    <row r="38" spans="1:27" ht="15.75" customHeight="1">
+    <row r="38" spans="1:28" ht="15.75" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="2"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
-    <row r="39" spans="1:27" ht="15.75" customHeight="1">
+    <row r="39" spans="1:28" ht="15.75" customHeight="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="2"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
-    <row r="40" spans="1:27" ht="15.75" customHeight="1">
+    <row r="40" spans="1:28" ht="15.75" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="2"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:27" ht="15.75" customHeight="1">
+    <row r="41" spans="1:28" ht="15.75" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="2"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:27" ht="15.75" customHeight="1">
+    <row r="42" spans="1:28" ht="15.75" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="2"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:27" ht="15.75" customHeight="1">
+    <row r="43" spans="1:28" ht="15.75" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="2"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:27" ht="15.75" customHeight="1">
+    <row r="44" spans="1:28" ht="15.75" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="2"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:27" ht="15.75" customHeight="1">
+    <row r="45" spans="1:28" ht="15.75" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="2"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:27" ht="15.75" customHeight="1">
+    <row r="46" spans="1:28" ht="15.75" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="2"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:27" ht="15.75" customHeight="1">
+    <row r="47" spans="1:28" ht="15.75" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="2"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:27" ht="15.75" customHeight="1">
+    <row r="48" spans="1:28" ht="15.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="2"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -28552,199 +28636,203 @@
       <c r="E932" s="2"/>
       <c r="F932" s="1"/>
       <c r="G932" s="1"/>
       <c r="H932" s="1"/>
       <c r="I932" s="1"/>
       <c r="J932" s="1"/>
       <c r="K932" s="1"/>
       <c r="L932" s="1"/>
       <c r="M932" s="1"/>
       <c r="N932" s="1"/>
       <c r="O932" s="1"/>
       <c r="P932" s="1"/>
       <c r="Q932" s="1"/>
       <c r="R932" s="1"/>
       <c r="S932" s="1"/>
       <c r="T932" s="1"/>
       <c r="U932" s="1"/>
       <c r="V932" s="1"/>
       <c r="W932" s="1"/>
       <c r="X932" s="1"/>
       <c r="Y932" s="1"/>
       <c r="Z932" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z8:AA8"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A24:AA24"/>
+    <mergeCell ref="Z8:AB8"/>
+    <mergeCell ref="U7:AB7"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A10:AA10"/>
     <mergeCell ref="A20:AA20"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="A24:AA24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AA33"/>
+  <dimension ref="A5:AB33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD22" sqref="AD22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AC16" sqref="AC16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" customWidth="1"/>
     <col min="5" max="6" width="7.85546875" customWidth="1"/>
     <col min="7" max="7" width="7.42578125" customWidth="1"/>
     <col min="8" max="8" width="7.140625" customWidth="1"/>
     <col min="9" max="10" width="7.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="21" width="7.42578125" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" customWidth="1"/>
     <col min="23" max="25" width="7.42578125" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.5703125" customWidth="1"/>
+    <col min="28" max="28" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:27">
-      <c r="A5" s="129" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" s="139" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="130"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="B5" s="133"/>
+      <c r="C5" s="133"/>
+      <c r="D5" s="133"/>
+      <c r="E5" s="133"/>
+      <c r="F5" s="133"/>
+      <c r="G5" s="133"/>
+      <c r="H5" s="133"/>
+      <c r="I5" s="133"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="133"/>
+      <c r="L5" s="133"/>
+      <c r="M5" s="133"/>
+      <c r="N5" s="133"/>
+      <c r="O5" s="133"/>
+      <c r="P5" s="133"/>
+      <c r="Q5" s="133"/>
+      <c r="R5" s="133"/>
+      <c r="S5" s="133"/>
+      <c r="T5" s="133"/>
+      <c r="U5" s="133"/>
+      <c r="V5" s="133"/>
+      <c r="W5" s="133"/>
+      <c r="X5" s="133"/>
+      <c r="Y5" s="133"/>
+      <c r="Z5" s="133"/>
+      <c r="AA5" s="133"/>
+      <c r="AB5" s="133"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="2"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="2"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="2"/>
-      <c r="P6" s="127" t="s">
+      <c r="P6" s="137" t="s">
         <v>27</v>
       </c>
-      <c r="Q6" s="128"/>
-[...13 lines deleted...]
-      <c r="B7" s="133">
+      <c r="Q6" s="138"/>
+      <c r="R6" s="138"/>
+      <c r="S6" s="138"/>
+      <c r="T6" s="138"/>
+      <c r="U6" s="138"/>
+      <c r="V6" s="138"/>
+      <c r="W6" s="138"/>
+      <c r="X6" s="138"/>
+      <c r="Y6" s="138"/>
+      <c r="Z6" s="138"/>
+      <c r="AA6" s="138"/>
+      <c r="AB6" s="133"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="141"/>
+      <c r="B7" s="143">
         <v>2024</v>
       </c>
-      <c r="C7" s="134"/>
-[...10 lines deleted...]
-      <c r="N7" s="145">
+      <c r="C7" s="144"/>
+      <c r="D7" s="144"/>
+      <c r="E7" s="144"/>
+      <c r="F7" s="144"/>
+      <c r="G7" s="144"/>
+      <c r="H7" s="144"/>
+      <c r="I7" s="144"/>
+      <c r="J7" s="144"/>
+      <c r="K7" s="144"/>
+      <c r="L7" s="144"/>
+      <c r="M7" s="144"/>
+      <c r="N7" s="146">
         <v>2025</v>
       </c>
-      <c r="O7" s="139"/>
-[...10 lines deleted...]
-      <c r="Z7" s="138">
+      <c r="O7" s="145"/>
+      <c r="P7" s="145"/>
+      <c r="Q7" s="145"/>
+      <c r="R7" s="145"/>
+      <c r="S7" s="145"/>
+      <c r="T7" s="145"/>
+      <c r="U7" s="145"/>
+      <c r="V7" s="145"/>
+      <c r="W7" s="136"/>
+      <c r="X7" s="136"/>
+      <c r="Y7" s="136"/>
+      <c r="Z7" s="134">
         <v>2026</v>
       </c>
-      <c r="AA7" s="139"/>
-[...2 lines deleted...]
-      <c r="A8" s="132"/>
+      <c r="AA7" s="145"/>
+      <c r="AB7" s="152"/>
+    </row>
+    <row r="8" spans="1:28" ht="22.5">
+      <c r="A8" s="142"/>
       <c r="B8" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="64" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="65" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="64" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="64" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="64" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="64" t="s">
@@ -28773,89 +28861,92 @@
       </c>
       <c r="R8" s="67" t="s">
         <v>31</v>
       </c>
       <c r="S8" s="67" t="s">
         <v>32</v>
       </c>
       <c r="T8" s="67" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="67" t="s">
         <v>34</v>
       </c>
       <c r="V8" s="67" t="s">
         <v>35</v>
       </c>
       <c r="W8" s="67" t="s">
         <v>36</v>
       </c>
       <c r="X8" s="67" t="s">
         <v>37</v>
       </c>
       <c r="Y8" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="Z8" s="148" t="s">
+      <c r="Z8" s="127" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="67" t="s">
         <v>28</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="135" t="s">
+      <c r="AB8" s="130" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="131" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="149"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:27">
+      <c r="B9" s="151"/>
+      <c r="C9" s="151"/>
+      <c r="D9" s="151"/>
+      <c r="E9" s="151"/>
+      <c r="F9" s="151"/>
+      <c r="G9" s="151"/>
+      <c r="H9" s="151"/>
+      <c r="I9" s="151"/>
+      <c r="J9" s="151"/>
+      <c r="K9" s="151"/>
+      <c r="L9" s="151"/>
+      <c r="M9" s="151"/>
+      <c r="N9" s="151"/>
+      <c r="O9" s="151"/>
+      <c r="P9" s="151"/>
+      <c r="Q9" s="151"/>
+      <c r="R9" s="151"/>
+      <c r="S9" s="151"/>
+      <c r="T9" s="151"/>
+      <c r="U9" s="138"/>
+      <c r="V9" s="138"/>
+      <c r="W9" s="138"/>
+      <c r="X9" s="138"/>
+      <c r="Y9" s="138"/>
+      <c r="Z9" s="133"/>
+      <c r="AA9" s="133"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="68" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="69">
         <v>18.55</v>
       </c>
       <c r="C10" s="69">
         <v>17.86</v>
       </c>
       <c r="D10" s="69">
         <v>17.37</v>
       </c>
       <c r="E10" s="69">
         <v>17.47</v>
       </c>
       <c r="F10" s="69">
         <v>16.87</v>
       </c>
       <c r="G10" s="69">
         <v>16.57</v>
       </c>
       <c r="H10" s="69">
         <v>16.66</v>
       </c>
       <c r="I10" s="69">
@@ -28893,52 +28984,55 @@
       </c>
       <c r="T10" s="72">
         <v>14.3</v>
       </c>
       <c r="U10" s="73">
         <v>14.3</v>
       </c>
       <c r="V10" s="73">
         <v>14.41</v>
       </c>
       <c r="W10" s="73">
         <v>14.39</v>
       </c>
       <c r="X10" s="73">
         <v>14.31</v>
       </c>
       <c r="Y10" s="73">
         <v>14.25</v>
       </c>
       <c r="Z10" s="73">
         <v>14.38</v>
       </c>
       <c r="AA10" s="73">
         <v>13.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="73">
+        <v>13.16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="68" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="74">
         <v>19.79</v>
       </c>
       <c r="C11" s="74">
         <v>18.649999999999999</v>
       </c>
       <c r="D11" s="74">
         <v>18.190000000000001</v>
       </c>
       <c r="E11" s="75">
         <v>18.18</v>
       </c>
       <c r="F11" s="76">
         <v>17.440000000000001</v>
       </c>
       <c r="G11" s="77">
         <v>17.13</v>
       </c>
       <c r="H11" s="78">
         <v>17.350000000000001</v>
       </c>
       <c r="I11" s="79">
@@ -28976,52 +29070,55 @@
       </c>
       <c r="T11" s="83">
         <v>14.61</v>
       </c>
       <c r="U11" s="84">
         <v>14.7</v>
       </c>
       <c r="V11" s="85">
         <v>14.89</v>
       </c>
       <c r="W11" s="73">
         <v>14.84</v>
       </c>
       <c r="X11" s="73">
         <v>14.62</v>
       </c>
       <c r="Y11" s="73">
         <v>14.57</v>
       </c>
       <c r="Z11" s="73">
         <v>15.22</v>
       </c>
       <c r="AA11" s="73">
         <v>14.07</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="73">
+        <v>13.49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="74">
         <v>20.83</v>
       </c>
       <c r="C12" s="74">
         <v>19.670000000000002</v>
       </c>
       <c r="D12" s="74">
         <v>18.829999999999998</v>
       </c>
       <c r="E12" s="75">
         <v>18.88</v>
       </c>
       <c r="F12" s="76">
         <v>18.98</v>
       </c>
       <c r="G12" s="77">
         <v>18.850000000000001</v>
       </c>
       <c r="H12" s="78">
         <v>18.78</v>
       </c>
       <c r="I12" s="79">
@@ -29059,52 +29156,55 @@
       </c>
       <c r="T12" s="83">
         <v>16.34</v>
       </c>
       <c r="U12" s="84">
         <v>16.440000000000001</v>
       </c>
       <c r="V12" s="85">
         <v>16.21</v>
       </c>
       <c r="W12" s="73">
         <v>16.079999999999998</v>
       </c>
       <c r="X12" s="73">
         <v>16.239999999999998</v>
       </c>
       <c r="Y12" s="73">
         <v>16.36</v>
       </c>
       <c r="Z12" s="73">
         <v>14.19</v>
       </c>
       <c r="AA12" s="73">
         <v>13.37</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="73">
+        <v>14.19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="74">
         <v>12.39</v>
       </c>
       <c r="C13" s="74">
         <v>12.7</v>
       </c>
       <c r="D13" s="74">
         <v>12.29</v>
       </c>
       <c r="E13" s="75">
         <v>12.59</v>
       </c>
       <c r="F13" s="76">
         <v>11.93</v>
       </c>
       <c r="G13" s="77">
         <v>12.12</v>
       </c>
       <c r="H13" s="78">
         <v>12.35</v>
       </c>
       <c r="I13" s="79">
@@ -29142,52 +29242,55 @@
       </c>
       <c r="T13" s="83">
         <v>12.7</v>
       </c>
       <c r="U13" s="84">
         <v>12.53</v>
       </c>
       <c r="V13" s="85">
         <v>12.75</v>
       </c>
       <c r="W13" s="73">
         <v>12.75</v>
       </c>
       <c r="X13" s="73">
         <v>12.91</v>
       </c>
       <c r="Y13" s="73">
         <v>12.94</v>
       </c>
       <c r="Z13" s="73">
         <v>10.62</v>
       </c>
       <c r="AA13" s="73">
         <v>11.13</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="73">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="74">
         <v>13.04</v>
       </c>
       <c r="C14" s="74">
         <v>14.12</v>
       </c>
       <c r="D14" s="74">
         <v>15.26</v>
       </c>
       <c r="E14" s="75">
         <v>15.94</v>
       </c>
       <c r="F14" s="76">
         <v>15.8</v>
       </c>
       <c r="G14" s="77">
         <v>15.49</v>
       </c>
       <c r="H14" s="78">
         <v>14.3</v>
       </c>
       <c r="I14" s="79">
@@ -29225,52 +29328,55 @@
       </c>
       <c r="T14" s="83">
         <v>12.71</v>
       </c>
       <c r="U14" s="84">
         <v>13.18</v>
       </c>
       <c r="V14" s="85">
         <v>13.22</v>
       </c>
       <c r="W14" s="73">
         <v>13.08</v>
       </c>
       <c r="X14" s="73">
         <v>13.28</v>
       </c>
       <c r="Y14" s="73">
         <v>13.29</v>
       </c>
       <c r="Z14" s="73">
         <v>10.14</v>
       </c>
       <c r="AA14" s="73">
         <v>8.19</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="73">
+        <v>11.96</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="74">
         <v>12.16</v>
       </c>
       <c r="C15" s="74">
         <v>13.71</v>
       </c>
       <c r="D15" s="74">
         <v>14.85</v>
       </c>
       <c r="E15" s="75">
         <v>15.28</v>
       </c>
       <c r="F15" s="76">
         <v>14.44</v>
       </c>
       <c r="G15" s="77">
         <v>14.04</v>
       </c>
       <c r="H15" s="78">
         <v>13.91</v>
       </c>
       <c r="I15" s="79">
@@ -29308,52 +29414,55 @@
       </c>
       <c r="T15" s="83">
         <v>11.16</v>
       </c>
       <c r="U15" s="84">
         <v>10.64</v>
       </c>
       <c r="V15" s="85">
         <v>10.28</v>
       </c>
       <c r="W15" s="73">
         <v>10.29</v>
       </c>
       <c r="X15" s="73">
         <v>10.3</v>
       </c>
       <c r="Y15" s="73">
         <v>10.18</v>
       </c>
       <c r="Z15" s="73">
         <v>12.32</v>
       </c>
       <c r="AA15" s="73">
         <v>13.38</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="73">
+        <v>11.31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="C16" s="74">
         <v>20.2</v>
       </c>
       <c r="D16" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="E16" s="75">
         <v>17.68</v>
       </c>
       <c r="F16" s="76">
         <v>18.03</v>
       </c>
       <c r="G16" s="77">
         <v>17.09</v>
       </c>
       <c r="H16" s="78">
         <v>17.73</v>
       </c>
       <c r="I16" s="79">
@@ -29391,52 +29500,55 @@
       </c>
       <c r="T16" s="83">
         <v>14.05</v>
       </c>
       <c r="U16" s="84">
         <v>13.51</v>
       </c>
       <c r="V16" s="85">
         <v>13.91</v>
       </c>
       <c r="W16" s="73">
         <v>14.19</v>
       </c>
       <c r="X16" s="73">
         <v>14.24</v>
       </c>
       <c r="Y16" s="73">
         <v>14.17</v>
       </c>
       <c r="Z16" s="73">
         <v>7.77</v>
       </c>
       <c r="AA16" s="73">
         <v>10.39</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="73">
+        <v>11.48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="74">
         <v>20.14</v>
       </c>
       <c r="C17" s="74">
         <v>16.23</v>
       </c>
       <c r="D17" s="74">
         <v>15.57</v>
       </c>
       <c r="E17" s="75">
         <v>16.510000000000002</v>
       </c>
       <c r="F17" s="76">
         <v>16.25</v>
       </c>
       <c r="G17" s="77">
         <v>15.57</v>
       </c>
       <c r="H17" s="78">
         <v>15.29</v>
       </c>
       <c r="I17" s="79">
@@ -29474,52 +29586,55 @@
       </c>
       <c r="T17" s="83">
         <v>14.82</v>
       </c>
       <c r="U17" s="84">
         <v>15.01</v>
       </c>
       <c r="V17" s="85">
         <v>15.5</v>
       </c>
       <c r="W17" s="73">
         <v>15.1</v>
       </c>
       <c r="X17" s="73">
         <v>15.23</v>
       </c>
       <c r="Y17" s="73">
         <v>15.23</v>
       </c>
       <c r="Z17" s="73">
         <v>19.63</v>
       </c>
       <c r="AA17" s="73">
         <v>15.29</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="73">
+        <v>12.98</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="74">
         <v>17.100000000000001</v>
       </c>
       <c r="C18" s="74">
         <v>17.36</v>
       </c>
       <c r="D18" s="74">
         <v>15.02</v>
       </c>
       <c r="E18" s="75">
         <v>15.03</v>
       </c>
       <c r="F18" s="76">
         <v>13.08</v>
       </c>
       <c r="G18" s="77">
         <v>13.05</v>
       </c>
       <c r="H18" s="78">
         <v>12.98</v>
       </c>
       <c r="I18" s="79">
@@ -29557,83 +29672,87 @@
       </c>
       <c r="T18" s="83">
         <v>12.68</v>
       </c>
       <c r="U18" s="84">
         <v>12.17</v>
       </c>
       <c r="V18" s="85">
         <v>12.38</v>
       </c>
       <c r="W18" s="73">
         <v>12.92</v>
       </c>
       <c r="X18" s="73">
         <v>13.09</v>
       </c>
       <c r="Y18" s="73">
         <v>12.47</v>
       </c>
       <c r="Z18" s="73">
         <v>15.84</v>
       </c>
       <c r="AA18" s="73">
         <v>14.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="141" t="s">
+      <c r="AB18" s="73">
+        <v>14.33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="149" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="142"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="150"/>
+      <c r="C19" s="150"/>
+      <c r="D19" s="150"/>
+      <c r="E19" s="150"/>
+      <c r="F19" s="150"/>
+      <c r="G19" s="150"/>
+      <c r="H19" s="150"/>
+      <c r="I19" s="150"/>
+      <c r="J19" s="150"/>
+      <c r="K19" s="150"/>
+      <c r="L19" s="150"/>
+      <c r="M19" s="150"/>
+      <c r="N19" s="150"/>
+      <c r="O19" s="150"/>
+      <c r="P19" s="150"/>
+      <c r="Q19" s="150"/>
+      <c r="R19" s="150"/>
+      <c r="S19" s="150"/>
+      <c r="T19" s="150"/>
+      <c r="U19" s="133"/>
+      <c r="V19" s="133"/>
+      <c r="W19" s="133"/>
+      <c r="X19" s="133"/>
+      <c r="Y19" s="133"/>
+      <c r="Z19" s="133"/>
+      <c r="AA19" s="133"/>
+      <c r="AB19" s="129"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="86" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="69">
         <v>19</v>
       </c>
       <c r="C20" s="69">
         <v>17.649999999999999</v>
       </c>
       <c r="D20" s="69">
         <v>17.12</v>
       </c>
       <c r="E20" s="69">
         <v>16.98</v>
       </c>
       <c r="F20" s="69">
         <v>16.39</v>
       </c>
       <c r="G20" s="69">
         <v>16.100000000000001</v>
       </c>
       <c r="H20" s="69">
         <v>16.23</v>
       </c>
       <c r="I20" s="69">
@@ -29671,52 +29790,55 @@
       </c>
       <c r="T20" s="87">
         <v>14.11</v>
       </c>
       <c r="U20" s="73">
         <v>14.2</v>
       </c>
       <c r="V20" s="73">
         <v>14.23</v>
       </c>
       <c r="W20" s="73">
         <v>14.15</v>
       </c>
       <c r="X20" s="73">
         <v>13.98</v>
       </c>
       <c r="Y20" s="73">
         <v>13.89</v>
       </c>
       <c r="Z20" s="73">
         <v>13.75</v>
       </c>
       <c r="AA20" s="73">
         <v>12.59</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="73">
+        <v>12.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="74">
         <v>18.75</v>
       </c>
       <c r="C21" s="74">
         <v>17.41</v>
       </c>
       <c r="D21" s="74">
         <v>16.97</v>
       </c>
       <c r="E21" s="88">
         <v>16.739999999999998</v>
       </c>
       <c r="F21" s="89">
         <v>16.02</v>
       </c>
       <c r="G21" s="90">
         <v>15.67</v>
       </c>
       <c r="H21" s="91">
         <v>15.8</v>
       </c>
       <c r="I21" s="92">
@@ -29754,52 +29876,55 @@
       </c>
       <c r="T21" s="96">
         <v>13.51</v>
       </c>
       <c r="U21" s="97">
         <v>13.6</v>
       </c>
       <c r="V21" s="98">
         <v>13.74</v>
       </c>
       <c r="W21" s="73">
         <v>13.7</v>
       </c>
       <c r="X21" s="73">
         <v>13.47</v>
       </c>
       <c r="Y21" s="73">
         <v>13.33</v>
       </c>
       <c r="Z21" s="73">
         <v>13.68</v>
       </c>
       <c r="AA21" s="73">
         <v>12.55</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="73">
+        <v>12.03</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="74">
         <v>20.22</v>
       </c>
       <c r="C22" s="74">
         <v>18.88</v>
       </c>
       <c r="D22" s="74">
         <v>17.87</v>
       </c>
       <c r="E22" s="88">
         <v>18.09</v>
       </c>
       <c r="F22" s="89">
         <v>18.22</v>
       </c>
       <c r="G22" s="90">
         <v>18.21</v>
       </c>
       <c r="H22" s="91">
         <v>18.350000000000001</v>
       </c>
       <c r="I22" s="92">
@@ -29837,83 +29962,87 @@
       </c>
       <c r="T22" s="96">
         <v>17.149999999999999</v>
       </c>
       <c r="U22" s="97">
         <v>17.190000000000001</v>
       </c>
       <c r="V22" s="98">
         <v>16.71</v>
       </c>
       <c r="W22" s="73">
         <v>16.38</v>
       </c>
       <c r="X22" s="73">
         <v>16.59</v>
       </c>
       <c r="Y22" s="73">
         <v>16.7</v>
       </c>
       <c r="Z22" s="73">
         <v>14.1</v>
       </c>
       <c r="AA22" s="73">
         <v>12.81</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="143" t="s">
+      <c r="AB22" s="73">
+        <v>14.23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="147" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="144"/>
-[...26 lines deleted...]
-    <row r="24" spans="1:27">
+      <c r="B23" s="148"/>
+      <c r="C23" s="148"/>
+      <c r="D23" s="148"/>
+      <c r="E23" s="148"/>
+      <c r="F23" s="148"/>
+      <c r="G23" s="148"/>
+      <c r="H23" s="148"/>
+      <c r="I23" s="148"/>
+      <c r="J23" s="148"/>
+      <c r="K23" s="148"/>
+      <c r="L23" s="148"/>
+      <c r="M23" s="148"/>
+      <c r="N23" s="148"/>
+      <c r="O23" s="148"/>
+      <c r="P23" s="148"/>
+      <c r="Q23" s="148"/>
+      <c r="R23" s="148"/>
+      <c r="S23" s="148"/>
+      <c r="T23" s="148"/>
+      <c r="U23" s="133"/>
+      <c r="V23" s="133"/>
+      <c r="W23" s="133"/>
+      <c r="X23" s="133"/>
+      <c r="Y23" s="133"/>
+      <c r="Z23" s="133"/>
+      <c r="AA23" s="133"/>
+      <c r="AB23" s="129"/>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="68" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="69">
         <v>18</v>
       </c>
       <c r="C24" s="69">
         <v>18.12</v>
       </c>
       <c r="D24" s="69">
         <v>17.670000000000002</v>
       </c>
       <c r="E24" s="69">
         <v>18.09</v>
       </c>
       <c r="F24" s="69">
         <v>17.46</v>
       </c>
       <c r="G24" s="69">
         <v>17.14</v>
       </c>
       <c r="H24" s="69">
         <v>17.190000000000001</v>
       </c>
       <c r="I24" s="69">
@@ -29951,52 +30080,55 @@
       </c>
       <c r="T24" s="72">
         <v>14.54</v>
       </c>
       <c r="U24" s="73">
         <v>14.43</v>
       </c>
       <c r="V24" s="73">
         <v>14.63</v>
       </c>
       <c r="W24" s="74">
         <v>14.67</v>
       </c>
       <c r="X24" s="73">
         <v>14.7</v>
       </c>
       <c r="Y24" s="73">
         <v>14.7</v>
       </c>
       <c r="Z24" s="73">
         <v>15.15</v>
       </c>
       <c r="AA24" s="73">
         <v>14.6</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="73">
+        <v>14.09</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="68" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="74">
         <v>23.31</v>
       </c>
       <c r="C25" s="74">
         <v>22.93</v>
       </c>
       <c r="D25" s="74">
         <v>22.43</v>
       </c>
       <c r="E25" s="99">
         <v>23.11</v>
       </c>
       <c r="F25" s="100">
         <v>22.35</v>
       </c>
       <c r="G25" s="101">
         <v>22.2</v>
       </c>
       <c r="H25" s="102">
         <v>22.75</v>
       </c>
       <c r="I25" s="103">
@@ -30034,52 +30166,55 @@
       </c>
       <c r="T25" s="107">
         <v>18.25</v>
       </c>
       <c r="U25" s="108">
         <v>18.3</v>
       </c>
       <c r="V25" s="109">
         <v>18.64</v>
       </c>
       <c r="W25" s="74">
         <v>18.559999999999999</v>
       </c>
       <c r="X25" s="73">
         <v>18.45</v>
       </c>
       <c r="Y25" s="73">
         <v>18.66</v>
       </c>
       <c r="Z25" s="73">
         <v>20</v>
       </c>
       <c r="AA25" s="73">
         <v>18.82</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="73">
+        <v>18.04</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="74">
         <v>22.84</v>
       </c>
       <c r="C26" s="74">
         <v>22.31</v>
       </c>
       <c r="D26" s="74">
         <v>22</v>
       </c>
       <c r="E26" s="99">
         <v>21.51</v>
       </c>
       <c r="F26" s="100">
         <v>21.52</v>
       </c>
       <c r="G26" s="101">
         <v>20.97</v>
       </c>
       <c r="H26" s="102">
         <v>20.2</v>
       </c>
       <c r="I26" s="103">
@@ -30117,52 +30252,55 @@
       </c>
       <c r="T26" s="107">
         <v>13.66</v>
       </c>
       <c r="U26" s="108">
         <v>14.01</v>
       </c>
       <c r="V26" s="109">
         <v>14.58</v>
       </c>
       <c r="W26" s="74">
         <v>15.08</v>
       </c>
       <c r="X26" s="73">
         <v>15.11</v>
       </c>
       <c r="Y26" s="73">
         <v>15.24</v>
       </c>
       <c r="Z26" s="73">
         <v>14.49</v>
       </c>
       <c r="AA26" s="73">
         <v>15.19</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="73">
+        <v>14.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="74">
         <v>12.39</v>
       </c>
       <c r="C27" s="74">
         <v>12.7</v>
       </c>
       <c r="D27" s="74">
         <v>12.29</v>
       </c>
       <c r="E27" s="99">
         <v>12.59</v>
       </c>
       <c r="F27" s="100">
         <v>11.93</v>
       </c>
       <c r="G27" s="101">
         <v>12.12</v>
       </c>
       <c r="H27" s="102">
         <v>12.35</v>
       </c>
       <c r="I27" s="103">
@@ -30200,52 +30338,55 @@
       </c>
       <c r="T27" s="107">
         <v>12.7</v>
       </c>
       <c r="U27" s="108">
         <v>12.53</v>
       </c>
       <c r="V27" s="109">
         <v>12.75</v>
       </c>
       <c r="W27" s="74">
         <v>12.75</v>
       </c>
       <c r="X27" s="73">
         <v>12.91</v>
       </c>
       <c r="Y27" s="73">
         <v>12.94</v>
       </c>
       <c r="Z27" s="73">
         <v>10.62</v>
       </c>
       <c r="AA27" s="73">
         <v>11.13</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="73">
+        <v>10.81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="74">
         <v>13.04</v>
       </c>
       <c r="C28" s="74">
         <v>14.12</v>
       </c>
       <c r="D28" s="74">
         <v>15.26</v>
       </c>
       <c r="E28" s="99">
         <v>15.94</v>
       </c>
       <c r="F28" s="100">
         <v>15.8</v>
       </c>
       <c r="G28" s="101">
         <v>15.49</v>
       </c>
       <c r="H28" s="102">
         <v>14.3</v>
       </c>
       <c r="I28" s="103">
@@ -30283,52 +30424,55 @@
       </c>
       <c r="T28" s="107">
         <v>12.71</v>
       </c>
       <c r="U28" s="108">
         <v>13.18</v>
       </c>
       <c r="V28" s="109">
         <v>13.22</v>
       </c>
       <c r="W28" s="74">
         <v>13.08</v>
       </c>
       <c r="X28" s="73">
         <v>13.28</v>
       </c>
       <c r="Y28" s="73">
         <v>13.29</v>
       </c>
       <c r="Z28" s="73">
         <v>10.14</v>
       </c>
       <c r="AA28" s="73">
         <v>8.19</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="73">
+        <v>11.96</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="74">
         <v>12.16</v>
       </c>
       <c r="C29" s="74">
         <v>13.71</v>
       </c>
       <c r="D29" s="74">
         <v>14.85</v>
       </c>
       <c r="E29" s="99">
         <v>15.28</v>
       </c>
       <c r="F29" s="100">
         <v>14.44</v>
       </c>
       <c r="G29" s="101">
         <v>14.04</v>
       </c>
       <c r="H29" s="102">
         <v>13.91</v>
       </c>
       <c r="I29" s="103">
@@ -30366,52 +30510,55 @@
       </c>
       <c r="T29" s="107">
         <v>11.16</v>
       </c>
       <c r="U29" s="108">
         <v>10.64</v>
       </c>
       <c r="V29" s="109">
         <v>10.28</v>
       </c>
       <c r="W29" s="74">
         <v>10.29</v>
       </c>
       <c r="X29" s="73">
         <v>10.3</v>
       </c>
       <c r="Y29" s="73">
         <v>10.18</v>
       </c>
       <c r="Z29" s="73">
         <v>12.32</v>
       </c>
       <c r="AA29" s="73">
         <v>13.38</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="73">
+        <v>11.31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="C30" s="74">
         <v>20.2</v>
       </c>
       <c r="D30" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="E30" s="99">
         <v>17.68</v>
       </c>
       <c r="F30" s="100">
         <v>18.03</v>
       </c>
       <c r="G30" s="101">
         <v>17.09</v>
       </c>
       <c r="H30" s="102">
         <v>17.73</v>
       </c>
       <c r="I30" s="103">
@@ -30449,52 +30596,55 @@
       </c>
       <c r="T30" s="107">
         <v>14.05</v>
       </c>
       <c r="U30" s="108">
         <v>13.51</v>
       </c>
       <c r="V30" s="109">
         <v>13.91</v>
       </c>
       <c r="W30" s="74">
         <v>14.19</v>
       </c>
       <c r="X30" s="73">
         <v>14.24</v>
       </c>
       <c r="Y30" s="73">
         <v>14.17</v>
       </c>
       <c r="Z30" s="73">
         <v>7.77</v>
       </c>
       <c r="AA30" s="73">
         <v>10.39</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="73">
+        <v>11.48</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="74">
         <v>20.14</v>
       </c>
       <c r="C31" s="74">
         <v>16.23</v>
       </c>
       <c r="D31" s="74">
         <v>15.57</v>
       </c>
       <c r="E31" s="99">
         <v>16.510000000000002</v>
       </c>
       <c r="F31" s="100">
         <v>16.25</v>
       </c>
       <c r="G31" s="101">
         <v>15.57</v>
       </c>
       <c r="H31" s="102">
         <v>15.29</v>
       </c>
       <c r="I31" s="103">
@@ -30532,52 +30682,55 @@
       </c>
       <c r="T31" s="107">
         <v>14.82</v>
       </c>
       <c r="U31" s="110">
         <v>15.01</v>
       </c>
       <c r="V31" s="111">
         <v>15.5</v>
       </c>
       <c r="W31" s="74">
         <v>15.1</v>
       </c>
       <c r="X31" s="73">
         <v>15.23</v>
       </c>
       <c r="Y31" s="73">
         <v>15.23</v>
       </c>
       <c r="Z31" s="73">
         <v>19.63</v>
       </c>
       <c r="AA31" s="73">
         <v>15.29</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="73">
+        <v>12.98</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="112" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="113">
         <v>17.100000000000001</v>
       </c>
       <c r="C32" s="113">
         <v>17.36</v>
       </c>
       <c r="D32" s="113">
         <v>15.02</v>
       </c>
       <c r="E32" s="114">
         <v>15.03</v>
       </c>
       <c r="F32" s="115">
         <v>13.08</v>
       </c>
       <c r="G32" s="116">
         <v>13.05</v>
       </c>
       <c r="H32" s="117">
         <v>12.98</v>
       </c>
       <c r="I32" s="118">
@@ -30614,73 +30767,76 @@
         <v>12.18</v>
       </c>
       <c r="T32" s="122">
         <v>12.68</v>
       </c>
       <c r="U32" s="123">
         <v>12.17</v>
       </c>
       <c r="V32" s="124">
         <v>12.38</v>
       </c>
       <c r="W32" s="113">
         <v>12.92</v>
       </c>
       <c r="X32" s="113">
         <v>13.09</v>
       </c>
       <c r="Y32" s="113">
         <v>12.47</v>
       </c>
       <c r="Z32" s="113">
         <v>15.84</v>
       </c>
       <c r="AA32" s="113">
         <v>14.42</v>
+      </c>
+      <c r="AB32" s="113">
+        <v>14.33</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="125" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="125"/>
       <c r="C33" s="125"/>
       <c r="D33" s="125"/>
       <c r="E33" s="125"/>
       <c r="F33" s="125"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="P6:AA6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
     <mergeCell ref="A23:AA23"/>
     <mergeCell ref="A19:AA19"/>
     <mergeCell ref="A9:AA9"/>
+    <mergeCell ref="Z7:AB7"/>
+    <mergeCell ref="P6:AB6"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Естественный прирост населения</vt:lpstr>