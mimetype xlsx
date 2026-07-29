--- v1 (2026-05-25)
+++ v2 (2026-07-29)
@@ -5,67 +5,67 @@
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Естественный прирост населения" sheetId="4" r:id="rId1"/>
     <sheet name="Коэффициент естествен. прироста" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="KgS0dRhAYZcPJo4MpGZvwPIG7frkS+8ya7kJDyS03zI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="42">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -417,56 +417,58 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
@@ -857,103 +859,107 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="62" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="68">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="14"/>
     <cellStyle name="Обычный 11" xfId="25"/>
     <cellStyle name="Обычный 12" xfId="36"/>
     <cellStyle name="Обычный 13" xfId="47"/>
     <cellStyle name="Обычный 14" xfId="58"/>
     <cellStyle name="Обычный 15" xfId="4"/>
     <cellStyle name="Обычный 16" xfId="15"/>
     <cellStyle name="Обычный 17" xfId="26"/>
     <cellStyle name="Обычный 18" xfId="37"/>
     <cellStyle name="Обычный 19" xfId="48"/>
     <cellStyle name="Обычный 2 2 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="59"/>
     <cellStyle name="Обычный 21" xfId="5"/>
     <cellStyle name="Обычный 22" xfId="16"/>
     <cellStyle name="Обычный 23" xfId="27"/>
     <cellStyle name="Обычный 24" xfId="38"/>
     <cellStyle name="Обычный 25" xfId="49"/>
     <cellStyle name="Обычный 26" xfId="60"/>
     <cellStyle name="Обычный 27" xfId="6"/>
     <cellStyle name="Обычный 28" xfId="17"/>
     <cellStyle name="Обычный 29" xfId="28"/>
     <cellStyle name="Обычный 3" xfId="35"/>
@@ -1316,211 +1322,215 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB932"/>
+  <dimension ref="A1:AC932"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A24" sqref="A24:AA24"/>
+      <selection pane="bottomLeft" activeCell="AE18" sqref="AE18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="18.42578125" customWidth="1"/>
     <col min="2" max="2" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="8" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="6" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="6.85546875" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="6.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="18" max="20" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="8" customWidth="1"/>
     <col min="24" max="24" width="6.42578125" customWidth="1"/>
     <col min="25" max="25" width="8" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" customWidth="1"/>
-    <col min="28" max="28" width="6.42578125" customWidth="1"/>
+    <col min="28" max="28" width="6" customWidth="1"/>
+    <col min="29" max="29" width="6.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="20.25" hidden="1" customHeight="1">
+    <row r="1" spans="1:29" ht="20.25" hidden="1" customHeight="1">
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
     </row>
-    <row r="2" spans="1:28" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="2" spans="1:29" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
-    <row r="3" spans="1:28" s="61" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:29" s="61" customFormat="1" ht="14.25" customHeight="1">
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
-    <row r="4" spans="1:28" s="61" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:29" s="61" customFormat="1" ht="16.5" customHeight="1">
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
     </row>
-    <row r="5" spans="1:28" s="61" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:29" s="61" customFormat="1" ht="13.5" customHeight="1">
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
     </row>
-    <row r="6" spans="1:28" ht="15.75" customHeight="1">
-      <c r="A6" s="139" t="s">
+    <row r="6" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A6" s="144" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="133"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28" ht="15.75" customHeight="1">
+      <c r="B6" s="132"/>
+      <c r="C6" s="132"/>
+      <c r="D6" s="132"/>
+      <c r="E6" s="132"/>
+      <c r="F6" s="132"/>
+      <c r="G6" s="132"/>
+      <c r="H6" s="132"/>
+      <c r="I6" s="132"/>
+      <c r="J6" s="132"/>
+      <c r="K6" s="132"/>
+      <c r="L6" s="132"/>
+      <c r="M6" s="132"/>
+      <c r="N6" s="132"/>
+      <c r="O6" s="132"/>
+      <c r="P6" s="132"/>
+      <c r="Q6" s="132"/>
+      <c r="R6" s="132"/>
+      <c r="S6" s="132"/>
+      <c r="T6" s="132"/>
+      <c r="U6" s="132"/>
+      <c r="V6" s="132"/>
+      <c r="W6" s="132"/>
+      <c r="X6" s="132"/>
+      <c r="Y6" s="132"/>
+      <c r="Z6" s="132"/>
+      <c r="AA6" s="132"/>
+      <c r="AB6" s="132"/>
+      <c r="AC6" s="132"/>
+    </row>
+    <row r="7" spans="1:29" ht="15.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
-      <c r="U7" s="137" t="s">
+      <c r="U7" s="142" t="s">
         <v>0</v>
       </c>
-      <c r="V7" s="138"/>
-[...9 lines deleted...]
-      <c r="B8" s="143">
+      <c r="V7" s="143"/>
+      <c r="W7" s="143"/>
+      <c r="X7" s="143"/>
+      <c r="Y7" s="143"/>
+      <c r="Z7" s="143"/>
+      <c r="AA7" s="143"/>
+      <c r="AB7" s="143"/>
+      <c r="AC7" s="143"/>
+    </row>
+    <row r="8" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A8" s="134"/>
+      <c r="B8" s="136">
         <v>2024</v>
       </c>
-      <c r="C8" s="144"/>
-[...10 lines deleted...]
-      <c r="N8" s="134">
+      <c r="C8" s="137"/>
+      <c r="D8" s="137"/>
+      <c r="E8" s="137"/>
+      <c r="F8" s="137"/>
+      <c r="G8" s="137"/>
+      <c r="H8" s="137"/>
+      <c r="I8" s="137"/>
+      <c r="J8" s="137"/>
+      <c r="K8" s="137"/>
+      <c r="L8" s="137"/>
+      <c r="M8" s="137"/>
+      <c r="N8" s="138">
         <v>2025</v>
       </c>
-      <c r="O8" s="145"/>
-[...10 lines deleted...]
-      <c r="Z8" s="134">
+      <c r="O8" s="139"/>
+      <c r="P8" s="139"/>
+      <c r="Q8" s="139"/>
+      <c r="R8" s="139"/>
+      <c r="S8" s="139"/>
+      <c r="T8" s="139"/>
+      <c r="U8" s="139"/>
+      <c r="V8" s="139"/>
+      <c r="W8" s="140"/>
+      <c r="X8" s="140"/>
+      <c r="Y8" s="140"/>
+      <c r="Z8" s="138">
         <v>2026</v>
       </c>
-      <c r="AA8" s="135"/>
-[...3 lines deleted...]
-      <c r="A9" s="142"/>
+      <c r="AA8" s="141"/>
+      <c r="AB8" s="140"/>
+      <c r="AC8" s="140"/>
+    </row>
+    <row r="9" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A9" s="135"/>
       <c r="B9" s="62" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -1558,83 +1568,88 @@
       </c>
       <c r="U9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="V9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="W9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="63" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AB9" s="6" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="131" t="s">
+      <c r="AC9" s="6" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A10" s="130" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="133"/>
-[...26 lines deleted...]
-    <row r="11" spans="1:28" ht="15.75" customHeight="1">
+      <c r="B10" s="132"/>
+      <c r="C10" s="132"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="132"/>
+      <c r="F10" s="132"/>
+      <c r="G10" s="132"/>
+      <c r="H10" s="132"/>
+      <c r="I10" s="132"/>
+      <c r="J10" s="132"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
+      <c r="M10" s="132"/>
+      <c r="N10" s="132"/>
+      <c r="O10" s="132"/>
+      <c r="P10" s="132"/>
+      <c r="Q10" s="132"/>
+      <c r="R10" s="132"/>
+      <c r="S10" s="132"/>
+      <c r="T10" s="132"/>
+      <c r="U10" s="132"/>
+      <c r="V10" s="132"/>
+      <c r="W10" s="132"/>
+      <c r="X10" s="132"/>
+      <c r="Y10" s="132"/>
+      <c r="Z10" s="132"/>
+      <c r="AA10" s="132"/>
+      <c r="AB10" s="132"/>
+      <c r="AC10" s="132"/>
+    </row>
+    <row r="11" spans="1:29" ht="15.75" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="56">
         <v>1114</v>
       </c>
       <c r="C11" s="56">
         <v>964</v>
       </c>
       <c r="D11" s="56">
         <v>985</v>
       </c>
       <c r="E11" s="56">
         <v>1035</v>
       </c>
       <c r="F11" s="56">
         <v>872</v>
       </c>
       <c r="G11" s="56">
         <v>868</v>
       </c>
       <c r="H11" s="56">
         <v>1027</v>
       </c>
       <c r="I11" s="56">
@@ -1675,52 +1690,55 @@
       </c>
       <c r="U11" s="57">
         <v>862</v>
       </c>
       <c r="V11" s="57">
         <v>898</v>
       </c>
       <c r="W11" s="8">
         <v>858</v>
       </c>
       <c r="X11" s="60">
         <v>792</v>
       </c>
       <c r="Y11" s="60">
         <v>828</v>
       </c>
       <c r="Z11" s="8">
         <v>877</v>
       </c>
       <c r="AA11" s="8">
         <v>690</v>
       </c>
       <c r="AB11" s="8">
         <v>765</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC11" s="129">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>701</v>
       </c>
       <c r="C12" s="8">
         <v>577</v>
       </c>
       <c r="D12" s="8">
         <v>610</v>
       </c>
       <c r="E12" s="9">
         <v>620</v>
       </c>
       <c r="F12" s="10">
         <v>514</v>
       </c>
       <c r="G12" s="11">
         <v>532</v>
       </c>
       <c r="H12" s="12">
         <v>661</v>
       </c>
       <c r="I12" s="13">
@@ -1761,52 +1779,55 @@
       </c>
       <c r="U12" s="18">
         <v>554</v>
       </c>
       <c r="V12" s="19">
         <v>575</v>
       </c>
       <c r="W12" s="8">
         <v>526</v>
       </c>
       <c r="X12" s="60">
         <v>437</v>
       </c>
       <c r="Y12" s="60">
         <v>505</v>
       </c>
       <c r="Z12" s="8">
         <v>561</v>
       </c>
       <c r="AA12" s="8">
         <v>426</v>
       </c>
       <c r="AB12" s="8">
         <v>458</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC12" s="129">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="8">
         <v>154</v>
       </c>
       <c r="C13" s="8">
         <v>128</v>
       </c>
       <c r="D13" s="8">
         <v>127</v>
       </c>
       <c r="E13" s="9">
         <v>137</v>
       </c>
       <c r="F13" s="10">
         <v>143</v>
       </c>
       <c r="G13" s="11">
         <v>125</v>
       </c>
       <c r="H13" s="12">
         <v>129</v>
       </c>
       <c r="I13" s="13">
@@ -1847,52 +1868,55 @@
       </c>
       <c r="U13" s="18">
         <v>122</v>
       </c>
       <c r="V13" s="19">
         <v>99</v>
       </c>
       <c r="W13" s="8">
         <v>107</v>
       </c>
       <c r="X13" s="60">
         <v>124</v>
       </c>
       <c r="Y13" s="60">
         <v>127</v>
       </c>
       <c r="Z13" s="8">
         <v>101</v>
       </c>
       <c r="AA13" s="8">
         <v>80</v>
       </c>
       <c r="AB13" s="8">
         <v>113</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC13" s="129">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="15.75" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="8">
         <v>34</v>
       </c>
       <c r="C14" s="8">
         <v>34</v>
       </c>
       <c r="D14" s="8">
         <v>32</v>
       </c>
       <c r="E14" s="9">
         <v>36</v>
       </c>
       <c r="F14" s="10">
         <v>26</v>
       </c>
       <c r="G14" s="11">
         <v>35</v>
       </c>
       <c r="H14" s="12">
         <v>38</v>
       </c>
       <c r="I14" s="13">
@@ -1933,52 +1957,55 @@
       </c>
       <c r="U14" s="18">
         <v>31</v>
       </c>
       <c r="V14" s="19">
         <v>39</v>
       </c>
       <c r="W14" s="8">
         <v>35</v>
       </c>
       <c r="X14" s="60">
         <v>39</v>
       </c>
       <c r="Y14" s="60">
         <v>37</v>
       </c>
       <c r="Z14" s="8">
         <v>29</v>
       </c>
       <c r="AA14" s="8">
         <v>29</v>
       </c>
       <c r="AB14" s="8">
         <v>28</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC14" s="129">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="15.75" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>29</v>
       </c>
       <c r="C15" s="8">
         <v>32</v>
       </c>
       <c r="D15" s="8">
         <v>39</v>
       </c>
       <c r="E15" s="9">
         <v>39</v>
       </c>
       <c r="F15" s="10">
         <v>34</v>
       </c>
       <c r="G15" s="11">
         <v>30</v>
       </c>
       <c r="H15" s="12">
         <v>16</v>
       </c>
       <c r="I15" s="13">
@@ -2019,52 +2046,55 @@
       </c>
       <c r="U15" s="18">
         <v>36</v>
       </c>
       <c r="V15" s="19">
         <v>29</v>
       </c>
       <c r="W15" s="8">
         <v>26</v>
       </c>
       <c r="X15" s="60">
         <v>33</v>
       </c>
       <c r="Y15" s="60">
         <v>30</v>
       </c>
       <c r="Z15" s="8">
         <v>22</v>
       </c>
       <c r="AA15" s="8">
         <v>12</v>
       </c>
       <c r="AB15" s="8">
         <v>42</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC15" s="129">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="15.75" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="8">
         <v>57</v>
       </c>
       <c r="C16" s="8">
         <v>68</v>
       </c>
       <c r="D16" s="8">
         <v>81</v>
       </c>
       <c r="E16" s="9">
         <v>76</v>
       </c>
       <c r="F16" s="10">
         <v>53</v>
       </c>
       <c r="G16" s="11">
         <v>55</v>
       </c>
       <c r="H16" s="12">
         <v>62</v>
       </c>
       <c r="I16" s="13">
@@ -2105,52 +2135,55 @@
       </c>
       <c r="U16" s="18">
         <v>33</v>
       </c>
       <c r="V16" s="19">
         <v>33</v>
       </c>
       <c r="W16" s="8">
         <v>49</v>
       </c>
       <c r="X16" s="60">
         <v>47</v>
       </c>
       <c r="Y16" s="60">
         <v>42</v>
       </c>
       <c r="Z16" s="8">
         <v>57</v>
       </c>
       <c r="AA16" s="8">
         <v>61</v>
       </c>
       <c r="AB16" s="8">
         <v>34</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC16" s="129">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="15.75" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="8">
         <v>46</v>
       </c>
       <c r="C17" s="8">
         <v>56</v>
       </c>
       <c r="D17" s="8">
         <v>34</v>
       </c>
       <c r="E17" s="9">
         <v>44</v>
       </c>
       <c r="F17" s="10">
         <v>51</v>
       </c>
       <c r="G17" s="11">
         <v>31</v>
       </c>
       <c r="H17" s="12">
         <v>56</v>
       </c>
       <c r="I17" s="13">
@@ -2191,52 +2224,55 @@
       </c>
       <c r="U17" s="18">
         <v>25</v>
       </c>
       <c r="V17" s="19">
         <v>43</v>
       </c>
       <c r="W17" s="8">
         <v>43</v>
       </c>
       <c r="X17" s="60">
         <v>37</v>
       </c>
       <c r="Y17" s="60">
         <v>35</v>
       </c>
       <c r="Z17" s="8">
         <v>20</v>
       </c>
       <c r="AA17" s="8">
         <v>31</v>
       </c>
       <c r="AB17" s="8">
         <v>35</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC17" s="129">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="15.75" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="8">
         <v>51</v>
       </c>
       <c r="C18" s="8">
         <v>28</v>
       </c>
       <c r="D18" s="8">
         <v>36</v>
       </c>
       <c r="E18" s="9">
         <v>47</v>
       </c>
       <c r="F18" s="10">
         <v>38</v>
       </c>
       <c r="G18" s="11">
         <v>29</v>
       </c>
       <c r="H18" s="12">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -2277,52 +2313,55 @@
       </c>
       <c r="U18" s="18">
         <v>40</v>
       </c>
       <c r="V18" s="19">
         <v>47</v>
       </c>
       <c r="W18" s="8">
         <v>29</v>
       </c>
       <c r="X18" s="60">
         <v>40</v>
       </c>
       <c r="Y18" s="60">
         <v>38</v>
       </c>
       <c r="Z18" s="8">
         <v>49</v>
       </c>
       <c r="AA18" s="8">
         <v>23</v>
       </c>
       <c r="AB18" s="8">
         <v>21</v>
       </c>
-    </row>
-    <row r="19" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC18" s="129">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="15.75" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="8">
         <v>42</v>
       </c>
       <c r="C19" s="8">
         <v>41</v>
       </c>
       <c r="D19" s="8">
         <v>26</v>
       </c>
       <c r="E19" s="9">
         <v>36</v>
       </c>
       <c r="F19" s="10">
         <v>13</v>
       </c>
       <c r="G19" s="11">
         <v>31</v>
       </c>
       <c r="H19" s="12">
         <v>31</v>
       </c>
       <c r="I19" s="13">
@@ -2363,84 +2402,88 @@
       </c>
       <c r="U19" s="18">
         <v>21</v>
       </c>
       <c r="V19" s="19">
         <v>33</v>
       </c>
       <c r="W19" s="8">
         <v>43</v>
       </c>
       <c r="X19" s="60">
         <v>35</v>
       </c>
       <c r="Y19" s="60">
         <v>14</v>
       </c>
       <c r="Z19" s="8">
         <v>38</v>
       </c>
       <c r="AA19" s="8">
         <v>28</v>
       </c>
       <c r="AB19" s="8">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="140" t="s">
+      <c r="AC19" s="129">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A20" s="133" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="132"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28" ht="15.75" customHeight="1">
+      <c r="B20" s="131"/>
+      <c r="C20" s="131"/>
+      <c r="D20" s="131"/>
+      <c r="E20" s="131"/>
+      <c r="F20" s="131"/>
+      <c r="G20" s="131"/>
+      <c r="H20" s="131"/>
+      <c r="I20" s="131"/>
+      <c r="J20" s="131"/>
+      <c r="K20" s="131"/>
+      <c r="L20" s="131"/>
+      <c r="M20" s="131"/>
+      <c r="N20" s="131"/>
+      <c r="O20" s="131"/>
+      <c r="P20" s="131"/>
+      <c r="Q20" s="131"/>
+      <c r="R20" s="131"/>
+      <c r="S20" s="131"/>
+      <c r="T20" s="131"/>
+      <c r="U20" s="132"/>
+      <c r="V20" s="132"/>
+      <c r="W20" s="132"/>
+      <c r="X20" s="132"/>
+      <c r="Y20" s="132"/>
+      <c r="Z20" s="132"/>
+      <c r="AA20" s="132"/>
+      <c r="AB20" s="132"/>
+      <c r="AC20" s="132"/>
+    </row>
+    <row r="21" spans="1:29" ht="15.75" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="56">
         <v>628</v>
       </c>
       <c r="C21" s="56">
         <v>503</v>
       </c>
       <c r="D21" s="56">
         <v>532</v>
       </c>
       <c r="E21" s="56">
         <v>530</v>
       </c>
       <c r="F21" s="56">
         <v>470</v>
       </c>
       <c r="G21" s="56">
         <v>467</v>
       </c>
       <c r="H21" s="56">
         <v>560</v>
       </c>
       <c r="I21" s="56">
@@ -2481,52 +2524,55 @@
       </c>
       <c r="U21" s="57">
         <v>493</v>
       </c>
       <c r="V21" s="57">
         <v>468</v>
       </c>
       <c r="W21" s="8">
         <v>447</v>
       </c>
       <c r="X21" s="60">
         <v>396</v>
       </c>
       <c r="Y21" s="60">
         <v>428</v>
       </c>
       <c r="Z21" s="8">
         <v>459</v>
       </c>
       <c r="AA21" s="8">
         <v>341</v>
       </c>
       <c r="AB21" s="8">
         <v>403</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC21" s="60">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="15.75" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8">
         <v>513</v>
       </c>
       <c r="C22" s="8">
         <v>410</v>
       </c>
       <c r="D22" s="8">
         <v>442</v>
       </c>
       <c r="E22" s="21">
         <v>426</v>
       </c>
       <c r="F22" s="22">
         <v>363</v>
       </c>
       <c r="G22" s="23">
         <v>372</v>
       </c>
       <c r="H22" s="24">
         <v>457</v>
       </c>
       <c r="I22" s="25">
@@ -2567,52 +2613,55 @@
       </c>
       <c r="U22" s="30">
         <v>398</v>
       </c>
       <c r="V22" s="31">
         <v>400</v>
       </c>
       <c r="W22" s="8">
         <v>373</v>
       </c>
       <c r="X22" s="60">
         <v>297</v>
       </c>
       <c r="Y22" s="60">
         <v>329</v>
       </c>
       <c r="Z22" s="8">
         <v>382</v>
       </c>
       <c r="AA22" s="8">
         <v>285</v>
       </c>
       <c r="AB22" s="8">
         <v>310</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC22" s="60">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="15.75" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>115</v>
       </c>
       <c r="C23" s="8">
         <v>93</v>
       </c>
       <c r="D23" s="8">
         <v>90</v>
       </c>
       <c r="E23" s="21">
         <v>104</v>
       </c>
       <c r="F23" s="22">
         <v>107</v>
       </c>
       <c r="G23" s="23">
         <v>95</v>
       </c>
       <c r="H23" s="24">
         <v>103</v>
       </c>
       <c r="I23" s="25">
@@ -2653,84 +2702,88 @@
       </c>
       <c r="U23" s="30">
         <v>95</v>
       </c>
       <c r="V23" s="31">
         <v>68</v>
       </c>
       <c r="W23" s="8">
         <v>74</v>
       </c>
       <c r="X23" s="60">
         <v>99</v>
       </c>
       <c r="Y23" s="60">
         <v>99</v>
       </c>
       <c r="Z23" s="8">
         <v>77</v>
       </c>
       <c r="AA23" s="8">
         <v>56</v>
       </c>
       <c r="AB23" s="8">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="131" t="s">
+      <c r="AC23" s="60">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A24" s="130" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="132"/>
-[...27 lines deleted...]
-    <row r="25" spans="1:28" ht="15.75" customHeight="1">
+      <c r="B24" s="131"/>
+      <c r="C24" s="131"/>
+      <c r="D24" s="131"/>
+      <c r="E24" s="131"/>
+      <c r="F24" s="131"/>
+      <c r="G24" s="131"/>
+      <c r="H24" s="131"/>
+      <c r="I24" s="131"/>
+      <c r="J24" s="131"/>
+      <c r="K24" s="131"/>
+      <c r="L24" s="131"/>
+      <c r="M24" s="131"/>
+      <c r="N24" s="131"/>
+      <c r="O24" s="131"/>
+      <c r="P24" s="131"/>
+      <c r="Q24" s="131"/>
+      <c r="R24" s="131"/>
+      <c r="S24" s="131"/>
+      <c r="T24" s="131"/>
+      <c r="U24" s="132"/>
+      <c r="V24" s="132"/>
+      <c r="W24" s="132"/>
+      <c r="X24" s="132"/>
+      <c r="Y24" s="132"/>
+      <c r="Z24" s="132"/>
+      <c r="AA24" s="132"/>
+      <c r="AB24" s="132"/>
+      <c r="AC24" s="132"/>
+    </row>
+    <row r="25" spans="1:29" ht="15.75" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="56">
         <v>486</v>
       </c>
       <c r="C25" s="56">
         <v>461</v>
       </c>
       <c r="D25" s="56">
         <v>453</v>
       </c>
       <c r="E25" s="56">
         <v>505</v>
       </c>
       <c r="F25" s="56">
         <v>402</v>
       </c>
       <c r="G25" s="56">
         <v>401</v>
       </c>
       <c r="H25" s="56">
         <v>467</v>
       </c>
       <c r="I25" s="56">
@@ -2771,52 +2824,55 @@
       </c>
       <c r="U25" s="57">
         <v>369</v>
       </c>
       <c r="V25" s="57">
         <v>430</v>
       </c>
       <c r="W25" s="8">
         <v>411</v>
       </c>
       <c r="X25" s="60">
         <v>396</v>
       </c>
       <c r="Y25" s="8">
         <v>400</v>
       </c>
       <c r="Z25" s="8">
         <v>418</v>
       </c>
       <c r="AA25" s="8">
         <v>349</v>
       </c>
       <c r="AB25" s="8">
         <v>362</v>
       </c>
-    </row>
-    <row r="26" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC25" s="8">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="15.75" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="8">
         <v>188</v>
       </c>
       <c r="C26" s="8">
         <v>167</v>
       </c>
       <c r="D26" s="8">
         <v>168</v>
       </c>
       <c r="E26" s="32">
         <v>194</v>
       </c>
       <c r="F26" s="33">
         <v>151</v>
       </c>
       <c r="G26" s="34">
         <v>160</v>
       </c>
       <c r="H26" s="35">
         <v>204</v>
       </c>
       <c r="I26" s="36">
@@ -2857,52 +2913,55 @@
       </c>
       <c r="U26" s="41">
         <v>156</v>
       </c>
       <c r="V26" s="42">
         <v>175</v>
       </c>
       <c r="W26" s="8">
         <v>153</v>
       </c>
       <c r="X26" s="60">
         <v>140</v>
       </c>
       <c r="Y26" s="8">
         <v>176</v>
       </c>
       <c r="Z26" s="8">
         <v>179</v>
       </c>
       <c r="AA26" s="8">
         <v>141</v>
       </c>
       <c r="AB26" s="8">
         <v>148</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC26" s="8">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="15.75" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="8">
         <v>39</v>
       </c>
       <c r="C27" s="8">
         <v>35</v>
       </c>
       <c r="D27" s="8">
         <v>37</v>
       </c>
       <c r="E27" s="32">
         <v>33</v>
       </c>
       <c r="F27" s="33">
         <v>36</v>
       </c>
       <c r="G27" s="34">
         <v>30</v>
       </c>
       <c r="H27" s="35">
         <v>26</v>
       </c>
       <c r="I27" s="36">
@@ -2943,52 +3002,55 @@
       </c>
       <c r="U27" s="41">
         <v>27</v>
       </c>
       <c r="V27" s="42">
         <v>31</v>
       </c>
       <c r="W27" s="8">
         <v>33</v>
       </c>
       <c r="X27" s="60">
         <v>25</v>
       </c>
       <c r="Y27" s="8">
         <v>28</v>
       </c>
       <c r="Z27" s="8">
         <v>24</v>
       </c>
       <c r="AA27" s="8">
         <v>24</v>
       </c>
       <c r="AB27" s="8">
         <v>20</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC27" s="8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="15.75" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="8">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>34</v>
       </c>
       <c r="D28" s="8">
         <v>32</v>
       </c>
       <c r="E28" s="32">
         <v>36</v>
       </c>
       <c r="F28" s="33">
         <v>26</v>
       </c>
       <c r="G28" s="34">
         <v>35</v>
       </c>
       <c r="H28" s="35">
         <v>38</v>
       </c>
       <c r="I28" s="36">
@@ -3029,52 +3091,55 @@
       </c>
       <c r="U28" s="41">
         <v>31</v>
       </c>
       <c r="V28" s="42">
         <v>39</v>
       </c>
       <c r="W28" s="8">
         <v>35</v>
       </c>
       <c r="X28" s="60">
         <v>39</v>
       </c>
       <c r="Y28" s="8">
         <v>37</v>
       </c>
       <c r="Z28" s="8">
         <v>29</v>
       </c>
       <c r="AA28" s="8">
         <v>29</v>
       </c>
       <c r="AB28" s="8">
         <v>28</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC28" s="8">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="15.75" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="8">
         <v>29</v>
       </c>
       <c r="C29" s="8">
         <v>32</v>
       </c>
       <c r="D29" s="8">
         <v>39</v>
       </c>
       <c r="E29" s="32">
         <v>39</v>
       </c>
       <c r="F29" s="33">
         <v>34</v>
       </c>
       <c r="G29" s="34">
         <v>30</v>
       </c>
       <c r="H29" s="35">
         <v>16</v>
       </c>
       <c r="I29" s="36">
@@ -3115,52 +3180,55 @@
       </c>
       <c r="U29" s="41">
         <v>36</v>
       </c>
       <c r="V29" s="42">
         <v>29</v>
       </c>
       <c r="W29" s="8">
         <v>26</v>
       </c>
       <c r="X29" s="60">
         <v>33</v>
       </c>
       <c r="Y29" s="8">
         <v>30</v>
       </c>
       <c r="Z29" s="8">
         <v>22</v>
       </c>
       <c r="AA29" s="8">
         <v>12</v>
       </c>
       <c r="AB29" s="8">
         <v>42</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC29" s="8">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="15.75" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>57</v>
       </c>
       <c r="C30" s="8">
         <v>68</v>
       </c>
       <c r="D30" s="8">
         <v>81</v>
       </c>
       <c r="E30" s="32">
         <v>76</v>
       </c>
       <c r="F30" s="33">
         <v>53</v>
       </c>
       <c r="G30" s="34">
         <v>55</v>
       </c>
       <c r="H30" s="35">
         <v>62</v>
       </c>
       <c r="I30" s="36">
@@ -3201,52 +3269,55 @@
       </c>
       <c r="U30" s="41">
         <v>33</v>
       </c>
       <c r="V30" s="42">
         <v>33</v>
       </c>
       <c r="W30" s="8">
         <v>49</v>
       </c>
       <c r="X30" s="60">
         <v>47</v>
       </c>
       <c r="Y30" s="8">
         <v>42</v>
       </c>
       <c r="Z30" s="8">
         <v>57</v>
       </c>
       <c r="AA30" s="8">
         <v>61</v>
       </c>
       <c r="AB30" s="8">
         <v>34</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC30" s="8">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="15.75" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="8">
         <v>46</v>
       </c>
       <c r="C31" s="8">
         <v>56</v>
       </c>
       <c r="D31" s="8">
         <v>34</v>
       </c>
       <c r="E31" s="32">
         <v>44</v>
       </c>
       <c r="F31" s="33">
         <v>51</v>
       </c>
       <c r="G31" s="34">
         <v>31</v>
       </c>
       <c r="H31" s="35">
         <v>56</v>
       </c>
       <c r="I31" s="36">
@@ -3287,52 +3358,55 @@
       </c>
       <c r="U31" s="41">
         <v>25</v>
       </c>
       <c r="V31" s="42">
         <v>43</v>
       </c>
       <c r="W31" s="8">
         <v>43</v>
       </c>
       <c r="X31" s="60">
         <v>37</v>
       </c>
       <c r="Y31" s="8">
         <v>35</v>
       </c>
       <c r="Z31" s="8">
         <v>20</v>
       </c>
       <c r="AA31" s="8">
         <v>31</v>
       </c>
       <c r="AB31" s="8">
         <v>35</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC31" s="8">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="15.75" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="8">
         <v>51</v>
       </c>
       <c r="C32" s="8">
         <v>28</v>
       </c>
       <c r="D32" s="8">
         <v>36</v>
       </c>
       <c r="E32" s="32">
         <v>47</v>
       </c>
       <c r="F32" s="33">
         <v>38</v>
       </c>
       <c r="G32" s="34">
         <v>29</v>
       </c>
       <c r="H32" s="35">
         <v>34</v>
       </c>
       <c r="I32" s="36">
@@ -3373,52 +3447,55 @@
       </c>
       <c r="U32" s="41">
         <v>40</v>
       </c>
       <c r="V32" s="42">
         <v>47</v>
       </c>
       <c r="W32" s="8">
         <v>29</v>
       </c>
       <c r="X32" s="60">
         <v>40</v>
       </c>
       <c r="Y32" s="8">
         <v>38</v>
       </c>
       <c r="Z32" s="8">
         <v>49</v>
       </c>
       <c r="AA32" s="8">
         <v>23</v>
       </c>
       <c r="AB32" s="8">
         <v>21</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC32" s="8">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" ht="15.75" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="43">
         <v>42</v>
       </c>
       <c r="C33" s="43">
         <v>41</v>
       </c>
       <c r="D33" s="43">
         <v>26</v>
       </c>
       <c r="E33" s="44">
         <v>36</v>
       </c>
       <c r="F33" s="45">
         <v>13</v>
       </c>
       <c r="G33" s="46">
         <v>31</v>
       </c>
       <c r="H33" s="47">
         <v>31</v>
       </c>
       <c r="I33" s="48">
@@ -3459,446 +3536,449 @@
       </c>
       <c r="U33" s="53">
         <v>21</v>
       </c>
       <c r="V33" s="54">
         <v>33</v>
       </c>
       <c r="W33" s="43">
         <v>43</v>
       </c>
       <c r="X33" s="43">
         <v>35</v>
       </c>
       <c r="Y33" s="43">
         <v>14</v>
       </c>
       <c r="Z33" s="43">
         <v>38</v>
       </c>
       <c r="AA33" s="43">
         <v>28</v>
       </c>
       <c r="AB33" s="43">
         <v>34</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC33" s="43">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="15.75" customHeight="1">
       <c r="A34" s="126" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="126"/>
       <c r="C34" s="126"/>
       <c r="D34" s="126"/>
       <c r="E34" s="126"/>
       <c r="F34" s="126"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
     </row>
-    <row r="35" spans="1:28" ht="15.75" customHeight="1">
+    <row r="35" spans="1:29" ht="15.75" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="2"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
-    <row r="36" spans="1:28" ht="15.75" customHeight="1">
+    <row r="36" spans="1:29" ht="15.75" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="2"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
-    <row r="37" spans="1:28" ht="15.75" customHeight="1">
+    <row r="37" spans="1:29" ht="15.75" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="2"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
-    <row r="38" spans="1:28" ht="15.75" customHeight="1">
+    <row r="38" spans="1:29" ht="15.75" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="2"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
-    <row r="39" spans="1:28" ht="15.75" customHeight="1">
+    <row r="39" spans="1:29" ht="15.75" customHeight="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="2"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
-    <row r="40" spans="1:28" ht="15.75" customHeight="1">
+    <row r="40" spans="1:29" ht="15.75" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="2"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:28" ht="15.75" customHeight="1">
+    <row r="41" spans="1:29" ht="15.75" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="2"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:28" ht="15.75" customHeight="1">
+    <row r="42" spans="1:29" ht="15.75" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="2"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:28" ht="15.75" customHeight="1">
+    <row r="43" spans="1:29" ht="15.75" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="2"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:28" ht="15.75" customHeight="1">
+    <row r="44" spans="1:29" ht="15.75" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="2"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:28" ht="15.75" customHeight="1">
+    <row r="45" spans="1:29" ht="15.75" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="2"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:28" ht="15.75" customHeight="1">
+    <row r="46" spans="1:29" ht="15.75" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="2"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:28" ht="15.75" customHeight="1">
+    <row r="47" spans="1:29" ht="15.75" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="2"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:28" ht="15.75" customHeight="1">
+    <row r="48" spans="1:29" ht="15.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="2"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -28636,203 +28716,207 @@
       <c r="E932" s="2"/>
       <c r="F932" s="1"/>
       <c r="G932" s="1"/>
       <c r="H932" s="1"/>
       <c r="I932" s="1"/>
       <c r="J932" s="1"/>
       <c r="K932" s="1"/>
       <c r="L932" s="1"/>
       <c r="M932" s="1"/>
       <c r="N932" s="1"/>
       <c r="O932" s="1"/>
       <c r="P932" s="1"/>
       <c r="Q932" s="1"/>
       <c r="R932" s="1"/>
       <c r="S932" s="1"/>
       <c r="T932" s="1"/>
       <c r="U932" s="1"/>
       <c r="V932" s="1"/>
       <c r="W932" s="1"/>
       <c r="X932" s="1"/>
       <c r="Y932" s="1"/>
       <c r="Z932" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A24:AA24"/>
-[...4 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
+    <mergeCell ref="U7:AC7"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A10:AC10"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A24:AC24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
+    <mergeCell ref="Z8:AC8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AB33"/>
+  <dimension ref="A5:AC33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="AC16" sqref="AC16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="AD17" sqref="AD17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" customWidth="1"/>
     <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" customWidth="1"/>
     <col min="5" max="6" width="7.85546875" customWidth="1"/>
     <col min="7" max="7" width="7.42578125" customWidth="1"/>
     <col min="8" max="8" width="7.140625" customWidth="1"/>
     <col min="9" max="10" width="7.7109375" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" customWidth="1"/>
     <col min="12" max="12" width="7.7109375" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
     <col min="15" max="15" width="7.7109375" customWidth="1"/>
     <col min="16" max="16" width="7.28515625" customWidth="1"/>
     <col min="17" max="17" width="7.42578125" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" customWidth="1"/>
     <col min="19" max="19" width="7.7109375" customWidth="1"/>
     <col min="20" max="21" width="7.42578125" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" customWidth="1"/>
     <col min="23" max="25" width="7.42578125" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.5703125" customWidth="1"/>
-    <col min="28" max="28" width="8.28515625" customWidth="1"/>
+    <col min="28" max="28" width="7.42578125" customWidth="1"/>
+    <col min="29" max="29" width="7.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:28">
-      <c r="A5" s="139" t="s">
+    <row r="5" spans="1:29">
+      <c r="A5" s="144" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="133"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="132"/>
+      <c r="C5" s="132"/>
+      <c r="D5" s="132"/>
+      <c r="E5" s="132"/>
+      <c r="F5" s="132"/>
+      <c r="G5" s="132"/>
+      <c r="H5" s="132"/>
+      <c r="I5" s="132"/>
+      <c r="J5" s="132"/>
+      <c r="K5" s="132"/>
+      <c r="L5" s="132"/>
+      <c r="M5" s="132"/>
+      <c r="N5" s="132"/>
+      <c r="O5" s="132"/>
+      <c r="P5" s="132"/>
+      <c r="Q5" s="132"/>
+      <c r="R5" s="132"/>
+      <c r="S5" s="132"/>
+      <c r="T5" s="132"/>
+      <c r="U5" s="132"/>
+      <c r="V5" s="132"/>
+      <c r="W5" s="132"/>
+      <c r="X5" s="132"/>
+      <c r="Y5" s="132"/>
+      <c r="Z5" s="132"/>
+      <c r="AA5" s="132"/>
+      <c r="AB5" s="132"/>
+      <c r="AC5" s="132"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="2"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="2"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="2"/>
-      <c r="P6" s="137" t="s">
+      <c r="P6" s="152" t="s">
         <v>27</v>
       </c>
-      <c r="Q6" s="138"/>
-[...14 lines deleted...]
-      <c r="B7" s="143">
+      <c r="Q6" s="151"/>
+      <c r="R6" s="151"/>
+      <c r="S6" s="151"/>
+      <c r="T6" s="151"/>
+      <c r="U6" s="151"/>
+      <c r="V6" s="151"/>
+      <c r="W6" s="151"/>
+      <c r="X6" s="151"/>
+      <c r="Y6" s="151"/>
+      <c r="Z6" s="151"/>
+      <c r="AA6" s="151"/>
+      <c r="AB6" s="132"/>
+      <c r="AC6" s="132"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="134"/>
+      <c r="B7" s="136">
         <v>2024</v>
       </c>
-      <c r="C7" s="144"/>
-[...10 lines deleted...]
-      <c r="N7" s="146">
+      <c r="C7" s="137"/>
+      <c r="D7" s="137"/>
+      <c r="E7" s="137"/>
+      <c r="F7" s="137"/>
+      <c r="G7" s="137"/>
+      <c r="H7" s="137"/>
+      <c r="I7" s="137"/>
+      <c r="J7" s="137"/>
+      <c r="K7" s="137"/>
+      <c r="L7" s="137"/>
+      <c r="M7" s="137"/>
+      <c r="N7" s="145">
         <v>2025</v>
       </c>
-      <c r="O7" s="145"/>
-[...10 lines deleted...]
-      <c r="Z7" s="134">
+      <c r="O7" s="139"/>
+      <c r="P7" s="139"/>
+      <c r="Q7" s="139"/>
+      <c r="R7" s="139"/>
+      <c r="S7" s="139"/>
+      <c r="T7" s="139"/>
+      <c r="U7" s="139"/>
+      <c r="V7" s="139"/>
+      <c r="W7" s="140"/>
+      <c r="X7" s="140"/>
+      <c r="Y7" s="140"/>
+      <c r="Z7" s="138">
         <v>2026</v>
       </c>
-      <c r="AA7" s="145"/>
-[...3 lines deleted...]
-      <c r="A8" s="142"/>
+      <c r="AA7" s="139"/>
+      <c r="AB7" s="140"/>
+      <c r="AC7" s="140"/>
+    </row>
+    <row r="8" spans="1:29" ht="22.5">
+      <c r="A8" s="135"/>
       <c r="B8" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="64" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="65" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="64" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="64" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="64" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="64" t="s">
@@ -28867,86 +28951,91 @@
       </c>
       <c r="T8" s="67" t="s">
         <v>33</v>
       </c>
       <c r="U8" s="67" t="s">
         <v>34</v>
       </c>
       <c r="V8" s="67" t="s">
         <v>35</v>
       </c>
       <c r="W8" s="67" t="s">
         <v>36</v>
       </c>
       <c r="X8" s="67" t="s">
         <v>37</v>
       </c>
       <c r="Y8" s="67" t="s">
         <v>38</v>
       </c>
       <c r="Z8" s="127" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="AB8" s="130" t="s">
+      <c r="AB8" s="128" t="s">
         <v>29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="131" t="s">
+      <c r="AC8" s="67" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="130" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="151"/>
-[...26 lines deleted...]
-    <row r="10" spans="1:28">
+      <c r="B9" s="150"/>
+      <c r="C9" s="150"/>
+      <c r="D9" s="150"/>
+      <c r="E9" s="150"/>
+      <c r="F9" s="150"/>
+      <c r="G9" s="150"/>
+      <c r="H9" s="150"/>
+      <c r="I9" s="150"/>
+      <c r="J9" s="150"/>
+      <c r="K9" s="150"/>
+      <c r="L9" s="150"/>
+      <c r="M9" s="150"/>
+      <c r="N9" s="150"/>
+      <c r="O9" s="150"/>
+      <c r="P9" s="150"/>
+      <c r="Q9" s="150"/>
+      <c r="R9" s="150"/>
+      <c r="S9" s="150"/>
+      <c r="T9" s="150"/>
+      <c r="U9" s="151"/>
+      <c r="V9" s="151"/>
+      <c r="W9" s="151"/>
+      <c r="X9" s="151"/>
+      <c r="Y9" s="151"/>
+      <c r="Z9" s="132"/>
+      <c r="AA9" s="132"/>
+      <c r="AB9" s="132"/>
+      <c r="AC9" s="132"/>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="68" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="69">
         <v>18.55</v>
       </c>
       <c r="C10" s="69">
         <v>17.86</v>
       </c>
       <c r="D10" s="69">
         <v>17.37</v>
       </c>
       <c r="E10" s="69">
         <v>17.47</v>
       </c>
       <c r="F10" s="69">
         <v>16.87</v>
       </c>
       <c r="G10" s="69">
         <v>16.57</v>
       </c>
       <c r="H10" s="69">
         <v>16.66</v>
       </c>
       <c r="I10" s="69">
@@ -28987,52 +29076,55 @@
       </c>
       <c r="U10" s="73">
         <v>14.3</v>
       </c>
       <c r="V10" s="73">
         <v>14.41</v>
       </c>
       <c r="W10" s="73">
         <v>14.39</v>
       </c>
       <c r="X10" s="73">
         <v>14.31</v>
       </c>
       <c r="Y10" s="73">
         <v>14.25</v>
       </c>
       <c r="Z10" s="73">
         <v>14.38</v>
       </c>
       <c r="AA10" s="73">
         <v>13.5</v>
       </c>
       <c r="AB10" s="73">
         <v>13.16</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="73">
+        <v>12.64</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="68" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="74">
         <v>19.79</v>
       </c>
       <c r="C11" s="74">
         <v>18.649999999999999</v>
       </c>
       <c r="D11" s="74">
         <v>18.190000000000001</v>
       </c>
       <c r="E11" s="75">
         <v>18.18</v>
       </c>
       <c r="F11" s="76">
         <v>17.440000000000001</v>
       </c>
       <c r="G11" s="77">
         <v>17.13</v>
       </c>
       <c r="H11" s="78">
         <v>17.350000000000001</v>
       </c>
       <c r="I11" s="79">
@@ -29073,52 +29165,55 @@
       </c>
       <c r="U11" s="84">
         <v>14.7</v>
       </c>
       <c r="V11" s="85">
         <v>14.89</v>
       </c>
       <c r="W11" s="73">
         <v>14.84</v>
       </c>
       <c r="X11" s="73">
         <v>14.62</v>
       </c>
       <c r="Y11" s="73">
         <v>14.57</v>
       </c>
       <c r="Z11" s="73">
         <v>15.22</v>
       </c>
       <c r="AA11" s="73">
         <v>14.07</v>
       </c>
       <c r="AB11" s="73">
         <v>13.49</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="73">
+        <v>12.88</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="74">
         <v>20.83</v>
       </c>
       <c r="C12" s="74">
         <v>19.670000000000002</v>
       </c>
       <c r="D12" s="74">
         <v>18.829999999999998</v>
       </c>
       <c r="E12" s="75">
         <v>18.88</v>
       </c>
       <c r="F12" s="76">
         <v>18.98</v>
       </c>
       <c r="G12" s="77">
         <v>18.850000000000001</v>
       </c>
       <c r="H12" s="78">
         <v>18.78</v>
       </c>
       <c r="I12" s="79">
@@ -29159,52 +29254,55 @@
       </c>
       <c r="U12" s="84">
         <v>16.440000000000001</v>
       </c>
       <c r="V12" s="85">
         <v>16.21</v>
       </c>
       <c r="W12" s="73">
         <v>16.079999999999998</v>
       </c>
       <c r="X12" s="73">
         <v>16.239999999999998</v>
       </c>
       <c r="Y12" s="73">
         <v>16.36</v>
       </c>
       <c r="Z12" s="73">
         <v>14.19</v>
       </c>
       <c r="AA12" s="73">
         <v>13.37</v>
       </c>
       <c r="AB12" s="73">
         <v>14.19</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="73">
+        <v>14.61</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="74">
         <v>12.39</v>
       </c>
       <c r="C13" s="74">
         <v>12.7</v>
       </c>
       <c r="D13" s="74">
         <v>12.29</v>
       </c>
       <c r="E13" s="75">
         <v>12.59</v>
       </c>
       <c r="F13" s="76">
         <v>11.93</v>
       </c>
       <c r="G13" s="77">
         <v>12.12</v>
       </c>
       <c r="H13" s="78">
         <v>12.35</v>
       </c>
       <c r="I13" s="79">
@@ -29245,52 +29343,55 @@
       </c>
       <c r="U13" s="84">
         <v>12.53</v>
       </c>
       <c r="V13" s="85">
         <v>12.75</v>
       </c>
       <c r="W13" s="73">
         <v>12.75</v>
       </c>
       <c r="X13" s="73">
         <v>12.91</v>
       </c>
       <c r="Y13" s="73">
         <v>12.94</v>
       </c>
       <c r="Z13" s="73">
         <v>10.62</v>
       </c>
       <c r="AA13" s="73">
         <v>11.13</v>
       </c>
       <c r="AB13" s="73">
         <v>10.81</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="73">
+        <v>10.37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="74">
         <v>13.04</v>
       </c>
       <c r="C14" s="74">
         <v>14.12</v>
       </c>
       <c r="D14" s="74">
         <v>15.26</v>
       </c>
       <c r="E14" s="75">
         <v>15.94</v>
       </c>
       <c r="F14" s="76">
         <v>15.8</v>
       </c>
       <c r="G14" s="77">
         <v>15.49</v>
       </c>
       <c r="H14" s="78">
         <v>14.3</v>
       </c>
       <c r="I14" s="79">
@@ -29331,52 +29432,55 @@
       </c>
       <c r="U14" s="84">
         <v>13.18</v>
       </c>
       <c r="V14" s="85">
         <v>13.22</v>
       </c>
       <c r="W14" s="73">
         <v>13.08</v>
       </c>
       <c r="X14" s="73">
         <v>13.28</v>
       </c>
       <c r="Y14" s="73">
         <v>13.29</v>
       </c>
       <c r="Z14" s="73">
         <v>10.14</v>
       </c>
       <c r="AA14" s="73">
         <v>8.19</v>
       </c>
       <c r="AB14" s="73">
         <v>11.96</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="73">
+        <v>12.07</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="74">
         <v>12.16</v>
       </c>
       <c r="C15" s="74">
         <v>13.71</v>
       </c>
       <c r="D15" s="74">
         <v>14.85</v>
       </c>
       <c r="E15" s="75">
         <v>15.28</v>
       </c>
       <c r="F15" s="76">
         <v>14.44</v>
       </c>
       <c r="G15" s="77">
         <v>14.04</v>
       </c>
       <c r="H15" s="78">
         <v>13.91</v>
       </c>
       <c r="I15" s="79">
@@ -29417,52 +29521,55 @@
       </c>
       <c r="U15" s="84">
         <v>10.64</v>
       </c>
       <c r="V15" s="85">
         <v>10.28</v>
       </c>
       <c r="W15" s="73">
         <v>10.29</v>
       </c>
       <c r="X15" s="73">
         <v>10.3</v>
       </c>
       <c r="Y15" s="73">
         <v>10.18</v>
       </c>
       <c r="Z15" s="73">
         <v>12.32</v>
       </c>
       <c r="AA15" s="73">
         <v>13.38</v>
       </c>
       <c r="AB15" s="73">
         <v>11.31</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="73">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="C16" s="74">
         <v>20.2</v>
       </c>
       <c r="D16" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="E16" s="75">
         <v>17.68</v>
       </c>
       <c r="F16" s="76">
         <v>18.03</v>
       </c>
       <c r="G16" s="77">
         <v>17.09</v>
       </c>
       <c r="H16" s="78">
         <v>17.73</v>
       </c>
       <c r="I16" s="79">
@@ -29503,52 +29610,55 @@
       </c>
       <c r="U16" s="84">
         <v>13.51</v>
       </c>
       <c r="V16" s="85">
         <v>13.91</v>
       </c>
       <c r="W16" s="73">
         <v>14.19</v>
       </c>
       <c r="X16" s="73">
         <v>14.24</v>
       </c>
       <c r="Y16" s="73">
         <v>14.17</v>
       </c>
       <c r="Z16" s="73">
         <v>7.77</v>
       </c>
       <c r="AA16" s="73">
         <v>10.39</v>
       </c>
       <c r="AB16" s="73">
         <v>11.48</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="73">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="74">
         <v>20.14</v>
       </c>
       <c r="C17" s="74">
         <v>16.23</v>
       </c>
       <c r="D17" s="74">
         <v>15.57</v>
       </c>
       <c r="E17" s="75">
         <v>16.510000000000002</v>
       </c>
       <c r="F17" s="76">
         <v>16.25</v>
       </c>
       <c r="G17" s="77">
         <v>15.57</v>
       </c>
       <c r="H17" s="78">
         <v>15.29</v>
       </c>
       <c r="I17" s="79">
@@ -29589,52 +29699,55 @@
       </c>
       <c r="U17" s="84">
         <v>15.01</v>
       </c>
       <c r="V17" s="85">
         <v>15.5</v>
       </c>
       <c r="W17" s="73">
         <v>15.1</v>
       </c>
       <c r="X17" s="73">
         <v>15.23</v>
       </c>
       <c r="Y17" s="73">
         <v>15.23</v>
       </c>
       <c r="Z17" s="73">
         <v>19.63</v>
       </c>
       <c r="AA17" s="73">
         <v>15.29</v>
       </c>
       <c r="AB17" s="73">
         <v>12.98</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="73">
+        <v>12.32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="74">
         <v>17.100000000000001</v>
       </c>
       <c r="C18" s="74">
         <v>17.36</v>
       </c>
       <c r="D18" s="74">
         <v>15.02</v>
       </c>
       <c r="E18" s="75">
         <v>15.03</v>
       </c>
       <c r="F18" s="76">
         <v>13.08</v>
       </c>
       <c r="G18" s="77">
         <v>13.05</v>
       </c>
       <c r="H18" s="78">
         <v>12.98</v>
       </c>
       <c r="I18" s="79">
@@ -29675,84 +29788,88 @@
       </c>
       <c r="U18" s="84">
         <v>12.17</v>
       </c>
       <c r="V18" s="85">
         <v>12.38</v>
       </c>
       <c r="W18" s="73">
         <v>12.92</v>
       </c>
       <c r="X18" s="73">
         <v>13.09</v>
       </c>
       <c r="Y18" s="73">
         <v>12.47</v>
       </c>
       <c r="Z18" s="73">
         <v>15.84</v>
       </c>
       <c r="AA18" s="73">
         <v>14.42</v>
       </c>
       <c r="AB18" s="73">
         <v>14.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="149" t="s">
+      <c r="AC18" s="73">
+        <v>12.58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="148" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="150"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="149"/>
+      <c r="C19" s="149"/>
+      <c r="D19" s="149"/>
+      <c r="E19" s="149"/>
+      <c r="F19" s="149"/>
+      <c r="G19" s="149"/>
+      <c r="H19" s="149"/>
+      <c r="I19" s="149"/>
+      <c r="J19" s="149"/>
+      <c r="K19" s="149"/>
+      <c r="L19" s="149"/>
+      <c r="M19" s="149"/>
+      <c r="N19" s="149"/>
+      <c r="O19" s="149"/>
+      <c r="P19" s="149"/>
+      <c r="Q19" s="149"/>
+      <c r="R19" s="149"/>
+      <c r="S19" s="149"/>
+      <c r="T19" s="149"/>
+      <c r="U19" s="132"/>
+      <c r="V19" s="132"/>
+      <c r="W19" s="132"/>
+      <c r="X19" s="132"/>
+      <c r="Y19" s="132"/>
+      <c r="Z19" s="132"/>
+      <c r="AA19" s="132"/>
+      <c r="AB19" s="132"/>
+      <c r="AC19" s="132"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="86" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="69">
         <v>19</v>
       </c>
       <c r="C20" s="69">
         <v>17.649999999999999</v>
       </c>
       <c r="D20" s="69">
         <v>17.12</v>
       </c>
       <c r="E20" s="69">
         <v>16.98</v>
       </c>
       <c r="F20" s="69">
         <v>16.39</v>
       </c>
       <c r="G20" s="69">
         <v>16.100000000000001</v>
       </c>
       <c r="H20" s="69">
         <v>16.23</v>
       </c>
       <c r="I20" s="69">
@@ -29793,52 +29910,55 @@
       </c>
       <c r="U20" s="73">
         <v>14.2</v>
       </c>
       <c r="V20" s="73">
         <v>14.23</v>
       </c>
       <c r="W20" s="73">
         <v>14.15</v>
       </c>
       <c r="X20" s="73">
         <v>13.98</v>
       </c>
       <c r="Y20" s="73">
         <v>13.89</v>
       </c>
       <c r="Z20" s="73">
         <v>13.75</v>
       </c>
       <c r="AA20" s="73">
         <v>12.59</v>
       </c>
       <c r="AB20" s="73">
         <v>12.4</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="73">
+        <v>11.98</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="74">
         <v>18.75</v>
       </c>
       <c r="C21" s="74">
         <v>17.41</v>
       </c>
       <c r="D21" s="74">
         <v>16.97</v>
       </c>
       <c r="E21" s="88">
         <v>16.739999999999998</v>
       </c>
       <c r="F21" s="89">
         <v>16.02</v>
       </c>
       <c r="G21" s="90">
         <v>15.67</v>
       </c>
       <c r="H21" s="91">
         <v>15.8</v>
       </c>
       <c r="I21" s="92">
@@ -29879,52 +29999,55 @@
       </c>
       <c r="U21" s="97">
         <v>13.6</v>
       </c>
       <c r="V21" s="98">
         <v>13.74</v>
       </c>
       <c r="W21" s="73">
         <v>13.7</v>
       </c>
       <c r="X21" s="73">
         <v>13.47</v>
       </c>
       <c r="Y21" s="73">
         <v>13.33</v>
       </c>
       <c r="Z21" s="73">
         <v>13.68</v>
       </c>
       <c r="AA21" s="73">
         <v>12.55</v>
       </c>
       <c r="AB21" s="73">
         <v>12.03</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="73">
+        <v>11.44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="74">
         <v>20.22</v>
       </c>
       <c r="C22" s="74">
         <v>18.88</v>
       </c>
       <c r="D22" s="74">
         <v>17.87</v>
       </c>
       <c r="E22" s="88">
         <v>18.09</v>
       </c>
       <c r="F22" s="89">
         <v>18.22</v>
       </c>
       <c r="G22" s="90">
         <v>18.21</v>
       </c>
       <c r="H22" s="91">
         <v>18.350000000000001</v>
       </c>
       <c r="I22" s="92">
@@ -29965,84 +30088,88 @@
       </c>
       <c r="U22" s="97">
         <v>17.190000000000001</v>
       </c>
       <c r="V22" s="98">
         <v>16.71</v>
       </c>
       <c r="W22" s="73">
         <v>16.38</v>
       </c>
       <c r="X22" s="73">
         <v>16.59</v>
       </c>
       <c r="Y22" s="73">
         <v>16.7</v>
       </c>
       <c r="Z22" s="73">
         <v>14.1</v>
       </c>
       <c r="AA22" s="73">
         <v>12.81</v>
       </c>
       <c r="AB22" s="73">
         <v>14.23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="147" t="s">
+      <c r="AC22" s="73">
+        <v>14.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="146" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="148"/>
-[...27 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="B23" s="147"/>
+      <c r="C23" s="147"/>
+      <c r="D23" s="147"/>
+      <c r="E23" s="147"/>
+      <c r="F23" s="147"/>
+      <c r="G23" s="147"/>
+      <c r="H23" s="147"/>
+      <c r="I23" s="147"/>
+      <c r="J23" s="147"/>
+      <c r="K23" s="147"/>
+      <c r="L23" s="147"/>
+      <c r="M23" s="147"/>
+      <c r="N23" s="147"/>
+      <c r="O23" s="147"/>
+      <c r="P23" s="147"/>
+      <c r="Q23" s="147"/>
+      <c r="R23" s="147"/>
+      <c r="S23" s="147"/>
+      <c r="T23" s="147"/>
+      <c r="U23" s="132"/>
+      <c r="V23" s="132"/>
+      <c r="W23" s="132"/>
+      <c r="X23" s="132"/>
+      <c r="Y23" s="132"/>
+      <c r="Z23" s="132"/>
+      <c r="AA23" s="132"/>
+      <c r="AB23" s="132"/>
+      <c r="AC23" s="132"/>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="68" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="69">
         <v>18</v>
       </c>
       <c r="C24" s="69">
         <v>18.12</v>
       </c>
       <c r="D24" s="69">
         <v>17.670000000000002</v>
       </c>
       <c r="E24" s="69">
         <v>18.09</v>
       </c>
       <c r="F24" s="69">
         <v>17.46</v>
       </c>
       <c r="G24" s="69">
         <v>17.14</v>
       </c>
       <c r="H24" s="69">
         <v>17.190000000000001</v>
       </c>
       <c r="I24" s="69">
@@ -30083,52 +30210,55 @@
       </c>
       <c r="U24" s="73">
         <v>14.43</v>
       </c>
       <c r="V24" s="73">
         <v>14.63</v>
       </c>
       <c r="W24" s="74">
         <v>14.67</v>
       </c>
       <c r="X24" s="73">
         <v>14.7</v>
       </c>
       <c r="Y24" s="73">
         <v>14.7</v>
       </c>
       <c r="Z24" s="73">
         <v>15.15</v>
       </c>
       <c r="AA24" s="73">
         <v>14.6</v>
       </c>
       <c r="AB24" s="73">
         <v>14.09</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="73">
+        <v>13.42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="68" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="74">
         <v>23.31</v>
       </c>
       <c r="C25" s="74">
         <v>22.93</v>
       </c>
       <c r="D25" s="74">
         <v>22.43</v>
       </c>
       <c r="E25" s="99">
         <v>23.11</v>
       </c>
       <c r="F25" s="100">
         <v>22.35</v>
       </c>
       <c r="G25" s="101">
         <v>22.2</v>
       </c>
       <c r="H25" s="102">
         <v>22.75</v>
       </c>
       <c r="I25" s="103">
@@ -30169,52 +30299,55 @@
       </c>
       <c r="U25" s="108">
         <v>18.3</v>
       </c>
       <c r="V25" s="109">
         <v>18.64</v>
       </c>
       <c r="W25" s="74">
         <v>18.559999999999999</v>
       </c>
       <c r="X25" s="73">
         <v>18.45</v>
       </c>
       <c r="Y25" s="73">
         <v>18.66</v>
       </c>
       <c r="Z25" s="73">
         <v>20</v>
       </c>
       <c r="AA25" s="73">
         <v>18.82</v>
       </c>
       <c r="AB25" s="73">
         <v>18.04</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="73">
+        <v>17.37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="74">
         <v>22.84</v>
       </c>
       <c r="C26" s="74">
         <v>22.31</v>
       </c>
       <c r="D26" s="74">
         <v>22</v>
       </c>
       <c r="E26" s="99">
         <v>21.51</v>
       </c>
       <c r="F26" s="100">
         <v>21.52</v>
       </c>
       <c r="G26" s="101">
         <v>20.97</v>
       </c>
       <c r="H26" s="102">
         <v>20.2</v>
       </c>
       <c r="I26" s="103">
@@ -30255,52 +30388,55 @@
       </c>
       <c r="U26" s="108">
         <v>14.01</v>
       </c>
       <c r="V26" s="109">
         <v>14.58</v>
       </c>
       <c r="W26" s="74">
         <v>15.08</v>
       </c>
       <c r="X26" s="73">
         <v>15.11</v>
       </c>
       <c r="Y26" s="73">
         <v>15.24</v>
       </c>
       <c r="Z26" s="73">
         <v>14.49</v>
       </c>
       <c r="AA26" s="73">
         <v>15.19</v>
       </c>
       <c r="AB26" s="73">
         <v>14.1</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="73">
+        <v>14.31</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="74">
         <v>12.39</v>
       </c>
       <c r="C27" s="74">
         <v>12.7</v>
       </c>
       <c r="D27" s="74">
         <v>12.29</v>
       </c>
       <c r="E27" s="99">
         <v>12.59</v>
       </c>
       <c r="F27" s="100">
         <v>11.93</v>
       </c>
       <c r="G27" s="101">
         <v>12.12</v>
       </c>
       <c r="H27" s="102">
         <v>12.35</v>
       </c>
       <c r="I27" s="103">
@@ -30341,52 +30477,55 @@
       </c>
       <c r="U27" s="108">
         <v>12.53</v>
       </c>
       <c r="V27" s="109">
         <v>12.75</v>
       </c>
       <c r="W27" s="74">
         <v>12.75</v>
       </c>
       <c r="X27" s="73">
         <v>12.91</v>
       </c>
       <c r="Y27" s="73">
         <v>12.94</v>
       </c>
       <c r="Z27" s="73">
         <v>10.62</v>
       </c>
       <c r="AA27" s="73">
         <v>11.13</v>
       </c>
       <c r="AB27" s="73">
         <v>10.81</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="73">
+        <v>10.37</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="74">
         <v>13.04</v>
       </c>
       <c r="C28" s="74">
         <v>14.12</v>
       </c>
       <c r="D28" s="74">
         <v>15.26</v>
       </c>
       <c r="E28" s="99">
         <v>15.94</v>
       </c>
       <c r="F28" s="100">
         <v>15.8</v>
       </c>
       <c r="G28" s="101">
         <v>15.49</v>
       </c>
       <c r="H28" s="102">
         <v>14.3</v>
       </c>
       <c r="I28" s="103">
@@ -30427,52 +30566,55 @@
       </c>
       <c r="U28" s="108">
         <v>13.18</v>
       </c>
       <c r="V28" s="109">
         <v>13.22</v>
       </c>
       <c r="W28" s="74">
         <v>13.08</v>
       </c>
       <c r="X28" s="73">
         <v>13.28</v>
       </c>
       <c r="Y28" s="73">
         <v>13.29</v>
       </c>
       <c r="Z28" s="73">
         <v>10.14</v>
       </c>
       <c r="AA28" s="73">
         <v>8.19</v>
       </c>
       <c r="AB28" s="73">
         <v>11.96</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="73">
+        <v>12.07</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="74">
         <v>12.16</v>
       </c>
       <c r="C29" s="74">
         <v>13.71</v>
       </c>
       <c r="D29" s="74">
         <v>14.85</v>
       </c>
       <c r="E29" s="99">
         <v>15.28</v>
       </c>
       <c r="F29" s="100">
         <v>14.44</v>
       </c>
       <c r="G29" s="101">
         <v>14.04</v>
       </c>
       <c r="H29" s="102">
         <v>13.91</v>
       </c>
       <c r="I29" s="103">
@@ -30513,52 +30655,55 @@
       </c>
       <c r="U29" s="108">
         <v>10.64</v>
       </c>
       <c r="V29" s="109">
         <v>10.28</v>
       </c>
       <c r="W29" s="74">
         <v>10.29</v>
       </c>
       <c r="X29" s="73">
         <v>10.3</v>
       </c>
       <c r="Y29" s="73">
         <v>10.18</v>
       </c>
       <c r="Z29" s="73">
         <v>12.32</v>
       </c>
       <c r="AA29" s="73">
         <v>13.38</v>
       </c>
       <c r="AB29" s="73">
         <v>11.31</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="73">
+        <v>9.99</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="C30" s="74">
         <v>20.2</v>
       </c>
       <c r="D30" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="E30" s="99">
         <v>17.68</v>
       </c>
       <c r="F30" s="100">
         <v>18.03</v>
       </c>
       <c r="G30" s="101">
         <v>17.09</v>
       </c>
       <c r="H30" s="102">
         <v>17.73</v>
       </c>
       <c r="I30" s="103">
@@ -30599,52 +30744,55 @@
       </c>
       <c r="U30" s="108">
         <v>13.51</v>
       </c>
       <c r="V30" s="109">
         <v>13.91</v>
       </c>
       <c r="W30" s="74">
         <v>14.19</v>
       </c>
       <c r="X30" s="73">
         <v>14.24</v>
       </c>
       <c r="Y30" s="73">
         <v>14.17</v>
       </c>
       <c r="Z30" s="73">
         <v>7.77</v>
       </c>
       <c r="AA30" s="73">
         <v>10.39</v>
       </c>
       <c r="AB30" s="73">
         <v>11.48</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="73">
+        <v>11.63</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="74">
         <v>20.14</v>
       </c>
       <c r="C31" s="74">
         <v>16.23</v>
       </c>
       <c r="D31" s="74">
         <v>15.57</v>
       </c>
       <c r="E31" s="99">
         <v>16.510000000000002</v>
       </c>
       <c r="F31" s="100">
         <v>16.25</v>
       </c>
       <c r="G31" s="101">
         <v>15.57</v>
       </c>
       <c r="H31" s="102">
         <v>15.29</v>
       </c>
       <c r="I31" s="103">
@@ -30685,52 +30833,55 @@
       </c>
       <c r="U31" s="110">
         <v>15.01</v>
       </c>
       <c r="V31" s="111">
         <v>15.5</v>
       </c>
       <c r="W31" s="74">
         <v>15.1</v>
       </c>
       <c r="X31" s="73">
         <v>15.23</v>
       </c>
       <c r="Y31" s="73">
         <v>15.23</v>
       </c>
       <c r="Z31" s="73">
         <v>19.63</v>
       </c>
       <c r="AA31" s="73">
         <v>15.29</v>
       </c>
       <c r="AB31" s="73">
         <v>12.98</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="73">
+        <v>12.32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="112" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="113">
         <v>17.100000000000001</v>
       </c>
       <c r="C32" s="113">
         <v>17.36</v>
       </c>
       <c r="D32" s="113">
         <v>15.02</v>
       </c>
       <c r="E32" s="114">
         <v>15.03</v>
       </c>
       <c r="F32" s="115">
         <v>13.08</v>
       </c>
       <c r="G32" s="116">
         <v>13.05</v>
       </c>
       <c r="H32" s="117">
         <v>12.98</v>
       </c>
       <c r="I32" s="118">
@@ -30770,73 +30921,76 @@
         <v>12.68</v>
       </c>
       <c r="U32" s="123">
         <v>12.17</v>
       </c>
       <c r="V32" s="124">
         <v>12.38</v>
       </c>
       <c r="W32" s="113">
         <v>12.92</v>
       </c>
       <c r="X32" s="113">
         <v>13.09</v>
       </c>
       <c r="Y32" s="113">
         <v>12.47</v>
       </c>
       <c r="Z32" s="113">
         <v>15.84</v>
       </c>
       <c r="AA32" s="113">
         <v>14.42</v>
       </c>
       <c r="AB32" s="113">
         <v>14.33</v>
+      </c>
+      <c r="AC32" s="113">
+        <v>12.58</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="125" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="125"/>
       <c r="C33" s="125"/>
       <c r="D33" s="125"/>
       <c r="E33" s="125"/>
       <c r="F33" s="125"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="P6:AC6"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A9:AC9"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A23:AC23"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="A23:AA23"/>
-[...3 lines deleted...]
-    <mergeCell ref="P6:AB6"/>
+    <mergeCell ref="Z7:AC7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Естественный прирост населения</vt:lpstr>