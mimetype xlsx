--- v2 (2026-07-29)
+++ v3 (2026-08-18)
@@ -5,67 +5,67 @@
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Естественный прирост населения" sheetId="4" r:id="rId1"/>
     <sheet name="Коэффициент естествен. прироста" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="" roundtripDataChecksum="KgS0dRhAYZcPJo4MpGZvwPIG7frkS+8ya7kJDyS03zI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="42">
   <si>
     <t>человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -498,51 +498,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="153">
+  <cellXfs count="154">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -865,100 +865,103 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="64" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="65" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="66" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="3" xfId="67" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="68">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="14"/>
     <cellStyle name="Обычный 11" xfId="25"/>
     <cellStyle name="Обычный 12" xfId="36"/>
     <cellStyle name="Обычный 13" xfId="47"/>
     <cellStyle name="Обычный 14" xfId="58"/>
     <cellStyle name="Обычный 15" xfId="4"/>
     <cellStyle name="Обычный 16" xfId="15"/>
     <cellStyle name="Обычный 17" xfId="26"/>
     <cellStyle name="Обычный 18" xfId="37"/>
     <cellStyle name="Обычный 19" xfId="48"/>
     <cellStyle name="Обычный 2 2 2" xfId="1"/>
     <cellStyle name="Обычный 20" xfId="59"/>
     <cellStyle name="Обычный 21" xfId="5"/>
     <cellStyle name="Обычный 22" xfId="16"/>
     <cellStyle name="Обычный 23" xfId="27"/>
     <cellStyle name="Обычный 24" xfId="38"/>
     <cellStyle name="Обычный 25" xfId="49"/>
     <cellStyle name="Обычный 26" xfId="60"/>
     <cellStyle name="Обычный 27" xfId="6"/>
     <cellStyle name="Обычный 28" xfId="17"/>
     <cellStyle name="Обычный 29" xfId="28"/>
@@ -1022,117 +1025,117 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>266699</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>257174</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1914524" cy="762000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>2</xdr:col>
-      <xdr:colOff>180974</xdr:colOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>238124</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>19051</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Рисунок 2" descr="F:\НАУРЗБЕКОВА АСЕЛЬ (каб 824)\2018-2025 МОИ ДОКУМЕНТЫ\10) 2018-2026 ПЕРЕПИСКА\2026\ВНУТРЕННЯЯ БНС\Хат СП по измен. лого\2 вариант заново\Приложение\логотип\ЛОГО РУС по левому краю.png"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-              <a14:useLocalDpi xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns="" val="0"/>
+              <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="1"/>
           <a:ext cx="1885949" cy="781050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
@@ -1322,215 +1325,225 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC932"/>
+  <dimension ref="A1:AE932"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AE18" sqref="AE18"/>
+      <selection pane="bottomLeft" activeCell="AH18" sqref="AH18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="18.42578125" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="16" max="16" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.28515625" customWidth="1"/>
+    <col min="2" max="2" width="6.28515625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="5.7109375" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="6.140625" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="7" max="8" width="5.7109375" hidden="1" customWidth="1"/>
+    <col min="9" max="9" width="6" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="6.85546875" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="14" max="14" width="6.5703125" customWidth="1"/>
+    <col min="15" max="15" width="8.5703125" customWidth="1"/>
+    <col min="16" max="16" width="6.7109375" customWidth="1"/>
     <col min="17" max="17" width="6.140625" bestFit="1" customWidth="1"/>
-    <col min="18" max="20" width="5.7109375" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="6.42578125" customWidth="1"/>
+    <col min="19" max="20" width="5.7109375" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="7.140625" customWidth="1"/>
     <col min="22" max="22" width="8.7109375" customWidth="1"/>
     <col min="23" max="23" width="8" customWidth="1"/>
     <col min="24" max="24" width="6.42578125" customWidth="1"/>
     <col min="25" max="25" width="8" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.85546875" customWidth="1"/>
     <col min="28" max="28" width="6" customWidth="1"/>
     <col min="29" max="29" width="6.85546875" customWidth="1"/>
+    <col min="30" max="30" width="7.140625" customWidth="1"/>
+    <col min="31" max="31" width="7.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="20.25" hidden="1" customHeight="1">
+    <row r="1" spans="1:31" ht="20.25" hidden="1" customHeight="1">
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
     </row>
-    <row r="2" spans="1:29" s="61" customFormat="1" ht="15" customHeight="1">
+    <row r="2" spans="1:31" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="X2" s="4"/>
       <c r="Y2" s="4"/>
       <c r="Z2" s="4"/>
     </row>
-    <row r="3" spans="1:29" s="61" customFormat="1" ht="14.25" customHeight="1">
+    <row r="3" spans="1:31" s="61" customFormat="1" ht="14.25" customHeight="1">
       <c r="X3" s="4"/>
       <c r="Y3" s="4"/>
       <c r="Z3" s="4"/>
     </row>
-    <row r="4" spans="1:29" s="61" customFormat="1" ht="16.5" customHeight="1">
+    <row r="4" spans="1:31" s="61" customFormat="1" ht="16.5" customHeight="1">
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
     </row>
-    <row r="5" spans="1:29" s="61" customFormat="1" ht="13.5" customHeight="1">
+    <row r="5" spans="1:31" s="61" customFormat="1" ht="13.5" customHeight="1">
       <c r="X5" s="4"/>
       <c r="Y5" s="4"/>
       <c r="Z5" s="4"/>
     </row>
-    <row r="6" spans="1:29" ht="15.75" customHeight="1">
-      <c r="A6" s="144" t="s">
+    <row r="6" spans="1:31" ht="15.75" customHeight="1">
+      <c r="A6" s="132" t="s">
         <v>25</v>
       </c>
-      <c r="B6" s="132"/>
-[...28 lines deleted...]
-    <row r="7" spans="1:29" ht="15.75" customHeight="1">
+      <c r="B6" s="133"/>
+      <c r="C6" s="133"/>
+      <c r="D6" s="133"/>
+      <c r="E6" s="133"/>
+      <c r="F6" s="133"/>
+      <c r="G6" s="133"/>
+      <c r="H6" s="133"/>
+      <c r="I6" s="133"/>
+      <c r="J6" s="133"/>
+      <c r="K6" s="133"/>
+      <c r="L6" s="133"/>
+      <c r="M6" s="133"/>
+      <c r="N6" s="133"/>
+      <c r="O6" s="133"/>
+      <c r="P6" s="133"/>
+      <c r="Q6" s="133"/>
+      <c r="R6" s="133"/>
+      <c r="S6" s="133"/>
+      <c r="T6" s="133"/>
+      <c r="U6" s="133"/>
+      <c r="V6" s="133"/>
+      <c r="W6" s="133"/>
+      <c r="X6" s="133"/>
+      <c r="Y6" s="133"/>
+      <c r="Z6" s="133"/>
+      <c r="AA6" s="133"/>
+      <c r="AB6" s="133"/>
+      <c r="AC6" s="133"/>
+      <c r="AD6" s="133"/>
+      <c r="AE6" s="133"/>
+    </row>
+    <row r="7" spans="1:31" ht="15.75" customHeight="1">
       <c r="A7" s="2"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="2"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="1"/>
       <c r="J7" s="1"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
-      <c r="U7" s="142" t="s">
+      <c r="U7" s="145" t="s">
         <v>0</v>
       </c>
-      <c r="V7" s="143"/>
-[...10 lines deleted...]
-      <c r="B8" s="136">
+      <c r="V7" s="146"/>
+      <c r="W7" s="146"/>
+      <c r="X7" s="146"/>
+      <c r="Y7" s="146"/>
+      <c r="Z7" s="146"/>
+      <c r="AA7" s="146"/>
+      <c r="AB7" s="146"/>
+      <c r="AC7" s="146"/>
+      <c r="AD7" s="133"/>
+      <c r="AE7" s="133"/>
+    </row>
+    <row r="8" spans="1:31" ht="15.75" customHeight="1">
+      <c r="A8" s="137"/>
+      <c r="B8" s="139">
         <v>2024</v>
       </c>
-      <c r="C8" s="137"/>
-[...10 lines deleted...]
-      <c r="N8" s="138">
+      <c r="C8" s="140"/>
+      <c r="D8" s="140"/>
+      <c r="E8" s="140"/>
+      <c r="F8" s="140"/>
+      <c r="G8" s="140"/>
+      <c r="H8" s="140"/>
+      <c r="I8" s="140"/>
+      <c r="J8" s="140"/>
+      <c r="K8" s="140"/>
+      <c r="L8" s="140"/>
+      <c r="M8" s="140"/>
+      <c r="N8" s="141">
         <v>2025</v>
       </c>
-      <c r="O8" s="139"/>
-[...10 lines deleted...]
-      <c r="Z8" s="138">
+      <c r="O8" s="142"/>
+      <c r="P8" s="142"/>
+      <c r="Q8" s="142"/>
+      <c r="R8" s="142"/>
+      <c r="S8" s="142"/>
+      <c r="T8" s="142"/>
+      <c r="U8" s="142"/>
+      <c r="V8" s="142"/>
+      <c r="W8" s="143"/>
+      <c r="X8" s="143"/>
+      <c r="Y8" s="143"/>
+      <c r="Z8" s="141">
         <v>2026</v>
       </c>
-      <c r="AA8" s="141"/>
-[...4 lines deleted...]
-      <c r="A9" s="135"/>
+      <c r="AA8" s="144"/>
+      <c r="AB8" s="143"/>
+      <c r="AC8" s="143"/>
+      <c r="AD8" s="143"/>
+      <c r="AE8" s="143"/>
+    </row>
+    <row r="9" spans="1:31" ht="15.75" customHeight="1">
+      <c r="A9" s="138"/>
       <c r="B9" s="62" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J9" s="3" t="s">
@@ -1571,85 +1584,93 @@
       </c>
       <c r="V9" s="6" t="s">
         <v>9</v>
       </c>
       <c r="W9" s="6" t="s">
         <v>10</v>
       </c>
       <c r="X9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="Y9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="Z9" s="63" t="s">
         <v>1</v>
       </c>
       <c r="AA9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="AB9" s="6" t="s">
         <v>3</v>
       </c>
       <c r="AC9" s="6" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="130" t="s">
+      <c r="AD9" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="AE9" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" ht="15.75" customHeight="1">
+      <c r="A10" s="134" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="132"/>
-[...28 lines deleted...]
-    <row r="11" spans="1:29" ht="15.75" customHeight="1">
+      <c r="B10" s="133"/>
+      <c r="C10" s="133"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133"/>
+      <c r="F10" s="133"/>
+      <c r="G10" s="133"/>
+      <c r="H10" s="133"/>
+      <c r="I10" s="133"/>
+      <c r="J10" s="133"/>
+      <c r="K10" s="133"/>
+      <c r="L10" s="133"/>
+      <c r="M10" s="133"/>
+      <c r="N10" s="133"/>
+      <c r="O10" s="133"/>
+      <c r="P10" s="133"/>
+      <c r="Q10" s="133"/>
+      <c r="R10" s="133"/>
+      <c r="S10" s="133"/>
+      <c r="T10" s="133"/>
+      <c r="U10" s="133"/>
+      <c r="V10" s="133"/>
+      <c r="W10" s="133"/>
+      <c r="X10" s="133"/>
+      <c r="Y10" s="133"/>
+      <c r="Z10" s="133"/>
+      <c r="AA10" s="133"/>
+      <c r="AB10" s="133"/>
+      <c r="AC10" s="133"/>
+      <c r="AD10" s="133"/>
+      <c r="AE10" s="133"/>
+    </row>
+    <row r="11" spans="1:31" ht="15.75" customHeight="1">
       <c r="A11" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="56">
         <v>1114</v>
       </c>
       <c r="C11" s="56">
         <v>964</v>
       </c>
       <c r="D11" s="56">
         <v>985</v>
       </c>
       <c r="E11" s="56">
         <v>1035</v>
       </c>
       <c r="F11" s="56">
         <v>872</v>
       </c>
       <c r="G11" s="56">
         <v>868</v>
       </c>
       <c r="H11" s="56">
         <v>1027</v>
       </c>
       <c r="I11" s="56">
@@ -1693,52 +1714,58 @@
       </c>
       <c r="V11" s="57">
         <v>898</v>
       </c>
       <c r="W11" s="8">
         <v>858</v>
       </c>
       <c r="X11" s="60">
         <v>792</v>
       </c>
       <c r="Y11" s="60">
         <v>828</v>
       </c>
       <c r="Z11" s="8">
         <v>877</v>
       </c>
       <c r="AA11" s="8">
         <v>690</v>
       </c>
       <c r="AB11" s="8">
         <v>765</v>
       </c>
       <c r="AC11" s="129">
         <v>653</v>
       </c>
-    </row>
-    <row r="12" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD11" s="60">
+        <v>671</v>
+      </c>
+      <c r="AE11" s="129">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31" ht="15.75" customHeight="1">
       <c r="A12" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="8">
         <v>701</v>
       </c>
       <c r="C12" s="8">
         <v>577</v>
       </c>
       <c r="D12" s="8">
         <v>610</v>
       </c>
       <c r="E12" s="9">
         <v>620</v>
       </c>
       <c r="F12" s="10">
         <v>514</v>
       </c>
       <c r="G12" s="11">
         <v>532</v>
       </c>
       <c r="H12" s="12">
         <v>661</v>
       </c>
       <c r="I12" s="13">
@@ -1782,52 +1809,58 @@
       </c>
       <c r="V12" s="19">
         <v>575</v>
       </c>
       <c r="W12" s="8">
         <v>526</v>
       </c>
       <c r="X12" s="60">
         <v>437</v>
       </c>
       <c r="Y12" s="60">
         <v>505</v>
       </c>
       <c r="Z12" s="8">
         <v>561</v>
       </c>
       <c r="AA12" s="8">
         <v>426</v>
       </c>
       <c r="AB12" s="8">
         <v>458</v>
       </c>
       <c r="AC12" s="129">
         <v>394</v>
       </c>
-    </row>
-    <row r="13" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD12" s="60">
+        <v>422</v>
+      </c>
+      <c r="AE12" s="129">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" ht="15.75" customHeight="1">
       <c r="A13" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="8">
         <v>154</v>
       </c>
       <c r="C13" s="8">
         <v>128</v>
       </c>
       <c r="D13" s="8">
         <v>127</v>
       </c>
       <c r="E13" s="9">
         <v>137</v>
       </c>
       <c r="F13" s="10">
         <v>143</v>
       </c>
       <c r="G13" s="11">
         <v>125</v>
       </c>
       <c r="H13" s="12">
         <v>129</v>
       </c>
       <c r="I13" s="13">
@@ -1871,52 +1904,58 @@
       </c>
       <c r="V13" s="19">
         <v>99</v>
       </c>
       <c r="W13" s="8">
         <v>107</v>
       </c>
       <c r="X13" s="60">
         <v>124</v>
       </c>
       <c r="Y13" s="60">
         <v>127</v>
       </c>
       <c r="Z13" s="8">
         <v>101</v>
       </c>
       <c r="AA13" s="8">
         <v>80</v>
       </c>
       <c r="AB13" s="8">
         <v>113</v>
       </c>
       <c r="AC13" s="129">
         <v>110</v>
       </c>
-    </row>
-    <row r="14" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD13" s="60">
+        <v>76</v>
+      </c>
+      <c r="AE13" s="129">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31" ht="15.75" customHeight="1">
       <c r="A14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="8">
         <v>34</v>
       </c>
       <c r="C14" s="8">
         <v>34</v>
       </c>
       <c r="D14" s="8">
         <v>32</v>
       </c>
       <c r="E14" s="9">
         <v>36</v>
       </c>
       <c r="F14" s="10">
         <v>26</v>
       </c>
       <c r="G14" s="11">
         <v>35</v>
       </c>
       <c r="H14" s="12">
         <v>38</v>
       </c>
       <c r="I14" s="13">
@@ -1960,52 +1999,58 @@
       </c>
       <c r="V14" s="19">
         <v>39</v>
       </c>
       <c r="W14" s="8">
         <v>35</v>
       </c>
       <c r="X14" s="60">
         <v>39</v>
       </c>
       <c r="Y14" s="60">
         <v>37</v>
       </c>
       <c r="Z14" s="8">
         <v>29</v>
       </c>
       <c r="AA14" s="8">
         <v>29</v>
       </c>
       <c r="AB14" s="8">
         <v>28</v>
       </c>
       <c r="AC14" s="129">
         <v>24</v>
       </c>
-    </row>
-    <row r="15" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD14" s="60">
+        <v>30</v>
+      </c>
+      <c r="AE14" s="129">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" ht="15.75" customHeight="1">
       <c r="A15" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="8">
         <v>29</v>
       </c>
       <c r="C15" s="8">
         <v>32</v>
       </c>
       <c r="D15" s="8">
         <v>39</v>
       </c>
       <c r="E15" s="9">
         <v>39</v>
       </c>
       <c r="F15" s="10">
         <v>34</v>
       </c>
       <c r="G15" s="11">
         <v>30</v>
       </c>
       <c r="H15" s="12">
         <v>16</v>
       </c>
       <c r="I15" s="13">
@@ -2049,52 +2094,58 @@
       </c>
       <c r="V15" s="19">
         <v>29</v>
       </c>
       <c r="W15" s="8">
         <v>26</v>
       </c>
       <c r="X15" s="60">
         <v>33</v>
       </c>
       <c r="Y15" s="60">
         <v>30</v>
       </c>
       <c r="Z15" s="8">
         <v>22</v>
       </c>
       <c r="AA15" s="8">
         <v>12</v>
       </c>
       <c r="AB15" s="8">
         <v>42</v>
       </c>
       <c r="AC15" s="129">
         <v>26</v>
       </c>
-    </row>
-    <row r="16" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD15" s="60">
+        <v>28</v>
+      </c>
+      <c r="AE15" s="129">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" ht="15.75" customHeight="1">
       <c r="A16" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="8">
         <v>57</v>
       </c>
       <c r="C16" s="8">
         <v>68</v>
       </c>
       <c r="D16" s="8">
         <v>81</v>
       </c>
       <c r="E16" s="9">
         <v>76</v>
       </c>
       <c r="F16" s="10">
         <v>53</v>
       </c>
       <c r="G16" s="11">
         <v>55</v>
       </c>
       <c r="H16" s="12">
         <v>62</v>
       </c>
       <c r="I16" s="13">
@@ -2138,52 +2189,58 @@
       </c>
       <c r="V16" s="19">
         <v>33</v>
       </c>
       <c r="W16" s="8">
         <v>49</v>
       </c>
       <c r="X16" s="60">
         <v>47</v>
       </c>
       <c r="Y16" s="60">
         <v>42</v>
       </c>
       <c r="Z16" s="8">
         <v>57</v>
       </c>
       <c r="AA16" s="8">
         <v>61</v>
       </c>
       <c r="AB16" s="8">
         <v>34</v>
       </c>
       <c r="AC16" s="129">
         <v>27</v>
       </c>
-    </row>
-    <row r="17" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD16" s="60">
+        <v>44</v>
+      </c>
+      <c r="AE16" s="129">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31" ht="15.75" customHeight="1">
       <c r="A17" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="8">
         <v>46</v>
       </c>
       <c r="C17" s="8">
         <v>56</v>
       </c>
       <c r="D17" s="8">
         <v>34</v>
       </c>
       <c r="E17" s="9">
         <v>44</v>
       </c>
       <c r="F17" s="10">
         <v>51</v>
       </c>
       <c r="G17" s="11">
         <v>31</v>
       </c>
       <c r="H17" s="12">
         <v>56</v>
       </c>
       <c r="I17" s="13">
@@ -2227,52 +2284,58 @@
       </c>
       <c r="V17" s="19">
         <v>43</v>
       </c>
       <c r="W17" s="8">
         <v>43</v>
       </c>
       <c r="X17" s="60">
         <v>37</v>
       </c>
       <c r="Y17" s="60">
         <v>35</v>
       </c>
       <c r="Z17" s="8">
         <v>20</v>
       </c>
       <c r="AA17" s="8">
         <v>31</v>
       </c>
       <c r="AB17" s="8">
         <v>35</v>
       </c>
       <c r="AC17" s="129">
         <v>30</v>
       </c>
-    </row>
-    <row r="18" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD17" s="60">
+        <v>28</v>
+      </c>
+      <c r="AE17" s="129">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" ht="15.75" customHeight="1">
       <c r="A18" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="8">
         <v>51</v>
       </c>
       <c r="C18" s="8">
         <v>28</v>
       </c>
       <c r="D18" s="8">
         <v>36</v>
       </c>
       <c r="E18" s="9">
         <v>47</v>
       </c>
       <c r="F18" s="10">
         <v>38</v>
       </c>
       <c r="G18" s="11">
         <v>29</v>
       </c>
       <c r="H18" s="12">
         <v>34</v>
       </c>
       <c r="I18" s="13">
@@ -2316,52 +2379,58 @@
       </c>
       <c r="V18" s="19">
         <v>47</v>
       </c>
       <c r="W18" s="8">
         <v>29</v>
       </c>
       <c r="X18" s="60">
         <v>40</v>
       </c>
       <c r="Y18" s="60">
         <v>38</v>
       </c>
       <c r="Z18" s="8">
         <v>49</v>
       </c>
       <c r="AA18" s="8">
         <v>23</v>
       </c>
       <c r="AB18" s="8">
         <v>21</v>
       </c>
       <c r="AC18" s="129">
         <v>25</v>
       </c>
-    </row>
-    <row r="19" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD18" s="60">
+        <v>22</v>
+      </c>
+      <c r="AE18" s="129">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="15.75" customHeight="1">
       <c r="A19" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="8">
         <v>42</v>
       </c>
       <c r="C19" s="8">
         <v>41</v>
       </c>
       <c r="D19" s="8">
         <v>26</v>
       </c>
       <c r="E19" s="9">
         <v>36</v>
       </c>
       <c r="F19" s="10">
         <v>13</v>
       </c>
       <c r="G19" s="11">
         <v>31</v>
       </c>
       <c r="H19" s="12">
         <v>31</v>
       </c>
       <c r="I19" s="13">
@@ -2405,85 +2474,93 @@
       </c>
       <c r="V19" s="19">
         <v>33</v>
       </c>
       <c r="W19" s="8">
         <v>43</v>
       </c>
       <c r="X19" s="60">
         <v>35</v>
       </c>
       <c r="Y19" s="60">
         <v>14</v>
       </c>
       <c r="Z19" s="8">
         <v>38</v>
       </c>
       <c r="AA19" s="8">
         <v>28</v>
       </c>
       <c r="AB19" s="8">
         <v>34</v>
       </c>
       <c r="AC19" s="129">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="133" t="s">
+      <c r="AD19" s="60">
+        <v>21</v>
+      </c>
+      <c r="AE19" s="129">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="15.75" customHeight="1">
+      <c r="A20" s="135" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="131"/>
-[...28 lines deleted...]
-    <row r="21" spans="1:29" ht="15.75" customHeight="1">
+      <c r="B20" s="136"/>
+      <c r="C20" s="136"/>
+      <c r="D20" s="136"/>
+      <c r="E20" s="136"/>
+      <c r="F20" s="136"/>
+      <c r="G20" s="136"/>
+      <c r="H20" s="136"/>
+      <c r="I20" s="136"/>
+      <c r="J20" s="136"/>
+      <c r="K20" s="136"/>
+      <c r="L20" s="136"/>
+      <c r="M20" s="136"/>
+      <c r="N20" s="136"/>
+      <c r="O20" s="136"/>
+      <c r="P20" s="136"/>
+      <c r="Q20" s="136"/>
+      <c r="R20" s="136"/>
+      <c r="S20" s="136"/>
+      <c r="T20" s="136"/>
+      <c r="U20" s="133"/>
+      <c r="V20" s="133"/>
+      <c r="W20" s="133"/>
+      <c r="X20" s="133"/>
+      <c r="Y20" s="133"/>
+      <c r="Z20" s="133"/>
+      <c r="AA20" s="133"/>
+      <c r="AB20" s="133"/>
+      <c r="AC20" s="133"/>
+      <c r="AD20" s="133"/>
+      <c r="AE20" s="133"/>
+    </row>
+    <row r="21" spans="1:31" ht="15.75" customHeight="1">
       <c r="A21" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="56">
         <v>628</v>
       </c>
       <c r="C21" s="56">
         <v>503</v>
       </c>
       <c r="D21" s="56">
         <v>532</v>
       </c>
       <c r="E21" s="56">
         <v>530</v>
       </c>
       <c r="F21" s="56">
         <v>470</v>
       </c>
       <c r="G21" s="56">
         <v>467</v>
       </c>
       <c r="H21" s="56">
         <v>560</v>
       </c>
       <c r="I21" s="56">
@@ -2527,52 +2604,58 @@
       </c>
       <c r="V21" s="57">
         <v>468</v>
       </c>
       <c r="W21" s="8">
         <v>447</v>
       </c>
       <c r="X21" s="60">
         <v>396</v>
       </c>
       <c r="Y21" s="60">
         <v>428</v>
       </c>
       <c r="Z21" s="8">
         <v>459</v>
       </c>
       <c r="AA21" s="8">
         <v>341</v>
       </c>
       <c r="AB21" s="8">
         <v>403</v>
       </c>
       <c r="AC21" s="60">
         <v>348</v>
       </c>
-    </row>
-    <row r="22" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD21" s="60">
+        <v>367</v>
+      </c>
+      <c r="AE21" s="129">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31" ht="15.75" customHeight="1">
       <c r="A22" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="8">
         <v>513</v>
       </c>
       <c r="C22" s="8">
         <v>410</v>
       </c>
       <c r="D22" s="8">
         <v>442</v>
       </c>
       <c r="E22" s="21">
         <v>426</v>
       </c>
       <c r="F22" s="22">
         <v>363</v>
       </c>
       <c r="G22" s="23">
         <v>372</v>
       </c>
       <c r="H22" s="24">
         <v>457</v>
       </c>
       <c r="I22" s="25">
@@ -2616,52 +2699,58 @@
       </c>
       <c r="V22" s="31">
         <v>400</v>
       </c>
       <c r="W22" s="8">
         <v>373</v>
       </c>
       <c r="X22" s="60">
         <v>297</v>
       </c>
       <c r="Y22" s="60">
         <v>329</v>
       </c>
       <c r="Z22" s="8">
         <v>382</v>
       </c>
       <c r="AA22" s="8">
         <v>285</v>
       </c>
       <c r="AB22" s="8">
         <v>310</v>
       </c>
       <c r="AC22" s="60">
         <v>262</v>
       </c>
-    </row>
-    <row r="23" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD22" s="60">
+        <v>309</v>
+      </c>
+      <c r="AE22" s="129">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="15.75" customHeight="1">
       <c r="A23" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8">
         <v>115</v>
       </c>
       <c r="C23" s="8">
         <v>93</v>
       </c>
       <c r="D23" s="8">
         <v>90</v>
       </c>
       <c r="E23" s="21">
         <v>104</v>
       </c>
       <c r="F23" s="22">
         <v>107</v>
       </c>
       <c r="G23" s="23">
         <v>95</v>
       </c>
       <c r="H23" s="24">
         <v>103</v>
       </c>
       <c r="I23" s="25">
@@ -2705,85 +2794,93 @@
       </c>
       <c r="V23" s="31">
         <v>68</v>
       </c>
       <c r="W23" s="8">
         <v>74</v>
       </c>
       <c r="X23" s="60">
         <v>99</v>
       </c>
       <c r="Y23" s="60">
         <v>99</v>
       </c>
       <c r="Z23" s="8">
         <v>77</v>
       </c>
       <c r="AA23" s="8">
         <v>56</v>
       </c>
       <c r="AB23" s="8">
         <v>93</v>
       </c>
       <c r="AC23" s="60">
         <v>86</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="130" t="s">
+      <c r="AD23" s="60">
+        <v>58</v>
+      </c>
+      <c r="AE23" s="129">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="24" spans="1:31" ht="15.75" customHeight="1">
+      <c r="A24" s="134" t="s">
         <v>15</v>
       </c>
-      <c r="B24" s="131"/>
-[...28 lines deleted...]
-    <row r="25" spans="1:29" ht="15.75" customHeight="1">
+      <c r="B24" s="136"/>
+      <c r="C24" s="136"/>
+      <c r="D24" s="136"/>
+      <c r="E24" s="136"/>
+      <c r="F24" s="136"/>
+      <c r="G24" s="136"/>
+      <c r="H24" s="136"/>
+      <c r="I24" s="136"/>
+      <c r="J24" s="136"/>
+      <c r="K24" s="136"/>
+      <c r="L24" s="136"/>
+      <c r="M24" s="136"/>
+      <c r="N24" s="136"/>
+      <c r="O24" s="136"/>
+      <c r="P24" s="136"/>
+      <c r="Q24" s="136"/>
+      <c r="R24" s="136"/>
+      <c r="S24" s="136"/>
+      <c r="T24" s="136"/>
+      <c r="U24" s="133"/>
+      <c r="V24" s="133"/>
+      <c r="W24" s="133"/>
+      <c r="X24" s="133"/>
+      <c r="Y24" s="133"/>
+      <c r="Z24" s="133"/>
+      <c r="AA24" s="133"/>
+      <c r="AB24" s="133"/>
+      <c r="AC24" s="133"/>
+      <c r="AD24" s="133"/>
+      <c r="AE24" s="133"/>
+    </row>
+    <row r="25" spans="1:31" ht="15.75" customHeight="1">
       <c r="A25" s="55" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="56">
         <v>486</v>
       </c>
       <c r="C25" s="56">
         <v>461</v>
       </c>
       <c r="D25" s="56">
         <v>453</v>
       </c>
       <c r="E25" s="56">
         <v>505</v>
       </c>
       <c r="F25" s="56">
         <v>402</v>
       </c>
       <c r="G25" s="56">
         <v>401</v>
       </c>
       <c r="H25" s="56">
         <v>467</v>
       </c>
       <c r="I25" s="56">
@@ -2827,52 +2924,58 @@
       </c>
       <c r="V25" s="57">
         <v>430</v>
       </c>
       <c r="W25" s="8">
         <v>411</v>
       </c>
       <c r="X25" s="60">
         <v>396</v>
       </c>
       <c r="Y25" s="8">
         <v>400</v>
       </c>
       <c r="Z25" s="8">
         <v>418</v>
       </c>
       <c r="AA25" s="8">
         <v>349</v>
       </c>
       <c r="AB25" s="8">
         <v>362</v>
       </c>
       <c r="AC25" s="8">
         <v>305</v>
       </c>
-    </row>
-    <row r="26" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD25" s="60">
+        <v>304</v>
+      </c>
+      <c r="AE25" s="129">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="15.75" customHeight="1">
       <c r="A26" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="8">
         <v>188</v>
       </c>
       <c r="C26" s="8">
         <v>167</v>
       </c>
       <c r="D26" s="8">
         <v>168</v>
       </c>
       <c r="E26" s="32">
         <v>194</v>
       </c>
       <c r="F26" s="33">
         <v>151</v>
       </c>
       <c r="G26" s="34">
         <v>160</v>
       </c>
       <c r="H26" s="35">
         <v>204</v>
       </c>
       <c r="I26" s="36">
@@ -2916,52 +3019,58 @@
       </c>
       <c r="V26" s="42">
         <v>175</v>
       </c>
       <c r="W26" s="8">
         <v>153</v>
       </c>
       <c r="X26" s="60">
         <v>140</v>
       </c>
       <c r="Y26" s="8">
         <v>176</v>
       </c>
       <c r="Z26" s="8">
         <v>179</v>
       </c>
       <c r="AA26" s="8">
         <v>141</v>
       </c>
       <c r="AB26" s="8">
         <v>148</v>
       </c>
       <c r="AC26" s="8">
         <v>132</v>
       </c>
-    </row>
-    <row r="27" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD26" s="60">
+        <v>113</v>
+      </c>
+      <c r="AE26" s="129">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="15.75" customHeight="1">
       <c r="A27" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="8">
         <v>39</v>
       </c>
       <c r="C27" s="8">
         <v>35</v>
       </c>
       <c r="D27" s="8">
         <v>37</v>
       </c>
       <c r="E27" s="32">
         <v>33</v>
       </c>
       <c r="F27" s="33">
         <v>36</v>
       </c>
       <c r="G27" s="34">
         <v>30</v>
       </c>
       <c r="H27" s="35">
         <v>26</v>
       </c>
       <c r="I27" s="36">
@@ -3005,52 +3114,58 @@
       </c>
       <c r="V27" s="42">
         <v>31</v>
       </c>
       <c r="W27" s="8">
         <v>33</v>
       </c>
       <c r="X27" s="60">
         <v>25</v>
       </c>
       <c r="Y27" s="8">
         <v>28</v>
       </c>
       <c r="Z27" s="8">
         <v>24</v>
       </c>
       <c r="AA27" s="8">
         <v>24</v>
       </c>
       <c r="AB27" s="8">
         <v>20</v>
       </c>
       <c r="AC27" s="8">
         <v>24</v>
       </c>
-    </row>
-    <row r="28" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD27" s="60">
+        <v>18</v>
+      </c>
+      <c r="AE27" s="129">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31" ht="15.75" customHeight="1">
       <c r="A28" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="8">
         <v>34</v>
       </c>
       <c r="C28" s="8">
         <v>34</v>
       </c>
       <c r="D28" s="8">
         <v>32</v>
       </c>
       <c r="E28" s="32">
         <v>36</v>
       </c>
       <c r="F28" s="33">
         <v>26</v>
       </c>
       <c r="G28" s="34">
         <v>35</v>
       </c>
       <c r="H28" s="35">
         <v>38</v>
       </c>
       <c r="I28" s="36">
@@ -3094,52 +3209,58 @@
       </c>
       <c r="V28" s="42">
         <v>39</v>
       </c>
       <c r="W28" s="8">
         <v>35</v>
       </c>
       <c r="X28" s="60">
         <v>39</v>
       </c>
       <c r="Y28" s="8">
         <v>37</v>
       </c>
       <c r="Z28" s="8">
         <v>29</v>
       </c>
       <c r="AA28" s="8">
         <v>29</v>
       </c>
       <c r="AB28" s="8">
         <v>28</v>
       </c>
       <c r="AC28" s="8">
         <v>24</v>
       </c>
-    </row>
-    <row r="29" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD28" s="60">
+        <v>30</v>
+      </c>
+      <c r="AE28" s="129">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31" ht="15.75" customHeight="1">
       <c r="A29" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="8">
         <v>29</v>
       </c>
       <c r="C29" s="8">
         <v>32</v>
       </c>
       <c r="D29" s="8">
         <v>39</v>
       </c>
       <c r="E29" s="32">
         <v>39</v>
       </c>
       <c r="F29" s="33">
         <v>34</v>
       </c>
       <c r="G29" s="34">
         <v>30</v>
       </c>
       <c r="H29" s="35">
         <v>16</v>
       </c>
       <c r="I29" s="36">
@@ -3183,52 +3304,58 @@
       </c>
       <c r="V29" s="42">
         <v>29</v>
       </c>
       <c r="W29" s="8">
         <v>26</v>
       </c>
       <c r="X29" s="60">
         <v>33</v>
       </c>
       <c r="Y29" s="8">
         <v>30</v>
       </c>
       <c r="Z29" s="8">
         <v>22</v>
       </c>
       <c r="AA29" s="8">
         <v>12</v>
       </c>
       <c r="AB29" s="8">
         <v>42</v>
       </c>
       <c r="AC29" s="8">
         <v>26</v>
       </c>
-    </row>
-    <row r="30" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD29" s="60">
+        <v>28</v>
+      </c>
+      <c r="AE29" s="129">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31" ht="15.75" customHeight="1">
       <c r="A30" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="8">
         <v>57</v>
       </c>
       <c r="C30" s="8">
         <v>68</v>
       </c>
       <c r="D30" s="8">
         <v>81</v>
       </c>
       <c r="E30" s="32">
         <v>76</v>
       </c>
       <c r="F30" s="33">
         <v>53</v>
       </c>
       <c r="G30" s="34">
         <v>55</v>
       </c>
       <c r="H30" s="35">
         <v>62</v>
       </c>
       <c r="I30" s="36">
@@ -3272,52 +3399,58 @@
       </c>
       <c r="V30" s="42">
         <v>33</v>
       </c>
       <c r="W30" s="8">
         <v>49</v>
       </c>
       <c r="X30" s="60">
         <v>47</v>
       </c>
       <c r="Y30" s="8">
         <v>42</v>
       </c>
       <c r="Z30" s="8">
         <v>57</v>
       </c>
       <c r="AA30" s="8">
         <v>61</v>
       </c>
       <c r="AB30" s="8">
         <v>34</v>
       </c>
       <c r="AC30" s="8">
         <v>27</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD30" s="60">
+        <v>44</v>
+      </c>
+      <c r="AE30" s="129">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31" ht="15.75" customHeight="1">
       <c r="A31" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="8">
         <v>46</v>
       </c>
       <c r="C31" s="8">
         <v>56</v>
       </c>
       <c r="D31" s="8">
         <v>34</v>
       </c>
       <c r="E31" s="32">
         <v>44</v>
       </c>
       <c r="F31" s="33">
         <v>51</v>
       </c>
       <c r="G31" s="34">
         <v>31</v>
       </c>
       <c r="H31" s="35">
         <v>56</v>
       </c>
       <c r="I31" s="36">
@@ -3361,52 +3494,58 @@
       </c>
       <c r="V31" s="42">
         <v>43</v>
       </c>
       <c r="W31" s="8">
         <v>43</v>
       </c>
       <c r="X31" s="60">
         <v>37</v>
       </c>
       <c r="Y31" s="8">
         <v>35</v>
       </c>
       <c r="Z31" s="8">
         <v>20</v>
       </c>
       <c r="AA31" s="8">
         <v>31</v>
       </c>
       <c r="AB31" s="8">
         <v>35</v>
       </c>
       <c r="AC31" s="8">
         <v>30</v>
       </c>
-    </row>
-    <row r="32" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD31" s="60">
+        <v>28</v>
+      </c>
+      <c r="AE31" s="129">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31" ht="15.75" customHeight="1">
       <c r="A32" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="8">
         <v>51</v>
       </c>
       <c r="C32" s="8">
         <v>28</v>
       </c>
       <c r="D32" s="8">
         <v>36</v>
       </c>
       <c r="E32" s="32">
         <v>47</v>
       </c>
       <c r="F32" s="33">
         <v>38</v>
       </c>
       <c r="G32" s="34">
         <v>29</v>
       </c>
       <c r="H32" s="35">
         <v>34</v>
       </c>
       <c r="I32" s="36">
@@ -3450,52 +3589,58 @@
       </c>
       <c r="V32" s="42">
         <v>47</v>
       </c>
       <c r="W32" s="8">
         <v>29</v>
       </c>
       <c r="X32" s="60">
         <v>40</v>
       </c>
       <c r="Y32" s="8">
         <v>38</v>
       </c>
       <c r="Z32" s="8">
         <v>49</v>
       </c>
       <c r="AA32" s="8">
         <v>23</v>
       </c>
       <c r="AB32" s="8">
         <v>21</v>
       </c>
       <c r="AC32" s="8">
         <v>25</v>
       </c>
-    </row>
-    <row r="33" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD32" s="60">
+        <v>22</v>
+      </c>
+      <c r="AE32" s="129">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" ht="15.75" customHeight="1">
       <c r="A33" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B33" s="43">
         <v>42</v>
       </c>
       <c r="C33" s="43">
         <v>41</v>
       </c>
       <c r="D33" s="43">
         <v>26</v>
       </c>
       <c r="E33" s="44">
         <v>36</v>
       </c>
       <c r="F33" s="45">
         <v>13</v>
       </c>
       <c r="G33" s="46">
         <v>31</v>
       </c>
       <c r="H33" s="47">
         <v>31</v>
       </c>
       <c r="I33" s="48">
@@ -3539,446 +3684,452 @@
       </c>
       <c r="V33" s="54">
         <v>33</v>
       </c>
       <c r="W33" s="43">
         <v>43</v>
       </c>
       <c r="X33" s="43">
         <v>35</v>
       </c>
       <c r="Y33" s="43">
         <v>14</v>
       </c>
       <c r="Z33" s="43">
         <v>38</v>
       </c>
       <c r="AA33" s="43">
         <v>28</v>
       </c>
       <c r="AB33" s="43">
         <v>34</v>
       </c>
       <c r="AC33" s="43">
         <v>17</v>
       </c>
-    </row>
-    <row r="34" spans="1:29" ht="15.75" customHeight="1">
+      <c r="AD33" s="43">
+        <v>21</v>
+      </c>
+      <c r="AE33" s="153">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="15.75" customHeight="1">
       <c r="A34" s="126" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="126"/>
       <c r="C34" s="126"/>
       <c r="D34" s="126"/>
       <c r="E34" s="126"/>
       <c r="F34" s="126"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="1"/>
       <c r="J34" s="1"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1"/>
       <c r="W34" s="1"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
     </row>
-    <row r="35" spans="1:29" ht="15.75" customHeight="1">
+    <row r="35" spans="1:31" ht="15.75" customHeight="1">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="2"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="1"/>
       <c r="J35" s="1"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1"/>
       <c r="W35" s="1"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
     </row>
-    <row r="36" spans="1:29" ht="15.75" customHeight="1">
+    <row r="36" spans="1:31" ht="15.75" customHeight="1">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="2"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="1"/>
       <c r="J36" s="1"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1"/>
       <c r="W36" s="1"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
     </row>
-    <row r="37" spans="1:29" ht="15.75" customHeight="1">
+    <row r="37" spans="1:31" ht="15.75" customHeight="1">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="2"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="1"/>
       <c r="J37" s="1"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
     </row>
-    <row r="38" spans="1:29" ht="15.75" customHeight="1">
+    <row r="38" spans="1:31" ht="15.75" customHeight="1">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="2"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="1"/>
       <c r="J38" s="1"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
     </row>
-    <row r="39" spans="1:29" ht="15.75" customHeight="1">
+    <row r="39" spans="1:31" ht="15.75" customHeight="1">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="2"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="1"/>
       <c r="J39" s="1"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
     </row>
-    <row r="40" spans="1:29" ht="15.75" customHeight="1">
+    <row r="40" spans="1:31" ht="15.75" customHeight="1">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="2"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="1"/>
       <c r="J40" s="1"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
     </row>
-    <row r="41" spans="1:29" ht="15.75" customHeight="1">
+    <row r="41" spans="1:31" ht="15.75" customHeight="1">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="2"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="1"/>
       <c r="J41" s="1"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
     </row>
-    <row r="42" spans="1:29" ht="15.75" customHeight="1">
+    <row r="42" spans="1:31" ht="15.75" customHeight="1">
       <c r="A42" s="1"/>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
       <c r="D42" s="1"/>
       <c r="E42" s="2"/>
       <c r="F42" s="1"/>
       <c r="G42" s="1"/>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
       <c r="J42" s="1"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
     </row>
-    <row r="43" spans="1:29" ht="15.75" customHeight="1">
+    <row r="43" spans="1:31" ht="15.75" customHeight="1">
       <c r="A43" s="1"/>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
       <c r="D43" s="1"/>
       <c r="E43" s="2"/>
       <c r="F43" s="1"/>
       <c r="G43" s="1"/>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
       <c r="J43" s="1"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
     </row>
-    <row r="44" spans="1:29" ht="15.75" customHeight="1">
+    <row r="44" spans="1:31" ht="15.75" customHeight="1">
       <c r="A44" s="1"/>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
       <c r="D44" s="1"/>
       <c r="E44" s="2"/>
       <c r="F44" s="1"/>
       <c r="G44" s="1"/>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
       <c r="J44" s="1"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
     </row>
-    <row r="45" spans="1:29" ht="15.75" customHeight="1">
+    <row r="45" spans="1:31" ht="15.75" customHeight="1">
       <c r="A45" s="1"/>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="1"/>
       <c r="E45" s="2"/>
       <c r="F45" s="1"/>
       <c r="G45" s="1"/>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
       <c r="J45" s="1"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
     </row>
-    <row r="46" spans="1:29" ht="15.75" customHeight="1">
+    <row r="46" spans="1:31" ht="15.75" customHeight="1">
       <c r="A46" s="1"/>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
       <c r="D46" s="1"/>
       <c r="E46" s="2"/>
       <c r="F46" s="1"/>
       <c r="G46" s="1"/>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="1"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
     </row>
-    <row r="47" spans="1:29" ht="15.75" customHeight="1">
+    <row r="47" spans="1:31" ht="15.75" customHeight="1">
       <c r="A47" s="1"/>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="1"/>
       <c r="E47" s="2"/>
       <c r="F47" s="1"/>
       <c r="G47" s="1"/>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="1"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
     </row>
-    <row r="48" spans="1:29" ht="15.75" customHeight="1">
+    <row r="48" spans="1:31" ht="15.75" customHeight="1">
       <c r="A48" s="1"/>
       <c r="B48" s="1"/>
       <c r="C48" s="1"/>
       <c r="D48" s="1"/>
       <c r="E48" s="2"/>
       <c r="F48" s="1"/>
       <c r="G48" s="1"/>
       <c r="H48" s="1"/>
       <c r="I48" s="1"/>
       <c r="J48" s="1"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
@@ -28716,207 +28867,216 @@
       <c r="E932" s="2"/>
       <c r="F932" s="1"/>
       <c r="G932" s="1"/>
       <c r="H932" s="1"/>
       <c r="I932" s="1"/>
       <c r="J932" s="1"/>
       <c r="K932" s="1"/>
       <c r="L932" s="1"/>
       <c r="M932" s="1"/>
       <c r="N932" s="1"/>
       <c r="O932" s="1"/>
       <c r="P932" s="1"/>
       <c r="Q932" s="1"/>
       <c r="R932" s="1"/>
       <c r="S932" s="1"/>
       <c r="T932" s="1"/>
       <c r="U932" s="1"/>
       <c r="V932" s="1"/>
       <c r="W932" s="1"/>
       <c r="X932" s="1"/>
       <c r="Y932" s="1"/>
       <c r="Z932" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="U7:AC7"/>
-[...3 lines deleted...]
-    <mergeCell ref="A24:AC24"/>
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="N8:Y8"/>
-    <mergeCell ref="Z8:AC8"/>
+    <mergeCell ref="Z8:AE8"/>
+    <mergeCell ref="U7:AE7"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A10:AE10"/>
+    <mergeCell ref="A20:AE20"/>
+    <mergeCell ref="A24:AE24"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A5:AC33"/>
+  <dimension ref="A5:AE33"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD17" sqref="AD17"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AH21" sqref="AH21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="19" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="7.85546875" customWidth="1"/>
+    <col min="1" max="1" width="17.85546875" customWidth="1"/>
+    <col min="2" max="2" width="0.28515625" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8" hidden="1" customWidth="1"/>
+    <col min="4" max="4" width="7.28515625" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="6" max="6" width="7.85546875" hidden="1" customWidth="1"/>
+    <col min="7" max="7" width="7.42578125" hidden="1" customWidth="1"/>
+    <col min="8" max="8" width="7.140625" hidden="1" customWidth="1"/>
+    <col min="9" max="10" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="11" max="11" width="0.140625" hidden="1" customWidth="1"/>
+    <col min="12" max="12" width="7.7109375" hidden="1" customWidth="1"/>
+    <col min="13" max="13" width="7.85546875" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" customWidth="1"/>
-    <col min="15" max="15" width="7.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="19" max="19" width="7.7109375" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" customWidth="1"/>
+    <col min="16" max="16" width="8" customWidth="1"/>
+    <col min="17" max="17" width="9.28515625" customWidth="1"/>
+    <col min="18" max="18" width="8.140625" customWidth="1"/>
+    <col min="19" max="19" width="8.7109375" customWidth="1"/>
     <col min="20" max="21" width="7.42578125" customWidth="1"/>
     <col min="22" max="22" width="7.7109375" customWidth="1"/>
     <col min="23" max="25" width="7.42578125" customWidth="1"/>
     <col min="26" max="26" width="6.7109375" customWidth="1"/>
     <col min="27" max="27" width="7.5703125" customWidth="1"/>
     <col min="28" max="28" width="7.42578125" customWidth="1"/>
     <col min="29" max="29" width="7.28515625" customWidth="1"/>
+    <col min="30" max="30" width="7.85546875" customWidth="1"/>
+    <col min="31" max="31" width="8" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:29">
-      <c r="A5" s="144" t="s">
+    <row r="5" spans="1:31">
+      <c r="A5" s="132" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="132"/>
-[...28 lines deleted...]
-    <row r="6" spans="1:29">
+      <c r="B5" s="133"/>
+      <c r="C5" s="133"/>
+      <c r="D5" s="133"/>
+      <c r="E5" s="133"/>
+      <c r="F5" s="133"/>
+      <c r="G5" s="133"/>
+      <c r="H5" s="133"/>
+      <c r="I5" s="133"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="133"/>
+      <c r="L5" s="133"/>
+      <c r="M5" s="133"/>
+      <c r="N5" s="133"/>
+      <c r="O5" s="133"/>
+      <c r="P5" s="133"/>
+      <c r="Q5" s="133"/>
+      <c r="R5" s="133"/>
+      <c r="S5" s="133"/>
+      <c r="T5" s="133"/>
+      <c r="U5" s="133"/>
+      <c r="V5" s="133"/>
+      <c r="W5" s="133"/>
+      <c r="X5" s="133"/>
+      <c r="Y5" s="133"/>
+      <c r="Z5" s="133"/>
+      <c r="AA5" s="133"/>
+      <c r="AB5" s="133"/>
+      <c r="AC5" s="133"/>
+      <c r="AD5" s="133"/>
+      <c r="AE5" s="133"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" s="2"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="2"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="2"/>
-      <c r="P6" s="152" t="s">
+      <c r="P6" s="130" t="s">
         <v>27</v>
       </c>
-      <c r="Q6" s="151"/>
-[...15 lines deleted...]
-      <c r="B7" s="136">
+      <c r="Q6" s="131"/>
+      <c r="R6" s="131"/>
+      <c r="S6" s="131"/>
+      <c r="T6" s="131"/>
+      <c r="U6" s="131"/>
+      <c r="V6" s="131"/>
+      <c r="W6" s="131"/>
+      <c r="X6" s="131"/>
+      <c r="Y6" s="131"/>
+      <c r="Z6" s="131"/>
+      <c r="AA6" s="131"/>
+      <c r="AB6" s="131"/>
+      <c r="AC6" s="131"/>
+      <c r="AD6" s="131"/>
+      <c r="AE6" s="131"/>
+    </row>
+    <row r="7" spans="1:31">
+      <c r="A7" s="137"/>
+      <c r="B7" s="139">
         <v>2024</v>
       </c>
-      <c r="C7" s="137"/>
-[...10 lines deleted...]
-      <c r="N7" s="145">
+      <c r="C7" s="140"/>
+      <c r="D7" s="140"/>
+      <c r="E7" s="140"/>
+      <c r="F7" s="140"/>
+      <c r="G7" s="140"/>
+      <c r="H7" s="140"/>
+      <c r="I7" s="140"/>
+      <c r="J7" s="140"/>
+      <c r="K7" s="140"/>
+      <c r="L7" s="140"/>
+      <c r="M7" s="140"/>
+      <c r="N7" s="152">
         <v>2025</v>
       </c>
-      <c r="O7" s="139"/>
-[...10 lines deleted...]
-      <c r="Z7" s="138">
+      <c r="O7" s="142"/>
+      <c r="P7" s="142"/>
+      <c r="Q7" s="142"/>
+      <c r="R7" s="142"/>
+      <c r="S7" s="142"/>
+      <c r="T7" s="142"/>
+      <c r="U7" s="142"/>
+      <c r="V7" s="142"/>
+      <c r="W7" s="143"/>
+      <c r="X7" s="143"/>
+      <c r="Y7" s="143"/>
+      <c r="Z7" s="141">
         <v>2026</v>
       </c>
-      <c r="AA7" s="139"/>
-[...4 lines deleted...]
-      <c r="A8" s="135"/>
+      <c r="AA7" s="142"/>
+      <c r="AB7" s="143"/>
+      <c r="AC7" s="143"/>
+      <c r="AD7" s="143"/>
+      <c r="AE7" s="143"/>
+    </row>
+    <row r="8" spans="1:31" ht="33" customHeight="1">
+      <c r="A8" s="138"/>
       <c r="B8" s="63" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="64" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="65" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="64" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="64" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="64" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="64" t="s">
         <v>33</v>
       </c>
       <c r="I8" s="64" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="64" t="s">
@@ -28957,85 +29117,93 @@
       </c>
       <c r="V8" s="67" t="s">
         <v>35</v>
       </c>
       <c r="W8" s="67" t="s">
         <v>36</v>
       </c>
       <c r="X8" s="67" t="s">
         <v>37</v>
       </c>
       <c r="Y8" s="67" t="s">
         <v>38</v>
       </c>
       <c r="Z8" s="127" t="s">
         <v>1</v>
       </c>
       <c r="AA8" s="67" t="s">
         <v>28</v>
       </c>
       <c r="AB8" s="128" t="s">
         <v>29</v>
       </c>
       <c r="AC8" s="67" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="130" t="s">
+      <c r="AD8" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="AE8" s="67" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31">
+      <c r="A9" s="134" t="s">
         <v>13</v>
       </c>
-      <c r="B9" s="150"/>
-[...28 lines deleted...]
-    <row r="10" spans="1:29">
+      <c r="B9" s="147"/>
+      <c r="C9" s="147"/>
+      <c r="D9" s="147"/>
+      <c r="E9" s="147"/>
+      <c r="F9" s="147"/>
+      <c r="G9" s="147"/>
+      <c r="H9" s="147"/>
+      <c r="I9" s="147"/>
+      <c r="J9" s="147"/>
+      <c r="K9" s="147"/>
+      <c r="L9" s="147"/>
+      <c r="M9" s="147"/>
+      <c r="N9" s="147"/>
+      <c r="O9" s="147"/>
+      <c r="P9" s="147"/>
+      <c r="Q9" s="147"/>
+      <c r="R9" s="147"/>
+      <c r="S9" s="147"/>
+      <c r="T9" s="147"/>
+      <c r="U9" s="146"/>
+      <c r="V9" s="146"/>
+      <c r="W9" s="146"/>
+      <c r="X9" s="146"/>
+      <c r="Y9" s="146"/>
+      <c r="Z9" s="133"/>
+      <c r="AA9" s="133"/>
+      <c r="AB9" s="133"/>
+      <c r="AC9" s="133"/>
+      <c r="AD9" s="133"/>
+      <c r="AE9" s="133"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" s="68" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="69">
         <v>18.55</v>
       </c>
       <c r="C10" s="69">
         <v>17.86</v>
       </c>
       <c r="D10" s="69">
         <v>17.37</v>
       </c>
       <c r="E10" s="69">
         <v>17.47</v>
       </c>
       <c r="F10" s="69">
         <v>16.87</v>
       </c>
       <c r="G10" s="69">
         <v>16.57</v>
       </c>
       <c r="H10" s="69">
         <v>16.66</v>
       </c>
       <c r="I10" s="69">
@@ -29079,52 +29247,58 @@
       </c>
       <c r="V10" s="73">
         <v>14.41</v>
       </c>
       <c r="W10" s="73">
         <v>14.39</v>
       </c>
       <c r="X10" s="73">
         <v>14.31</v>
       </c>
       <c r="Y10" s="73">
         <v>14.25</v>
       </c>
       <c r="Z10" s="73">
         <v>14.38</v>
       </c>
       <c r="AA10" s="73">
         <v>13.5</v>
       </c>
       <c r="AB10" s="73">
         <v>13.16</v>
       </c>
       <c r="AC10" s="73">
         <v>12.64</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="74">
+        <v>12.3</v>
+      </c>
+      <c r="AE10" s="74">
+        <v>12.17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" s="68" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="74">
         <v>19.79</v>
       </c>
       <c r="C11" s="74">
         <v>18.649999999999999</v>
       </c>
       <c r="D11" s="74">
         <v>18.190000000000001</v>
       </c>
       <c r="E11" s="75">
         <v>18.18</v>
       </c>
       <c r="F11" s="76">
         <v>17.440000000000001</v>
       </c>
       <c r="G11" s="77">
         <v>17.13</v>
       </c>
       <c r="H11" s="78">
         <v>17.350000000000001</v>
       </c>
       <c r="I11" s="79">
@@ -29168,52 +29342,58 @@
       </c>
       <c r="V11" s="85">
         <v>14.89</v>
       </c>
       <c r="W11" s="73">
         <v>14.84</v>
       </c>
       <c r="X11" s="73">
         <v>14.62</v>
       </c>
       <c r="Y11" s="73">
         <v>14.57</v>
       </c>
       <c r="Z11" s="73">
         <v>15.22</v>
       </c>
       <c r="AA11" s="73">
         <v>14.07</v>
       </c>
       <c r="AB11" s="73">
         <v>13.49</v>
       </c>
       <c r="AC11" s="73">
         <v>12.88</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="74">
+        <v>12.58</v>
+      </c>
+      <c r="AE11" s="74">
+        <v>12.45</v>
+      </c>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="74">
         <v>20.83</v>
       </c>
       <c r="C12" s="74">
         <v>19.670000000000002</v>
       </c>
       <c r="D12" s="74">
         <v>18.829999999999998</v>
       </c>
       <c r="E12" s="75">
         <v>18.88</v>
       </c>
       <c r="F12" s="76">
         <v>18.98</v>
       </c>
       <c r="G12" s="77">
         <v>18.850000000000001</v>
       </c>
       <c r="H12" s="78">
         <v>18.78</v>
       </c>
       <c r="I12" s="79">
@@ -29257,52 +29437,58 @@
       </c>
       <c r="V12" s="85">
         <v>16.21</v>
       </c>
       <c r="W12" s="73">
         <v>16.079999999999998</v>
       </c>
       <c r="X12" s="73">
         <v>16.239999999999998</v>
       </c>
       <c r="Y12" s="73">
         <v>16.36</v>
       </c>
       <c r="Z12" s="73">
         <v>14.19</v>
       </c>
       <c r="AA12" s="73">
         <v>13.37</v>
       </c>
       <c r="AB12" s="73">
         <v>14.19</v>
       </c>
       <c r="AC12" s="73">
         <v>14.61</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="74">
+        <v>13.79</v>
+      </c>
+      <c r="AE12" s="74">
+        <v>13.54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31">
       <c r="A13" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="74">
         <v>12.39</v>
       </c>
       <c r="C13" s="74">
         <v>12.7</v>
       </c>
       <c r="D13" s="74">
         <v>12.29</v>
       </c>
       <c r="E13" s="75">
         <v>12.59</v>
       </c>
       <c r="F13" s="76">
         <v>11.93</v>
       </c>
       <c r="G13" s="77">
         <v>12.12</v>
       </c>
       <c r="H13" s="78">
         <v>12.35</v>
       </c>
       <c r="I13" s="79">
@@ -29346,52 +29532,58 @@
       </c>
       <c r="V13" s="85">
         <v>12.75</v>
       </c>
       <c r="W13" s="73">
         <v>12.75</v>
       </c>
       <c r="X13" s="73">
         <v>12.91</v>
       </c>
       <c r="Y13" s="73">
         <v>12.94</v>
       </c>
       <c r="Z13" s="73">
         <v>10.62</v>
       </c>
       <c r="AA13" s="73">
         <v>11.13</v>
       </c>
       <c r="AB13" s="73">
         <v>10.81</v>
       </c>
       <c r="AC13" s="73">
         <v>10.37</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="74">
+        <v>10.48</v>
+      </c>
+      <c r="AE13" s="74">
+        <v>10.43</v>
+      </c>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="74">
         <v>13.04</v>
       </c>
       <c r="C14" s="74">
         <v>14.12</v>
       </c>
       <c r="D14" s="74">
         <v>15.26</v>
       </c>
       <c r="E14" s="75">
         <v>15.94</v>
       </c>
       <c r="F14" s="76">
         <v>15.8</v>
       </c>
       <c r="G14" s="77">
         <v>15.49</v>
       </c>
       <c r="H14" s="78">
         <v>14.3</v>
       </c>
       <c r="I14" s="79">
@@ -29435,52 +29627,58 @@
       </c>
       <c r="V14" s="85">
         <v>13.22</v>
       </c>
       <c r="W14" s="73">
         <v>13.08</v>
       </c>
       <c r="X14" s="73">
         <v>13.28</v>
       </c>
       <c r="Y14" s="73">
         <v>13.29</v>
       </c>
       <c r="Z14" s="73">
         <v>10.14</v>
       </c>
       <c r="AA14" s="73">
         <v>8.19</v>
       </c>
       <c r="AB14" s="73">
         <v>11.96</v>
       </c>
       <c r="AC14" s="73">
         <v>12.07</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="74">
+        <v>12.21</v>
+      </c>
+      <c r="AE14" s="74">
+        <v>12.77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="74">
         <v>12.16</v>
       </c>
       <c r="C15" s="74">
         <v>13.71</v>
       </c>
       <c r="D15" s="74">
         <v>14.85</v>
       </c>
       <c r="E15" s="75">
         <v>15.28</v>
       </c>
       <c r="F15" s="76">
         <v>14.44</v>
       </c>
       <c r="G15" s="77">
         <v>14.04</v>
       </c>
       <c r="H15" s="78">
         <v>13.91</v>
       </c>
       <c r="I15" s="79">
@@ -29524,52 +29722,58 @@
       </c>
       <c r="V15" s="85">
         <v>10.28</v>
       </c>
       <c r="W15" s="73">
         <v>10.29</v>
       </c>
       <c r="X15" s="73">
         <v>10.3</v>
       </c>
       <c r="Y15" s="73">
         <v>10.18</v>
       </c>
       <c r="Z15" s="73">
         <v>12.32</v>
       </c>
       <c r="AA15" s="73">
         <v>13.38</v>
       </c>
       <c r="AB15" s="73">
         <v>11.31</v>
       </c>
       <c r="AC15" s="73">
         <v>9.99</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="74">
+        <v>9.89</v>
+      </c>
+      <c r="AE15" s="74">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="C16" s="74">
         <v>20.2</v>
       </c>
       <c r="D16" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="E16" s="75">
         <v>17.68</v>
       </c>
       <c r="F16" s="76">
         <v>18.03</v>
       </c>
       <c r="G16" s="77">
         <v>17.09</v>
       </c>
       <c r="H16" s="78">
         <v>17.73</v>
       </c>
       <c r="I16" s="79">
@@ -29613,52 +29817,58 @@
       </c>
       <c r="V16" s="85">
         <v>13.91</v>
       </c>
       <c r="W16" s="73">
         <v>14.19</v>
       </c>
       <c r="X16" s="73">
         <v>14.24</v>
       </c>
       <c r="Y16" s="73">
         <v>14.17</v>
       </c>
       <c r="Z16" s="73">
         <v>7.77</v>
       </c>
       <c r="AA16" s="73">
         <v>10.39</v>
       </c>
       <c r="AB16" s="73">
         <v>11.48</v>
       </c>
       <c r="AC16" s="73">
         <v>11.63</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="74">
+        <v>11.49</v>
+      </c>
+      <c r="AE16" s="74">
+        <v>10.83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B17" s="74">
         <v>20.14</v>
       </c>
       <c r="C17" s="74">
         <v>16.23</v>
       </c>
       <c r="D17" s="74">
         <v>15.57</v>
       </c>
       <c r="E17" s="75">
         <v>16.510000000000002</v>
       </c>
       <c r="F17" s="76">
         <v>16.25</v>
       </c>
       <c r="G17" s="77">
         <v>15.57</v>
       </c>
       <c r="H17" s="78">
         <v>15.29</v>
       </c>
       <c r="I17" s="79">
@@ -29702,52 +29912,58 @@
       </c>
       <c r="V17" s="85">
         <v>15.5</v>
       </c>
       <c r="W17" s="73">
         <v>15.1</v>
       </c>
       <c r="X17" s="73">
         <v>15.23</v>
       </c>
       <c r="Y17" s="73">
         <v>15.23</v>
       </c>
       <c r="Z17" s="73">
         <v>19.63</v>
       </c>
       <c r="AA17" s="73">
         <v>15.29</v>
       </c>
       <c r="AB17" s="73">
         <v>12.98</v>
       </c>
       <c r="AC17" s="73">
         <v>12.32</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="74">
+        <v>11.61</v>
+      </c>
+      <c r="AE17" s="74">
+        <v>11.15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="74">
         <v>17.100000000000001</v>
       </c>
       <c r="C18" s="74">
         <v>17.36</v>
       </c>
       <c r="D18" s="74">
         <v>15.02</v>
       </c>
       <c r="E18" s="75">
         <v>15.03</v>
       </c>
       <c r="F18" s="76">
         <v>13.08</v>
       </c>
       <c r="G18" s="77">
         <v>13.05</v>
       </c>
       <c r="H18" s="78">
         <v>12.98</v>
       </c>
       <c r="I18" s="79">
@@ -29791,85 +30007,93 @@
       </c>
       <c r="V18" s="85">
         <v>12.38</v>
       </c>
       <c r="W18" s="73">
         <v>12.92</v>
       </c>
       <c r="X18" s="73">
         <v>13.09</v>
       </c>
       <c r="Y18" s="73">
         <v>12.47</v>
       </c>
       <c r="Z18" s="73">
         <v>15.84</v>
       </c>
       <c r="AA18" s="73">
         <v>14.42</v>
       </c>
       <c r="AB18" s="73">
         <v>14.33</v>
       </c>
       <c r="AC18" s="73">
         <v>12.58</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18" s="74">
+        <v>11.78</v>
+      </c>
+      <c r="AE18" s="74">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" s="148" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="149"/>
       <c r="C19" s="149"/>
       <c r="D19" s="149"/>
       <c r="E19" s="149"/>
       <c r="F19" s="149"/>
       <c r="G19" s="149"/>
       <c r="H19" s="149"/>
       <c r="I19" s="149"/>
       <c r="J19" s="149"/>
       <c r="K19" s="149"/>
       <c r="L19" s="149"/>
       <c r="M19" s="149"/>
       <c r="N19" s="149"/>
       <c r="O19" s="149"/>
       <c r="P19" s="149"/>
       <c r="Q19" s="149"/>
       <c r="R19" s="149"/>
       <c r="S19" s="149"/>
       <c r="T19" s="149"/>
-      <c r="U19" s="132"/>
-[...9 lines deleted...]
-    <row r="20" spans="1:29">
+      <c r="U19" s="133"/>
+      <c r="V19" s="133"/>
+      <c r="W19" s="133"/>
+      <c r="X19" s="133"/>
+      <c r="Y19" s="133"/>
+      <c r="Z19" s="133"/>
+      <c r="AA19" s="133"/>
+      <c r="AB19" s="133"/>
+      <c r="AC19" s="133"/>
+      <c r="AD19" s="133"/>
+      <c r="AE19" s="133"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" s="86" t="s">
         <v>40</v>
       </c>
       <c r="B20" s="69">
         <v>19</v>
       </c>
       <c r="C20" s="69">
         <v>17.649999999999999</v>
       </c>
       <c r="D20" s="69">
         <v>17.12</v>
       </c>
       <c r="E20" s="69">
         <v>16.98</v>
       </c>
       <c r="F20" s="69">
         <v>16.39</v>
       </c>
       <c r="G20" s="69">
         <v>16.100000000000001</v>
       </c>
       <c r="H20" s="69">
         <v>16.23</v>
       </c>
       <c r="I20" s="69">
@@ -29913,52 +30137,58 @@
       </c>
       <c r="V20" s="73">
         <v>14.23</v>
       </c>
       <c r="W20" s="73">
         <v>14.15</v>
       </c>
       <c r="X20" s="73">
         <v>13.98</v>
       </c>
       <c r="Y20" s="73">
         <v>13.89</v>
       </c>
       <c r="Z20" s="73">
         <v>13.75</v>
       </c>
       <c r="AA20" s="73">
         <v>12.59</v>
       </c>
       <c r="AB20" s="73">
         <v>12.4</v>
       </c>
       <c r="AC20" s="73">
         <v>11.98</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="74">
+        <v>11.77</v>
+      </c>
+      <c r="AE20" s="74">
+        <v>11.64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" s="20" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="74">
         <v>18.75</v>
       </c>
       <c r="C21" s="74">
         <v>17.41</v>
       </c>
       <c r="D21" s="74">
         <v>16.97</v>
       </c>
       <c r="E21" s="88">
         <v>16.739999999999998</v>
       </c>
       <c r="F21" s="89">
         <v>16.02</v>
       </c>
       <c r="G21" s="90">
         <v>15.67</v>
       </c>
       <c r="H21" s="91">
         <v>15.8</v>
       </c>
       <c r="I21" s="92">
@@ -30002,52 +30232,58 @@
       </c>
       <c r="V21" s="98">
         <v>13.74</v>
       </c>
       <c r="W21" s="73">
         <v>13.7</v>
       </c>
       <c r="X21" s="73">
         <v>13.47</v>
       </c>
       <c r="Y21" s="73">
         <v>13.33</v>
       </c>
       <c r="Z21" s="73">
         <v>13.68</v>
       </c>
       <c r="AA21" s="73">
         <v>12.55</v>
       </c>
       <c r="AB21" s="73">
         <v>12.03</v>
       </c>
       <c r="AC21" s="73">
         <v>11.44</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="74">
+        <v>11.36</v>
+      </c>
+      <c r="AE21" s="74">
+        <v>11.25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="74">
         <v>20.22</v>
       </c>
       <c r="C22" s="74">
         <v>18.88</v>
       </c>
       <c r="D22" s="74">
         <v>17.87</v>
       </c>
       <c r="E22" s="88">
         <v>18.09</v>
       </c>
       <c r="F22" s="89">
         <v>18.22</v>
       </c>
       <c r="G22" s="90">
         <v>18.21</v>
       </c>
       <c r="H22" s="91">
         <v>18.350000000000001</v>
       </c>
       <c r="I22" s="92">
@@ -30091,85 +30327,93 @@
       </c>
       <c r="V22" s="98">
         <v>16.71</v>
       </c>
       <c r="W22" s="73">
         <v>16.38</v>
       </c>
       <c r="X22" s="73">
         <v>16.59</v>
       </c>
       <c r="Y22" s="73">
         <v>16.7</v>
       </c>
       <c r="Z22" s="73">
         <v>14.1</v>
       </c>
       <c r="AA22" s="73">
         <v>12.81</v>
       </c>
       <c r="AB22" s="73">
         <v>14.23</v>
       </c>
       <c r="AC22" s="73">
         <v>14.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="146" t="s">
+      <c r="AD22" s="74">
+        <v>13.87</v>
+      </c>
+      <c r="AE22" s="74">
+        <v>13.67</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="150" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="147"/>
-[...28 lines deleted...]
-    <row r="24" spans="1:29">
+      <c r="B23" s="151"/>
+      <c r="C23" s="151"/>
+      <c r="D23" s="151"/>
+      <c r="E23" s="151"/>
+      <c r="F23" s="151"/>
+      <c r="G23" s="151"/>
+      <c r="H23" s="151"/>
+      <c r="I23" s="151"/>
+      <c r="J23" s="151"/>
+      <c r="K23" s="151"/>
+      <c r="L23" s="151"/>
+      <c r="M23" s="151"/>
+      <c r="N23" s="151"/>
+      <c r="O23" s="151"/>
+      <c r="P23" s="151"/>
+      <c r="Q23" s="151"/>
+      <c r="R23" s="151"/>
+      <c r="S23" s="151"/>
+      <c r="T23" s="151"/>
+      <c r="U23" s="133"/>
+      <c r="V23" s="133"/>
+      <c r="W23" s="133"/>
+      <c r="X23" s="133"/>
+      <c r="Y23" s="133"/>
+      <c r="Z23" s="133"/>
+      <c r="AA23" s="133"/>
+      <c r="AB23" s="133"/>
+      <c r="AC23" s="133"/>
+      <c r="AD23" s="133"/>
+      <c r="AE23" s="133"/>
+    </row>
+    <row r="24" spans="1:31">
       <c r="A24" s="68" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="69">
         <v>18</v>
       </c>
       <c r="C24" s="69">
         <v>18.12</v>
       </c>
       <c r="D24" s="69">
         <v>17.670000000000002</v>
       </c>
       <c r="E24" s="69">
         <v>18.09</v>
       </c>
       <c r="F24" s="69">
         <v>17.46</v>
       </c>
       <c r="G24" s="69">
         <v>17.14</v>
       </c>
       <c r="H24" s="69">
         <v>17.190000000000001</v>
       </c>
       <c r="I24" s="69">
@@ -30213,52 +30457,58 @@
       </c>
       <c r="V24" s="73">
         <v>14.63</v>
       </c>
       <c r="W24" s="74">
         <v>14.67</v>
       </c>
       <c r="X24" s="73">
         <v>14.7</v>
       </c>
       <c r="Y24" s="73">
         <v>14.7</v>
       </c>
       <c r="Z24" s="73">
         <v>15.15</v>
       </c>
       <c r="AA24" s="73">
         <v>14.6</v>
       </c>
       <c r="AB24" s="73">
         <v>14.09</v>
       </c>
       <c r="AC24" s="73">
         <v>13.42</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="74">
+        <v>12.93</v>
+      </c>
+      <c r="AE24" s="74">
+        <v>12.81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" s="68" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="74">
         <v>23.31</v>
       </c>
       <c r="C25" s="74">
         <v>22.93</v>
       </c>
       <c r="D25" s="74">
         <v>22.43</v>
       </c>
       <c r="E25" s="99">
         <v>23.11</v>
       </c>
       <c r="F25" s="100">
         <v>22.35</v>
       </c>
       <c r="G25" s="101">
         <v>22.2</v>
       </c>
       <c r="H25" s="102">
         <v>22.75</v>
       </c>
       <c r="I25" s="103">
@@ -30302,52 +30552,58 @@
       </c>
       <c r="V25" s="109">
         <v>18.64</v>
       </c>
       <c r="W25" s="74">
         <v>18.559999999999999</v>
       </c>
       <c r="X25" s="73">
         <v>18.45</v>
       </c>
       <c r="Y25" s="73">
         <v>18.66</v>
       </c>
       <c r="Z25" s="73">
         <v>20</v>
       </c>
       <c r="AA25" s="73">
         <v>18.82</v>
       </c>
       <c r="AB25" s="73">
         <v>18.04</v>
       </c>
       <c r="AC25" s="73">
         <v>17.37</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25" s="74">
+        <v>16.43</v>
+      </c>
+      <c r="AE25" s="74">
+        <v>16.260000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="74">
         <v>22.84</v>
       </c>
       <c r="C26" s="74">
         <v>22.31</v>
       </c>
       <c r="D26" s="74">
         <v>22</v>
       </c>
       <c r="E26" s="99">
         <v>21.51</v>
       </c>
       <c r="F26" s="100">
         <v>21.52</v>
       </c>
       <c r="G26" s="101">
         <v>20.97</v>
       </c>
       <c r="H26" s="102">
         <v>20.2</v>
       </c>
       <c r="I26" s="103">
@@ -30391,52 +30647,58 @@
       </c>
       <c r="V26" s="109">
         <v>14.58</v>
       </c>
       <c r="W26" s="74">
         <v>15.08</v>
       </c>
       <c r="X26" s="73">
         <v>15.11</v>
       </c>
       <c r="Y26" s="73">
         <v>15.24</v>
       </c>
       <c r="Z26" s="73">
         <v>14.49</v>
       </c>
       <c r="AA26" s="73">
         <v>15.19</v>
       </c>
       <c r="AB26" s="73">
         <v>14.1</v>
       </c>
       <c r="AC26" s="73">
         <v>14.31</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="74">
+        <v>13.57</v>
+      </c>
+      <c r="AE26" s="74">
+        <v>13.12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" s="68" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="74">
         <v>12.39</v>
       </c>
       <c r="C27" s="74">
         <v>12.7</v>
       </c>
       <c r="D27" s="74">
         <v>12.29</v>
       </c>
       <c r="E27" s="99">
         <v>12.59</v>
       </c>
       <c r="F27" s="100">
         <v>11.93</v>
       </c>
       <c r="G27" s="101">
         <v>12.12</v>
       </c>
       <c r="H27" s="102">
         <v>12.35</v>
       </c>
       <c r="I27" s="103">
@@ -30480,52 +30742,58 @@
       </c>
       <c r="V27" s="109">
         <v>12.75</v>
       </c>
       <c r="W27" s="74">
         <v>12.75</v>
       </c>
       <c r="X27" s="73">
         <v>12.91</v>
       </c>
       <c r="Y27" s="73">
         <v>12.94</v>
       </c>
       <c r="Z27" s="73">
         <v>10.62</v>
       </c>
       <c r="AA27" s="73">
         <v>11.13</v>
       </c>
       <c r="AB27" s="73">
         <v>10.81</v>
       </c>
       <c r="AC27" s="73">
         <v>10.37</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="74">
+        <v>10.48</v>
+      </c>
+      <c r="AE27" s="74">
+        <v>10.43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" s="68" t="s">
         <v>39</v>
       </c>
       <c r="B28" s="74">
         <v>13.04</v>
       </c>
       <c r="C28" s="74">
         <v>14.12</v>
       </c>
       <c r="D28" s="74">
         <v>15.26</v>
       </c>
       <c r="E28" s="99">
         <v>15.94</v>
       </c>
       <c r="F28" s="100">
         <v>15.8</v>
       </c>
       <c r="G28" s="101">
         <v>15.49</v>
       </c>
       <c r="H28" s="102">
         <v>14.3</v>
       </c>
       <c r="I28" s="103">
@@ -30569,52 +30837,58 @@
       </c>
       <c r="V28" s="109">
         <v>13.22</v>
       </c>
       <c r="W28" s="74">
         <v>13.08</v>
       </c>
       <c r="X28" s="73">
         <v>13.28</v>
       </c>
       <c r="Y28" s="73">
         <v>13.29</v>
       </c>
       <c r="Z28" s="73">
         <v>10.14</v>
       </c>
       <c r="AA28" s="73">
         <v>8.19</v>
       </c>
       <c r="AB28" s="73">
         <v>11.96</v>
       </c>
       <c r="AC28" s="73">
         <v>12.07</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="74">
+        <v>12.21</v>
+      </c>
+      <c r="AE28" s="74">
+        <v>12.77</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
       <c r="A29" s="68" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="74">
         <v>12.16</v>
       </c>
       <c r="C29" s="74">
         <v>13.71</v>
       </c>
       <c r="D29" s="74">
         <v>14.85</v>
       </c>
       <c r="E29" s="99">
         <v>15.28</v>
       </c>
       <c r="F29" s="100">
         <v>14.44</v>
       </c>
       <c r="G29" s="101">
         <v>14.04</v>
       </c>
       <c r="H29" s="102">
         <v>13.91</v>
       </c>
       <c r="I29" s="103">
@@ -30658,52 +30932,58 @@
       </c>
       <c r="V29" s="109">
         <v>10.28</v>
       </c>
       <c r="W29" s="74">
         <v>10.29</v>
       </c>
       <c r="X29" s="73">
         <v>10.3</v>
       </c>
       <c r="Y29" s="73">
         <v>10.18</v>
       </c>
       <c r="Z29" s="73">
         <v>12.32</v>
       </c>
       <c r="AA29" s="73">
         <v>13.38</v>
       </c>
       <c r="AB29" s="73">
         <v>11.31</v>
       </c>
       <c r="AC29" s="73">
         <v>9.99</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="74">
+        <v>9.89</v>
+      </c>
+      <c r="AE29" s="74">
+        <v>10.039999999999999</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" s="68" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="C30" s="74">
         <v>20.2</v>
       </c>
       <c r="D30" s="74">
         <v>17.760000000000002</v>
       </c>
       <c r="E30" s="99">
         <v>17.68</v>
       </c>
       <c r="F30" s="100">
         <v>18.03</v>
       </c>
       <c r="G30" s="101">
         <v>17.09</v>
       </c>
       <c r="H30" s="102">
         <v>17.73</v>
       </c>
       <c r="I30" s="103">
@@ -30747,52 +31027,58 @@
       </c>
       <c r="V30" s="109">
         <v>13.91</v>
       </c>
       <c r="W30" s="74">
         <v>14.19</v>
       </c>
       <c r="X30" s="73">
         <v>14.24</v>
       </c>
       <c r="Y30" s="73">
         <v>14.17</v>
       </c>
       <c r="Z30" s="73">
         <v>7.77</v>
       </c>
       <c r="AA30" s="73">
         <v>10.39</v>
       </c>
       <c r="AB30" s="73">
         <v>11.48</v>
       </c>
       <c r="AC30" s="73">
         <v>11.63</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="74">
+        <v>11.49</v>
+      </c>
+      <c r="AE30" s="74">
+        <v>10.83</v>
+      </c>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" s="68" t="s">
         <v>20</v>
       </c>
       <c r="B31" s="74">
         <v>20.14</v>
       </c>
       <c r="C31" s="74">
         <v>16.23</v>
       </c>
       <c r="D31" s="74">
         <v>15.57</v>
       </c>
       <c r="E31" s="99">
         <v>16.510000000000002</v>
       </c>
       <c r="F31" s="100">
         <v>16.25</v>
       </c>
       <c r="G31" s="101">
         <v>15.57</v>
       </c>
       <c r="H31" s="102">
         <v>15.29</v>
       </c>
       <c r="I31" s="103">
@@ -30836,52 +31122,58 @@
       </c>
       <c r="V31" s="111">
         <v>15.5</v>
       </c>
       <c r="W31" s="74">
         <v>15.1</v>
       </c>
       <c r="X31" s="73">
         <v>15.23</v>
       </c>
       <c r="Y31" s="73">
         <v>15.23</v>
       </c>
       <c r="Z31" s="73">
         <v>19.63</v>
       </c>
       <c r="AA31" s="73">
         <v>15.29</v>
       </c>
       <c r="AB31" s="73">
         <v>12.98</v>
       </c>
       <c r="AC31" s="73">
         <v>12.32</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="74">
+        <v>11.61</v>
+      </c>
+      <c r="AE31" s="74">
+        <v>11.15</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" s="112" t="s">
         <v>19</v>
       </c>
       <c r="B32" s="113">
         <v>17.100000000000001</v>
       </c>
       <c r="C32" s="113">
         <v>17.36</v>
       </c>
       <c r="D32" s="113">
         <v>15.02</v>
       </c>
       <c r="E32" s="114">
         <v>15.03</v>
       </c>
       <c r="F32" s="115">
         <v>13.08</v>
       </c>
       <c r="G32" s="116">
         <v>13.05</v>
       </c>
       <c r="H32" s="117">
         <v>12.98</v>
       </c>
       <c r="I32" s="118">
@@ -30924,73 +31216,79 @@
         <v>12.17</v>
       </c>
       <c r="V32" s="124">
         <v>12.38</v>
       </c>
       <c r="W32" s="113">
         <v>12.92</v>
       </c>
       <c r="X32" s="113">
         <v>13.09</v>
       </c>
       <c r="Y32" s="113">
         <v>12.47</v>
       </c>
       <c r="Z32" s="113">
         <v>15.84</v>
       </c>
       <c r="AA32" s="113">
         <v>14.42</v>
       </c>
       <c r="AB32" s="113">
         <v>14.33</v>
       </c>
       <c r="AC32" s="113">
         <v>12.58</v>
+      </c>
+      <c r="AD32" s="113">
+        <v>11.78</v>
+      </c>
+      <c r="AE32" s="113">
+        <v>11.76</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="125" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="125"/>
       <c r="C33" s="125"/>
       <c r="D33" s="125"/>
       <c r="E33" s="125"/>
       <c r="F33" s="125"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="P6:AC6"/>
-[...3 lines deleted...]
-    <mergeCell ref="A23:AC23"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:Y7"/>
-    <mergeCell ref="Z7:AC7"/>
+    <mergeCell ref="Z7:AE7"/>
+    <mergeCell ref="P6:AE6"/>
+    <mergeCell ref="A5:AE5"/>
+    <mergeCell ref="A9:AE9"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A23:AE23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Естественный прирост населения</vt:lpstr>