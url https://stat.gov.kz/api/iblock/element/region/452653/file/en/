--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -1,255 +1,259 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789" activeTab="1"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="789" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="num of child" sheetId="6" r:id="rId1"/>
     <sheet name="girls" sheetId="7" r:id="rId2"/>
+    <sheet name="pre school" sheetId="8" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="11">
-[...31 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="19">
   <si>
     <t>people</t>
   </si>
   <si>
     <t>Girls</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
+    <t xml:space="preserve">Number of children in preschool institutions (children aged 0 to 6(7) years) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">**Data for the region is calculated from 2022, due to the formation of regions in accordance with the Message of President of the Republik of Kazakhstan dated March 16, 2022 </t>
+  </si>
+  <si>
     <r>
-      <rPr>
-[...7 lines deleted...]
-      <t>*</t>
+      <t>2010</t>
     </r>
     <r>
       <rPr>
-        <i/>
-[...2 lines deleted...]
-        <family val="2"/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> Data for 2000-2017 for the South Kazakhstan region.</t>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2014</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>1)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Increase in data for 2010 year  occured at the expense of review  statistical form 85-К "Report of regular preschool institutions" and increase in round of respondents</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <i/>
         <vertAlign val="superscript"/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t>2)</t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
-        <rFont val="Calibri"/>
-        <family val="2"/>
+        <rFont val="Roboto"/>
         <charset val="204"/>
-        <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> From 2014 the statistical observation of 85-K excluded from the statistical work plan for 2014, now the  data is collected by The Ministry of healthcare and social development of the Republic of Kazakhstan</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Number of children in preschool institutions (children aged 0 to 6(7) years) </t>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> Data for 2000-2017 for the South Kazakhstan region.</t>
+    </r>
   </si>
   <si>
-    <t xml:space="preserve">**Data for the region is calculated from 2022, due to the formation of regions in accordance with the Message of President of the Republik of Kazakhstan dated March 16, 2022 </t>
+    <r>
+      <t xml:space="preserve">Number of children in pre-school classes at schools (children aged 5 to 7)  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>1)</t>
+    </r>
+  </si>
+  <si>
+    <t>5-year-old children</t>
+  </si>
+  <si>
+    <t>6-year-old children</t>
+  </si>
+  <si>
+    <t>7-year-old children</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <i/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">1) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Since 2014, statistical observation under form 85-K has been excluded from the Statistical Work Plan for 2014; the data are collected by the Ministry of Education and Science of the Republic of Kazakhstan.</t>
+    </r>
+  </si>
+  <si>
+    <t>* Data for 2014–2017 refer to the South Kazakhstan region.</t>
+  </si>
+  <si>
+    <t>**Data for the regions have been calculated since 2022, due to the establishment of new regions in accordance with the Address of the President of the Republic of Kazakhstan dated March 16, 2022.</t>
+  </si>
+  <si>
+    <t>** The Turkistan region and the city of Shymkent (a city of republican significance) were established in 2018; the Abay, Zhetisu, and Ulytau regions were established in 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="34">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...36 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -363,115 +367,147 @@
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...21 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
       <sz val="9"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="9"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <i/>
       <vertAlign val="superscript"/>
-      <sz val="9"/>
-[...3 lines deleted...]
-      <scheme val="minor"/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -611,51 +647,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -765,189 +801,238 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="22" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="10" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="25" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% - Акцент1" xfId="18" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2" xfId="22" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3" xfId="26" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4" xfId="30" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5" xfId="34" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6" xfId="38" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1" xfId="19" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2" xfId="23" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3" xfId="27" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4" xfId="31" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент5" xfId="35" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Акцент6" xfId="39" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Акцент1" xfId="20" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Акцент2" xfId="24" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Акцент3" xfId="28" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Акцент4" xfId="32" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Акцент5" xfId="36" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Акцент6" xfId="40" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="41"/>
     <cellStyle name="Акцент1" xfId="17" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="21" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="25" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="29" builtinId="41" customBuiltin="1"/>
@@ -967,51 +1052,51 @@
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="43"/>
     <cellStyle name="Обычный 3" xfId="45"/>
     <cellStyle name="Обычный 4" xfId="42"/>
     <cellStyle name="Плохой" xfId="7" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="15" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="44"/>
     <cellStyle name="Связанная ячейка" xfId="12" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="14" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Хороший" xfId="6" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1266,927 +1351,1340 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A5:Z14"/>
+  <dimension ref="A5:AA14"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="I41" sqref="I41:I42"/>
+      <selection activeCell="G30" sqref="G30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="16384" width="8.85546875" style="2"/>
+    <col min="1" max="1" width="22.140625" style="6" customWidth="1"/>
+    <col min="2" max="20" width="7.7109375" style="6" customWidth="1"/>
+    <col min="21" max="16384" width="8.85546875" style="6"/>
   </cols>
   <sheetData>
-    <row r="5" spans="1:26" s="1" customFormat="1" ht="14.45" customHeight="1">
-      <c r="A5" s="32" t="s">
+    <row r="5" spans="1:27" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A5" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+    </row>
+    <row r="6" spans="1:27" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3"/>
+      <c r="M6" s="3"/>
+      <c r="N6" s="3"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="3"/>
+      <c r="Q6" s="3"/>
+      <c r="R6" s="3"/>
+      <c r="S6" s="3"/>
+      <c r="T6" s="3"/>
+      <c r="U6" s="3"/>
+    </row>
+    <row r="7" spans="1:27" s="2" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="1"/>
+      <c r="C7" s="1"/>
+      <c r="D7" s="1"/>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1"/>
+      <c r="G7" s="1"/>
+      <c r="H7" s="1"/>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1"/>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+    </row>
+    <row r="8" spans="1:27" ht="14.45" customHeight="1">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5"/>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="4"/>
+      <c r="U8" s="4"/>
+      <c r="AA8" s="7" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="12" customFormat="1" ht="15" customHeight="1">
+      <c r="A9" s="8"/>
+      <c r="B9" s="9">
+        <v>2000</v>
+      </c>
+      <c r="C9" s="9">
+        <v>2001</v>
+      </c>
+      <c r="D9" s="9">
+        <v>2002</v>
+      </c>
+      <c r="E9" s="9">
+        <v>2003</v>
+      </c>
+      <c r="F9" s="9">
+        <v>2004</v>
+      </c>
+      <c r="G9" s="9">
+        <v>2005</v>
+      </c>
+      <c r="H9" s="9">
+        <v>2006</v>
+      </c>
+      <c r="I9" s="9">
+        <v>2007</v>
+      </c>
+      <c r="J9" s="9">
+        <v>2008</v>
+      </c>
+      <c r="K9" s="9">
+        <v>2009</v>
+      </c>
+      <c r="L9" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="M9" s="9">
+        <v>2011</v>
+      </c>
+      <c r="N9" s="10">
+        <v>2012</v>
+      </c>
+      <c r="O9" s="10">
+        <v>2013</v>
+      </c>
+      <c r="P9" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>2015</v>
+      </c>
+      <c r="R9" s="10">
+        <v>2016</v>
+      </c>
+      <c r="S9" s="10">
+        <v>2017</v>
+      </c>
+      <c r="T9" s="9">
+        <v>2018</v>
+      </c>
+      <c r="U9" s="9">
+        <v>2019</v>
+      </c>
+      <c r="V9" s="9">
+        <v>2020</v>
+      </c>
+      <c r="W9" s="10">
+        <v>2021</v>
+      </c>
+      <c r="X9" s="9">
+        <v>2022</v>
+      </c>
+      <c r="Y9" s="10">
+        <v>2023</v>
+      </c>
+      <c r="Z9" s="11">
+        <v>2024</v>
+      </c>
+      <c r="AA9" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="14">
+        <v>3897</v>
+      </c>
+      <c r="C10" s="14">
+        <v>4288</v>
+      </c>
+      <c r="D10" s="14">
+        <v>4437</v>
+      </c>
+      <c r="E10" s="14">
+        <v>4518</v>
+      </c>
+      <c r="F10" s="14">
+        <v>5026</v>
+      </c>
+      <c r="G10" s="14">
+        <v>5725</v>
+      </c>
+      <c r="H10" s="14">
+        <v>6920</v>
+      </c>
+      <c r="I10" s="14">
+        <v>7935</v>
+      </c>
+      <c r="J10" s="14">
+        <v>9284</v>
+      </c>
+      <c r="K10" s="14">
+        <v>10646</v>
+      </c>
+      <c r="L10" s="14">
+        <v>14117</v>
+      </c>
+      <c r="M10" s="14">
+        <v>31520</v>
+      </c>
+      <c r="N10" s="14">
+        <v>36502</v>
+      </c>
+      <c r="O10" s="14">
+        <v>40486</v>
+      </c>
+      <c r="P10" s="14">
+        <v>48741</v>
+      </c>
+      <c r="Q10" s="14">
+        <v>53982</v>
+      </c>
+      <c r="R10" s="14">
+        <v>63089</v>
+      </c>
+      <c r="S10" s="14">
+        <v>69711</v>
+      </c>
+      <c r="T10" s="14">
+        <v>75742</v>
+      </c>
+      <c r="U10" s="14">
+        <v>85896</v>
+      </c>
+      <c r="V10" s="14">
+        <v>91523</v>
+      </c>
+      <c r="W10" s="15">
+        <v>109125</v>
+      </c>
+      <c r="X10" s="15">
+        <v>92006</v>
+      </c>
+      <c r="Y10" s="15">
+        <v>95749</v>
+      </c>
+      <c r="Z10" s="15">
+        <v>92124</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>92935</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="4" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A11" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="18"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="18"/>
+      <c r="F11" s="18"/>
+      <c r="G11" s="18"/>
+      <c r="H11" s="18"/>
+      <c r="I11" s="18"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="18"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="18"/>
+      <c r="O11" s="18"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="18"/>
+      <c r="T11" s="19"/>
+    </row>
+    <row r="12" spans="1:27" s="4" customFormat="1" ht="14.45" customHeight="1">
+      <c r="A12" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B5" s="32"/>
-[...177 lines deleted...]
-      <c r="A10" s="35" t="s">
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="20"/>
+      <c r="N12" s="20"/>
+      <c r="O12" s="20"/>
+      <c r="P12" s="20"/>
+      <c r="Q12" s="20"/>
+      <c r="R12" s="20"/>
+      <c r="T12" s="19"/>
+    </row>
+    <row r="13" spans="1:27" s="23" customFormat="1" ht="13.9" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="22"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+    </row>
+    <row r="14" spans="1:27" s="23" customFormat="1">
+      <c r="A14" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="36">
-[...154 lines deleted...]
-      <c r="S14" s="9"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+      <c r="J14" s="25"/>
+      <c r="K14" s="25"/>
+      <c r="L14" s="25"/>
+      <c r="M14" s="25"/>
+      <c r="N14" s="25"/>
+      <c r="O14" s="26"/>
+      <c r="P14" s="27"/>
+      <c r="Q14" s="27"/>
+      <c r="R14" s="27"/>
+      <c r="S14" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A5:W5"/>
     <mergeCell ref="A7:W7"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.23622047244094491" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="83" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AA18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="W18" sqref="W18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="25" customWidth="1"/>
+    <col min="1" max="1" width="25" style="29" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:27" ht="15">
-      <c r="A3" s="32" t="s">
+      <c r="A3" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="28"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="28"/>
+      <c r="AA3" s="28"/>
+    </row>
+    <row r="4" spans="1:27" ht="15">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="28"/>
+      <c r="X4" s="28"/>
+      <c r="Y4" s="28"/>
+      <c r="Z4" s="28"/>
+      <c r="AA4" s="28"/>
+    </row>
+    <row r="5" spans="1:27" ht="15">
+      <c r="A5" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B5" s="1"/>
+      <c r="C5" s="1"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1"/>
+      <c r="G5" s="1"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="28"/>
+      <c r="Y5" s="28"/>
+      <c r="Z5" s="28"/>
+      <c r="AA5" s="28"/>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="AA6" s="30" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" ht="15" customHeight="1">
+      <c r="A7" s="8"/>
+      <c r="B7" s="9">
+        <v>2000</v>
+      </c>
+      <c r="C7" s="9">
+        <v>2001</v>
+      </c>
+      <c r="D7" s="9">
+        <v>2002</v>
+      </c>
+      <c r="E7" s="9">
+        <v>2003</v>
+      </c>
+      <c r="F7" s="9">
+        <v>2004</v>
+      </c>
+      <c r="G7" s="9">
+        <v>2005</v>
+      </c>
+      <c r="H7" s="9">
+        <v>2006</v>
+      </c>
+      <c r="I7" s="9">
+        <v>2007</v>
+      </c>
+      <c r="J7" s="9">
+        <v>2008</v>
+      </c>
+      <c r="K7" s="9">
+        <v>2009</v>
+      </c>
+      <c r="L7" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="M7" s="9">
+        <v>2011</v>
+      </c>
+      <c r="N7" s="10">
+        <v>2012</v>
+      </c>
+      <c r="O7" s="10">
+        <v>2013</v>
+      </c>
+      <c r="P7" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>2015</v>
+      </c>
+      <c r="R7" s="10">
+        <v>2016</v>
+      </c>
+      <c r="S7" s="10">
+        <v>2017</v>
+      </c>
+      <c r="T7" s="9">
+        <v>2018</v>
+      </c>
+      <c r="U7" s="9">
+        <v>2019</v>
+      </c>
+      <c r="V7" s="9">
+        <v>2020</v>
+      </c>
+      <c r="W7" s="10">
+        <v>2021</v>
+      </c>
+      <c r="X7" s="9">
+        <v>2022</v>
+      </c>
+      <c r="Y7" s="10">
+        <v>2023</v>
+      </c>
+      <c r="Z7" s="10">
+        <v>2024</v>
+      </c>
+      <c r="AA7" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" ht="15" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="14">
+        <v>1903</v>
+      </c>
+      <c r="C8" s="14">
+        <v>2210</v>
+      </c>
+      <c r="D8" s="14">
+        <v>2122</v>
+      </c>
+      <c r="E8" s="14">
+        <v>2215</v>
+      </c>
+      <c r="F8" s="14">
+        <v>2497</v>
+      </c>
+      <c r="G8" s="14">
+        <v>2772</v>
+      </c>
+      <c r="H8" s="14">
+        <v>3347</v>
+      </c>
+      <c r="I8" s="14">
+        <v>3843</v>
+      </c>
+      <c r="J8" s="14">
+        <v>4448</v>
+      </c>
+      <c r="K8" s="14">
+        <v>4839</v>
+      </c>
+      <c r="L8" s="14">
+        <v>6890</v>
+      </c>
+      <c r="M8" s="14">
+        <v>15684</v>
+      </c>
+      <c r="N8" s="14">
+        <v>17990</v>
+      </c>
+      <c r="O8" s="14">
+        <v>19797</v>
+      </c>
+      <c r="P8" s="14">
+        <v>25797</v>
+      </c>
+      <c r="Q8" s="14">
+        <v>27108</v>
+      </c>
+      <c r="R8" s="14">
+        <v>31169</v>
+      </c>
+      <c r="S8" s="14">
+        <v>34349</v>
+      </c>
+      <c r="T8" s="14">
+        <v>37224</v>
+      </c>
+      <c r="U8" s="14">
+        <v>41314</v>
+      </c>
+      <c r="V8" s="14">
+        <v>43850</v>
+      </c>
+      <c r="W8" s="14">
+        <v>52479</v>
+      </c>
+      <c r="X8" s="14">
+        <v>44263</v>
+      </c>
+      <c r="Y8" s="14">
+        <v>46421</v>
+      </c>
+      <c r="Z8" s="14">
+        <v>44680</v>
+      </c>
+      <c r="AA8" s="31">
+        <v>45145</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="32"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="32"/>
+      <c r="E9" s="32"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="32"/>
+      <c r="H9" s="32"/>
+      <c r="I9" s="32"/>
+      <c r="J9" s="33"/>
+      <c r="K9" s="34"/>
+      <c r="L9" s="34"/>
+      <c r="M9" s="34"/>
+      <c r="N9" s="34"/>
+      <c r="O9" s="34"/>
+      <c r="P9" s="34"/>
+      <c r="Q9" s="34"/>
+      <c r="R9" s="34"/>
+      <c r="S9" s="34"/>
+      <c r="T9" s="34"/>
+      <c r="U9" s="34"/>
+      <c r="V9" s="34"/>
+      <c r="W9" s="34"/>
+      <c r="X9" s="34"/>
+      <c r="Y9" s="35"/>
+      <c r="Z9" s="34"/>
+    </row>
+    <row r="10" spans="1:27" ht="12.75" customHeight="1">
+      <c r="A10" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="B3" s="32"/>
-[...171 lines deleted...]
-      <c r="A8" s="35" t="s">
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="20"/>
+      <c r="K10" s="20"/>
+      <c r="L10" s="20"/>
+      <c r="M10" s="20"/>
+      <c r="N10" s="20"/>
+      <c r="O10" s="20"/>
+      <c r="P10" s="20"/>
+      <c r="Q10" s="20"/>
+      <c r="R10" s="20"/>
+    </row>
+    <row r="11" spans="1:27" ht="14.25">
+      <c r="A11" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="22"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="22"/>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="23"/>
+      <c r="K11" s="23"/>
+      <c r="L11" s="23"/>
+      <c r="M11" s="23"/>
+      <c r="N11" s="23"/>
+      <c r="O11" s="23"/>
+      <c r="P11" s="23"/>
+      <c r="Q11" s="23"/>
+      <c r="R11" s="23"/>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="38">
-[...152 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="20:20">
-      <c r="T18" s="21"/>
+      <c r="T18" s="36"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A10:R10"/>
     <mergeCell ref="A3:W3"/>
     <mergeCell ref="A5:W5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:O15"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J29" sqref="J29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetData>
+    <row r="1" spans="1:15" ht="18">
+      <c r="A1" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="29"/>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" s="29"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" s="40"/>
+      <c r="B3" s="11">
+        <v>2014</v>
+      </c>
+      <c r="C3" s="41">
+        <v>2015</v>
+      </c>
+      <c r="D3" s="11">
+        <v>2016</v>
+      </c>
+      <c r="E3" s="11">
+        <v>2017</v>
+      </c>
+      <c r="F3" s="41">
+        <v>2018</v>
+      </c>
+      <c r="G3" s="41">
+        <v>2019</v>
+      </c>
+      <c r="H3" s="41">
+        <v>2020</v>
+      </c>
+      <c r="I3" s="41">
+        <v>2021</v>
+      </c>
+      <c r="J3" s="11">
+        <v>2022</v>
+      </c>
+      <c r="K3" s="11">
+        <v>2023</v>
+      </c>
+      <c r="L3" s="11">
+        <v>2024</v>
+      </c>
+      <c r="M3" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="29"/>
+      <c r="K4" s="29"/>
+      <c r="L4" s="29"/>
+      <c r="M4" s="29"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="43">
+        <v>32364</v>
+      </c>
+      <c r="C5" s="43">
+        <v>32751</v>
+      </c>
+      <c r="D5" s="43">
+        <v>31302</v>
+      </c>
+      <c r="E5" s="43">
+        <v>33616</v>
+      </c>
+      <c r="F5" s="43">
+        <v>33816</v>
+      </c>
+      <c r="G5" s="43">
+        <v>31447</v>
+      </c>
+      <c r="H5" s="43">
+        <v>25394</v>
+      </c>
+      <c r="I5" s="43">
+        <v>25113</v>
+      </c>
+      <c r="J5" s="43">
+        <v>15519</v>
+      </c>
+      <c r="K5" s="43">
+        <v>15424</v>
+      </c>
+      <c r="L5" s="46">
+        <v>15308</v>
+      </c>
+      <c r="M5" s="44">
+        <v>16570</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" s="50" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="50"/>
+      <c r="C6" s="50"/>
+      <c r="D6" s="50"/>
+      <c r="E6" s="50"/>
+      <c r="F6" s="50"/>
+      <c r="G6" s="50"/>
+      <c r="H6" s="50"/>
+      <c r="I6" s="50"/>
+      <c r="J6" s="29"/>
+      <c r="K6" s="29"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="44"/>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="43">
+        <v>16381</v>
+      </c>
+      <c r="C7" s="43">
+        <v>17709</v>
+      </c>
+      <c r="D7" s="43">
+        <v>25074</v>
+      </c>
+      <c r="E7" s="43">
+        <v>28292</v>
+      </c>
+      <c r="F7" s="43">
+        <v>20022</v>
+      </c>
+      <c r="G7" s="43">
+        <v>26722</v>
+      </c>
+      <c r="H7" s="43">
+        <v>20874</v>
+      </c>
+      <c r="I7" s="43">
+        <v>20139</v>
+      </c>
+      <c r="J7" s="43">
+        <v>8535</v>
+      </c>
+      <c r="K7" s="43">
+        <v>8465</v>
+      </c>
+      <c r="L7" s="46">
+        <v>7782</v>
+      </c>
+      <c r="M7" s="44">
+        <v>7977</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="50"/>
+      <c r="C8" s="50"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="29"/>
+      <c r="K8" s="29"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="44"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="43">
+        <v>15434</v>
+      </c>
+      <c r="C9" s="43">
+        <v>14916</v>
+      </c>
+      <c r="D9" s="43">
+        <v>6154</v>
+      </c>
+      <c r="E9" s="43">
+        <v>5250</v>
+      </c>
+      <c r="F9" s="43">
+        <v>13584</v>
+      </c>
+      <c r="G9" s="43">
+        <v>4671</v>
+      </c>
+      <c r="H9" s="43">
+        <v>4484</v>
+      </c>
+      <c r="I9" s="43">
+        <v>4934</v>
+      </c>
+      <c r="J9" s="43">
+        <v>6882</v>
+      </c>
+      <c r="K9" s="43">
+        <v>6849</v>
+      </c>
+      <c r="L9" s="43">
+        <v>7433</v>
+      </c>
+      <c r="M9" s="44">
+        <v>8469</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="50"/>
+      <c r="C10" s="50"/>
+      <c r="D10" s="50"/>
+      <c r="E10" s="50"/>
+      <c r="F10" s="50"/>
+      <c r="G10" s="50"/>
+      <c r="H10" s="50"/>
+      <c r="I10" s="50"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="44"/>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" s="47" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="48">
+        <v>549</v>
+      </c>
+      <c r="C11" s="48">
+        <v>126</v>
+      </c>
+      <c r="D11" s="48">
+        <v>74</v>
+      </c>
+      <c r="E11" s="48">
+        <v>74</v>
+      </c>
+      <c r="F11" s="48">
+        <v>210</v>
+      </c>
+      <c r="G11" s="48">
+        <v>54</v>
+      </c>
+      <c r="H11" s="48">
+        <v>36</v>
+      </c>
+      <c r="I11" s="48">
+        <v>40</v>
+      </c>
+      <c r="J11" s="48">
+        <v>102</v>
+      </c>
+      <c r="K11" s="48">
+        <v>110</v>
+      </c>
+      <c r="L11" s="48">
+        <v>93</v>
+      </c>
+      <c r="M11" s="49">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="15">
+      <c r="A12" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="29"/>
+      <c r="C12" s="51"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="29"/>
+      <c r="G12" s="29"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="29"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="29"/>
+      <c r="N12" s="29"/>
+      <c r="O12" s="29"/>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="29"/>
+      <c r="C13" s="29"/>
+      <c r="D13" s="29"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="29"/>
+      <c r="O13" s="29"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" s="53" t="s">
+        <v>17</v>
+      </c>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" s="54" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="29"/>
+      <c r="O15" s="29"/>
+    </row>
+  </sheetData>
+  <mergeCells count="4">
+    <mergeCell ref="A4:I4"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A10:I10"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100235C1F7079F1EC45B8CD40D84259B8C9" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="7856031d41a9eac352bc77cfd3a48048">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD5F2BAF-497A-4628-A703-CECE7EB45795}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18739A44-5937-4AFC-9274-3F333710869C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{520FE5B3-520F-4207-94F7-40343E489E58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18739A44-5937-4AFC-9274-3F333710869C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD5F2BAF-497A-4628-A703-CECE7EB45795}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C5968F-2CF0-48C8-ABBF-5259A1BE3575}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>num of child</vt:lpstr>
       <vt:lpstr>girls</vt:lpstr>
+      <vt:lpstr>pre school</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>Документ</vt:lpwstr>
   </property>
 </Properties>