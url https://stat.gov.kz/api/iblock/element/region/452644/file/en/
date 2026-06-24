--- v0 (2026-04-29)
+++ v1 (2026-06-24)
@@ -11,135 +11,130 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="total" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="5">
   <si>
     <t>units</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>* Data for 2000-2017 for the South Kazakhstan region.</t>
   </si>
   <si>
     <t>Number of pre-school organizations commissioned</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Calibri"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...8 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -158,81 +153,82 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -499,192 +495,199 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:Y8"/>
+  <dimension ref="A3:AA8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="X15" sqref="X15"/>
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="24" customWidth="1"/>
+    <col min="1" max="1" width="24" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:25">
-      <c r="A3" s="7" t="s">
+    <row r="3" spans="1:27">
+      <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="7"/>
-[...19 lines deleted...]
-      <c r="V3" s="7"/>
+      <c r="B3" s="1"/>
+      <c r="C3" s="1"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+      <c r="G3" s="1"/>
+      <c r="H3" s="1"/>
+      <c r="I3" s="1"/>
+      <c r="J3" s="1"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
     </row>
-    <row r="4" spans="1:25">
-[...21 lines deleted...]
-      <c r="V4" s="1"/>
+    <row r="4" spans="1:27">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
     </row>
-    <row r="5" spans="1:25">
-      <c r="Y5" s="2" t="s">
+    <row r="5" spans="1:27">
+      <c r="AA5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
-[...1 lines deleted...]
-      <c r="B6" s="3">
+    <row r="6" spans="1:27">
+      <c r="A6" s="5"/>
+      <c r="B6" s="5">
         <v>2000</v>
       </c>
-      <c r="C6" s="3">
+      <c r="C6" s="5">
         <v>2001</v>
       </c>
-      <c r="D6" s="3">
+      <c r="D6" s="5">
         <v>2002</v>
       </c>
-      <c r="E6" s="3">
+      <c r="E6" s="5">
         <v>2003</v>
       </c>
-      <c r="F6" s="3">
+      <c r="F6" s="5">
         <v>2004</v>
       </c>
-      <c r="G6" s="3">
+      <c r="G6" s="5">
         <v>2005</v>
       </c>
-      <c r="H6" s="3">
+      <c r="H6" s="5">
         <v>2006</v>
       </c>
-      <c r="I6" s="3">
+      <c r="I6" s="5">
         <v>2007</v>
       </c>
-      <c r="J6" s="3">
+      <c r="J6" s="5">
         <v>2008</v>
       </c>
-      <c r="K6" s="3">
+      <c r="K6" s="5">
         <v>2009</v>
       </c>
-      <c r="L6" s="3">
+      <c r="L6" s="5">
         <v>2010</v>
       </c>
-      <c r="M6" s="3">
+      <c r="M6" s="5">
         <v>2011</v>
       </c>
-      <c r="N6" s="3">
+      <c r="N6" s="5">
         <v>2012</v>
       </c>
-      <c r="O6" s="3">
+      <c r="O6" s="5">
         <v>2013</v>
       </c>
-      <c r="P6" s="3">
+      <c r="P6" s="5">
         <v>2014</v>
       </c>
-      <c r="Q6" s="3">
+      <c r="Q6" s="5">
         <v>2015</v>
       </c>
-      <c r="R6" s="3">
+      <c r="R6" s="5">
         <v>2016</v>
       </c>
-      <c r="S6" s="3">
+      <c r="S6" s="5">
         <v>2017</v>
       </c>
-      <c r="T6" s="3">
+      <c r="T6" s="5">
         <v>2018</v>
       </c>
-      <c r="U6" s="3">
+      <c r="U6" s="5">
         <v>2019</v>
       </c>
-      <c r="V6" s="4">
+      <c r="V6" s="6">
         <v>2020</v>
       </c>
-      <c r="W6" s="6">
+      <c r="W6" s="7">
         <v>2021</v>
       </c>
-      <c r="X6" s="6">
+      <c r="X6" s="7">
         <v>2022</v>
       </c>
-      <c r="Y6" s="6">
+      <c r="Y6" s="7">
         <v>2023</v>
       </c>
+      <c r="Z6" s="7">
+        <v>2024</v>
+      </c>
+      <c r="AA6" s="7">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="I7" s="9" t="s">
@@ -716,53 +719,59 @@
       </c>
       <c r="R7" s="10">
         <v>5</v>
       </c>
       <c r="S7" s="10">
         <v>10</v>
       </c>
       <c r="T7" s="10">
         <v>6</v>
       </c>
       <c r="U7" s="10">
         <v>3</v>
       </c>
       <c r="V7" s="10">
         <v>2</v>
       </c>
       <c r="W7" s="11">
         <v>1</v>
       </c>
       <c r="X7" s="9" t="s">
         <v>1</v>
       </c>
       <c r="Y7" s="9" t="s">
         <v>1</v>
       </c>
+      <c r="Z7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="9" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="8" spans="1:25">
-      <c r="A8" s="5" t="s">
+    <row r="8" spans="1:27">
+      <c r="A8" s="12" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A3:V3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>